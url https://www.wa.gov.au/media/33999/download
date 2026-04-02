--- v0 (2025-12-10)
+++ v1 (2026-04-02)
@@ -11,51 +11,51 @@
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0CE4082A" w14:textId="77777777" w:rsidR="00146739" w:rsidRPr="002E5756" w:rsidRDefault="008114B3" w:rsidP="002E5756">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r w:rsidRPr="002E5756">
         <w:t xml:space="preserve">COPP </w:t>
       </w:r>
       <w:r w:rsidR="00A53636">
         <w:t>7.4 Visitor Restrictions and Bans</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2319E89C" w14:textId="77777777" w:rsidR="000D69A3" w:rsidRPr="00EA7EAC" w:rsidRDefault="00A547EA" w:rsidP="00EA7EAC">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Prison </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -76,110 +76,129 @@
         <w:gridCol w:w="9010"/>
       </w:tblGrid>
       <w:tr w:rsidR="00126611" w14:paraId="3871F19B" w14:textId="77777777" w:rsidTr="00806D87">
         <w:trPr>
           <w:trHeight w:val="3090"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9010" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FCFCFA"/>
           </w:tcPr>
           <w:p w14:paraId="33FD68BD" w14:textId="77777777" w:rsidR="00126611" w:rsidRPr="00365E34" w:rsidRDefault="00126611" w:rsidP="00126611">
             <w:pPr>
               <w:pStyle w:val="Heading"/>
             </w:pPr>
             <w:r>
               <w:t>Principles</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11597258" w14:textId="5D3E1138" w:rsidR="00494193" w:rsidRDefault="002E5756" w:rsidP="00823D14">
-            <w:r w:rsidRPr="00494193">
+          <w:p w14:paraId="044F6A60" w14:textId="325B949D" w:rsidR="00C5485D" w:rsidRDefault="002E5756" w:rsidP="00C5485D">
+            <w:r w:rsidRPr="00241833">
               <w:t xml:space="preserve">As referenced in the </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r w:rsidRPr="00E27DD5">
+              <w:r w:rsidR="00C5485D" w:rsidRPr="008B621F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t>Guiding Principles for Corrections Australia 2018</w:t>
+                <w:t>Guiding Principles for Corrections Australia - Revised 2025</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00823D14" w:rsidRPr="00E27DD5">
+            <w:r w:rsidR="00C5485D" w:rsidRPr="008B621F">
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0679B29F" w14:textId="77777777" w:rsidR="00823D14" w:rsidRPr="00823D14" w:rsidRDefault="00823D14" w:rsidP="00823D14"/>
-          <w:p w14:paraId="2F845A69" w14:textId="77777777" w:rsidR="00B50DEE" w:rsidRDefault="00B50DEE" w:rsidP="002E5756">
+          <w:p w14:paraId="75B0A277" w14:textId="77777777" w:rsidR="00C5485D" w:rsidRPr="00823D14" w:rsidRDefault="00C5485D" w:rsidP="00C5485D"/>
+          <w:p w14:paraId="2F845A69" w14:textId="145594E9" w:rsidR="00B50DEE" w:rsidRPr="00241833" w:rsidRDefault="00B50DEE" w:rsidP="002E5756">
             <w:pPr>
               <w:pStyle w:val="Instructionalnote"/>
               <w:rPr>
                 <w:rFonts w:cs="Gotham"/>
-                <w:color w:val="221E1F"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="26F85905" w14:textId="77777777" w:rsidR="001955C0" w:rsidRPr="00B50DEE" w:rsidRDefault="001955C0" w:rsidP="001955C0">
+          <w:p w14:paraId="26F85905" w14:textId="30872FF4" w:rsidR="001955C0" w:rsidRPr="00241833" w:rsidRDefault="002D6693" w:rsidP="001955C0">
             <w:pPr>
               <w:pStyle w:val="Instructionalnote"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:color w:val="221E1F"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B50DEE">
+            <w:r w:rsidRPr="008B621F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:color w:val="000000"/>
+                <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve">3.1.1 Correctional practices identify, minimise and manage </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00B50DEE">
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="001955C0" w:rsidRPr="008B621F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:color w:val="221E1F"/>
+                <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>any risks to staff, the community, visitors, prisoners and offenders.</w:t>
+              <w:t>.1.1</w:t>
+            </w:r>
+            <w:r w:rsidR="001955C0" w:rsidRPr="00241833">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Correctional practices identify, minimise and manage any risks to staff, the community, visitors, prisoners and offenders.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="207BCC31" w14:textId="77777777" w:rsidR="001955C0" w:rsidRPr="00AE467B" w:rsidRDefault="001955C0" w:rsidP="00AE467B"/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00B50DEE">
+          <w:p w14:paraId="207BCC31" w14:textId="77777777" w:rsidR="001955C0" w:rsidRPr="00241833" w:rsidRDefault="001955C0" w:rsidP="00AE467B"/>
+          <w:p w14:paraId="07CC01E9" w14:textId="55E72C6E" w:rsidR="00B50DEE" w:rsidRPr="00AE467B" w:rsidRDefault="002D6693" w:rsidP="00AE467B">
+            <w:r w:rsidRPr="008B621F">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve">3.1.10 Prisoner visits take the safety and best interests of </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00823D14">
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="001955C0" w:rsidRPr="008B621F">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>.1.10</w:t>
+            </w:r>
+            <w:r w:rsidR="001955C0" w:rsidRPr="00241833">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Prisoner visits take the safety and best interests of </w:t>
+            </w:r>
+            <w:r w:rsidR="001955C0" w:rsidRPr="00241833">
               <w:t>children and other vulnerable persons into account.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="064E965D" w14:textId="77777777" w:rsidR="00663830" w:rsidRPr="00663830" w:rsidRDefault="00663830" w:rsidP="00663830"/>
     <w:p w14:paraId="0FEB131A" w14:textId="77777777" w:rsidR="00663830" w:rsidRPr="00663830" w:rsidRDefault="00663830" w:rsidP="00663830"/>
     <w:p w14:paraId="48489174" w14:textId="77777777" w:rsidR="00663830" w:rsidRPr="00AE467B" w:rsidRDefault="00663830" w:rsidP="00AE467B"/>
     <w:p w14:paraId="2300F425" w14:textId="77777777" w:rsidR="00806D87" w:rsidRPr="00AE467B" w:rsidRDefault="00806D87" w:rsidP="00AE467B"/>
     <w:p w14:paraId="76A30395" w14:textId="77777777" w:rsidR="00806D87" w:rsidRPr="00AE467B" w:rsidRDefault="00806D87" w:rsidP="00AE467B"/>
     <w:p w14:paraId="66CD6AA8" w14:textId="77777777" w:rsidR="00806D87" w:rsidRPr="00AE467B" w:rsidRDefault="00806D87" w:rsidP="00AE467B"/>
     <w:p w14:paraId="71818EDD" w14:textId="77777777" w:rsidR="00806D87" w:rsidRPr="00AE467B" w:rsidRDefault="00806D87" w:rsidP="00AE467B"/>
     <w:p w14:paraId="12529A57" w14:textId="77777777" w:rsidR="00806D87" w:rsidRPr="00AE467B" w:rsidRDefault="00806D87" w:rsidP="00AE467B"/>
     <w:p w14:paraId="05F7BE5F" w14:textId="77777777" w:rsidR="00806D87" w:rsidRPr="00AE467B" w:rsidRDefault="00806D87" w:rsidP="00AE467B"/>
     <w:p w14:paraId="0C4EEFEC" w14:textId="77777777" w:rsidR="00806D87" w:rsidRPr="00AE467B" w:rsidRDefault="00806D87" w:rsidP="00AE467B"/>
     <w:p w14:paraId="4B56E70F" w14:textId="77777777" w:rsidR="00806D87" w:rsidRPr="00AE467B" w:rsidRDefault="00806D87" w:rsidP="00AE467B"/>
     <w:p w14:paraId="5FEAF85F" w14:textId="77777777" w:rsidR="00806D87" w:rsidRPr="00AE467B" w:rsidRDefault="00806D87" w:rsidP="00AE467B"/>
     <w:p w14:paraId="5447511E" w14:textId="77777777" w:rsidR="00806D87" w:rsidRPr="00AE467B" w:rsidRDefault="00806D87" w:rsidP="00AE467B"/>
     <w:p w14:paraId="4EFFC85C" w14:textId="77777777" w:rsidR="00806D87" w:rsidRPr="00AE467B" w:rsidRDefault="00806D87" w:rsidP="00AE467B"/>
     <w:p w14:paraId="45B650CE" w14:textId="77777777" w:rsidR="00806D87" w:rsidRPr="00AE467B" w:rsidRDefault="00806D87" w:rsidP="00AE467B"/>
     <w:p w14:paraId="7E46D170" w14:textId="77777777" w:rsidR="00806D87" w:rsidRPr="00AE467B" w:rsidRDefault="00806D87" w:rsidP="00AE467B"/>
     <w:p w14:paraId="7DDDB763" w14:textId="77777777" w:rsidR="00806D87" w:rsidRPr="00AE467B" w:rsidRDefault="00806D87" w:rsidP="00AE467B"/>
     <w:p w14:paraId="3DD13AFD" w14:textId="77777777" w:rsidR="00806D87" w:rsidRPr="00AE467B" w:rsidRDefault="00806D87" w:rsidP="00AE467B"/>
     <w:p w14:paraId="1ED0D6A7" w14:textId="77777777" w:rsidR="00806D87" w:rsidRPr="00AE467B" w:rsidRDefault="00806D87" w:rsidP="00AE467B"/>
@@ -287,2649 +306,2649 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00B30C59">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00B30C59">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="00B30C59">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="61ADB96C" w14:textId="3CC5007F" w:rsidR="00B30C59" w:rsidRDefault="007F5D99">
+    <w:p w14:paraId="61ADB96C" w14:textId="3CC5007F" w:rsidR="00B30C59" w:rsidRDefault="00B30C59">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc197514476" w:history="1">
-        <w:r w:rsidR="00B30C59" w:rsidRPr="008F39A5">
+        <w:r w:rsidRPr="008F39A5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00B30C59" w:rsidRPr="008F39A5">
+        <w:r w:rsidRPr="008F39A5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Policy</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc197514476 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="60AF4EB5" w14:textId="681A478A" w:rsidR="00B30C59" w:rsidRDefault="007F5D99">
+    <w:p w14:paraId="60AF4EB5" w14:textId="681A478A" w:rsidR="00B30C59" w:rsidRDefault="00B30C59">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc197514477" w:history="1">
-        <w:r w:rsidR="00B30C59" w:rsidRPr="008F39A5">
+        <w:r w:rsidRPr="008F39A5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00B30C59" w:rsidRPr="008F39A5">
+        <w:r w:rsidRPr="008F39A5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Refusing Entry to or Removing Visitors from a Prison</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc197514477 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="406B53DD" w14:textId="5497C2A7" w:rsidR="00B30C59" w:rsidRDefault="007F5D99">
+    <w:p w14:paraId="406B53DD" w14:textId="5497C2A7" w:rsidR="00B30C59" w:rsidRDefault="00B30C59">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc197514478" w:history="1">
-        <w:r w:rsidR="00B30C59" w:rsidRPr="008F39A5">
+        <w:r w:rsidRPr="008F39A5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00B30C59" w:rsidRPr="008F39A5">
+        <w:r w:rsidRPr="008F39A5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Non-</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59" w:rsidRPr="008F39A5">
+        <w:r w:rsidRPr="008F39A5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Contact</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59" w:rsidRPr="008F39A5">
+        <w:r w:rsidRPr="008F39A5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t xml:space="preserve"> Visits</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc197514478 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="707D2484" w14:textId="1F00123D" w:rsidR="00B30C59" w:rsidRDefault="007F5D99">
+    <w:p w14:paraId="707D2484" w14:textId="1F00123D" w:rsidR="00B30C59" w:rsidRDefault="00B30C59">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc197514479" w:history="1">
-        <w:r w:rsidR="00B30C59" w:rsidRPr="008F39A5">
+        <w:r w:rsidRPr="008F39A5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00B30C59" w:rsidRPr="008F39A5">
+        <w:r w:rsidRPr="008F39A5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Restricted Visits with Children</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc197514479 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0BEED6FD" w14:textId="2F614837" w:rsidR="00B30C59" w:rsidRDefault="007F5D99">
+    <w:p w14:paraId="0BEED6FD" w14:textId="2F614837" w:rsidR="00B30C59" w:rsidRDefault="00B30C59">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc197514480" w:history="1">
-        <w:r w:rsidR="00B30C59" w:rsidRPr="008F39A5">
+        <w:r w:rsidRPr="008F39A5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>5.1</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00B30C59" w:rsidRPr="008F39A5">
+        <w:r w:rsidRPr="008F39A5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>No visits with children until prisoners screened</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc197514480 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="64BA6546" w14:textId="063BB6CB" w:rsidR="00B30C59" w:rsidRDefault="007F5D99">
+    <w:p w14:paraId="64BA6546" w14:textId="063BB6CB" w:rsidR="00B30C59" w:rsidRDefault="00B30C59">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc197514481" w:history="1">
-        <w:r w:rsidR="00B30C59" w:rsidRPr="008F39A5">
+        <w:r w:rsidRPr="008F39A5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:val="en-GB" w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>5.2</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00B30C59" w:rsidRPr="008F39A5">
+        <w:r w:rsidRPr="008F39A5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:val="en-GB" w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Application for review of child visits restrictions</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc197514481 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5DCC2590" w14:textId="5636FE1F" w:rsidR="00B30C59" w:rsidRDefault="007F5D99">
+    <w:p w14:paraId="5DCC2590" w14:textId="5636FE1F" w:rsidR="00B30C59" w:rsidRDefault="00B30C59">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc197514482" w:history="1">
-        <w:r w:rsidR="00B30C59" w:rsidRPr="008F39A5">
+        <w:r w:rsidRPr="008F39A5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5.3</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00B30C59" w:rsidRPr="008F39A5">
+        <w:r w:rsidRPr="008F39A5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Children subject to a Court Order</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc197514482 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7BC9FE2B" w14:textId="684F67C1" w:rsidR="00B30C59" w:rsidRDefault="007F5D99">
+    <w:p w14:paraId="7BC9FE2B" w14:textId="684F67C1" w:rsidR="00B30C59" w:rsidRDefault="00B30C59">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc197514483" w:history="1">
-        <w:r w:rsidR="00B30C59" w:rsidRPr="008F39A5">
+        <w:r w:rsidRPr="008F39A5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:val="en-GB" w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>5.4</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00B30C59" w:rsidRPr="008F39A5">
+        <w:r w:rsidRPr="008F39A5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:val="en-GB" w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Prisoner Appeal</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc197514483 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0F28B74D" w14:textId="56B430AE" w:rsidR="00B30C59" w:rsidRDefault="007F5D99">
+    <w:p w14:paraId="0F28B74D" w14:textId="56B430AE" w:rsidR="00B30C59" w:rsidRDefault="00B30C59">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc197514484" w:history="1">
-        <w:r w:rsidR="00B30C59" w:rsidRPr="008F39A5">
+        <w:r w:rsidRPr="008F39A5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00B30C59" w:rsidRPr="008F39A5">
+        <w:r w:rsidRPr="008F39A5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Other Restrictions</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc197514484 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="280CCC3B" w14:textId="3C26D922" w:rsidR="00B30C59" w:rsidRDefault="007F5D99">
+    <w:p w14:paraId="280CCC3B" w14:textId="3C26D922" w:rsidR="00B30C59" w:rsidRDefault="00B30C59">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc197514485" w:history="1">
-        <w:r w:rsidR="00B30C59" w:rsidRPr="008F39A5">
+        <w:r w:rsidRPr="008F39A5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>6.1</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00B30C59" w:rsidRPr="008F39A5">
+        <w:r w:rsidRPr="008F39A5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Restraining Orders</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc197514485 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0E03C34F" w14:textId="0D436E88" w:rsidR="00B30C59" w:rsidRDefault="007F5D99">
+    <w:p w14:paraId="0E03C34F" w14:textId="0D436E88" w:rsidR="00B30C59" w:rsidRDefault="00B30C59">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc197514486" w:history="1">
-        <w:r w:rsidR="00B30C59" w:rsidRPr="008F39A5">
+        <w:r w:rsidRPr="008F39A5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>6.2</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00B30C59" w:rsidRPr="008F39A5">
+        <w:r w:rsidRPr="008F39A5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Serving of Restraining Orders to Prisoners</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc197514486 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4168794D" w14:textId="618EF147" w:rsidR="00B30C59" w:rsidRDefault="007F5D99">
+    <w:p w14:paraId="4168794D" w14:textId="618EF147" w:rsidR="00B30C59" w:rsidRDefault="00B30C59">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc197514487" w:history="1">
-        <w:r w:rsidR="00B30C59" w:rsidRPr="008F39A5">
+        <w:r w:rsidRPr="008F39A5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>6.3</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00B30C59" w:rsidRPr="008F39A5">
+        <w:r w:rsidRPr="008F39A5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Unlawful Consorting Notices (UCN)</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc197514487 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="60026360" w14:textId="13E4654F" w:rsidR="00B30C59" w:rsidRDefault="007F5D99">
+    <w:p w14:paraId="60026360" w14:textId="13E4654F" w:rsidR="00B30C59" w:rsidRDefault="00B30C59">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc197514488" w:history="1">
-        <w:r w:rsidR="00B30C59" w:rsidRPr="008F39A5">
+        <w:r w:rsidRPr="008F39A5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>6.4</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00B30C59" w:rsidRPr="008F39A5">
+        <w:r w:rsidRPr="008F39A5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Gang associations or persons not able to associate</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc197514488 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="56AB4300" w14:textId="130B9954" w:rsidR="00B30C59" w:rsidRDefault="007F5D99">
+    <w:p w14:paraId="56AB4300" w14:textId="130B9954" w:rsidR="00B30C59" w:rsidRDefault="00B30C59">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc197514489" w:history="1">
-        <w:r w:rsidR="00B30C59" w:rsidRPr="008F39A5">
+        <w:r w:rsidRPr="008F39A5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00B30C59" w:rsidRPr="008F39A5">
+        <w:r w:rsidRPr="008F39A5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Authority to Issue Local and State-Wide Visitor Bans</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc197514489 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="03362AC6" w14:textId="5C916CE4" w:rsidR="00B30C59" w:rsidRDefault="007F5D99">
+    <w:p w14:paraId="03362AC6" w14:textId="5C916CE4" w:rsidR="00B30C59" w:rsidRDefault="00B30C59">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc197514490" w:history="1">
-        <w:r w:rsidR="00B30C59" w:rsidRPr="008F39A5">
+        <w:r w:rsidRPr="008F39A5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00B30C59" w:rsidRPr="008F39A5">
+        <w:r w:rsidRPr="008F39A5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Local Visitor Bans</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc197514490 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5013A441" w14:textId="27A63BFD" w:rsidR="00B30C59" w:rsidRDefault="007F5D99">
+    <w:p w14:paraId="5013A441" w14:textId="27A63BFD" w:rsidR="00B30C59" w:rsidRDefault="00B30C59">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc197514491" w:history="1">
-        <w:r w:rsidR="00B30C59" w:rsidRPr="008F39A5">
+        <w:r w:rsidRPr="008F39A5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>8.1</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00B30C59" w:rsidRPr="008F39A5">
+        <w:r w:rsidRPr="008F39A5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Circumstances/periods for issuing a local visitor ban</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc197514491 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1C911F8B" w14:textId="66CDC9C8" w:rsidR="00B30C59" w:rsidRDefault="007F5D99">
+    <w:p w14:paraId="1C911F8B" w14:textId="66CDC9C8" w:rsidR="00B30C59" w:rsidRDefault="00B30C59">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc197514492" w:history="1">
-        <w:r w:rsidR="00B30C59" w:rsidRPr="008F39A5">
+        <w:r w:rsidRPr="008F39A5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>8.2</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00B30C59" w:rsidRPr="008F39A5">
+        <w:r w:rsidRPr="008F39A5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Process for issuing a local visitor ban</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc197514492 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0673DE62" w14:textId="025EBA90" w:rsidR="00B30C59" w:rsidRDefault="007F5D99">
+    <w:p w14:paraId="0673DE62" w14:textId="025EBA90" w:rsidR="00B30C59" w:rsidRDefault="00B30C59">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc197514493" w:history="1">
-        <w:r w:rsidR="00B30C59" w:rsidRPr="008F39A5">
+        <w:r w:rsidRPr="008F39A5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00B30C59" w:rsidRPr="008F39A5">
+        <w:r w:rsidRPr="008F39A5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>State-Wide Visitor Bans</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc197514493 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="262702A3" w14:textId="424E8906" w:rsidR="00B30C59" w:rsidRDefault="007F5D99">
+    <w:p w14:paraId="262702A3" w14:textId="424E8906" w:rsidR="00B30C59" w:rsidRDefault="00B30C59">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc197514494" w:history="1">
-        <w:r w:rsidR="00B30C59" w:rsidRPr="008F39A5">
+        <w:r w:rsidRPr="008F39A5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>9.1</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00B30C59" w:rsidRPr="008F39A5">
+        <w:r w:rsidRPr="008F39A5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Prescribed circumstances/periods for issuing a state-wide visitor ban</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc197514494 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="419CE10F" w14:textId="7FB5121C" w:rsidR="00B30C59" w:rsidRDefault="007F5D99">
+    <w:p w14:paraId="419CE10F" w14:textId="7FB5121C" w:rsidR="00B30C59" w:rsidRDefault="00B30C59">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc197514495" w:history="1">
-        <w:r w:rsidR="00B30C59" w:rsidRPr="008F39A5">
+        <w:r w:rsidRPr="008F39A5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>9.2</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00B30C59" w:rsidRPr="008F39A5">
+        <w:r w:rsidRPr="008F39A5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Process for issuing a state-wide visitor ban</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc197514495 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3A72DEFB" w14:textId="2FE6EB3B" w:rsidR="00B30C59" w:rsidRDefault="007F5D99">
+    <w:p w14:paraId="3A72DEFB" w14:textId="2FE6EB3B" w:rsidR="00B30C59" w:rsidRDefault="00B30C59">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc197514496" w:history="1">
-        <w:r w:rsidR="00B30C59" w:rsidRPr="008F39A5">
+        <w:r w:rsidRPr="008F39A5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00B30C59" w:rsidRPr="008F39A5">
+        <w:r w:rsidRPr="008F39A5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Visitor Appeals Following a Visitor Ban</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc197514496 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="63E1178D" w14:textId="5703D0FC" w:rsidR="00B30C59" w:rsidRDefault="007F5D99">
+    <w:p w14:paraId="63E1178D" w14:textId="5703D0FC" w:rsidR="00B30C59" w:rsidRDefault="00B30C59">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc197514497" w:history="1">
-        <w:r w:rsidR="00B30C59" w:rsidRPr="008F39A5">
+        <w:r w:rsidRPr="008F39A5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00B30C59" w:rsidRPr="008F39A5">
+        <w:r w:rsidRPr="008F39A5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Annexures</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc197514497 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4D516A4B" w14:textId="2CF2C55B" w:rsidR="00B30C59" w:rsidRDefault="007F5D99">
+    <w:p w14:paraId="4D516A4B" w14:textId="2CF2C55B" w:rsidR="00B30C59" w:rsidRDefault="00B30C59">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc197514498" w:history="1">
-        <w:r w:rsidR="00B30C59" w:rsidRPr="008F39A5">
+        <w:r w:rsidRPr="008F39A5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>11.1</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00B30C59" w:rsidRPr="008F39A5">
+        <w:r w:rsidRPr="008F39A5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Appendix</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc197514498 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="47679291" w14:textId="02DD8139" w:rsidR="00B30C59" w:rsidRDefault="007F5D99">
+    <w:p w14:paraId="47679291" w14:textId="02DD8139" w:rsidR="00B30C59" w:rsidRDefault="00B30C59">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc197514499" w:history="1">
-        <w:r w:rsidR="00B30C59" w:rsidRPr="008F39A5">
+        <w:r w:rsidRPr="008F39A5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>11.2</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00B30C59" w:rsidRPr="008F39A5">
+        <w:r w:rsidRPr="008F39A5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Related COPPs and Rule</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc197514499 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6B6E9DEA" w14:textId="5351D081" w:rsidR="00B30C59" w:rsidRDefault="007F5D99">
+    <w:p w14:paraId="6B6E9DEA" w14:textId="5351D081" w:rsidR="00B30C59" w:rsidRDefault="00B30C59">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc197514500" w:history="1">
-        <w:r w:rsidR="00B30C59" w:rsidRPr="008F39A5">
+        <w:r w:rsidRPr="008F39A5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>11.3</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00B30C59" w:rsidRPr="008F39A5">
+        <w:r w:rsidRPr="008F39A5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Definitions and acronyms</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc197514500 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0DAD00AA" w14:textId="3B8DB644" w:rsidR="00B30C59" w:rsidRDefault="007F5D99">
+    <w:p w14:paraId="0DAD00AA" w14:textId="3B8DB644" w:rsidR="00B30C59" w:rsidRDefault="00B30C59">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc197514501" w:history="1">
-        <w:r w:rsidR="00B30C59" w:rsidRPr="008F39A5">
+        <w:r w:rsidRPr="008F39A5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>11.4</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00B30C59" w:rsidRPr="008F39A5">
+        <w:r w:rsidRPr="008F39A5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Related legislation</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc197514501 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="40FF278A" w14:textId="14F9928C" w:rsidR="00B30C59" w:rsidRDefault="007F5D99">
+    <w:p w14:paraId="40FF278A" w14:textId="14F9928C" w:rsidR="00B30C59" w:rsidRDefault="00B30C59">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc197514502" w:history="1">
-        <w:r w:rsidR="00B30C59" w:rsidRPr="008F39A5">
+        <w:r w:rsidRPr="008F39A5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00B30C59" w:rsidRPr="008F39A5">
+        <w:r w:rsidRPr="008F39A5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Assurance</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc197514502 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="179CB24D" w14:textId="6BCCA118" w:rsidR="00B30C59" w:rsidRDefault="007F5D99">
+    <w:p w14:paraId="179CB24D" w14:textId="6BCCA118" w:rsidR="00B30C59" w:rsidRDefault="00B30C59">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc197514503" w:history="1">
-        <w:r w:rsidR="00B30C59" w:rsidRPr="008F39A5">
+        <w:r w:rsidRPr="008F39A5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00B30C59" w:rsidRPr="008F39A5">
+        <w:r w:rsidRPr="008F39A5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Document Version History</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc197514503 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7170ED4A" w14:textId="0412CF8D" w:rsidR="00B30C59" w:rsidRDefault="007F5D99">
+    <w:p w14:paraId="7170ED4A" w14:textId="0412CF8D" w:rsidR="00B30C59" w:rsidRDefault="00B30C59">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc197514504" w:history="1">
-        <w:r w:rsidR="00B30C59" w:rsidRPr="008F39A5">
+        <w:r w:rsidRPr="008F39A5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Appendix A: Circumstances and Periods for Which Persons May be Banned from Prison Visits</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc197514504 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>18</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="144C2E5D" w14:textId="2304D455" w:rsidR="00B30C59" w:rsidRDefault="007F5D99">
+    <w:p w14:paraId="144C2E5D" w14:textId="2304D455" w:rsidR="00B30C59" w:rsidRDefault="00B30C59">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc197514505" w:history="1">
-        <w:r w:rsidR="00B30C59" w:rsidRPr="008F39A5">
+        <w:r w:rsidRPr="008F39A5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Appendix B: Reasons that are not Required to be Given for the Purposes of a Visitor Ban</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc197514505 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>19</w:t>
         </w:r>
-        <w:r w:rsidR="00B30C59">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0D3B49E0" w14:textId="499B70A3" w:rsidR="00634C54" w:rsidRDefault="00DB4AFA" w:rsidP="004E571B">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="368DDC5C" w14:textId="77777777" w:rsidR="00634C54" w:rsidRDefault="00634C54">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B4B81EC" w14:textId="77777777" w:rsidR="00C8272F" w:rsidRDefault="00C8272F" w:rsidP="00FC46C7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
@@ -4493,130 +4512,169 @@
         <w:rPr>
           <w:lang w:val="en-GB" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00913F06" w:rsidRPr="00823F7F">
         <w:rPr>
           <w:lang w:val="en-GB" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">pplication </w:t>
       </w:r>
       <w:r w:rsidR="00913F06">
         <w:rPr>
           <w:lang w:val="en-GB" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>for review of child visits restrictions</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
       <w:r w:rsidR="00913F06">
         <w:rPr>
           <w:lang w:val="en-GB" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07798EB7" w14:textId="44AAB786" w:rsidR="00DA75C5" w:rsidRPr="00DA75C5" w:rsidRDefault="00E82EE9" w:rsidP="00B64EA3">
+    <w:p w14:paraId="07798EB7" w14:textId="1BEE3EE8" w:rsidR="00DA75C5" w:rsidRPr="00DA75C5" w:rsidRDefault="00E82EE9" w:rsidP="00B64EA3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00241833">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Prisoners subject to a </w:t>
       </w:r>
-      <w:r w:rsidR="00B765A8">
-[...3 lines deleted...]
-        <w:t>Restricted Visits alert may apply for visits with specific children</w:t>
+      <w:r w:rsidR="00B765A8" w:rsidRPr="00241833">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Restricted Visits alert may </w:t>
+      </w:r>
+      <w:r w:rsidR="00B765A8" w:rsidRPr="00241833">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>apply</w:t>
+      </w:r>
+      <w:r w:rsidR="00037EAD" w:rsidRPr="00241833">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00037EAD" w:rsidRPr="008B621F">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>through prison staff</w:t>
+      </w:r>
+      <w:r w:rsidR="00B765A8" w:rsidRPr="00241833">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for visits with specific children</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA75C5" w:rsidRPr="00241833">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, where the legal guardian of the child </w:t>
       </w:r>
       <w:r w:rsidR="00DA75C5">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>,</w:t>
+        <w:t xml:space="preserve">consents </w:t>
       </w:r>
       <w:r w:rsidR="00DA75C5" w:rsidRPr="00DA75C5">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> where the legal guardian of the </w:t>
-[...22 lines deleted...]
-        </w:rPr>
         <w:t>for visits to occur, and:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="242DCB5C" w14:textId="052D9CF9" w:rsidR="00E82EE9" w:rsidRPr="00DB77BA" w:rsidRDefault="00E82EE9" w:rsidP="004F7D2B">
+    <w:p w14:paraId="242DCB5C" w14:textId="67B0C566" w:rsidR="00E82EE9" w:rsidRPr="00DB77BA" w:rsidRDefault="00E82EE9" w:rsidP="004F7D2B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1899"/>
           <w:tab w:val="num" w:pos="2268"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1560" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB77BA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">The child is an ‘immediate family’ member, meaning a prisoner’s son/daughter, or brother/sister by birth/marriage (ie step-child or adoption). </w:t>
+        <w:t>The child is an ‘immediate family’ member, meaning a prisoner’s son/daughter, or brother/sister by birth/marriage (</w:t>
+      </w:r>
+      <w:r w:rsidR="00241833" w:rsidRPr="00DB77BA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>i.e.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB77BA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00241833" w:rsidRPr="00DB77BA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>stepchild</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB77BA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or adoption). </w:t>
       </w:r>
       <w:r w:rsidR="00990908" w:rsidRPr="00DB77BA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>This</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB77BA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> does not include grandchild</w:t>
       </w:r>
       <w:r w:rsidR="002026A7" w:rsidRPr="00DB77BA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>ren</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB77BA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
@@ -4624,333 +4682,301 @@
         </w:rPr>
         <w:t>, nephew/niece, c</w:t>
       </w:r>
       <w:r w:rsidR="00990908" w:rsidRPr="00DB77BA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>ousins or other extended family</w:t>
       </w:r>
       <w:r w:rsidR="00405B88" w:rsidRPr="00DB77BA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="008929C5" w:rsidRPr="00DB77BA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> and/or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B5A44E1" w14:textId="198EE681" w:rsidR="00B765A8" w:rsidRDefault="00805760" w:rsidP="004F7D2B">
+    <w:p w14:paraId="0B5A44E1" w14:textId="198EE681" w:rsidR="00B765A8" w:rsidRPr="00241833" w:rsidRDefault="00805760" w:rsidP="004F7D2B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1560" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB77BA">
+      <w:r w:rsidRPr="00241833">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
-      <w:r w:rsidR="00DA75C5" w:rsidRPr="00DB77BA">
+      <w:r w:rsidR="00DA75C5" w:rsidRPr="00241833">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> prisone</w:t>
       </w:r>
-      <w:r w:rsidR="00E82EE9" w:rsidRPr="00DB77BA">
+      <w:r w:rsidR="00E82EE9" w:rsidRPr="00241833">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">r was the ‘primary care giver’ </w:t>
       </w:r>
-      <w:r w:rsidR="00DA75C5" w:rsidRPr="00DB77BA">
+      <w:r w:rsidR="00DA75C5" w:rsidRPr="00241833">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">to the child. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17F957B0" w14:textId="42D95127" w:rsidR="00DB77BA" w:rsidRPr="00537831" w:rsidRDefault="00DB77BA" w:rsidP="00537831">
+    <w:p w14:paraId="45B3A046" w14:textId="6535F704" w:rsidR="006B72DD" w:rsidRPr="00241833" w:rsidRDefault="00241833" w:rsidP="00537831">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:lang w:eastAsia="en-AU"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:bCs w:val="0"/>
           <w:lang w:val="en-US" w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Prisoners subject to a Restricted Visits alert, who wish to apply for visits with a child classified as their immediate family or a child for whom the prisoner was the primary care giver prior to their incarceration may apply through prison staff. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00537831">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs w:val="0"/>
           <w:lang w:val="en-US" w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Prison staff shall prepare TOMS Application for Child Visits from a Prisoner with a Restricted Visits Alert form with the relevant information provided. All applications shall be assessed by the </w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="4D2FA41C" w14:textId="6D18367E" w:rsidR="002C2B98" w:rsidRPr="00823F7F" w:rsidRDefault="002C2B98" w:rsidP="00D85E02">
+        <w:t>Prisoners subject to a Restricted Visits Alert, who wish to apply for visits with a child classified as their immediate family or a child for whom the prisoner was the primary care giver prior to their incarceration may apply through prison staff. Prison staff shall prepare TOMS Application for Child Visits from a Prisoner with a Restricted Visits Alert form with the relevant information provided. All applications shall be assessed by the Director Sentence Management to determine whether the visit should be permitted, based on an assessment of whether the visit poses an unreasonable risk to the safety of the child.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D2FA41C" w14:textId="30201B03" w:rsidR="002C2B98" w:rsidRPr="008B621F" w:rsidRDefault="002C2B98" w:rsidP="00D85E02">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="120"/>
         <w:rPr>
-          <w:lang w:eastAsia="en-AU"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B621F">
+        <w:rPr>
+          <w:bCs w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>On receiving a</w:t>
       </w:r>
-      <w:r w:rsidR="00530929">
-        <w:rPr>
+      <w:r w:rsidR="00530929" w:rsidRPr="008B621F">
+        <w:rPr>
+          <w:bCs w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>n Application for Child Visits from a Prisoner with a Restricted Visits Alert</w:t>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-    <w:p w14:paraId="25AE3E11" w14:textId="0C2CAB0B" w:rsidR="002026A7" w:rsidRPr="003A54BA" w:rsidRDefault="00F04562" w:rsidP="000C5A84">
+      <w:r w:rsidRPr="008B621F">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the Assistant Superintendent shall: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25AE3E11" w14:textId="0319358B" w:rsidR="002026A7" w:rsidRPr="008B621F" w:rsidRDefault="00B1382C" w:rsidP="000C5A84">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1899"/>
           <w:tab w:val="num" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1560" w:hanging="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
-          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="008B621F">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
-          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>Complete</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002026A7" w:rsidRPr="00913F06">
+        <w:t xml:space="preserve">Ensure </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE709E" w:rsidRPr="008B621F">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
-          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002026A7" w:rsidRPr="002B218B">
+        <w:t>prison staff have completed the</w:t>
+      </w:r>
+      <w:r w:rsidR="002026A7" w:rsidRPr="008B621F">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
-          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>Application for Child Visits from Prisoners with a Restricted Visits Alert</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002026A7" w:rsidRPr="00913F06">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE709E" w:rsidRPr="008B621F">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
-          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002026A7" w:rsidRPr="003A54BA">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="002026A7" w:rsidRPr="008B621F">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
-          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>checklist on TOMS</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="37B7B750" w14:textId="77FB3513" w:rsidR="002C2B98" w:rsidRPr="003A54BA" w:rsidRDefault="00805760" w:rsidP="000C5A84">
+        <w:t>pplication on TOMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37B7B750" w14:textId="77A12052" w:rsidR="002C2B98" w:rsidRPr="003A54BA" w:rsidRDefault="00DB6DD2" w:rsidP="000C5A84">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1899"/>
           <w:tab w:val="num" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1560" w:hanging="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003A54BA">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Assess</w:t>
       </w:r>
       <w:r w:rsidR="002C2B98" w:rsidRPr="003A54BA">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> the prisoner’s application and make a recommendatio</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A54BA">
+      <w:r w:rsidR="00805760" w:rsidRPr="003A54BA">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="00D236B2" w:rsidRPr="003A54BA">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the application</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A54BA">
+      <w:r w:rsidR="00805760" w:rsidRPr="003A54BA">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F04562" w:rsidRPr="003A54BA">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">to the Director of Sentence Management </w:t>
       </w:r>
-      <w:r w:rsidRPr="003A54BA">
+      <w:r w:rsidR="00805760" w:rsidRPr="003A54BA">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>regarding the requested visit</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24483B02" w14:textId="3923C56C" w:rsidR="002026A7" w:rsidRPr="003A54BA" w:rsidRDefault="002026A7" w:rsidP="000C5A84">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1899"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1560" w:hanging="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:outlineLvl w:val="2"/>
@@ -5159,96 +5185,112 @@
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="002C2B98" w:rsidRPr="005879D9">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>attaching</w:t>
       </w:r>
       <w:r w:rsidR="002C2B98" w:rsidRPr="00913F06">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> copies of any supporting documentation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69F422B8" w14:textId="77777777" w:rsidR="002C2B98" w:rsidRPr="003A54BA" w:rsidRDefault="002C2B98" w:rsidP="00D85E02">
+    <w:p w14:paraId="443C00DE" w14:textId="0B4FAE11" w:rsidR="00666756" w:rsidRPr="00241833" w:rsidRDefault="002C2B98" w:rsidP="00D85E02">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="120"/>
         <w:rPr>
+          <w:color w:val="auto"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00823F7F">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">The Director, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Sentence Management</w:t>
       </w:r>
       <w:r w:rsidRPr="00823F7F">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> shall assess the application</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00823F7F">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidRPr="003A54BA">
-[...3 lines deleted...]
-        <w:t>determine whether to:</w:t>
+      <w:r w:rsidRPr="00241833">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>determine</w:t>
+      </w:r>
+      <w:r w:rsidR="00666756" w:rsidRPr="00241833">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-US" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> whether</w:t>
+      </w:r>
+      <w:r w:rsidR="00241833">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-US" w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55E4C9E7" w14:textId="043EAFF0" w:rsidR="002C2B98" w:rsidRPr="003A54BA" w:rsidRDefault="00805760" w:rsidP="008C11A4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1899"/>
           <w:tab w:val="num" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1560" w:hanging="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A54BA">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
@@ -6367,65 +6409,65 @@
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2619"/>
           <w:tab w:val="num" w:pos="2127"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1560" w:hanging="426"/>
       </w:pPr>
       <w:r w:rsidRPr="00D832BE">
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="00A75C38" w:rsidRPr="00D832BE">
         <w:t>ocument this has been completed in the prisoner’s TOMS notes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C082B71" w14:textId="6478AE6A" w:rsidR="00A75C38" w:rsidRPr="00D832BE" w:rsidRDefault="00A75C38" w:rsidP="00A75C38">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00D832BE">
         <w:t>Following this, copies of the completed RO will be sent to the following recipients:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44A48364" w14:textId="3CAAF09A" w:rsidR="00A75C38" w:rsidRPr="00D832BE" w:rsidRDefault="007F5D99" w:rsidP="00220B60">
+    <w:p w14:paraId="44A48364" w14:textId="3CAAF09A" w:rsidR="00A75C38" w:rsidRPr="00D832BE" w:rsidRDefault="00A75C38" w:rsidP="00220B60">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2619"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1560" w:hanging="370"/>
       </w:pPr>
       <w:hyperlink r:id="rId22" w:history="1">
-        <w:r w:rsidR="00A75C38" w:rsidRPr="00D832BE">
+        <w:r w:rsidRPr="00D832BE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CS-AMP-Operations@justice.wa.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="16B58DB0" w14:textId="3009D7DB" w:rsidR="00A75C38" w:rsidRPr="00D832BE" w:rsidRDefault="00A75C38" w:rsidP="00220B60">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2619"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1560" w:hanging="370"/>
       </w:pPr>
       <w:r w:rsidRPr="00D832BE">
         <w:t>The Issuing Court</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D14D2EE" w14:textId="43DF0D0D" w:rsidR="00833358" w:rsidRPr="00D832BE" w:rsidRDefault="00A75C38" w:rsidP="009C6D3E">
@@ -7795,82 +7837,103 @@
     </w:p>
     <w:p w14:paraId="547CDBBD" w14:textId="7BE34B8F" w:rsidR="009F2BB0" w:rsidRPr="00AE467B" w:rsidRDefault="009F2BB0" w:rsidP="004F7D2B">
       <w:pPr>
         <w:pStyle w:val="ListBullet3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:ind w:left="1985" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="00AE467B">
         <w:t xml:space="preserve">The reason is a prescribed reason, as set out in </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Appendix_B:_Reasons" w:history="1">
         <w:r w:rsidRPr="007D597F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Appendix B: Reasons that are not required to be given for the purposes of a visitor ban</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00823D14" w:rsidRPr="00823D14">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5506CFF4" w14:textId="728B78C7" w:rsidR="009F2BB0" w:rsidRPr="009F2BB0" w:rsidRDefault="009F2BB0" w:rsidP="00035BB4">
+    <w:p w14:paraId="5506CFF4" w14:textId="35E1FF17" w:rsidR="009F2BB0" w:rsidRPr="009F2BB0" w:rsidRDefault="009F2BB0" w:rsidP="00035BB4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1202"/>
           <w:tab w:val="num" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1559" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="009F2BB0">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>hat the banned visitor may make a submission to the ACCO/ACWYP about</w:t>
+        <w:t>hat the banned visitor may make a submission to the ACCO/</w:t>
+      </w:r>
+      <w:r w:rsidR="002A546D" w:rsidRPr="008B621F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00855D75" w:rsidRPr="008B621F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>CAWP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F2BB0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> about</w:t>
       </w:r>
       <w:r w:rsidR="00327870">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> the appeal</w:t>
       </w:r>
       <w:r w:rsidRPr="009F2BB0">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0164ABDF" w14:textId="446953D7" w:rsidR="009F2BB0" w:rsidRPr="00AE467B" w:rsidRDefault="009F2BB0" w:rsidP="004F7D2B">
       <w:pPr>
         <w:pStyle w:val="ListBullet3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:ind w:left="1985" w:hanging="284"/>
       </w:pPr>
@@ -8095,63 +8158,75 @@
       <w:bookmarkStart w:id="38" w:name="_Toc197514493"/>
       <w:r w:rsidRPr="003A54BA">
         <w:t>State-Wide Visitor Bans</w:t>
       </w:r>
       <w:bookmarkEnd w:id="38"/>
       <w:r w:rsidRPr="003A54BA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71BC8249" w14:textId="77777777" w:rsidR="009405BE" w:rsidRPr="003A54BA" w:rsidRDefault="009405BE" w:rsidP="00D85E02">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="39" w:name="_Toc197514494"/>
       <w:r w:rsidRPr="003A54BA">
         <w:t>Prescribed circumstances/periods for issuing a state-wide visitor ban</w:t>
       </w:r>
       <w:bookmarkEnd w:id="39"/>
       <w:r w:rsidRPr="003A54BA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67DF2B78" w14:textId="662AD2C4" w:rsidR="009405BE" w:rsidRPr="003A54BA" w:rsidRDefault="00C81B7F" w:rsidP="00D85E02">
+    <w:p w14:paraId="67DF2B78" w14:textId="31AA192B" w:rsidR="009405BE" w:rsidRPr="003A54BA" w:rsidRDefault="00C81B7F" w:rsidP="00D85E02">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="003A54BA">
         <w:t xml:space="preserve">In all circumstances a local ban must be issued by the issuing custodial facility prior to making an application for a state-wide ban. </w:t>
       </w:r>
       <w:r w:rsidR="009405BE" w:rsidRPr="003A54BA">
-        <w:t>The ACCO/ACWYP may issue a state-wide visitor ban if in their opinion the person is deemed a serious security risk</w:t>
+        <w:t>The ACCO/</w:t>
+      </w:r>
+      <w:r w:rsidR="002A546D" w:rsidRPr="008B621F">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00855D75" w:rsidRPr="008B621F">
+        <w:t>CA</w:t>
+      </w:r>
+      <w:r w:rsidR="009405BE" w:rsidRPr="008B621F">
+        <w:t>WP</w:t>
+      </w:r>
+      <w:r w:rsidR="009405BE" w:rsidRPr="003A54BA">
+        <w:t xml:space="preserve"> may issue a state-wide visitor ban if in their opinion the person is deemed a serious security risk</w:t>
       </w:r>
       <w:r w:rsidR="009405BE" w:rsidRPr="003A54BA">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
       <w:r w:rsidR="009405BE" w:rsidRPr="003A54BA">
         <w:t xml:space="preserve"> and a state-wide ban is necessary to maintain the safety and security of the broader prison system.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A68D7E8" w14:textId="793B9DA6" w:rsidR="005B7971" w:rsidRPr="003A54BA" w:rsidRDefault="00C81B7F" w:rsidP="00D85E02">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="003A54BA">
         <w:t xml:space="preserve">Custodial facilities are mandated to make an application </w:t>
       </w:r>
       <w:r w:rsidR="00E52E54" w:rsidRPr="003A54BA">
         <w:t>for a state-wide</w:t>
       </w:r>
@@ -8284,96 +8359,114 @@
       <w:r w:rsidR="00DA0BD7" w:rsidRPr="003A54BA">
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r w:rsidR="00E52E54" w:rsidRPr="003A54BA">
         <w:t xml:space="preserve">on </w:t>
       </w:r>
       <w:r w:rsidR="00DA0BD7" w:rsidRPr="003A54BA">
         <w:t xml:space="preserve">prison </w:t>
       </w:r>
       <w:r w:rsidR="00E52E54" w:rsidRPr="003A54BA">
         <w:t xml:space="preserve">grounds </w:t>
       </w:r>
       <w:r w:rsidR="00EC540E" w:rsidRPr="003A54BA">
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="00927A51" w:rsidRPr="003A54BA">
         <w:t>there is reason to believe they present a similar risk to other prisons</w:t>
       </w:r>
       <w:r w:rsidR="00D84C8B" w:rsidRPr="003A54BA">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00327870" w:rsidRPr="003A54BA">
         <w:t xml:space="preserve"> or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="581BC9E0" w14:textId="67CB7254" w:rsidR="0013710B" w:rsidRPr="003A54BA" w:rsidRDefault="00466975" w:rsidP="008210F8">
+    <w:p w14:paraId="581BC9E0" w14:textId="4D853D33" w:rsidR="0013710B" w:rsidRPr="003A54BA" w:rsidRDefault="00466975" w:rsidP="008210F8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1560" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="003A54BA">
         <w:t>Has attempted</w:t>
       </w:r>
       <w:r w:rsidR="00FB6DCB" w:rsidRPr="003A54BA">
         <w:t xml:space="preserve"> to traffic</w:t>
       </w:r>
       <w:r w:rsidRPr="003A54BA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A664E4" w:rsidRPr="003A54BA">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00722F74" w:rsidRPr="003A54BA">
         <w:t>n unauthorised</w:t>
       </w:r>
       <w:r w:rsidR="00A664E4" w:rsidRPr="003A54BA">
-        <w:t xml:space="preserve"> device (e.g a mobile phone, USB device or smart watch</w:t>
+        <w:t xml:space="preserve"> device (</w:t>
+      </w:r>
+      <w:r w:rsidR="00990A02" w:rsidRPr="003A54BA">
+        <w:t>e.g.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A664E4" w:rsidRPr="003A54BA">
+        <w:t xml:space="preserve"> a mobile phone, USB device or smart watch</w:t>
       </w:r>
       <w:r w:rsidR="00B773DB" w:rsidRPr="003A54BA">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00A664E4" w:rsidRPr="003A54BA">
         <w:t xml:space="preserve"> into a prison or on prison grounds and there is reason to believe they present a similar risk to other prisons.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62B911FE" w14:textId="7ACD811D" w:rsidR="00885B50" w:rsidRDefault="00C60AF1" w:rsidP="00FB6DCB">
+    <w:p w14:paraId="62B911FE" w14:textId="32AB0167" w:rsidR="00885B50" w:rsidRDefault="00C60AF1" w:rsidP="00FB6DCB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="40" w:name="_Hlk119414136"/>
       <w:r w:rsidRPr="003A54BA">
-        <w:t>The decision by the ACCO/ACWYP to issue a state-wide visitor ban shall be determined on a case by case basis, following review of all the facts and circumstances</w:t>
+        <w:t>The decision by the ACCO/</w:t>
+      </w:r>
+      <w:r w:rsidR="002A546D" w:rsidRPr="008B621F">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00855D75" w:rsidRPr="008B621F">
+        <w:t>CA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B621F">
+        <w:t>WP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A54BA">
+        <w:t xml:space="preserve"> to issue a state-wide visitor ban shall be determined on a case by case basis, following review of all the facts and circumstances</w:t>
       </w:r>
       <w:r w:rsidR="007A26AF" w:rsidRPr="003A54BA">
         <w:t xml:space="preserve">, including </w:t>
       </w:r>
       <w:r w:rsidR="00863E50" w:rsidRPr="003A54BA">
         <w:t xml:space="preserve">the custodial facility </w:t>
       </w:r>
       <w:r w:rsidR="007A26AF" w:rsidRPr="003A54BA">
         <w:t>providing clear evidence that the visitor attempted to traffic an item into a prison or on prison grounds</w:t>
       </w:r>
       <w:r w:rsidRPr="003A54BA">
         <w:t xml:space="preserve">. These circumstances may include, although not limited to those outlined </w:t>
       </w:r>
       <w:r w:rsidR="00863E50" w:rsidRPr="003A54BA">
         <w:t>in section 9.1.2</w:t>
       </w:r>
       <w:r w:rsidRPr="003A54BA">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EE33B2C" w14:textId="77777777" w:rsidR="008210F8" w:rsidRPr="008210F8" w:rsidRDefault="008210F8" w:rsidP="008210F8"/>
     <w:p w14:paraId="2A3D9F3E" w14:textId="77777777" w:rsidR="00C92634" w:rsidRPr="003A54BA" w:rsidRDefault="00C92634" w:rsidP="00D85E02">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
@@ -8381,72 +8474,81 @@
         <w:widowControl w:val="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="41" w:name="_Toc35272312"/>
       <w:bookmarkStart w:id="42" w:name="_Toc35272768"/>
       <w:bookmarkStart w:id="43" w:name="_Toc35341387"/>
       <w:bookmarkStart w:id="44" w:name="_Toc35272313"/>
       <w:bookmarkStart w:id="45" w:name="_Toc35272769"/>
       <w:bookmarkStart w:id="46" w:name="_Toc35341388"/>
       <w:bookmarkStart w:id="47" w:name="_Toc197514495"/>
       <w:bookmarkEnd w:id="40"/>
       <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
       <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
       <w:bookmarkEnd w:id="45"/>
       <w:bookmarkEnd w:id="46"/>
       <w:r w:rsidRPr="003A54BA">
         <w:lastRenderedPageBreak/>
         <w:t>Process for issuing a state-wide visitor ban</w:t>
       </w:r>
       <w:bookmarkEnd w:id="47"/>
       <w:r w:rsidRPr="003A54BA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="142B5B36" w14:textId="06B374B0" w:rsidR="0051209A" w:rsidRPr="003A54BA" w:rsidRDefault="001B205B" w:rsidP="00D85E02">
+    <w:p w14:paraId="142B5B36" w14:textId="7A164F95" w:rsidR="0051209A" w:rsidRPr="003A54BA" w:rsidRDefault="001B205B" w:rsidP="00D85E02">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="003A54BA">
         <w:t xml:space="preserve">An email request </w:t>
       </w:r>
       <w:r w:rsidR="001A331E" w:rsidRPr="003A54BA">
         <w:t>shall</w:t>
       </w:r>
       <w:r w:rsidRPr="003A54BA">
         <w:t xml:space="preserve"> be made to </w:t>
       </w:r>
       <w:r w:rsidR="0051209A" w:rsidRPr="003A54BA">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00F05673" w:rsidRPr="003A54BA">
-        <w:t>ACCO/ACWYP</w:t>
+        <w:t>ACCO/</w:t>
+      </w:r>
+      <w:r w:rsidR="002A546D" w:rsidRPr="008B621F">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00855D75" w:rsidRPr="008B621F">
+        <w:t>CA</w:t>
+      </w:r>
+      <w:r w:rsidR="00F05673" w:rsidRPr="008B621F">
+        <w:t>WP</w:t>
       </w:r>
       <w:r w:rsidR="0051209A" w:rsidRPr="003A54BA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003A54BA">
         <w:t>to issue a state</w:t>
       </w:r>
       <w:r w:rsidR="00B20C8F" w:rsidRPr="003A54BA">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="003A54BA">
         <w:t xml:space="preserve">wide ban, if a visitor </w:t>
       </w:r>
       <w:r w:rsidR="009D7610" w:rsidRPr="003A54BA">
         <w:t xml:space="preserve">is identified to </w:t>
       </w:r>
       <w:r w:rsidR="0051209A" w:rsidRPr="003A54BA">
         <w:t xml:space="preserve">pose </w:t>
       </w:r>
       <w:r w:rsidRPr="003A54BA">
         <w:t>a serious security risk</w:t>
       </w:r>
       <w:r w:rsidR="009D7610" w:rsidRPr="003A54BA">
         <w:t>.</w:t>
       </w:r>
@@ -8663,98 +8765,110 @@
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003A54BA">
         <w:t>, the outcome of that incident shall be documented (e.g. did the prisoner pass the item, was a package confirmed via x-ray and/or did the prisoner provide a positive urinalysis sample).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:p w14:paraId="6BDB8092" w14:textId="4DCD3E38" w:rsidR="00875895" w:rsidRPr="00A61582" w:rsidRDefault="005B7971" w:rsidP="004F7D2B">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1560" w:hanging="426"/>
       </w:pPr>
       <w:r>
         <w:t>Any</w:t>
       </w:r>
       <w:r w:rsidR="00875895">
         <w:t xml:space="preserve"> advice or input provided by Intelligence Services, where requested to support the recommendation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E761200" w14:textId="5E7E8686" w:rsidR="00C92634" w:rsidRPr="003A54BA" w:rsidRDefault="00875895" w:rsidP="00D85E02">
+    <w:p w14:paraId="5E761200" w14:textId="388BC3B4" w:rsidR="00C92634" w:rsidRPr="003A54BA" w:rsidRDefault="00875895" w:rsidP="00D85E02">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="003A54BA">
         <w:t xml:space="preserve">On receiving the application, </w:t>
       </w:r>
       <w:r w:rsidR="00F05673" w:rsidRPr="003A54BA">
         <w:t>Adult Male Prisons/</w:t>
       </w:r>
       <w:r w:rsidR="007763B4">
         <w:t>Adult Women’s Prisons</w:t>
       </w:r>
       <w:r w:rsidRPr="003A54BA">
         <w:t xml:space="preserve"> shall present the information to the </w:t>
       </w:r>
       <w:r w:rsidR="00F05673" w:rsidRPr="003A54BA">
-        <w:t>ACCO/ACWYP</w:t>
+        <w:t>ACCO/</w:t>
+      </w:r>
+      <w:r w:rsidR="002A546D" w:rsidRPr="008B621F">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00855D75" w:rsidRPr="008B621F">
+        <w:t>CAWP</w:t>
       </w:r>
       <w:r w:rsidR="0051209A" w:rsidRPr="003A54BA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003A54BA">
         <w:t xml:space="preserve">who </w:t>
       </w:r>
       <w:r w:rsidR="00F72429" w:rsidRPr="003A54BA">
         <w:t xml:space="preserve">will determine </w:t>
       </w:r>
       <w:r w:rsidR="0094710C" w:rsidRPr="003A54BA">
         <w:t xml:space="preserve">whether </w:t>
       </w:r>
       <w:r w:rsidR="006912E3" w:rsidRPr="003A54BA">
         <w:t xml:space="preserve">to approve or decline the ban. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ED3BB15" w14:textId="6C023917" w:rsidR="009F2BB0" w:rsidRPr="003A54BA" w:rsidRDefault="009F2BB0" w:rsidP="00D85E02">
+    <w:p w14:paraId="2ED3BB15" w14:textId="59157A9D" w:rsidR="009F2BB0" w:rsidRPr="003A54BA" w:rsidRDefault="009F2BB0" w:rsidP="00D85E02">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="003A54BA">
-        <w:t>Where approved, the ACCO/ACWYP shall sign the written notice (</w:t>
+        <w:t>Where approved, the ACCO/</w:t>
+      </w:r>
+      <w:r w:rsidR="00855D75" w:rsidRPr="008B621F">
+        <w:t>DCAWP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A54BA">
+        <w:t xml:space="preserve"> shall sign the written notice (</w:t>
       </w:r>
       <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidRPr="003A54BA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Notice of a Ban to Visit a Prison(s)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003A54BA">
         <w:t xml:space="preserve"> form), including the following information: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BBCD2E6" w14:textId="14BA1DBA" w:rsidR="009F2BB0" w:rsidRPr="003A54BA" w:rsidRDefault="009F2BB0" w:rsidP="000554B6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
@@ -8996,63 +9110,69 @@
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1560" w:hanging="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00B20C8F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>hat the banned visitor may make a submission to the relevant Deputy Commissioner about:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="698B9946" w14:textId="0EC6C5A3" w:rsidR="009F2BB0" w:rsidRDefault="009F2BB0" w:rsidP="004F7D2B">
+    <w:p w14:paraId="698B9946" w14:textId="05B8FFC9" w:rsidR="009F2BB0" w:rsidRDefault="009F2BB0" w:rsidP="004F7D2B">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1985" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="00B20C8F">
-        <w:t>The ACCO/ ACWYP</w:t>
+        <w:t xml:space="preserve">The ACCO/ </w:t>
+      </w:r>
+      <w:r w:rsidR="002A546D" w:rsidRPr="008B621F">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00855D75" w:rsidRPr="008B621F">
+        <w:t>CAWP</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> decision to ban the person.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B83F15E" w14:textId="52695C7E" w:rsidR="009F2BB0" w:rsidRPr="008D64E3" w:rsidRDefault="009F2BB0" w:rsidP="004F7D2B">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1985" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Any reason given for the ban.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A942EA0" w14:textId="4064B07F" w:rsidR="00166758" w:rsidRPr="003A54BA" w:rsidRDefault="00166758" w:rsidP="00C13395">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="120"/>
@@ -9136,74 +9256,74 @@
       </w:r>
       <w:r w:rsidR="008764CA" w:rsidRPr="003A54BA">
         <w:t xml:space="preserve">on </w:t>
       </w:r>
       <w:r w:rsidR="002105B7" w:rsidRPr="003A54BA">
         <w:t>TOMS</w:t>
       </w:r>
       <w:r w:rsidR="001E7C20" w:rsidRPr="003A54BA">
         <w:t xml:space="preserve"> as per the </w:t>
       </w:r>
       <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidR="001E7C20" w:rsidRPr="003A54BA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Visitor Ban Procedures</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="001E7C20" w:rsidRPr="003A54BA">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="002105B7" w:rsidRPr="003A54BA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1956FB43" w14:textId="49265AA4" w:rsidR="0013212F" w:rsidRPr="003A54BA" w:rsidRDefault="007F5D99" w:rsidP="008C11A4">
+    <w:p w14:paraId="1956FB43" w14:textId="49265AA4" w:rsidR="0013212F" w:rsidRPr="003A54BA" w:rsidRDefault="0013212F" w:rsidP="008C11A4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1560" w:hanging="426"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:hyperlink r:id="rId36" w:history="1">
-        <w:r w:rsidR="0013212F" w:rsidRPr="003A54BA">
+        <w:r w:rsidRPr="003A54BA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Security Managers</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0013212F" w:rsidRPr="003A54BA">
+      <w:r w:rsidRPr="003A54BA">
         <w:t>, including Banksia Hill Detention Centre, are provided a copy of the visitor ban letter, via the business areas shared email inbox (the ban does not extend to Banksia Hill Detention Centre and purpose of the notification is for information only).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20372938" w14:textId="0BDEDE9E" w:rsidR="00034FED" w:rsidRPr="00B20C8F" w:rsidRDefault="002071AA" w:rsidP="00C13395">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="50" w:name="_Toc392852712"/>
       <w:bookmarkStart w:id="51" w:name="_Toc408915073"/>
       <w:bookmarkStart w:id="52" w:name="_Toc197514496"/>
       <w:r w:rsidRPr="00B20C8F">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Visitor </w:t>
       </w:r>
       <w:r w:rsidR="00B20C8F" w:rsidRPr="00B20C8F">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Appeals</w:t>
       </w:r>
@@ -9333,83 +9453,90 @@
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:footnoteReference w:id="13"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00034FED" w:rsidRPr="00034FED">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00034FED" w:rsidRPr="00B20C8F">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>regarding:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69AF58FB" w14:textId="201AC631" w:rsidR="00034FED" w:rsidRPr="00B20C8F" w:rsidRDefault="00EC6DCE" w:rsidP="008C11A4">
+    <w:p w14:paraId="69AF58FB" w14:textId="64021E51" w:rsidR="00034FED" w:rsidRPr="00B20C8F" w:rsidRDefault="00EC6DCE" w:rsidP="008C11A4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1560" w:hanging="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B20C8F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidR="00034FED" w:rsidRPr="00B20C8F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> decision to ban the person from visiting a priso</w:t>
       </w:r>
+      <w:r w:rsidR="002A546D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="33C4BCDC" w14:textId="41FAE03B" w:rsidR="0058762A" w:rsidRPr="00B20C8F" w:rsidRDefault="00EC6DCE" w:rsidP="008C11A4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1560" w:hanging="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B20C8F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
@@ -9522,199 +9649,248 @@
       <w:r w:rsidRPr="00B20C8F">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Appeals</w:t>
       </w:r>
       <w:r w:rsidR="00034FED" w:rsidRPr="00B20C8F">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B31665" w:rsidRPr="00B20C8F">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">shall </w:t>
       </w:r>
       <w:r w:rsidR="00034FED" w:rsidRPr="00B20C8F">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>be considered by the:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="442BE4C0" w14:textId="3BC5F42F" w:rsidR="00034FED" w:rsidRPr="00B20C8F" w:rsidRDefault="00034FED" w:rsidP="008C11A4">
+    <w:p w14:paraId="442BE4C0" w14:textId="3739F474" w:rsidR="00034FED" w:rsidRPr="00B20C8F" w:rsidRDefault="00034FED" w:rsidP="008C11A4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1560" w:hanging="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B20C8F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>ACCO</w:t>
       </w:r>
       <w:r w:rsidR="00F05673" w:rsidRPr="00B20C8F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>/ACWYP</w:t>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="002A546D" w:rsidRPr="008B621F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00855D75" w:rsidRPr="008B621F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>CAWP</w:t>
       </w:r>
       <w:r w:rsidRPr="00B20C8F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">, where a </w:t>
       </w:r>
       <w:r w:rsidR="00071218" w:rsidRPr="00B20C8F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Superintendent</w:t>
       </w:r>
       <w:r w:rsidRPr="00B20C8F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> has issued the ban</w:t>
       </w:r>
       <w:r w:rsidR="00EC6DCE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62F381AC" w14:textId="6E8E8169" w:rsidR="00034FED" w:rsidRPr="00B20C8F" w:rsidRDefault="00071218" w:rsidP="008C11A4">
+    <w:p w14:paraId="62F381AC" w14:textId="10D72CAA" w:rsidR="00034FED" w:rsidRPr="00B20C8F" w:rsidRDefault="00071218" w:rsidP="008C11A4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1560" w:hanging="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B20C8F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>DCAMP/DCWYP</w:t>
+        <w:t>DCAMP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B621F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00855D75" w:rsidRPr="008B621F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>DCAWP</w:t>
       </w:r>
       <w:r w:rsidR="00034FED" w:rsidRPr="00B20C8F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>, where the ACCO</w:t>
       </w:r>
       <w:r w:rsidR="00F05673" w:rsidRPr="00B20C8F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>/ACWYP</w:t>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="002A546D" w:rsidRPr="008B621F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00855D75" w:rsidRPr="008B621F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>CAWP</w:t>
       </w:r>
       <w:r w:rsidR="00034FED" w:rsidRPr="00B20C8F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> has issued the ban</w:t>
       </w:r>
       <w:r w:rsidR="00EC6DCE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32C2A137" w14:textId="77777777" w:rsidR="00034FED" w:rsidRPr="00B20C8F" w:rsidRDefault="00034FED" w:rsidP="008C11A4">
+    <w:p w14:paraId="32C2A137" w14:textId="335A07B3" w:rsidR="00034FED" w:rsidRPr="00B20C8F" w:rsidRDefault="00034FED" w:rsidP="008C11A4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1560" w:hanging="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B20C8F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Commissioner, where the DCA</w:t>
       </w:r>
       <w:r w:rsidR="00071218" w:rsidRPr="00B20C8F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>MP/DCWYP</w:t>
+        <w:t>MP/</w:t>
+      </w:r>
+      <w:r w:rsidR="00855D75" w:rsidRPr="008B621F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>DCAWP</w:t>
       </w:r>
       <w:r w:rsidRPr="00B20C8F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> has issued the ban.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="699251C4" w14:textId="08A73596" w:rsidR="00F56585" w:rsidRPr="00B20C8F" w:rsidRDefault="00F05673" w:rsidP="00C13395">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B20C8F">
         <w:t>Adult Male Prisons/</w:t>
       </w:r>
       <w:r w:rsidR="00D36963">
         <w:t>Adult Women’s Prisons</w:t>
       </w:r>
       <w:r w:rsidRPr="00B20C8F">
         <w:t xml:space="preserve"> </w:t>
@@ -9872,101 +10048,101 @@
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="52DAAC09" w14:textId="498CC17F" w:rsidR="003D708E" w:rsidRDefault="003D708E" w:rsidP="00EC6DCE">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="53" w:name="_Toc197514497"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Annexures</w:t>
       </w:r>
       <w:bookmarkEnd w:id="53"/>
     </w:p>
     <w:p w14:paraId="37E8124F" w14:textId="1E50A43B" w:rsidR="001062C8" w:rsidRDefault="001062C8" w:rsidP="001062C8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="54" w:name="_Toc197514498"/>
       <w:r>
         <w:t>Appendix</w:t>
       </w:r>
       <w:bookmarkEnd w:id="54"/>
     </w:p>
-    <w:p w14:paraId="16B92535" w14:textId="20D56E60" w:rsidR="001062C8" w:rsidRDefault="007F5D99" w:rsidP="004F7D2B">
+    <w:p w14:paraId="16B92535" w14:textId="20D56E60" w:rsidR="001062C8" w:rsidRDefault="001062C8" w:rsidP="004F7D2B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:hyperlink w:anchor="_Appendix_A:_Circumstances" w:history="1">
-        <w:r w:rsidR="001062C8" w:rsidRPr="000949E7">
+        <w:r w:rsidRPr="000949E7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Appendix A </w:t>
         </w:r>
         <w:r w:rsidR="000949E7" w:rsidRPr="000949E7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>–</w:t>
         </w:r>
-        <w:r w:rsidR="001062C8" w:rsidRPr="000949E7">
+        <w:r w:rsidRPr="000949E7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="000949E7" w:rsidRPr="000949E7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Circumstances and Periods Persons May be Banned from Prisons</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="58DEDC9D" w14:textId="7C465993" w:rsidR="000949E7" w:rsidRPr="001062C8" w:rsidRDefault="007F5D99" w:rsidP="004F7D2B">
+    <w:p w14:paraId="58DEDC9D" w14:textId="7C465993" w:rsidR="000949E7" w:rsidRPr="001062C8" w:rsidRDefault="000949E7" w:rsidP="004F7D2B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:hyperlink w:anchor="_Appendix_B:_Reasons" w:history="1">
-        <w:r w:rsidR="000949E7" w:rsidRPr="000949E7">
+        <w:r w:rsidRPr="000949E7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Appendix B – Reasons that are not Required to be Given for the Purposes of a Visitor Ban</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7D0FBE5F" w14:textId="7D9509F8" w:rsidR="001062C8" w:rsidRDefault="003D708E" w:rsidP="00C13395">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="55" w:name="_Related_COPPS_and"/>
       <w:bookmarkStart w:id="56" w:name="_Toc197514499"/>
       <w:bookmarkEnd w:id="55"/>
       <w:r>
         <w:t>Related COPP</w:t>
       </w:r>
       <w:r w:rsidR="00266467">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001062C8">
         <w:t xml:space="preserve">and </w:t>
@@ -10162,87 +10338,87 @@
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="69E2FA66" w14:textId="5D755525" w:rsidR="001062C8" w:rsidRPr="004F1918" w:rsidRDefault="001062C8" w:rsidP="001062C8">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F1918">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Document </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79505EEE" w14:textId="06E31AFD" w:rsidR="001062C8" w:rsidRPr="004F7D2B" w:rsidRDefault="007F5D99" w:rsidP="004F7D2B">
+    <w:p w14:paraId="79505EEE" w14:textId="06E31AFD" w:rsidR="001062C8" w:rsidRPr="004F7D2B" w:rsidRDefault="001062C8" w:rsidP="004F7D2B">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId37" w:history="1">
-        <w:r w:rsidR="001062C8" w:rsidRPr="001E7C20">
+        <w:r w:rsidRPr="001E7C20">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Visitor Ban Procedures</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="712EC4C7" w14:textId="131F6015" w:rsidR="004F7D2B" w:rsidRPr="001062C8" w:rsidRDefault="007F5D99" w:rsidP="004F7D2B">
+    <w:p w14:paraId="712EC4C7" w14:textId="131F6015" w:rsidR="004F7D2B" w:rsidRPr="001062C8" w:rsidRDefault="004F7D2B" w:rsidP="004F7D2B">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId38" w:history="1">
-        <w:r w:rsidR="004F7D2B">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Content Manager- Audio Visual Guide</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="11704D49" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="003D708E" w:rsidRDefault="003D708E" w:rsidP="00C13395">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="57" w:name="_Toc197514500"/>
       <w:r>
         <w:t>Definitions and acronyms</w:t>
       </w:r>
       <w:bookmarkEnd w:id="57"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
@@ -10455,62 +10631,80 @@
               <w:t>Prison Regulations 1982</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> and means a visit to a prisoner where there is </w:t>
             </w:r>
             <w:r w:rsidR="00A17D17">
               <w:t>no</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> physical barrier between the prisoner and the visitor but physical contact</w:t>
             </w:r>
             <w:r w:rsidR="00A17D17">
               <w:t xml:space="preserve"> between them</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> is limited and supervised by a prison officer. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001C56C9" w14:paraId="236B8C81" w14:textId="77777777" w:rsidTr="00F551ED">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2108" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="328C8BB9" w14:textId="77777777" w:rsidR="001C56C9" w:rsidRPr="005435AD" w:rsidRDefault="001C56C9" w:rsidP="00FB7DC2">
+          <w:p w14:paraId="328C8BB9" w14:textId="37F181FE" w:rsidR="001C56C9" w:rsidRPr="005435AD" w:rsidRDefault="001C56C9" w:rsidP="00FB7DC2">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E2693">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">Guiding Principles for Corrections in Australia, 2018 </w:t>
+              <w:t xml:space="preserve">Guiding Principles for Corrections in Australia, </w:t>
+            </w:r>
+            <w:r w:rsidR="00DA5DC9" w:rsidRPr="008B621F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revised </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B621F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA5DC9" w:rsidRPr="008B621F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6902" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="54D8FCEA" w14:textId="77777777" w:rsidR="001C56C9" w:rsidRPr="0081587C" w:rsidRDefault="001C56C9" w:rsidP="00FB7DC2">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="0081587C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>The guidelines and the accompanying principles constitute outcomes or goals to be achieved, rather than a set of absolute standards or laws to be enforced. They represent a statement of intent that each Australian State and Territory can use to develop their own range of relevant legislative policy and performance standards to reflect best practice and community demands.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00585FF9" w14:paraId="631A863D" w14:textId="77777777" w:rsidTr="00F551ED">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2108" w:type="dxa"/>
           </w:tcPr>
@@ -11712,144 +11906,144 @@
     <w:p w14:paraId="1D4549DF" w14:textId="198AF714" w:rsidR="00245869" w:rsidRDefault="00245869" w:rsidP="00182F12">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="62" w:name="_Toc197514503"/>
       <w:r>
         <w:t xml:space="preserve">Document </w:t>
       </w:r>
       <w:r w:rsidR="00182F12">
         <w:t>V</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ersion </w:t>
       </w:r>
       <w:r w:rsidR="00182F12">
         <w:t>H</w:t>
       </w:r>
       <w:r>
         <w:t>istory</w:t>
       </w:r>
       <w:bookmarkEnd w:id="62"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
-        <w:tblW w:w="9089" w:type="dxa"/>
+        <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1051"/>
         <w:gridCol w:w="1666"/>
         <w:gridCol w:w="2898"/>
-        <w:gridCol w:w="1745"/>
-        <w:gridCol w:w="1729"/>
+        <w:gridCol w:w="1893"/>
+        <w:gridCol w:w="1843"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DF3CC0" w:rsidRPr="007D3C6F" w14:paraId="4B70A03F" w14:textId="584D155F" w:rsidTr="00DF3CC0">
+      <w:tr w:rsidR="00DF3CC0" w:rsidRPr="007D3C6F" w14:paraId="4B70A03F" w14:textId="584D155F" w:rsidTr="008B621F">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="17"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1051" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6CB3FA2D" w14:textId="77777777" w:rsidR="00DF3CC0" w:rsidRPr="007D3C6F" w:rsidRDefault="00DF3CC0" w:rsidP="00DF778C">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="007D3C6F">
               <w:t>Version no</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F91908D" w14:textId="77777777" w:rsidR="00DF3CC0" w:rsidRPr="007D3C6F" w:rsidRDefault="00DF3CC0" w:rsidP="00DF778C">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="007D3C6F">
               <w:t>Primary author(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2898" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E6342F9" w14:textId="77777777" w:rsidR="00DF3CC0" w:rsidRPr="007D3C6F" w:rsidRDefault="00DF3CC0" w:rsidP="00DF778C">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="007D3C6F">
               <w:t>Description of version</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1745" w:type="dxa"/>
+            <w:tcW w:w="1893" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="610D0473" w14:textId="4F8EAA51" w:rsidR="00DF3CC0" w:rsidRPr="007D3C6F" w:rsidRDefault="00DF3CC0" w:rsidP="00DF778C">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="007D3C6F">
               <w:t>Date complet</w:t>
             </w:r>
             <w:r>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidRPr="007D3C6F">
               <w:t>d</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1729" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2039D58D" w14:textId="1F2D0439" w:rsidR="00DF3CC0" w:rsidRPr="007D3C6F" w:rsidRDefault="00DF3CC0" w:rsidP="00DF778C">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r>
               <w:t>Effective date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3CC0" w:rsidRPr="007D3C6F" w14:paraId="4B84D03C" w14:textId="6D0CD5B4" w:rsidTr="00DF3CC0">
+      <w:tr w:rsidR="00DF3CC0" w:rsidRPr="007D3C6F" w14:paraId="4B84D03C" w14:textId="6D0CD5B4" w:rsidTr="008B621F">
         <w:trPr>
           <w:trHeight w:val="17"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1051" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="66544519" w14:textId="41356863" w:rsidR="00DF3CC0" w:rsidRDefault="00DF3CC0" w:rsidP="00D85E02">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>1.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="49EBCE7C" w14:textId="3500047D" w:rsidR="00DF3CC0" w:rsidRDefault="00DF3CC0" w:rsidP="00D85E02">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
@@ -11861,149 +12055,149 @@
           <w:tcPr>
             <w:tcW w:w="2898" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5CB90175" w14:textId="77777777" w:rsidR="00DF3CC0" w:rsidRPr="00462CBD" w:rsidRDefault="00DF3CC0" w:rsidP="00D85E02">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Approved by </w:t>
             </w:r>
             <w:r w:rsidRPr="00462CBD">
               <w:t>Director</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="765D554B" w14:textId="4079BB5F" w:rsidR="00DF3CC0" w:rsidRDefault="00DF3CC0" w:rsidP="00D85E02">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00462CBD">
               <w:t>Operational Projects, Policy, Compliance and Contracts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1745" w:type="dxa"/>
+            <w:tcW w:w="1893" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="759E0DD0" w14:textId="2AFBFD90" w:rsidR="00DF3CC0" w:rsidRDefault="00DF3CC0" w:rsidP="00D85E02">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>25 June 2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1729" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="206F43F8" w14:textId="622AC52A" w:rsidR="00DF3CC0" w:rsidRDefault="00DF3CC0" w:rsidP="00D85E02">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>19 July 2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00182F12" w:rsidRPr="007D3C6F" w14:paraId="22997D9D" w14:textId="77777777" w:rsidTr="00DF3CC0">
+      <w:tr w:rsidR="00182F12" w:rsidRPr="007D3C6F" w14:paraId="22997D9D" w14:textId="77777777" w:rsidTr="008B621F">
         <w:trPr>
           <w:trHeight w:val="17"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1051" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="47BB244C" w14:textId="75EEF787" w:rsidR="00182F12" w:rsidRDefault="00182F12" w:rsidP="00D85E02">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>2.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="716C4981" w14:textId="37AD94AA" w:rsidR="00182F12" w:rsidRDefault="00182F12" w:rsidP="00D85E02">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2898" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="624CDF29" w14:textId="6DA450BB" w:rsidR="00182F12" w:rsidRDefault="00376B8C" w:rsidP="00D85E02">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Approved by the Commissioner </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1745" w:type="dxa"/>
+            <w:tcW w:w="1893" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A1A0721" w14:textId="5EEFA76F" w:rsidR="00182F12" w:rsidRDefault="003A54BA" w:rsidP="00D85E02">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>16 December 2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1729" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="139051A9" w14:textId="197E12A5" w:rsidR="00182F12" w:rsidRDefault="008C11A4" w:rsidP="00D85E02">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>20</w:t>
             </w:r>
             <w:r w:rsidR="003A54BA">
               <w:t xml:space="preserve"> December 2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A154C" w:rsidRPr="007D3C6F" w14:paraId="78840AA6" w14:textId="77777777" w:rsidTr="00DF3CC0">
+      <w:tr w:rsidR="002A154C" w:rsidRPr="007D3C6F" w14:paraId="78840AA6" w14:textId="77777777" w:rsidTr="008B621F">
         <w:trPr>
           <w:trHeight w:val="17"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1051" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="356F0DB2" w14:textId="1E683D2F" w:rsidR="002A154C" w:rsidRDefault="002A154C" w:rsidP="002A154C">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>3.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="006D2A87" w14:textId="539E471E" w:rsidR="002A154C" w:rsidRDefault="002A154C" w:rsidP="002A154C">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
@@ -12012,155 +12206,155 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2898" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0AB164F6" w14:textId="77777777" w:rsidR="002A154C" w:rsidRDefault="002A154C" w:rsidP="002A154C">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Approved by the Commissioner </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="77052DBE" w14:textId="752D8C81" w:rsidR="00710725" w:rsidRDefault="00710725" w:rsidP="002A154C">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>CM: S23/112756</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1745" w:type="dxa"/>
+            <w:tcW w:w="1893" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1CB8D4C7" w14:textId="05785A03" w:rsidR="002A154C" w:rsidRDefault="00710725" w:rsidP="002A154C">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>4 December 2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1729" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="79C793F5" w14:textId="07479027" w:rsidR="002A154C" w:rsidRDefault="00C427AE" w:rsidP="002A154C">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>12</w:t>
             </w:r>
             <w:r w:rsidR="00710725">
               <w:t xml:space="preserve"> December 2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C29B9" w:rsidRPr="007D3C6F" w14:paraId="7D0042C8" w14:textId="77777777" w:rsidTr="00DF3CC0">
+      <w:tr w:rsidR="002C29B9" w:rsidRPr="007D3C6F" w14:paraId="7D0042C8" w14:textId="77777777" w:rsidTr="008B621F">
         <w:trPr>
           <w:trHeight w:val="17"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1051" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="606CACA4" w14:textId="276D8550" w:rsidR="002C29B9" w:rsidRDefault="002C29B9" w:rsidP="002C29B9">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>4.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4428042B" w14:textId="4DF5E413" w:rsidR="002C29B9" w:rsidRDefault="002C29B9" w:rsidP="002C29B9">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2898" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4E34B160" w14:textId="0FA8FA2F" w:rsidR="002C29B9" w:rsidRDefault="002C29B9" w:rsidP="002C29B9">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Approved by the Director </w:t>
             </w:r>
             <w:r w:rsidRPr="002C29B9">
               <w:t>Operational Policy, Compliance and Contracts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1745" w:type="dxa"/>
+            <w:tcW w:w="1893" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="56857BDA" w14:textId="71169017" w:rsidR="002C29B9" w:rsidRDefault="002C29B9" w:rsidP="002C29B9">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>2 September 2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1729" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="59ED3B14" w14:textId="584465B5" w:rsidR="002C29B9" w:rsidRDefault="002C29B9" w:rsidP="002C29B9">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="002C29B9">
               <w:t>2 September 202</w:t>
             </w:r>
             <w:r>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F1B33" w:rsidRPr="007D3C6F" w14:paraId="146D509D" w14:textId="77777777" w:rsidTr="00DF3CC0">
+      <w:tr w:rsidR="003F1B33" w:rsidRPr="007D3C6F" w14:paraId="146D509D" w14:textId="77777777" w:rsidTr="008B621F">
         <w:trPr>
           <w:trHeight w:val="17"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1051" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="08D05BDF" w14:textId="7402C4CA" w:rsidR="003F1B33" w:rsidRPr="00F31906" w:rsidRDefault="003F1B33" w:rsidP="002C29B9">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00F31906">
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">5.0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3C613D26" w14:textId="70A02C98" w:rsidR="003F1B33" w:rsidRPr="00F31906" w:rsidRDefault="003F1B33" w:rsidP="002C29B9">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
@@ -12176,74 +12370,158 @@
           <w:p w14:paraId="5D765EE4" w14:textId="77777777" w:rsidR="003F1B33" w:rsidRPr="00F31906" w:rsidRDefault="003F1B33" w:rsidP="002C29B9">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00F31906">
               <w:t>Approved by the Assistant Commissioner Operational Support Services</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7973AB0D" w14:textId="1F403597" w:rsidR="003F1B33" w:rsidRPr="00F31906" w:rsidRDefault="003F1B33" w:rsidP="002C29B9">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00F31906">
               <w:t>CM Ref:</w:t>
             </w:r>
             <w:r w:rsidR="00E61171" w:rsidRPr="00F31906">
               <w:t xml:space="preserve"> S</w:t>
             </w:r>
             <w:r w:rsidR="008D722B" w:rsidRPr="00F31906">
               <w:t>25/33936</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1745" w:type="dxa"/>
+            <w:tcW w:w="1893" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6576002A" w14:textId="0FB45E2F" w:rsidR="003F1B33" w:rsidRPr="00F31906" w:rsidRDefault="00E61171" w:rsidP="002C29B9">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00F31906">
               <w:t>05 May</w:t>
             </w:r>
             <w:r w:rsidR="008D722B" w:rsidRPr="00F31906">
               <w:t xml:space="preserve"> 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1729" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7AF14191" w14:textId="702F1298" w:rsidR="003F1B33" w:rsidRPr="00F31906" w:rsidRDefault="00865A89" w:rsidP="002C29B9">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>08 May 2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004071BC" w:rsidRPr="007D3C6F" w14:paraId="58103F5F" w14:textId="77777777" w:rsidTr="008B621F">
+        <w:trPr>
+          <w:trHeight w:val="17"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07DE8AC8" w14:textId="2211C5DC" w:rsidR="004071BC" w:rsidRPr="00F31906" w:rsidRDefault="004071BC" w:rsidP="002C29B9">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008B621F">
+              <w:t>6.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1666" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F7ED8EB" w14:textId="08500891" w:rsidR="004071BC" w:rsidRPr="00F31906" w:rsidRDefault="009F6180" w:rsidP="002C29B9">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Operational Policy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2898" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="700500FA" w14:textId="1FFB1FDD" w:rsidR="004071BC" w:rsidRPr="008B621F" w:rsidRDefault="008B621F" w:rsidP="002C29B9">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Approved</w:t>
+            </w:r>
+            <w:r w:rsidR="009F6180">
+              <w:t xml:space="preserve"> by the Assistant Commissioner Operational Support Services</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4054AD67" w14:textId="12E79437" w:rsidR="004071BC" w:rsidRPr="00F31906" w:rsidRDefault="004071BC" w:rsidP="002C29B9">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008B621F">
+              <w:t xml:space="preserve">CM Ref: </w:t>
+            </w:r>
+            <w:r w:rsidR="00382F96" w:rsidRPr="008B621F">
+              <w:t>D26/18894</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1893" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B8D0FFA" w14:textId="7FAAC6C0" w:rsidR="004071BC" w:rsidRPr="00F31906" w:rsidRDefault="008B621F" w:rsidP="002C29B9">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>13 March 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DAAAF34" w14:textId="5A31D110" w:rsidR="004071BC" w:rsidRDefault="007B6F03" w:rsidP="002C29B9">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>17 March 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7A2D6C51" w14:textId="77777777" w:rsidR="00904227" w:rsidRDefault="00904227" w:rsidP="00475C3B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:bookmarkStart w:id="63" w:name="_Appendix_A:_Circumstances"/>
       <w:bookmarkEnd w:id="63"/>
     </w:p>
     <w:p w14:paraId="0FF92340" w14:textId="77777777" w:rsidR="00904227" w:rsidRDefault="00904227" w:rsidP="00475C3B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
     </w:p>
@@ -13537,70 +13815,70 @@
         <w:t xml:space="preserve"> the escape of any person from lawful custody or endanger the security of a prison</w:t>
       </w:r>
       <w:r w:rsidR="00B31296">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="789EDB43" w14:textId="77777777" w:rsidR="00C36A9B" w:rsidRPr="00D05B49" w:rsidRDefault="00C36A9B" w:rsidP="00C36A9B">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C36A9B" w:rsidRPr="00D05B49" w:rsidSect="00D85E02">
       <w:headerReference w:type="default" r:id="rId50"/>
       <w:footerReference w:type="default" r:id="rId51"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="590" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="1812EABA" w14:textId="77777777" w:rsidR="00CC1D88" w:rsidRDefault="00CC1D88" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="72A6FA1D" w14:textId="77777777" w:rsidR="00CC1D88" w:rsidRDefault="00CC1D88" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -13649,51 +13927,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gotham">
     <w:altName w:val="Centaur"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="475795EB" w14:textId="041E94E8" w:rsidR="00496DA3" w:rsidRDefault="00496DA3" w:rsidP="00FB7DC2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="1095"/>
         <w:tab w:val="left" w:pos="8080"/>
       </w:tabs>
       <w:ind w:right="-336"/>
     </w:pPr>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t xml:space="preserve">The current version of this document is maintained on the </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t>Custodial Ops</w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
@@ -13740,51 +14018,51 @@
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>16</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="18DCB503" w14:textId="77777777" w:rsidR="00CC1D88" w:rsidRDefault="00CC1D88" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="68160DB4" w14:textId="77777777" w:rsidR="00CC1D88" w:rsidRDefault="00CC1D88" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="256790E7" w14:textId="2BCE7F68" w:rsidR="00496DA3" w:rsidRDefault="00496DA3">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
@@ -14067,51 +14345,51 @@
     <w:p w14:paraId="7D12135F" w14:textId="53DDE80F" w:rsidR="00496DA3" w:rsidRDefault="00496DA3">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> r. 54BA </w:t>
       </w:r>
       <w:r w:rsidRPr="000F3DD6">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Prison Regulations 1982</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1CA8D389" w14:textId="0236628A" w:rsidR="00496DA3" w:rsidRDefault="00496DA3" w:rsidP="00663830">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
@@ -14121,51 +14399,51 @@
       </w:rPr>
       <w:t>COPP 7.4 Visitor Restrictions and Bans</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> &lt;v x.x&gt;</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="13C7F761" w14:textId="77777777" w:rsidR="00496DA3" w:rsidRDefault="00496DA3">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="715F5881" w14:textId="77777777" w:rsidR="00496DA3" w:rsidRDefault="00496DA3">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="008114B3">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1ACA21B8" wp14:editId="577C3FDF">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>181610</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>220980</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1647825" cy="296545"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -14457,118 +14735,128 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7580630" cy="10719435"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4F1B7B22" w14:textId="0B5FEAA7" w:rsidR="00496DA3" w:rsidRDefault="00496DA3" w:rsidP="004D040B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4F1B7B22" w14:textId="63315296" w:rsidR="00496DA3" w:rsidRDefault="00496DA3" w:rsidP="004D040B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="007F5D99">
+    <w:r w:rsidR="00AB0F01">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>COPP 7.4 Visitor Restrictions and Bans</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t xml:space="preserve"> v</w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="003A54BA">
+    <w:r w:rsidRPr="008B621F">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>v</w:t>
+    </w:r>
+    <w:r w:rsidR="003A54BA" w:rsidRPr="008B621F">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00D61186">
+    <w:r w:rsidR="004071BC" w:rsidRPr="008B621F">
       <w:rPr>
+        <w:b/>
+        <w:bCs/>
         <w:noProof/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
-    <w:r w:rsidR="003A54BA">
+    <w:r w:rsidR="003A54BA" w:rsidRPr="008B621F">
       <w:rPr>
+        <w:b/>
+        <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:t>.0</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="6BE6CC54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00A2672D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DB749CFA"/>
     <w:lvl w:ilvl="0" w:tplc="541060AC">
@@ -14665,51 +14953,51 @@
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading3"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1146" w:hanging="720"/>
+        <w:ind w:left="3131" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:noProof w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:u w:val="none"/>
         <w:effect w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w:em w:val="none"/>
         <w:specVanish w:val="0"/>
         <w14:glow w14:rad="0">
           <w14:srgbClr w14:val="000000"/>
         </w14:glow>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
@@ -18656,364 +18944,394 @@
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="149489827">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="1312489762">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="1642953712">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="1038239069">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="37776826">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="116266892">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="35"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1728" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="8Niah96tAp+2N22tT5Hq/eO2RoS0t8vQuGMlxHwUXqxrvxxnBdcY/8D+zAHvkZ3XaM+cj+JOXmf6QAAbzsGn+A==" w:salt="fsLvPmZbGYAPU7L67VRoUA=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="vN2Mgq5Zr8vK7qBwIGGCPKd5cWrVXp/Jni4PHEpxEWfhNXg8w2s4G2qS7DBispSoW97uyTBeKFT2GdDm1z0EQQ==" w:salt="vAe8Gnjvwx3GuOEAdAONlA=="/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="ManualSave" w:val="Y"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00A53636"/>
     <w:rsid w:val="00000E12"/>
     <w:rsid w:val="00001419"/>
     <w:rsid w:val="00012F79"/>
     <w:rsid w:val="00015782"/>
     <w:rsid w:val="00017F1F"/>
     <w:rsid w:val="00026B31"/>
     <w:rsid w:val="00034439"/>
     <w:rsid w:val="00034FED"/>
     <w:rsid w:val="00035BB4"/>
+    <w:rsid w:val="00037EAD"/>
     <w:rsid w:val="00041F5D"/>
+    <w:rsid w:val="00043311"/>
     <w:rsid w:val="00045F51"/>
     <w:rsid w:val="0004649F"/>
     <w:rsid w:val="0004687C"/>
     <w:rsid w:val="00051A80"/>
+    <w:rsid w:val="000539A1"/>
     <w:rsid w:val="000554B6"/>
     <w:rsid w:val="00055DD3"/>
     <w:rsid w:val="00056622"/>
     <w:rsid w:val="00065007"/>
     <w:rsid w:val="0006638C"/>
     <w:rsid w:val="00070879"/>
     <w:rsid w:val="00071218"/>
     <w:rsid w:val="0007208A"/>
     <w:rsid w:val="000745D3"/>
     <w:rsid w:val="000755EE"/>
     <w:rsid w:val="00077D9A"/>
     <w:rsid w:val="000809AB"/>
     <w:rsid w:val="00082904"/>
     <w:rsid w:val="000925A5"/>
+    <w:rsid w:val="00092CBF"/>
     <w:rsid w:val="000949E7"/>
     <w:rsid w:val="00096DFE"/>
     <w:rsid w:val="000A013B"/>
     <w:rsid w:val="000A5017"/>
     <w:rsid w:val="000B5AAE"/>
     <w:rsid w:val="000B6320"/>
     <w:rsid w:val="000B6EC6"/>
+    <w:rsid w:val="000C535E"/>
     <w:rsid w:val="000C5A84"/>
     <w:rsid w:val="000C6C5B"/>
     <w:rsid w:val="000D008C"/>
     <w:rsid w:val="000D69A3"/>
     <w:rsid w:val="000F358F"/>
+    <w:rsid w:val="000F3B73"/>
     <w:rsid w:val="000F3DD6"/>
     <w:rsid w:val="000F7531"/>
     <w:rsid w:val="001035D6"/>
     <w:rsid w:val="00105854"/>
     <w:rsid w:val="001062C8"/>
     <w:rsid w:val="00106A73"/>
     <w:rsid w:val="00106D18"/>
     <w:rsid w:val="00111EA5"/>
     <w:rsid w:val="001158E9"/>
     <w:rsid w:val="00116A3E"/>
+    <w:rsid w:val="00123038"/>
     <w:rsid w:val="00123966"/>
     <w:rsid w:val="00125E83"/>
     <w:rsid w:val="00125EE2"/>
     <w:rsid w:val="00125F21"/>
     <w:rsid w:val="00126611"/>
     <w:rsid w:val="00126B0D"/>
     <w:rsid w:val="00131037"/>
     <w:rsid w:val="0013212F"/>
     <w:rsid w:val="0013710B"/>
     <w:rsid w:val="00143F74"/>
     <w:rsid w:val="00144A1B"/>
     <w:rsid w:val="00146739"/>
     <w:rsid w:val="00150099"/>
     <w:rsid w:val="00152DC9"/>
     <w:rsid w:val="00155864"/>
     <w:rsid w:val="00157443"/>
     <w:rsid w:val="00162B58"/>
     <w:rsid w:val="00166758"/>
     <w:rsid w:val="00166FF5"/>
     <w:rsid w:val="00167E0D"/>
     <w:rsid w:val="00167FDE"/>
+    <w:rsid w:val="001750E8"/>
     <w:rsid w:val="001757E8"/>
     <w:rsid w:val="00175DF1"/>
     <w:rsid w:val="001777FB"/>
     <w:rsid w:val="00182F12"/>
     <w:rsid w:val="001857CC"/>
     <w:rsid w:val="0018759C"/>
     <w:rsid w:val="00193880"/>
+    <w:rsid w:val="00193E51"/>
+    <w:rsid w:val="001950DE"/>
     <w:rsid w:val="001955C0"/>
     <w:rsid w:val="001970D3"/>
     <w:rsid w:val="001A331E"/>
     <w:rsid w:val="001A5B85"/>
     <w:rsid w:val="001A6236"/>
     <w:rsid w:val="001B1820"/>
     <w:rsid w:val="001B205B"/>
+    <w:rsid w:val="001B25B2"/>
+    <w:rsid w:val="001B5D48"/>
     <w:rsid w:val="001B64C3"/>
     <w:rsid w:val="001B74A5"/>
     <w:rsid w:val="001C09FF"/>
     <w:rsid w:val="001C4BC6"/>
     <w:rsid w:val="001C56C9"/>
     <w:rsid w:val="001C6B43"/>
     <w:rsid w:val="001D1303"/>
     <w:rsid w:val="001D5D78"/>
     <w:rsid w:val="001D5E69"/>
     <w:rsid w:val="001E5C78"/>
     <w:rsid w:val="001E65E8"/>
     <w:rsid w:val="001E7C20"/>
     <w:rsid w:val="001F174B"/>
     <w:rsid w:val="001F18E2"/>
     <w:rsid w:val="001F2B74"/>
     <w:rsid w:val="001F70EC"/>
     <w:rsid w:val="001F7FF3"/>
     <w:rsid w:val="002026A7"/>
     <w:rsid w:val="00205C4A"/>
     <w:rsid w:val="002062B8"/>
     <w:rsid w:val="002071AA"/>
     <w:rsid w:val="002105B7"/>
     <w:rsid w:val="00215112"/>
     <w:rsid w:val="002178FA"/>
     <w:rsid w:val="00220B60"/>
     <w:rsid w:val="0022274B"/>
     <w:rsid w:val="00222953"/>
     <w:rsid w:val="00224B8E"/>
     <w:rsid w:val="00230EAB"/>
     <w:rsid w:val="00231C40"/>
     <w:rsid w:val="00232957"/>
     <w:rsid w:val="00233C2C"/>
     <w:rsid w:val="002402DE"/>
+    <w:rsid w:val="00241833"/>
     <w:rsid w:val="002457AA"/>
     <w:rsid w:val="00245869"/>
     <w:rsid w:val="00250C62"/>
     <w:rsid w:val="00254316"/>
     <w:rsid w:val="0025585E"/>
     <w:rsid w:val="0026069C"/>
     <w:rsid w:val="00262DCF"/>
     <w:rsid w:val="00266467"/>
     <w:rsid w:val="00270503"/>
     <w:rsid w:val="002719E4"/>
     <w:rsid w:val="00274265"/>
+    <w:rsid w:val="00274526"/>
     <w:rsid w:val="002752D8"/>
     <w:rsid w:val="0027609B"/>
     <w:rsid w:val="0028152B"/>
     <w:rsid w:val="00284C3A"/>
     <w:rsid w:val="00285795"/>
     <w:rsid w:val="0029293C"/>
     <w:rsid w:val="00293E54"/>
     <w:rsid w:val="002942FC"/>
     <w:rsid w:val="002955D4"/>
     <w:rsid w:val="00295907"/>
     <w:rsid w:val="00297A11"/>
     <w:rsid w:val="002A154C"/>
+    <w:rsid w:val="002A546D"/>
     <w:rsid w:val="002B1FC2"/>
     <w:rsid w:val="002B218B"/>
     <w:rsid w:val="002B66E0"/>
     <w:rsid w:val="002C1E1A"/>
     <w:rsid w:val="002C2109"/>
     <w:rsid w:val="002C29B9"/>
     <w:rsid w:val="002C2B98"/>
     <w:rsid w:val="002C3D6D"/>
     <w:rsid w:val="002C6E7B"/>
     <w:rsid w:val="002C7F56"/>
     <w:rsid w:val="002D2345"/>
+    <w:rsid w:val="002D2E42"/>
     <w:rsid w:val="002D4A49"/>
     <w:rsid w:val="002D5074"/>
+    <w:rsid w:val="002D6693"/>
     <w:rsid w:val="002E4236"/>
     <w:rsid w:val="002E5756"/>
     <w:rsid w:val="002E6F7B"/>
     <w:rsid w:val="002E73DC"/>
     <w:rsid w:val="002F14B1"/>
+    <w:rsid w:val="002F1F15"/>
     <w:rsid w:val="002F435C"/>
     <w:rsid w:val="002F56C1"/>
     <w:rsid w:val="00300FF3"/>
     <w:rsid w:val="00301554"/>
     <w:rsid w:val="00301E70"/>
     <w:rsid w:val="00302144"/>
     <w:rsid w:val="0030309E"/>
     <w:rsid w:val="00307964"/>
     <w:rsid w:val="00310CCE"/>
     <w:rsid w:val="00311EE3"/>
     <w:rsid w:val="00322702"/>
     <w:rsid w:val="00323EE6"/>
     <w:rsid w:val="00325319"/>
     <w:rsid w:val="00327870"/>
     <w:rsid w:val="00332739"/>
     <w:rsid w:val="0033372F"/>
     <w:rsid w:val="003351F0"/>
     <w:rsid w:val="00336346"/>
     <w:rsid w:val="0034656B"/>
     <w:rsid w:val="003477D6"/>
     <w:rsid w:val="003522F7"/>
+    <w:rsid w:val="00352DE2"/>
     <w:rsid w:val="00355172"/>
     <w:rsid w:val="00370C63"/>
     <w:rsid w:val="00371A1E"/>
     <w:rsid w:val="003755C2"/>
     <w:rsid w:val="00376B8C"/>
     <w:rsid w:val="00380258"/>
     <w:rsid w:val="00382057"/>
+    <w:rsid w:val="00382F96"/>
     <w:rsid w:val="00384867"/>
     <w:rsid w:val="00384D5B"/>
     <w:rsid w:val="003850D2"/>
     <w:rsid w:val="003903B4"/>
     <w:rsid w:val="0039160D"/>
     <w:rsid w:val="00391DFC"/>
     <w:rsid w:val="003A54BA"/>
     <w:rsid w:val="003B314B"/>
     <w:rsid w:val="003B3F3F"/>
     <w:rsid w:val="003C0A6B"/>
     <w:rsid w:val="003C1B90"/>
     <w:rsid w:val="003C6D03"/>
     <w:rsid w:val="003D64DB"/>
     <w:rsid w:val="003D6961"/>
     <w:rsid w:val="003D708E"/>
     <w:rsid w:val="003E3104"/>
     <w:rsid w:val="003E6CE1"/>
     <w:rsid w:val="003F1B33"/>
     <w:rsid w:val="003F2F2E"/>
     <w:rsid w:val="003F3DA8"/>
     <w:rsid w:val="00400DF5"/>
     <w:rsid w:val="004041F5"/>
     <w:rsid w:val="00405B88"/>
+    <w:rsid w:val="004071BC"/>
     <w:rsid w:val="0040796F"/>
+    <w:rsid w:val="00416149"/>
     <w:rsid w:val="004178F0"/>
     <w:rsid w:val="004278E4"/>
     <w:rsid w:val="004300AF"/>
     <w:rsid w:val="00433DF0"/>
     <w:rsid w:val="0044078E"/>
     <w:rsid w:val="00443EFE"/>
     <w:rsid w:val="00451CA6"/>
     <w:rsid w:val="004526C1"/>
     <w:rsid w:val="00454A63"/>
     <w:rsid w:val="004563AB"/>
     <w:rsid w:val="00457598"/>
     <w:rsid w:val="00462A1E"/>
     <w:rsid w:val="00462CBD"/>
     <w:rsid w:val="00463B15"/>
     <w:rsid w:val="00464E72"/>
     <w:rsid w:val="00466975"/>
     <w:rsid w:val="00475C3B"/>
     <w:rsid w:val="004828EF"/>
     <w:rsid w:val="00483518"/>
     <w:rsid w:val="00483790"/>
     <w:rsid w:val="00484C76"/>
     <w:rsid w:val="004900AD"/>
     <w:rsid w:val="00490500"/>
+    <w:rsid w:val="00493766"/>
     <w:rsid w:val="00494193"/>
     <w:rsid w:val="00496DA3"/>
     <w:rsid w:val="004B0E88"/>
     <w:rsid w:val="004B1795"/>
     <w:rsid w:val="004B307A"/>
     <w:rsid w:val="004B4014"/>
     <w:rsid w:val="004B6106"/>
     <w:rsid w:val="004C040F"/>
+    <w:rsid w:val="004C0D9E"/>
     <w:rsid w:val="004C2313"/>
     <w:rsid w:val="004C274A"/>
     <w:rsid w:val="004C433F"/>
+    <w:rsid w:val="004C5E4F"/>
     <w:rsid w:val="004D040B"/>
     <w:rsid w:val="004D2189"/>
     <w:rsid w:val="004D6B43"/>
     <w:rsid w:val="004E3294"/>
     <w:rsid w:val="004E4864"/>
     <w:rsid w:val="004E571B"/>
     <w:rsid w:val="004F173D"/>
     <w:rsid w:val="004F1918"/>
     <w:rsid w:val="004F1C57"/>
+    <w:rsid w:val="004F72D7"/>
     <w:rsid w:val="004F7D2B"/>
     <w:rsid w:val="004F7DC4"/>
     <w:rsid w:val="005079D0"/>
     <w:rsid w:val="0051021F"/>
     <w:rsid w:val="00510C63"/>
     <w:rsid w:val="0051209A"/>
     <w:rsid w:val="00512D6B"/>
+    <w:rsid w:val="00515ECC"/>
     <w:rsid w:val="00516199"/>
     <w:rsid w:val="00517772"/>
     <w:rsid w:val="0052009B"/>
     <w:rsid w:val="00521AF0"/>
     <w:rsid w:val="005232DC"/>
     <w:rsid w:val="00530929"/>
     <w:rsid w:val="00534619"/>
     <w:rsid w:val="0053576C"/>
     <w:rsid w:val="00536DFB"/>
     <w:rsid w:val="00537831"/>
     <w:rsid w:val="00543955"/>
     <w:rsid w:val="005455C2"/>
+    <w:rsid w:val="00545FEE"/>
     <w:rsid w:val="00546465"/>
     <w:rsid w:val="0055424B"/>
     <w:rsid w:val="00554385"/>
     <w:rsid w:val="00554EA6"/>
     <w:rsid w:val="00555AF8"/>
     <w:rsid w:val="005657AE"/>
     <w:rsid w:val="005703E7"/>
     <w:rsid w:val="005710D4"/>
+    <w:rsid w:val="005755D7"/>
     <w:rsid w:val="00575C19"/>
     <w:rsid w:val="00576EFF"/>
     <w:rsid w:val="0058357D"/>
     <w:rsid w:val="00585FF9"/>
     <w:rsid w:val="0058633B"/>
     <w:rsid w:val="0058762A"/>
     <w:rsid w:val="005879D9"/>
     <w:rsid w:val="0059062E"/>
     <w:rsid w:val="00592112"/>
     <w:rsid w:val="005A1D87"/>
     <w:rsid w:val="005A2B7F"/>
     <w:rsid w:val="005A3EA6"/>
     <w:rsid w:val="005A628B"/>
     <w:rsid w:val="005B23EA"/>
     <w:rsid w:val="005B2BF5"/>
     <w:rsid w:val="005B41DD"/>
     <w:rsid w:val="005B52BF"/>
     <w:rsid w:val="005B71CD"/>
     <w:rsid w:val="005B736F"/>
     <w:rsid w:val="005B743B"/>
     <w:rsid w:val="005B7971"/>
     <w:rsid w:val="005C1CFA"/>
     <w:rsid w:val="005D2D09"/>
     <w:rsid w:val="005D5DBD"/>
     <w:rsid w:val="005E112B"/>
@@ -19024,576 +19342,625 @@
     <w:rsid w:val="00610D09"/>
     <w:rsid w:val="006114A2"/>
     <w:rsid w:val="00612A2F"/>
     <w:rsid w:val="0061489D"/>
     <w:rsid w:val="006169F1"/>
     <w:rsid w:val="00620D1C"/>
     <w:rsid w:val="006222F5"/>
     <w:rsid w:val="00623004"/>
     <w:rsid w:val="006235BF"/>
     <w:rsid w:val="00624124"/>
     <w:rsid w:val="00624AF1"/>
     <w:rsid w:val="006272B6"/>
     <w:rsid w:val="00627992"/>
     <w:rsid w:val="006300D3"/>
     <w:rsid w:val="006335A4"/>
     <w:rsid w:val="00634C54"/>
     <w:rsid w:val="00637012"/>
     <w:rsid w:val="00637B34"/>
     <w:rsid w:val="006444FB"/>
     <w:rsid w:val="00644A2D"/>
     <w:rsid w:val="00656F4A"/>
     <w:rsid w:val="00661064"/>
     <w:rsid w:val="0066314F"/>
     <w:rsid w:val="00663830"/>
     <w:rsid w:val="0066518E"/>
+    <w:rsid w:val="00666756"/>
     <w:rsid w:val="00666C24"/>
     <w:rsid w:val="006734C0"/>
     <w:rsid w:val="00676B83"/>
     <w:rsid w:val="00676BEC"/>
     <w:rsid w:val="00676FA7"/>
     <w:rsid w:val="006912E3"/>
     <w:rsid w:val="006A34FE"/>
     <w:rsid w:val="006B3601"/>
+    <w:rsid w:val="006B3B48"/>
     <w:rsid w:val="006B6714"/>
+    <w:rsid w:val="006B72DD"/>
     <w:rsid w:val="006C4F83"/>
     <w:rsid w:val="006C6053"/>
     <w:rsid w:val="006C6830"/>
     <w:rsid w:val="006D3184"/>
     <w:rsid w:val="006E6624"/>
     <w:rsid w:val="006F3732"/>
     <w:rsid w:val="0070093D"/>
     <w:rsid w:val="00706460"/>
     <w:rsid w:val="00710725"/>
     <w:rsid w:val="00711C79"/>
     <w:rsid w:val="00715807"/>
     <w:rsid w:val="00720DE6"/>
     <w:rsid w:val="00722A94"/>
     <w:rsid w:val="00722F74"/>
     <w:rsid w:val="007276EF"/>
     <w:rsid w:val="00727906"/>
     <w:rsid w:val="00727961"/>
     <w:rsid w:val="007311AB"/>
     <w:rsid w:val="00731327"/>
     <w:rsid w:val="00734344"/>
     <w:rsid w:val="00740776"/>
     <w:rsid w:val="00741BB1"/>
+    <w:rsid w:val="00742FE7"/>
     <w:rsid w:val="007444AC"/>
     <w:rsid w:val="007448F2"/>
     <w:rsid w:val="00744D76"/>
     <w:rsid w:val="00752A9E"/>
     <w:rsid w:val="00754124"/>
     <w:rsid w:val="00755047"/>
     <w:rsid w:val="0077396D"/>
     <w:rsid w:val="00773C3F"/>
     <w:rsid w:val="00775238"/>
     <w:rsid w:val="007754E0"/>
     <w:rsid w:val="007763B4"/>
     <w:rsid w:val="00783D0F"/>
     <w:rsid w:val="00796DA8"/>
     <w:rsid w:val="007A0166"/>
     <w:rsid w:val="007A1659"/>
     <w:rsid w:val="007A26AF"/>
     <w:rsid w:val="007A4068"/>
     <w:rsid w:val="007A582E"/>
     <w:rsid w:val="007B5C67"/>
+    <w:rsid w:val="007B6F03"/>
     <w:rsid w:val="007B73AD"/>
     <w:rsid w:val="007C4BD5"/>
     <w:rsid w:val="007D14AD"/>
     <w:rsid w:val="007D3C6F"/>
     <w:rsid w:val="007D597F"/>
     <w:rsid w:val="007E3C22"/>
     <w:rsid w:val="007E67F4"/>
     <w:rsid w:val="007F342F"/>
     <w:rsid w:val="007F4686"/>
     <w:rsid w:val="007F5116"/>
     <w:rsid w:val="007F5D99"/>
     <w:rsid w:val="008000C6"/>
     <w:rsid w:val="00801985"/>
     <w:rsid w:val="008033F1"/>
     <w:rsid w:val="00803710"/>
     <w:rsid w:val="0080410C"/>
     <w:rsid w:val="008046C3"/>
     <w:rsid w:val="00805760"/>
     <w:rsid w:val="00805E86"/>
     <w:rsid w:val="00806D87"/>
     <w:rsid w:val="008114B3"/>
     <w:rsid w:val="0081587C"/>
     <w:rsid w:val="0081589B"/>
     <w:rsid w:val="00816FA5"/>
     <w:rsid w:val="008210F8"/>
     <w:rsid w:val="008227B0"/>
     <w:rsid w:val="00823D14"/>
     <w:rsid w:val="00823F7F"/>
     <w:rsid w:val="00833273"/>
     <w:rsid w:val="00833358"/>
     <w:rsid w:val="00833F47"/>
     <w:rsid w:val="00834227"/>
     <w:rsid w:val="00841859"/>
     <w:rsid w:val="00844223"/>
     <w:rsid w:val="0085125F"/>
+    <w:rsid w:val="0085338E"/>
+    <w:rsid w:val="00855D75"/>
     <w:rsid w:val="00857A48"/>
     <w:rsid w:val="0086067A"/>
     <w:rsid w:val="00862280"/>
     <w:rsid w:val="00863E50"/>
     <w:rsid w:val="0086433A"/>
     <w:rsid w:val="008654E8"/>
     <w:rsid w:val="00865A89"/>
     <w:rsid w:val="00870DFC"/>
     <w:rsid w:val="0087118A"/>
     <w:rsid w:val="00871A4B"/>
     <w:rsid w:val="00872048"/>
     <w:rsid w:val="00874496"/>
     <w:rsid w:val="00875895"/>
     <w:rsid w:val="008764CA"/>
     <w:rsid w:val="00881958"/>
     <w:rsid w:val="00885348"/>
     <w:rsid w:val="00885B50"/>
     <w:rsid w:val="008917E4"/>
     <w:rsid w:val="00892314"/>
     <w:rsid w:val="008929C5"/>
     <w:rsid w:val="008976B1"/>
     <w:rsid w:val="00897F62"/>
     <w:rsid w:val="008A09D4"/>
     <w:rsid w:val="008A1711"/>
     <w:rsid w:val="008A3181"/>
     <w:rsid w:val="008A6945"/>
     <w:rsid w:val="008B14A1"/>
     <w:rsid w:val="008B1D0E"/>
     <w:rsid w:val="008B5E88"/>
+    <w:rsid w:val="008B621F"/>
     <w:rsid w:val="008B6AEB"/>
     <w:rsid w:val="008B728B"/>
     <w:rsid w:val="008C11A4"/>
     <w:rsid w:val="008C7ADA"/>
     <w:rsid w:val="008D3DE0"/>
     <w:rsid w:val="008D51C1"/>
     <w:rsid w:val="008D64E3"/>
     <w:rsid w:val="008D722B"/>
     <w:rsid w:val="008D7D31"/>
     <w:rsid w:val="008E262D"/>
     <w:rsid w:val="008E3A0A"/>
     <w:rsid w:val="008E483B"/>
     <w:rsid w:val="008E64EC"/>
     <w:rsid w:val="008F572E"/>
+    <w:rsid w:val="008F7A42"/>
     <w:rsid w:val="00900A24"/>
     <w:rsid w:val="00901AFD"/>
     <w:rsid w:val="00902996"/>
     <w:rsid w:val="00904227"/>
     <w:rsid w:val="0091065E"/>
     <w:rsid w:val="00913812"/>
     <w:rsid w:val="00913F06"/>
     <w:rsid w:val="00915DF0"/>
     <w:rsid w:val="00920A76"/>
     <w:rsid w:val="00927A51"/>
     <w:rsid w:val="00930B45"/>
     <w:rsid w:val="009339D4"/>
     <w:rsid w:val="00935407"/>
     <w:rsid w:val="009405BE"/>
     <w:rsid w:val="00943853"/>
     <w:rsid w:val="00944E61"/>
     <w:rsid w:val="0094710C"/>
     <w:rsid w:val="00947819"/>
     <w:rsid w:val="0096091F"/>
     <w:rsid w:val="00963CE8"/>
     <w:rsid w:val="00964B44"/>
     <w:rsid w:val="00971EAC"/>
     <w:rsid w:val="0097305F"/>
+    <w:rsid w:val="00974B37"/>
+    <w:rsid w:val="00976398"/>
     <w:rsid w:val="009814BD"/>
     <w:rsid w:val="00981F58"/>
     <w:rsid w:val="0098256F"/>
     <w:rsid w:val="00982B77"/>
     <w:rsid w:val="0098483C"/>
     <w:rsid w:val="00990908"/>
+    <w:rsid w:val="00990A02"/>
     <w:rsid w:val="00992626"/>
     <w:rsid w:val="009962C0"/>
     <w:rsid w:val="009A19E1"/>
     <w:rsid w:val="009A2A08"/>
     <w:rsid w:val="009A5EF2"/>
     <w:rsid w:val="009B751B"/>
     <w:rsid w:val="009C1C64"/>
     <w:rsid w:val="009C406E"/>
     <w:rsid w:val="009C696C"/>
     <w:rsid w:val="009C6D3E"/>
     <w:rsid w:val="009D30A3"/>
     <w:rsid w:val="009D6B29"/>
     <w:rsid w:val="009D7610"/>
     <w:rsid w:val="009E3FDA"/>
     <w:rsid w:val="009E5E7F"/>
     <w:rsid w:val="009E7079"/>
     <w:rsid w:val="009F010A"/>
     <w:rsid w:val="009F1383"/>
     <w:rsid w:val="009F2BB0"/>
+    <w:rsid w:val="009F5066"/>
+    <w:rsid w:val="009F6180"/>
     <w:rsid w:val="009F7929"/>
     <w:rsid w:val="00A069F5"/>
     <w:rsid w:val="00A06F33"/>
     <w:rsid w:val="00A07AE3"/>
     <w:rsid w:val="00A11BF0"/>
     <w:rsid w:val="00A16058"/>
     <w:rsid w:val="00A17D17"/>
     <w:rsid w:val="00A32662"/>
     <w:rsid w:val="00A37664"/>
+    <w:rsid w:val="00A4035F"/>
     <w:rsid w:val="00A42906"/>
     <w:rsid w:val="00A43D05"/>
     <w:rsid w:val="00A4751F"/>
     <w:rsid w:val="00A51661"/>
+    <w:rsid w:val="00A52359"/>
     <w:rsid w:val="00A53636"/>
     <w:rsid w:val="00A547EA"/>
     <w:rsid w:val="00A61582"/>
     <w:rsid w:val="00A61FE9"/>
     <w:rsid w:val="00A64736"/>
     <w:rsid w:val="00A65299"/>
     <w:rsid w:val="00A65510"/>
     <w:rsid w:val="00A65EFD"/>
     <w:rsid w:val="00A664E4"/>
     <w:rsid w:val="00A66E8F"/>
+    <w:rsid w:val="00A67112"/>
     <w:rsid w:val="00A67D5C"/>
     <w:rsid w:val="00A7051A"/>
+    <w:rsid w:val="00A7445E"/>
     <w:rsid w:val="00A75C38"/>
     <w:rsid w:val="00A80BEE"/>
     <w:rsid w:val="00A820CD"/>
     <w:rsid w:val="00A82407"/>
     <w:rsid w:val="00A85CF1"/>
     <w:rsid w:val="00A864DF"/>
     <w:rsid w:val="00A90BE4"/>
     <w:rsid w:val="00A95D33"/>
     <w:rsid w:val="00AA0D3C"/>
     <w:rsid w:val="00AA1DF2"/>
+    <w:rsid w:val="00AA2719"/>
     <w:rsid w:val="00AA419C"/>
     <w:rsid w:val="00AB0DA2"/>
+    <w:rsid w:val="00AB0F01"/>
     <w:rsid w:val="00AB1E14"/>
     <w:rsid w:val="00AB3287"/>
     <w:rsid w:val="00AB6583"/>
     <w:rsid w:val="00AC178E"/>
     <w:rsid w:val="00AC1FCE"/>
     <w:rsid w:val="00AC34EA"/>
     <w:rsid w:val="00AC4C4F"/>
     <w:rsid w:val="00AC5EAE"/>
     <w:rsid w:val="00AC7315"/>
     <w:rsid w:val="00AD622A"/>
     <w:rsid w:val="00AD79E3"/>
     <w:rsid w:val="00AE2F86"/>
     <w:rsid w:val="00AE3362"/>
     <w:rsid w:val="00AE467B"/>
     <w:rsid w:val="00AF2A87"/>
     <w:rsid w:val="00AF4C82"/>
     <w:rsid w:val="00AF5027"/>
     <w:rsid w:val="00AF5BDB"/>
     <w:rsid w:val="00AF7DDC"/>
     <w:rsid w:val="00B00814"/>
     <w:rsid w:val="00B02B08"/>
     <w:rsid w:val="00B070AC"/>
+    <w:rsid w:val="00B1382C"/>
     <w:rsid w:val="00B16BEF"/>
     <w:rsid w:val="00B20C8F"/>
     <w:rsid w:val="00B21311"/>
     <w:rsid w:val="00B30C59"/>
     <w:rsid w:val="00B31296"/>
     <w:rsid w:val="00B31665"/>
     <w:rsid w:val="00B3374D"/>
     <w:rsid w:val="00B376FF"/>
     <w:rsid w:val="00B4470F"/>
     <w:rsid w:val="00B50DEE"/>
     <w:rsid w:val="00B53CE9"/>
     <w:rsid w:val="00B63395"/>
     <w:rsid w:val="00B64EA3"/>
     <w:rsid w:val="00B742A9"/>
     <w:rsid w:val="00B765A8"/>
     <w:rsid w:val="00B76FE4"/>
     <w:rsid w:val="00B7727C"/>
     <w:rsid w:val="00B773DB"/>
     <w:rsid w:val="00B8059D"/>
     <w:rsid w:val="00B817B8"/>
     <w:rsid w:val="00B82F7E"/>
     <w:rsid w:val="00B843C0"/>
     <w:rsid w:val="00B93240"/>
     <w:rsid w:val="00B937D8"/>
     <w:rsid w:val="00B9519B"/>
     <w:rsid w:val="00BA3719"/>
     <w:rsid w:val="00BA51E6"/>
+    <w:rsid w:val="00BB005B"/>
     <w:rsid w:val="00BB48F3"/>
     <w:rsid w:val="00BB6C95"/>
+    <w:rsid w:val="00BC18B2"/>
     <w:rsid w:val="00BC35AA"/>
+    <w:rsid w:val="00BC405E"/>
     <w:rsid w:val="00BC6A2D"/>
     <w:rsid w:val="00BC6BA0"/>
     <w:rsid w:val="00BD0111"/>
     <w:rsid w:val="00BD0F54"/>
     <w:rsid w:val="00BD1BF1"/>
     <w:rsid w:val="00BD21A4"/>
     <w:rsid w:val="00BD237A"/>
+    <w:rsid w:val="00BE03F4"/>
     <w:rsid w:val="00BE3784"/>
     <w:rsid w:val="00BE3E9C"/>
     <w:rsid w:val="00BE515A"/>
+    <w:rsid w:val="00BE5E90"/>
     <w:rsid w:val="00BE63D2"/>
     <w:rsid w:val="00BF14FB"/>
     <w:rsid w:val="00BF29E2"/>
     <w:rsid w:val="00BF38CA"/>
     <w:rsid w:val="00C01B96"/>
     <w:rsid w:val="00C03B7A"/>
     <w:rsid w:val="00C04ECA"/>
     <w:rsid w:val="00C05C74"/>
     <w:rsid w:val="00C06A93"/>
     <w:rsid w:val="00C0767A"/>
+    <w:rsid w:val="00C1040B"/>
     <w:rsid w:val="00C11C3C"/>
+    <w:rsid w:val="00C12AB0"/>
     <w:rsid w:val="00C13395"/>
     <w:rsid w:val="00C15484"/>
     <w:rsid w:val="00C15DF7"/>
     <w:rsid w:val="00C2101E"/>
     <w:rsid w:val="00C21C03"/>
+    <w:rsid w:val="00C23294"/>
     <w:rsid w:val="00C2798B"/>
     <w:rsid w:val="00C27BE1"/>
     <w:rsid w:val="00C31746"/>
     <w:rsid w:val="00C32855"/>
     <w:rsid w:val="00C34111"/>
     <w:rsid w:val="00C346E2"/>
     <w:rsid w:val="00C35588"/>
     <w:rsid w:val="00C36A9B"/>
     <w:rsid w:val="00C37739"/>
     <w:rsid w:val="00C41D97"/>
     <w:rsid w:val="00C427AE"/>
     <w:rsid w:val="00C450E3"/>
+    <w:rsid w:val="00C5485D"/>
     <w:rsid w:val="00C57421"/>
     <w:rsid w:val="00C60AF1"/>
     <w:rsid w:val="00C63F92"/>
     <w:rsid w:val="00C650FD"/>
     <w:rsid w:val="00C70AEB"/>
     <w:rsid w:val="00C80057"/>
     <w:rsid w:val="00C81B7F"/>
     <w:rsid w:val="00C821F6"/>
     <w:rsid w:val="00C8272F"/>
     <w:rsid w:val="00C904CF"/>
     <w:rsid w:val="00C92634"/>
     <w:rsid w:val="00C93354"/>
     <w:rsid w:val="00C94435"/>
     <w:rsid w:val="00CA2C78"/>
     <w:rsid w:val="00CA38AF"/>
     <w:rsid w:val="00CB2B81"/>
+    <w:rsid w:val="00CB300E"/>
     <w:rsid w:val="00CB3A7E"/>
     <w:rsid w:val="00CB57B8"/>
     <w:rsid w:val="00CC1D88"/>
     <w:rsid w:val="00CC2C64"/>
     <w:rsid w:val="00CC47AF"/>
     <w:rsid w:val="00CC49EC"/>
     <w:rsid w:val="00CD0034"/>
     <w:rsid w:val="00CD01B4"/>
+    <w:rsid w:val="00CD4C5C"/>
     <w:rsid w:val="00CD6925"/>
     <w:rsid w:val="00CE0771"/>
     <w:rsid w:val="00CE1091"/>
     <w:rsid w:val="00CE1A06"/>
     <w:rsid w:val="00CE3526"/>
+    <w:rsid w:val="00CE709E"/>
+    <w:rsid w:val="00CE7F99"/>
     <w:rsid w:val="00CF0F8E"/>
     <w:rsid w:val="00D05722"/>
     <w:rsid w:val="00D05B49"/>
     <w:rsid w:val="00D06E62"/>
     <w:rsid w:val="00D103B7"/>
     <w:rsid w:val="00D11BF5"/>
     <w:rsid w:val="00D13A28"/>
     <w:rsid w:val="00D1574A"/>
     <w:rsid w:val="00D20E41"/>
     <w:rsid w:val="00D236B2"/>
     <w:rsid w:val="00D330E2"/>
     <w:rsid w:val="00D33419"/>
     <w:rsid w:val="00D3456C"/>
     <w:rsid w:val="00D36963"/>
     <w:rsid w:val="00D37978"/>
     <w:rsid w:val="00D37ED2"/>
     <w:rsid w:val="00D451F6"/>
     <w:rsid w:val="00D52373"/>
     <w:rsid w:val="00D61186"/>
     <w:rsid w:val="00D6309A"/>
     <w:rsid w:val="00D64BC8"/>
     <w:rsid w:val="00D67844"/>
     <w:rsid w:val="00D70630"/>
     <w:rsid w:val="00D76B40"/>
     <w:rsid w:val="00D832BE"/>
     <w:rsid w:val="00D83E23"/>
     <w:rsid w:val="00D84C8B"/>
     <w:rsid w:val="00D85E02"/>
     <w:rsid w:val="00D917A2"/>
     <w:rsid w:val="00D91BAE"/>
     <w:rsid w:val="00D927D9"/>
     <w:rsid w:val="00D9330E"/>
     <w:rsid w:val="00D939A0"/>
     <w:rsid w:val="00DA0BD7"/>
     <w:rsid w:val="00DA5BFE"/>
+    <w:rsid w:val="00DA5DC9"/>
     <w:rsid w:val="00DA75C5"/>
     <w:rsid w:val="00DB0389"/>
     <w:rsid w:val="00DB03E2"/>
     <w:rsid w:val="00DB34EA"/>
     <w:rsid w:val="00DB4AFA"/>
+    <w:rsid w:val="00DB6DD2"/>
     <w:rsid w:val="00DB77BA"/>
     <w:rsid w:val="00DC252C"/>
     <w:rsid w:val="00DC3110"/>
     <w:rsid w:val="00DC44B3"/>
     <w:rsid w:val="00DD0863"/>
+    <w:rsid w:val="00DD0EAE"/>
     <w:rsid w:val="00DD2801"/>
     <w:rsid w:val="00DD3507"/>
     <w:rsid w:val="00DD3A1C"/>
     <w:rsid w:val="00DF2935"/>
     <w:rsid w:val="00DF3CC0"/>
     <w:rsid w:val="00DF778C"/>
     <w:rsid w:val="00E06C83"/>
     <w:rsid w:val="00E102E9"/>
+    <w:rsid w:val="00E12565"/>
     <w:rsid w:val="00E12CFF"/>
     <w:rsid w:val="00E148EC"/>
     <w:rsid w:val="00E15B0C"/>
     <w:rsid w:val="00E20F21"/>
     <w:rsid w:val="00E2248C"/>
     <w:rsid w:val="00E24D4C"/>
     <w:rsid w:val="00E27DD5"/>
     <w:rsid w:val="00E31D04"/>
     <w:rsid w:val="00E32E49"/>
+    <w:rsid w:val="00E35461"/>
     <w:rsid w:val="00E35B00"/>
     <w:rsid w:val="00E35D7D"/>
     <w:rsid w:val="00E41C76"/>
     <w:rsid w:val="00E41C92"/>
     <w:rsid w:val="00E43226"/>
     <w:rsid w:val="00E43817"/>
     <w:rsid w:val="00E52E54"/>
     <w:rsid w:val="00E56982"/>
+    <w:rsid w:val="00E60A15"/>
     <w:rsid w:val="00E61171"/>
     <w:rsid w:val="00E618CC"/>
     <w:rsid w:val="00E61954"/>
     <w:rsid w:val="00E62C80"/>
     <w:rsid w:val="00E6537B"/>
     <w:rsid w:val="00E67351"/>
     <w:rsid w:val="00E77CCB"/>
     <w:rsid w:val="00E82EE9"/>
     <w:rsid w:val="00E84D53"/>
+    <w:rsid w:val="00E86315"/>
     <w:rsid w:val="00E908E1"/>
+    <w:rsid w:val="00E90D65"/>
     <w:rsid w:val="00E91E25"/>
     <w:rsid w:val="00E95A7F"/>
     <w:rsid w:val="00E972DC"/>
     <w:rsid w:val="00E97BBE"/>
     <w:rsid w:val="00EA08D5"/>
     <w:rsid w:val="00EA2F74"/>
     <w:rsid w:val="00EA47B8"/>
     <w:rsid w:val="00EA4E9C"/>
     <w:rsid w:val="00EA55C4"/>
     <w:rsid w:val="00EA6531"/>
     <w:rsid w:val="00EA7EAC"/>
     <w:rsid w:val="00EB12DD"/>
     <w:rsid w:val="00EB2F28"/>
     <w:rsid w:val="00EB5220"/>
     <w:rsid w:val="00EC11D3"/>
     <w:rsid w:val="00EC2113"/>
     <w:rsid w:val="00EC4E4D"/>
     <w:rsid w:val="00EC540E"/>
     <w:rsid w:val="00EC5AF1"/>
     <w:rsid w:val="00EC6DCE"/>
     <w:rsid w:val="00EC7AB2"/>
+    <w:rsid w:val="00ED14BC"/>
     <w:rsid w:val="00ED3B85"/>
     <w:rsid w:val="00EE417E"/>
     <w:rsid w:val="00EF1CBD"/>
     <w:rsid w:val="00EF2200"/>
     <w:rsid w:val="00EF4F42"/>
     <w:rsid w:val="00F04060"/>
     <w:rsid w:val="00F04562"/>
     <w:rsid w:val="00F05673"/>
     <w:rsid w:val="00F06AA0"/>
     <w:rsid w:val="00F07461"/>
     <w:rsid w:val="00F07B75"/>
     <w:rsid w:val="00F1058F"/>
     <w:rsid w:val="00F107F3"/>
     <w:rsid w:val="00F149D9"/>
+    <w:rsid w:val="00F24913"/>
     <w:rsid w:val="00F31906"/>
     <w:rsid w:val="00F34211"/>
     <w:rsid w:val="00F4070B"/>
     <w:rsid w:val="00F44947"/>
     <w:rsid w:val="00F45492"/>
     <w:rsid w:val="00F45A29"/>
     <w:rsid w:val="00F4671E"/>
     <w:rsid w:val="00F470A7"/>
     <w:rsid w:val="00F551ED"/>
     <w:rsid w:val="00F56585"/>
     <w:rsid w:val="00F57407"/>
     <w:rsid w:val="00F60389"/>
     <w:rsid w:val="00F673C6"/>
     <w:rsid w:val="00F703B9"/>
     <w:rsid w:val="00F708CF"/>
     <w:rsid w:val="00F72429"/>
     <w:rsid w:val="00F72810"/>
     <w:rsid w:val="00F72C74"/>
     <w:rsid w:val="00F77ECB"/>
     <w:rsid w:val="00F83B47"/>
     <w:rsid w:val="00F86FC6"/>
     <w:rsid w:val="00F8775C"/>
     <w:rsid w:val="00F9049C"/>
     <w:rsid w:val="00F90679"/>
     <w:rsid w:val="00F933CE"/>
     <w:rsid w:val="00F948E8"/>
+    <w:rsid w:val="00F94C0C"/>
     <w:rsid w:val="00FA06E9"/>
     <w:rsid w:val="00FA199F"/>
     <w:rsid w:val="00FA1D8B"/>
     <w:rsid w:val="00FA387A"/>
     <w:rsid w:val="00FA430D"/>
     <w:rsid w:val="00FA4893"/>
+    <w:rsid w:val="00FA7586"/>
     <w:rsid w:val="00FA7BF8"/>
     <w:rsid w:val="00FB03ED"/>
     <w:rsid w:val="00FB5C0C"/>
     <w:rsid w:val="00FB6972"/>
     <w:rsid w:val="00FB6DCB"/>
     <w:rsid w:val="00FB7DC2"/>
     <w:rsid w:val="00FC361B"/>
     <w:rsid w:val="00FC46C7"/>
     <w:rsid w:val="00FD1B86"/>
+    <w:rsid w:val="00FD1B92"/>
     <w:rsid w:val="00FD2B8B"/>
+    <w:rsid w:val="00FD39E1"/>
     <w:rsid w:val="00FE207C"/>
     <w:rsid w:val="00FE2E39"/>
     <w:rsid w:val="00FE3E3E"/>
+    <w:rsid w:val="00FE3E5C"/>
     <w:rsid w:val="00FE7C97"/>
     <w:rsid w:val="00FF61BC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="140D4359"/>
   <w15:docId w15:val="{6DB0AD63-9FB6-4B6F-943F-B3AB59E0DFA1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -20008,50 +20375,51 @@
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:before="240"/>
       <w:ind w:left="578" w:hanging="578"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Heading2"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00F673C6"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
       </w:numPr>
       <w:spacing w:before="200"/>
+      <w:ind w:left="1146"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="3"/>
@@ -21062,51 +21430,51 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AE467B"/>
     <w:pPr>
       <w:ind w:left="720" w:hanging="360"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00741BB1"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="334069367">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1221133492">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -21423,50 +21791,122 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <pa8a0a93780a4945b3173f20d8e45055 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Templates</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">d73d990e-b5bb-4bad-9fd6-d25e3a2f8bb9</TermId>
+        </TermInfo>
+      </Terms>
+    </pa8a0a93780a4945b3173f20d8e45055>
+    <Contributor_x0020_Name xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <UserInfo>
+        <DisplayName>Nageswaran, Nimilandra</DisplayName>
+        <AccountId>20</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </Contributor_x0020_Name>
+    <Published_x0020_Year xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
+    <_DCDateModified xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
+    <_Publisher xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Department of Justice</_Publisher>
+    <Date_x0020_Valid_x0020_To xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
+    <Position xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">Senior Project Officer</Position>
+    <n398ab4bf91e43a0a550736abedc299f xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Advisory Services</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">8cc1496a-6584-483e-8dcd-3e26a031bf44</TermId>
+        </TermInfo>
+      </Terms>
+    </n398ab4bf91e43a0a550736abedc299f>
+    <TaxCatchAll xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Value>10</Value>
+      <Value>9</Value>
+      <Value>8</Value>
+      <Value>7</Value>
+    </TaxCatchAll>
+    <kf620cb349b946fa81ca1074c0b3c5af xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Strategic Communications</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">f79bcab4-4348-403e-ad4c-9761a12bb89b</TermId>
+        </TermInfo>
+      </Terms>
+    </kf620cb349b946fa81ca1074c0b3c5af>
+    <CategoryDescription xmlns="http://schemas.microsoft.com/sharepoint.v3">COPP 7.4 Visitor Restrictions and Bans</CategoryDescription>
+    <_ResourceType xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Documents</_ResourceType>
+    <g2cdfbdd30c849e9bbb5c12aa747ff35 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Community Relations</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">ffba8bc2-640c-4bfe-8f63-b1fc456e246a</TermId>
+        </TermInfo>
+      </Terms>
+    </g2cdfbdd30c849e9bbb5c12aa747ff35>
+    <Contributor_x0020_Email xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <UserInfo>
+        <DisplayName>Nageswaran, Nimilandra</DisplayName>
+        <AccountId>20</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </Contributor_x0020_Email>
+    <Date_x0020_Valid_x0020_From xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
+    <_DCDateCreated xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="DCS Document" ma:contentTypeID="0x010100C5D63A055CE82242A2E4B837C82D470C00F0D83A50F2144C42ACB5D0D7865205AD" ma:contentTypeVersion="3" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="42bbab49f36ed8fec9b3c3a5d5a50fb9">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="87620643-678a-4ec4-b8d1-35ea5295a2f1" xmlns:ns3="http://schemas.microsoft.com/sharepoint.v3" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v3/fields" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5803bea382f296392a5d9361e4ac8430" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint.v3"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:CategoryDescription"/>
                 <xsd:element ref="ns4:_ResourceType" minOccurs="0"/>
                 <xsd:element ref="ns4:_Publisher" minOccurs="0"/>
                 <xsd:element ref="ns2:Published_x0020_Year" minOccurs="0"/>
                 <xsd:element ref="ns2:Contributor_x0020_Name"/>
                 <xsd:element ref="ns2:Contributor_x0020_Email"/>
                 <xsd:element ref="ns2:Position" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x0020_Valid_x0020_From" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x0020_Valid_x0020_To" minOccurs="0"/>
                 <xsd:element ref="ns4:_DCDateCreated" minOccurs="0"/>
                 <xsd:element ref="ns4:_DCDateModified" minOccurs="0"/>
                 <xsd:element ref="ns2:n398ab4bf91e43a0a550736abedc299f" minOccurs="0"/>
@@ -21716,223 +22156,157 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...64 lines deleted...]
-</p:properties>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="15230902-a580-4ba6-8738-a56353c9ac26" ContentTypeId="0x010100C5D63A055CE82242A2E4B837C82D470C" PreviousValue="false"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37D31270-8447-466A-B9FE-DA2C0C9A5A75}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="15230902-a580-4ba6-8738-a56353c9ac26" ContentTypeId="0x010100C5D63A055CE82242A2E4B837C82D470C" PreviousValue="false"/>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{474CD6BD-E36C-406D-8EA8-2C249B916502}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{734891CD-0402-4469-9D8D-E9985E0D0EEA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37D31270-8447-466A-B9FE-DA2C0C9A5A75}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E171D0D4-FBD3-4076-A952-B1BC63707D36}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...19 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E171D0D4-FBD3-4076-A952-B1BC63707D36}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FB0FFF2-7B4A-4717-AA7C-B8857DAA5CD4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>19</Pages>
-  <Words>5761</Words>
-  <Characters>32839</Characters>
+  <Words>6245</Words>
+  <Characters>32479</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>12</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>77</Paragraphs>
+  <DocSecurity>8</DocSecurity>
+  <Lines>927</Lines>
+  <Paragraphs>516</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>COPP 7.4 Visitor Restrictions and Bans</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>Nimilandra.Nageswaran@correctiveservices.wa.gov.au</Manager>
   <Company>Department of Justice</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>38523</CharactersWithSpaces>
+  <CharactersWithSpaces>38208</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>20</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc358819794</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>