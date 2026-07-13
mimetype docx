--- v0 (2025-12-10)
+++ v1 (2026-07-13)
@@ -1,7971 +1,11866 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="77E77E83" w14:textId="3C76024F" w:rsidR="00146739" w:rsidRPr="002E5756" w:rsidRDefault="008114B3" w:rsidP="002E5756">
+    <w:p w14:paraId="77E77E83" w14:textId="7F96CA0C" w:rsidR="00146739" w:rsidRPr="002E5756" w:rsidRDefault="008114B3" w:rsidP="002E5756">
       <w:pPr>
         <w:pStyle w:val="Title"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E5756">
         <w:t xml:space="preserve">COPP </w:t>
       </w:r>
       <w:r w:rsidR="001B336C">
         <w:t xml:space="preserve">8.1 </w:t>
       </w:r>
       <w:r w:rsidR="005A7B2D">
         <w:t>Prison</w:t>
       </w:r>
       <w:r w:rsidR="000C1DED">
         <w:t xml:space="preserve"> Based</w:t>
       </w:r>
       <w:r w:rsidR="005A7B2D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00762299">
+        <w:t xml:space="preserve">s.95 </w:t>
+      </w:r>
       <w:r w:rsidR="001B336C">
         <w:t>Constructive Activities</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06ED6BFE" w14:textId="77777777" w:rsidR="000D69A3" w:rsidRPr="00EA7EAC" w:rsidRDefault="00A547EA" w:rsidP="00EA7EAC">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Prison </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9010"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00126611" w14:paraId="292FCFD0" w14:textId="77777777" w:rsidTr="00A93FB6">
+      <w:tr w:rsidR="00126611" w14:paraId="292FCFD0" w14:textId="77777777" w:rsidTr="00154943">
         <w:trPr>
-          <w:trHeight w:val="4082"/>
+          <w:trHeight w:val="2948"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9010" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FCFCFA"/>
           </w:tcPr>
           <w:p w14:paraId="5D54A140" w14:textId="77777777" w:rsidR="00126611" w:rsidRPr="00365E34" w:rsidRDefault="00126611" w:rsidP="00126611">
             <w:pPr>
               <w:pStyle w:val="Heading"/>
             </w:pPr>
             <w:r>
               <w:t>Principles</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73B9A8E8" w14:textId="77777777" w:rsidR="00663830" w:rsidRPr="00A57DC5" w:rsidRDefault="002E5756" w:rsidP="00A57DC5">
-            <w:r w:rsidRPr="00A57DC5">
+          <w:p w14:paraId="73B9A8E8" w14:textId="622F81FE" w:rsidR="00663830" w:rsidRPr="00B25222" w:rsidRDefault="002E5756" w:rsidP="00A57DC5">
+            <w:r w:rsidRPr="00B25222">
               <w:t xml:space="preserve">As referenced in the </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A57DC5">
+            <w:r w:rsidRPr="00B25222">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>Guiding Principles for Corrections Australia 2018</w:t>
+              <w:t>Guiding Principles for Corrections Australia</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A57DC5">
+            <w:r w:rsidR="005E1841" w:rsidRPr="00B25222">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidR="005E1841" w:rsidRPr="00B25222">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>Revised</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00B25222">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 20</w:t>
+            </w:r>
+            <w:r w:rsidR="005E1841" w:rsidRPr="00B25222">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B25222">
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="150F7FBA" w14:textId="77777777" w:rsidR="005A7B2D" w:rsidRPr="00A57DC5" w:rsidRDefault="005A7B2D" w:rsidP="00A57DC5"/>
-[...2 lines deleted...]
-              <w:t>2.3.2 Prisoners are provided a minimum of one hour out of cell per day, and in fresh air (weather permitting).</w:t>
+          <w:p w14:paraId="3250E268" w14:textId="32AB3096" w:rsidR="00F52741" w:rsidRPr="00B25222" w:rsidRDefault="00F52741" w:rsidP="00A57DC5"/>
+          <w:p w14:paraId="375A5B2E" w14:textId="01052A11" w:rsidR="002B76ED" w:rsidRPr="00B25222" w:rsidRDefault="002B76ED" w:rsidP="00A57DC5">
+            <w:r w:rsidRPr="00B25222">
+              <w:t>1.3.12 Prisoners who engage in work, rehabilitation programs or full-time education are remunerated in line with the applicable policy/legislation.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67B8B7EC" w14:textId="77777777" w:rsidR="005A7B2D" w:rsidRPr="00A57DC5" w:rsidRDefault="005A7B2D" w:rsidP="00A57DC5"/>
-[...2 lines deleted...]
-              <w:t>2.3.11 Prisoners who engage in work, rehabilitation programs or full-time education are remunerated in line with the applicable policy/legislation.</w:t>
+          <w:p w14:paraId="28FF69C9" w14:textId="2068BD11" w:rsidR="00F52741" w:rsidRPr="00B25222" w:rsidRDefault="00F52741" w:rsidP="002B76ED">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B25222">
+              <w:t>2.3.6 Prisoners are provided with library services for legal, recreational and educational needs.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09A5B1E8" w14:textId="77777777" w:rsidR="005A7B2D" w:rsidRPr="00A57DC5" w:rsidRDefault="005A7B2D" w:rsidP="00A57DC5"/>
-[...2 lines deleted...]
-              <w:t>4.2.9 Prisoners are provided opportunities to safely engage in a range of recreational and sporting activities which promote good health and wellbeing.</w:t>
+          <w:p w14:paraId="5F94354C" w14:textId="77777777" w:rsidR="00ED0665" w:rsidRPr="00B25222" w:rsidRDefault="00C84EFA" w:rsidP="005C6B6D">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B25222">
+              <w:t>3</w:t>
             </w:r>
+            <w:r w:rsidR="005A7B2D" w:rsidRPr="00B25222">
+              <w:t>.2.9 Prisoners are provided opportunities to safely engage in a range of recreational and sporting activities which promote good health and wellbeing</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FE10639" w14:textId="77777777" w:rsidR="005A7B2D" w:rsidRDefault="00ED0665" w:rsidP="005C6B6D">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B25222">
+              <w:t>3.2.10 Activities are available to support expression of, and connection with, culture as an essential part of health and wellbeing for Aboriginal and Torres Strait Islander prisoners.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12BAF403" w14:textId="25EE7CF0" w:rsidR="002E6266" w:rsidRPr="005A7B2D" w:rsidRDefault="002E6266" w:rsidP="005C6B6D">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2A44254C" w14:textId="77777777" w:rsidR="00663830" w:rsidRPr="00663830" w:rsidRDefault="00663830" w:rsidP="00663830"/>
     <w:p w14:paraId="13579A12" w14:textId="77777777" w:rsidR="00663830" w:rsidRPr="00663830" w:rsidRDefault="00663830" w:rsidP="00663830"/>
     <w:p w14:paraId="22BE66A1" w14:textId="77777777" w:rsidR="00663830" w:rsidRDefault="00663830" w:rsidP="00803710">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:sectPr w:rsidR="00663830" w:rsidSect="002E5756">
-          <w:headerReference w:type="default" r:id="rId12"/>
-          <w:headerReference w:type="first" r:id="rId13"/>
+          <w:headerReference w:type="even" r:id="rId13"/>
+          <w:headerReference w:type="default" r:id="rId14"/>
+          <w:headerReference w:type="first" r:id="rId15"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="1418" w:right="1418" w:bottom="1440" w:left="1304" w:header="567" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E2F9F74" w14:textId="77777777" w:rsidR="00A93FB6" w:rsidRPr="00A57DC5" w:rsidRDefault="00A93FB6" w:rsidP="00A57DC5">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D73E9E7" w14:textId="4A3AD5F9" w:rsidR="00FA1D8B" w:rsidRPr="00AF7DDC" w:rsidRDefault="00FA1D8B" w:rsidP="00AF7DDC">
       <w:pPr>
         <w:pStyle w:val="Heading"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF7DDC">
         <w:lastRenderedPageBreak/>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6224EB91" w14:textId="37A67FD1" w:rsidR="00220096" w:rsidRDefault="00306D34">
+    <w:p w14:paraId="6B50BA65" w14:textId="7DA0ADA4" w:rsidR="009F3E85" w:rsidRDefault="00306D34">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="440"/>
+          <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="en-AU"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-2" \h \z \u </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc86734909" w:history="1">
-        <w:r w:rsidR="00220096" w:rsidRPr="00320A6F">
+      <w:hyperlink w:anchor="_Toc233623165" w:history="1">
+        <w:r w:rsidR="009F3E85" w:rsidRPr="00332AE6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00220096">
+        <w:r w:rsidR="009F3E85">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00220096" w:rsidRPr="00320A6F">
+        <w:r w:rsidR="009F3E85" w:rsidRPr="00332AE6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Scope</w:t>
         </w:r>
-        <w:r w:rsidR="00220096">
+        <w:r w:rsidR="009F3E85">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00220096">
+        <w:r w:rsidR="009F3E85">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00220096">
+        <w:r w:rsidR="009F3E85">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc86734909 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00220096">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233623165 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="009F3E85">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00220096">
+        <w:r w:rsidR="009F3E85">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00672011">
+        <w:r w:rsidR="009F3E85">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00220096">
+        <w:r w:rsidR="009F3E85">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3D6DF1CB" w14:textId="1B5A8E05" w:rsidR="00220096" w:rsidRDefault="00F0246B">
+    <w:p w14:paraId="130B9427" w14:textId="6283DAD1" w:rsidR="009F3E85" w:rsidRDefault="009F3E85">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="440"/>
+          <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-        <w:r w:rsidR="00220096" w:rsidRPr="00320A6F">
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233623166" w:history="1">
+        <w:r w:rsidRPr="00332AE6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00220096">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00220096" w:rsidRPr="00320A6F">
+        <w:r w:rsidRPr="00332AE6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Policy</w:t>
         </w:r>
-        <w:r w:rsidR="00220096">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00220096">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00220096">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc86734910 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00220096">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233623166 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00220096">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00672011">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00220096">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3DE1C39A" w14:textId="38189018" w:rsidR="00220096" w:rsidRDefault="00F0246B">
+    <w:p w14:paraId="3E3F5F87" w14:textId="62857D8D" w:rsidR="009F3E85" w:rsidRDefault="009F3E85">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="440"/>
+          <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-        <w:r w:rsidR="00220096" w:rsidRPr="00320A6F">
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233623167" w:history="1">
+        <w:r w:rsidRPr="00332AE6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Times New Roman"/>
-[...1 lines deleted...]
-            <w:kern w:val="28"/>
+            <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00220096">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00220096" w:rsidRPr="00320A6F">
+        <w:r w:rsidRPr="00332AE6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Times New Roman"/>
-[...5 lines deleted...]
-        <w:r w:rsidR="00220096">
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Preparation and Implementation of Constructive Activities</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00220096">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00220096">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc86734911 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00220096">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233623167 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00220096">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00672011">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00220096">
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1919B008" w14:textId="7FF9AA19" w:rsidR="00220096" w:rsidRDefault="00F0246B">
+    <w:p w14:paraId="2040A333" w14:textId="2F6DACB5" w:rsidR="009F3E85" w:rsidRDefault="009F3E85">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-        <w:r w:rsidR="00220096" w:rsidRPr="00320A6F">
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233623168" w:history="1">
+        <w:r w:rsidRPr="00332AE6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:b/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>3.1</w:t>
         </w:r>
-        <w:r w:rsidR="00220096">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00220096" w:rsidRPr="00320A6F">
+        <w:r w:rsidRPr="00332AE6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:b/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>General requirements</w:t>
         </w:r>
-        <w:r w:rsidR="00220096">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00220096">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00220096">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc86734912 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00220096">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233623168 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00220096">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00672011">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00220096">
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0982E885" w14:textId="109F58CE" w:rsidR="00220096" w:rsidRDefault="00F0246B">
+    <w:p w14:paraId="6AC1973E" w14:textId="6D64402B" w:rsidR="009F3E85" w:rsidRDefault="009F3E85">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-        <w:r w:rsidR="00220096" w:rsidRPr="00320A6F">
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233623169" w:history="1">
+        <w:r w:rsidRPr="00332AE6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.2</w:t>
         </w:r>
-        <w:r w:rsidR="00220096">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00220096" w:rsidRPr="00320A6F">
+        <w:r w:rsidRPr="00332AE6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Prisoner constructive activity profile</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00220096">
+          <w:t>Services or programs inside a prison</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00220096">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00220096">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc86734913 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00220096">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233623169 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00220096">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00672011">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00220096">
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7E1EDFF9" w14:textId="4984DE0E" w:rsidR="00220096" w:rsidRDefault="00F0246B">
+    <w:p w14:paraId="1FD41CD0" w14:textId="79BC8B9F" w:rsidR="009F3E85" w:rsidRDefault="009F3E85">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-        <w:r w:rsidR="00220096" w:rsidRPr="00320A6F">
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233623170" w:history="1">
+        <w:r w:rsidRPr="00332AE6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:bCs/>
-[...1 lines deleted...]
-            <w:kern w:val="28"/>
+            <w:noProof/>
           </w:rPr>
           <w:t>3.3</w:t>
         </w:r>
-        <w:r w:rsidR="00220096">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00220096" w:rsidRPr="00320A6F">
+        <w:r w:rsidRPr="00332AE6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:bCs/>
-[...5 lines deleted...]
-        <w:r w:rsidR="00220096">
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Assessing applications</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00220096">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00220096">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc86734914 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00220096">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233623170 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00220096">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00672011">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00220096">
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0183535D" w14:textId="1B102A48" w:rsidR="00220096" w:rsidRDefault="00F0246B">
+    <w:p w14:paraId="276211A2" w14:textId="6B78804E" w:rsidR="009F3E85" w:rsidRDefault="009F3E85">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233623171" w:history="1">
+        <w:r w:rsidRPr="00332AE6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>3.4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00332AE6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Application outcomes and notifications</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233623171 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="784B44EC" w14:textId="73D7A127" w:rsidR="009F3E85" w:rsidRDefault="009F3E85">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233623172" w:history="1">
+        <w:r w:rsidRPr="00332AE6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>3.5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00332AE6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Recording outcomes</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233623172 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7AA0001A" w14:textId="001A2743" w:rsidR="009F3E85" w:rsidRDefault="009F3E85">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233623173" w:history="1">
+        <w:r w:rsidRPr="00332AE6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>3.6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00332AE6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Request to review a decision</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233623173 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6730D4B6" w14:textId="501AFCBA" w:rsidR="009F3E85" w:rsidRDefault="009F3E85">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233623174" w:history="1">
+        <w:r w:rsidRPr="00332AE6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>3.7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00332AE6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Applications declined based on employment screening</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233623174 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="575D4047" w14:textId="59A7743A" w:rsidR="009F3E85" w:rsidRDefault="009F3E85">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233623175" w:history="1">
+        <w:r w:rsidRPr="00332AE6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>3.8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00332AE6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Social visits</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233623175 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2F77CECB" w14:textId="35E7AEF4" w:rsidR="009F3E85" w:rsidRDefault="009F3E85">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="440"/>
+          <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-        <w:r w:rsidR="00220096" w:rsidRPr="00320A6F">
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233623176" w:history="1">
+        <w:r w:rsidRPr="00332AE6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00220096">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00220096" w:rsidRPr="00320A6F">
+        <w:r w:rsidRPr="00332AE6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Assigning Prisoners to Constructive Activities</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00220096">
+          <w:t>Prisoner Constructive Activity Profiles</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00220096">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00220096">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc86734915 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00220096">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233623176 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00220096">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00672011">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00220096">
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2621CCA9" w14:textId="746FD5B3" w:rsidR="00220096" w:rsidRDefault="00F0246B">
+    <w:p w14:paraId="224503E9" w14:textId="034BD36D" w:rsidR="009F3E85" w:rsidRDefault="009F3E85">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="440"/>
+          <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-        <w:r w:rsidR="00220096" w:rsidRPr="00320A6F">
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233623177" w:history="1">
+        <w:r w:rsidRPr="00332AE6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
-            <w:kern w:val="28"/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00220096">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00220096" w:rsidRPr="00320A6F">
+        <w:r w:rsidRPr="00332AE6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
-            <w:kern w:val="28"/>
-[...3 lines deleted...]
-        <w:r w:rsidR="00220096">
+          </w:rPr>
+          <w:t>Assigning Prisoners to Constructive Activities</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00220096">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00220096">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc86734916 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00220096">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233623177 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00220096">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00672011">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00220096">
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="79B539DF" w14:textId="49D1A30A" w:rsidR="00220096" w:rsidRDefault="00F0246B">
+    <w:p w14:paraId="4CB3C408" w14:textId="43ABCA48" w:rsidR="009F3E85" w:rsidRDefault="009F3E85">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="440"/>
+          <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-        <w:r w:rsidR="00220096" w:rsidRPr="00320A6F">
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233623178" w:history="1">
+        <w:r w:rsidRPr="00332AE6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00220096">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00220096" w:rsidRPr="00320A6F">
+        <w:r w:rsidRPr="00332AE6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
-          <w:t>Approved activities</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00220096">
+          <w:t>Prisoner Participation in Constructive Activities</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00220096">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00220096">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc86734917 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00220096">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233623178 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00220096">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00672011">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00220096">
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="387A1A7C" w14:textId="67B4F804" w:rsidR="00220096" w:rsidRDefault="00F0246B">
+    <w:p w14:paraId="27743E33" w14:textId="214C75D2" w:rsidR="009F3E85" w:rsidRDefault="009F3E85">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233623179" w:history="1">
+        <w:r w:rsidRPr="00332AE6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>6.2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00332AE6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Work health and safety in prison workplaces</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233623179 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3182F575" w14:textId="6B82070E" w:rsidR="009F3E85" w:rsidRDefault="009F3E85">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233623180" w:history="1">
+        <w:r w:rsidRPr="00332AE6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>6.3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00332AE6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>Prison orientation</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233623180 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="080F558F" w14:textId="49AFD4B4" w:rsidR="009F3E85" w:rsidRDefault="009F3E85">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233623181" w:history="1">
+        <w:r w:rsidRPr="00332AE6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>6.4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00332AE6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Workshop induction</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233623181 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4F521070" w14:textId="37AD4CE7" w:rsidR="009F3E85" w:rsidRDefault="009F3E85">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233623182" w:history="1">
+        <w:r w:rsidRPr="00332AE6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>6.5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00332AE6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>Machinery/equipment/vehicles/substances</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233623182 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1A4D6917" w14:textId="5F33F9B4" w:rsidR="009F3E85" w:rsidRDefault="009F3E85">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233623183" w:history="1">
+        <w:r w:rsidRPr="00332AE6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>6.6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00332AE6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Work Health and Safety reporting</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233623183 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="26C54703" w14:textId="4B4E6565" w:rsidR="009F3E85" w:rsidRDefault="009F3E85">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233623184" w:history="1">
+        <w:r w:rsidRPr="00332AE6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>6.7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00332AE6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>Further Work Health and Safety Training</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233623184 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="794205A5" w14:textId="75FAA149" w:rsidR="009F3E85" w:rsidRDefault="009F3E85">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="440"/>
+          <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-        <w:r w:rsidR="00220096" w:rsidRPr="00320A6F">
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233623185" w:history="1">
+        <w:r w:rsidRPr="00332AE6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00220096">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00220096" w:rsidRPr="00320A6F">
+        <w:r w:rsidRPr="00332AE6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...3 lines deleted...]
-        <w:r w:rsidR="00220096">
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:bCs/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Gratuities</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00220096">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00220096">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc86734918 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00220096">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233623185 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00220096">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00672011">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00220096">
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3F56C9A9" w14:textId="7F55413E" w:rsidR="00220096" w:rsidRDefault="00F0246B">
+    <w:p w14:paraId="74DF76AF" w14:textId="47DB7E14" w:rsidR="009F3E85" w:rsidRDefault="009F3E85">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-        <w:r w:rsidR="00220096" w:rsidRPr="00320A6F">
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233623186" w:history="1">
+        <w:r w:rsidRPr="00332AE6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>7.1</w:t>
         </w:r>
-        <w:r w:rsidR="00220096">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00220096" w:rsidRPr="00320A6F">
+        <w:r w:rsidRPr="00332AE6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
-          <w:t>Prison orientation</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00220096">
+          <w:t>Distribution of Gratuities</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00220096">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00220096">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc86734919 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00220096">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233623186 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00220096">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00672011">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00220096">
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7F831E39" w14:textId="28114003" w:rsidR="00220096" w:rsidRDefault="00F0246B">
+    <w:p w14:paraId="3BD91F92" w14:textId="42A40925" w:rsidR="009F3E85" w:rsidRDefault="009F3E85">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-        <w:r w:rsidR="00220096" w:rsidRPr="00320A6F">
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233623187" w:history="1">
+        <w:r w:rsidRPr="00332AE6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>7.2</w:t>
         </w:r>
-        <w:r w:rsidR="00220096">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00220096" w:rsidRPr="00320A6F">
+        <w:r w:rsidRPr="00332AE6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
-          <w:t>Workshop induction</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00220096">
+          <w:t>Prisoner Gratuities</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00220096">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00220096">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc86734920 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00220096">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233623187 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00220096">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00672011">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00220096">
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="642B7BFF" w14:textId="590D0429" w:rsidR="00220096" w:rsidRDefault="00F0246B">
-[...173 lines deleted...]
-    <w:p w14:paraId="19DB5082" w14:textId="4577E70B" w:rsidR="00220096" w:rsidRDefault="00F0246B">
+    <w:p w14:paraId="139CF198" w14:textId="5145718B" w:rsidR="009F3E85" w:rsidRDefault="009F3E85">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="440"/>
+          <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-        <w:r w:rsidR="00220096" w:rsidRPr="00320A6F">
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233623188" w:history="1">
+        <w:r w:rsidRPr="00332AE6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00220096">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00220096" w:rsidRPr="00320A6F">
+        <w:r w:rsidRPr="00332AE6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
-          <w:t>Further Training</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00220096">
+          <w:t>Standing Orders</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00220096">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00220096">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc86734923 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00220096">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233623188 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00220096">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00672011">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00220096">
+          <w:t>13</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0DAC4034" w14:textId="7DEC5D14" w:rsidR="00220096" w:rsidRDefault="00F0246B">
+    <w:p w14:paraId="06ED07A0" w14:textId="57DD9245" w:rsidR="009F3E85" w:rsidRDefault="009F3E85">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233623189" w:history="1">
+        <w:r w:rsidRPr="00332AE6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>8.1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00332AE6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>General</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233623189 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4E4A2977" w14:textId="62FF2DA4" w:rsidR="009F3E85" w:rsidRDefault="009F3E85">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="440"/>
+          <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-        <w:r w:rsidR="00220096" w:rsidRPr="00320A6F">
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233623190" w:history="1">
+        <w:r w:rsidRPr="00332AE6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
-            <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00220096">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00220096" w:rsidRPr="00320A6F">
+        <w:r w:rsidRPr="00332AE6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
-            <w:lang w:eastAsia="en-AU"/>
-[...3 lines deleted...]
-        <w:r w:rsidR="00220096">
+          </w:rPr>
+          <w:t>Annexures</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00220096">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00220096">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc86734924 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00220096">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233623190 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00220096">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00672011">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00220096">
+          <w:t>15</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2427CE7A" w14:textId="0FFE2CD4" w:rsidR="00220096" w:rsidRDefault="00F0246B">
+    <w:p w14:paraId="0E2597BF" w14:textId="3B92D936" w:rsidR="009F3E85" w:rsidRDefault="009F3E85">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-        <w:r w:rsidR="00220096" w:rsidRPr="00320A6F">
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233623191" w:history="1">
+        <w:r w:rsidRPr="00332AE6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+          </w:rPr>
+          <w:t>9.1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
-          </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00220096">
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00332AE6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Related COPPs</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233623191 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>15</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="533B21E0" w14:textId="231E5DE8" w:rsidR="009F3E85" w:rsidRDefault="009F3E85">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233623192" w:history="1">
+        <w:r w:rsidRPr="00332AE6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>9.2</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00220096" w:rsidRPr="00320A6F">
+        <w:r w:rsidRPr="00332AE6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+          </w:rPr>
+          <w:t>Definitions and acronyms</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233623192 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>15</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1E8F5DA7" w14:textId="67C5E1D2" w:rsidR="009F3E85" w:rsidRDefault="009F3E85">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233623193" w:history="1">
+        <w:r w:rsidRPr="00332AE6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>9.3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
-          </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00220096">
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00332AE6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Related legislation</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00220096">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00220096">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc86734925 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00220096">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233623193 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00220096">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00672011">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00220096">
+          <w:t>17</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2628F204" w14:textId="1BF8E4E6" w:rsidR="00220096" w:rsidRDefault="00F0246B">
+    <w:p w14:paraId="7D0889E2" w14:textId="7F22B309" w:rsidR="009F3E85" w:rsidRDefault="009F3E85">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="660"/>
+          <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-        <w:r w:rsidR="00220096" w:rsidRPr="00320A6F">
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233623194" w:history="1">
+        <w:r w:rsidRPr="00332AE6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="00220096">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00220096" w:rsidRPr="00320A6F">
+        <w:r w:rsidRPr="00332AE6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Annexures</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00220096">
+          <w:t>Assurance</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00220096">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00220096">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc86734926 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00220096">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233623194 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00220096">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00672011">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00220096">
+          <w:t>17</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0BD9592D" w14:textId="4F3D5CF9" w:rsidR="00220096" w:rsidRDefault="00F0246B">
-[...257 lines deleted...]
-    <w:p w14:paraId="15BA6AEA" w14:textId="6F417D42" w:rsidR="00220096" w:rsidRDefault="00F0246B">
+    <w:p w14:paraId="4B9EA879" w14:textId="0DD41500" w:rsidR="009F3E85" w:rsidRDefault="009F3E85">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="660"/>
+          <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-        <w:r w:rsidR="00220096" w:rsidRPr="00320A6F">
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233623195" w:history="1">
+        <w:r w:rsidRPr="00332AE6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="00220096">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00220096" w:rsidRPr="00320A6F">
+        <w:r w:rsidRPr="00332AE6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Assurance</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00220096">
+          <w:t>Document Version History</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00220096">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00220096">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc86734930 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00220096">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233623195 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00220096">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00672011">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00220096">
+          <w:t>18</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2BA460B6" w14:textId="4AC07FC5" w:rsidR="00220096" w:rsidRDefault="00F0246B">
+    <w:p w14:paraId="20B21016" w14:textId="6CBDCDB2" w:rsidR="009F3E85" w:rsidRDefault="009F3E85">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="660"/>
+          <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-        <w:r w:rsidR="00220096" w:rsidRPr="00320A6F">
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233623196" w:history="1">
+        <w:r w:rsidRPr="00332AE6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
-        <w:r w:rsidR="00220096">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00220096" w:rsidRPr="00320A6F">
+        <w:r w:rsidRPr="00332AE6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Document Version History</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00220096">
+          <w:t>Appendix A : Prison Based s95 Constructive Activities Application to provide Services or Programs Process Chart</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00220096">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00220096">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc86734931 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00220096">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233623196 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00220096">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00672011">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>12</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00220096">
+          <w:t>19</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="505C3021" w14:textId="5C1EE774" w:rsidR="00634C54" w:rsidRDefault="00306D34" w:rsidP="004E571B">
+    <w:p w14:paraId="505C3021" w14:textId="6A1FE592" w:rsidR="00634C54" w:rsidRDefault="00306D34" w:rsidP="004E571B">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BAF5107" w14:textId="77777777" w:rsidR="00634C54" w:rsidRDefault="00634C54">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FC48117" w14:textId="77777777" w:rsidR="00C8272F" w:rsidRDefault="00C8272F" w:rsidP="00C8272F">
+    <w:p w14:paraId="0FC48117" w14:textId="77777777" w:rsidR="00C8272F" w:rsidRDefault="00C8272F" w:rsidP="00DF2229">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc86734909"/>
+        <w:spacing w:before="360" w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc233623165"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Scope</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="68B2DF54" w14:textId="5FF205DF" w:rsidR="00EF5972" w:rsidRPr="00EF5972" w:rsidRDefault="00EF5972" w:rsidP="00EF5972">
+    <w:p w14:paraId="68B2DF54" w14:textId="5FF205DF" w:rsidR="00EF5972" w:rsidRPr="00EF5972" w:rsidRDefault="00EF5972" w:rsidP="00DF2229">
+      <w:pPr>
+        <w:spacing w:before="360" w:after="240"/>
+      </w:pPr>
       <w:r w:rsidRPr="00EF618B">
         <w:t>This Commissioner’s Operating Policy and Procedure (COPP) applies to all prisons administered by or on behalf of the Department of Justice (the Department).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DFA9F2E" w14:textId="77777777" w:rsidR="00EC5AF1" w:rsidRDefault="00EC5AF1" w:rsidP="00EC5AF1">
+    <w:p w14:paraId="3DFA9F2E" w14:textId="77777777" w:rsidR="00EC5AF1" w:rsidRDefault="00EC5AF1" w:rsidP="00EF20CC">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc86734910"/>
+        <w:spacing w:before="360" w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc233623166"/>
       <w:r>
         <w:t>Policy</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31D21B84" w14:textId="2C81A9C3" w:rsidR="00600CB5" w:rsidRPr="00A57DC5" w:rsidRDefault="003C4BC4" w:rsidP="00A57DC5">
+    <w:p w14:paraId="0F7DBACE" w14:textId="457517D4" w:rsidR="00BC35F0" w:rsidRDefault="00B67264" w:rsidP="00BC35F0">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The Chief Executive Officer</w:t>
+      </w:r>
+      <w:r w:rsidR="00C75B5B">
+        <w:t xml:space="preserve"> (CEO)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> may arrange for the provision of services and programs for the wellbeing and rehabilitation of prisoners</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidR="00BC35F0">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FC1722F" w14:textId="1FB68C18" w:rsidR="00BC35F0" w:rsidRDefault="00B70648" w:rsidP="00BC35F0">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Services and programs may be provided inside or outside a prison</w:t>
+      </w:r>
+      <w:r w:rsidR="00926FDC">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="006A4D35">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00935512">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>This COPP provides the policy and procedure for services and programs (constructive activities) delivered inside a prison</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70648">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A961FFE" w14:textId="375194AD" w:rsidR="00382B19" w:rsidRDefault="00382B19" w:rsidP="00BC35F0">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">External activities shall be managed in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="006A4D35">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 8.7</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00BF0736">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>–</w:t>
+        </w:r>
+        <w:r w:rsidRPr="006A4D35">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> External Activities</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, and the Prisoner Employment Program shall be managed in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="003B5BCB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP– 8.2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="002D1A26" w:rsidRPr="003B5BCB">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Prisoner Employment </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidR="002D1A26" w:rsidRPr="00497A01">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Program</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="003B5BCB">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D24026B" w14:textId="68C0162E" w:rsidR="001D1247" w:rsidRDefault="001D1247" w:rsidP="00BC35F0">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The CEO has </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00850728">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>delegated s.95(1) of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00401110">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Prisons Act 1981</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the Superintendent of each prison to arrange for the provision of services and programs to enable constructive activities. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6162E543" w14:textId="77777777" w:rsidR="001D1247" w:rsidRPr="00A57DC5" w:rsidRDefault="001D1247" w:rsidP="00BC35F0">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
       <w:r w:rsidRPr="00A57DC5">
-        <w:t xml:space="preserve">Each </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">a </w:t>
+        <w:t xml:space="preserve">A prisoner cannot be compelled to </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">use or </w:t>
       </w:r>
       <w:r w:rsidRPr="00A57DC5">
-        <w:t xml:space="preserve">schedule of </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">participate in </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">constructive activities </w:t>
       </w:r>
       <w:r w:rsidRPr="00A57DC5">
-        <w:t xml:space="preserve">for </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">the wellbeing and rehabilitation of </w:t>
+        <w:t>but may be required to work as long as they are medically fit to do so</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidRPr="00A57DC5">
-        <w:t>prisoners</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="005B75A4" w:rsidRPr="00A57DC5">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00600CB5" w:rsidRPr="00A57DC5">
-[...28 lines deleted...]
-    <w:p w14:paraId="732CF016" w14:textId="695205E8" w:rsidR="00281F57" w:rsidRPr="00A57DC5" w:rsidRDefault="00281F57" w:rsidP="00A57DC5">
+    </w:p>
+    <w:p w14:paraId="2D80310C" w14:textId="77777777" w:rsidR="001D1247" w:rsidRPr="00A57DC5" w:rsidRDefault="001D1247" w:rsidP="00BC35F0">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
       <w:r w:rsidRPr="00A57DC5">
-        <w:t xml:space="preserve">A prisoner cannot be compelled to participate in </w:t>
-[...22 lines deleted...]
-      <w:r w:rsidR="00F75B6D" w:rsidRPr="00A57DC5">
+        <w:t>Remand prisoners are not required to work but may apply to the Superintendent where they request and consent to engage in employment. If granted, remand prisoners may work within the prison they are confined and receive gratuities accordingly.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B2B9C80" w14:textId="77777777" w:rsidR="00D14452" w:rsidRDefault="00D14452" w:rsidP="00BC35F0">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Constructive activities may include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="531FC2B9" w14:textId="77777777" w:rsidR="00D14452" w:rsidRDefault="00D14452" w:rsidP="001E353C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">providing prisoners with opportunities for work, leisure activities, and recreation </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="047E2687" w14:textId="77777777" w:rsidR="00D14452" w:rsidRDefault="00D14452" w:rsidP="001E353C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>enabling prisoners to acquire knowledge and skills</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7698AB0F" w14:textId="77777777" w:rsidR="00D14452" w:rsidRDefault="00D14452" w:rsidP="001E353C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>providing counselling services</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59E74A1F" w14:textId="66C04F46" w:rsidR="00D14452" w:rsidRDefault="00D14452" w:rsidP="001E353C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>providing prisoners with educational and occupational training programs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2244E924" w14:textId="71883CAC" w:rsidR="002D294D" w:rsidRDefault="00D14452" w:rsidP="001E353C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>providing</w:t>
+      </w:r>
+      <w:r w:rsidR="00722A13">
+        <w:t xml:space="preserve"> services and</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> programs for the purpose of wellbeing and rehabilitation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A25F81C" w14:textId="7FEF3789" w:rsidR="002D294D" w:rsidRDefault="00D14452" w:rsidP="00B70648">
+      <w:r>
+        <w:t xml:space="preserve">Constructive activities </w:t>
+      </w:r>
+      <w:r w:rsidR="002D294D">
+        <w:t>are provided from a number of sources including (but not limited to)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B85F07">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="021251E4" w14:textId="1E2514C2" w:rsidR="00F958AA" w:rsidRDefault="00547F65" w:rsidP="002B2889">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="283"/>
+      </w:pPr>
+      <w:r>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00F958AA">
+        <w:t>epartment employees</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54F13A47" w14:textId="34EAF9B1" w:rsidR="00C75B5B" w:rsidRPr="00C75B5B" w:rsidRDefault="00547F65" w:rsidP="002B2889">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="283"/>
+      </w:pPr>
+      <w:r>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00C75B5B" w:rsidRPr="00C75B5B">
+        <w:t>epartment contractors</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4555872A" w14:textId="77777777" w:rsidR="00C75B5B" w:rsidRPr="00C75B5B" w:rsidRDefault="00C75B5B" w:rsidP="002B2889">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="283"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C75B5B">
+        <w:t>other Government employees</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D2F3A22" w14:textId="7FF0A39D" w:rsidR="00C75B5B" w:rsidRDefault="00C75B5B" w:rsidP="002B2889">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="283"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C75B5B">
+        <w:t>individuals or organisations approved by the Department to enter prisons under a Memorandum of Understanding (MOU)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59F1DA1F" w14:textId="1059F9CD" w:rsidR="007C77F6" w:rsidRDefault="00C75B5B" w:rsidP="004C0E62">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="283"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>volunteer</w:t>
+      </w:r>
+      <w:r w:rsidR="00242FA3">
+        <w:t xml:space="preserve">s, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>voluntary organisations</w:t>
+      </w:r>
+      <w:r w:rsidR="00242FA3">
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidR="00E65058">
+        <w:t>persons undertaking duties which fulfilling a charity or community service</w:t>
+      </w:r>
+      <w:r w:rsidR="00242FA3">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66F8A0A7" w14:textId="77777777" w:rsidR="00F75B6D" w:rsidRPr="00A57DC5" w:rsidRDefault="00F75B6D" w:rsidP="00A57DC5"/>
-    <w:p w14:paraId="642C8B33" w14:textId="3E457B06" w:rsidR="00F75B6D" w:rsidRPr="00A57DC5" w:rsidRDefault="00F75B6D" w:rsidP="00A57DC5">
+    <w:p w14:paraId="733CF958" w14:textId="7D474F27" w:rsidR="00D3589B" w:rsidRDefault="00D3589B" w:rsidP="00D3589B">
+      <w:r>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
       <w:r w:rsidRPr="00A57DC5">
-        <w:t xml:space="preserve">Remand prisoners are not required to </w:t>
-[...2 lines deleted...]
-        <w:t>work but</w:t>
+        <w:t xml:space="preserve">Superintendent shall ensure the provision of </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">services and programs </w:t>
+      </w:r>
+      <w:r w:rsidR="00722A13">
+        <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidRPr="00A57DC5">
-        <w:t xml:space="preserve"> may apply to the Superintendent </w:t>
-[...2 lines deleted...]
-        <w:t>where</w:t>
+        <w:t xml:space="preserve">developed </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">into a schedule of constructive activities </w:t>
       </w:r>
       <w:r w:rsidRPr="00A57DC5">
-        <w:t xml:space="preserve"> they </w:t>
-[...57 lines deleted...]
-    <w:p w14:paraId="0DB89B2E" w14:textId="77777777" w:rsidR="00D10422" w:rsidRPr="00A57DC5" w:rsidRDefault="00D10422" w:rsidP="00A57DC5">
+        <w:t>with consideration to addressing the diverse needs of the prisoner population within the prison.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B8779A8" w14:textId="34FF3C04" w:rsidR="000261AC" w:rsidRPr="00B25222" w:rsidRDefault="00E52833" w:rsidP="00E50BCA">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B25222">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00B37A5C" w:rsidRPr="00B25222">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">elevant applicants requesting to deliver services or programs </w:t>
+      </w:r>
+      <w:r w:rsidR="00B64BC6" w:rsidRPr="00B25222">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are required </w:t>
+      </w:r>
+      <w:r w:rsidR="00B37A5C" w:rsidRPr="00B25222">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>to be</w:t>
+      </w:r>
+      <w:r w:rsidR="000B19C6" w:rsidRPr="00B25222">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> screened and</w:t>
+      </w:r>
+      <w:r w:rsidR="00B37A5C" w:rsidRPr="00B25222">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cleared as ‘suitable for employment’</w:t>
+      </w:r>
+      <w:r w:rsidR="004B32A7" w:rsidRPr="00B25222">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36F58C88" w14:textId="0A0BDE8A" w:rsidR="007E567A" w:rsidRPr="00B25222" w:rsidRDefault="007E567A" w:rsidP="007E567A">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B25222">
+        <w:t>Where a ‘non- contracted visitor</w:t>
+      </w:r>
+      <w:r w:rsidR="007B37C0" w:rsidRPr="00B25222">
+        <w:t xml:space="preserve">’ </w:t>
+      </w:r>
+      <w:r w:rsidR="00273725" w:rsidRPr="00B25222">
+        <w:t>request</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7767D" w:rsidRPr="00B25222">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00273725" w:rsidRPr="00B25222">
+        <w:t xml:space="preserve"> to provide </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B25222">
+        <w:t>multiple visits to multiple prisons, the visitor must apply to each prison to allow for individual Superintendent review.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08C3A2E2" w14:textId="4508833A" w:rsidR="00B87987" w:rsidRDefault="00B87987" w:rsidP="00E50BCA">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B25222">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Any Service Provider providing a Service or Program must notify the Superintendent if they receive a conviction or have pending Court Charges. This may result in cancellation of the service.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="689FA352" w14:textId="3FC80140" w:rsidR="004333F5" w:rsidRDefault="00FF5A15" w:rsidP="00E50BCA">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00D36A2E" w:rsidRPr="0010036D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he Department operates a No screening clearance - No start approach unless otherwise approved by the Director General. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="059542E1" w14:textId="77777777" w:rsidR="00C9547C" w:rsidRDefault="00C9547C" w:rsidP="00C9547C">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B34587D" w14:textId="60EFC526" w:rsidR="00C9547C" w:rsidRDefault="00C9547C" w:rsidP="00C9547C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All individuals and persons from organisations providing services or programs within a prison shall provide satisfactory proof of identity in accordance with </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk172020650"/>
+      <w:r w:rsidRPr="00514ED5">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00514ED5" w:rsidRPr="00514ED5">
+        <w:instrText>HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00514ED5">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00514ED5">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>COPP 11.1 – Security and Control</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00514ED5">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00514ED5">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="7EA7F074" w14:textId="77777777" w:rsidR="00C9547C" w:rsidRDefault="00C9547C" w:rsidP="00C9547C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78F67851" w14:textId="3B61332C" w:rsidR="00C9547C" w:rsidRDefault="00C9547C" w:rsidP="00C9547C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Searches shall be managed in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="00514ED5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t xml:space="preserve">COPP 11.2 </w:t>
+        </w:r>
+        <w:bookmarkStart w:id="3" w:name="_Hlk126133730"/>
+        <w:r w:rsidRPr="00514ED5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>–</w:t>
+        </w:r>
+        <w:bookmarkEnd w:id="3"/>
+        <w:r w:rsidRPr="00514ED5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Searching</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00514ED5">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C48B173" w14:textId="707DC5F6" w:rsidR="004F50E0" w:rsidRPr="00A57DC5" w:rsidRDefault="004F50E0" w:rsidP="00A57DC5"/>
+    <w:p w14:paraId="03CE872B" w14:textId="60161C5D" w:rsidR="00AE2416" w:rsidRDefault="00AE2416" w:rsidP="00EF20CC">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-[...32 lines deleted...]
-      <w:bookmarkEnd w:id="3"/>
+        <w:spacing w:before="360" w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc30153114"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc30153115"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc30153116"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc30153117"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc30153118"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc30153119"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc30153120"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc30153121"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc30153122"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc30153123"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc30153124"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc30153125"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc30153126"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc30153127"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc30153128"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc30153129"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc30153130"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc30153131"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc30153132"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc30153133"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc30153134"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc30153135"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc30153136"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc30153137"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc30153138"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc30153139"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc30153140"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc30153141"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc233623167"/>
+      <w:bookmarkStart w:id="33" w:name="policy_directives_pd_25_-_prison_8242"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc253072951"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
-      <w:r w:rsidRPr="00A57DC5">
-[...1 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
+      <w:r>
+        <w:t xml:space="preserve">Preparation and Implementation of </w:t>
+      </w:r>
+      <w:r w:rsidR="00437C45">
+        <w:t>Constructive Activities</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="32"/>
     </w:p>
-    <w:p w14:paraId="7EABCD23" w14:textId="51EECF48" w:rsidR="00EF6613" w:rsidRDefault="00EF6613" w:rsidP="00380A06">
-[...8 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="235B3D88" w14:textId="77777777" w:rsidR="00AE2416" w:rsidRPr="00AE2416" w:rsidRDefault="00AE2416" w:rsidP="00EF20CC">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="35" w:name="_Toc125016270"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc233623168"/>
+      <w:r w:rsidRPr="00AE2416">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>General requirements</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
-[...11 lines deleted...]
-      <w:r w:rsidR="00F2588E" w:rsidRPr="00A57DC5">
+      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="36"/>
+    </w:p>
+    <w:p w14:paraId="7E544C91" w14:textId="33F1EE46" w:rsidR="00AE2416" w:rsidRPr="00AE2416" w:rsidRDefault="00AE2416" w:rsidP="004E5E68">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE2416">
+        <w:t>Services and programs may be designed and implemented with the intention of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE2416">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00AE2416">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25CA7C5D" w14:textId="6D8E8464" w:rsidR="00407F36" w:rsidRDefault="00407F36" w:rsidP="00E01B47">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="030A3F6E" w14:textId="77777777" w:rsidR="00AE2416" w:rsidRPr="00AE2416" w:rsidRDefault="00AE2416" w:rsidP="00AE2416">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
-        <w:contextualSpacing w:val="0"/>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE2416">
         <w:t xml:space="preserve">promoting the health and wellbeing of prisoners </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65F152A7" w14:textId="0F79DCD4" w:rsidR="00407F36" w:rsidRDefault="00407F36" w:rsidP="00E01B47">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3B30100A" w14:textId="77777777" w:rsidR="00AE2416" w:rsidRPr="00AE2416" w:rsidRDefault="00AE2416" w:rsidP="00AE2416">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
-        <w:contextualSpacing w:val="0"/>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE2416">
         <w:t xml:space="preserve">enabling prisoners to acquire knowledge and skills that will assist them to adopt law abiding lifestyles on release </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6196ACE8" w14:textId="51196517" w:rsidR="00407F36" w:rsidRDefault="00407F36" w:rsidP="00E01B47">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3DE42880" w14:textId="77777777" w:rsidR="00AE2416" w:rsidRPr="00AE2416" w:rsidRDefault="00AE2416" w:rsidP="00AE2416">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
-        <w:contextualSpacing w:val="0"/>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE2416">
         <w:t xml:space="preserve">assisting prisoners to integrate within the community on release </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57C610B6" w14:textId="56480669" w:rsidR="00407F36" w:rsidRDefault="00407F36" w:rsidP="00E01B47">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="74F2914F" w14:textId="77777777" w:rsidR="00AE2416" w:rsidRPr="00AE2416" w:rsidRDefault="00AE2416" w:rsidP="00AE2416">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
-        <w:contextualSpacing w:val="0"/>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE2416">
         <w:t xml:space="preserve">maintaining and strengthening supportive family, community and cultural relationships for prisoners </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EE7929C" w14:textId="6DA7A36A" w:rsidR="00407F36" w:rsidRDefault="00407F36" w:rsidP="00E01B47">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="18BD8999" w14:textId="77777777" w:rsidR="00AE2416" w:rsidRPr="00AE2416" w:rsidRDefault="00AE2416" w:rsidP="00AE2416">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
-        <w:contextualSpacing w:val="0"/>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE2416">
         <w:t xml:space="preserve">providing counselling services and other assistance to prisoners and their families in relation to personal and social matters and problems </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36157DAA" w14:textId="00FC2E0D" w:rsidR="00407F36" w:rsidRDefault="00407F36" w:rsidP="00E01B47">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3A547CD6" w14:textId="2FDD9075" w:rsidR="00AE2416" w:rsidRPr="00AE2416" w:rsidRDefault="00AE2416" w:rsidP="00AE2416">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
-        <w:contextualSpacing w:val="0"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE2416">
+        <w:t xml:space="preserve">providing opportunities for prisoners to utilise their time in prison in a constructive and beneficial manner by means of educational and occupational training </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB08C7">
+        <w:t>progra</w:t>
+      </w:r>
+      <w:r w:rsidR="00B44332">
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB08C7">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE2416">
+        <w:t xml:space="preserve"> and other means of self-improvement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5645F7CE" w14:textId="77777777" w:rsidR="00AE2416" w:rsidRPr="00AE2416" w:rsidRDefault="00AE2416" w:rsidP="00AE2416">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
-        <w:contextualSpacing w:val="0"/>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE2416">
         <w:t xml:space="preserve">providing opportunities for work, leisure activities, and recreation </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EEB1655" w14:textId="30C0FF54" w:rsidR="00407F36" w:rsidRPr="00380A06" w:rsidRDefault="00407F36" w:rsidP="00E01B47">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="55408069" w14:textId="47AED787" w:rsidR="00AE2416" w:rsidRDefault="00AE2416" w:rsidP="00AE2416">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
-        <w:contextualSpacing w:val="0"/>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE2416">
         <w:t>assisting prisoners to make reparation for the offences they have committed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79C1675B" w14:textId="047D1AA0" w:rsidR="00C85632" w:rsidRDefault="00600CB5" w:rsidP="00D10422">
+    <w:p w14:paraId="3BA0C181" w14:textId="32176CBD" w:rsidR="00AE2416" w:rsidRDefault="004F50E0" w:rsidP="00EF20CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="37" w:name="_Toc233623169"/>
+      <w:r>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00437C45">
+        <w:t>ervices or programs in</w:t>
+      </w:r>
+      <w:r w:rsidR="00382B19">
+        <w:t>side</w:t>
+      </w:r>
+      <w:r w:rsidR="00437C45">
+        <w:t xml:space="preserve"> a prison</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="37"/>
+    </w:p>
+    <w:p w14:paraId="0B3BB669" w14:textId="608BF8BE" w:rsidR="000F151A" w:rsidRDefault="000F151A" w:rsidP="00EF20CC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:rPr>
-[...35 lines deleted...]
-          <w:lang w:eastAsia="en-AU"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Service and program providers</w:t>
+      </w:r>
+      <w:r w:rsidR="00A064D2">
+        <w:t xml:space="preserve"> (including volunteers)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B140ED">
+        <w:t xml:space="preserve"> applying </w:t>
+      </w:r>
+      <w:r w:rsidR="00B140ED">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">direct to the Superintendent </w:t>
+      </w:r>
+      <w:r>
+        <w:t>who do not have an existing contract, grant agreement, contract or Memorandum of Understanding (MOU) with the Department and</w:t>
+      </w:r>
+      <w:r w:rsidR="00B140ED">
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50BCA">
+        <w:t>seeking to deliver services</w:t>
+      </w:r>
+      <w:r w:rsidR="00695798" w:rsidRPr="00E50BCA">
+        <w:t xml:space="preserve"> or programs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E50BCA">
+        <w:t xml:space="preserve"> to prisoners shall complete the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidR="000B2D00">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Prison Based s.95 Constructive Activity Application form</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00E50BCA">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1317123D" w14:textId="3FD9FEBF" w:rsidR="006F1438" w:rsidRDefault="000479E4" w:rsidP="00762F53">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Examples of s</w:t>
+      </w:r>
+      <w:r w:rsidR="000F151A">
+        <w:t>ervices and pr</w:t>
+      </w:r>
+      <w:r w:rsidR="006F1438">
+        <w:t>ogram</w:t>
+      </w:r>
+      <w:r w:rsidR="006654C3">
+        <w:t xml:space="preserve"> providers</w:t>
+      </w:r>
+      <w:r w:rsidR="006F1438">
+        <w:t xml:space="preserve"> to prisoners in</w:t>
+      </w:r>
+      <w:r w:rsidR="00600F79">
+        <w:t>side</w:t>
+      </w:r>
+      <w:r w:rsidR="009A26E1">
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r w:rsidR="006F1438">
+        <w:t xml:space="preserve"> prison may be </w:t>
+      </w:r>
+      <w:r w:rsidR="00B43A5A">
+        <w:t xml:space="preserve">requested </w:t>
+      </w:r>
+      <w:r w:rsidR="004F50E0">
+        <w:t xml:space="preserve">by </w:t>
+      </w:r>
+      <w:r w:rsidR="006F1438">
+        <w:t>(but not limited to):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="412E5803" w14:textId="533F7644" w:rsidR="00316B73" w:rsidRDefault="00FC7D54" w:rsidP="007850C5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Alternative to Violence Program</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B7C7058" w14:textId="5DC68405" w:rsidR="00FC7D54" w:rsidRDefault="00FC7D54" w:rsidP="007850C5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Alcoholics Anonymous</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D23C9A8" w14:textId="77777777" w:rsidR="0071503D" w:rsidRPr="0071503D" w:rsidRDefault="0071503D" w:rsidP="007850C5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007850C5">
+        <w:t>Dogs Behind Bars</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EDAF1D3" w14:textId="77777777" w:rsidR="00924145" w:rsidRPr="00924145" w:rsidRDefault="0071503D" w:rsidP="007850C5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007850C5">
+        <w:t>Cancer Council WA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07F73A91" w14:textId="77777777" w:rsidR="00924145" w:rsidRPr="00924145" w:rsidRDefault="0071503D" w:rsidP="007850C5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007850C5">
+        <w:t>Relationships Australia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="516B7D7A" w14:textId="77777777" w:rsidR="00924145" w:rsidRPr="00924145" w:rsidRDefault="0071503D" w:rsidP="007850C5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007850C5">
+        <w:t>Narcotics Anonymous</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FD344C6" w14:textId="78000FDC" w:rsidR="00924145" w:rsidRPr="00924145" w:rsidRDefault="0071503D" w:rsidP="007850C5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007850C5">
+        <w:t xml:space="preserve">Better Rehab </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BB8B8B4" w14:textId="7FB6EA1B" w:rsidR="00E90C10" w:rsidRDefault="0071503D" w:rsidP="00E90C10">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007850C5">
+        <w:t>Australian Red Cross</w:t>
+      </w:r>
+      <w:r w:rsidR="009A26E1">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22A78D64" w14:textId="729BB71A" w:rsidR="00EE3DF6" w:rsidRDefault="00060CBC" w:rsidP="00EE3DF6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C141D3">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00E50BCA">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C141D3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidR="00A33C5F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Prison Based s.95 Constructive Activity Application form</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="007D650B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4144E">
+        <w:t>is required</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C141D3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A638FF">
+        <w:t xml:space="preserve">to be completed </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C141D3">
+        <w:t xml:space="preserve">for each prison the </w:t>
+      </w:r>
+      <w:r w:rsidR="00B33DF5" w:rsidRPr="00C141D3">
+        <w:t>applicant is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C141D3">
+        <w:t xml:space="preserve"> requesting to deliver the service or program. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43603403" w14:textId="29A4E003" w:rsidR="00A0414F" w:rsidRPr="00A0414F" w:rsidRDefault="00060CBC" w:rsidP="00A0414F">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C141D3">
+        <w:t xml:space="preserve">The application form shall be submitted to the Superintendent at the relevant prison. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="215CBD83" w14:textId="275F8F9C" w:rsidR="009C00AF" w:rsidRDefault="009C00AF" w:rsidP="00EF20CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="38" w:name="_Toc233623170"/>
+      <w:r>
+        <w:t>Assessing applications</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="38"/>
+    </w:p>
+    <w:p w14:paraId="7AB27229" w14:textId="6FBE2004" w:rsidR="00E65058" w:rsidRPr="00063C4B" w:rsidRDefault="00503C8B" w:rsidP="00EF20CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063C4B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Superintendent shall review the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidR="00A33C5F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Prison Based s.95 Constructive Activity Application form</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00116A5C" w:rsidRPr="00063C4B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E34FFC" w:rsidRPr="00063C4B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidR="001F7173" w:rsidRPr="00063C4B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y completing the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidR="001F7173" w:rsidRPr="00F65051">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Superintendents Review of Prison Based s.95 Constructive Activity </w:t>
+        </w:r>
+        <w:r w:rsidR="00F65051" w:rsidRPr="00F65051">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>form</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00A33C5F">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00116A5C" w:rsidRPr="00063C4B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and consult </w:t>
+      </w:r>
+      <w:r w:rsidR="00C24128" w:rsidRPr="00063C4B">
+        <w:rPr>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="00C85632">
-[...31 lines deleted...]
-        <w:r w:rsidR="00C85632" w:rsidRPr="00C85632">
+      <w:r w:rsidR="00116A5C" w:rsidRPr="00063C4B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>with relevant</w:t>
+      </w:r>
+      <w:r w:rsidR="0048265E" w:rsidRPr="00063C4B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prison</w:t>
+      </w:r>
+      <w:r w:rsidR="00116A5C" w:rsidRPr="00063C4B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> staff</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED0D7A" w:rsidRPr="00063C4B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0048265E" w:rsidRPr="00063C4B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>and the relevant business area (see table1)</w:t>
+      </w:r>
+      <w:r w:rsidR="00116A5C" w:rsidRPr="00063C4B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="653301BA" w14:textId="48729AB3" w:rsidR="000479E4" w:rsidRPr="00EE3DF6" w:rsidRDefault="000479E4" w:rsidP="000479E4">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The assessment for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF29A1">
+        <w:t xml:space="preserve">Prison </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF29A1">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Based s.95 Constructive </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E9582F">
+        <w:t xml:space="preserve">Activity </w:t>
+      </w:r>
+      <w:r w:rsidR="00055A60">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E9582F">
+        <w:t>pplications</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA4D52">
+        <w:t xml:space="preserve"> includes</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EB8FDD3" w14:textId="6A374F76" w:rsidR="00A56613" w:rsidRDefault="000479E4" w:rsidP="00A56613">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="54"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t>assessment of the service or program, for example, will the service or program benefit prisoners? Has the service or program been delivered before? Can the service or program be accommodated in the prison?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60464DA3" w14:textId="593B63E9" w:rsidR="00A56613" w:rsidRDefault="00B412C4" w:rsidP="00A56613">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="54"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C25C0">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00055A60" w:rsidRPr="003C25C0">
+        <w:t xml:space="preserve">mployment </w:t>
+      </w:r>
+      <w:r w:rsidR="000479E4" w:rsidRPr="003C25C0">
+        <w:t>screening</w:t>
+      </w:r>
+      <w:r w:rsidR="001114B7">
+        <w:t xml:space="preserve"> (where applicable)</w:t>
+      </w:r>
+      <w:r w:rsidR="002A3F5F">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C6EA5C1" w14:textId="76DB9093" w:rsidR="00215928" w:rsidRDefault="0048265E" w:rsidP="00A56613">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The relevant business </w:t>
+      </w:r>
+      <w:r w:rsidR="0012374D">
+        <w:t xml:space="preserve">area </w:t>
+      </w:r>
+      <w:r w:rsidR="004A21FC">
+        <w:t xml:space="preserve">may </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">provide </w:t>
+      </w:r>
+      <w:r w:rsidR="00C5449B">
+        <w:t xml:space="preserve">recommendations </w:t>
+      </w:r>
+      <w:r w:rsidR="00537B6E">
+        <w:t xml:space="preserve">to the Superintendent </w:t>
+      </w:r>
+      <w:r w:rsidR="009E7A70">
+        <w:t>in relation to the content of the proposed program or service</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00215928" w:rsidRPr="00215928">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18325003" w14:textId="77777777" w:rsidR="000A5588" w:rsidRDefault="000A5588" w:rsidP="000A5588"/>
+    <w:p w14:paraId="544CBC46" w14:textId="77777777" w:rsidR="00333D9D" w:rsidRDefault="00333D9D" w:rsidP="000A5588"/>
+    <w:p w14:paraId="59D84DEE" w14:textId="77777777" w:rsidR="00333D9D" w:rsidRDefault="00333D9D" w:rsidP="000A5588"/>
+    <w:p w14:paraId="66426A09" w14:textId="77777777" w:rsidR="00333D9D" w:rsidRDefault="00333D9D" w:rsidP="000A5588"/>
+    <w:p w14:paraId="7522B5D4" w14:textId="77777777" w:rsidR="00333D9D" w:rsidRDefault="00333D9D" w:rsidP="000A5588"/>
+    <w:p w14:paraId="5314AC63" w14:textId="77777777" w:rsidR="000A5588" w:rsidRPr="000A5588" w:rsidRDefault="000A5588" w:rsidP="000A5588"/>
+    <w:p w14:paraId="2128A8E4" w14:textId="2B14EA56" w:rsidR="00E65058" w:rsidRPr="00EF20CC" w:rsidRDefault="00C51A12" w:rsidP="00CB22E0">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF20CC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="0048265E" w:rsidRPr="00EF20CC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>able 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF20CC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10065" w:type="dxa"/>
+        <w:tblInd w:w="-147" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4537"/>
+        <w:gridCol w:w="5528"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E65058" w:rsidRPr="00E65058" w14:paraId="6F457742" w14:textId="77777777" w:rsidTr="005B493F">
+        <w:trPr>
+          <w:trHeight w:val="425"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4537" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="661A41"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FE3EC60" w14:textId="07F3521B" w:rsidR="00E65058" w:rsidRPr="00C63185" w:rsidRDefault="009E7A70" w:rsidP="00E65058">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C63185">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Program / </w:t>
+            </w:r>
+            <w:r w:rsidR="00C63185">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C63185">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ervices </w:t>
+            </w:r>
+            <w:r w:rsidR="00C63185">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C63185">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>ype</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="661A41"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55EFE588" w14:textId="1F55C78A" w:rsidR="00E65058" w:rsidRPr="00C63185" w:rsidRDefault="00C63185" w:rsidP="00E65058">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>Relevant B</w:t>
+            </w:r>
+            <w:r w:rsidR="00E65058" w:rsidRPr="00C63185">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">usiness </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="00E65058" w:rsidRPr="00C63185">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>rea</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC48B3" w:rsidRPr="00E65058" w14:paraId="4FDB7E82" w14:textId="77777777" w:rsidTr="006C56B5">
+        <w:trPr>
+          <w:trHeight w:val="1783"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4537" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D6468CB" w14:textId="095AFF21" w:rsidR="00EC48B3" w:rsidRDefault="00EC48B3" w:rsidP="00177012">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="50"/>
+              </w:numPr>
+              <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="453" w:hanging="425"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E65058">
+              <w:t xml:space="preserve">Religious or </w:t>
+            </w:r>
+            <w:r w:rsidR="006C56B5">
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E65058">
+              <w:t>piritual</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61409970" w14:textId="5AEF916B" w:rsidR="009E7A70" w:rsidRDefault="009E7A70" w:rsidP="00177012">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="50"/>
+              </w:numPr>
+              <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="453" w:hanging="425"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Reintegration / Rehabilitation </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79309BBE" w14:textId="15D2C039" w:rsidR="009E7A70" w:rsidRDefault="009E7A70" w:rsidP="00177012">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="50"/>
+              </w:numPr>
+              <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="453" w:hanging="425"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Education / Employment</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="512500A8" w14:textId="5A63FBCA" w:rsidR="009E7A70" w:rsidRDefault="009E7A70" w:rsidP="00177012">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="50"/>
+              </w:numPr>
+              <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="453" w:hanging="425"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Psychological </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56FD0B8C" w14:textId="53C9EFF2" w:rsidR="00EC48B3" w:rsidRPr="00E65058" w:rsidRDefault="009E7A70" w:rsidP="00177012">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="50"/>
+              </w:numPr>
+              <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="453" w:hanging="425"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Cultural</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44B0DB57" w14:textId="67DCDB18" w:rsidR="00EC48B3" w:rsidRPr="00E65058" w:rsidRDefault="00C63185" w:rsidP="00177012">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="52"/>
+              </w:numPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:ind w:left="463" w:hanging="426"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r w:rsidRPr="002530D0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>r&amp;r-executivesupport@justice.wa.gov.au</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E65058" w:rsidRPr="00E65058" w14:paraId="5224FB38" w14:textId="77777777" w:rsidTr="006C56B5">
+        <w:trPr>
+          <w:trHeight w:val="889"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4537" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F205F3F" w14:textId="03E9257D" w:rsidR="00E65058" w:rsidRPr="00E65058" w:rsidRDefault="00E65058" w:rsidP="00E65058">
+            <w:bookmarkStart w:id="39" w:name="_Hlk128375706"/>
+            <w:r w:rsidRPr="00701A71">
+              <w:t>Disability</w:t>
+            </w:r>
+            <w:r w:rsidR="00E932E1" w:rsidRPr="00701A71">
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+            <w:r w:rsidR="003C25C0" w:rsidRPr="00701A71">
+              <w:t xml:space="preserve">Justice Health and Wellbeing </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00701A71">
+              <w:t>Services</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B2C8ED4" w14:textId="686901FF" w:rsidR="00E65058" w:rsidRPr="00701A71" w:rsidRDefault="002E3BBC" w:rsidP="00177012">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="52"/>
+              </w:numPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:ind w:left="463" w:hanging="426"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r w:rsidRPr="00701A71">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>Justice Health and Wellbeing Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="7ED5BEC5" w14:textId="77777777" w:rsidR="00E65058" w:rsidRPr="00B33DF5" w:rsidRDefault="00E65058" w:rsidP="00177012">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="52"/>
+              </w:numPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:ind w:left="463" w:hanging="426"/>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r w:rsidRPr="00B33DF5">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>Mental Health Alcohol and Other Drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="5C47AB0E" w14:textId="65E9AADA" w:rsidR="009E7A70" w:rsidRDefault="009E7A70" w:rsidP="00177012">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="52"/>
+              </w:numPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:ind w:left="463" w:hanging="426"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r w:rsidRPr="002530D0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>r&amp;r-executivesupport@justice.wa.gov.au</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="677016BB" w14:textId="61498387" w:rsidR="009E7A70" w:rsidRPr="00E65058" w:rsidRDefault="009E7A70" w:rsidP="00177012">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:ind w:left="463" w:hanging="426"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="39"/>
+      <w:tr w:rsidR="00E65058" w:rsidRPr="00E65058" w14:paraId="1CD0D79D" w14:textId="77777777" w:rsidTr="006C56B5">
+        <w:trPr>
+          <w:trHeight w:val="987"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4537" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26FF3E97" w14:textId="77777777" w:rsidR="00E65058" w:rsidRPr="00E65058" w:rsidRDefault="00E65058" w:rsidP="00E65058">
+            <w:r w:rsidRPr="00E65058">
+              <w:t>Counselling Services</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78BB042D" w14:textId="77777777" w:rsidR="00E65058" w:rsidRPr="00B33DF5" w:rsidRDefault="00E65058" w:rsidP="00177012">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="52"/>
+              </w:numPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:ind w:left="463" w:hanging="426"/>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r w:rsidRPr="00B33DF5">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>Mental Health Alcohol and Other Drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="384F5A63" w14:textId="1771CCD5" w:rsidR="009E7A70" w:rsidRDefault="009E7A70" w:rsidP="00177012">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="52"/>
+              </w:numPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:ind w:left="463" w:hanging="426"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r w:rsidRPr="002530D0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>r&amp;r-executivesupport@justice.wa.gov.au</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="0ACAB00F" w14:textId="0991C56B" w:rsidR="009E7A70" w:rsidRPr="00E65058" w:rsidRDefault="009E7A70" w:rsidP="00177012">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:ind w:left="463" w:hanging="426"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E65058" w:rsidRPr="00E65058" w14:paraId="4ADE839C" w14:textId="77777777" w:rsidTr="006C56B5">
+        <w:trPr>
+          <w:trHeight w:val="425"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4537" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="425682E7" w14:textId="77777777" w:rsidR="00E65058" w:rsidRDefault="00E65058" w:rsidP="00E65058">
+            <w:r w:rsidRPr="00E65058">
+              <w:t>Health Consultant or Clinical Service</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12EC634D" w14:textId="00186139" w:rsidR="005B493F" w:rsidRPr="00E65058" w:rsidRDefault="005B493F" w:rsidP="00E65058"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11AA3C78" w14:textId="77777777" w:rsidR="00E65058" w:rsidRPr="00E65058" w:rsidRDefault="00E65058" w:rsidP="00177012">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="52"/>
+              </w:numPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:ind w:left="463" w:hanging="426"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r w:rsidRPr="00C63185">
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>Health Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005B493F" w:rsidRPr="00E65058" w14:paraId="6BEA4B01" w14:textId="77777777" w:rsidTr="006C56B5">
+        <w:trPr>
+          <w:trHeight w:val="425"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4537" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BBB81CC" w14:textId="26DD8883" w:rsidR="005B493F" w:rsidRPr="00E65058" w:rsidRDefault="005B493F" w:rsidP="00E65058">
+            <w:r>
+              <w:t>Unregistered National Disability Insurance Scheme (NDIS)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C63AE5A" w14:textId="77777777" w:rsidR="005B493F" w:rsidRPr="005B493F" w:rsidRDefault="005B493F" w:rsidP="005B493F">
+            <w:pPr>
+              <w:keepLines/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1418"/>
+              </w:tabs>
+              <w:spacing w:before="200" w:after="120"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:bCs/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="40" w:name="_Toc120694856"/>
+            <w:bookmarkStart w:id="41" w:name="_Toc121125096"/>
+            <w:r w:rsidRPr="005B493F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:bCs/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adult Male Prisons: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r w:rsidRPr="005B493F">
+                <w:rPr>
+                  <w:rFonts w:eastAsia="MS Gothic"/>
+                  <w:bCs/>
+                  <w:color w:val="0000FF"/>
+                  <w:szCs w:val="26"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:eastAsia="en-AU"/>
+                </w:rPr>
+                <w:t>CS-AMP-Operations@justice.wa.gov.au</w:t>
+              </w:r>
+              <w:bookmarkEnd w:id="40"/>
+              <w:bookmarkEnd w:id="41"/>
+            </w:hyperlink>
+            <w:r w:rsidRPr="005B493F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:bCs/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51582AAC" w14:textId="4B3A54A1" w:rsidR="005B493F" w:rsidRDefault="00BD01B4" w:rsidP="00FF32D6">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"> Adult Women’s Prisons</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CA56DC3" w14:textId="7BFA0905" w:rsidR="00BD01B4" w:rsidRDefault="00BD01B4" w:rsidP="00FF32D6">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r w:rsidRPr="00293F91">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>AWP@justice.wa.gov.au</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="536F3252" w14:textId="227F8297" w:rsidR="00BD01B4" w:rsidRDefault="00BD01B4" w:rsidP="00FF32D6">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="272E50E0" w14:textId="77777777" w:rsidR="00CF44C9" w:rsidRPr="00CF44C9" w:rsidRDefault="00CF44C9" w:rsidP="00CF44C9"/>
+    <w:p w14:paraId="37E6936E" w14:textId="4306818C" w:rsidR="008B38DA" w:rsidRDefault="00D13ECA" w:rsidP="00EF20CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="42" w:name="_Toc233623171"/>
+      <w:r>
+        <w:t>Application outcomes and notificat</w:t>
+      </w:r>
+      <w:r w:rsidR="008B38DA">
+        <w:t>ions</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="42"/>
+    </w:p>
+    <w:p w14:paraId="265BDA35" w14:textId="29650B41" w:rsidR="00CF44C9" w:rsidRDefault="00CF44C9" w:rsidP="00EF20CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The application is only valid for</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE091C">
+        <w:t xml:space="preserve"> the:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CCEF813" w14:textId="56905E04" w:rsidR="00CF44C9" w:rsidRDefault="00CF44C9" w:rsidP="0010036D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="58"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t>service or program applied for</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE091C">
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F206ED6" w14:textId="08F548FD" w:rsidR="00CF44C9" w:rsidRDefault="00CF44C9" w:rsidP="0010036D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="58"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t>person named on the application.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D2499EC" w14:textId="4F282A26" w:rsidR="00A17B3E" w:rsidRDefault="0035425A" w:rsidP="00A17B3E">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00481D7A">
+        <w:t>Applica</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE566E" w:rsidRPr="0010036D">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00481D7A">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE566E" w:rsidRPr="0010036D">
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00481D7A">
+        <w:t xml:space="preserve">must have an approval from the Superintendent to deliver the service and program in the prison and </w:t>
+      </w:r>
+      <w:r w:rsidR="00481D7A" w:rsidRPr="0010036D">
+        <w:t xml:space="preserve">where applicable, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00481D7A">
+        <w:t>a successful, valid employment screen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17F046EB" w14:textId="5BCD13F7" w:rsidR="000504E2" w:rsidRPr="00B25222" w:rsidRDefault="000504E2" w:rsidP="000504E2">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="784" w:hanging="784"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B25222">
+        <w:t>Where the Superintendent has identified a specific concern, a request may be referred (outlining the reason for referral) to Intelligence Services to receive a summary of intelligence holdings (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidR="008F0011" w:rsidRPr="00B25222">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>refer to COPP 7.3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00B25222">
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19A2C8D6" w14:textId="623582A5" w:rsidR="0048090B" w:rsidRPr="008B4A3B" w:rsidRDefault="0048090B" w:rsidP="0048090B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008B4A3B">
+        <w:t xml:space="preserve">If the applicant gains a valid employment screening but requests to deliver a different service or program than the one named on the application form, the applicant </w:t>
+      </w:r>
+      <w:r w:rsidR="00017CA4" w:rsidRPr="008B4A3B">
+        <w:t xml:space="preserve">shall </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B4A3B">
+        <w:t xml:space="preserve">complete a new </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId34" w:history="1">
+        <w:r w:rsidRPr="008B4A3B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>P</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00C01231">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>rison Based s.95 Constr</w:t>
+        </w:r>
+        <w:r w:rsidRPr="008B4A3B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>uctive Activity Application form</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00C5449B" w:rsidRPr="008B4A3B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79E904DC" w14:textId="78C17891" w:rsidR="00DF791F" w:rsidRPr="008B4A3B" w:rsidRDefault="00ED0D7A" w:rsidP="0008040C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B4A3B">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Where a service or program is approved by the Superintendent</w:t>
+      </w:r>
+      <w:r w:rsidR="00B140ED" w:rsidRPr="008B4A3B">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>, the Superintendent shall check if the applicant has a</w:t>
+      </w:r>
+      <w:r w:rsidR="00C026E4" w:rsidRPr="008B4A3B">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> valid employment screening</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF791F" w:rsidRPr="008B4A3B">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="517306CD" w14:textId="7F27BB2A" w:rsidR="00DF791F" w:rsidRPr="008B4A3B" w:rsidRDefault="00DF791F" w:rsidP="0008040C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B4A3B">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Validity </w:t>
+      </w:r>
+      <w:r w:rsidR="00C5449B" w:rsidRPr="008B4A3B">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of employment screening </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B4A3B">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>shall be checked via this link:</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB0A94" w:rsidRPr="008B4A3B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r w:rsidR="006D001B" w:rsidRPr="008B4A3B">
+          <w:rPr>
+            <w:rFonts w:eastAsia="MS Mincho"/>
+            <w:bCs w:val="0"/>
+            <w:color w:val="0000FF"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Pages - Employment Screening Validity Enquiry</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="42701D97" w14:textId="47C88BCC" w:rsidR="00ED0D7A" w:rsidRPr="008B4A3B" w:rsidRDefault="00C026E4" w:rsidP="0008040C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B4A3B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED0D7A" w:rsidRPr="008B4A3B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>he </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED0D7A" w:rsidRPr="008B4A3B">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">online </w:t>
+      </w:r>
+      <w:r w:rsidR="008B7D9F" w:rsidRPr="008B4A3B">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">form </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r w:rsidR="008B7D9F" w:rsidRPr="008B4A3B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+          </w:rPr>
+          <w:t>Re</w:t>
+        </w:r>
+        <w:r w:rsidR="00ED0D7A" w:rsidRPr="008B4A3B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+          </w:rPr>
+          <w:t xml:space="preserve">quest </w:t>
+        </w:r>
+        <w:r w:rsidR="008B7D9F" w:rsidRPr="008B4A3B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+          </w:rPr>
+          <w:t xml:space="preserve">to Commence Screening </w:t>
+        </w:r>
+        <w:r w:rsidR="00ED0D7A" w:rsidRPr="008B4A3B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+          </w:rPr>
+          <w:t>PSD0010</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00ED0D7A" w:rsidRPr="008B4A3B">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008B7D9F" w:rsidRPr="008B4A3B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>shall be</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED0D7A" w:rsidRPr="008B4A3B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED0D7A" w:rsidRPr="008B4A3B">
+        <w:t>submitted by the Superintendent</w:t>
+      </w:r>
+      <w:r w:rsidR="00E24780" w:rsidRPr="008B4A3B">
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r w:rsidR="00E24780" w:rsidRPr="008B4A3B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Employment Screening</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="008B4A3B">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if a valid </w:t>
+      </w:r>
+      <w:r w:rsidR="00017CA4" w:rsidRPr="008B4A3B">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">employment </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B4A3B">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>screening is not available</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED0D7A" w:rsidRPr="008B4A3B">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06817276" w14:textId="46D2390C" w:rsidR="00D13ECA" w:rsidRPr="00513B6E" w:rsidRDefault="006B793C" w:rsidP="006B793C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00513B6E">
+        <w:t xml:space="preserve">Where an application is approved </w:t>
+      </w:r>
+      <w:r w:rsidR="007E2BAA" w:rsidRPr="00513B6E">
+        <w:t>to deliver the service or progra</w:t>
+      </w:r>
+      <w:r w:rsidR="007E2BAA" w:rsidRPr="00C20689">
+        <w:t xml:space="preserve">m </w:t>
+      </w:r>
+      <w:r w:rsidR="00B850D5" w:rsidRPr="00C20689">
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="00C20689" w:rsidRPr="00C20689">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B850D5" w:rsidRPr="00C20689">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00B850D5" w:rsidRPr="00513B6E">
+        <w:t xml:space="preserve"> individual has been cleared by </w:t>
+      </w:r>
+      <w:r w:rsidR="00C37DEB" w:rsidRPr="00513B6E">
+        <w:t xml:space="preserve">Intelligence </w:t>
+      </w:r>
+      <w:r w:rsidR="00C37DEB" w:rsidRPr="00B25222">
+        <w:t>Services</w:t>
+      </w:r>
+      <w:r w:rsidR="00C20689" w:rsidRPr="00B25222">
+        <w:t xml:space="preserve"> (where applicable)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B850D5" w:rsidRPr="00B25222">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B25222">
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513B6E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004860FC" w:rsidRPr="006306D8">
+        <w:t>Approved Visitor Template</w:t>
+      </w:r>
+      <w:r w:rsidR="006306D8">
+        <w:t xml:space="preserve"> on TOMS</w:t>
+      </w:r>
+      <w:r w:rsidR="00E87A5A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513B6E">
+        <w:t>shall be completed</w:t>
+      </w:r>
+      <w:r w:rsidR="007B5400" w:rsidRPr="00513B6E">
+        <w:t xml:space="preserve"> by the Superintendent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00513B6E">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F5D000D" w14:textId="25CDED75" w:rsidR="000F7B05" w:rsidRDefault="000F7B05" w:rsidP="000F7B05">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Applications shall not be approved if the employment screening is unsuccessful.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7497FE28" w14:textId="103B861B" w:rsidR="006B793C" w:rsidRDefault="006B793C" w:rsidP="006B793C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Where an application is declin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E87A5A">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>ed</w:t>
+      </w:r>
+      <w:r w:rsidR="00B850D5" w:rsidRPr="00E87A5A">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E87A5A">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="00F712A1" w:rsidRPr="002119B7">
+        <w:t>Not Approved Visitor Template</w:t>
+      </w:r>
+      <w:r w:rsidR="002119B7">
+        <w:t xml:space="preserve"> on TOMS</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> shall be completed</w:t>
+      </w:r>
+      <w:r w:rsidR="007B5400">
+        <w:t xml:space="preserve"> by the Superintendent</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35787E11" w14:textId="2B0753A2" w:rsidR="008962D9" w:rsidRDefault="008962D9" w:rsidP="00EF20CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="43" w:name="_Toc233623172"/>
+      <w:r>
+        <w:t>Recording outcomes</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="43"/>
+    </w:p>
+    <w:p w14:paraId="7FB3567A" w14:textId="58E5BF4C" w:rsidR="00244DDD" w:rsidRDefault="008962D9" w:rsidP="00EF20CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00366911">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Superintendent shall </w:t>
+      </w:r>
+      <w:r w:rsidR="00313FA3">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>ensure</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00366911">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a register</w:t>
+      </w:r>
+      <w:r w:rsidR="00313FA3">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is maintained for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00366911">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> all applications and outcomes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DEE6225" w14:textId="0E0EA2CE" w:rsidR="00B217D2" w:rsidRDefault="00B217D2" w:rsidP="00EF20CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="44" w:name="_Toc233623173"/>
+      <w:r>
+        <w:t>Request to review a decision</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="44"/>
+    </w:p>
+    <w:p w14:paraId="1C46B9AB" w14:textId="29BEA7D9" w:rsidR="00B217D2" w:rsidRPr="00B217D2" w:rsidRDefault="00B217D2" w:rsidP="00EF20CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The applicant may request in writing a review of the decision where an application has been declined</w:t>
+      </w:r>
+      <w:r w:rsidR="007D647D">
+        <w:t xml:space="preserve"> based on the program or service</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74072EEC" w14:textId="66ED286B" w:rsidR="00B217D2" w:rsidRDefault="00B217D2" w:rsidP="00B217D2">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The review shall be addressed to the relevant Assistant Commissioner as follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="092BD955" w14:textId="77777777" w:rsidR="00EC48D6" w:rsidRPr="00BD09BB" w:rsidRDefault="00EC48D6" w:rsidP="00EC48D6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:firstLine="131"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD09BB">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adult Male Prisons: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r w:rsidRPr="003D7CBA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
-          <w:t xml:space="preserve">COPP 8.7 </w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00416119">
+          <w:t>CS-AMP-Operations@justice.wa.gov.au</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00BD09BB">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="723D37B7" w14:textId="68516D70" w:rsidR="00EC48D6" w:rsidRPr="00BD09BB" w:rsidRDefault="004C2BE9" w:rsidP="00EC48D6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:firstLine="131"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adult Women’s Prisons: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId39" w:history="1">
+        <w:r w:rsidRPr="00F417BA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
+          <w:t>AWP@justice.wa.gov.au</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC48D6" w:rsidRPr="00E46A5E">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC48D6" w:rsidRPr="00BD09BB">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33348CCE" w14:textId="49271D1B" w:rsidR="00B217D2" w:rsidRDefault="00BA7ED2" w:rsidP="00BA7ED2">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>A decision by the Superintendent shall be reviewed by the relevant Assistant Commissioner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="035B3188" w14:textId="5179C7F3" w:rsidR="009036C5" w:rsidRPr="00544137" w:rsidRDefault="00864231" w:rsidP="00896486">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="45" w:name="_Toc233623174"/>
+      <w:r w:rsidRPr="00544137">
+        <w:t xml:space="preserve">Applications declined based on </w:t>
+      </w:r>
+      <w:r w:rsidR="00375238" w:rsidRPr="00544137">
+        <w:t>employment screening</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="45"/>
+      <w:r w:rsidRPr="00544137">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C9474F0" w14:textId="05A0167A" w:rsidR="00864231" w:rsidRPr="00544137" w:rsidRDefault="00841BFE" w:rsidP="00EF20CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00544137">
+        <w:t>Intelligence Services</w:t>
+      </w:r>
+      <w:r w:rsidR="009036C5" w:rsidRPr="00544137">
+        <w:t xml:space="preserve"> shall advise the applicant if their employment screening has been unsuccessful. The applicant may appeal in accordance with the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId40" w:history="1">
+        <w:r w:rsidR="009036C5" w:rsidRPr="00544137">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Employment Screening policy.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5A4F479C" w14:textId="2E36F2E7" w:rsidR="00401110" w:rsidRPr="00401110" w:rsidRDefault="00401110" w:rsidP="00EF20CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="46" w:name="_Toc233623175"/>
+      <w:r w:rsidRPr="00401110">
+        <w:t>Social visits</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="46"/>
+    </w:p>
+    <w:p w14:paraId="78CC9EA8" w14:textId="6EC2F7EA" w:rsidR="00AC6B16" w:rsidRDefault="00F70D81" w:rsidP="00EF20CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC6B16">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Approved service providers and persons delivering programs are not permitted to have social visits with any prisoner whilst performing their approved role.</w:t>
+      </w:r>
+      <w:r w:rsidR="006B69A2" w:rsidRPr="00AC6B16">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C3B84C4" w14:textId="678E1F9C" w:rsidR="008962D9" w:rsidRPr="00AC6B16" w:rsidRDefault="006B69A2" w:rsidP="00AC6B16">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC6B16">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Social visits </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B69A2">
+        <w:t xml:space="preserve">shall be booked in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId41" w:history="1">
+        <w:r w:rsidRPr="00514ED5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP</w:t>
+        </w:r>
+        <w:r w:rsidR="00BF0736" w:rsidRPr="00514ED5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>–</w:t>
         </w:r>
-        <w:r w:rsidR="00C85632" w:rsidRPr="00C85632">
+        <w:r w:rsidRPr="00514ED5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:lang w:eastAsia="en-AU"/>
-[...15 lines deleted...]
-          <w:t>Activities</w:t>
+          </w:rPr>
+          <w:t xml:space="preserve"> 7.2 Social Visits.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00C85632">
-[...16 lines deleted...]
-      <w:bookmarkEnd w:id="35"/>
+    </w:p>
+    <w:p w14:paraId="1BE43894" w14:textId="6B7D226A" w:rsidR="002D41D3" w:rsidRPr="00D10422" w:rsidRDefault="002D41D3" w:rsidP="00EF20CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="360" w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="47" w:name="_Toc233623176"/>
       <w:r w:rsidRPr="00D10422">
         <w:t xml:space="preserve">Prisoner </w:t>
       </w:r>
-      <w:r w:rsidR="005F44DA">
-        <w:t>c</w:t>
+      <w:r>
+        <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00D10422">
         <w:t xml:space="preserve">onstructive </w:t>
       </w:r>
-      <w:r w:rsidR="005F44DA">
-        <w:t>a</w:t>
+      <w:r>
+        <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00D10422">
         <w:t xml:space="preserve">ctivity </w:t>
       </w:r>
-      <w:r w:rsidR="005F44DA">
-        <w:t>p</w:t>
+      <w:r>
+        <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00D10422">
         <w:t>rofil</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="390F7ECE" w14:textId="59A95C81" w:rsidR="00D31C04" w:rsidRDefault="00D31C04" w:rsidP="00D10422">
+      <w:r>
+        <w:t>es</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="47"/>
+    </w:p>
+    <w:p w14:paraId="3EEB173C" w14:textId="383CBA8A" w:rsidR="003553CD" w:rsidRDefault="008D14A2" w:rsidP="00EF20CC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:rPr>
-[...13 lines deleted...]
-        </w:rPr>
+        <w:spacing w:before="360" w:after="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Approved services and programs shall be developed into a Prisoner Constructive Activity Profile by the Superintendent.</w:t>
+      </w:r>
+      <w:r w:rsidR="002B12B2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BE347C">
-[...44 lines deleted...]
-    <w:p w14:paraId="0836391D" w14:textId="1228B7A3" w:rsidR="00D31C04" w:rsidRDefault="00D10422" w:rsidP="00E01B47">
+    </w:p>
+    <w:p w14:paraId="463246D0" w14:textId="3CE3AC78" w:rsidR="00B634D0" w:rsidRPr="00B634D0" w:rsidRDefault="002B12B2" w:rsidP="00B634D0">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A57DC5">
+        <w:t>The Superintendent shall ensure the provision of these activities is developed with consideration to addressing the diverse needs of the prisoner population within the prison.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="723ED893" w14:textId="77777777" w:rsidR="008D14A2" w:rsidRDefault="008D14A2" w:rsidP="008D14A2">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The Prisoner Constructive Activity Profile shall include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C2F3FC0" w14:textId="77777777" w:rsidR="008D14A2" w:rsidRPr="008D14A2" w:rsidRDefault="008D14A2" w:rsidP="008D14A2">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D10422">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D14A2">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">the work and other activities available inside and outside </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D31C04">
+        <w:t xml:space="preserve">work and activities available inside and outside </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D14A2">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidR="00D31C04" w:rsidRPr="00D10422">
+      <w:r w:rsidRPr="008D14A2">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...11 lines deleted...]
-        <w:pStyle w:val="Documentdetails"/>
+        <w:t xml:space="preserve"> prison</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BAD6CC8" w14:textId="77777777" w:rsidR="008D14A2" w:rsidRPr="008D14A2" w:rsidRDefault="008D14A2" w:rsidP="008D14A2">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="008D14A2">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the gratuity level paid for the varying types of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D14A2">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">work and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D14A2">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>activit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D14A2">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>ies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D14A2">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> undertaken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47333229" w14:textId="77777777" w:rsidR="008D14A2" w:rsidRPr="008D14A2" w:rsidRDefault="008D14A2" w:rsidP="008D14A2">
+      <w:pPr>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="200" w:after="120"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D14A2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Work and activities include, but are not limited to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12183254" w14:textId="77777777" w:rsidR="008D14A2" w:rsidRPr="008D14A2" w:rsidRDefault="008D14A2" w:rsidP="00283E3B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:hanging="11"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D14A2">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>work in an industrial workshop</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="454F756A" w14:textId="77777777" w:rsidR="008D14A2" w:rsidRPr="008D14A2" w:rsidRDefault="008D14A2" w:rsidP="00283E3B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:hanging="11"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D14A2">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>primary activities on a prison farm</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1458467E" w14:textId="77777777" w:rsidR="008D14A2" w:rsidRPr="008D14A2" w:rsidRDefault="008D14A2" w:rsidP="00283E3B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:hanging="11"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D14A2">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>prison maintenance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1995013B" w14:textId="2E533D50" w:rsidR="008D14A2" w:rsidRPr="008D14A2" w:rsidRDefault="008D14A2" w:rsidP="00283E3B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:hanging="11"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D14A2">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">treatment/education </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB08C7">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>programs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="045CE36B" w14:textId="77777777" w:rsidR="008D14A2" w:rsidRPr="008D14A2" w:rsidRDefault="008D14A2" w:rsidP="00283E3B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:hanging="11"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D14A2">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>vocational training</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BF7E50D" w14:textId="7DEF77E4" w:rsidR="0004794B" w:rsidRDefault="008D14A2" w:rsidP="00283E3B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:hanging="11"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D14A2">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">higher education </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB08C7">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>programs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A8D2F13" w14:textId="67628B32" w:rsidR="008D14A2" w:rsidRPr="008D14A2" w:rsidRDefault="0004794B" w:rsidP="00283E3B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:hanging="11"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>wellbeing and reintegration programs</w:t>
+      </w:r>
+      <w:r w:rsidR="008D14A2" w:rsidRPr="008D14A2">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14CD0DEB" w14:textId="525F8FA5" w:rsidR="008D14A2" w:rsidRPr="006C2804" w:rsidRDefault="008D14A2" w:rsidP="008D14A2">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
       <w:r w:rsidRPr="00D10422">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>the gratuity level paid for the varying types of activit</w:t>
-[...5 lines deleted...]
-        <w:t>ies</w:t>
+        <w:t xml:space="preserve">Code of Conduct </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">shall be included in the </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="48" w:name="_Hlk125021866"/>
+      <w:r>
+        <w:t xml:space="preserve">Prisoner Constructive Activity Profile </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="48"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">which </w:t>
       </w:r>
       <w:r w:rsidRPr="00D10422">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> undertaken.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4D63F85F" w14:textId="16F66E2E" w:rsidR="00D10422" w:rsidRDefault="00D10422" w:rsidP="00D10422">
+        <w:t>prescribes a set of guiding principles</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5516">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">duty of care obligations </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5516">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>acceptable conduct</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5516">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>(refer p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00874994">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">risoner </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00874994">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">andbook </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00514ED5">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId42" w:history="1">
+        <w:r w:rsidRPr="00514ED5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t xml:space="preserve">COPP 2.2 </w:t>
+        </w:r>
+        <w:bookmarkStart w:id="49" w:name="_Hlk126133677"/>
+        <w:r w:rsidRPr="00514ED5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>–</w:t>
+        </w:r>
+        <w:bookmarkEnd w:id="49"/>
+        <w:r w:rsidRPr="00514ED5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Orientation</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00514ED5">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="284A0FAB" w14:textId="578A33A1" w:rsidR="008D14A2" w:rsidRPr="006C2804" w:rsidRDefault="008D14A2" w:rsidP="008D14A2">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10422">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Prisoner Constructive Activity Profile shall show the distribution of gratuities within a prison and should resemble </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> below</w:t>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uperintendent shall </w:t>
+      </w:r>
+      <w:r w:rsidR="004023B5">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ensure </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ode of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00D10422">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>. The actual distribution of gratuities within a prison</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006D2D51">
+        <w:t xml:space="preserve">onduct </w:t>
+      </w:r>
+      <w:r w:rsidR="004023B5">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="00626E59">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>available to all prisoners.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CA2B5D5" w14:textId="77777777" w:rsidR="008D14A2" w:rsidRPr="00380A06" w:rsidRDefault="008D14A2" w:rsidP="008D14A2">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A breach of the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ode of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onduct may </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">result in disciplinary action or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>constitute a minor prison offence</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="760517CF" w14:textId="77777777" w:rsidR="00927B2A" w:rsidRPr="00D10422" w:rsidRDefault="00927B2A" w:rsidP="00EF20CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="360" w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="50" w:name="_Toc233623177"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc125016274"/>
+      <w:r w:rsidRPr="00D10422">
+        <w:t xml:space="preserve">Assigning </w:t>
+      </w:r>
+      <w:r>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:t>risoner</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:t xml:space="preserve">onstructive </w:t>
+      </w:r>
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:t>ctivities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="50"/>
+    </w:p>
+    <w:p w14:paraId="3C6F44C1" w14:textId="77777777" w:rsidR="00927B2A" w:rsidRDefault="00927B2A" w:rsidP="00EF20CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="360" w:after="240"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">risoners </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">shall be assigned to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">constructive activities in a manner consistent with the Prisoner Constructive Activity Profile and other directions from </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Superintendent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68619338" w14:textId="77777777" w:rsidR="00927B2A" w:rsidRDefault="00927B2A" w:rsidP="00927B2A">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Each prison shall aim to give all prisoners the opportunity to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> engage in constructive activities and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A57DC5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">all prisoners shall be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00407F36">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>encourage</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00407F36">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to participate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00407F36">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0259B96B" w14:textId="77777777" w:rsidR="00927B2A" w:rsidRDefault="00927B2A" w:rsidP="00927B2A">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB4B0D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Prisoners may be recommended to engage in certain constructive activities based on an asses</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>sment of their individual needs and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB4B0D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> identified in their Individual Management Plan.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="472AEAD4" w14:textId="77777777" w:rsidR="00927B2A" w:rsidRDefault="00927B2A" w:rsidP="00927B2A">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In determining a prisoner’s suitability for assignment to a constructive activity, consideration shall be given to their: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="547FA042" w14:textId="77777777" w:rsidR="00927B2A" w:rsidRDefault="00927B2A" w:rsidP="00927B2A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prison </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">conduct </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F33DB45" w14:textId="77777777" w:rsidR="00927B2A" w:rsidRDefault="00927B2A" w:rsidP="00927B2A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">past performance </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="436FB0FF" w14:textId="77777777" w:rsidR="00927B2A" w:rsidRDefault="00927B2A" w:rsidP="00927B2A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">supervisory requirements </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EE5F2B1" w14:textId="77777777" w:rsidR="00927B2A" w:rsidRPr="00173C72" w:rsidRDefault="00927B2A" w:rsidP="00927B2A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">special </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>skills or need</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="469C31CA" w14:textId="77777777" w:rsidR="00927B2A" w:rsidRDefault="00927B2A" w:rsidP="00927B2A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>desire to improve knowledge and skills</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="712EE2C7" w14:textId="77777777" w:rsidR="00927B2A" w:rsidRDefault="00927B2A" w:rsidP="00927B2A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>current knowledge, skills, experience</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EBEE8AD" w14:textId="77777777" w:rsidR="00927B2A" w:rsidRDefault="00927B2A" w:rsidP="00927B2A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>cultural and diversity needs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CF0FC67" w14:textId="44047365" w:rsidR="00927B2A" w:rsidRDefault="00927B2A" w:rsidP="00927B2A">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Superintendent may approve prisoners of different genders to engage in the same group </w:t>
+      </w:r>
+      <w:r w:rsidR="004023B5">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">service or </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">program. Prior consultation shall occur with the </w:t>
+      </w:r>
+      <w:r w:rsidR="004023B5">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>service/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">program provider, to determine what impact the inclusion of different gender prisoners may have on the </w:t>
+      </w:r>
+      <w:r w:rsidR="004023B5">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>service/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">program’s effectiveness.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A2DABC3" w14:textId="55552186" w:rsidR="001D5149" w:rsidRDefault="001D5149" w:rsidP="00EF20CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="360" w:after="240"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="52" w:name="_Toc233623178"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="004F0A63">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>risoner P</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>articipation in Constructive Activities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="52"/>
+    </w:p>
+    <w:p w14:paraId="061391F1" w14:textId="77777777" w:rsidR="001D5149" w:rsidRPr="00D74139" w:rsidRDefault="001D5149" w:rsidP="00EF20CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="360" w:after="240"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>participating in a constructive activity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, prisoners shall only engage in </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>the task</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> approved by </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the supervising </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>officer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37D26B38" w14:textId="77777777" w:rsidR="001D5149" w:rsidRPr="00D74139" w:rsidRDefault="001D5149" w:rsidP="001D5149">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Officers shall encourage prisoners to remain fully occupied on approved tasks whilst </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>under their supervision</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="740FE729" w14:textId="26E0B9FD" w:rsidR="00927B2A" w:rsidRDefault="001D5149" w:rsidP="00762F53">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Officers shall not allow prisoners</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> undertak</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B921D4">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>hobby</w:t>
+      </w:r>
+      <w:r w:rsidR="00B921D4">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>/or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B921D4">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>personal</w:t>
+      </w:r>
+      <w:r w:rsidR="00B921D4">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> work during </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>constructive activities,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> unless approved by </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> relevant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> officer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53EF091B" w14:textId="7AC5C96C" w:rsidR="008D14A2" w:rsidRPr="00762F53" w:rsidRDefault="00E9704B" w:rsidP="00EF20CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="53" w:name="_Toc125016275"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc233623179"/>
+      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="53"/>
+      <w:r>
+        <w:t xml:space="preserve">Work health and safety </w:t>
+      </w:r>
+      <w:r w:rsidR="001D5149" w:rsidRPr="001D5149">
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="001D5149" w:rsidRPr="001D5149">
+        <w:t xml:space="preserve">rison </w:t>
+      </w:r>
+      <w:r>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidR="001D5149" w:rsidRPr="001D5149">
+        <w:t>orkplaces</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="54"/>
+    </w:p>
+    <w:p w14:paraId="143D38BD" w14:textId="6D7A73FE" w:rsidR="008D14A2" w:rsidRPr="008D14A2" w:rsidRDefault="008D14A2" w:rsidP="00EF20CC">
+      <w:pPr>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D14A2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Al</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB41CD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="00D21DF9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> workers (including officers and prisoners) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D14A2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>are entitled to work in safe conditions.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5179F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Work</w:t>
+      </w:r>
+      <w:r w:rsidR="003F6244">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> health and safety</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D14A2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> procedures as well as workplace training, instruction and supervision shall be provided to prisoners participating in constructive activities to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D14A2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>minimise the risk of</w:t>
+      </w:r>
+      <w:r w:rsidR="003F6244">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> injury or harm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D14A2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EF228D2" w14:textId="0510B6A5" w:rsidR="001D5149" w:rsidRDefault="008D14A2" w:rsidP="001D5149">
+      <w:pPr>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="200" w:after="120"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D14A2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Officers supervising prisoners in a workplace are responsible for the management of the workplace and have a duty of care </w:t>
+      </w:r>
+      <w:r w:rsidR="00A3604A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D14A2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>prisoners</w:t>
+      </w:r>
+      <w:r w:rsidR="004023B5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D14A2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">his includes </w:t>
+      </w:r>
+      <w:r w:rsidR="004023B5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">determining </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D14A2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>which prisoners may attend that workplace.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47900036" w14:textId="37167CF7" w:rsidR="00043497" w:rsidRPr="00514ED5" w:rsidRDefault="00043497" w:rsidP="001D5149">
+      <w:pPr>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="200" w:after="120"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00514ED5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tools shall also be managed in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId43" w:history="1">
+        <w:r w:rsidRPr="00514ED5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:bCs/>
+            <w:szCs w:val="26"/>
+          </w:rPr>
+          <w:t xml:space="preserve">COPP 11.5 – Tools and </w:t>
+        </w:r>
+        <w:r w:rsidR="00B31D2A" w:rsidRPr="00514ED5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:bCs/>
+            <w:szCs w:val="26"/>
+          </w:rPr>
+          <w:t>M</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00514ED5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:bCs/>
+            <w:szCs w:val="26"/>
+          </w:rPr>
+          <w:t xml:space="preserve">aterial </w:t>
+        </w:r>
+        <w:r w:rsidR="00B31D2A" w:rsidRPr="00514ED5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:bCs/>
+            <w:szCs w:val="26"/>
+          </w:rPr>
+          <w:t>M</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00514ED5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:bCs/>
+            <w:szCs w:val="26"/>
+          </w:rPr>
+          <w:t>anagement</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00267386" w:rsidRPr="00514ED5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="650CACF5" w14:textId="77777777" w:rsidR="001D5149" w:rsidRPr="00D10422" w:rsidRDefault="001D5149" w:rsidP="00EF20CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="55" w:name="_Toc233623180"/>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prison </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>rientation</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="55"/>
+    </w:p>
+    <w:p w14:paraId="32540F18" w14:textId="74C4E944" w:rsidR="001D5149" w:rsidRPr="00A035AC" w:rsidRDefault="001D5149" w:rsidP="00EF20CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Superintendent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the Education</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Vocational Training Unit (EVTU) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">shall agree upon an accredited generic </w:t>
+      </w:r>
+      <w:r w:rsidR="00C5179F">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Work</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB0B5C">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006C4994">
+        <w:t xml:space="preserve">Health </w:t>
+      </w:r>
+      <w:r w:rsidR="00C5179F" w:rsidRPr="008D14A2">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="006C4994">
+        <w:t xml:space="preserve">Safety </w:t>
+      </w:r>
+      <w:r w:rsidR="00C5179F">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">training </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>unit suitable for prisoners at that prison.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00514ED5">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Refer </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId44" w:history="1">
+        <w:r w:rsidRPr="00514ED5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t xml:space="preserve">COPP 2.2 </w:t>
+        </w:r>
+        <w:bookmarkStart w:id="56" w:name="_Hlk128543790"/>
+        <w:r w:rsidRPr="00514ED5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>–</w:t>
+        </w:r>
+        <w:bookmarkEnd w:id="56"/>
+        <w:r w:rsidRPr="00514ED5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Orientation</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00514ED5">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> compulsory course requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DD3C842" w14:textId="602DB909" w:rsidR="001D5149" w:rsidRPr="00A57DC5" w:rsidRDefault="001D5149" w:rsidP="001D5149">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A57DC5">
+        <w:t>EVTU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A57DC5">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A57DC5">
+        <w:t xml:space="preserve">staff </w:t>
+      </w:r>
+      <w:r w:rsidR="003E531C">
+        <w:t xml:space="preserve">or VSO Training Officers </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A57DC5">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">shall provide the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C5179F">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Work</w:t>
+      </w:r>
+      <w:r w:rsidR="009303F7" w:rsidRPr="009303F7">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009303F7">
+        <w:t xml:space="preserve">Health </w:t>
+      </w:r>
+      <w:r w:rsidR="009303F7" w:rsidRPr="008D14A2">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="009303F7">
+        <w:t>Safety</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5179F">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C5179F">
+        <w:t xml:space="preserve">training </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A57DC5">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>unit to prisoners during the prison orientation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4911C883" w14:textId="113AB576" w:rsidR="009E7D40" w:rsidRDefault="009E7D40" w:rsidP="009E7D40">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Prisoners transferring between workshops do not need to repeat the EVTU Work Health and Safety Training Unit if already completed during that period of custody.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20B68331" w14:textId="23DD65DA" w:rsidR="001D5149" w:rsidRDefault="001D5149" w:rsidP="001D5149">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prisoners released from custody who </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">subsequently </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>return</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00D10422">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> however, shall depend on the nature of activities available within that prison.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="06ED88CC" w14:textId="76C7BFE1" w:rsidR="00D60381" w:rsidRDefault="00D60381" w:rsidP="00D60381">
+        <w:t xml:space="preserve"> shall need to prove competency or repeat the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C1593E">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Work Health and Safety Training Unit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14D3A1E8" w14:textId="5C761691" w:rsidR="001D5149" w:rsidRPr="00380A06" w:rsidRDefault="001D5149" w:rsidP="001D5149">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00145151">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>EVTU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> database, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Pathlore</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, shall maintain verification of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the completion of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C5179F">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Work </w:t>
+      </w:r>
+      <w:r w:rsidR="00C5179F" w:rsidRPr="008D14A2">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>Safety and Health</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5179F" w:rsidRPr="008D14A2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C5179F">
+        <w:t>training</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5179F" w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> unit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15F6F01D" w14:textId="77777777" w:rsidR="001D5149" w:rsidRPr="00D10422" w:rsidRDefault="001D5149" w:rsidP="001D5149">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Officers may </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">access the education database </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>for individual prison sites in order to receive an accurate status on all prisoners at that site.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D66502B" w14:textId="1A673E81" w:rsidR="001D5149" w:rsidRPr="00D10422" w:rsidRDefault="001D5149" w:rsidP="001D5149">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Officers shall not assign prisoners to a workplace for work until the prisoner</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">completes the </w:t>
+      </w:r>
+      <w:r w:rsidR="009303F7">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Work</w:t>
+      </w:r>
+      <w:r w:rsidR="009303F7" w:rsidRPr="009303F7">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009303F7">
+        <w:t xml:space="preserve">Health </w:t>
+      </w:r>
+      <w:r w:rsidR="009303F7" w:rsidRPr="008D14A2">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="009303F7">
+        <w:t>Safety</w:t>
+      </w:r>
+      <w:r w:rsidR="009303F7">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> induction </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>unit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="191E4DFA" w14:textId="77777777" w:rsidR="001D5149" w:rsidRPr="00A57DC5" w:rsidRDefault="001D5149" w:rsidP="00EF20CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="57" w:name="_Toc233623181"/>
+      <w:r w:rsidRPr="00A57DC5">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Workshop </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A57DC5">
+        <w:t>induction</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="57"/>
+    </w:p>
+    <w:p w14:paraId="3AA226D1" w14:textId="77777777" w:rsidR="001D5149" w:rsidRDefault="001D5149" w:rsidP="00EF20CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Upon</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a prisoner’s assignment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>to an industrial workshop</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> position, the work</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>shop O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fficer in </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>harge</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (OIC)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15761676" w14:textId="37B524F9" w:rsidR="003659D0" w:rsidRDefault="003659D0" w:rsidP="003659D0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="993" w:hanging="284"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">provide </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>a workshop induction</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>ea</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>ch new prisoner commencing work</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C8D9928" w14:textId="2B2EB936" w:rsidR="003659D0" w:rsidRDefault="003659D0" w:rsidP="00D76AA6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="993" w:hanging="284"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>provide training in the use of machinery, equipment</w:t>
+      </w:r>
+      <w:r w:rsidR="00361A29">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>, vehicles and substances</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79B80633" w14:textId="2DBDF115" w:rsidR="001D5149" w:rsidRDefault="001D5149" w:rsidP="001D5149">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="993" w:hanging="284"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>provide the prisoner with the appropriate Personal Protective Equipment (PPE)</w:t>
+      </w:r>
+      <w:r w:rsidR="00361A29">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and clothing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23D2D069" w14:textId="6617A5E3" w:rsidR="001D5149" w:rsidRDefault="001D5149" w:rsidP="001D5149">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="993" w:hanging="284"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>instruct the prisoner in the correct use, storage and maintenance of PPE</w:t>
+      </w:r>
+      <w:r w:rsidR="00645662">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and clothing</w:t>
+      </w:r>
+      <w:r w:rsidR="00D76AA6">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21EE3E17" w14:textId="68731203" w:rsidR="001D5149" w:rsidRPr="0050502C" w:rsidRDefault="001D5149" w:rsidP="001D5149">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> officer and the prisoner shall jointly complete </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="0098268B">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hard copy of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00281AA7" w:rsidRPr="00762F53">
+        <w:t xml:space="preserve">Prisoner Safety and Induction Training </w:t>
+      </w:r>
+      <w:r w:rsidR="00281AA7" w:rsidRPr="00E66C5C">
+        <w:t>Form (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId45" w:history="1">
+        <w:r w:rsidR="00281AA7" w:rsidRPr="00E66C5C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>C002</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00281AA7" w:rsidRPr="00E66C5C">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="0098268B" w:rsidRPr="00E66C5C">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or</w:t>
+      </w:r>
+      <w:r w:rsidR="0098268B">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  on TOMS. The TOMS C002 is available in </w:t>
+      </w:r>
+      <w:r w:rsidR="0098268B" w:rsidRPr="0098268B">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assessments as </w:t>
+      </w:r>
+      <w:r w:rsidR="0098268B">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">an </w:t>
+      </w:r>
+      <w:r w:rsidR="0098268B" w:rsidRPr="0098268B">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>ACM Checklist</w:t>
+      </w:r>
+      <w:r w:rsidR="008275E9">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="0098268B" w:rsidRPr="0098268B">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">C002- </w:t>
+      </w:r>
+      <w:r w:rsidR="008275E9">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="0098268B" w:rsidRPr="0098268B">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>nduction and</w:t>
+      </w:r>
+      <w:r w:rsidR="008275E9">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> management </w:t>
+      </w:r>
+      <w:r w:rsidR="0098268B">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75E59A92" w14:textId="34641F48" w:rsidR="00856727" w:rsidRDefault="00856727" w:rsidP="00CC7C87">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E66C5C">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId46" w:history="1">
+        <w:r w:rsidRPr="00E66C5C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>C002</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00E66C5C">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> form</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provides </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a record of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>prisoner</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>workshop induction and competency in the use of specified equipment</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7C87">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>machiner</w:t>
+      </w:r>
+      <w:r w:rsidR="0062174D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7C87" w:rsidRPr="00CC7C87">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7C87">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>vehicles and substances</w:t>
+      </w:r>
+      <w:r w:rsidR="0062174D">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21A181EE" w14:textId="77777777" w:rsidR="001D5149" w:rsidRPr="008B7DA3" w:rsidRDefault="001D5149" w:rsidP="001D5149">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This workshop </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>induction</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is not transferable to other work</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>shops or prisons</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A prisoner shall receive a specific </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>induction for each workshop.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C024607" w14:textId="754557A3" w:rsidR="001D5149" w:rsidRPr="00D10422" w:rsidRDefault="001D5149" w:rsidP="00EF20CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="58" w:name="_Toc233623182"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Machinery/e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>quipment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>/vehicles</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA5DB0">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="008B7603">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>substances</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="58"/>
+    </w:p>
+    <w:p w14:paraId="5C34B507" w14:textId="1CC55F3D" w:rsidR="00D625BD" w:rsidRPr="005E1ED9" w:rsidRDefault="00B1468C" w:rsidP="00EF20CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Vocational Support Officer (VSO) shall provide training to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prisoners on the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Safe Operating Procedures (SOP) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">piece of machinery, equipment, vehicle and/or substances. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Where the machinery, equipment, vehicle or substance is the same type/model, the prisoner may not require re-training.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B1DB954" w14:textId="127EC627" w:rsidR="00D625BD" w:rsidRDefault="00D625BD" w:rsidP="00D625BD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>The VSO within e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>ach work</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>shop</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall maintain a record of in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>duction and training  for each item</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, using the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId47" w:history="1">
+        <w:r w:rsidRPr="00E66C5C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>C002</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00E66C5C">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> form</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>. Prisoners must not operate machinery</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> equipment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>, vehicles</w:t>
+      </w:r>
+      <w:r w:rsidR="00167195">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or substances</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> until they have been trained in their safe use, and the C002 form has been completed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ED97F3F" w14:textId="77777777" w:rsidR="001D5149" w:rsidRPr="00515E6D" w:rsidRDefault="001D5149" w:rsidP="001D5149">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The VSO shall ensure the SOP is displayed for each piece of static machinery/equipment, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>as well as a list of the names of prisoners authorised to use th</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> equipment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38F37359" w14:textId="529D74FC" w:rsidR="001D5149" w:rsidRDefault="001D5149" w:rsidP="001D5149">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>The record shall include the prisoner</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s name, the date of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>induction</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the initials of the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>OIC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the work area.  This record</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in addition to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E66C5C">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId48" w:history="1">
+        <w:r w:rsidRPr="00E66C5C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>C002</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00E66C5C">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> form</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provides permission </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>who can operate th</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> piece of equipment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E9CE08A" w14:textId="77777777" w:rsidR="001D5149" w:rsidRDefault="001D5149" w:rsidP="001D5149">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For each piece of mobile </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">machinery, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>equipment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or vehicle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>, the workshop supervisor shall display an approved list of users at the distribution point.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="135F0BB7" w14:textId="2E225CAC" w:rsidR="001D5149" w:rsidRDefault="001D5149" w:rsidP="001D5149">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Officers shall ensure prisoners working in their area of supervision are aware of and comply with </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Statutory</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Department </w:t>
+      </w:r>
+      <w:r w:rsidR="00167195">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5179F">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ork </w:t>
+      </w:r>
+      <w:r w:rsidR="00167195">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">health and safety </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>requirements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40512F71" w14:textId="77777777" w:rsidR="001D5149" w:rsidRPr="00380A06" w:rsidRDefault="001D5149" w:rsidP="001D5149">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Officers shall provide ongoing supervision, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>instruction,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and management to prisoners to provide </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and maintain </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>a safe workplace.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0595D23A" w14:textId="77777777" w:rsidR="001D5149" w:rsidRDefault="001D5149" w:rsidP="001D5149">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>The t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>raining unit at each prison can assist with the assessment of these units.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FAEBC2E" w14:textId="5EB018A2" w:rsidR="001D5149" w:rsidRPr="00D10422" w:rsidRDefault="005E5866" w:rsidP="00EF20CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="59" w:name="_Toc233623183"/>
+      <w:r>
+        <w:t xml:space="preserve">Work Health and Safety </w:t>
+      </w:r>
+      <w:r w:rsidR="00B732DC">
+        <w:t>reporting</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="59"/>
+    </w:p>
+    <w:p w14:paraId="36E0389E" w14:textId="3C34E95B" w:rsidR="00400287" w:rsidRDefault="00400287" w:rsidP="00EF20CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In the event </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>a prisoner sustains injury whilst engaged in work for the Department (e.g. from the use of machinery, equipment vehicles or substances), the following shall occur:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52E8E4EE" w14:textId="77777777" w:rsidR="00400287" w:rsidRPr="00F70D9F" w:rsidRDefault="00400287" w:rsidP="00400287">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:ind w:left="1134" w:hanging="425"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the prison shall provide first aid and organise appropriate medical treatment </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BA36F01" w14:textId="77777777" w:rsidR="00400287" w:rsidRDefault="00400287" w:rsidP="00400287">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:ind w:left="1134" w:hanging="425"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the injury is to be reported via </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544137">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>SolvSafety</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as an injury to non-employee, and notifiable incidents are to be reported to WorkSafe, in accordance with the Incident Management Procedure. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57E64C75" w14:textId="401D5C21" w:rsidR="00400287" w:rsidRDefault="00400287" w:rsidP="00400287">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:ind w:left="1134" w:hanging="425"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rison and the supervising officer shall provide </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E66C5C">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId49" w:history="1">
+        <w:r w:rsidRPr="00E66C5C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>C002</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00E66C5C">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> form</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as evidence that relevant induction and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">training </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>has occurred</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74044026" w14:textId="5E729C06" w:rsidR="001D5149" w:rsidRPr="005764A0" w:rsidRDefault="00400287" w:rsidP="00400287">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:ind w:left="1134" w:hanging="425"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the Supervising Officer shall complete and submit an incident report on TOMS, in accordance with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00514ED5">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COPP 13.1 – Incident </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId50" w:history="1">
+        <w:r w:rsidRPr="00514ED5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Notifications</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00514ED5">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>, Reporting and Communications</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00514ED5">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="621DEDA9" w14:textId="5695D439" w:rsidR="001D5149" w:rsidRPr="004C7CBB" w:rsidRDefault="001D5149" w:rsidP="001D5149">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The officer and the prisoner shall assist in the </w:t>
+      </w:r>
+      <w:r w:rsidR="005503DC">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>work health and safety</w:t>
+      </w:r>
+      <w:r w:rsidR="00C91AC0">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>investigation</w:t>
+      </w:r>
+      <w:r w:rsidR="00400287">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as far as reasonably practicable</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="188FECA9" w14:textId="45BF4FD7" w:rsidR="001D5149" w:rsidRPr="005E1ED9" w:rsidRDefault="001D5149" w:rsidP="00762F53">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Where an officer supervising a prisoner in a work</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>shop</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> observes that a prisoner</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>s performance is impaired (</w:t>
+      </w:r>
+      <w:r w:rsidR="009D1110">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>e.g.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">under the influence of medication, contraband or some other condition) they shall </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>prohibit the prisoner from operating any machinery, equipment</w:t>
+      </w:r>
+      <w:r w:rsidR="00400287">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>vehicles</w:t>
+      </w:r>
+      <w:r w:rsidR="00400287">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or substances,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">contact the relevant </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">officer responsible for security and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>have the prisoner removed from the work</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>shop</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6476C3C4" w14:textId="4EDD8FAA" w:rsidR="001D5149" w:rsidRPr="00D10422" w:rsidRDefault="001D5149" w:rsidP="00EF20CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="60" w:name="_Toc233623184"/>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Further</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB5551">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Work Health and Safety </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Training</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="60"/>
+    </w:p>
+    <w:p w14:paraId="4FA027A7" w14:textId="24DD5C54" w:rsidR="001D5149" w:rsidRPr="008B7DA3" w:rsidRDefault="001D5149" w:rsidP="00EF20CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wherever practical, prisoners shall receive industry specific accredited </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB5551">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">work health and safety </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>training</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is relevant to a workplace industry. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E1E0463" w14:textId="5B2BC7BF" w:rsidR="001D5149" w:rsidRDefault="001D5149" w:rsidP="001D5149">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National industry bodies have identified one unit per industry sector </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="009D1110">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>e.g.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Hospitality industry has</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB1160">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">‘Follow Health, Safety and Security Procedures’, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">while the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Metals and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>ngineering industry has</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB1160">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>‘Occupational Health and Safety in the Work Environment’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>EVTU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at each prison can assist with the assessment of these units.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19BDA074" w14:textId="19BB80E8" w:rsidR="001D5149" w:rsidRPr="00762F53" w:rsidRDefault="001D5149" w:rsidP="00762F53">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where a prisoner performs special skills or receives skills training as part of a work assignment, the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>OIC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the work area shall liaise with the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>EVTU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to arrange</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for the prisoner to receive</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> formal recognition of the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>ir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> skills.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DE75AA7" w14:textId="582838AB" w:rsidR="008D14A2" w:rsidRDefault="008D14A2" w:rsidP="00EF20CC">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="360" w:after="240"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="61" w:name="_Toc233623185"/>
+      <w:r w:rsidRPr="008D14A2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Gratuities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="61"/>
+    </w:p>
+    <w:p w14:paraId="61B8F514" w14:textId="77777777" w:rsidR="003C521A" w:rsidRPr="008D14A2" w:rsidRDefault="003C521A" w:rsidP="00EF20CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="62" w:name="_Toc233623186"/>
+      <w:bookmarkStart w:id="63" w:name="_Hlk128546511"/>
+      <w:r w:rsidRPr="008D14A2">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Distribution of Gratuities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="62"/>
+      <w:r w:rsidRPr="008D14A2">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p w14:paraId="0F9EF049" w14:textId="77777777" w:rsidR="003C521A" w:rsidRPr="008D14A2" w:rsidRDefault="003C521A" w:rsidP="00EF20CC">
+      <w:pPr>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D14A2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Prisoner Constructive Activity Profile </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D14A2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">shall show the distribution of gratuities within a prison and should resemble </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D14A2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>the table below</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D14A2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Superintendent shall include the distribution of gratuities within their Standing Order (refer to section 10 of this COPP). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20A7F41A" w14:textId="25CC7253" w:rsidR="007459B5" w:rsidRPr="00504520" w:rsidRDefault="003C521A" w:rsidP="007459B5">
+      <w:pPr>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="200" w:after="120"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D14A2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>The actual distribution of gratuities within a prison</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D14A2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D14A2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> however, shall depend on the nature of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D14A2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">work and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D14A2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>activities available within that prison</w:t>
+      </w:r>
+      <w:r w:rsidR="00504520">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23232AB6" w14:textId="77777777" w:rsidR="003C521A" w:rsidRPr="008D14A2" w:rsidRDefault="003C521A" w:rsidP="003C521A">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="TableGrid1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="562" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="4678"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D60381" w14:paraId="7B1EE877" w14:textId="77777777" w:rsidTr="00492D5E">
+      <w:tr w:rsidR="003C521A" w:rsidRPr="008D14A2" w14:paraId="4B2F104F" w14:textId="77777777" w:rsidTr="00A96AEA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
           </w:tcPr>
-          <w:p w14:paraId="0136ED25" w14:textId="059E88C5" w:rsidR="00D60381" w:rsidRDefault="00D60381" w:rsidP="00492D5E">
+          <w:p w14:paraId="172A5226" w14:textId="77777777" w:rsidR="003C521A" w:rsidRPr="008D14A2" w:rsidRDefault="003C521A" w:rsidP="00A96AEA">
             <w:pPr>
-              <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007604FF">
+            <w:r w:rsidRPr="008D14A2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
               <w:t>Gratuity Level</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
           </w:tcPr>
-          <w:p w14:paraId="33345EA0" w14:textId="25B1DB4D" w:rsidR="00D60381" w:rsidRDefault="00D60381" w:rsidP="00492D5E">
+          <w:p w14:paraId="4D9E40F7" w14:textId="77777777" w:rsidR="003C521A" w:rsidRPr="008D14A2" w:rsidRDefault="003C521A" w:rsidP="00A96AEA">
             <w:pPr>
-              <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007604FF">
+            <w:r w:rsidRPr="008D14A2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
               <w:t>Percent (prisoner population)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D60381" w14:paraId="68C36C5E" w14:textId="77777777" w:rsidTr="00492D5E">
+      <w:tr w:rsidR="003C521A" w:rsidRPr="008D14A2" w14:paraId="0CC56B91" w14:textId="77777777" w:rsidTr="00A96AEA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6BC92419" w14:textId="55CC69D5" w:rsidR="00D60381" w:rsidRDefault="00D60381" w:rsidP="00492D5E">
+          <w:p w14:paraId="67917299" w14:textId="77777777" w:rsidR="003C521A" w:rsidRPr="008D14A2" w:rsidRDefault="003C521A" w:rsidP="00A96AEA">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008D14A2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E7AD17D" w14:textId="72B5D29D" w:rsidR="00D60381" w:rsidRDefault="00D60381" w:rsidP="00492D5E">
+          <w:p w14:paraId="51E657DC" w14:textId="77777777" w:rsidR="003C521A" w:rsidRPr="008D14A2" w:rsidRDefault="003C521A" w:rsidP="00A96AEA">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008D14A2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
               <w:t>10%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D60381" w14:paraId="37754BA5" w14:textId="77777777" w:rsidTr="00492D5E">
+      <w:tr w:rsidR="003C521A" w:rsidRPr="008D14A2" w14:paraId="66F4B02A" w14:textId="77777777" w:rsidTr="00A96AEA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C2148B0" w14:textId="1E050066" w:rsidR="00D60381" w:rsidRDefault="00D60381" w:rsidP="00492D5E">
+          <w:p w14:paraId="0CBC4896" w14:textId="77777777" w:rsidR="003C521A" w:rsidRPr="008D14A2" w:rsidRDefault="003C521A" w:rsidP="00A96AEA">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008D14A2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13EE490E" w14:textId="445DCBC5" w:rsidR="00D60381" w:rsidRDefault="00D60381" w:rsidP="00492D5E">
+          <w:p w14:paraId="2E394ABB" w14:textId="77777777" w:rsidR="003C521A" w:rsidRPr="008D14A2" w:rsidRDefault="003C521A" w:rsidP="00A96AEA">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008D14A2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
               <w:t>15%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D60381" w14:paraId="08539366" w14:textId="77777777" w:rsidTr="00492D5E">
+      <w:tr w:rsidR="003C521A" w:rsidRPr="008D14A2" w14:paraId="077C14D2" w14:textId="77777777" w:rsidTr="00A96AEA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29E3BD34" w14:textId="40ED11BC" w:rsidR="00D60381" w:rsidRDefault="00D60381" w:rsidP="00492D5E">
+          <w:p w14:paraId="541718FE" w14:textId="77777777" w:rsidR="003C521A" w:rsidRPr="008D14A2" w:rsidRDefault="003C521A" w:rsidP="00A96AEA">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008D14A2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20DE3993" w14:textId="5D5F0C6C" w:rsidR="00D60381" w:rsidRDefault="00D60381" w:rsidP="00492D5E">
+          <w:p w14:paraId="1526AB08" w14:textId="77777777" w:rsidR="003C521A" w:rsidRPr="008D14A2" w:rsidRDefault="003C521A" w:rsidP="00A96AEA">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008D14A2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
               <w:t>45%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D60381" w14:paraId="0CF5B31C" w14:textId="77777777" w:rsidTr="00492D5E">
+      <w:tr w:rsidR="003C521A" w:rsidRPr="008D14A2" w14:paraId="0EFC704A" w14:textId="77777777" w:rsidTr="00A96AEA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="094A5F1D" w14:textId="61CE3A7A" w:rsidR="00D60381" w:rsidRDefault="00D60381" w:rsidP="00492D5E">
+          <w:p w14:paraId="3E3777A2" w14:textId="77777777" w:rsidR="003C521A" w:rsidRPr="008D14A2" w:rsidRDefault="003C521A" w:rsidP="00A96AEA">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008D14A2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="052F91B6" w14:textId="226C6C7E" w:rsidR="00D60381" w:rsidRDefault="00D60381" w:rsidP="00492D5E">
+          <w:p w14:paraId="70F5564B" w14:textId="77777777" w:rsidR="003C521A" w:rsidRPr="008D14A2" w:rsidRDefault="003C521A" w:rsidP="00A96AEA">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008D14A2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
               <w:t>20%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D60381" w14:paraId="17308E6F" w14:textId="77777777" w:rsidTr="00492D5E">
+      <w:tr w:rsidR="003C521A" w:rsidRPr="008D14A2" w14:paraId="7678A26A" w14:textId="77777777" w:rsidTr="00A96AEA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48E4F14B" w14:textId="3FA64AB7" w:rsidR="00D60381" w:rsidRDefault="00D60381" w:rsidP="00492D5E">
+          <w:p w14:paraId="056C6FDF" w14:textId="77777777" w:rsidR="003C521A" w:rsidRPr="008D14A2" w:rsidRDefault="003C521A" w:rsidP="00A96AEA">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008D14A2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1209A5F6" w14:textId="348AEEC6" w:rsidR="00D60381" w:rsidRDefault="00D60381" w:rsidP="00492D5E">
+          <w:p w14:paraId="2C0C7F33" w14:textId="77777777" w:rsidR="003C521A" w:rsidRPr="008D14A2" w:rsidRDefault="003C521A" w:rsidP="00A96AEA">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008D14A2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
               <w:t>10%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="24D3F736" w14:textId="2E861347" w:rsidR="007604FF" w:rsidRPr="00380A06" w:rsidRDefault="007604FF" w:rsidP="00D60381">
+    <w:p w14:paraId="0CFBA303" w14:textId="77777777" w:rsidR="003C521A" w:rsidRPr="008D14A2" w:rsidRDefault="003C521A" w:rsidP="003C521A">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42211A38" w14:textId="07396CB9" w:rsidR="00D10422" w:rsidRPr="00D10422" w:rsidRDefault="00D10422" w:rsidP="00D10422">
+    <w:p w14:paraId="2CA97026" w14:textId="77777777" w:rsidR="003C521A" w:rsidRPr="008D14A2" w:rsidRDefault="003C521A" w:rsidP="003C521A">
+      <w:pPr>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="200" w:after="120"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D14A2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D14A2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D14A2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>uperintendent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D14A2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>, in consultation with the Assistant Director Prison Industries,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D14A2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall ensure the distribution of gratuities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D14A2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D14A2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>reflects the prison</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D14A2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D14A2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>s budget for gratuities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D14A2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B403546" w14:textId="77777777" w:rsidR="003C521A" w:rsidRPr="008D14A2" w:rsidRDefault="003C521A" w:rsidP="003C521A">
+      <w:pPr>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="200" w:after="120"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D14A2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Prisoner Constructive Activity Profile </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D14A2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>may</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D14A2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D14A2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with the approval of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D14A2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>relevant Deputy Commissioner,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D14A2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> include a system for bonus payments at </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D14A2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gratuity </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D14A2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">levels higher than </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D14A2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">normally </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D14A2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>provided for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D14A2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="008D14A2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12EB9076" w14:textId="459410F1" w:rsidR="003C521A" w:rsidRPr="003C521A" w:rsidRDefault="003C521A" w:rsidP="00EF20CC">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="64" w:name="_Toc233623187"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prisoner </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D14A2">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Gratuities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="64"/>
+      <w:r w:rsidRPr="008D14A2">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F8DA6F6" w14:textId="12B82F14" w:rsidR="008D14A2" w:rsidRPr="008D14A2" w:rsidRDefault="008D14A2" w:rsidP="00EF20CC">
+      <w:pPr>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D14A2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>The payment of a gratuity shall reflect the extent of the prisoner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D14A2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D14A2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s engagement in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D14A2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">constructive </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D14A2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">activity </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D14A2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D14A2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>whether it consists of engagement in one area or a combination of areas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E4BE042" w14:textId="77777777" w:rsidR="008D14A2" w:rsidRPr="00380A06" w:rsidRDefault="008D14A2" w:rsidP="008D14A2">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D10422">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">The </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BE347C">
+        <w:t xml:space="preserve">Where a prisoner is engaged in other constructive activities besides work, the </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="00BE347C" w:rsidRPr="00D10422">
+      <w:r w:rsidRPr="00D10422">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>uperintendent</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00527605">
+        <w:t>uperintendent shall credit the prisoner with a gratuity as if the prisoner were engaged in work requiring average skill or diligence.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FE71FC4" w14:textId="77777777" w:rsidR="008D14A2" w:rsidRDefault="008D14A2" w:rsidP="008D14A2">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where a prisoner conducts peer leadership, peer tutoring or group instruction as part of a constructive activity, the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>uperintendent may credit a gratuity at a higher level than that normally paid for prisoners engaged in such constructive activities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50BA693C" w14:textId="77777777" w:rsidR="008D14A2" w:rsidRPr="00D0532B" w:rsidRDefault="008D14A2" w:rsidP="008D14A2">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where a prisoner is only partly occupied in a combination of constructive activities, the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>uperintendent may credit the prisoner with a lower level of gratuity proportionate to that normally commensurate with the type of constructive activities performed</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="006C2804">
-[...11 lines deleted...]
-      <w:r w:rsidR="006C3059" w:rsidRPr="00D10422">
+      <w:r w:rsidRPr="00D10422">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> but not lower than level 5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A640422" w14:textId="2B7C2629" w:rsidR="008D14A2" w:rsidRPr="00A86263" w:rsidRDefault="008D14A2" w:rsidP="008D14A2">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00D10422">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>shall ensure the distribution o</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Where a prisoner is engaged in a constructive </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">work </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>f gratuities</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>activity and must leave that activity temporarily to undertake an</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> approved</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>reflects the prison</w:t>
-[...5 lines deleted...]
-        <w:t>’</w:t>
+        <w:t xml:space="preserve"> program (</w:t>
+      </w:r>
+      <w:r w:rsidR="009D1110">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>e.g.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> education/ treatment program), i</w:t>
       </w:r>
       <w:r w:rsidRPr="00D10422">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>s budget for gratuities</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="69293E9B" w14:textId="71B547AF" w:rsidR="006C2804" w:rsidRPr="00A57DC5" w:rsidRDefault="00D10422" w:rsidP="006C2804">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">other constructive activity, the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uperintendent shall credit the prisoner with a gratuity </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">at least at the rate of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>original activity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3334553C" w14:textId="77777777" w:rsidR="00333D9D" w:rsidRPr="00B25222" w:rsidRDefault="008D14A2" w:rsidP="00333D9D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A57DC5">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D10422">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
-        </w:rPr>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00A57DC5">
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where a prisoner is willing but unable to find a constructive activity to participate in, the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
-        </w:rPr>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00A57DC5">
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uperintendent shall credit them with at least level 5 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B25222">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A57DC5">
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>gratuities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0791A952" w14:textId="5C7FF058" w:rsidR="00333D9D" w:rsidRPr="00B25222" w:rsidRDefault="00333D9D" w:rsidP="00333D9D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B25222">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Where a prisoner has a severe medical impairment, a review shall be conducted (including their willingness) on an individual basis for their capacity to participate in an activity (work or education).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A195A8B" w14:textId="77777777" w:rsidR="00333D9D" w:rsidRPr="00B25222" w:rsidRDefault="00333D9D" w:rsidP="00333D9D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B25222">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Where assessment(s) have determined a prisoner cannot participate in available activities, due to the severity of a medical impairment, a gratuity level review shall be conducted so that the prisoner is not disproportionately disadvantaged.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5240D90B" w14:textId="6F1E28AA" w:rsidR="00333D9D" w:rsidRPr="00B25222" w:rsidRDefault="00333D9D" w:rsidP="00333D9D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B25222">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Where possible, all prisoners shall be given the opportunity to engage and/or participate in meaningful constructive activity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A343C9B" w14:textId="2403C011" w:rsidR="0062174D" w:rsidRPr="002427B8" w:rsidRDefault="008D14A2" w:rsidP="002427B8">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D10422">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
-        </w:rPr>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00A57DC5">
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Where a prisoner is absent from a constructive activity through no fault of their own, the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Superintendent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
-        </w:rPr>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00A57DC5">
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall credit the prisoner with a gratuity as if the prisoner w</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10422">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
-        </w:rPr>
-[...307 lines deleted...]
-    <w:p w14:paraId="77586970" w14:textId="37C4B287" w:rsidR="00306D34" w:rsidRPr="00D10422" w:rsidRDefault="00306D34" w:rsidP="00380A06">
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> not absent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52DCCC8B" w14:textId="77777777" w:rsidR="0098290A" w:rsidRDefault="0098290A" w:rsidP="00AF21DE">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-[...1279 lines deleted...]
-      </w:r>
+        <w:spacing w:before="360" w:after="240"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="65" w:name="_Toc30153144"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc30153145"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc30153147"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc30153149"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc30153150"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc30153151"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc30153152"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc30153153"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc30153154"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc30153155"/>
+      <w:bookmarkStart w:id="75" w:name="_Toc30153156"/>
+      <w:bookmarkStart w:id="76" w:name="_Toc30153157"/>
+      <w:bookmarkStart w:id="77" w:name="_Toc30153158"/>
+      <w:bookmarkStart w:id="78" w:name="_Toc233623188"/>
+      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="65"/>
       <w:bookmarkEnd w:id="66"/>
       <w:bookmarkEnd w:id="67"/>
-    </w:p>
-[...27 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="68"/>
       <w:bookmarkEnd w:id="69"/>
       <w:bookmarkEnd w:id="70"/>
-    </w:p>
-[...337 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="71"/>
       <w:bookmarkEnd w:id="72"/>
-      <w:r w:rsidR="00D65BDC" w:rsidRPr="00A57DC5">
-[...1 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="73"/>
-    </w:p>
-[...451 lines deleted...]
-      <w:bookmarkStart w:id="77" w:name="_Toc253072963"/>
       <w:bookmarkEnd w:id="74"/>
-      <w:r>
-[...17 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="75"/>
-      <w:r w:rsidRPr="00D10422">
-[...5 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="76"/>
       <w:bookmarkEnd w:id="77"/>
-    </w:p>
-    <w:p w14:paraId="5CF7FE6B" w14:textId="5BDD56BA" w:rsidR="005E1ED9" w:rsidRPr="005E1ED9" w:rsidRDefault="00D10422" w:rsidP="005E1ED9">
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Standing Orders</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="78"/>
+    </w:p>
+    <w:p w14:paraId="7B9FC191" w14:textId="77777777" w:rsidR="0098290A" w:rsidRDefault="0098290A" w:rsidP="00AF21DE">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="79" w:name="_Toc233623189"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>General</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="79"/>
+    </w:p>
+    <w:p w14:paraId="3AD1D183" w14:textId="77777777" w:rsidR="0098290A" w:rsidRDefault="0098290A" w:rsidP="00AF21DE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:rPr>
-[...121 lines deleted...]
-    <w:p w14:paraId="67299C76" w14:textId="19508383" w:rsidR="00D10422" w:rsidRDefault="005764A0" w:rsidP="00D10422">
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Superintendents may develop Standing Orders, compliant with this COPP as operationally required. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E5F4F8E" w14:textId="296C01A1" w:rsidR="0098290A" w:rsidRPr="00B4144E" w:rsidRDefault="0098290A" w:rsidP="0098290A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:rPr>
-[...64 lines deleted...]
-        <w:r w:rsidR="00D10422" w:rsidRPr="00D46CE0">
+      </w:pPr>
+      <w:r w:rsidRPr="00B4144E">
+        <w:t xml:space="preserve">For prisons requiring a Standing Order this shall be compliant with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId51" w:history="1">
+        <w:r w:rsidRPr="00B4144E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:hint="eastAsia"/>
-[...2 lines deleted...]
-          <w:t>C002</w:t>
+          </w:rPr>
+          <w:t>COPP 1.3 – Standing Orders</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0092037C">
-[...59 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00B4144E">
+        <w:t xml:space="preserve"> and the Department’s </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId52" w:history="1">
+        <w:r w:rsidRPr="00B4144E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Operational Policy and Procedure Framework</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00B4144E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB714F1" w14:textId="77777777" w:rsidR="008B7DA3" w:rsidRPr="008B7DA3" w:rsidRDefault="008B7DA3" w:rsidP="008B7DA3">
-[...6 lines deleted...]
-    <w:p w14:paraId="07921915" w14:textId="432BC5AB" w:rsidR="00515E6D" w:rsidRPr="00515E6D" w:rsidRDefault="00F2036D" w:rsidP="00380A06">
+    <w:p w14:paraId="497BC092" w14:textId="77777777" w:rsidR="0098290A" w:rsidRDefault="0098290A" w:rsidP="0098290A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:rPr>
-[...1231 lines deleted...]
-        <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Standing Orders aligned with this COPP may include procedures for (but not limited to):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EF82C4F" w14:textId="77777777" w:rsidR="00F53576" w:rsidRDefault="00F53576" w:rsidP="00E01B47">
+    <w:p w14:paraId="5DD5A3F9" w14:textId="54738A0E" w:rsidR="006A7B6E" w:rsidRDefault="0098290A" w:rsidP="006A7B6E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="993" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>schedule of constructive activities</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="31C88D5F" w14:textId="77777777" w:rsidR="00F53576" w:rsidRDefault="00F53576" w:rsidP="00E01B47">
+      <w:r w:rsidR="00EC1613">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="719CE45E" w14:textId="5FA828E9" w:rsidR="00C91AC0" w:rsidRPr="00EE26D9" w:rsidRDefault="00C91AC0" w:rsidP="006A7B6E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="993" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="75E4319A" w14:textId="77777777" w:rsidR="00F53576" w:rsidRDefault="00F53576" w:rsidP="00E01B47">
+      <w:r w:rsidRPr="006A7B6E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">distribution of </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE26D9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A7B6E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ratuities </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="513652ED" w14:textId="64B6A190" w:rsidR="00EE26D9" w:rsidRPr="006A7B6E" w:rsidRDefault="00EE26D9" w:rsidP="006A7B6E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="993" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:lang w:eastAsia="en-AU"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="4E4FD4B5" w14:textId="77777777" w:rsidR="00F53576" w:rsidRDefault="00F53576" w:rsidP="00E01B47">
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>recording service and program providers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B52326E" w14:textId="76C4A939" w:rsidR="0098290A" w:rsidRDefault="0098290A" w:rsidP="0098290A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="993" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>process for application/transfers between activities</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="67A01604" w14:textId="7940FD7B" w:rsidR="00F53576" w:rsidRPr="000C0069" w:rsidRDefault="00F53576" w:rsidP="00E01B47">
+        <w:t>gratuity levels</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B6583FF" w14:textId="77777777" w:rsidR="0098290A" w:rsidRDefault="0098290A" w:rsidP="0098290A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="993" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>specific information and processes related to each activity type</w:t>
-[...11 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+        <w:t>routine/timing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1085A5FB" w14:textId="77777777" w:rsidR="0098290A" w:rsidRDefault="0098290A" w:rsidP="0098290A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="993" w:hanging="284"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>process for application/transfers between activities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D184BD3" w14:textId="2FD6A0DC" w:rsidR="002E451C" w:rsidRPr="002E451C" w:rsidRDefault="0098290A" w:rsidP="00D10422">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="993" w:hanging="284"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>specific information and processes related to each activity type.</w:t>
+      </w:r>
+      <w:r w:rsidR="00492D5E">
+        <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
+      <w:bookmarkStart w:id="80" w:name="_Toc30153162"/>
+      <w:bookmarkStart w:id="81" w:name="_Toc30153166"/>
+      <w:bookmarkEnd w:id="80"/>
+      <w:bookmarkEnd w:id="81"/>
     </w:p>
     <w:p w14:paraId="2821EA5F" w14:textId="77777777" w:rsidR="000755EE" w:rsidRDefault="003D708E" w:rsidP="008114B3">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="86" w:name="_Toc86734926"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="82" w:name="_Toc233623190"/>
+      <w:r>
         <w:t>Annexures</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="86"/>
+      <w:bookmarkEnd w:id="82"/>
     </w:p>
     <w:p w14:paraId="0EA2AA86" w14:textId="62614552" w:rsidR="003D708E" w:rsidRDefault="003D708E" w:rsidP="003D708E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="87" w:name="_Related_COPPS_and"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="87"/>
+      <w:bookmarkStart w:id="83" w:name="_Related_COPPS_and"/>
+      <w:bookmarkStart w:id="84" w:name="_Toc233623191"/>
+      <w:bookmarkEnd w:id="83"/>
       <w:r>
         <w:t>Related COPP</w:t>
       </w:r>
       <w:r w:rsidR="00AB1160">
         <w:t>s</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="88"/>
+      <w:bookmarkEnd w:id="84"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="309503F2" w14:textId="5DE87ABC" w:rsidR="0059720F" w:rsidRPr="00A57DC5" w:rsidRDefault="00F0246B" w:rsidP="00A57DC5">
+    <w:p w14:paraId="309503F2" w14:textId="65CB60A9" w:rsidR="0059720F" w:rsidRPr="00514ED5" w:rsidRDefault="0059720F" w:rsidP="00A57DC5">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:r w:rsidR="0059720F" w:rsidRPr="0059720F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId53" w:history="1">
+        <w:r w:rsidRPr="00514ED5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>COPP 2.2 – Orientation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="06CA62D4" w14:textId="61FB1E55" w:rsidR="00503C73" w:rsidRPr="00A57DC5" w:rsidRDefault="00F0246B" w:rsidP="00A57DC5">
+    <w:p w14:paraId="68076FEE" w14:textId="7CCFED91" w:rsidR="003E1980" w:rsidRPr="00514ED5" w:rsidRDefault="003E1980" w:rsidP="00A57DC5">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:r w:rsidR="00503C73" w:rsidRPr="00AB1160">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId54" w:history="1">
+        <w:r w:rsidRPr="00514ED5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
-          <w:t>COPP 8.7</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00AB1160" w:rsidRPr="00AB1160">
+          <w:t>COPP– 7.2 Social Visits</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6507A868" w14:textId="204C4642" w:rsidR="009F6E2A" w:rsidRPr="00514ED5" w:rsidRDefault="009F6E2A" w:rsidP="00A57DC5">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId55" w:history="1">
+        <w:r w:rsidRPr="00514ED5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:lang w:eastAsia="en-AU"/>
-[...1 lines deleted...]
-          <w:t xml:space="preserve"> – External Activities</w:t>
+          </w:rPr>
+          <w:t>COPP– 8.2</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="3D80823D" w14:textId="637D025C" w:rsidR="003D708E" w:rsidRPr="00240628" w:rsidRDefault="00F0246B" w:rsidP="00A57DC5">
+      <w:r w:rsidRPr="00514ED5">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Prisoner Employment Program</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00514ED5">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06CA62D4" w14:textId="281C6A60" w:rsidR="00503C73" w:rsidRPr="00514ED5" w:rsidRDefault="00514ED5" w:rsidP="00A57DC5">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
-      </w:pPr>
-[...21 lines deleted...]
-    <w:p w14:paraId="061143D7" w14:textId="77777777" w:rsidR="003D708E" w:rsidRDefault="003D708E" w:rsidP="003D708E">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00514ED5">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00514ED5">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00514ED5">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00514ED5">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00503C73" w:rsidRPr="00514ED5">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>COPP 8.7</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB1160" w:rsidRPr="00514ED5">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – External Activities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40B0C937" w14:textId="03465AB3" w:rsidR="007E6EAB" w:rsidRPr="00514ED5" w:rsidRDefault="007E6EAB" w:rsidP="00A57DC5">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00514ED5">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>COPP 11.1 – Security and Control.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FA9D0E7" w14:textId="5D5A47EA" w:rsidR="001B6C1C" w:rsidRPr="00514ED5" w:rsidRDefault="001B6C1C" w:rsidP="00A57DC5">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00514ED5">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>COPP 11.2 – Searching</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40678CC6" w14:textId="31D3B69D" w:rsidR="00043497" w:rsidRPr="00514ED5" w:rsidRDefault="00043497" w:rsidP="00A57DC5">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00514ED5">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COPP 11.5 – Tools and </w:t>
+      </w:r>
+      <w:r w:rsidR="00D47FC6" w:rsidRPr="00514ED5">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00514ED5">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aterial </w:t>
+      </w:r>
+      <w:r w:rsidR="00D47FC6" w:rsidRPr="00514ED5">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00514ED5">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>anagement</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF3377" w:rsidRPr="00514ED5">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D80823D" w14:textId="7B4806C4" w:rsidR="003D708E" w:rsidRPr="00514ED5" w:rsidRDefault="00240628" w:rsidP="00A57DC5">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00514ED5">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COPP 13.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00B03DCE" w:rsidRPr="00514ED5">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00514ED5">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Incident Notifications, Reporting and Communications</w:t>
+      </w:r>
+      <w:r w:rsidR="00514ED5" w:rsidRPr="00514ED5">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="061143D7" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="00514ED5" w:rsidRDefault="003D708E" w:rsidP="003D708E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="89" w:name="_Toc86734928"/>
-      <w:r>
+      <w:bookmarkStart w:id="85" w:name="_Toc233623192"/>
+      <w:r w:rsidRPr="00514ED5">
         <w:t>Definitions and acronyms</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="89"/>
+      <w:bookmarkEnd w:id="85"/>
     </w:p>
     <w:p w14:paraId="5F64553D" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="003D708E" w:rsidRDefault="003D708E" w:rsidP="003D708E"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9168" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2266"/>
         <w:gridCol w:w="6902"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003D708E" w:rsidRPr="000E6F0A" w14:paraId="192FF300" w14:textId="77777777" w:rsidTr="00EE2C4D">
+      <w:tr w:rsidR="003D708E" w:rsidRPr="000E6F0A" w14:paraId="192FF300" w14:textId="77777777" w:rsidTr="00AF21DE">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2266" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2726DF9A" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="00CF6125" w:rsidRDefault="003D708E" w:rsidP="00A57DC5">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r>
               <w:t>Term</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6902" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="195CD3A4" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="00CF6125" w:rsidRDefault="003D708E" w:rsidP="00A57DC5">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Definition </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E451C" w:rsidRPr="000E6F0A" w14:paraId="7D4E7F41" w14:textId="77777777" w:rsidTr="00EE2C4D">
+      <w:tr w:rsidR="00562827" w:rsidRPr="00EB623B" w14:paraId="239FDE24" w14:textId="77777777" w:rsidTr="00CE34A5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2266" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F8A1838" w14:textId="77777777" w:rsidR="002E451C" w:rsidRPr="002E451C" w:rsidRDefault="002E451C" w:rsidP="00A57DC5">
+          <w:p w14:paraId="5C5E27B9" w14:textId="77777777" w:rsidR="00562827" w:rsidRPr="00361BCA" w:rsidRDefault="00562827" w:rsidP="00F407B6">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002E451C">
-[...4 lines deleted...]
-              <w:t>Absence Permit</w:t>
+            <w:r w:rsidRPr="00EB623B">
+              <w:t>Bona Fide</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> Purpose</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6902" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4FD018A6" w14:textId="05079FC2" w:rsidR="002E451C" w:rsidRPr="00640FB1" w:rsidRDefault="002E451C" w:rsidP="00A57DC5">
+          <w:p w14:paraId="2326D401" w14:textId="77777777" w:rsidR="00562827" w:rsidRPr="00EB623B" w:rsidRDefault="00562827" w:rsidP="00F407B6">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00640FB1">
-[...7 lines deleted...]
-            </w:r>
             <w:r>
-              <w:t>.</w:t>
-[...12 lines deleted...]
-              <w:t>Prisons Act 1981</w:t>
+              <w:t>A visitor who has a legitimate purpose to visit and be genuine for that purpose.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00473D80" w14:paraId="18437043" w14:textId="77777777" w:rsidTr="00EE2C4D">
+      <w:tr w:rsidR="00562827" w:rsidRPr="005C656F" w14:paraId="66DEAA5D" w14:textId="77777777" w:rsidTr="00F407B6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2266" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42A6055F" w14:textId="77777777" w:rsidR="00473D80" w:rsidRPr="002E451C" w:rsidRDefault="00473D80" w:rsidP="00A57DC5">
+          <w:p w14:paraId="008BF318" w14:textId="77777777" w:rsidR="00562827" w:rsidRPr="002F78C6" w:rsidRDefault="00562827" w:rsidP="00F407B6">
+            <w:pPr>
+              <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F78C6">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Contractors</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6902" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13F987E2" w14:textId="64F6EB5F" w:rsidR="00562827" w:rsidRPr="002F78C6" w:rsidRDefault="00562827" w:rsidP="00F407B6">
+            <w:pPr>
+              <w:pStyle w:val="CommentText"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F78C6">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Independent contractors who provide services to the Department, as part of a contract or funding agreement, such as but not limited to, builders, maintenance workers and Information Technology support.  Contractors also includes persons engaged by the Department under a Common Use Agreement and includes private operators of correctional facilities and operators providing security and transport services.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00473D80" w14:paraId="18437043" w14:textId="77777777" w:rsidTr="00CF012F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2266" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42A6055F" w14:textId="77777777" w:rsidR="00473D80" w:rsidRPr="00A5382C" w:rsidRDefault="00473D80" w:rsidP="00A57DC5">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:highlight w:val="cyan"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002E451C">
+            <w:r w:rsidRPr="002F78C6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Constructive Activity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6902" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7628DA16" w14:textId="55A25E4C" w:rsidR="00473D80" w:rsidRPr="00640FB1" w:rsidRDefault="00473D80" w:rsidP="00A57DC5">
+          <w:p w14:paraId="7628DA16" w14:textId="0AB58843" w:rsidR="00473D80" w:rsidRPr="002F78C6" w:rsidRDefault="00EC19E1" w:rsidP="00A57DC5">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-              <w:t xml:space="preserve">A constructive activity </w:t>
+            <w:r w:rsidRPr="008E1CF4">
+              <w:t xml:space="preserve">A service or program designed with the intention of the </w:t>
             </w:r>
-            <w:r w:rsidRPr="00640FB1">
+            <w:r w:rsidR="002F78C6" w:rsidRPr="008E1CF4">
+              <w:t>wellbeing</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E1CF4">
+              <w:t xml:space="preserve"> and rehabilitation of prisoners under s.95. of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E1CF4">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
-              <w:t>involves undertaking activit</w:t>
+              <w:t>Prisons Act 1981.</w:t>
             </w:r>
-            <w:r w:rsidR="00CA0442">
-[...14 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="008E1CF4">
               <w:t xml:space="preserve"> </w:t>
-            </w:r>
-[...16 lines deleted...]
-              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00442D4C" w14:paraId="6E1FE6C0" w14:textId="77777777" w:rsidTr="00EE2C4D">
+      <w:tr w:rsidR="00442D4C" w14:paraId="6E1FE6C0" w14:textId="77777777" w:rsidTr="00CF012F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2266" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E366DF7" w14:textId="5D7993A0" w:rsidR="00442D4C" w:rsidRPr="006714A0" w:rsidRDefault="00442D4C" w:rsidP="00A57DC5">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="006714A0">
               <w:t>Commissioner</w:t>
             </w:r>
             <w:r w:rsidR="00416119">
               <w:t>’</w:t>
             </w:r>
             <w:r w:rsidRPr="006714A0">
               <w:t>s Operati</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">ng </w:t>
             </w:r>
             <w:r w:rsidRPr="006714A0">
               <w:t>Policy &amp; Procedure (COPP)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6902" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="39257C57" w14:textId="77777777" w:rsidR="00442D4C" w:rsidRPr="00FF20A1" w:rsidRDefault="00442D4C" w:rsidP="00A57DC5">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00FF20A1">
               <w:t>Operational instruments that provide instructions to staff as to how the relevant legislative requirements are implemented.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0008026D" w14:paraId="75E42300" w14:textId="77777777" w:rsidTr="00EE2C4D">
+      <w:tr w:rsidR="00F02305" w:rsidDel="00F02305" w14:paraId="30D246E4" w14:textId="77777777" w:rsidTr="00CF012F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2266" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53106956" w14:textId="4C1FA538" w:rsidR="0008026D" w:rsidRPr="006714A0" w:rsidRDefault="0008026D" w:rsidP="00A57DC5">
+          <w:p w14:paraId="7E510810" w14:textId="35DAE2C0" w:rsidR="00F02305" w:rsidRPr="000E25FF" w:rsidDel="00F02305" w:rsidRDefault="00F02305" w:rsidP="00A57DC5">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00935195">
-[...8 lines deleted...]
-              <w:t>)</w:t>
+            <w:r w:rsidRPr="000E25FF">
+              <w:t>Employment Screening Assessment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6902" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37A5FCE8" w14:textId="1C4E60F1" w:rsidR="0008026D" w:rsidRPr="00FF20A1" w:rsidRDefault="0008026D" w:rsidP="00A57DC5">
+          <w:p w14:paraId="05AF4AB9" w14:textId="1B4BE7D3" w:rsidR="00F02305" w:rsidRPr="000E25FF" w:rsidDel="00F02305" w:rsidRDefault="00F02305" w:rsidP="00A57DC5">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-              <w:t>EVTU</w:t>
+            <w:r w:rsidRPr="000E25FF">
+              <w:t xml:space="preserve">A holistic assessment of an applicant which includes consideration being given to lifestyle, past employment history and criminal records, with reference to a </w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidR="00653495" w:rsidRPr="000E25FF">
+              <w:t xml:space="preserve">range of information available to </w:t>
             </w:r>
-            <w:r w:rsidR="00F81D7E">
-              <w:t>coordinates, supports and facilitates the delivery of education in public prisons.</w:t>
+            <w:r w:rsidR="00AC3781" w:rsidRPr="000E25FF">
+              <w:t>Intelligence Services</w:t>
+            </w:r>
+            <w:r w:rsidR="00653495" w:rsidRPr="000E25FF">
+              <w:t>, including information by the applicant.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00502C16" w14:paraId="5E9AD91A" w14:textId="77777777" w:rsidTr="00EE2C4D">
+      <w:tr w:rsidR="00F02305" w14:paraId="7BB715BB" w14:textId="77777777" w:rsidTr="00CF012F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2266" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20541C77" w14:textId="71773927" w:rsidR="00502C16" w:rsidRPr="00935195" w:rsidRDefault="00502C16" w:rsidP="00A57DC5">
+          <w:p w14:paraId="0BA32620" w14:textId="78803715" w:rsidR="00F02305" w:rsidRPr="000E25FF" w:rsidRDefault="00307358" w:rsidP="00A57DC5">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000E25FF">
+              <w:t xml:space="preserve">Employment Screening Clearance (or non-clearance) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6902" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CFA5C64" w14:textId="4FB34398" w:rsidR="00F02305" w:rsidRPr="000E25FF" w:rsidRDefault="005E7F4F" w:rsidP="00A57DC5">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000E25FF">
+              <w:t>A risk</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC7DDD" w:rsidRPr="000E25FF">
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E25FF">
+              <w:t xml:space="preserve">based decision made by </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC7DDD" w:rsidRPr="000E25FF">
+              <w:t>Intelligence Services</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E25FF">
+              <w:t xml:space="preserve"> in determining an applicant’s suitability for employment or engagement based on integrity matters. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F02305" w:rsidRPr="00FF20A1" w14:paraId="266219E6" w14:textId="77777777" w:rsidTr="00CF012F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2266" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CF7752B" w14:textId="77777777" w:rsidR="00F02305" w:rsidRPr="006714A0" w:rsidRDefault="00F02305" w:rsidP="004A785E">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00935195">
+              <w:t>Educational and Vocational Training Unit (EVTU)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6902" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C56BB73" w14:textId="77777777" w:rsidR="00F02305" w:rsidRPr="00FF20A1" w:rsidRDefault="00F02305" w:rsidP="004A785E">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>EVTU coordinates, supports and facilitates the delivery of education in public prisons.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00502C16" w14:paraId="5E9AD91A" w14:textId="77777777" w:rsidTr="00CF012F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2266" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20541C77" w14:textId="476695D5" w:rsidR="00502C16" w:rsidRPr="00935195" w:rsidRDefault="00502C16" w:rsidP="00A57DC5">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00851991">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Gender</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6902" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55D4C51D" w14:textId="0D59CDE4" w:rsidR="00502C16" w:rsidRDefault="00502C16" w:rsidP="00A57DC5">
+          <w:p w14:paraId="55D4C51D" w14:textId="7D231EEE" w:rsidR="00502C16" w:rsidRDefault="00502C16" w:rsidP="00A57DC5">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
-              <w:t>Gender refers to how a person identifies, the ways they express their personal and social identity and the way they are recognised within a community. A person’s gender may be reflected in outward social markers, including their name, outward appearance, mannerisms and dress.</w:t>
+              <w:t xml:space="preserve">Gender refers to how a person </w:t>
+            </w:r>
+            <w:r w:rsidR="009D1110">
+              <w:t>identifies;</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> the ways they express their personal and social identity and the way they are recognised within a community. A person’s gender may be reflected in outward social markers, including their name, outward appearance, mannerisms and dress.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00473D80" w14:paraId="667C84FA" w14:textId="77777777" w:rsidTr="00EE2C4D">
+      <w:tr w:rsidR="00473D80" w14:paraId="667C84FA" w14:textId="77777777" w:rsidTr="00CF012F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2266" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="01CEA20B" w14:textId="77777777" w:rsidR="00473D80" w:rsidRPr="002E451C" w:rsidRDefault="00473D80" w:rsidP="00A57DC5">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="002E451C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Gratuity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6902" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F2B2D7A" w14:textId="10887ED7" w:rsidR="00473D80" w:rsidRPr="00640FB1" w:rsidRDefault="00473D80" w:rsidP="00A57DC5">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">A gratuity </w:t>
             </w:r>
             <w:r w:rsidRPr="00640FB1">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>is the payment to a prisoner in recognition o</w:t>
             </w:r>
             <w:r w:rsidR="006C3EB0">
               <w:t>f</w:t>
             </w:r>
             <w:r w:rsidRPr="00640FB1">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> work or constructive activity undertaken whilst in prison.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00473D80" w14:paraId="62631C49" w14:textId="77777777" w:rsidTr="00EE2C4D">
+      <w:tr w:rsidR="00473D80" w14:paraId="62631C49" w14:textId="77777777" w:rsidTr="00CF012F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2266" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="52064BB4" w14:textId="77777777" w:rsidR="00473D80" w:rsidRPr="00EE2C4D" w:rsidRDefault="00473D80" w:rsidP="00A57DC5">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00EE2C4D">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Gratuity Level</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6902" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="56930CE9" w14:textId="5F76BBC5" w:rsidR="00473D80" w:rsidRPr="00640FB1" w:rsidRDefault="00473D80" w:rsidP="00A57DC5">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
@@ -7987,123 +11882,201 @@
             <w:r w:rsidRPr="00640FB1">
               <w:t xml:space="preserve"> 44 </w:t>
             </w:r>
             <w:r w:rsidRPr="00F2036D">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:i/>
               </w:rPr>
               <w:t>Prison Regulation</w:t>
             </w:r>
             <w:r w:rsidRPr="00F2036D">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>s 1982</w:t>
             </w:r>
             <w:r w:rsidRPr="00640FB1">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2C4D" w14:paraId="110032AC" w14:textId="77777777" w:rsidTr="00EE2C4D">
+      <w:tr w:rsidR="00EE2C4D" w14:paraId="110032AC" w14:textId="77777777" w:rsidTr="00CF012F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2266" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0F410DF7" w14:textId="77777777" w:rsidR="00EE2C4D" w:rsidRPr="002E2693" w:rsidRDefault="00EE2C4D" w:rsidP="00A57DC5">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E2693">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Guiding Principles for Corrections in Australia, 2018 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6902" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4DC1705B" w14:textId="77777777" w:rsidR="00EE2C4D" w:rsidRPr="002E2693" w:rsidRDefault="00EE2C4D" w:rsidP="00A57DC5">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E2693">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>The guidelines and the accompanying principles constitute outcomes or goals to be achieved, rather than a set of absolute standards or laws to be enforced. They represent a statement of intent that each Australian State and Territory can use to develop their own range of relevant legislative policy and performance standards to reflect best practice and community demands.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2C4D" w14:paraId="660C4AAF" w14:textId="77777777" w:rsidTr="00EE2C4D">
+      <w:tr w:rsidR="003C7B8F" w14:paraId="28B8A520" w14:textId="77777777" w:rsidTr="00CF012F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2266" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78BA60BF" w14:textId="0CE82404" w:rsidR="003C7B8F" w:rsidRPr="00443B33" w:rsidRDefault="00BA7F5F" w:rsidP="00A57DC5">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00443B33">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Employment Screening</w:t>
+            </w:r>
+            <w:r w:rsidR="00E220B4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Unit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6902" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="211E769A" w14:textId="7DDE631C" w:rsidR="003C7B8F" w:rsidRPr="00443B33" w:rsidRDefault="003C7B8F" w:rsidP="00A57DC5">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00443B33">
+              <w:t>An operating area of the Department of Justice. Intelligence Services administers the employment assessment process for the Department and issues or declines an Employment Screening Clearance.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE2C4D" w14:paraId="660C4AAF" w14:textId="77777777" w:rsidTr="00CF012F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2266" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="419BB7CF" w14:textId="77777777" w:rsidR="00EE2C4D" w:rsidRPr="002E2693" w:rsidRDefault="00EE2C4D" w:rsidP="00A57DC5">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="002E2693">
               <w:t>Officer in Charge (OIC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6902" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C6266BD" w14:textId="75A1D8C8" w:rsidR="00EE2C4D" w:rsidRPr="002E2693" w:rsidRDefault="006C3EB0" w:rsidP="00A57DC5">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00152AA5">
               <w:t>An officer designated as having the charge and superintendence of a prison in the absence of the Superintendent.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2C4D" w14:paraId="382C314C" w14:textId="77777777" w:rsidTr="005A7B2D">
+      <w:tr w:rsidR="000F539B" w14:paraId="65817C18" w14:textId="77777777" w:rsidTr="00CF012F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2266" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67ACEB76" w14:textId="3EAEF476" w:rsidR="000F539B" w:rsidRPr="00CF012F" w:rsidRDefault="000F539B" w:rsidP="00A57DC5">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF012F">
+              <w:t>Other Visitor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6902" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FD1FA70" w14:textId="4F081FCA" w:rsidR="000F539B" w:rsidRPr="00CF012F" w:rsidRDefault="000F539B" w:rsidP="00A57DC5">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF012F">
+              <w:t xml:space="preserve">‘Visitors who wish to visit a prisoner for a bona fide purpose under s.65 of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF012F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Prisons Act 1981</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE2C4D" w14:paraId="382C314C" w14:textId="77777777" w:rsidTr="00CF012F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2266" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="06DBA49C" w14:textId="77777777" w:rsidR="00EE2C4D" w:rsidRPr="002E2693" w:rsidRDefault="00EE2C4D" w:rsidP="00A57DC5">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E2693">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Prison Officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6902" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3346A4C7" w14:textId="77777777" w:rsidR="00EE2C4D" w:rsidRPr="002E2693" w:rsidRDefault="00EE2C4D" w:rsidP="00A57DC5">
             <w:pPr>
@@ -8125,1167 +12098,3422 @@
               </w:rPr>
               <w:t>Prisons Act 1981</w:t>
             </w:r>
             <w:r w:rsidRPr="002E2693">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">. Also includes any contract worker authorised by the Commissioner in accordance with s.15I (1)(b) </w:t>
             </w:r>
             <w:r w:rsidRPr="002E2693">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>Prisons Act 1981</w:t>
             </w:r>
             <w:r w:rsidRPr="002E2693">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> to perform the functions of a prison officer.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2C4D" w14:paraId="6825041D" w14:textId="77777777" w:rsidTr="005A7B2D">
+      <w:tr w:rsidR="00FC57B6" w14:paraId="38F22534" w14:textId="77777777" w:rsidTr="00CF012F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2266" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="020FC412" w14:textId="4758A7AC" w:rsidR="00FC57B6" w:rsidRPr="002E2693" w:rsidRDefault="00FC57B6" w:rsidP="00A57DC5">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0062174D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Program</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6902" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31E1A7E1" w14:textId="3683DC25" w:rsidR="00FC57B6" w:rsidRPr="0062174D" w:rsidRDefault="00B33DF5" w:rsidP="00A57DC5">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0062174D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="202124"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The provision of a set of related measures or activities </w:t>
+            </w:r>
+            <w:r w:rsidR="00340924" w:rsidRPr="0062174D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="202124"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>delivered to an individual or</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0062174D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="202124"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> group of people with a </w:t>
+            </w:r>
+            <w:r w:rsidR="00340924" w:rsidRPr="0062174D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="202124"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">long-term aim or outcome. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00127122" w14:paraId="1D1C7A63" w14:textId="77777777" w:rsidTr="00CF012F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2266" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17C26D92" w14:textId="7F23FDE5" w:rsidR="00127122" w:rsidRPr="0062174D" w:rsidRDefault="00127122" w:rsidP="00A57DC5">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Religious Program</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6902" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18F22906" w14:textId="69F2ACA3" w:rsidR="00127122" w:rsidRPr="0062174D" w:rsidRDefault="00127122" w:rsidP="00A57DC5">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="202124"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0062174D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="202124"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>The provision of a set of related measures or activities delivered to an individual or group of p</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="202124"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>risoners</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0062174D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="202124"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> with a long-term aim or outcome.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FC57B6" w14:paraId="4CE18E6E" w14:textId="77777777" w:rsidTr="00CF012F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2266" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="058006BA" w14:textId="74FFAF7C" w:rsidR="00FC57B6" w:rsidRPr="00275C2E" w:rsidRDefault="00FC57B6" w:rsidP="00A57DC5">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:highlight w:val="cyan"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0062174D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Service</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6902" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B8EB5CF" w14:textId="47466B10" w:rsidR="00FC57B6" w:rsidRPr="002E2693" w:rsidRDefault="00B33DF5" w:rsidP="00A57DC5">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The provision of a particular activity to </w:t>
+            </w:r>
+            <w:r w:rsidR="00340924">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>an individual or group of people</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B921D4" w14:paraId="7835DB43" w14:textId="77777777" w:rsidTr="00CF012F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2266" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27E9AD8F" w14:textId="568A3000" w:rsidR="00B921D4" w:rsidRPr="0062174D" w:rsidRDefault="00B921D4" w:rsidP="00A57DC5">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0062174D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Service Provider</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6902" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AB40BCF" w14:textId="37FF41C0" w:rsidR="00B921D4" w:rsidRPr="0062174D" w:rsidRDefault="00B921D4" w:rsidP="00A57DC5">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0062174D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>An individual or organisation involved in providing support services to a prisone</w:t>
+            </w:r>
+            <w:r w:rsidR="00275C2E" w:rsidRPr="0062174D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidR="005626DC" w:rsidRPr="0062174D">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE2C4D" w14:paraId="6825041D" w14:textId="77777777" w:rsidTr="00CF012F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2266" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="126C03A2" w14:textId="77777777" w:rsidR="00EE2C4D" w:rsidRPr="002E2693" w:rsidRDefault="00EE2C4D" w:rsidP="00A57DC5">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E2693">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Superintendent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6902" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54D41B38" w14:textId="23D595A9" w:rsidR="00EE2C4D" w:rsidRPr="002E2693" w:rsidRDefault="006C3EB0" w:rsidP="00A57DC5">
+          <w:p w14:paraId="5CC309BF" w14:textId="77777777" w:rsidR="00EE2C4D" w:rsidRDefault="006C3EB0" w:rsidP="00A57DC5">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidR="00EE2C4D" w:rsidRPr="002E2693">
               <w:t>s defined in s</w:t>
             </w:r>
             <w:r w:rsidR="00EE2C4D">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00EE2C4D" w:rsidRPr="002E2693">
               <w:t xml:space="preserve"> 36 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r w:rsidR="00EE2C4D" w:rsidRPr="00EE2C4D">
                 <w:rPr>
                   <w:i/>
                 </w:rPr>
                 <w:t>Prisons Act 1981</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00EE2C4D" w:rsidRPr="002E2693">
               <w:t xml:space="preserve">  includes any reference to the position responsible for the management of a private prison under Part IIIA </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r w:rsidR="00EE2C4D" w:rsidRPr="00EE2C4D">
                 <w:rPr>
                   <w:i/>
                 </w:rPr>
                 <w:t>Prisons Act 1981</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00EE2C4D" w:rsidRPr="002E2693">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00F2036D">
               <w:t xml:space="preserve"> Does not extend to the Officer in Charge of a prison</w:t>
             </w:r>
             <w:r w:rsidR="00935195">
               <w:t>.</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="54D41B38" w14:textId="4A73EFCB" w:rsidR="004526F8" w:rsidRPr="002E2693" w:rsidRDefault="004526F8" w:rsidP="00A57DC5">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2C4D" w14:paraId="78230790" w14:textId="77777777" w:rsidTr="005A7B2D">
+      <w:tr w:rsidR="00EE2C4D" w14:paraId="78230790" w14:textId="77777777" w:rsidTr="00CF012F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2266" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="123C2F6C" w14:textId="77777777" w:rsidR="00EE2C4D" w:rsidRPr="002E2693" w:rsidRDefault="00EE2C4D" w:rsidP="00A57DC5">
+          <w:p w14:paraId="123C2F6C" w14:textId="34542050" w:rsidR="00EE2C4D" w:rsidRPr="002E2693" w:rsidRDefault="00EE2C4D" w:rsidP="00A57DC5">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E2693">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>Total Offender Management Solution  (TOMS)</w:t>
+              <w:t>Total Offender Management Solution (TOMS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6902" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="29F40DD7" w14:textId="77777777" w:rsidR="00EE2C4D" w:rsidRPr="002E2693" w:rsidRDefault="00EE2C4D" w:rsidP="00A57DC5">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E2693">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">The computer application used by the Department of Justice for the management of </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>prisoners</w:t>
             </w:r>
             <w:r w:rsidRPr="002E2693">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> in custody.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="12C3AF26" w14:textId="77777777" w:rsidR="00EE2C4D" w:rsidRPr="002E2693" w:rsidRDefault="00EE2C4D" w:rsidP="00A57DC5">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2C4D" w14:paraId="5CBD67F6" w14:textId="77777777" w:rsidTr="00EE2C4D">
+      <w:tr w:rsidR="00B00343" w14:paraId="368A3269" w14:textId="77777777" w:rsidTr="00CF012F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2266" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="389793D9" w14:textId="74256476" w:rsidR="00B00343" w:rsidRPr="00EB2C7A" w:rsidRDefault="00B00343" w:rsidP="00A57DC5">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB2C7A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Volunteer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6902" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A0FADC5" w14:textId="7ADDC872" w:rsidR="004526F8" w:rsidRPr="00EB2C7A" w:rsidRDefault="00992DE3" w:rsidP="00EB2C7A">
+            <w:pPr>
+              <w:pStyle w:val="CommentText"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB2C7A">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>A person who engages in voluntary duties where the engagement provides no remuneration to the individual, and/or the duties undertaken fulfils a charity or community.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE2C4D" w14:paraId="5CBD67F6" w14:textId="77777777" w:rsidTr="00CF012F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2266" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2089D7C0" w14:textId="77777777" w:rsidR="00EE2C4D" w:rsidRPr="002E451C" w:rsidRDefault="00EE2C4D" w:rsidP="00A57DC5">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="002E451C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Workplace Orientation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6902" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6326A60F" w14:textId="77777777" w:rsidR="00EE2C4D" w:rsidRPr="00640FB1" w:rsidRDefault="00EE2C4D" w:rsidP="00A57DC5">
+          <w:p w14:paraId="6326A60F" w14:textId="413BE6A0" w:rsidR="0062174D" w:rsidRPr="00640FB1" w:rsidRDefault="00EE2C4D" w:rsidP="00A57DC5">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00640FB1">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>Each prisoner receives an orientation into the prison</w:t>
             </w:r>
             <w:r>
               <w:t>’</w:t>
             </w:r>
             <w:r w:rsidRPr="00640FB1">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>s regimes, orders and procedures upon first arrival at the prison.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="694A3263" w14:textId="77777777" w:rsidR="003D708E" w:rsidRDefault="003D708E" w:rsidP="003D708E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="90" w:name="_Toc86734929"/>
+      <w:bookmarkStart w:id="86" w:name="_Toc233623193"/>
       <w:r>
         <w:t>Related legislation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="90"/>
+      <w:bookmarkEnd w:id="86"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B678552" w14:textId="45BCD697" w:rsidR="0008026D" w:rsidRPr="00A57DC5" w:rsidRDefault="0008026D" w:rsidP="00A57DC5">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A57DC5">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Prisons Act 1981</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50BC4E24" w14:textId="78814056" w:rsidR="0008026D" w:rsidRPr="00A57DC5" w:rsidRDefault="0008026D" w:rsidP="00A57DC5">
+    <w:p w14:paraId="50BC4E24" w14:textId="4C19A2E7" w:rsidR="0008026D" w:rsidRDefault="0008026D" w:rsidP="00A57DC5">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A57DC5">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Prisons Regulations 1982</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06C748AF" w14:textId="6CD4C4CD" w:rsidR="0008026D" w:rsidRPr="00A57DC5" w:rsidRDefault="0008026D" w:rsidP="00A57DC5">
+    <w:p w14:paraId="0E8B48C5" w14:textId="2EDEA132" w:rsidR="00124A96" w:rsidRDefault="00875598" w:rsidP="00A57DC5">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A57DC5">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Occupational Safety and Health Act 1984</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="263C27EF" w14:textId="6A509A2B" w:rsidR="0008026D" w:rsidRPr="00A57DC5" w:rsidRDefault="0008026D" w:rsidP="00A57DC5">
+        <w:t>Work Health and Safety Act 2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32F8D666" w14:textId="7A9A8FA3" w:rsidR="006C3EB0" w:rsidRPr="0062174D" w:rsidRDefault="00875598" w:rsidP="006C3EB0">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A57DC5">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Occupational Safety and Health Regulations 1996</w:t>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:t>Work Health and Safety Regulations 2022</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="563EE1DF" w14:textId="77777777" w:rsidR="002E5756" w:rsidRPr="009D516D" w:rsidRDefault="002E5756" w:rsidP="002E5756">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="91" w:name="_Toc178286"/>
-      <w:bookmarkStart w:id="92" w:name="_Toc86734930"/>
+      <w:bookmarkStart w:id="87" w:name="_Toc178286"/>
+      <w:bookmarkStart w:id="88" w:name="_Toc233623194"/>
       <w:r w:rsidRPr="009D516D">
         <w:t>Assurance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="91"/>
-      <w:bookmarkEnd w:id="92"/>
+      <w:bookmarkEnd w:id="87"/>
+      <w:bookmarkEnd w:id="88"/>
     </w:p>
     <w:p w14:paraId="456BFA6F" w14:textId="6D1885BF" w:rsidR="002E5756" w:rsidRDefault="002E5756" w:rsidP="002E5756">
       <w:r>
         <w:t>It is expected that</w:t>
       </w:r>
       <w:r w:rsidRPr="009D516D">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19768684" w14:textId="77777777" w:rsidR="00C506D5" w:rsidRPr="009D516D" w:rsidRDefault="00C506D5" w:rsidP="002E5756"/>
-    <w:p w14:paraId="5A7346AB" w14:textId="088C0202" w:rsidR="002E5756" w:rsidRPr="00A57DC5" w:rsidRDefault="002E5756" w:rsidP="00A57DC5">
+    <w:p w14:paraId="5A7346AB" w14:textId="35F52E55" w:rsidR="002E5756" w:rsidRPr="005118A1" w:rsidRDefault="002E5756" w:rsidP="00A57DC5">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A57DC5">
+      <w:r w:rsidRPr="005118A1">
         <w:t xml:space="preserve">Prisons will undertake local compliance in accordance with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
-        <w:r w:rsidRPr="00A57DC5">
+      <w:hyperlink r:id="rId58" w:history="1">
+        <w:r w:rsidRPr="005118A1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Compliance Manual</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00A57DC5">
+      <w:r w:rsidRPr="005118A1">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="136AFFDE" w14:textId="77777777" w:rsidR="002E5756" w:rsidRPr="00A57DC5" w:rsidRDefault="004C274A" w:rsidP="00A57DC5">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00A57DC5">
         <w:t xml:space="preserve">The relevant Deputy Commissioner will ensure that </w:t>
       </w:r>
       <w:r w:rsidR="002E5756" w:rsidRPr="00A57DC5">
         <w:t xml:space="preserve">management oversight </w:t>
       </w:r>
       <w:r w:rsidRPr="00A57DC5">
         <w:t xml:space="preserve">occurs </w:t>
       </w:r>
       <w:r w:rsidR="002E5756" w:rsidRPr="00A57DC5">
         <w:t xml:space="preserve">as required. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AE690CA" w14:textId="56F2F59A" w:rsidR="002E5756" w:rsidRPr="00A57DC5" w:rsidRDefault="0057480E" w:rsidP="00A57DC5">
+    <w:p w14:paraId="0AE690CA" w14:textId="651C9227" w:rsidR="002E5756" w:rsidRPr="00A57DC5" w:rsidRDefault="0057480E" w:rsidP="00A57DC5">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00A57DC5">
         <w:t>Operational</w:t>
       </w:r>
       <w:r w:rsidR="002E5756" w:rsidRPr="00A57DC5">
         <w:t xml:space="preserve"> Compliance Branch will undertake checks in accordance with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
-        <w:r w:rsidR="00AB1160" w:rsidRPr="00A57DC5">
+      <w:hyperlink r:id="rId59" w:history="1">
+        <w:r w:rsidR="00AB1160" w:rsidRPr="005118A1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Operational Compliance Framework</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="002E5756" w:rsidRPr="00A57DC5">
+      <w:r w:rsidR="002E5756" w:rsidRPr="005118A1">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A4D3E25" w14:textId="77777777" w:rsidR="00245869" w:rsidRPr="00A57DC5" w:rsidRDefault="002E5756" w:rsidP="00A57DC5">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00A57DC5">
         <w:t xml:space="preserve">Independent oversight will be undertaken as required. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1055E417" w14:textId="60D66AC2" w:rsidR="00245869" w:rsidRPr="00EA7EAC" w:rsidRDefault="00245869" w:rsidP="00EA7EAC">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="304EBAE7" w14:textId="35A703B5" w:rsidR="00245869" w:rsidRPr="00A57DC5" w:rsidRDefault="00245869" w:rsidP="00A57DC5">
+    <w:p w14:paraId="304EBAE7" w14:textId="0567AB34" w:rsidR="00245869" w:rsidRDefault="00245869" w:rsidP="00A57DC5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="93" w:name="_Toc86734931"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="89" w:name="_Toc233623195"/>
+      <w:r>
         <w:t xml:space="preserve">Document </w:t>
       </w:r>
       <w:r w:rsidR="00A933D9">
         <w:t>V</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ersion </w:t>
       </w:r>
       <w:r w:rsidR="00220096">
         <w:t>H</w:t>
       </w:r>
       <w:r>
         <w:t>istory</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="93"/>
-    </w:p>
+      <w:bookmarkEnd w:id="89"/>
+    </w:p>
+    <w:p w14:paraId="751FAE72" w14:textId="77777777" w:rsidR="00AF21DE" w:rsidRPr="00AF21DE" w:rsidRDefault="00AF21DE" w:rsidP="00AF21DE"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="9180" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1125"/>
         <w:gridCol w:w="1564"/>
-        <w:gridCol w:w="3260"/>
-        <w:gridCol w:w="1587"/>
+        <w:gridCol w:w="3118"/>
+        <w:gridCol w:w="1729"/>
         <w:gridCol w:w="1644"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AB1160" w:rsidRPr="007D3C6F" w14:paraId="3AB6D9B2" w14:textId="010644DA" w:rsidTr="00F0246B">
+      <w:tr w:rsidR="00AB1160" w:rsidRPr="007D3C6F" w14:paraId="3AB6D9B2" w14:textId="010644DA" w:rsidTr="00D733D1">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5765008A" w14:textId="77777777" w:rsidR="00AB1160" w:rsidRPr="007D3C6F" w:rsidRDefault="00AB1160" w:rsidP="00DF778C">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="007D3C6F">
               <w:t>Version no</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1564" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="58D2990E" w14:textId="77777777" w:rsidR="00AB1160" w:rsidRPr="007D3C6F" w:rsidRDefault="00AB1160" w:rsidP="00DF778C">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="007D3C6F">
               <w:t>Primary author(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="22468FA5" w14:textId="77777777" w:rsidR="00AB1160" w:rsidRPr="007D3C6F" w:rsidRDefault="00AB1160" w:rsidP="00DF778C">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="007D3C6F">
               <w:t>Description of version</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1587" w:type="dxa"/>
+            <w:tcW w:w="1729" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="08017374" w14:textId="77777777" w:rsidR="00AB1160" w:rsidRPr="007D3C6F" w:rsidRDefault="00AB1160" w:rsidP="00DF778C">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="007D3C6F">
               <w:t>Date completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1644" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="688BFE97" w14:textId="0FE1B9FB" w:rsidR="00AB1160" w:rsidRPr="007D3C6F" w:rsidRDefault="00AB1160" w:rsidP="00DF778C">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r>
               <w:t>Effective date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A933D9" w:rsidRPr="007D3C6F" w14:paraId="0C7A09EE" w14:textId="5DB2C4D1" w:rsidTr="00F0246B">
-[...446 lines deleted...]
-      <w:tr w:rsidR="00AB1160" w:rsidRPr="007D3C6F" w14:paraId="66458D54" w14:textId="79F29DEB" w:rsidTr="00F0246B">
+      <w:tr w:rsidR="00AB1160" w:rsidRPr="007D3C6F" w14:paraId="66458D54" w14:textId="79F29DEB" w:rsidTr="00D733D1">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1125" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="343341BF" w14:textId="154BCD8C" w:rsidR="00AB1160" w:rsidRDefault="00AB1160" w:rsidP="00AB1160">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>1.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1564" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D6E0B5D" w14:textId="23088B4D" w:rsidR="00AB1160" w:rsidRDefault="00AB1160" w:rsidP="00AB1160">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcW w:w="3118" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71B6B37E" w14:textId="7412A3E0" w:rsidR="00AB1160" w:rsidRPr="00C506D5" w:rsidRDefault="00AB1160" w:rsidP="00AB1160">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB1160">
               <w:t>Approved by A/Director, Operational Projects, Policy, Compliance and Contracts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1587" w:type="dxa"/>
+            <w:tcW w:w="1729" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0910D845" w14:textId="4227E643" w:rsidR="00AB1160" w:rsidRPr="00C506D5" w:rsidRDefault="00D46CE0" w:rsidP="00416119">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D46CE0">
               <w:t>3 November 2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1644" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6BA12D77" w14:textId="48A6D348" w:rsidR="00AB1160" w:rsidRPr="00C506D5" w:rsidRDefault="00F0246B" w:rsidP="00416119">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>28</w:t>
             </w:r>
             <w:r w:rsidR="0057480E" w:rsidRPr="0057480E">
               <w:t xml:space="preserve"> December 2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00513B6E" w:rsidRPr="007D3C6F" w14:paraId="264169DA" w14:textId="77777777" w:rsidTr="00D733D1">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1125" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D0CE59D" w14:textId="40A4D25C" w:rsidR="00513B6E" w:rsidRPr="00B25222" w:rsidRDefault="00513B6E" w:rsidP="00AB1160">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B25222">
+              <w:t>2.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1564" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72D1B5B0" w14:textId="738F6F83" w:rsidR="00513B6E" w:rsidRPr="00B25222" w:rsidRDefault="00513B6E" w:rsidP="00AB1160">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B25222">
+              <w:t>Operational Policy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B64BBAA" w14:textId="77777777" w:rsidR="00513B6E" w:rsidRPr="00B25222" w:rsidRDefault="00513B6E" w:rsidP="00AB1160">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B25222">
+              <w:t>Approved by the Deputy Commissioner Operational Support</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="723420B0" w14:textId="7C0F4CDD" w:rsidR="00513B6E" w:rsidRPr="00B25222" w:rsidRDefault="00513B6E" w:rsidP="00AB1160">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B25222">
+              <w:t>CM Ref: S24/81080</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1729" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54D6F49A" w14:textId="0CA943D4" w:rsidR="00513B6E" w:rsidRPr="00B25222" w:rsidRDefault="00B25222" w:rsidP="00416119">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B25222">
+              <w:t>28 May 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55728ABD" w14:textId="161221CE" w:rsidR="00513B6E" w:rsidRPr="00B25222" w:rsidRDefault="00B25222" w:rsidP="00416119">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B25222">
+              <w:t>08 July 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5090BBC0" w14:textId="77777777" w:rsidR="00245869" w:rsidRPr="00492D5E" w:rsidRDefault="00245869" w:rsidP="00492D5E"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId32"/>
+    <w:p w14:paraId="5090BBC0" w14:textId="77777777" w:rsidR="00245869" w:rsidRDefault="00245869" w:rsidP="00BF2A1F"/>
+    <w:p w14:paraId="0F63FBB4" w14:textId="77777777" w:rsidR="00AD06CA" w:rsidRDefault="00AD06CA" w:rsidP="00BF2A1F"/>
+    <w:p w14:paraId="7934E039" w14:textId="77777777" w:rsidR="00AD06CA" w:rsidRDefault="00AD06CA" w:rsidP="00BF2A1F"/>
+    <w:p w14:paraId="33A05B11" w14:textId="77777777" w:rsidR="00AD06CA" w:rsidRDefault="00AD06CA" w:rsidP="00BF2A1F"/>
+    <w:p w14:paraId="18BD7B56" w14:textId="77777777" w:rsidR="00AD06CA" w:rsidRDefault="00AD06CA" w:rsidP="00BF2A1F"/>
+    <w:p w14:paraId="39A89359" w14:textId="77777777" w:rsidR="00AD06CA" w:rsidRDefault="00AD06CA" w:rsidP="00BF2A1F"/>
+    <w:p w14:paraId="1EDCD446" w14:textId="77777777" w:rsidR="00AD06CA" w:rsidRDefault="00AD06CA" w:rsidP="00BF2A1F"/>
+    <w:p w14:paraId="73419798" w14:textId="77777777" w:rsidR="00AD06CA" w:rsidRDefault="00AD06CA" w:rsidP="00BF2A1F"/>
+    <w:p w14:paraId="5AD75EF2" w14:textId="77777777" w:rsidR="00AD06CA" w:rsidRDefault="00AD06CA" w:rsidP="00BF2A1F"/>
+    <w:p w14:paraId="74846F7E" w14:textId="77777777" w:rsidR="00AD06CA" w:rsidRDefault="00AD06CA" w:rsidP="00BF2A1F"/>
+    <w:p w14:paraId="3F29B0C7" w14:textId="77777777" w:rsidR="00AD06CA" w:rsidRDefault="00AD06CA" w:rsidP="00BF2A1F"/>
+    <w:p w14:paraId="489E6CAC" w14:textId="77777777" w:rsidR="00AD06CA" w:rsidRDefault="00AD06CA" w:rsidP="00BF2A1F"/>
+    <w:p w14:paraId="0DD163C9" w14:textId="77777777" w:rsidR="00AD06CA" w:rsidRDefault="00AD06CA" w:rsidP="00BF2A1F"/>
+    <w:p w14:paraId="101C38FC" w14:textId="77777777" w:rsidR="00AD06CA" w:rsidRDefault="00AD06CA" w:rsidP="00BF2A1F"/>
+    <w:p w14:paraId="53BCD985" w14:textId="77777777" w:rsidR="00AD06CA" w:rsidRDefault="00AD06CA" w:rsidP="00BF2A1F"/>
+    <w:p w14:paraId="50FCBDF8" w14:textId="77777777" w:rsidR="00AD06CA" w:rsidRDefault="00AD06CA" w:rsidP="00BF2A1F"/>
+    <w:p w14:paraId="569A1388" w14:textId="77777777" w:rsidR="00AD06CA" w:rsidRDefault="00AD06CA" w:rsidP="00BF2A1F"/>
+    <w:p w14:paraId="214C9DC3" w14:textId="77777777" w:rsidR="00AD06CA" w:rsidRDefault="00AD06CA" w:rsidP="00BF2A1F"/>
+    <w:p w14:paraId="01EE3FB3" w14:textId="77777777" w:rsidR="00AD06CA" w:rsidRDefault="00AD06CA" w:rsidP="00BF2A1F"/>
+    <w:p w14:paraId="32844F70" w14:textId="77777777" w:rsidR="00AD06CA" w:rsidRDefault="00AD06CA" w:rsidP="00BF2A1F"/>
+    <w:p w14:paraId="2F5CA8E1" w14:textId="77777777" w:rsidR="00AD06CA" w:rsidRDefault="00AD06CA" w:rsidP="00BF2A1F"/>
+    <w:p w14:paraId="3BA4762A" w14:textId="77777777" w:rsidR="00AD06CA" w:rsidRDefault="00AD06CA" w:rsidP="00BF2A1F"/>
+    <w:p w14:paraId="3399CBC5" w14:textId="77777777" w:rsidR="00AD06CA" w:rsidRDefault="00AD06CA" w:rsidP="00BF2A1F"/>
+    <w:p w14:paraId="1C68774D" w14:textId="77777777" w:rsidR="00AD06CA" w:rsidRDefault="00AD06CA" w:rsidP="00BF2A1F"/>
+    <w:p w14:paraId="421899AE" w14:textId="77777777" w:rsidR="00AD06CA" w:rsidRDefault="00AD06CA" w:rsidP="00BF2A1F"/>
+    <w:p w14:paraId="42FDCD90" w14:textId="77777777" w:rsidR="00AD06CA" w:rsidRDefault="00AD06CA" w:rsidP="00BF2A1F"/>
+    <w:p w14:paraId="7A8712FE" w14:textId="77777777" w:rsidR="00AD06CA" w:rsidRDefault="00AD06CA" w:rsidP="00BF2A1F"/>
+    <w:p w14:paraId="1FCFA25B" w14:textId="77777777" w:rsidR="00AD06CA" w:rsidRDefault="00AD06CA" w:rsidP="00BF2A1F"/>
+    <w:p w14:paraId="5E55C45C" w14:textId="77777777" w:rsidR="00AD06CA" w:rsidRDefault="00AD06CA" w:rsidP="00BF2A1F"/>
+    <w:p w14:paraId="5EB4471D" w14:textId="77777777" w:rsidR="00AD06CA" w:rsidRDefault="00AD06CA" w:rsidP="00BF2A1F"/>
+    <w:p w14:paraId="7AE92C22" w14:textId="77777777" w:rsidR="00AD06CA" w:rsidRDefault="00AD06CA" w:rsidP="00BF2A1F"/>
+    <w:p w14:paraId="093405ED" w14:textId="77777777" w:rsidR="00AD06CA" w:rsidRDefault="00AD06CA" w:rsidP="00BF2A1F"/>
+    <w:p w14:paraId="6CBCB805" w14:textId="77777777" w:rsidR="00AD06CA" w:rsidRDefault="00AD06CA" w:rsidP="00BF2A1F"/>
+    <w:p w14:paraId="1BB5892D" w14:textId="77777777" w:rsidR="00AD06CA" w:rsidRDefault="00AD06CA" w:rsidP="00BF2A1F"/>
+    <w:p w14:paraId="1F8B5DB5" w14:textId="77777777" w:rsidR="00AD06CA" w:rsidRDefault="00AD06CA" w:rsidP="00BF2A1F"/>
+    <w:p w14:paraId="17A8956B" w14:textId="77777777" w:rsidR="00AD06CA" w:rsidRDefault="00AD06CA" w:rsidP="00BF2A1F"/>
+    <w:p w14:paraId="6F69BC79" w14:textId="77777777" w:rsidR="00AD06CA" w:rsidRDefault="00AD06CA" w:rsidP="00BF2A1F"/>
+    <w:p w14:paraId="708EFAF4" w14:textId="64E6F939" w:rsidR="00AD06CA" w:rsidRPr="009F3E85" w:rsidRDefault="008E05E3" w:rsidP="00AD06CA">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="90" w:name="_Toc233623196"/>
+      <w:r w:rsidRPr="009F3E85">
+        <w:t xml:space="preserve">Appendix A : </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD06CA" w:rsidRPr="009F3E85">
+        <w:t>Prison Based s95 Constructive Activities Application to provide Services or Programs Process Chart</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="90"/>
+    </w:p>
+    <w:p w14:paraId="1B9D0813" w14:textId="46911321" w:rsidR="005E2A26" w:rsidRDefault="005E2A26" w:rsidP="005E2A26">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="18110204" wp14:editId="57911B6E">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1381760</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>90805</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2695575" cy="466725"/>
+                <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2022676334" name="Rectangle 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2695575" cy="466725"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="6A1A41"/>
+                        </a:solidFill>
+                        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+                          <a:noFill/>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="19623519" w14:textId="3E5A9FC5" w:rsidR="005E2A26" w:rsidRPr="00FF745C" w:rsidRDefault="005E2A26" w:rsidP="005E2A26">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00FF745C">
+                              <w:rPr>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Visitors providing Services and/or Programs</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="18110204" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:108.8pt;margin-top:7.15pt;width:212.25pt;height:36.75pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDPIu5PTQIAAJYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X50ESboGdYqgRYcB&#10;RVsgLXpmZCk2IIsapcTufv0o2X2s22nYRSZFio+PH31+0bdWHDWFBl0ppycTKbRTWDVuX8rHh+sv&#10;X6UIEVwFFp0u5bMO8mL9+dN551d6hjXaSpPgIC6sOl/KOka/Koqgat1COEGvHRsNUguRVdoXFUHH&#10;0VtbzCaTZdEhVZ5Q6RD49mowynWOb4xW8c6YoKOwpeTaYj4pn7t0FutzWO0JfN2osQz4hypaaBwn&#10;fQ11BRHEgZo/QrWNIgxo4onCtkBjGqVzD9zNdPKhm20NXudeGJzgX2EK/y+suj1u/T0xDJ0Pq8Bi&#10;6qI31KYv1yf6DNbzK1i6j0Lx5Wx5tlicLqRQbJsvl6ezRUKzeHvtKcRvGluRhFISDyNjBMebEAfX&#10;F5eULKBtquvG2qzQfndpSRyBB7fcTDfz6Rj9NzfrRMelLOYTHq4CJpCxEFlsfVXK4PZSgN0zM1Wk&#10;nNthypCnnnJfQaiHHDnsmMK6VILO9BlLfUMnSbHf9SNkO6ye70kQDtQKXl03HPgGQrwHYi5xYbwf&#10;8Y4PY5GrxVGSokb6+bf75M8jZqsUHXOTO/lxANJS2O+Oh382nc8TmbMyX5zOWKH3lt17izu0l8go&#10;TnkTvcpi8o/2RTSE7ROv0SZlZRM4xbkHzEblMg47w4uo9GaT3ZjAHuKN23qVgifIEqQP/ROQH2ce&#10;mS23+MJjWH0Y/eCbXjrcHCKaJvMiQTzgynxKCpM/M2tc1LRd7/Xs9fY7Wf8CAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCQ+8m03gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/RToNAEEXfTfyHzZj4YuwC&#10;tkAoS2NMfGtMxH7Alp0Cyu4SZkvRr3d8so+Te3LvmXK32EHMOFHvnYJ4FYFA13jTu1bB4eP1MQdB&#10;QTujB+9QwTcS7Krbm1IXxl/cO851aAWXOCq0gi6EsZCSmg6tppUf0XF28pPVgc+plWbSFy63g0yi&#10;KJVW944XOj3iS4fNV322Cvp6mcf6IXmjLtv7/YF+Nhv6VOr+bnneggi4hH8Y/vRZHSp2OvqzMyQG&#10;BUmcpYxysH4CwUC6TmIQRwV5loOsSnn9QfULAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;zyLuT00CAACWBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAkPvJtN4AAAAJAQAADwAAAAAAAAAAAAAAAACnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAALIFAAAAAA==&#10;" fillcolor="#6a1a41" stroked="f" strokeweight="2pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="19623519" w14:textId="3E5A9FC5" w:rsidR="005E2A26" w:rsidRPr="00FF745C" w:rsidRDefault="005E2A26" w:rsidP="005E2A26">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00FF745C">
+                        <w:rPr>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Visitors providing Services and/or Programs</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F8E0EA3" w14:textId="3E50BAF7" w:rsidR="005E2A26" w:rsidRPr="005E2A26" w:rsidRDefault="004322C0" w:rsidP="005E2A26">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251688960" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A217950" wp14:editId="39123263">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1057910</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1029970</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="790575" cy="457200"/>
+                <wp:effectExtent l="0" t="0" r="66675" b="57150"/>
+                <wp:wrapNone/>
+                <wp:docPr id="198826279" name="Straight Arrow Connector 16"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="790575" cy="457200"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="straightConnector1">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:tailEnd type="triangle"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="27BB6DFE" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
+                <v:path arrowok="t" fillok="f" o:connecttype="none"/>
+                <o:lock v:ext="edit" shapetype="t"/>
+              </v:shapetype>
+              <v:shape id="Straight Arrow Connector 16" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:83.3pt;margin-top:81.1pt;width:62.25pt;height:36pt;z-index:251688960;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD1RF4WvQEAAM8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadIVpRA13UMXuCBY&#10;sfADvM44seQvjYem+ffYTpsiQEi74jKxPfNm3ryZ7G5P1rAjYNTetXy9qjkDJ32nXd/y798+vHrL&#10;WSThOmG8g5ZPEPnt/uWL3RgauPGDNx0gS0lcbMbQ8oEoNFUV5QBWxJUP4JJTebSC0hX7qkMxpuzW&#10;VDd1/aYaPXYBvYQY0+vd7OT7kl8pkPRFqQjETMsTNyoWi33MttrvRNOjCIOWZxriGSys0C4VXVLd&#10;CRLsB+o/Ulkt0UevaCW9rbxSWkLpIXWzrn/r5mEQAUovSZwYFpni/0srPx8P7h6TDGOITQz3mLs4&#10;KbT5m/ixUxFrWsSCEzGZHrfv6s12w5lMrtebbRpGFrO6ggNG+gjesnxoeSQUuh/o4J1LY/G4LoKJ&#10;46dIM/ACyJWNy5aENu9dx2gKaXcItXC9gXOdHFJdWZcTTQZm+FdQTHeJ51ymLBQcDLKjSKsgpARH&#10;6yVTis4wpY1ZgHXh90/gOT5DoSzbU8ALolT2jhaw1c7j36rT6UJZzfEXBea+swSPvpvKPIs0aWvK&#10;TM4bntfy13uBX//D/U8AAAD//wMAUEsDBBQABgAIAAAAIQCiHNoR3QAAAAsBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/NTsMwEITvSLyDtUjcqBOniiDEqcqf1CNtuXBz4yWJiNdR7Lbm7dme4Daj/TQ7&#10;U6+SG8UJ5zB40pAvMhBIrbcDdRo+9m939yBCNGTN6Ak1/GCAVXN9VZvK+jNt8bSLneAQCpXR0Mc4&#10;VVKGtkdnwsJPSHz78rMzke3cSTubM4e7UaosK6UzA/GH3kz43GP7vTs6DU/vG7d++ZwTFsXrMqS9&#10;V9RutL69SetHEBFT/IPhUp+rQ8OdDv5INoiRfVmWjF6EUiCYUA95DuLAolgqkE0t/29ofgEAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD1RF4WvQEAAM8DAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCiHNoR3QAAAAsBAAAPAAAAAAAAAAAAAAAAABcE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAIQUAAAAA&#10;" strokecolor="#4579b8 [3044]">
+                <v:stroke endarrow="block"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251687936" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6294EBBC" wp14:editId="06422350">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3705860</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1029970</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="609600" cy="361950"/>
+                <wp:effectExtent l="38100" t="0" r="19050" b="57150"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1242403072" name="Straight Arrow Connector 15"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipH="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="609600" cy="361950"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="straightConnector1">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:tailEnd type="triangle"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="33426F06" id="Straight Arrow Connector 15" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:291.8pt;margin-top:81.1pt;width:48pt;height:28.5pt;flip:x;z-index:251687936;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDyMFPDxgEAANkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu1DAQfUfiHyy/s8kWsaLRZvuw5fKA&#10;oKLwAa4zTiz5JnvYJH/P2NlNESCkVryMHHvOmTNnJvubyRp2gpi0dy3fbmrOwEnfade3/Pu396/e&#10;cpZQuE4Y76DlMyR+c3j5Yj+GBq784E0HkRGJS80YWj4ghqaqkhzAirTxARw9Kh+tQPqMfdVFMRK7&#10;NdVVXe+q0ccuRC8hJbq9XR75ofArBRK/KJUAmWk5acMSY4kPOVaHvWj6KMKg5VmGeIYKK7SjoivV&#10;rUDBfkT9B5XVMvrkFW6kt5VXSksoPVA32/q3bu4HEaD0QuaksNqU/h+t/Hw6urtINowhNSncxdzF&#10;pKJlyujwkWZa+iKlbCq2zattMCGTdLmrr3c1mSvp6fVue/2m2FotNJkuxIQfwFuWDy1PGIXuBzx6&#10;52hAPi4lxOlTQhJCwAsgg43LEYU271zHcA60RRi1cL2BPD5KzynVo/5ywtnAAv8KiumOdC5lymrB&#10;0UR2ErQUQkpwuF2ZKDvDlDZmBdbFgn8Cz/kZCmXtngJeEaWyd7iCrXY+/q06ThfJasm/OLD0nS14&#10;8N1cJlusof0pXp13PS/or98F/vhHHn4CAAD//wMAUEsDBBQABgAIAAAAIQCS3lbS4QAAAAsBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqBMj0iaNU/EjBFyQaGnPbuwmEfE6tZ02&#10;vD3LCY67Mzv7TbmabM9OxofOoYR0lgAzWDvdYSPhc/N8swAWokKteodGwrcJsKouL0pVaHfGD3Na&#10;x4ZRCIZCSWhjHArOQ90aq8LMDQZJOzhvVaTRN1x7daZw23ORJBm3qkP60KrBPLam/lqPljAOL8f0&#10;Lc92D7un8X0rNvPja+2lvL6a7pfAopninxl+8ekGKmLauxF1YL2Eu8VtRlYSMiGAkSOb57TZSxBp&#10;LoBXJf/fofoBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA8jBTw8YBAADZAwAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAkt5W0uEAAAALAQAADwAA&#10;AAAAAAAAAAAAAAAgBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAC4FAAAAAA==&#10;" strokecolor="#4579b8 [3044]">
+                <v:stroke endarrow="block"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="755EE16E" wp14:editId="1D14ACBB">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3524885</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>563245</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1600200" cy="466725"/>
+                <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1982692521" name="Rectangle 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1600200" cy="466725"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="DAD7CB"/>
+                        </a:solidFill>
+                        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+                          <a:noFill/>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="5EEA2D12" w14:textId="77777777" w:rsidR="006204E3" w:rsidRPr="005E2A26" w:rsidRDefault="006204E3" w:rsidP="006204E3">
+                            <w:pPr>
+                              <w:ind w:left="567" w:hanging="567"/>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Un-</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="005E2A26">
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Contracted Service </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">  P</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="005E2A26">
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>roviders</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="25E5C98F" w14:textId="77777777" w:rsidR="005E2A26" w:rsidRDefault="005E2A26" w:rsidP="005E2A26">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="755EE16E" id="_x0000_s1027" style="position:absolute;margin-left:277.55pt;margin-top:44.35pt;width:126pt;height:36.75pt;z-index:251675648;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAQTivYUAIAAJ0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X50EaboFdYosQYcB&#10;RVegHXpmZCk2IIsapcTufv0o2W26bqdhF5kUKX48Pvryqm+tOGoKDbpSTs8mUminsGrcvpTfH64/&#10;fJQiRHAVWHS6lE86yKvV+3eXnV/qGdZoK02Cg7iw7Hwp6xj9siiCqnUL4Qy9dmw0SC1EVmlfVAQd&#10;R29tMZtMFkWHVHlCpUPg2+1glKsc3xit4jdjgo7ClpJri/mkfO7SWawuYbkn8HWjxjLgH6pooXGc&#10;9CXUFiKIAzV/hGobRRjQxDOFbYHGNErnHrib6eRNN/c1eJ17YXCCf4Ep/L+w6vZ47++IYeh8WAYW&#10;Uxe9oTZ9uT7RZ7CeXsDSfRSKL6eLyYQnIIVi23yxuJidJzSL02tPIX7R2IoklJJ4GBkjON6EOLg+&#10;u6RkAW1TXTfWZoX2u40lcQQe3Ha9vdh8HqP/5mad6Eo5O5/nQoAJZCxErqn1VSmD20sBds/MVJFy&#10;bocpQ556yr2FUA85ctgxhXWpBJ3pM5Z6QidJsd/1ouEM0/Qi3eywerojQTgwLHh13XD8GwjxDogp&#10;xUDxmsRvfBiLXDSOkhQ10s+/3Sd/njRbpeiYotzQjwOQlsJ+dcyBT9P5PHE6K/Pzixkr9Nqye21x&#10;h3aDDOaUF9KrLCb/aJ9FQ9g+8jatU1Y2gVOce4BuVDZxWB3eR6XX6+zGPPYQb9y9Vyl4Qi4h+9A/&#10;Avlx9JFJc4vPdIblGwYMvumlw/UhomkyPU64Mq2SwjuQCTbua1qy13r2Ov1VVr8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQAcbjqD3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BSsQwEIbvgu8QRvAi&#10;brrF7pbadJEFQS+Cq4jess3YFJNJabJtfXvHkx5n5uOf7693i3diwjH2gRSsVxkIpDaYnjoFry/3&#10;1yWImDQZ7QKhgm+MsGvOz2pdmTDTM06H1AkOoVhpBTaloZIytha9jqswIPHtM4xeJx7HTppRzxzu&#10;ncyzbCO97ok/WD3g3mL7dTh5Bekqvc1Pezu5Nk7dw3v8kMPNo1KXF8vdLYiES/qD4Vef1aFhp2M4&#10;kYnCKSiKYs2ogrLcgmCgzLa8ODK5yXOQTS3/V2h+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhABBOK9hQAgAAnQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhABxuOoPfAAAACgEAAA8AAAAAAAAAAAAAAAAAqgQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAC2BQAAAAA=&#10;" fillcolor="#dad7cb" stroked="f" strokeweight="2pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="5EEA2D12" w14:textId="77777777" w:rsidR="006204E3" w:rsidRPr="005E2A26" w:rsidRDefault="006204E3" w:rsidP="006204E3">
+                      <w:pPr>
+                        <w:ind w:left="567" w:hanging="567"/>
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Un-</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="005E2A26">
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Contracted Service </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">  P</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="005E2A26">
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>roviders</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="25E5C98F" w14:textId="77777777" w:rsidR="005E2A26" w:rsidRDefault="005E2A26" w:rsidP="005E2A26">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00095DF1">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251686912" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="05E8290F" wp14:editId="1501EA08">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2810510</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>6868795</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="0" cy="200025"/>
+                <wp:effectExtent l="76200" t="0" r="57150" b="47625"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1424703090" name="Straight Arrow Connector 13"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="0" cy="200025"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="straightConnector1">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:tailEnd type="triangle"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="39700FE9" id="Straight Arrow Connector 13" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:221.3pt;margin-top:540.85pt;width:0;height:15.75pt;z-index:251686912;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCd7RZltQEAAMoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8mO2zAMvRfoPwi6N3YCTFEYceaQWS5F&#10;O+jyARqZsgVoA8WJ7b+vJCdOMS0KtOiFlig+8vGR3t9O1rATYNTetXy7qTkDJ32nXd/y798e3n3g&#10;LJJwnTDeQctniPz28PbNfgwN7PzgTQfIUhIXmzG0fCAKTVVFOYAVceMDuPSoPFpB6Yp91aEYU3Zr&#10;ql1dv69Gj11ALyHG5L1bHvmh5FcKJH1WKgIx0/LEjYrFYp+zrQ570fQowqDlmYb4BxZWaJeKrqnu&#10;BAn2gvqXVFZL9NEr2khvK6+UllB6SN1s61fdfB1EgNJLEieGVab4/9LKT6eje8IkwxhiE8MT5i4m&#10;hTZ/Ez82FbHmVSyYiMnFKZM3DaHe3WQdqysuYKRH8JblQ8sjodD9QEfvXJqIx23RSpw+RlqAF0Au&#10;aly2JLS5dx2jOaS1IdTC9QbOdXJIdSVcTjQbWOBfQDHdJYpLmbJLcDTITiJtgZASHG3XTCk6w5Q2&#10;ZgXWhd8fgef4DIWyZ38DXhGlsne0gq12Hn9XnaYLZbXEXxRY+s4SPPtuLqMs0qSFKTM5L3feyJ/v&#10;BX79BQ8/AAAA//8DAFBLAwQUAAYACAAAACEArq9uod0AAAANAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPS0/DMBCE70j8B2uRuFHnpVKFOFV5ST1Cy4WbGy9JRLyObLc1/55FHOC4M59mZ5p1spM4oQ+j&#10;IwX5IgOB1DkzUq/gbf98swIRoiajJ0eo4AsDrNvLi0bXxp3pFU+72AsOoVBrBUOMcy1l6Aa0Oizc&#10;jMTeh/NWRz59L43XZw63kyyybCmtHok/DHrGhwG7z93RKrh/2drN47tPWJZPVUh7V1C3Ver6Km3u&#10;QERM8Q+Gn/pcHVrudHBHMkFMCqqqWDLKRrbKb0Ew8isdWMrzsgDZNvL/ivYbAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAne0WZbUBAADKAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEArq9uod0AAAANAQAADwAAAAAAAAAAAAAAAAAPBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABkFAAAAAA==&#10;" strokecolor="#4579b8 [3044]">
+                <v:stroke endarrow="block"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00095DF1">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251685888" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4142CC4A" wp14:editId="15DC98FA">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2810510</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>5687695</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="0" cy="209550"/>
+                <wp:effectExtent l="76200" t="0" r="57150" b="57150"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1941793494" name="Straight Arrow Connector 12"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="0" cy="209550"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="straightConnector1">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:tailEnd type="triangle"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="647C999D" id="Straight Arrow Connector 12" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:221.3pt;margin-top:447.85pt;width:0;height:16.5pt;z-index:251685888;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAamcYfuAEAAMoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uu0zAQ3SPxD5b3NGmliyBqehe9wAbB&#10;FY8P8HXGiSXHtsZD0/w9Y6dNESAkEJuJH3POnDme7O/PoxMnwGSDb+V2U0sBXofO+r6VX7+8ffFK&#10;ikTKd8oFD62cIcn7w/Nn+yk2sAtDcB2gYBKfmim2ciCKTVUlPcCo0iZE8HxpAo6KeIt91aGamH10&#10;1a6uX1ZTwC5i0JASnz4sl/JQ+I0BTR+NSUDCtZK1UYlY4lOO1WGvmh5VHKy+yFD/oGJU1nPRlepB&#10;kRLf0P5CNVqNIQVDGx3GKhhjNZQeuJtt/VM3nwcVofTC5qS42pT+H63+cDr6R2QbppiaFB8xd3E2&#10;OOYv6xPnYta8mgVnEno51Hy6q1/f3RUfqxsuYqJ3EEaRF61MhMr2Ax2D9/wiAbfFK3V6n4grM/AK&#10;yEWdz5GUdW98J2iOPDaEVvneQX4vTs8p1U1wWdHsYIF/AiNsxxKXMmWW4OhQnBRPgdIaPG1XJs7O&#10;MGOdW4F10fdH4CU/Q6HM2d+AV0SpHDyt4NH6gL+rTuerZLPkXx1Y+s4WPIVuLk9ZrOGBKV5dhjtP&#10;5I/7Ar/9gofvAAAA//8DAFBLAwQUAAYACAAAACEAjZjHTd8AAAALAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPTU/DMAyG70j8h8hI3FhKV7auqzuNL2lH2LjslrWmrWicKsm28O8J2gGOth+9ft5yFfQg&#10;TmRdbxjhfpKAIK5N03OL8LF7vctBOK+4UYNhQvgmB6vq+qpURWPO/E6nrW9FDGFXKITO+7GQ0tUd&#10;aeUmZiSOt09jtfJxtK1srDrHcD3INElmUque44dOjfTUUf21PWqEx7eNXj/vbaDp9CVzYWdSrjeI&#10;tzdhvQThKfg/GH71ozpU0elgjtw4MSBkWTqLKEK+eJiDiMRlc0BYpPkcZFXK/x2qHwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQAamcYfuAEAAMoDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCNmMdN3wAAAAsBAAAPAAAAAAAAAAAAAAAAABIEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAHgUAAAAA&#10;" strokecolor="#4579b8 [3044]">
+                <v:stroke endarrow="block"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00CE6CF5">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251684864" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="132F2B51" wp14:editId="12AEA861">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2810510</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>4592320</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="0" cy="123825"/>
+                <wp:effectExtent l="76200" t="0" r="57150" b="47625"/>
+                <wp:wrapNone/>
+                <wp:docPr id="486522051" name="Straight Arrow Connector 11"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="0" cy="123825"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="straightConnector1">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:tailEnd type="triangle"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="3D82C8E5" id="Straight Arrow Connector 11" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:221.3pt;margin-top:361.6pt;width:0;height:9.75pt;z-index:251684864;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAXd7XdtQEAAMoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO1DAQvCPxD5bvTJJBoFU0mT3MAhcE&#10;Kx4f4HXaiSW/1G4myd9jOzMZBAgJxKXjR1d1dblzuJ+tYWfAqL3reLOrOQMnfa/d0PGvX96+uOMs&#10;knC9MN5BxxeI/P74/NlhCi3s/ehND8gSiYvtFDo+EoW2qqIcwYq48wFculQeraC0xaHqUUyJ3Zpq&#10;X9evq8ljH9BLiDGdPqyX/Fj4lQJJH5WKQMx0PGmjErHEpxyr40G0A4owanmRIf5BhRXapaIb1YMg&#10;wb6h/oXKaok+ekU76W3lldISSg+pm6b+qZvPowhQeknmxLDZFP8frfxwPrlHTDZMIbYxPGLuYlZo&#10;8zfpY3Mxa9nMgpmYXA9lOm32L+/2r7KP1Q0XMNI78JblRccjodDDSCfvXHoRj03xSpzfR1qBV0Au&#10;alyOJLR543pGS0hjQ6iFGwxc6uSU6ia4rGgxsMI/gWK6TxLXMmWW4GSQnUWaAiElOGo2ppSdYUob&#10;swHrou+PwEt+hkKZs78Bb4hS2TvawFY7j7+rTvNVslrzrw6sfWcLnny/lKcs1qSBKW9yGe48kT/u&#10;C/z2Cx6/AwAA//8DAFBLAwQUAAYACAAAACEAQzkgGN0AAAALAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPTU/DMAyG70j8h8hI3FhKWm2oazqNL2lH2LhwyxqvrWicqsm28O8x4sCOfv3o9eNqldwgTjiF&#10;3pOG+1kGAqnxtqdWw8fu9e4BRIiGrBk8oYZvDLCqr68qU1p/pnc8bWMruIRCaTR0MY6llKHp0Jkw&#10;8yMS7w5+cibyOLXSTubM5W6QKsvm0pme+EJnRnzqsPnaHp2Gx7eNWz9/Tgnz/KUIaecVNRutb2/S&#10;egkiYor/MPzqszrU7LT3R7JBDBqKQs0Z1bBQuQLBxF+y56RQC5B1JS9/qH8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAF3e13bUBAADKAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAQzkgGN0AAAALAQAADwAAAAAAAAAAAAAAAAAPBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABkFAAAAAA==&#10;" strokecolor="#4579b8 [3044]">
+                <v:stroke endarrow="block"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00CE6CF5">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251683840" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F7A43F8" wp14:editId="4ADDA56C">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2810510</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>3487420</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="0" cy="95250"/>
+                <wp:effectExtent l="76200" t="0" r="57150" b="57150"/>
+                <wp:wrapNone/>
+                <wp:docPr id="648023849" name="Straight Arrow Connector 10"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="0" cy="95250"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="straightConnector1">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:tailEnd type="triangle"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="65064003" id="Straight Arrow Connector 10" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:221.3pt;margin-top:274.6pt;width:0;height:7.5pt;z-index:251683840;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDVA1Y3twEAAMkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uu0zAQ3SPxD5b3NGmliyBqehe9wAbB&#10;FY8P8HXGiSXHtsZD0/w9Y6dNESAkEJuJH3POnDme7O/PoxMnwGSDb+V2U0sBXofO+r6VX7+8ffFK&#10;ikTKd8oFD62cIcn7w/Nn+yk2sAtDcB2gYBKfmim2ciCKTVUlPcCo0iZE8HxpAo6KeIt91aGamH10&#10;1a6uX1ZTwC5i0JASnz4sl/JQ+I0BTR+NSUDCtZK1UYlY4lOO1WGvmh5VHKy+yFD/oGJU1nPRlepB&#10;kRLf0P5CNVqNIQVDGx3GKhhjNZQeuJtt/VM3nwcVofTC5qS42pT+H63+cDr6R2QbppiaFB8xd3E2&#10;OOYv6xPnYta8mgVnEno51Hz6+m53V2ysbrCIid5BGEVetDIRKtsPdAze84ME3Bar1Ol9Ii7MwCsg&#10;13Q+R1LWvfGdoDny1BBa5XsH+bk4PadUN71lRbODBf4JjLAdK1zKlFGCo0NxUjwESmvwtF2ZODvD&#10;jHVuBdZF3x+Bl/wMhTJmfwNeEaVy8LSCR+sD/q46na+SzZJ/dWDpO1vwFLq5vGSxhueleHWZ7TyQ&#10;P+4L/PYHHr4DAAD//wMAUEsDBBQABgAIAAAAIQC6+6Pm3QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI/LTsMwEEX3SPyDNUjsqINrIhriVOUldVlaNt258ZBExOPIdlvz9xixgOXcObpzpl4mO7IT&#10;+jA4UnA7K4Ahtc4M1Cl4373e3AMLUZPRoyNU8IUBls3lRa0r4870hqdt7FguoVBpBX2MU8V5aHu0&#10;OszchJR3H85bHfPoO268PudyO3JRFCW3eqB8odcTPvXYfm6PVsHjZm1Xz3ufcD5/kSHtnKB2rdT1&#10;VVo9AIuY4h8MP/pZHZrsdHBHMoGNCqQUZUYV3MmFAJaJ3+SQk1IK4E3N///QfAMAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQDVA1Y3twEAAMkDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQC6+6Pm3QAAAAsBAAAPAAAAAAAAAAAAAAAAABEEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAGwUAAAAA&#10;" strokecolor="#4579b8 [3044]">
+                <v:stroke endarrow="block"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00CE6CF5">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251682816" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="40379AB3" wp14:editId="20C30887">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2743835</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>2687320</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="0" cy="133350"/>
+                <wp:effectExtent l="76200" t="0" r="57150" b="57150"/>
+                <wp:wrapNone/>
+                <wp:docPr id="627725849" name="Straight Arrow Connector 9"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="0" cy="133350"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="straightConnector1">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:tailEnd type="triangle"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="1DC9D769" id="Straight Arrow Connector 9" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:216.05pt;margin-top:211.6pt;width:0;height:10.5pt;z-index:251682816;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFBmMPtwEAAMoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO1DAQvCPxD5bvTJIdgVA0mT3MAhcE&#10;Kx4f4HXaiSW/ZDeT5O9pOzMZBAgJxKXjR1d1dblzuJ+tYWeISXvX8WZXcwZO+l67oeNfv7x98Zqz&#10;hML1wngHHV8g8fvj82eHKbRw50dveoiMSFxqp9DxETG0VZXkCFaknQ/g6FL5aAXSNg5VH8VE7NZU&#10;d3X9qpp87EP0ElKi04f1kh8Lv1Ig8aNSCZCZjpM2LDGW+JRjdTyIdogijFpeZIh/UGGFdlR0o3oQ&#10;KNi3qH+hslpGn7zCnfS28kppCaUH6qapf+rm8ygClF7InBQ2m9L/o5Ufzif3GMmGKaQ2hceYu5hV&#10;tPlL+thczFo2s2BGJtdDSafNfr9/WXysbrgQE74Db1ledDxhFHoY8eSdoxfxsSleifP7hFSZgFdA&#10;Lmpcjii0eeN6hkugscGohRsM5Pei9JxS3QSXFS4GVvgnUEz3JHEtU2YJTiays6ApEFKCw2ZjouwM&#10;U9qYDVgXfX8EXvIzFMqc/Q14Q5TK3uEGttr5+LvqOF8lqzX/6sDad7bgyfdLecpiDQ1M8eoy3Hki&#10;f9wX+O0XPH4HAAD//wMAUEsDBBQABgAIAAAAIQAjLH4U3AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI/NTsMwEITvSLyDtUjcqFMnQijEqcqf1CO0XLi58ZJExOvIdlvz9iziQG+zO6PZb5tVdpM4&#10;YoijJw3LRQECqfN2pF7D++7l5g5ETIasmTyhhm+MsGovLxpTW3+iNzxuUy+4hGJtNAwpzbWUsRvQ&#10;mbjwMxJ7nz44k3gMvbTBnLjcTVIVxa10ZiS+MJgZHwfsvrYHp+HhdePWTx8hY1k+VzHvvKJuo/X1&#10;VV7fg0iY038YfvEZHVpm2vsD2SgmDVWplhxloUoFghN/mz2LqlIg20ae/9D+AAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAAUGYw+3AQAAygMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhACMsfhTcAAAACwEAAA8AAAAAAAAAAAAAAAAAEQQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAaBQAAAAA=&#10;" strokecolor="#4579b8 [3044]">
+                <v:stroke endarrow="block"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00CE6CF5">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0CAE8140" wp14:editId="51296F5E">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1438910</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1772920</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2628900" cy="914400"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1429576068" name="Rectangle 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2628900" cy="914400"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="6A1A41"/>
+                        </a:solidFill>
+                        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+                          <a:noFill/>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="208FFB64" w14:textId="77777777" w:rsidR="00F34764" w:rsidRPr="00F34764" w:rsidRDefault="00F34764" w:rsidP="00F34764">
+                            <w:pPr>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:line="288" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F34764">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>Definition:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="575383D7" w14:textId="7E062DD1" w:rsidR="00F34764" w:rsidRPr="00F34764" w:rsidRDefault="00F34764" w:rsidP="00F34764">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F34764">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>Any visitor requesting to visit multiple times</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>,</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00F34764">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> or</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> visit multiple </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00F34764">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>prisoners are therefore providing a service or program</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="0CAE8140" id="_x0000_s1028" style="position:absolute;margin-left:113.3pt;margin-top:139.6pt;width:207pt;height:1in;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA1aBO8TQIAAJ0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r06CtGuDOkWQoMOA&#10;oi3QFj0zshQbkEWNUmJ3Xz9Kdpuu22nYRSFFmo98eszlVd9acdAUGnSlnJ5MpNBOYdW4XSmfHq+/&#10;nEsRIrgKLDpdyhcd5NXy86fLzi/0DGu0lSbBRVxYdL6UdYx+URRB1bqFcIJeOw4apBYiu7QrKoKO&#10;q7e2mE0mZ0WHVHlCpUPg280QlMtc3xit4p0xQUdhS8m9xXxSPrfpLJaXsNgR+LpRYxvwD1200DgG&#10;fSu1gQhiT80fpdpGEQY08URhW6AxjdJ5Bp5mOvkwzUMNXudZmJzg32gK/6+suj08+HtiGjofFoHN&#10;NEVvqE2/3J/oM1kvb2TpPgrFl7Oz2fnFhDlVHLuYzudsc5ni+LWnEL9pbEUySkn8GJkjONyEOKS+&#10;piSwgLaprhtrs0O77dqSOAA/3NlquppPx+q/pVknOm7lNIELBSwgYyGy2fqqlMHtpAC7Y2WqSBnb&#10;YULIr56wNxDqASOXHSGsSy3oLJ+x1SM7yYr9thcNI8zSF+lmi9XLPQnCQWHBq+uG699AiPdALCnu&#10;j9ck3vFhLHLTOFpS1Eg//3af8vmlOSpFxxLlgX7sgbQU9rtjDWTSWdPZmZ9+nTEGvY9s30fcvl0j&#10;kznlhfQqmyk/2lfTELbPvE2rhMohcIqxB+pGZx2H1eF9VHq1ymmsYw/xxj14lYon5hKzj/0zkB+f&#10;PrJobvFVzrD4oIAhN33pcLWPaJosjyOvLKvk8A5kgY37mpbsvZ+zjv8qy18AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCmPl7m3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NTsMwEEb3SNzBGiQ2iDqY&#10;Ni0hToWQ2FVIhB7Ajd04EI+jjJsGTs+wgt38PH3zptzOoReTG6mLqOFukYFw2ETbYath//5yuwFB&#10;yaA1fUSn4csRbKvLi9IUNp7xzU11agWHIBVGg09pKKSkxrtgaBEHh7w7xjGYxO3YSjuaM4eHXqos&#10;y2UwHfIFbwb37F3zWZ+Chq6ep6G+Ua/k17u429P3akUfWl9fzU+PIJKb0x8Mv/qsDhU7HeIJLYle&#10;g1J5zigX6wcFgol8mfHkoGGp7hXIqpT/f6h+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ADVoE7xNAgAAnQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAKY+XubfAAAACwEAAA8AAAAAAAAAAAAAAAAApwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAACzBQAAAAA=&#10;" fillcolor="#6a1a41" stroked="f" strokeweight="2pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="208FFB64" w14:textId="77777777" w:rsidR="00F34764" w:rsidRPr="00F34764" w:rsidRDefault="00F34764" w:rsidP="00F34764">
+                      <w:pPr>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:line="288" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F34764">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>Definition:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="575383D7" w14:textId="7E062DD1" w:rsidR="00F34764" w:rsidRPr="00F34764" w:rsidRDefault="00F34764" w:rsidP="00F34764">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F34764">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>Any visitor requesting to visit multiple times</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>,</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00F34764">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> or</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> visit multiple </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00F34764">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>prisoners are therefore providing a service or program</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00CE6CF5">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="42D7CB29" wp14:editId="0D192AD2">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2743835</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1649095</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="0" cy="95250"/>
+                <wp:effectExtent l="76200" t="0" r="57150" b="57150"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1178103369" name="Straight Arrow Connector 8"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="0" cy="95250"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="straightConnector1">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:tailEnd type="triangle"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="7DF66CA3" id="Straight Arrow Connector 8" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:216.05pt;margin-top:129.85pt;width:0;height:7.5pt;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDVA1Y3twEAAMkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uu0zAQ3SPxD5b3NGmliyBqehe9wAbB&#10;FY8P8HXGiSXHtsZD0/w9Y6dNESAkEJuJH3POnDme7O/PoxMnwGSDb+V2U0sBXofO+r6VX7+8ffFK&#10;ikTKd8oFD62cIcn7w/Nn+yk2sAtDcB2gYBKfmim2ciCKTVUlPcCo0iZE8HxpAo6KeIt91aGamH10&#10;1a6uX1ZTwC5i0JASnz4sl/JQ+I0BTR+NSUDCtZK1UYlY4lOO1WGvmh5VHKy+yFD/oGJU1nPRlepB&#10;kRLf0P5CNVqNIQVDGx3GKhhjNZQeuJtt/VM3nwcVofTC5qS42pT+H63+cDr6R2QbppiaFB8xd3E2&#10;OOYv6xPnYta8mgVnEno51Hz6+m53V2ysbrCIid5BGEVetDIRKtsPdAze84ME3Bar1Ol9Ii7MwCsg&#10;13Q+R1LWvfGdoDny1BBa5XsH+bk4PadUN71lRbODBf4JjLAdK1zKlFGCo0NxUjwESmvwtF2ZODvD&#10;jHVuBdZF3x+Bl/wMhTJmfwNeEaVy8LSCR+sD/q46na+SzZJ/dWDpO1vwFLq5vGSxhueleHWZ7TyQ&#10;P+4L/PYHHr4DAAD//wMAUEsDBBQABgAIAAAAIQBHag7d3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI9NT8MwDIbvSPyHyEjcWLq20FGaTuNL2hE2LrtljWkrGqdqsi38e4x2gKNfP3r9uFpGO4gj&#10;Tr53pGA+S0AgNc701Cr42L7eLED4oMnowREq+EYPy/ryotKlcSd6x+MmtIJLyJdaQRfCWErpmw6t&#10;9jM3IvHu001WBx6nVppJn7jcDjJNkjtpdU98odMjPnXYfG0OVsHj29qunndTxCx7yX3cupSatVLX&#10;V3H1ACJgDH8w/OqzOtTstHcHMl4MCvIsnTOqIL29L0AwcU72nBR5AbKu5P8f6h8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA1QNWN7cBAADJAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAR2oO3d4AAAALAQAADwAAAAAAAAAAAAAAAAARBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;" strokecolor="#4579b8 [3044]">
+                <v:stroke endarrow="block"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00CE6CF5">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678720" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4817A156" wp14:editId="33EBA7FB">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2858135</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>382270</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="619125" cy="342900"/>
+                <wp:effectExtent l="0" t="0" r="47625" b="57150"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1114838776" name="Straight Arrow Connector 5"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="619125" cy="342900"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="straightConnector1">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:tailEnd type="triangle"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="310BF479" id="Straight Arrow Connector 5" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:225.05pt;margin-top:30.1pt;width:48.75pt;height:27pt;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDp74jevgEAAM8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0yQFVmzUdB+6wAuC&#10;FQsf4HXGiSXfZA9t8veMnTZFgJBAvEx8mTNz5vhkdzdZw44Qk/au482m5gyc9L12Q8e/fnn34g1n&#10;CYXrhfEOOj5D4nf75892p9DC1o/e9BAZFXGpPYWOj4ihraokR7AibXwAR5fKRyuQtnGo+ihOVN2a&#10;alvXN9XJxz5ELyElOr1fLvm+1FcKJH5SKgEy03HihiXGEp9yrPY70Q5RhFHLMw3xDyys0I6arqXu&#10;BQr2LepfSlkto09e4UZ6W3mltIQyA03T1D9N8ziKAGUWEieFVab0/8rKj8eDe4gkwymkNoWHmKeY&#10;VLT5S/zYVMSaV7FgQibp8Ka5bbavOZN09fLV9rYuYlZXcIgJ34O3LC86njAKPYx48M7Rs/jYFMHE&#10;8UNCak/ACyB3Ni5HFNq8dT3DOZB3MGrhBgP50Sg9p1RX1mWFs4EF/hkU0z3xXNoUQ8HBRHYUZAUh&#10;JThs1kqUnWFKG7MC68Lvj8BzfoZCMdvfgFdE6ewdrmCrnY+/647ThbJa8i8KLHNnCZ58P5f3LNKQ&#10;a4pWZ4dnW/64L/Drf7j/DgAA//8DAFBLAwQUAAYACAAAACEAeOMeMd4AAAAKAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPy07DMBBF90j8gzVI7KidNA0oxKnKS+oSWjbs3HhIIuJxFLut+XuGFSxH9+je&#10;M/U6uVGccA6DJw3ZQoFAar0dqNPwvn+5uQMRoiFrRk+o4RsDrJvLi9pU1p/pDU+72AkuoVAZDX2M&#10;UyVlaHt0Jiz8hMTZp5+diXzOnbSzOXO5G2WuVCmdGYgXejPhY4/t1+7oNDy8bt3m6WNOuFw+FyHt&#10;fU7tVuvrq7S5BxExxT8YfvVZHRp2Ovgj2SBGDcVKZYxqKFUOgoFVcVuCODCZFTnIppb/X2h+AAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOnviN6+AQAAzwMAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHjjHjHeAAAACgEAAA8AAAAAAAAAAAAAAAAA&#10;GAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAjBQAAAAA=&#10;" strokecolor="#4579b8 [3044]">
+                <v:stroke endarrow="block"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00CE6CF5">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="504858A4" wp14:editId="182C8411">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1934210</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>382270</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="714375" cy="295275"/>
+                <wp:effectExtent l="38100" t="0" r="28575" b="66675"/>
+                <wp:wrapNone/>
+                <wp:docPr id="312122778" name="Straight Arrow Connector 3"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipH="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="714375" cy="295275"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="straightConnector1">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:tailEnd type="triangle"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="71ACDC88" id="Straight Arrow Connector 3" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:152.3pt;margin-top:30.1pt;width:56.25pt;height:23.25pt;flip:x;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDBWedwxAEAANkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO1DAQvCPxD5bvTDIDy0I0mT3M8jgg&#10;WC3wAV6nnVjyS3YzSf6etjOTRYCQQFxajt1VXV3d2d9M1rATxKS9a/l2U3MGTvpOu77lX7+8ffaK&#10;s4TCdcJ4By2fIfGbw9Mn+zE0sPODNx1ERiQuNWNo+YAYmqpKcgAr0sYHcPSofLQC6TP2VRfFSOzW&#10;VLu6flmNPnYhegkp0e3t8sgPhV8pkPhJqQTITMtJG5YYS3zIsTrsRdNHEQYtzzLEP6iwQjsqulLd&#10;ChTsW9S/UFkto09e4UZ6W3mltITSA3WzrX/q5vMgApReyJwUVpvS/6OVH09HdxfJhjGkJoW7mLuY&#10;VLRMGR3e00xLX6SUTcW2ebUNJmSSLq+3L55fX3Em6Wn3+mpHZ+KrFppMF2LCd+Aty4eWJ4xC9wMe&#10;vXM0IB+XEuL0IeECvAAy2LgcUWjzxnUM50BbhFEL1xs418kp1aP+csLZwAK/B8V0RzqXMmW14Ggi&#10;OwlaCiElONyuTJSdYUobswLrYsEfgef8DIWydn8DXhGlsne4gq12Pv6uOk4XyWrJvziw9J0tePDd&#10;XCZbrKH9KTM573pe0B+/C/zxjzx8BwAA//8DAFBLAwQUAAYACAAAACEA1Z7aUuEAAAAKAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI7KidUDklxKl4CEE3SLSlazdxk4h4nNpOG/6e&#10;YQXL0Zx750yxnGzPTsaHzqGCZCaAGaxc3WGjYLt5uVkAC1FjrXuHRsG3CbAsLy8KndfujB/mtI4N&#10;oxIMuVbQxjjknIeqNVaHmRsM0u7gvNWRRt/w2uszlduep0JIbnWHdKHVg3lqTfW1Hi1pHF6PyepO&#10;7h53z+P7Z7rJjm+VV+r6anq4BxbNFP9g+NWnDJTktHcj1oH1Cm7FXBKqQIoUGAHzJEuA7YkUMgNe&#10;Fvz/C+UPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMFZ53DEAQAA2QMAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANWe2lLhAAAACgEAAA8AAAAA&#10;AAAAAAAAAAAAHgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAsBQAAAAA=&#10;" strokecolor="#4579b8 [3044]">
+                <v:stroke endarrow="block"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00CE6CF5">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="00129711" wp14:editId="4BFEEF9F">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1981835</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>7135495</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1800225" cy="762000"/>
+                <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1255549265" name="Rectangle 2"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1800225" cy="762000"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="565A5C"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="427970BA" w14:textId="5DF6BA76" w:rsidR="00CE6CF5" w:rsidRPr="00CE6CF5" w:rsidRDefault="00CE6CF5" w:rsidP="00CE6CF5">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CE6CF5">
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Screening required - YES</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="00129711" id="Rectangle 2" o:spid="_x0000_s1029" style="position:absolute;margin-left:156.05pt;margin-top:561.85pt;width:141.75pt;height:60pt;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDsAfWFiAIAAHEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X21nTdsFdYogRYcB&#10;RVusHXpWZCk2IIsapcTJfv0o2XG6tthh2MUWxcfHD5G8vNq1hm0V+gZsyYuTnDNlJVSNXZf8x9PN&#10;pwvOfBC2EgasKvleeX41//jhsnMzNYEaTKWQEYn1s86VvA7BzbLMy1q1wp+AU5aUGrAVgURcZxWK&#10;jthbk03y/CzrACuHIJX3dHvdK/k88WutZLjX2qvATMkptpC+mL6r+M3ml2K2RuHqRg5hiH+IohWN&#10;Jacj1bUIgm2weUPVNhLBgw4nEtoMtG6kSjlQNkX+KpvHWjiVcqHieDeWyf8/Wnm3fXQPSGXonJ95&#10;OsYsdhrb+Kf42C4Vaz8WS+0Ck3RZXOT5ZDLlTJLu/IweI1UzO1o79OGrgpbFQ8mRHiPVSGxvfSCP&#10;BD1AojMPpqluGmOSgOvV0iDbCnq46dl0MV3GtyKTP2DGRrCFaNar4012zCWdwt6oiDP2u9KsqSj6&#10;SYoktZka/QgplQ1Fr6pFpXr3xfSY22iRYkmEkVmT/5F7IIgt/Ja7j3LAR1OVunQ0zv8WWG88WiTP&#10;YMNo3DYW8D0CQ1kNnnv8oUh9aWKVwm61o9qU/HNExpsVVPsHZAj91Hgnbxp6yVvhw4NAGhMaKBr9&#10;cE8fbaArOQwnzmrAX+/dRzx1L2k562jsSu5/bgQqzsw3S339pTg9jXOahNPp+YQEfKlZvdTYTbsE&#10;apCCloyT6RjxwRyOGqF9pg2xiF5JJawk3yWXAQ/CMvTrgHaMVItFgtFsOhFu7aOTkTzWOXbq0+5Z&#10;oBvaOdAg3MFhRMXsVVf32GhpYbEJoJvU8se6Di9Ac51aadhBcXG8lBPquCnnvwEAAP//AwBQSwME&#10;FAAGAAgAAAAhAO1lxfbgAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj0tPwzAQhO9I/AdrkbhR&#10;J+krDXGqiseFUylcenPjbRIlXofYbcK/ZznBcWc+zc7k28l24oqDbxwpiGcRCKTSmYYqBZ8frw8p&#10;CB80Gd05QgXf6GFb3N7kOjNupHe8HkIlOIR8phXUIfSZlL6s0Wo/cz0Se2c3WB34HCppBj1yuO1k&#10;EkUraXVD/KHWPT7VWLaHi1XgqX1p0+fjOpRf9Xnhxl1q3vZK3d9Nu0cQAafwB8Nvfa4OBXc6uQsZ&#10;LzoF8ziJGWUjTuZrEIwsN8sViBNLyYIlWeTy/4riBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAOwB9YWIAgAAcQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAO1lxfbgAAAADQEAAA8AAAAAAAAAAAAAAAAA4gQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAADvBQAAAAA=&#10;" fillcolor="#565a5c" stroked="f" strokeweight="2pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="427970BA" w14:textId="5DF6BA76" w:rsidR="00CE6CF5" w:rsidRPr="00CE6CF5" w:rsidRDefault="00CE6CF5" w:rsidP="00CE6CF5">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CE6CF5">
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Screening required - YES</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00CE6CF5">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B99AA4A" wp14:editId="52F23596">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1515111</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>5954395</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2647950" cy="914400"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="224396438" name="Rectangle 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2647950" cy="914400"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="DAD7CB"/>
+                        </a:solidFill>
+                        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+                          <a:noFill/>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="70077DA1" w14:textId="393EA734" w:rsidR="00542A70" w:rsidRPr="00542A70" w:rsidRDefault="00542A70" w:rsidP="00542A70">
+                            <w:pPr>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:line="288" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00542A70">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>Level of approval required</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> -</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="79A8615C" w14:textId="6A6B893D" w:rsidR="00542A70" w:rsidRPr="00542A70" w:rsidRDefault="00542A70" w:rsidP="00542A70">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00542A70">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>Superintendent shall complete Superintendents Review Form and advise application with Advice Approved/Not Approved Forms</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="2B99AA4A" id="_x0000_s1030" style="position:absolute;margin-left:119.3pt;margin-top:468.85pt;width:208.5pt;height:1in;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAdtPmxUAIAAJ0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r06CtF2DOEWWoMOA&#10;oi3QDj0zshQbkEWNUmJ3Xz9KcZqu22nYRaZEio96fPT8um+t2GsKDbpSjs9GUminsGrctpTfn24+&#10;fZYiRHAVWHS6lC86yOvFxw/zzs/0BGu0lSbBSVyYdb6UdYx+VhRB1bqFcIZeO3YapBYib2lbVAQd&#10;Z29tMRmNLooOqfKESofAp+uDUy5yfmO0ivfGBB2FLSXXFvNKed2ktVjMYbYl8HWjhjLgH6pooXEM&#10;+ppqDRHEjpo/UrWNIgxo4pnCtkBjGqXzG/g149G71zzW4HV+C5MT/CtN4f+lVXf7R/9ATEPnwyyw&#10;mV7RG2rTl+sTfSbr5ZUs3Ueh+HByMb28OmdOFfuuxtPpKLNZnG57CvGrxlYko5TEzcgcwf42REbk&#10;0GNIAgtom+qmsTZvaLtZWRJ74Matl+vL1ZfUK77yW5h1ouNSzhO4UMACMhYim62vShncVgqwW1am&#10;ipSxHSaE3PWEvYZQHzBy2gHCulSCzvIZSj2xk6zYb3rRMMI03UgnG6xeHkgQHhQWvLppOP8thPgA&#10;xJLi+nhM4j0vxiIXjYMlRY3082/nKZ47zV4pOpYoP+jHDkhLYb851kAmnTWdN9Pzywlj0FvP5q3H&#10;7doVMpljHkivspnioz2ahrB95mlaJlR2gVOMfaBu2KziYXR4HpVeLnMY69hDvHWPXqXkibnE7FP/&#10;DOSH1kcWzR0e5Qyzdwo4xKabDpe7iKbJ8jjxyo1PG56BLIFhXtOQvd3nqNNfZfELAAD//wMAUEsD&#10;BBQABgAIAAAAIQDhzwXi4gAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BSsNAEIbvgu+wjOBF&#10;7KatTWLMpkhB0EvBKqK3bXZMgruzIbtN4ts7nvQ4Mx//fH+5nZ0VIw6h86RguUhAINXedNQoeH15&#10;uM5BhKjJaOsJFXxjgG11flbqwviJnnE8xEZwCIVCK2hj7AspQ92i02HheyS+ffrB6cjj0Egz6InD&#10;nZWrJEml0x3xh1b3uGux/jqcnIJ4Fd+m/a4dbR3G5vE9fMj+5kmpy4v5/g5ExDn+wfCrz+pQsdPR&#10;n8gEYRWs1nnKqILbdZaBYCLdbHhzZDTJlxnIqpT/S1Q/AAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAB20+bFQAgAAnQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAOHPBeLiAAAADAEAAA8AAAAAAAAAAAAAAAAAqgQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAAC5BQAAAAA=&#10;" fillcolor="#dad7cb" stroked="f" strokeweight="2pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="70077DA1" w14:textId="393EA734" w:rsidR="00542A70" w:rsidRPr="00542A70" w:rsidRDefault="00542A70" w:rsidP="00542A70">
+                      <w:pPr>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:line="288" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00542A70">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>Level of approval required</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> -</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="79A8615C" w14:textId="6A6B893D" w:rsidR="00542A70" w:rsidRPr="00542A70" w:rsidRDefault="00542A70" w:rsidP="00542A70">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00542A70">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>Superintendent shall complete Superintendents Review Form and advise application with Advice Approved/Not Approved Forms</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="006204E3">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1DEE3EB8" wp14:editId="3201752E">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1515110</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>4773295</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2705100" cy="914400"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="139535388" name="Rectangle 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2705100" cy="914400"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="6A1A41"/>
+                        </a:solidFill>
+                        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+                          <a:noFill/>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="4B448448" w14:textId="77777777" w:rsidR="006204E3" w:rsidRPr="006204E3" w:rsidRDefault="006204E3" w:rsidP="006204E3">
+                            <w:pPr>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:line="288" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="006204E3">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>Documents required:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="1E93990C" w14:textId="77777777" w:rsidR="006204E3" w:rsidRPr="006204E3" w:rsidRDefault="006204E3" w:rsidP="006204E3">
+                            <w:pPr>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:line="288" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="006204E3">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>- Identification</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="1F632180" w14:textId="77777777" w:rsidR="006204E3" w:rsidRPr="006204E3" w:rsidRDefault="006204E3" w:rsidP="006204E3">
+                            <w:pPr>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:line="288" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="006204E3">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>- Worker Screening (If applicable)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4C483336" w14:textId="1052E959" w:rsidR="006204E3" w:rsidRPr="006204E3" w:rsidRDefault="006204E3" w:rsidP="006204E3">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="006204E3">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>- Details of service or program to provide</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="1DEE3EB8" id="_x0000_s1031" style="position:absolute;margin-left:119.3pt;margin-top:375.85pt;width:213pt;height:1in;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/qG1+TAIAAJ0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r46DpN2COkXQosOA&#10;oi3QDj0zshQbkEWNUmJ3Xz9Kdpuu22nYRSFFmo98esz5xdBZcdAUWnSVLE9mUminsG7drpLfH68/&#10;fZYiRHA1WHS6ks86yIv1xw/nvV/pOTZoa02Ci7iw6n0lmxj9qiiCanQH4QS9dhw0SB1EdmlX1AQ9&#10;V+9sMZ/NToseqfaESofAt1djUK5zfWO0infGBB2FrST3FvNJ+dyms1ifw2pH4JtWTW3AP3TRQesY&#10;9LXUFUQQe2r/KNW1ijCgiScKuwKNaZXOM/A05ezdNA8NeJ1nYXKCf6Up/L+y6vbw4O+Jaeh9WAU2&#10;0xSDoS79cn9iyGQ9v5KlhygUX87PZstyxpwqjn0pFwu2uUxx/NpTiF81diIZlSR+jMwRHG5CHFNf&#10;UhJYQNvW16212aHd9tKSOAA/3Omm3CzKqfpvadaJnltZJnChgAVkLEQ2O19XMridFGB3rEwVKWM7&#10;TAj51RP2FYRmxMhlJwjrUgs6y2dq9chOsuKwHUTLCMv0RbrZYv18T4JwVFjw6rrl+jcQ4j0QS4r7&#10;4zWJd3wYi9w0TpYUDdLPv92nfH5pjkrRs0R5oB97IC2F/eZYA5l01nR2FsuzOWPQ28j2bcTtu0tk&#10;MkteSK+ymfKjfTENYffE27RJqBwCpxh7pG5yLuO4OryPSm82OY117CHeuAevUvHEXGL2cXgC8tPT&#10;RxbNLb7IGVbvFDDmpi8dbvYRTZvlceSVZZUc3oEssGlf05K99XPW8V9l/QsAAP//AwBQSwMEFAAG&#10;AAgAAAAhAAhPvx/gAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SGwQdRrI&#10;oyFOhZDYVUiEfoAbD0lKbEcZNw18PcOKLmfm6M655Xaxg5hxot47BetVBAJd403vWgX7j9f7HAQF&#10;7YwevEMF30iwra6vSl0Yf3bvONehFRziqNAKuhDGQkpqOrSaVn5Ex7dPP1kdeJxaaSZ95nA7yDiK&#10;Uml17/hDp0d86bD5qk9WQV8v81jfxW/UZTu/29NPktBRqdub5fkJRMAl/MPwp8/qULHTwZ+cITEo&#10;iB/ylFEFWbLOQDCRpo+8OSjIN0kGsirlZYfqFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AL+obX5MAgAAnQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAAhPvx/gAAAACwEAAA8AAAAAAAAAAAAAAAAApgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAACzBQAAAAA=&#10;" fillcolor="#6a1a41" stroked="f" strokeweight="2pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="4B448448" w14:textId="77777777" w:rsidR="006204E3" w:rsidRPr="006204E3" w:rsidRDefault="006204E3" w:rsidP="006204E3">
+                      <w:pPr>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:line="288" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="006204E3">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>Documents required:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="1E93990C" w14:textId="77777777" w:rsidR="006204E3" w:rsidRPr="006204E3" w:rsidRDefault="006204E3" w:rsidP="006204E3">
+                      <w:pPr>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:line="288" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="006204E3">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>- Identification</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="1F632180" w14:textId="77777777" w:rsidR="006204E3" w:rsidRPr="006204E3" w:rsidRDefault="006204E3" w:rsidP="006204E3">
+                      <w:pPr>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:line="288" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="006204E3">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>- Worker Screening (If applicable)</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4C483336" w14:textId="1052E959" w:rsidR="006204E3" w:rsidRPr="006204E3" w:rsidRDefault="006204E3" w:rsidP="006204E3">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="006204E3">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>- Details of service or program to provide</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="006204E3">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F23AC0A" wp14:editId="4931EBC7">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2096135</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>2877820</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1476375" cy="609600"/>
+                <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="44281518" name="Rectangle 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1476375" cy="609600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="DAD7CB"/>
+                        </a:solidFill>
+                        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+                          <a:noFill/>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="774ED2A8" w14:textId="6AD9EEFE" w:rsidR="006204E3" w:rsidRPr="006204E3" w:rsidRDefault="006204E3" w:rsidP="006204E3">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="006204E3">
+                              <w:rPr>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Application – Direct to the Prison</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="3F23AC0A" id="_x0000_s1032" style="position:absolute;margin-left:165.05pt;margin-top:226.6pt;width:116.25pt;height:48pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDeDzrgVAIAAJ0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X51kabIGdYosQYcB&#10;xVqgHXpmZCk2IIsapcTufv0oxW26bqdhF5kUKX48Pvryqm+tOGgKDbpSjs9GUminsGrcrpTfH64/&#10;fJIiRHAVWHS6lE86yKvl+3eXnV/oCdZoK02Cg7iw6Hwp6xj9oiiCqnUL4Qy9dmw0SC1EVmlXVAQd&#10;R29tMRmNZkWHVHlCpUPg283RKJc5vjFaxVtjgo7ClpJri/mkfG7TWSwvYbEj8HWjhjLgH6pooXGc&#10;9CXUBiKIPTV/hGobRRjQxDOFbYHGNErnHrib8ehNN/c1eJ17YXCCf4Ep/L+w6tvh3t8Rw9D5sAgs&#10;pi56Q236cn2iz2A9vYCl+ygUX46n89nH+bkUim2z0cVslNEsTq89hfhFYyuSUEriYWSM4HATImdk&#10;12eXlCygbarrxtqs0G67tiQOwIPbrDbz9ec0K37ym5t1oivl5HzKyYUCJpCxEFlsfVXK4HZSgN0x&#10;M1WknNthypCnnnJvINTHHDnskMK6VILO9BlKPaGTpNhve9Fwhll6kW62WD3dkSA8Mix4dd1w/BsI&#10;8Q6IKcX18ZrEWz6MRS4aB0mKGunn3+6TP0+arVJ0TFFu6MceSEthvzrmwMV4Ok2czsr0fD5hhV5b&#10;tq8tbt+ukcEc80J6lcXkH+2zaAjbR96mVcrKJnCKcx+hG5R1PK4O76PSq1V2Yx57iDfu3qsUPCGX&#10;kH3oH4H8MPrIpPmGz3SGxRsGHH3TS4erfUTTZHqccOXBJ4V3IFNg2Ne0ZK/17HX6qyx/AQAA//8D&#10;AFBLAwQUAAYACAAAACEAwlo1g+EAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwUrEMBCG74Lv&#10;EEbwIm66bbdobbrIgqAXYVcRvWWbsSk2k9Jk2/r2jie9zTAf/3x/tV1cLyYcQ+dJwXqVgEBqvOmo&#10;VfD68nB9AyJETUb3nlDBNwbY1udnlS6Nn2mP0yG2gkMolFqBjXEopQyNRafDyg9IfPv0o9OR17GV&#10;ZtQzh7tepklSSKc74g9WD7iz2HwdTk5BvIpv8/POTn0TpvbxPXzIIX9S6vJiub8DEXGJfzD86rM6&#10;1Ox09CcyQfQKsixZM6og32QpCCY2RVqAOPKQ36Yg60r+71D/AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAN4POuBUAgAAnQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAMJaNYPhAAAACwEAAA8AAAAAAAAAAAAAAAAArgQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAC8BQAAAAA=&#10;" fillcolor="#dad7cb" stroked="f" strokeweight="2pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="774ED2A8" w14:textId="6AD9EEFE" w:rsidR="006204E3" w:rsidRPr="006204E3" w:rsidRDefault="006204E3" w:rsidP="006204E3">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="006204E3">
+                        <w:rPr>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Application – Direct to the Prison</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="006204E3">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="45CBBA54" wp14:editId="5F34AE4E">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1515110</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>3677920</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2705100" cy="914400"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1031799751" name="Rectangle 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2705100" cy="914400"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="565A5C"/>
+                        </a:solidFill>
+                        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+                          <a:noFill/>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="3B9F6A9E" w14:textId="77777777" w:rsidR="006204E3" w:rsidRPr="006204E3" w:rsidRDefault="006204E3" w:rsidP="006204E3">
+                            <w:pPr>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:line="288" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="006204E3">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>Application Forms required for the visitor if do not have an existing contract, grant agreement or MOU:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="00FE5F41" w14:textId="6DC9F395" w:rsidR="006204E3" w:rsidRPr="006204E3" w:rsidRDefault="006204E3" w:rsidP="006204E3">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="006204E3">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>- Prison Based s95 Constructive Activities</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="45CBBA54" id="_x0000_s1033" style="position:absolute;margin-left:119.3pt;margin-top:289.6pt;width:213pt;height:1in;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDSvEFbTQIAAJ0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r06CpN2COkWQoMOA&#10;oi3QDj0zshQbkEWNUmJ3Xz9Kdpuu22nYRSFFmo98eszlVd9acdQUGnSlnJ5NpNBOYdW4fSm/P15/&#10;+ixFiOAqsOh0KZ91kFerjx8uO7/UM6zRVpoEF3Fh2flS1jH6ZVEEVesWwhl67ThokFqI7NK+qAg6&#10;rt7aYjaZnBcdUuUJlQ6Bb7dDUK5yfWO0infGBB2FLSX3FvNJ+dyls1hdwnJP4OtGjW3AP3TRQuMY&#10;9LXUFiKIAzV/lGobRRjQxDOFbYHGNErnGXia6eTdNA81eJ1nYXKCf6Up/L+y6vb44O+Jaeh8WAY2&#10;0xS9oTb9cn+iz2Q9v5Kl+ygUX84uJovphDlVHPsync/Z5jLF6WtPIX7V2IpklJL4MTJHcLwJcUh9&#10;SUlgAW1TXTfWZof2u40lcQR+uMX5Yr3YjNV/S7NOdNzKIoELBSwgYyGy2fqqlMHtpQC7Z2WqSBnb&#10;YULIr56wtxDqASOXHSGsSy3oLJ+x1RM7yYr9rhcNI1ykL9LNDqvnexKEg8KCV9cN17+BEO+BWFLc&#10;H69JvOPDWOSmcbSkqJF+/u0+5fNLc1SKjiXKA/04AGkp7DfHGsiks6azM19czBiD3kZ2byPu0G6Q&#10;yZzyQnqVzZQf7YtpCNsn3qZ1QuUQOMXYA3Wjs4nD6vA+Kr1e5zTWsYd44x68SsUTc4nZx/4JyI9P&#10;H1k0t/giZ1i+U8CQm750uD5ENE2Wx4lXllVyeAeywMZ9TUv21s9Zp3+V1S8AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQB5i/Q04AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI89T8MwEIZ3JP6DdUhs1MEt&#10;SRriVBUfC1MpLN3c+BpHic8hdpvw7zETjHf36L3nLTez7dkFR986knC/SIAh1U631Ej4/Hi9y4H5&#10;oEir3hFK+EYPm+r6qlSFdhO942UfGhZDyBdKgglhKDj3tUGr/MINSPF2cqNVIY5jw/Wophhuey6S&#10;JOVWtRQ/GDXgk8G625+tBE/dS5c/H7JQf5nTyk3bXL/tpLy9mbePwALO4Q+GX/2oDlV0Orozac96&#10;CWKZpxGV8JCtBbBIpOkqbo4SMrEUwKuS/+9Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQDSvEFbTQIAAJ0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQB5i/Q04AAAAAsBAAAPAAAAAAAAAAAAAAAAAKcEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAtAUAAAAA&#10;" fillcolor="#565a5c" stroked="f" strokeweight="2pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="3B9F6A9E" w14:textId="77777777" w:rsidR="006204E3" w:rsidRPr="006204E3" w:rsidRDefault="006204E3" w:rsidP="006204E3">
+                      <w:pPr>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:line="288" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="006204E3">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>Application Forms required for the visitor if do not have an existing contract, grant agreement or MOU:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="00FE5F41" w14:textId="6DC9F395" w:rsidR="006204E3" w:rsidRPr="006204E3" w:rsidRDefault="006204E3" w:rsidP="006204E3">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="006204E3">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>- Prison Based s95 Constructive Activities</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="006204E3">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="59D0D0F5" wp14:editId="26776834">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1934210</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1191895</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1695450" cy="457200"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="848339423" name="Rectangle 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1695450" cy="457200"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="565A5C"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="2B594B4B" w14:textId="6F07618E" w:rsidR="00F34764" w:rsidRPr="00F34764" w:rsidRDefault="00F34764" w:rsidP="00F34764">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F34764">
+                              <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Prisons Act 1981</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00F34764">
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> s95</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="59D0D0F5" id="_x0000_s1034" style="position:absolute;margin-left:152.3pt;margin-top:93.85pt;width:133.5pt;height:36pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZRbmBhAIAAHEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0iDWgYVKaqKmCYh&#10;QMDEs+vYTSTH553dJt1fv7OTpgzQHqa9JLbv7ru7735cXnWNYTuFvgZb8PxkwpmyEsrabgr+4/nm&#10;yzlnPghbCgNWFXyvPL9afP502bq5OoUKTKmQEYj189YVvArBzbPMy0o1wp+AU5aEGrARga64yUoU&#10;LaE3JjudTM6yFrB0CFJ5T6/XvZAvEr7WSoZ7rb0KzBScYgvpi+m7jt9scSnmGxSuquUQhviHKBpR&#10;W3I6Ql2LINgW63dQTS0RPOhwIqHJQOtaqpQDZZNP3mTzVAmnUi5EjncjTf7/wcq73ZN7QKKhdX7u&#10;6Riz6DQ28U/xsS6RtR/JUl1gkh7zs4vZdEacSpJNZ1+pGpHN7Gjt0IdvChoWDwVHKkbiSOxufehV&#10;DyrRmQdTlze1MemCm/XKINsJKtzsbLacrQb0P9SMjcoWolmPGF+yYy7pFPZGRT1jH5VmdUnRn6ZI&#10;Upup0Y+QUtmQ96JKlKp3n88mY26jRco0AUZkTf5H7AEgtvB77D7KQT+aqtSlo/Hkb4H1xqNF8gw2&#10;jMZNbQE/AjCU1eC51z+Q1FMTWQrduiNuCn4eNePLGsr9AzKEfmq8kzc1VfJW+PAgkMaEik+jH+7p&#10;ow20BYfhxFkF+Ouj96hP3UtSzloau4L7n1uBijPz3VJfX+TTaZzTdEldxRm+lqxfS+y2WQE1SE5L&#10;xsl0JGMM5nDUCM0LbYhl9EoiYSX5LrgMeLisQr8OaMdItVwmNZpNJ8KtfXIygkeeY6c+dy8C3dDO&#10;gQbhDg4jKuZvurrXjZYWltsAuk4tf+R1qADNdWqlYQfFxfH6nrSOm3LxGwAA//8DAFBLAwQUAAYA&#10;CAAAACEAUUuXF+AAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU/DMAyG70j8h8hI3Fi6sS2l&#10;NJ0mPi6cYHDhljVeW7VxSpOt5d/PO8HRfh+9fpxvJteJEw6h8aRhPktAIJXeNlRp+Pp8vUtBhGjI&#10;ms4TavjFAJvi+io3mfUjfeBpFyvBJRQyo6GOsc+kDGWNzoSZ75E4O/jBmcjjUEk7mJHLXScXSbKW&#10;zjTEF2rT41ONZbs7Og2B2pc2ff5WsfypD0s/blP79q717c20fQQRcYp/MFz0WR0Kdtr7I9kgOg33&#10;yXLNKAepUiCYWKk5b/YaFqsHBbLI5f8fijMAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;GUW5gYQCAABxBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAUUuXF+AAAAALAQAADwAAAAAAAAAAAAAAAADeBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAOsFAAAAAA==&#10;" fillcolor="#565a5c" stroked="f" strokeweight="2pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="2B594B4B" w14:textId="6F07618E" w:rsidR="00F34764" w:rsidRPr="00F34764" w:rsidRDefault="00F34764" w:rsidP="00F34764">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F34764">
+                        <w:rPr>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Prisons Act 1981</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00F34764">
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> s95</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="006204E3">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2E041125" wp14:editId="56806B27">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>448310</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>563245</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1485900" cy="466725"/>
+                <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+                <wp:wrapNone/>
+                <wp:docPr id="54715781" name="Rectangle 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1485900" cy="466725"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="DAD7CB"/>
+                        </a:solidFill>
+                        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+                          <a:noFill/>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="1E044B49" w14:textId="3FAECF43" w:rsidR="005E2A26" w:rsidRPr="005E2A26" w:rsidRDefault="005E2A26" w:rsidP="005E2A26">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005E2A26">
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Contracted Service </w:t>
+                            </w:r>
+                            <w:r w:rsidR="0053288C">
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>P</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="005E2A26">
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>roviders</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="2E041125" id="_x0000_s1035" style="position:absolute;margin-left:35.3pt;margin-top:44.35pt;width:117pt;height:36.75pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD0ijbtUQIAAJ0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+xpAUFpEqBiIaVLV&#10;ItGpz8axSSTH550NCfvrd3bS0nZ7mvbi3PnO9+O77zK/a2vDTgp9BTbnw6sBZ8pKKCp7yPmPp82X&#10;G858ELYQBqzK+Vl5frf4/GneuJkaQQmmUMgoiPWzxuW8DMHNsszLUtXCX4FTlowasBaBVDxkBYqG&#10;otcmGw0G11kDWDgEqbyn23Vn5IsUX2slw6PWXgVmck61hXRiOvfxzBZzMTugcGUl+zLEP1RRi8pS&#10;0tdQaxEEO2L1R6i6kggedLiSUGegdSVV6oG6GQ4+dLMrhVOpFwLHu1eY/P8LKx9OO7dFgqFxfuZJ&#10;jF20Guv4pfpYm8A6v4Kl2sAkXQ7HN5PbAWEqyTa+vp6OJhHN7PLaoQ/fFNQsCjlHGkbCSJzufehc&#10;X1xiMg+mKjaVMUnBw35lkJ0EDW69XE9XX/vo79yMZU3OR5NxKkQQgbQRgWqqXZFzbw+cCXMgZsqA&#10;KbeFmCFNPeZeC192OVLYPoWxsQSV6NOXekEnSqHdt6yiDLfxRbzZQ3HeIkPoGOad3FQU/174sBVI&#10;lCKgaE3CIx3aABUNvcRZCfjrb/fRnyZNVs4aoig19PMoUHFmvlviwO1wPI6cTsp4Mh2Rgm8t+7cW&#10;e6xXQGAOaSGdTGL0D+ZF1Aj1M23TMmYlk7CScnfQ9coqdKtD+yjVcpnciMdOhHu7czIGj8hFZJ/a&#10;Z4GuH30g0jzAC53F7AMDOt/40sLyGEBXiR4XXIlWUaEdSATr9zUu2Vs9eV3+KovfAAAA//8DAFBL&#10;AwQUAAYACAAAACEAUnyIy94AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwUrEMBCG74LvEEbw&#10;Im5iXbqlNl1kQdCL4Cqit2w7NsVkUppsW9/e8eQeZ/6Pf76ptot3YsIx9oE03KwUCKQmtD11Gt5e&#10;H64LEDEZao0LhBp+MMK2Pj+rTNmGmV5w2qdOcAnF0miwKQ2llLGx6E1chQGJs68wepN4HDvZjmbm&#10;cu9kplQuvemJL1gz4M5i870/eg3pKr3Pzzs7uSZO3eNH/JTD+knry4vl/g5EwiX9w/Cnz+pQs9Mh&#10;HKmNwmnYqJxJDUWxAcH5rVrz4sBgnmUg60qeflD/AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAPSKNu1RAgAAnQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAFJ8iMveAAAACQEAAA8AAAAAAAAAAAAAAAAAqwQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAC2BQAAAAA=&#10;" fillcolor="#dad7cb" stroked="f" strokeweight="2pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="1E044B49" w14:textId="3FAECF43" w:rsidR="005E2A26" w:rsidRPr="005E2A26" w:rsidRDefault="005E2A26" w:rsidP="005E2A26">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="005E2A26">
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Contracted Service </w:t>
+                      </w:r>
+                      <w:r w:rsidR="0053288C">
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>P</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="005E2A26">
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>roviders</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="005E2A26" w:rsidRPr="005E2A26" w:rsidSect="009814BD">
+      <w:headerReference w:type="even" r:id="rId60"/>
+      <w:headerReference w:type="default" r:id="rId61"/>
+      <w:footerReference w:type="default" r:id="rId62"/>
+      <w:headerReference w:type="first" r:id="rId63"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1134" w:left="1304" w:header="709" w:footer="590" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="687E6ED4" w14:textId="77777777" w:rsidR="001655C9" w:rsidRDefault="001655C9" w:rsidP="00D06E62">
+    <w:p w14:paraId="0999CB34" w14:textId="77777777" w:rsidR="00CC5243" w:rsidRDefault="00CC5243" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0F2EBD47" w14:textId="77777777" w:rsidR="001655C9" w:rsidRDefault="001655C9" w:rsidP="00D06E62">
+    <w:p w14:paraId="069AE86B" w14:textId="77777777" w:rsidR="00CC5243" w:rsidRDefault="00CC5243" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial Bold">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Bold">
+    <w:panose1 w:val="020B0704020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="25B296CA" w14:textId="2BE65A76" w:rsidR="001655C9" w:rsidRDefault="001655C9" w:rsidP="00492D5E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="1095"/>
         <w:tab w:val="left" w:pos="8080"/>
       </w:tabs>
       <w:ind w:right="-178"/>
     </w:pPr>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t xml:space="preserve">The current version of this document is maintained on the </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t>Custodial Ops</w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
@@ -9335,247 +15563,304 @@
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>12</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6ACE67FE" w14:textId="77777777" w:rsidR="001655C9" w:rsidRDefault="001655C9" w:rsidP="00D06E62">
+    <w:p w14:paraId="0DAFF326" w14:textId="77777777" w:rsidR="00CC5243" w:rsidRDefault="00CC5243" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2798EF7B" w14:textId="77777777" w:rsidR="001655C9" w:rsidRDefault="001655C9" w:rsidP="00D06E62">
+    <w:p w14:paraId="1CAA8AD7" w14:textId="77777777" w:rsidR="00CC5243" w:rsidRDefault="00CC5243" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="58B8BFBF" w14:textId="77777777" w:rsidR="001655C9" w:rsidRDefault="001655C9">
+    <w:p w14:paraId="210474C0" w14:textId="77777777" w:rsidR="00B67264" w:rsidRDefault="00B67264" w:rsidP="00B67264">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> s. 95 </w:t>
+        <w:t xml:space="preserve"> s.95 </w:t>
       </w:r>
       <w:r w:rsidRPr="005B75A4">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Prisons Act 1981</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="7F232C37" w14:textId="6C0FDBF2" w:rsidR="001655C9" w:rsidRDefault="001655C9">
+    <w:p w14:paraId="74282583" w14:textId="1B2B7848" w:rsidR="00926FDC" w:rsidRDefault="00926FDC">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> r. 44 </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00380A06">
+        <w:t xml:space="preserve">  s.95 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B75A4">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Prisons Regulations 1982</w:t>
+        <w:t>Prisons Act 1981</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="55945DDA" w14:textId="333AF025" w:rsidR="001655C9" w:rsidRDefault="001655C9">
+    <w:p w14:paraId="0748EF70" w14:textId="77777777" w:rsidR="001D1247" w:rsidRDefault="001D1247" w:rsidP="001D1247">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0057480E">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00853540">
+      <w:r w:rsidRPr="00055291">
+        <w:t xml:space="preserve">s.95 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055291">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Prisons Regulations 1982</w:t>
+        <w:t>Prisons Act 1981</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="79DDE0EE" w14:textId="3041E468" w:rsidR="001655C9" w:rsidRDefault="001655C9">
+    <w:p w14:paraId="268B2F89" w14:textId="77777777" w:rsidR="00AE2416" w:rsidRDefault="00AE2416" w:rsidP="00AE2416">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00676D92">
+        <w:t xml:space="preserve"> s.95 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B75A4">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Prisons Act 1981</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="4046A4DA" w14:textId="3A6E7970" w:rsidR="001655C9" w:rsidRDefault="001655C9">
+    <w:p w14:paraId="7926670B" w14:textId="77777777" w:rsidR="008D14A2" w:rsidRDefault="008D14A2" w:rsidP="008D14A2">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve"> s. 69 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00676D92">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Prisons Act 1981</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="6">
+    <w:p w14:paraId="30954207" w14:textId="498EBDBE" w:rsidR="001D5149" w:rsidRDefault="001D5149" w:rsidP="001D5149">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="0087166B">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Work Health and Safety (General) </w:t>
+      </w:r>
       <w:r w:rsidRPr="009E37AD">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Occupational Safety and Health Regulations 1996</w:t>
+        <w:t xml:space="preserve">Regulations </w:t>
+      </w:r>
+      <w:r w:rsidR="0087166B">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>2022</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="7">
+    <w:p w14:paraId="6948A59B" w14:textId="77777777" w:rsidR="003C521A" w:rsidRDefault="003C521A" w:rsidP="003C521A">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> r. 45(E) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853540">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Prisons Regulations 1982</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="58165B7D" w14:textId="6E9DBF4E" w:rsidR="001655C9" w:rsidRDefault="001655C9" w:rsidP="00663830">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1508281B" w14:textId="77777777" w:rsidR="00512DD1" w:rsidRDefault="00512DD1">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="58165B7D" w14:textId="1962B23D" w:rsidR="001655C9" w:rsidRDefault="001655C9" w:rsidP="00663830">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00672011">
+    <w:r w:rsidR="00267386">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>COPP 8.1 Prison Based Constructive Activities</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> &lt;v x.x&gt;</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="6CC0B9E7" w14:textId="77777777" w:rsidR="001655C9" w:rsidRDefault="001655C9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="3B964D9A" w14:textId="77777777" w:rsidR="001655C9" w:rsidRDefault="001655C9">
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3B964D9A" w14:textId="33139BB4" w:rsidR="001655C9" w:rsidRDefault="001655C9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="008114B3">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0843F5B4" wp14:editId="3235BDE7">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>181610</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>220980</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1647825" cy="296545"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -9604,116 +15889,116 @@
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:sdt>
                           <w:sdtPr>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                               <w:b/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             </w:rPr>
                             <w:id w:val="-1483379727"/>
                           </w:sdtPr>
                           <w:sdtEndPr>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:sdtEndPr>
                           <w:sdtContent>
                             <w:p w14:paraId="551B8231" w14:textId="77777777" w:rsidR="001655C9" w:rsidRPr="00464E72" w:rsidRDefault="001655C9" w:rsidP="008D51C1">
                               <w:pPr>
                                 <w:rPr>
-                                  <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+                                  <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:hint="eastAsia"/>
                                   <w:b/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                                   <w:b/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t>Corrective Services</w:t>
                               </w:r>
                             </w:p>
                           </w:sdtContent>
                         </w:sdt>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="0843F5B4" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:14.3pt;margin-top:17.4pt;width:129.75pt;height:23.35pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBHOwtLBwIAAPIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8FuGyEQvVfqPyDu9dqW7dgrr6M0aapK&#10;aVop6QdglvWiAkMH7F336zuwjmOlt6oc0MDMPN6bGdbXvTXsoDBocBWfjMacKSeh1m5X8R/P9x+W&#10;nIUoXC0MOFXxowr8evP+3brzpZpCC6ZWyAjEhbLzFW9j9GVRBNkqK8IIvHLkbACtiHTEXVGj6Ajd&#10;mmI6Hi+KDrD2CFKFQLd3g5NvMn7TKBm/NU1QkZmKE7eYd8z7Nu3FZi3KHQrfanmiIf6BhRXa0aNn&#10;qDsRBduj/gvKaokQoIkjCbaAptFSZQ2kZjJ+o+apFV5lLVSc4M9lCv8PVj4eviPTNfWOMycstehZ&#10;9ZF9hJ5NUnU6H0oKevIUFnu6TpFJafAPIH8G5uC2FW6nbhCha5WoiV3OLC5SB5yQQLbdV6jpGbGP&#10;kIH6Bm0CpGIwQqcuHc+dSVRkenIxu1pO55xJ8k1Xi/lsnsgVonzJ9hjiZwWWJaPiSJ3P6OLwEOIQ&#10;+hKSHnNwr43J3TeOdRVfzQn+jcfqSMNptK34cpzWMC5J5CdX5+QotBls4mIcUUqqk9BBcuy3PQWm&#10;yy3UR9KPMAwhfRoyWsDfnHU0gBUPv/YCFWfmi6MariazWZrYfJjNr6Z0wEvP9tIjnCSoikfOBvM2&#10;5ikfFN1QrRudy/DK5MSVBisX8vQJ0uRennPU61fd/AEAAP//AwBQSwMEFAAGAAgAAAAhACB1lV3c&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyondBWJmRTIRBXEAUq9ebG&#10;bhIRr6PYbcLfs5zgOJrRzJtyM/tenN0Yu0AI2UKBcFQH21GD8PH+fKNBxGTImj6QQ/h2ETbV5UVp&#10;ChsmenPnbWoEl1AsDEKb0lBIGevWeRMXYXDE3jGM3iSWYyPtaCYu973MlVpLbzrihdYM7rF19df2&#10;5BE+X4773VK9Nk9+NUxhVpL8nUS8vpof7kEkN6e/MPziMzpUzHQIJ7JR9Ai5XnMS4XbJD9jPtc5A&#10;HBB0tgJZlfL/geoHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARzsLSwcCAADyAwAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAIHWVXdwAAAAIAQAA&#10;DwAAAAAAAAAAAAAAAABhBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGoFAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 1" o:spid="_x0000_s1036" type="#_x0000_t202" style="position:absolute;margin-left:14.3pt;margin-top:17.4pt;width:129.75pt;height:23.35pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5V1Wo9gEAAM0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817IN27EFy0GaNEWB&#10;9AGk/YA1RVlESS5L0pbcr++SchwjuQXVgeBqydmd2eH6ujeaHaQPCm3FJ6MxZ9IKrJXdVfzXz/sP&#10;S85CBFuDRisrfpSBX2/ev1t3rpRTbFHX0jMCsaHsXMXbGF1ZFEG00kAYoZOWkg16A5FCvytqDx2h&#10;G11Mx+NF0aGvnUchQ6C/d0OSbzJ+00gRvzdNkJHpilNvMa8+r9u0Fps1lDsPrlXi1Aa8oQsDylLR&#10;M9QdRGB7r15BGSU8BmziSKApsGmUkJkDsZmMX7B5bMHJzIXECe4sU/h/sOLb4dH98Cz2H7GnAWYS&#10;wT2g+B2YxdsW7E7eeI9dK6GmwpMkWdG5UJ6uJqlDGRLItvuKNQ0Z9hEzUN94k1QhnozQaQDHs+iy&#10;j0ykkovZ1XI650xQbrpazGfzXALKp9vOh/hZomFpU3FPQ83ocHgIMXUD5dORVMzivdI6D1Zb1lV8&#10;NSf4FxmjIvlOK1Px5Th9gxMSyU+2zpcjKD3sqYC2J9aJ6EA59tueDib2W6yPxN/j4C96D7Rp0f/l&#10;rCNvVTz82YOXnOkvljRcTWazZMYczOZXUwr8ZWZ7mQErCKrikbNhexuzgQdGN6R1o7IMz52ceiXP&#10;ZHVO/k6mvIzzqedXuPkHAAD//wMAUEsDBBQABgAIAAAAIQAgdZVd3AAAAAgBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/BTsMwEETvSPyDtUjcqJ3QViZkUyEQVxAFKvXmxm4SEa+j2G3C37Oc4Dia0cyb&#10;cjP7XpzdGLtACNlCgXBUB9tRg/Dx/nyjQcRkyJo+kEP4dhE21eVFaQobJnpz521qBJdQLAxCm9JQ&#10;SBnr1nkTF2FwxN4xjN4klmMj7WgmLve9zJVaS2864oXWDO6xdfXX9uQRPl+O+91SvTZPfjVMYVaS&#10;/J1EvL6aH+5BJDenvzD84jM6VMx0CCeyUfQIuV5zEuF2yQ/Yz7XOQBwQdLYCWZXy/4HqBwAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADlXVaj2AQAAzQMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACB1lV3cAAAACAEAAA8AAAAAAAAAAAAAAAAAUAQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABZBQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox>
                 <w:txbxContent>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                         <w:b/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
                       <w:id w:val="-1483379727"/>
                     </w:sdtPr>
                     <w:sdtEndPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:sdtEndPr>
                     <w:sdtContent>
                       <w:p w14:paraId="551B8231" w14:textId="77777777" w:rsidR="001655C9" w:rsidRPr="00464E72" w:rsidRDefault="001655C9" w:rsidP="008D51C1">
                         <w:pPr>
                           <w:rPr>
-                            <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+                            <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:hint="eastAsia"/>
                             <w:b/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                             <w:b/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>Corrective Services</w:t>
                         </w:r>
                       </w:p>
                     </w:sdtContent>
                   </w:sdt>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
@@ -9755,83 +16040,89 @@
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="1225EF4D" w14:textId="77777777" w:rsidR="001655C9" w:rsidRDefault="001655C9" w:rsidP="00B937D8">
                           <w:pPr>
                             <w:pStyle w:val="Publicationtitle"/>
+                            <w:rPr>
+                              <w:rFonts w:hint="eastAsia"/>
+                            </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:t>Commissioner’s Operating Policy and Procedure (COPP)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="52C313A5" id="Text Box 21" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:200.3pt;margin-top:-1.35pt;width:312.75pt;height:42.75pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6Rba6gAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0hbWhgVKepATJMQ&#10;oMHEs+vYNJrt8+xrk+6v5+wkpWJ7YdpLcr777nw/vvP5RWsN26oQa3AlHx+NOFNOQlW755L/eLz+&#10;9JmziMJVwoBTJd+pyC8WHz+cN36uJrAGU6nAKIiL88aXfI3o50UR5VpZEY/AK0dGDcEKpGN4Lqog&#10;GopuTTEZjU6KBkLlA0gVI2mvOiNf5PhaK4l3WkeFzJSccsP8Dfm7St9icS7mz0H4dS37NMQ/ZGFF&#10;7ejSfagrgYJtQv1HKFvLABE0HkmwBWhdS5VroGrGozfVPKyFV7kWak70+zbF/xdW3m7vA6urkk/G&#10;nDlhaUaPqkX2BVpGKupP4+OcYA+egNiSnuY86CMpU9mtDjb9qSBGdur0bt/dFE2S8vjsdHw2mXEm&#10;yTabTpJM4YtXbx8iflVgWRJKHmh6ualiexOxgw6QdJmD69qYPEHjWFPyk+PZKDvsLRTcuIRVmQt9&#10;mFRRl3mWcGdUwhj3XWnqRS4gKTIL1aUJbCuIP0JK5TDXnuMSOqE0JfEexx7/mtV7nLs6hpvB4d7Z&#10;1g5Crv5N2tXPIWXd4annB3UnEdtVm0mwH+wKqh3NO0C3MdHL65qGciMi3otAK0IjprXHO/poA9R8&#10;6CXO1hB+/02f8MRcsnLW0MqVPP7aiKA4M98ccfpsPJ2mHc2H6ex0QodwaFkdWtzGXgJNhWhL2WUx&#10;4dEMog5gn+h1WKZbySScpLtLjoN4id1DQK+LVMtlBtFWeoE37sHLFDoNKVHusX0Swfe8RGL0LQzL&#10;KeZv6Nlhk6eD5QZB15m7qc9dV/v+00Zn9vevT3oyDs8Z9fpGLl4AAAD//wMAUEsDBBQABgAIAAAA&#10;IQCH/PDF3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDEDvSPxDZCRuW7oKRlXqTlOl&#10;CQnBYWMXbm6TtRWJU5psK3w92YkdLT89PxeryRpx0qPvHSMs5gkIzY1TPbcI+4/NLAPhA7Ei41gj&#10;/GgPq/L2pqBcuTNv9WkXWhEl7HNC6EIYcil902lLfu4GzXF3cKOlEMexlWqkc5RbI9MkWUpLPccL&#10;HQ266nTztTtahNdq807bOrXZr6le3g7r4Xv/+Yh4fzetn0EEPYV/GC75MR3K2FS7IysvDMJDtEcU&#10;YZY+gbgASbpcgKgRsjQDWRby+oXyDwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPpFtrqA&#10;AgAAawUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIf8&#10;8MXfAAAACgEAAA8AAAAAAAAAAAAAAAAA2gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AADmBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape w14:anchorId="52C313A5" id="Text Box 21" o:spid="_x0000_s1037" type="#_x0000_t202" style="position:absolute;margin-left:200.3pt;margin-top:-1.35pt;width:312.75pt;height:42.75pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWgwKsagIAAEQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGyEQvlfqf0Dcm7UdO6mtrCM3katK&#10;VhLVqXLGLMSrsgyFsXfdX5+BXT/k9pKqFxiYb4b55sHNbVMZtlU+lGBz3r/ocaashKK0rzn/8Tz/&#10;9JmzgMIWwoBVOd+pwG+nHz/c1G6iBrAGUyjPyIkNk9rlfI3oJlkW5FpVIlyAU5aUGnwlkI7+NSu8&#10;qMl7ZbJBr3eV1eAL50GqEOj2vlXyafKvtZL4qHVQyEzOKTZMq0/rKq7Z9EZMXr1w61J2YYh/iKIS&#10;paVHD67uBQq28eUfrqpSegig8UJClYHWpVSJA7Hp987YLNfCqcSFkhPcIU3h/7mVD9ule/IMmy/Q&#10;UAFjQmoXJoEuI59G+yruFCkjPaVwd0ibapBJurwcX/fHgxFnknSj4SDK5CY7Wjsf8KuCikUh557K&#10;krIltouALXQPiY9ZmJfGpNIYy+qcX12OesngoCHnxkasSkXu3BwjTxLujIoYY78rzcoiEYgXqb3U&#10;nfFsK6gxhJTKYuKe/BI6ojQF8R7DDn+M6j3GLY/9y2DxYFyVFnxifxZ28XMfsm7xlPMT3lHEZtUQ&#10;8ZPCrqDYUb09tKMQnJyXVJSFCPgkPPU+lZjmGR9p0QYo+dBJnK3B//7bfcRTS5KWs5pmKefh10Z4&#10;xZn5ZqlZx/3hMA5fOgxH1wM6+FPN6lRjN9UdUFX69HM4mcSIR7MXtYfqhcZ+Fl8llbCS3s457sU7&#10;bCecvg2pZrMEonFzAhd26WR0HYsUW+65eRHedX2J1NEPsJ86MTlrzxYbLS3MNgi6TL0b89xmtcs/&#10;jWrq/u5biX/B6Tmhjp/f9A0AAP//AwBQSwMEFAAGAAgAAAAhAIf88MXfAAAACgEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8FOwzAMQO9I/ENkJG5bugpGVepOU6UJCcFhYxdubpO1FYlTmmwrfD3ZiR0t&#10;Pz0/F6vJGnHSo+8dIyzmCQjNjVM9twj7j80sA+EDsSLjWCP8aA+r8vamoFy5M2/1aRdaESXsc0Lo&#10;QhhyKX3TaUt+7gbNcXdwo6UQx7GVaqRzlFsj0yRZSks9xwsdDbrqdPO1O1qE12rzTts6tdmvqV7e&#10;Duvhe//5iHh/N62fQQQ9hX8YLvkxHcrYVLsjKy8MwkO0RxRhlj6BuABJulyAqBGyNANZFvL6hfIP&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAVoMCrGoCAABEBQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAh/zwxd8AAAAKAQAADwAAAAAAAAAAAAAA&#10;AADEBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANAFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="1225EF4D" w14:textId="77777777" w:rsidR="001655C9" w:rsidRDefault="001655C9" w:rsidP="00B937D8">
                     <w:pPr>
                       <w:pStyle w:val="Publicationtitle"/>
+                      <w:rPr>
+                        <w:rFonts w:hint="eastAsia"/>
+                      </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:t>Commissioner’s Operating Policy and Procedure (COPP)</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="38D41C54" wp14:editId="3C4F9BE8">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>-29210</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>-59055</wp:posOffset>
@@ -9865,122 +16156,142 @@
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7580630" cy="10719435"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="7D89B27A" w14:textId="00A43D94" w:rsidR="001655C9" w:rsidRDefault="001655C9" w:rsidP="004D040B">
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1A7E5A76" w14:textId="4D195707" w:rsidR="00B04040" w:rsidRDefault="00B04040">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7D89B27A" w14:textId="3698F79F" w:rsidR="001655C9" w:rsidRDefault="001655C9" w:rsidP="004D040B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00B25222">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00B25222">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00B25222">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00F0246B">
+    <w:r w:rsidR="002119B7">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>COPP 8.1 Prison Based Constructive Activities</w:t>
+      <w:t>COPP 8.1 Prison Based s.95 Constructive Activities</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00B25222">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00B25222">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> v</w:t>
     </w:r>
-    <w:r w:rsidR="00D46CE0">
+    <w:r w:rsidR="003638F4" w:rsidRPr="00B25222">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>1.0</w:t>
+      <w:t>2.0</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="52B44F1D" w14:textId="77777777" w:rsidR="001655C9" w:rsidRDefault="001655C9"/>
 </w:hdr>
 </file>
 
+<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="64A10E00" w14:textId="7A5C96FD" w:rsidR="00B04040" w:rsidRDefault="00B04040">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="55D8D872"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1492"/>
+          <w:tab w:val="num" w:pos="1274"/>
         </w:tabs>
-        <w:ind w:left="1492" w:hanging="360"/>
+        <w:ind w:left="1274" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="E6F870D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1209"/>
         </w:tabs>
         <w:ind w:left="1209" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7E"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="83EC667A"/>
     <w:lvl w:ilvl="0">
@@ -10054,88 +16365,178 @@
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF82"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="35206650"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="926"/>
         </w:tabs>
         <w:ind w:left="926" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF83"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E6D40C68"/>
+    <w:tmpl w:val="49747EFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet2"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="643"/>
         </w:tabs>
         <w:ind w:left="643" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A6684E2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="021D3E3E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A9AE27C4"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05B8113D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0C090025"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
@@ -10186,64 +16587,150 @@
       <w:pPr>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="08AA06A8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2BCEF2FE"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08BA70A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="86084790"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
@@ -10272,51 +16759,425 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="09B8039C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6AD4A4DC"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="753" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1473" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2193" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2913" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3633" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4353" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5073" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5793" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6513" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="12AF6F28"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4D4266A0"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="14F9569F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C6345120"/>
+    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="17FB2462"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A9AE27C4"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19D128F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D010B4E4"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -10358,51 +17219,900 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1B1E11F7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E6C6B604"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1B2C279F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="43ACA526"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1F2873B5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="92041DFE"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1515" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2955" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4395" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5115" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5835" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6555" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7275" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1F9B4471"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BFE075EA"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1504" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2224" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2944" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3664" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4384" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5104" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5824" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6544" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7264" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="20B15D3C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3D02008A"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="22E55A46"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CD9C8768"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="243F40E1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F45E5178"/>
+    <w:lvl w:ilvl="0" w:tplc="24229FB2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F8A0548"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C922AE46"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="897" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1617" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2337" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3057" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3777" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4497" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5217" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5937" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6657" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="305D1E6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D52EDE14"/>
     <w:lvl w:ilvl="0" w:tplc="DE248EDA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -10444,51 +18154,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31E85F88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="647697FE"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -10530,51 +18240,390 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31F9478D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="43B85C48"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36E06A36"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E74259F2"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="392B62F3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B2EA46E8"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1571" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2291" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3011" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3731" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4451" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5171" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5891" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6611" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7331" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3BAC08BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1AFEFE02"/>
     <w:lvl w:ilvl="0" w:tplc="36189B82">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -10645,51 +18694,898 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3CE611C9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1F0C6FD2"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DB57FCC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="07F22F28"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="423A5B1D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="70969FB4"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43E2796E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7E480714"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="450D5970"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9CB65D84"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46BA1F74"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DE643E36"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46EA356B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="19B6E34C"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48FF16AA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5C86FF3A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:noProof w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:u w:val="none"/>
+        <w:effect w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:em w:val="none"/>
+        <w:specVanish w:val="0"/>
+        <w14:glow w14:rad="0">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:glow>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:reflection w14:blurRad="0" w14:stA="0" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none"/>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+        <w14:scene3d>
+          <w14:camera w14:prst="orthographicFront"/>
+          <w14:lightRig w14:rig="threePt" w14:dir="t">
+            <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
+          </w14:lightRig>
+        </w14:scene3d>
+        <w14:props3d w14:extrusionH="0" w14:contourW="0" w14:prstMaterial="none"/>
+        <w14:ligatures w14:val="none"/>
+        <w14:numForm w14:val="default"/>
+        <w14:numSpacing w14:val="default"/>
+        <w14:stylisticSets/>
+        <w14:cntxtAlts w14:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C5F1835"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2EC8080A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="StyleHeading112ptLeft0cmBefore0pt1"/>
       <w:isLgl/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
@@ -10815,51 +19711,363 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1584"/>
         </w:tabs>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="559E6730"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="96C822DA"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58851F46"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D740682E"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1571" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2291" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3011" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3731" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4451" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5171" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5891" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6611" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7331" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5EF40911"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="647697FE"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62BD30B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6B425C82"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -10901,345 +20109,646 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="A6D0E360">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66DF535F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2F5424D8"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:color w:val="auto"/>
-[...130 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="28"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
-[...23 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7797" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
-[...35 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3685" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68D57D04"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9CB65D84"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68EA2B37"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="183ADB0A"/>
+    <w:lvl w:ilvl="0" w:tplc="A6D0E360">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D5805C8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3BF81FC6"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4897" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="5617" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="6337" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="7057" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="7777" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="8497" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="9217" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="9937" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:ind w:left="10657" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6FD33134"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A9AE27C4"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75FD4723"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0D222CBA"/>
+    <w:lvl w:ilvl="0" w:tplc="312E38C6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76130097"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A9AE27C4"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -11284,606 +20793,2231 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="793822A8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="152C7FF8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="28"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7797" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3685" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79BC7ED6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="69D0AAE6"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="780" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1500" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2220" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3660" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4380" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5100" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5820" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6540" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CD83771"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="756E9B0C"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1571" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2291" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3011" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3731" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4451" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5171" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5891" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6611" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7331" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CFE63C8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="64C67180"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F2746EB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BFB875FA"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="733627894">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1612514252">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="12264990">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="136458226">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1306203345">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1027178276">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="422804770">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="421031948">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1507138289">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="347223523">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1972008757">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="256985443">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="819855775">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1045257036">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="282620799">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1743523664">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1467972306">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="346519972">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1755205186">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1056927803">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="576788162">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1231624273">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="352801864">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1792017244">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="602497502">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="164563341">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1129662295">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="419524758">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1027371973">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="259992765">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1820686034">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1042751129">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1381202320">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="2003463760">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1123960340">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="19816163">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="377364419">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="1624965153">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="1290210218">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="540291926">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="63139256">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="2131505442">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="848763703">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="380907540">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="598486374">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="1294094289">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="1858737291">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="48" w16cid:durableId="1657568036">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="49" w16cid:durableId="2025595553">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="50" w16cid:durableId="2049336449">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="51" w16cid:durableId="1230076198">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="52" w16cid:durableId="397871568">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="53" w16cid:durableId="992179501">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="54" w16cid:durableId="1060981977">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="55" w16cid:durableId="765613166">
+    <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="3">
-[...29 lines deleted...]
-  <w:num w:numId="13">
+  <w:num w:numId="56" w16cid:durableId="1980306208">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="14">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="57" w16cid:durableId="622032849">
+    <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="15">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="58" w16cid:durableId="1706637855">
+    <w:abstractNumId w:val="49"/>
   </w:num>
-  <w:num w:numId="16">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="59" w16cid:durableId="1328362373">
+    <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="17">
-[...14 lines deleted...]
-  <w:numIdMacAtCleanup w:val="13"/>
+  <w:numIdMacAtCleanup w:val="51"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1728" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="92uLEMZ2WesLNhfGFwtC2I1M8HGxAYY9XKIU2Ps1D9LdPXJJckOIFdchjI3bFZhiuH/lBxM4r3V20PEsvZk8yA==" w:salt="hzCTFpeEeuAowqxmq0z1jA=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="110593"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="ManualSave" w:val="Y"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="002E451C"/>
+    <w:rsid w:val="00001536"/>
     <w:rsid w:val="00011348"/>
     <w:rsid w:val="00013BA9"/>
+    <w:rsid w:val="00017CA4"/>
+    <w:rsid w:val="00021BE6"/>
+    <w:rsid w:val="000223BC"/>
+    <w:rsid w:val="00023AC1"/>
     <w:rsid w:val="00024E08"/>
+    <w:rsid w:val="000261AC"/>
+    <w:rsid w:val="00027D90"/>
+    <w:rsid w:val="000306C0"/>
     <w:rsid w:val="00030846"/>
     <w:rsid w:val="000311DE"/>
+    <w:rsid w:val="00032905"/>
+    <w:rsid w:val="00033632"/>
     <w:rsid w:val="000378AA"/>
+    <w:rsid w:val="00043497"/>
+    <w:rsid w:val="00044272"/>
     <w:rsid w:val="00045F51"/>
+    <w:rsid w:val="00046F3E"/>
+    <w:rsid w:val="0004794B"/>
+    <w:rsid w:val="000479E4"/>
+    <w:rsid w:val="000504E2"/>
+    <w:rsid w:val="000509A0"/>
+    <w:rsid w:val="00052D26"/>
+    <w:rsid w:val="00053775"/>
+    <w:rsid w:val="00054E0A"/>
+    <w:rsid w:val="00055A60"/>
+    <w:rsid w:val="00060CBC"/>
+    <w:rsid w:val="00061C33"/>
+    <w:rsid w:val="000631C7"/>
+    <w:rsid w:val="00063C4B"/>
+    <w:rsid w:val="0006589E"/>
+    <w:rsid w:val="00067281"/>
     <w:rsid w:val="00067807"/>
+    <w:rsid w:val="000704CA"/>
+    <w:rsid w:val="00072B16"/>
+    <w:rsid w:val="000733C8"/>
     <w:rsid w:val="000755EE"/>
+    <w:rsid w:val="00077536"/>
     <w:rsid w:val="0008026D"/>
+    <w:rsid w:val="0008040C"/>
     <w:rsid w:val="00082394"/>
+    <w:rsid w:val="00084113"/>
+    <w:rsid w:val="000864EE"/>
+    <w:rsid w:val="00087D4A"/>
+    <w:rsid w:val="000903CC"/>
     <w:rsid w:val="000925A5"/>
     <w:rsid w:val="00093E95"/>
+    <w:rsid w:val="00095DF1"/>
+    <w:rsid w:val="000960FA"/>
+    <w:rsid w:val="00097669"/>
+    <w:rsid w:val="00097AFC"/>
     <w:rsid w:val="000A013B"/>
+    <w:rsid w:val="000A043E"/>
+    <w:rsid w:val="000A07BA"/>
+    <w:rsid w:val="000A4FC0"/>
+    <w:rsid w:val="000A5588"/>
+    <w:rsid w:val="000A5F9A"/>
+    <w:rsid w:val="000B16A6"/>
+    <w:rsid w:val="000B19C6"/>
     <w:rsid w:val="000B2AAA"/>
+    <w:rsid w:val="000B2D00"/>
     <w:rsid w:val="000B2FAD"/>
+    <w:rsid w:val="000B304C"/>
+    <w:rsid w:val="000B3503"/>
     <w:rsid w:val="000B6320"/>
     <w:rsid w:val="000C0069"/>
     <w:rsid w:val="000C1DED"/>
+    <w:rsid w:val="000C661B"/>
+    <w:rsid w:val="000C7B94"/>
     <w:rsid w:val="000D008C"/>
     <w:rsid w:val="000D69A3"/>
+    <w:rsid w:val="000E0415"/>
+    <w:rsid w:val="000E25FF"/>
+    <w:rsid w:val="000F151A"/>
+    <w:rsid w:val="000F539B"/>
     <w:rsid w:val="000F7531"/>
+    <w:rsid w:val="000F7B05"/>
+    <w:rsid w:val="0010036D"/>
     <w:rsid w:val="001003E4"/>
+    <w:rsid w:val="001020C9"/>
     <w:rsid w:val="00102D85"/>
     <w:rsid w:val="00102F37"/>
     <w:rsid w:val="001035D6"/>
+    <w:rsid w:val="001114B7"/>
+    <w:rsid w:val="00112183"/>
     <w:rsid w:val="001158E9"/>
+    <w:rsid w:val="00115AF9"/>
+    <w:rsid w:val="00116A5C"/>
     <w:rsid w:val="00116B78"/>
+    <w:rsid w:val="001223DE"/>
+    <w:rsid w:val="0012374D"/>
+    <w:rsid w:val="00124A96"/>
+    <w:rsid w:val="00125F5F"/>
     <w:rsid w:val="00126611"/>
+    <w:rsid w:val="00127122"/>
+    <w:rsid w:val="0012718D"/>
     <w:rsid w:val="00131037"/>
+    <w:rsid w:val="00135C90"/>
+    <w:rsid w:val="0013626F"/>
     <w:rsid w:val="00144A1B"/>
     <w:rsid w:val="00145151"/>
     <w:rsid w:val="00146739"/>
+    <w:rsid w:val="00147162"/>
+    <w:rsid w:val="00147449"/>
     <w:rsid w:val="00150099"/>
+    <w:rsid w:val="00154943"/>
+    <w:rsid w:val="00155854"/>
     <w:rsid w:val="00155864"/>
     <w:rsid w:val="00156555"/>
+    <w:rsid w:val="00160D44"/>
+    <w:rsid w:val="00164FF0"/>
     <w:rsid w:val="001655C9"/>
     <w:rsid w:val="001658EB"/>
+    <w:rsid w:val="00167195"/>
+    <w:rsid w:val="001675E0"/>
     <w:rsid w:val="001702B1"/>
+    <w:rsid w:val="00171CE7"/>
     <w:rsid w:val="00173C72"/>
     <w:rsid w:val="001757E8"/>
+    <w:rsid w:val="001767CA"/>
+    <w:rsid w:val="00177012"/>
     <w:rsid w:val="00183AA3"/>
+    <w:rsid w:val="001844E7"/>
     <w:rsid w:val="00191B62"/>
     <w:rsid w:val="00193880"/>
+    <w:rsid w:val="001956A8"/>
     <w:rsid w:val="001A768E"/>
+    <w:rsid w:val="001A7E42"/>
+    <w:rsid w:val="001B006D"/>
     <w:rsid w:val="001B336C"/>
+    <w:rsid w:val="001B3A6D"/>
     <w:rsid w:val="001B4DEC"/>
+    <w:rsid w:val="001B62C7"/>
+    <w:rsid w:val="001B6C1C"/>
+    <w:rsid w:val="001B74E0"/>
+    <w:rsid w:val="001C45A0"/>
+    <w:rsid w:val="001C491A"/>
+    <w:rsid w:val="001D1247"/>
+    <w:rsid w:val="001D5149"/>
     <w:rsid w:val="001D6A40"/>
     <w:rsid w:val="001D6BC2"/>
     <w:rsid w:val="001E1D22"/>
     <w:rsid w:val="001E2AA2"/>
+    <w:rsid w:val="001E353C"/>
+    <w:rsid w:val="001E3BA8"/>
     <w:rsid w:val="001E4BCF"/>
     <w:rsid w:val="001E71E9"/>
+    <w:rsid w:val="001F53EB"/>
+    <w:rsid w:val="001F7173"/>
+    <w:rsid w:val="00200EC7"/>
+    <w:rsid w:val="00202D2E"/>
+    <w:rsid w:val="002052F8"/>
+    <w:rsid w:val="0021053A"/>
+    <w:rsid w:val="00210816"/>
+    <w:rsid w:val="002119B7"/>
+    <w:rsid w:val="002136CB"/>
+    <w:rsid w:val="00213DE5"/>
     <w:rsid w:val="00214373"/>
+    <w:rsid w:val="00215928"/>
+    <w:rsid w:val="00217452"/>
     <w:rsid w:val="002178FA"/>
+    <w:rsid w:val="00217A73"/>
     <w:rsid w:val="00217C41"/>
     <w:rsid w:val="00220096"/>
+    <w:rsid w:val="002276F9"/>
     <w:rsid w:val="0023291D"/>
+    <w:rsid w:val="002334D1"/>
     <w:rsid w:val="00235BC5"/>
     <w:rsid w:val="00240628"/>
+    <w:rsid w:val="002427B8"/>
+    <w:rsid w:val="00242FA3"/>
+    <w:rsid w:val="00244DDD"/>
     <w:rsid w:val="002457AA"/>
     <w:rsid w:val="00245869"/>
+    <w:rsid w:val="00245D90"/>
+    <w:rsid w:val="00247093"/>
+    <w:rsid w:val="00250C26"/>
     <w:rsid w:val="00250C62"/>
     <w:rsid w:val="00254316"/>
+    <w:rsid w:val="00257982"/>
+    <w:rsid w:val="00263AE2"/>
+    <w:rsid w:val="00267386"/>
+    <w:rsid w:val="00270370"/>
+    <w:rsid w:val="00270B07"/>
+    <w:rsid w:val="0027126F"/>
+    <w:rsid w:val="00271DD6"/>
+    <w:rsid w:val="00273725"/>
+    <w:rsid w:val="00275C2E"/>
     <w:rsid w:val="0027609B"/>
+    <w:rsid w:val="00281AA7"/>
     <w:rsid w:val="00281F57"/>
+    <w:rsid w:val="00283E3B"/>
+    <w:rsid w:val="00284E3C"/>
     <w:rsid w:val="00285795"/>
+    <w:rsid w:val="002876C6"/>
+    <w:rsid w:val="0028774C"/>
     <w:rsid w:val="002909AD"/>
+    <w:rsid w:val="0029313D"/>
+    <w:rsid w:val="002938EA"/>
+    <w:rsid w:val="00296169"/>
+    <w:rsid w:val="00297CD6"/>
     <w:rsid w:val="002A0446"/>
+    <w:rsid w:val="002A0869"/>
+    <w:rsid w:val="002A0A4A"/>
+    <w:rsid w:val="002A20F5"/>
+    <w:rsid w:val="002A26F8"/>
+    <w:rsid w:val="002A3B8C"/>
+    <w:rsid w:val="002A3F5F"/>
+    <w:rsid w:val="002A3FCA"/>
+    <w:rsid w:val="002A52C5"/>
     <w:rsid w:val="002A5855"/>
+    <w:rsid w:val="002A5973"/>
+    <w:rsid w:val="002B12B2"/>
+    <w:rsid w:val="002B2889"/>
+    <w:rsid w:val="002B2FB2"/>
+    <w:rsid w:val="002B5DEF"/>
+    <w:rsid w:val="002B69F2"/>
     <w:rsid w:val="002B6AC9"/>
+    <w:rsid w:val="002B76ED"/>
+    <w:rsid w:val="002C2C46"/>
+    <w:rsid w:val="002C5A97"/>
+    <w:rsid w:val="002C72ED"/>
+    <w:rsid w:val="002D0FA1"/>
+    <w:rsid w:val="002D1A26"/>
+    <w:rsid w:val="002D1E37"/>
+    <w:rsid w:val="002D1FBB"/>
+    <w:rsid w:val="002D294D"/>
+    <w:rsid w:val="002D41D3"/>
+    <w:rsid w:val="002D77A3"/>
+    <w:rsid w:val="002E3BBC"/>
     <w:rsid w:val="002E451C"/>
     <w:rsid w:val="002E5756"/>
+    <w:rsid w:val="002E6266"/>
     <w:rsid w:val="002E6F7B"/>
+    <w:rsid w:val="002F0AD4"/>
+    <w:rsid w:val="002F1423"/>
+    <w:rsid w:val="002F251A"/>
+    <w:rsid w:val="002F55D8"/>
     <w:rsid w:val="002F5756"/>
+    <w:rsid w:val="002F5B9F"/>
+    <w:rsid w:val="002F5D2E"/>
+    <w:rsid w:val="002F6F2D"/>
+    <w:rsid w:val="002F78C6"/>
+    <w:rsid w:val="0030168C"/>
+    <w:rsid w:val="0030184A"/>
     <w:rsid w:val="00302144"/>
     <w:rsid w:val="00306D34"/>
+    <w:rsid w:val="00307358"/>
     <w:rsid w:val="00307964"/>
     <w:rsid w:val="0031349D"/>
+    <w:rsid w:val="00313898"/>
+    <w:rsid w:val="00313FA3"/>
+    <w:rsid w:val="00316B73"/>
+    <w:rsid w:val="00321325"/>
     <w:rsid w:val="0032224F"/>
+    <w:rsid w:val="00323DF9"/>
+    <w:rsid w:val="00325C76"/>
+    <w:rsid w:val="00325CF5"/>
+    <w:rsid w:val="003316CC"/>
     <w:rsid w:val="003322A5"/>
+    <w:rsid w:val="00333828"/>
+    <w:rsid w:val="00333D9D"/>
+    <w:rsid w:val="00337563"/>
+    <w:rsid w:val="00340924"/>
+    <w:rsid w:val="0034456F"/>
     <w:rsid w:val="00351667"/>
+    <w:rsid w:val="00351AF8"/>
+    <w:rsid w:val="0035316B"/>
+    <w:rsid w:val="00353817"/>
+    <w:rsid w:val="00353B50"/>
+    <w:rsid w:val="0035425A"/>
+    <w:rsid w:val="003553CD"/>
+    <w:rsid w:val="00361A29"/>
+    <w:rsid w:val="003638F4"/>
     <w:rsid w:val="00363AF8"/>
+    <w:rsid w:val="003649D5"/>
+    <w:rsid w:val="003652D6"/>
+    <w:rsid w:val="00365406"/>
+    <w:rsid w:val="00365948"/>
+    <w:rsid w:val="003659D0"/>
+    <w:rsid w:val="00366911"/>
+    <w:rsid w:val="0036723D"/>
+    <w:rsid w:val="00367B0B"/>
+    <w:rsid w:val="00370882"/>
+    <w:rsid w:val="00373B37"/>
+    <w:rsid w:val="00375238"/>
+    <w:rsid w:val="00375969"/>
+    <w:rsid w:val="00376AC2"/>
     <w:rsid w:val="00380258"/>
     <w:rsid w:val="00380A06"/>
+    <w:rsid w:val="00380BDD"/>
+    <w:rsid w:val="003819AD"/>
+    <w:rsid w:val="00382B19"/>
+    <w:rsid w:val="00386A33"/>
+    <w:rsid w:val="0039155D"/>
     <w:rsid w:val="00391BE8"/>
+    <w:rsid w:val="0039589D"/>
+    <w:rsid w:val="00395E18"/>
     <w:rsid w:val="00396C86"/>
+    <w:rsid w:val="003A00C2"/>
+    <w:rsid w:val="003A4853"/>
+    <w:rsid w:val="003A5AF2"/>
+    <w:rsid w:val="003B477F"/>
+    <w:rsid w:val="003B5BCB"/>
+    <w:rsid w:val="003C05C2"/>
     <w:rsid w:val="003C1B90"/>
+    <w:rsid w:val="003C21D1"/>
+    <w:rsid w:val="003C25C0"/>
     <w:rsid w:val="003C4BC4"/>
+    <w:rsid w:val="003C521A"/>
+    <w:rsid w:val="003C7B8F"/>
+    <w:rsid w:val="003D19A6"/>
+    <w:rsid w:val="003D48D0"/>
+    <w:rsid w:val="003D6FB4"/>
     <w:rsid w:val="003D708E"/>
+    <w:rsid w:val="003D7CBA"/>
+    <w:rsid w:val="003D7E43"/>
+    <w:rsid w:val="003E1980"/>
+    <w:rsid w:val="003E531C"/>
+    <w:rsid w:val="003E55EA"/>
+    <w:rsid w:val="003E6ABA"/>
     <w:rsid w:val="003E6CE1"/>
+    <w:rsid w:val="003F0C07"/>
+    <w:rsid w:val="003F14F0"/>
+    <w:rsid w:val="003F19E7"/>
+    <w:rsid w:val="003F1D9C"/>
+    <w:rsid w:val="003F6244"/>
+    <w:rsid w:val="00400287"/>
     <w:rsid w:val="00400D8F"/>
     <w:rsid w:val="00400DF5"/>
+    <w:rsid w:val="00401110"/>
+    <w:rsid w:val="004023B5"/>
     <w:rsid w:val="004023EA"/>
     <w:rsid w:val="00404393"/>
+    <w:rsid w:val="00405076"/>
     <w:rsid w:val="0040796F"/>
     <w:rsid w:val="00407F36"/>
     <w:rsid w:val="004130CE"/>
     <w:rsid w:val="00416119"/>
     <w:rsid w:val="00416155"/>
+    <w:rsid w:val="00420DF5"/>
     <w:rsid w:val="00420E13"/>
+    <w:rsid w:val="00426A4B"/>
+    <w:rsid w:val="004305EC"/>
+    <w:rsid w:val="004322C0"/>
+    <w:rsid w:val="004333F5"/>
     <w:rsid w:val="00436290"/>
+    <w:rsid w:val="00436A7C"/>
     <w:rsid w:val="00436BFE"/>
+    <w:rsid w:val="00437C45"/>
+    <w:rsid w:val="004425BA"/>
+    <w:rsid w:val="00442701"/>
     <w:rsid w:val="00442D4C"/>
+    <w:rsid w:val="00443B33"/>
+    <w:rsid w:val="0045213A"/>
+    <w:rsid w:val="004526F8"/>
+    <w:rsid w:val="004541FD"/>
+    <w:rsid w:val="00455F6D"/>
+    <w:rsid w:val="004572FE"/>
     <w:rsid w:val="00457598"/>
     <w:rsid w:val="00463095"/>
+    <w:rsid w:val="00464086"/>
     <w:rsid w:val="00464E72"/>
     <w:rsid w:val="00473D80"/>
+    <w:rsid w:val="0048090B"/>
+    <w:rsid w:val="00481D7A"/>
+    <w:rsid w:val="0048265E"/>
+    <w:rsid w:val="00485358"/>
+    <w:rsid w:val="004860FC"/>
     <w:rsid w:val="00490500"/>
     <w:rsid w:val="00492D5E"/>
     <w:rsid w:val="00495F7A"/>
+    <w:rsid w:val="00496E66"/>
     <w:rsid w:val="004974DB"/>
+    <w:rsid w:val="00497A01"/>
+    <w:rsid w:val="004A21FC"/>
+    <w:rsid w:val="004A541F"/>
+    <w:rsid w:val="004B20FB"/>
+    <w:rsid w:val="004B2BDC"/>
     <w:rsid w:val="004B307A"/>
+    <w:rsid w:val="004B32A7"/>
+    <w:rsid w:val="004B4CFA"/>
     <w:rsid w:val="004B6106"/>
     <w:rsid w:val="004C040F"/>
+    <w:rsid w:val="004C0E62"/>
+    <w:rsid w:val="004C1C4B"/>
     <w:rsid w:val="004C274A"/>
+    <w:rsid w:val="004C2BE9"/>
     <w:rsid w:val="004C2DCC"/>
+    <w:rsid w:val="004C39CD"/>
+    <w:rsid w:val="004C4A2D"/>
+    <w:rsid w:val="004C56A3"/>
+    <w:rsid w:val="004C57E6"/>
+    <w:rsid w:val="004C7094"/>
     <w:rsid w:val="004C7CBB"/>
     <w:rsid w:val="004D040B"/>
+    <w:rsid w:val="004D1205"/>
+    <w:rsid w:val="004D3131"/>
+    <w:rsid w:val="004D5BB0"/>
     <w:rsid w:val="004D6DB7"/>
+    <w:rsid w:val="004E0BF9"/>
     <w:rsid w:val="004E219D"/>
+    <w:rsid w:val="004E4ECB"/>
     <w:rsid w:val="004E571B"/>
+    <w:rsid w:val="004E5E68"/>
+    <w:rsid w:val="004E70D9"/>
+    <w:rsid w:val="004F0A63"/>
+    <w:rsid w:val="004F33E1"/>
+    <w:rsid w:val="004F50E0"/>
+    <w:rsid w:val="004F6460"/>
+    <w:rsid w:val="004F76C3"/>
     <w:rsid w:val="004F7FDA"/>
     <w:rsid w:val="00502C16"/>
     <w:rsid w:val="00503C73"/>
+    <w:rsid w:val="00503C8B"/>
+    <w:rsid w:val="00504520"/>
+    <w:rsid w:val="00504CE1"/>
     <w:rsid w:val="0050502C"/>
     <w:rsid w:val="00510089"/>
+    <w:rsid w:val="005118A1"/>
+    <w:rsid w:val="00511929"/>
+    <w:rsid w:val="00512DD1"/>
+    <w:rsid w:val="00513B6E"/>
+    <w:rsid w:val="00514ED5"/>
     <w:rsid w:val="00515E6D"/>
+    <w:rsid w:val="005204CE"/>
     <w:rsid w:val="00521AF0"/>
+    <w:rsid w:val="00522872"/>
+    <w:rsid w:val="0052361F"/>
+    <w:rsid w:val="00526241"/>
     <w:rsid w:val="00527605"/>
+    <w:rsid w:val="00530F04"/>
+    <w:rsid w:val="0053288C"/>
+    <w:rsid w:val="00532EF7"/>
     <w:rsid w:val="005351B6"/>
+    <w:rsid w:val="00535A0B"/>
+    <w:rsid w:val="0053782E"/>
+    <w:rsid w:val="00537B6E"/>
     <w:rsid w:val="005426B5"/>
+    <w:rsid w:val="00542A70"/>
+    <w:rsid w:val="00544137"/>
     <w:rsid w:val="005462D7"/>
+    <w:rsid w:val="00546906"/>
+    <w:rsid w:val="00547F65"/>
+    <w:rsid w:val="005503DC"/>
     <w:rsid w:val="00551120"/>
     <w:rsid w:val="00554385"/>
+    <w:rsid w:val="00557D3A"/>
+    <w:rsid w:val="005618B1"/>
+    <w:rsid w:val="005626DC"/>
+    <w:rsid w:val="00562827"/>
     <w:rsid w:val="005657AE"/>
+    <w:rsid w:val="005658F9"/>
+    <w:rsid w:val="00565F72"/>
     <w:rsid w:val="0057261D"/>
     <w:rsid w:val="0057480E"/>
+    <w:rsid w:val="005752B0"/>
     <w:rsid w:val="005764A0"/>
     <w:rsid w:val="00576EFF"/>
     <w:rsid w:val="00583186"/>
+    <w:rsid w:val="005861B8"/>
     <w:rsid w:val="00586620"/>
     <w:rsid w:val="00592112"/>
+    <w:rsid w:val="005953C6"/>
     <w:rsid w:val="0059720F"/>
+    <w:rsid w:val="005A27DC"/>
+    <w:rsid w:val="005A283F"/>
     <w:rsid w:val="005A3EA6"/>
+    <w:rsid w:val="005A40E8"/>
     <w:rsid w:val="005A7B2D"/>
+    <w:rsid w:val="005B493F"/>
     <w:rsid w:val="005B62D4"/>
     <w:rsid w:val="005B75A4"/>
+    <w:rsid w:val="005C2272"/>
+    <w:rsid w:val="005C35EB"/>
+    <w:rsid w:val="005C4809"/>
+    <w:rsid w:val="005C656F"/>
+    <w:rsid w:val="005C6B6D"/>
+    <w:rsid w:val="005D40B0"/>
     <w:rsid w:val="005D4F2B"/>
+    <w:rsid w:val="005D59DB"/>
+    <w:rsid w:val="005D6830"/>
     <w:rsid w:val="005D7891"/>
+    <w:rsid w:val="005D7B37"/>
+    <w:rsid w:val="005E1841"/>
     <w:rsid w:val="005E1ED9"/>
+    <w:rsid w:val="005E2A26"/>
     <w:rsid w:val="005E2D5C"/>
     <w:rsid w:val="005E566A"/>
+    <w:rsid w:val="005E5866"/>
+    <w:rsid w:val="005E7B9C"/>
+    <w:rsid w:val="005E7F4F"/>
+    <w:rsid w:val="005F2ECB"/>
     <w:rsid w:val="005F44DA"/>
+    <w:rsid w:val="005F7233"/>
     <w:rsid w:val="00600CB5"/>
+    <w:rsid w:val="00600F79"/>
+    <w:rsid w:val="006051E8"/>
+    <w:rsid w:val="0061183B"/>
+    <w:rsid w:val="00611B0D"/>
     <w:rsid w:val="0061244E"/>
+    <w:rsid w:val="00613926"/>
+    <w:rsid w:val="00620283"/>
+    <w:rsid w:val="006203A8"/>
+    <w:rsid w:val="006204E3"/>
+    <w:rsid w:val="0062174D"/>
     <w:rsid w:val="006228D4"/>
     <w:rsid w:val="00622FBE"/>
+    <w:rsid w:val="006247BA"/>
+    <w:rsid w:val="00626978"/>
+    <w:rsid w:val="00626E59"/>
     <w:rsid w:val="00627992"/>
+    <w:rsid w:val="006306D8"/>
+    <w:rsid w:val="00631F19"/>
     <w:rsid w:val="006335A4"/>
     <w:rsid w:val="00634C54"/>
+    <w:rsid w:val="006366F0"/>
+    <w:rsid w:val="00636D02"/>
     <w:rsid w:val="006444FB"/>
     <w:rsid w:val="00644A2D"/>
+    <w:rsid w:val="00645662"/>
+    <w:rsid w:val="0064796B"/>
+    <w:rsid w:val="00653495"/>
     <w:rsid w:val="00656F4A"/>
     <w:rsid w:val="00657E62"/>
     <w:rsid w:val="00663830"/>
+    <w:rsid w:val="006641BE"/>
+    <w:rsid w:val="006654C3"/>
+    <w:rsid w:val="00665CE3"/>
+    <w:rsid w:val="00667680"/>
+    <w:rsid w:val="00670361"/>
+    <w:rsid w:val="006717AD"/>
     <w:rsid w:val="00672011"/>
     <w:rsid w:val="00676D92"/>
+    <w:rsid w:val="00683853"/>
+    <w:rsid w:val="0068451D"/>
+    <w:rsid w:val="006856DB"/>
+    <w:rsid w:val="00685D32"/>
     <w:rsid w:val="006862A6"/>
+    <w:rsid w:val="0068681B"/>
     <w:rsid w:val="0068776D"/>
+    <w:rsid w:val="006900A1"/>
+    <w:rsid w:val="00695798"/>
+    <w:rsid w:val="006974A2"/>
+    <w:rsid w:val="00697F67"/>
+    <w:rsid w:val="006A4D35"/>
+    <w:rsid w:val="006A6BBA"/>
+    <w:rsid w:val="006A7B6E"/>
+    <w:rsid w:val="006B06A6"/>
+    <w:rsid w:val="006B1DEB"/>
     <w:rsid w:val="006B27BB"/>
     <w:rsid w:val="006B3601"/>
+    <w:rsid w:val="006B5505"/>
+    <w:rsid w:val="006B69A2"/>
+    <w:rsid w:val="006B793C"/>
     <w:rsid w:val="006C2804"/>
     <w:rsid w:val="006C3059"/>
+    <w:rsid w:val="006C3790"/>
     <w:rsid w:val="006C3EB0"/>
+    <w:rsid w:val="006C42BF"/>
+    <w:rsid w:val="006C4994"/>
     <w:rsid w:val="006C4F83"/>
+    <w:rsid w:val="006C56B5"/>
+    <w:rsid w:val="006C5B81"/>
+    <w:rsid w:val="006D001B"/>
+    <w:rsid w:val="006D0C1B"/>
     <w:rsid w:val="006D2D51"/>
+    <w:rsid w:val="006D65DF"/>
+    <w:rsid w:val="006E094D"/>
+    <w:rsid w:val="006E2D9B"/>
+    <w:rsid w:val="006E647D"/>
+    <w:rsid w:val="006F1438"/>
+    <w:rsid w:val="006F18BD"/>
+    <w:rsid w:val="006F41D4"/>
+    <w:rsid w:val="006F5A72"/>
+    <w:rsid w:val="007011A2"/>
+    <w:rsid w:val="00701A71"/>
+    <w:rsid w:val="0071189B"/>
     <w:rsid w:val="00711C79"/>
+    <w:rsid w:val="00712626"/>
+    <w:rsid w:val="0071289D"/>
+    <w:rsid w:val="00712C0C"/>
+    <w:rsid w:val="0071503D"/>
     <w:rsid w:val="00715807"/>
+    <w:rsid w:val="00716721"/>
+    <w:rsid w:val="007167AB"/>
+    <w:rsid w:val="007206A8"/>
+    <w:rsid w:val="00722A13"/>
+    <w:rsid w:val="00725EAC"/>
     <w:rsid w:val="00733ECE"/>
+    <w:rsid w:val="007341C3"/>
+    <w:rsid w:val="00735992"/>
+    <w:rsid w:val="007370C5"/>
+    <w:rsid w:val="007432F6"/>
     <w:rsid w:val="007444AC"/>
+    <w:rsid w:val="00744639"/>
+    <w:rsid w:val="007459B5"/>
     <w:rsid w:val="00752A9E"/>
+    <w:rsid w:val="007542F1"/>
+    <w:rsid w:val="00755F5C"/>
+    <w:rsid w:val="00755FA4"/>
+    <w:rsid w:val="007571F9"/>
     <w:rsid w:val="007604FF"/>
+    <w:rsid w:val="00761F9F"/>
+    <w:rsid w:val="00762299"/>
+    <w:rsid w:val="00762F53"/>
+    <w:rsid w:val="0076580F"/>
+    <w:rsid w:val="0076760D"/>
+    <w:rsid w:val="00770B5B"/>
     <w:rsid w:val="00775238"/>
     <w:rsid w:val="00775B9C"/>
+    <w:rsid w:val="00780F92"/>
     <w:rsid w:val="00781064"/>
+    <w:rsid w:val="00781F19"/>
+    <w:rsid w:val="00782C7B"/>
+    <w:rsid w:val="00783AEB"/>
+    <w:rsid w:val="00783C88"/>
+    <w:rsid w:val="007850C5"/>
+    <w:rsid w:val="00787F30"/>
+    <w:rsid w:val="007941C9"/>
+    <w:rsid w:val="007A2112"/>
     <w:rsid w:val="007A2222"/>
+    <w:rsid w:val="007A3B7F"/>
     <w:rsid w:val="007A3FFF"/>
     <w:rsid w:val="007A65AD"/>
+    <w:rsid w:val="007B1B7B"/>
+    <w:rsid w:val="007B37C0"/>
+    <w:rsid w:val="007B4D94"/>
+    <w:rsid w:val="007B5400"/>
+    <w:rsid w:val="007B5FB7"/>
     <w:rsid w:val="007C35ED"/>
+    <w:rsid w:val="007C77F6"/>
+    <w:rsid w:val="007D15DA"/>
+    <w:rsid w:val="007D1F0F"/>
     <w:rsid w:val="007D3C6F"/>
+    <w:rsid w:val="007D49A4"/>
+    <w:rsid w:val="007D647D"/>
+    <w:rsid w:val="007D650B"/>
     <w:rsid w:val="007D6F6B"/>
+    <w:rsid w:val="007E1C1D"/>
+    <w:rsid w:val="007E2BAA"/>
+    <w:rsid w:val="007E49EB"/>
+    <w:rsid w:val="007E567A"/>
     <w:rsid w:val="007E67F4"/>
+    <w:rsid w:val="007E6EAB"/>
+    <w:rsid w:val="007F473D"/>
+    <w:rsid w:val="007F5893"/>
     <w:rsid w:val="008000C6"/>
     <w:rsid w:val="00803710"/>
+    <w:rsid w:val="00804597"/>
     <w:rsid w:val="008114B3"/>
+    <w:rsid w:val="00811976"/>
     <w:rsid w:val="008126E8"/>
+    <w:rsid w:val="008128E2"/>
     <w:rsid w:val="00817D30"/>
+    <w:rsid w:val="00823981"/>
+    <w:rsid w:val="00825092"/>
+    <w:rsid w:val="008275E9"/>
     <w:rsid w:val="008320F9"/>
+    <w:rsid w:val="008353AB"/>
+    <w:rsid w:val="0083604A"/>
+    <w:rsid w:val="00841BFE"/>
+    <w:rsid w:val="008441BB"/>
     <w:rsid w:val="00844223"/>
+    <w:rsid w:val="0084433E"/>
+    <w:rsid w:val="00844BD2"/>
+    <w:rsid w:val="00847444"/>
+    <w:rsid w:val="00850728"/>
+    <w:rsid w:val="008509C3"/>
     <w:rsid w:val="00853540"/>
+    <w:rsid w:val="00854FFC"/>
     <w:rsid w:val="00855801"/>
+    <w:rsid w:val="00856727"/>
+    <w:rsid w:val="008574D6"/>
     <w:rsid w:val="00857A48"/>
     <w:rsid w:val="0086067A"/>
+    <w:rsid w:val="00860BDF"/>
+    <w:rsid w:val="0086234E"/>
+    <w:rsid w:val="00864231"/>
+    <w:rsid w:val="0086483B"/>
     <w:rsid w:val="00864A85"/>
+    <w:rsid w:val="00867DFF"/>
+    <w:rsid w:val="00867EB8"/>
+    <w:rsid w:val="0087166B"/>
+    <w:rsid w:val="00872434"/>
+    <w:rsid w:val="00872EE6"/>
+    <w:rsid w:val="00873F32"/>
     <w:rsid w:val="00874994"/>
+    <w:rsid w:val="00875598"/>
+    <w:rsid w:val="00881E2F"/>
+    <w:rsid w:val="00884CF2"/>
+    <w:rsid w:val="00886E91"/>
+    <w:rsid w:val="0089025C"/>
+    <w:rsid w:val="008962D9"/>
+    <w:rsid w:val="00896486"/>
+    <w:rsid w:val="00897172"/>
     <w:rsid w:val="008975D0"/>
     <w:rsid w:val="008976B1"/>
+    <w:rsid w:val="008A1BBD"/>
+    <w:rsid w:val="008A3A29"/>
+    <w:rsid w:val="008B38DA"/>
+    <w:rsid w:val="008B4A3B"/>
     <w:rsid w:val="008B5E88"/>
+    <w:rsid w:val="008B6746"/>
+    <w:rsid w:val="008B68B5"/>
+    <w:rsid w:val="008B70F8"/>
+    <w:rsid w:val="008B7603"/>
+    <w:rsid w:val="008B7D9F"/>
     <w:rsid w:val="008B7DA3"/>
+    <w:rsid w:val="008C0F4F"/>
     <w:rsid w:val="008C34F1"/>
     <w:rsid w:val="008C3FB4"/>
+    <w:rsid w:val="008C48E5"/>
+    <w:rsid w:val="008C4E4C"/>
+    <w:rsid w:val="008C5EEC"/>
+    <w:rsid w:val="008D062A"/>
+    <w:rsid w:val="008D14A2"/>
+    <w:rsid w:val="008D1A3B"/>
+    <w:rsid w:val="008D1BCE"/>
     <w:rsid w:val="008D3DE0"/>
     <w:rsid w:val="008D51C1"/>
+    <w:rsid w:val="008D5263"/>
+    <w:rsid w:val="008D5E4D"/>
+    <w:rsid w:val="008E05E3"/>
+    <w:rsid w:val="008E29DC"/>
+    <w:rsid w:val="008F0011"/>
+    <w:rsid w:val="009020E7"/>
+    <w:rsid w:val="009036C5"/>
     <w:rsid w:val="00904F59"/>
     <w:rsid w:val="0091065E"/>
+    <w:rsid w:val="009117A6"/>
+    <w:rsid w:val="0091440D"/>
+    <w:rsid w:val="00915044"/>
+    <w:rsid w:val="00915290"/>
+    <w:rsid w:val="00916AAA"/>
+    <w:rsid w:val="0091788F"/>
+    <w:rsid w:val="00917F9E"/>
     <w:rsid w:val="0092037C"/>
+    <w:rsid w:val="009212F1"/>
+    <w:rsid w:val="009234B2"/>
+    <w:rsid w:val="00924145"/>
+    <w:rsid w:val="00924982"/>
+    <w:rsid w:val="00926650"/>
+    <w:rsid w:val="00926FDC"/>
+    <w:rsid w:val="00927B2A"/>
+    <w:rsid w:val="009303F7"/>
     <w:rsid w:val="00930B45"/>
+    <w:rsid w:val="0093339F"/>
+    <w:rsid w:val="00933A2C"/>
     <w:rsid w:val="00935195"/>
+    <w:rsid w:val="00935512"/>
     <w:rsid w:val="0093671D"/>
     <w:rsid w:val="00936FF7"/>
+    <w:rsid w:val="00937375"/>
+    <w:rsid w:val="00941210"/>
+    <w:rsid w:val="00941E52"/>
     <w:rsid w:val="009520E1"/>
+    <w:rsid w:val="009538DA"/>
+    <w:rsid w:val="00954911"/>
     <w:rsid w:val="0096091F"/>
+    <w:rsid w:val="00971628"/>
+    <w:rsid w:val="009750F5"/>
     <w:rsid w:val="009814BD"/>
+    <w:rsid w:val="0098268B"/>
+    <w:rsid w:val="0098290A"/>
+    <w:rsid w:val="00985772"/>
+    <w:rsid w:val="009863A0"/>
+    <w:rsid w:val="00987ADC"/>
+    <w:rsid w:val="0099133E"/>
+    <w:rsid w:val="00992DE3"/>
     <w:rsid w:val="0099461A"/>
     <w:rsid w:val="009962C0"/>
+    <w:rsid w:val="009A02DC"/>
     <w:rsid w:val="009A19E1"/>
     <w:rsid w:val="009A22C2"/>
+    <w:rsid w:val="009A26E1"/>
     <w:rsid w:val="009A4D58"/>
+    <w:rsid w:val="009A7403"/>
+    <w:rsid w:val="009B0A61"/>
+    <w:rsid w:val="009B3407"/>
+    <w:rsid w:val="009B710D"/>
     <w:rsid w:val="009B751B"/>
+    <w:rsid w:val="009B7B86"/>
+    <w:rsid w:val="009C00AF"/>
     <w:rsid w:val="009C1C1D"/>
+    <w:rsid w:val="009C2A8B"/>
+    <w:rsid w:val="009C4971"/>
+    <w:rsid w:val="009D1110"/>
+    <w:rsid w:val="009D7D47"/>
     <w:rsid w:val="009E37AD"/>
     <w:rsid w:val="009E468F"/>
     <w:rsid w:val="009E765E"/>
+    <w:rsid w:val="009E7A70"/>
+    <w:rsid w:val="009E7D40"/>
+    <w:rsid w:val="009F3E85"/>
     <w:rsid w:val="009F5EC6"/>
+    <w:rsid w:val="009F6A11"/>
+    <w:rsid w:val="009F6E2A"/>
     <w:rsid w:val="00A035AC"/>
+    <w:rsid w:val="00A0414F"/>
+    <w:rsid w:val="00A064D2"/>
+    <w:rsid w:val="00A07B36"/>
+    <w:rsid w:val="00A10A65"/>
+    <w:rsid w:val="00A11F90"/>
+    <w:rsid w:val="00A1536F"/>
+    <w:rsid w:val="00A17308"/>
+    <w:rsid w:val="00A17B3E"/>
+    <w:rsid w:val="00A20BE8"/>
     <w:rsid w:val="00A21AF9"/>
+    <w:rsid w:val="00A23E22"/>
+    <w:rsid w:val="00A31E88"/>
+    <w:rsid w:val="00A33C5F"/>
+    <w:rsid w:val="00A34598"/>
     <w:rsid w:val="00A34F16"/>
+    <w:rsid w:val="00A3604A"/>
+    <w:rsid w:val="00A36949"/>
     <w:rsid w:val="00A37664"/>
     <w:rsid w:val="00A419E2"/>
+    <w:rsid w:val="00A41EC0"/>
+    <w:rsid w:val="00A41F56"/>
     <w:rsid w:val="00A43716"/>
     <w:rsid w:val="00A43D05"/>
+    <w:rsid w:val="00A5382C"/>
     <w:rsid w:val="00A547EA"/>
+    <w:rsid w:val="00A55050"/>
+    <w:rsid w:val="00A56613"/>
     <w:rsid w:val="00A57DC5"/>
     <w:rsid w:val="00A60164"/>
+    <w:rsid w:val="00A60A6F"/>
+    <w:rsid w:val="00A638FF"/>
+    <w:rsid w:val="00A649CA"/>
+    <w:rsid w:val="00A71D9E"/>
+    <w:rsid w:val="00A71E13"/>
     <w:rsid w:val="00A7268E"/>
+    <w:rsid w:val="00A73A5D"/>
+    <w:rsid w:val="00A76083"/>
     <w:rsid w:val="00A76B38"/>
     <w:rsid w:val="00A820CD"/>
     <w:rsid w:val="00A8376D"/>
     <w:rsid w:val="00A86263"/>
+    <w:rsid w:val="00A866F5"/>
+    <w:rsid w:val="00A86B19"/>
     <w:rsid w:val="00A933D9"/>
     <w:rsid w:val="00A93FB6"/>
+    <w:rsid w:val="00A94116"/>
+    <w:rsid w:val="00A95E79"/>
+    <w:rsid w:val="00AA018B"/>
+    <w:rsid w:val="00AA1B44"/>
+    <w:rsid w:val="00AB0E3A"/>
     <w:rsid w:val="00AB1160"/>
+    <w:rsid w:val="00AB4BC0"/>
+    <w:rsid w:val="00AB5551"/>
+    <w:rsid w:val="00AB72DD"/>
+    <w:rsid w:val="00AC13C9"/>
+    <w:rsid w:val="00AC23F7"/>
+    <w:rsid w:val="00AC2960"/>
+    <w:rsid w:val="00AC2AC8"/>
+    <w:rsid w:val="00AC3781"/>
     <w:rsid w:val="00AC5EAE"/>
     <w:rsid w:val="00AC61B5"/>
+    <w:rsid w:val="00AC6B16"/>
+    <w:rsid w:val="00AD06CA"/>
     <w:rsid w:val="00AD3C5F"/>
+    <w:rsid w:val="00AE233E"/>
+    <w:rsid w:val="00AE2416"/>
+    <w:rsid w:val="00AE2556"/>
     <w:rsid w:val="00AE3362"/>
+    <w:rsid w:val="00AE4B05"/>
+    <w:rsid w:val="00AE5881"/>
+    <w:rsid w:val="00AF21DE"/>
     <w:rsid w:val="00AF4C82"/>
     <w:rsid w:val="00AF7DDC"/>
+    <w:rsid w:val="00B00343"/>
+    <w:rsid w:val="00B0138C"/>
+    <w:rsid w:val="00B01C6A"/>
     <w:rsid w:val="00B02B08"/>
     <w:rsid w:val="00B03DCE"/>
+    <w:rsid w:val="00B04040"/>
+    <w:rsid w:val="00B107A9"/>
+    <w:rsid w:val="00B124EE"/>
     <w:rsid w:val="00B12F98"/>
     <w:rsid w:val="00B13386"/>
+    <w:rsid w:val="00B139A0"/>
+    <w:rsid w:val="00B140ED"/>
+    <w:rsid w:val="00B1468C"/>
+    <w:rsid w:val="00B15087"/>
+    <w:rsid w:val="00B16E3D"/>
+    <w:rsid w:val="00B217D2"/>
+    <w:rsid w:val="00B23159"/>
+    <w:rsid w:val="00B2335B"/>
+    <w:rsid w:val="00B23CA3"/>
+    <w:rsid w:val="00B25222"/>
+    <w:rsid w:val="00B262B0"/>
+    <w:rsid w:val="00B27B34"/>
+    <w:rsid w:val="00B27F36"/>
     <w:rsid w:val="00B30CA7"/>
+    <w:rsid w:val="00B30F6D"/>
+    <w:rsid w:val="00B31D2A"/>
+    <w:rsid w:val="00B33DF5"/>
+    <w:rsid w:val="00B3720B"/>
+    <w:rsid w:val="00B37A5C"/>
+    <w:rsid w:val="00B412C4"/>
+    <w:rsid w:val="00B4144E"/>
+    <w:rsid w:val="00B42BE2"/>
+    <w:rsid w:val="00B43A5A"/>
+    <w:rsid w:val="00B44332"/>
+    <w:rsid w:val="00B44C31"/>
+    <w:rsid w:val="00B45033"/>
     <w:rsid w:val="00B52A2E"/>
+    <w:rsid w:val="00B57FA4"/>
+    <w:rsid w:val="00B634D0"/>
+    <w:rsid w:val="00B64BC6"/>
+    <w:rsid w:val="00B67264"/>
+    <w:rsid w:val="00B70648"/>
+    <w:rsid w:val="00B706B9"/>
+    <w:rsid w:val="00B727E3"/>
+    <w:rsid w:val="00B732DC"/>
     <w:rsid w:val="00B736EC"/>
+    <w:rsid w:val="00B73F5C"/>
+    <w:rsid w:val="00B74CB4"/>
+    <w:rsid w:val="00B75432"/>
     <w:rsid w:val="00B75746"/>
+    <w:rsid w:val="00B75B18"/>
+    <w:rsid w:val="00B76718"/>
     <w:rsid w:val="00B77244"/>
+    <w:rsid w:val="00B81A3B"/>
+    <w:rsid w:val="00B835EA"/>
+    <w:rsid w:val="00B850D5"/>
+    <w:rsid w:val="00B85F07"/>
     <w:rsid w:val="00B86215"/>
     <w:rsid w:val="00B86470"/>
+    <w:rsid w:val="00B87987"/>
+    <w:rsid w:val="00B921D4"/>
     <w:rsid w:val="00B937D8"/>
+    <w:rsid w:val="00B937EB"/>
+    <w:rsid w:val="00B94D9E"/>
+    <w:rsid w:val="00BA0B07"/>
     <w:rsid w:val="00BA17BD"/>
+    <w:rsid w:val="00BA2ADF"/>
     <w:rsid w:val="00BA2E09"/>
+    <w:rsid w:val="00BA3871"/>
+    <w:rsid w:val="00BA57ED"/>
+    <w:rsid w:val="00BA68A9"/>
+    <w:rsid w:val="00BA7ED2"/>
+    <w:rsid w:val="00BA7F5F"/>
+    <w:rsid w:val="00BB161F"/>
     <w:rsid w:val="00BB2057"/>
+    <w:rsid w:val="00BB231F"/>
+    <w:rsid w:val="00BB2483"/>
+    <w:rsid w:val="00BB4941"/>
+    <w:rsid w:val="00BB4EA9"/>
     <w:rsid w:val="00BC34AD"/>
+    <w:rsid w:val="00BC35F0"/>
+    <w:rsid w:val="00BC4506"/>
+    <w:rsid w:val="00BC6119"/>
     <w:rsid w:val="00BC7729"/>
+    <w:rsid w:val="00BD01B4"/>
+    <w:rsid w:val="00BD09BB"/>
+    <w:rsid w:val="00BD3B91"/>
+    <w:rsid w:val="00BE091C"/>
+    <w:rsid w:val="00BE145D"/>
+    <w:rsid w:val="00BE2484"/>
     <w:rsid w:val="00BE347C"/>
+    <w:rsid w:val="00BE5CB3"/>
+    <w:rsid w:val="00BE7E6F"/>
+    <w:rsid w:val="00BF0736"/>
+    <w:rsid w:val="00BF0988"/>
+    <w:rsid w:val="00BF17DF"/>
+    <w:rsid w:val="00BF2A1F"/>
+    <w:rsid w:val="00BF4AF6"/>
+    <w:rsid w:val="00BF6832"/>
+    <w:rsid w:val="00C01231"/>
     <w:rsid w:val="00C01E8C"/>
+    <w:rsid w:val="00C026E4"/>
+    <w:rsid w:val="00C02B97"/>
+    <w:rsid w:val="00C0447F"/>
+    <w:rsid w:val="00C065A1"/>
     <w:rsid w:val="00C06A93"/>
+    <w:rsid w:val="00C06AA7"/>
     <w:rsid w:val="00C0767A"/>
     <w:rsid w:val="00C11C3C"/>
+    <w:rsid w:val="00C133DA"/>
+    <w:rsid w:val="00C141D3"/>
     <w:rsid w:val="00C15484"/>
+    <w:rsid w:val="00C1593E"/>
+    <w:rsid w:val="00C20689"/>
     <w:rsid w:val="00C2101E"/>
+    <w:rsid w:val="00C24128"/>
     <w:rsid w:val="00C26183"/>
     <w:rsid w:val="00C31BED"/>
+    <w:rsid w:val="00C333C2"/>
     <w:rsid w:val="00C34111"/>
+    <w:rsid w:val="00C37DEB"/>
+    <w:rsid w:val="00C4050B"/>
     <w:rsid w:val="00C4101C"/>
+    <w:rsid w:val="00C46D2D"/>
     <w:rsid w:val="00C506D5"/>
+    <w:rsid w:val="00C5179F"/>
+    <w:rsid w:val="00C51A12"/>
+    <w:rsid w:val="00C52976"/>
     <w:rsid w:val="00C52DEA"/>
+    <w:rsid w:val="00C5449B"/>
+    <w:rsid w:val="00C5659A"/>
+    <w:rsid w:val="00C61555"/>
+    <w:rsid w:val="00C63185"/>
+    <w:rsid w:val="00C64615"/>
+    <w:rsid w:val="00C67ADF"/>
+    <w:rsid w:val="00C75B5B"/>
+    <w:rsid w:val="00C8046A"/>
     <w:rsid w:val="00C8272F"/>
+    <w:rsid w:val="00C84EFA"/>
+    <w:rsid w:val="00C851A2"/>
     <w:rsid w:val="00C85632"/>
+    <w:rsid w:val="00C905FB"/>
+    <w:rsid w:val="00C91AC0"/>
+    <w:rsid w:val="00C9403E"/>
+    <w:rsid w:val="00C9547C"/>
+    <w:rsid w:val="00C96409"/>
+    <w:rsid w:val="00CA0111"/>
     <w:rsid w:val="00CA0442"/>
+    <w:rsid w:val="00CA110F"/>
+    <w:rsid w:val="00CA11AA"/>
+    <w:rsid w:val="00CA5BBC"/>
+    <w:rsid w:val="00CB7693"/>
+    <w:rsid w:val="00CC2265"/>
     <w:rsid w:val="00CC47AF"/>
+    <w:rsid w:val="00CC5243"/>
+    <w:rsid w:val="00CC7C87"/>
+    <w:rsid w:val="00CD33B4"/>
+    <w:rsid w:val="00CD5AF7"/>
+    <w:rsid w:val="00CD659E"/>
+    <w:rsid w:val="00CD664B"/>
+    <w:rsid w:val="00CD7B93"/>
     <w:rsid w:val="00CE18F5"/>
     <w:rsid w:val="00CE1A06"/>
+    <w:rsid w:val="00CE34A5"/>
+    <w:rsid w:val="00CE6639"/>
+    <w:rsid w:val="00CE6CF5"/>
+    <w:rsid w:val="00CF012F"/>
+    <w:rsid w:val="00CF2432"/>
+    <w:rsid w:val="00CF44C9"/>
+    <w:rsid w:val="00CF5516"/>
     <w:rsid w:val="00D0532B"/>
     <w:rsid w:val="00D05B49"/>
     <w:rsid w:val="00D06E62"/>
     <w:rsid w:val="00D10422"/>
+    <w:rsid w:val="00D113A3"/>
     <w:rsid w:val="00D118F4"/>
+    <w:rsid w:val="00D12187"/>
+    <w:rsid w:val="00D13039"/>
+    <w:rsid w:val="00D13ECA"/>
+    <w:rsid w:val="00D14452"/>
     <w:rsid w:val="00D1609A"/>
     <w:rsid w:val="00D20E41"/>
     <w:rsid w:val="00D20F27"/>
+    <w:rsid w:val="00D21626"/>
+    <w:rsid w:val="00D21DF9"/>
+    <w:rsid w:val="00D24AB2"/>
+    <w:rsid w:val="00D30B40"/>
     <w:rsid w:val="00D31C04"/>
+    <w:rsid w:val="00D3589B"/>
+    <w:rsid w:val="00D36A2E"/>
+    <w:rsid w:val="00D41B6C"/>
     <w:rsid w:val="00D46CE0"/>
+    <w:rsid w:val="00D47FC6"/>
     <w:rsid w:val="00D52373"/>
+    <w:rsid w:val="00D5463F"/>
+    <w:rsid w:val="00D57CEE"/>
     <w:rsid w:val="00D60381"/>
+    <w:rsid w:val="00D625BD"/>
     <w:rsid w:val="00D65BDC"/>
+    <w:rsid w:val="00D733D1"/>
     <w:rsid w:val="00D74139"/>
+    <w:rsid w:val="00D750B4"/>
+    <w:rsid w:val="00D75CFD"/>
     <w:rsid w:val="00D75EA2"/>
+    <w:rsid w:val="00D76AA6"/>
     <w:rsid w:val="00D77BD4"/>
     <w:rsid w:val="00D835EA"/>
+    <w:rsid w:val="00D84127"/>
+    <w:rsid w:val="00D85978"/>
+    <w:rsid w:val="00D86AC5"/>
+    <w:rsid w:val="00D9130E"/>
+    <w:rsid w:val="00D91FF3"/>
     <w:rsid w:val="00D92C12"/>
     <w:rsid w:val="00D9330E"/>
     <w:rsid w:val="00D95D9E"/>
+    <w:rsid w:val="00D96EEA"/>
+    <w:rsid w:val="00D97223"/>
+    <w:rsid w:val="00DA15D5"/>
+    <w:rsid w:val="00DA2016"/>
+    <w:rsid w:val="00DA4423"/>
+    <w:rsid w:val="00DA4AAD"/>
+    <w:rsid w:val="00DA5DB0"/>
+    <w:rsid w:val="00DA6D5B"/>
     <w:rsid w:val="00DB618A"/>
+    <w:rsid w:val="00DB6F61"/>
+    <w:rsid w:val="00DC005B"/>
     <w:rsid w:val="00DC69BC"/>
+    <w:rsid w:val="00DD03B7"/>
+    <w:rsid w:val="00DD0A47"/>
+    <w:rsid w:val="00DD13AC"/>
+    <w:rsid w:val="00DD3181"/>
+    <w:rsid w:val="00DD5A81"/>
+    <w:rsid w:val="00DD68D0"/>
+    <w:rsid w:val="00DE1765"/>
+    <w:rsid w:val="00DF2229"/>
     <w:rsid w:val="00DF778C"/>
+    <w:rsid w:val="00DF791F"/>
+    <w:rsid w:val="00E01B3E"/>
     <w:rsid w:val="00E01B47"/>
     <w:rsid w:val="00E04A22"/>
+    <w:rsid w:val="00E06239"/>
     <w:rsid w:val="00E102E9"/>
+    <w:rsid w:val="00E149A3"/>
+    <w:rsid w:val="00E16E14"/>
+    <w:rsid w:val="00E220B4"/>
+    <w:rsid w:val="00E23B2C"/>
+    <w:rsid w:val="00E24780"/>
+    <w:rsid w:val="00E27F44"/>
+    <w:rsid w:val="00E325D1"/>
     <w:rsid w:val="00E33184"/>
+    <w:rsid w:val="00E34FFC"/>
     <w:rsid w:val="00E357F0"/>
+    <w:rsid w:val="00E37BEC"/>
+    <w:rsid w:val="00E46A5E"/>
     <w:rsid w:val="00E47CBC"/>
+    <w:rsid w:val="00E50BCA"/>
+    <w:rsid w:val="00E52215"/>
+    <w:rsid w:val="00E52833"/>
+    <w:rsid w:val="00E536A9"/>
+    <w:rsid w:val="00E566BB"/>
     <w:rsid w:val="00E56994"/>
+    <w:rsid w:val="00E60B31"/>
+    <w:rsid w:val="00E627AD"/>
     <w:rsid w:val="00E64E80"/>
+    <w:rsid w:val="00E64EEE"/>
+    <w:rsid w:val="00E65058"/>
+    <w:rsid w:val="00E654B4"/>
+    <w:rsid w:val="00E66C5C"/>
+    <w:rsid w:val="00E67F5B"/>
+    <w:rsid w:val="00E7077F"/>
+    <w:rsid w:val="00E728D9"/>
+    <w:rsid w:val="00E72EB9"/>
+    <w:rsid w:val="00E736F6"/>
+    <w:rsid w:val="00E746AD"/>
+    <w:rsid w:val="00E7635C"/>
+    <w:rsid w:val="00E7751F"/>
+    <w:rsid w:val="00E7767D"/>
+    <w:rsid w:val="00E81490"/>
     <w:rsid w:val="00E827D1"/>
+    <w:rsid w:val="00E84D27"/>
     <w:rsid w:val="00E84D53"/>
+    <w:rsid w:val="00E8635A"/>
+    <w:rsid w:val="00E87A5A"/>
+    <w:rsid w:val="00E90C10"/>
+    <w:rsid w:val="00E91E3D"/>
+    <w:rsid w:val="00E932E1"/>
+    <w:rsid w:val="00E951A1"/>
+    <w:rsid w:val="00E9582F"/>
+    <w:rsid w:val="00E9704B"/>
+    <w:rsid w:val="00E97470"/>
+    <w:rsid w:val="00E974EC"/>
     <w:rsid w:val="00EA1B09"/>
+    <w:rsid w:val="00EA27C5"/>
+    <w:rsid w:val="00EA2831"/>
     <w:rsid w:val="00EA2F74"/>
+    <w:rsid w:val="00EA2F94"/>
+    <w:rsid w:val="00EA4D52"/>
     <w:rsid w:val="00EA6531"/>
+    <w:rsid w:val="00EA6E0B"/>
     <w:rsid w:val="00EA714F"/>
+    <w:rsid w:val="00EA7408"/>
     <w:rsid w:val="00EA7EAC"/>
+    <w:rsid w:val="00EB0B5C"/>
+    <w:rsid w:val="00EB0E48"/>
+    <w:rsid w:val="00EB1528"/>
+    <w:rsid w:val="00EB20EA"/>
+    <w:rsid w:val="00EB2C7A"/>
+    <w:rsid w:val="00EC0B0D"/>
     <w:rsid w:val="00EC11D3"/>
+    <w:rsid w:val="00EC1337"/>
+    <w:rsid w:val="00EC155B"/>
+    <w:rsid w:val="00EC1613"/>
+    <w:rsid w:val="00EC19E1"/>
     <w:rsid w:val="00EC2113"/>
+    <w:rsid w:val="00EC257E"/>
+    <w:rsid w:val="00EC48B3"/>
+    <w:rsid w:val="00EC48D6"/>
     <w:rsid w:val="00EC4946"/>
     <w:rsid w:val="00EC55AA"/>
     <w:rsid w:val="00EC5AF1"/>
+    <w:rsid w:val="00EC6E50"/>
+    <w:rsid w:val="00EC711F"/>
     <w:rsid w:val="00EC7AB2"/>
+    <w:rsid w:val="00EC7DDD"/>
+    <w:rsid w:val="00ED0665"/>
+    <w:rsid w:val="00ED0D7A"/>
+    <w:rsid w:val="00ED5AAE"/>
+    <w:rsid w:val="00ED6A29"/>
+    <w:rsid w:val="00ED7BE1"/>
     <w:rsid w:val="00EE0AF7"/>
+    <w:rsid w:val="00EE1CA9"/>
+    <w:rsid w:val="00EE26D9"/>
     <w:rsid w:val="00EE2C4D"/>
+    <w:rsid w:val="00EE3145"/>
+    <w:rsid w:val="00EE3DF6"/>
+    <w:rsid w:val="00EE579D"/>
     <w:rsid w:val="00EF1CBD"/>
+    <w:rsid w:val="00EF20CC"/>
     <w:rsid w:val="00EF2200"/>
+    <w:rsid w:val="00EF3377"/>
     <w:rsid w:val="00EF3688"/>
     <w:rsid w:val="00EF5972"/>
     <w:rsid w:val="00EF6613"/>
+    <w:rsid w:val="00EF67DC"/>
     <w:rsid w:val="00EF7C5E"/>
+    <w:rsid w:val="00F02305"/>
     <w:rsid w:val="00F0246B"/>
+    <w:rsid w:val="00F0523D"/>
+    <w:rsid w:val="00F057A0"/>
+    <w:rsid w:val="00F0773D"/>
     <w:rsid w:val="00F2036D"/>
     <w:rsid w:val="00F206B7"/>
     <w:rsid w:val="00F2588E"/>
     <w:rsid w:val="00F26791"/>
+    <w:rsid w:val="00F313D4"/>
+    <w:rsid w:val="00F31DF4"/>
+    <w:rsid w:val="00F34764"/>
+    <w:rsid w:val="00F34DCD"/>
+    <w:rsid w:val="00F35418"/>
+    <w:rsid w:val="00F357D5"/>
+    <w:rsid w:val="00F372F7"/>
+    <w:rsid w:val="00F417BA"/>
+    <w:rsid w:val="00F448D8"/>
     <w:rsid w:val="00F45492"/>
     <w:rsid w:val="00F46206"/>
+    <w:rsid w:val="00F462B1"/>
+    <w:rsid w:val="00F52741"/>
     <w:rsid w:val="00F53576"/>
+    <w:rsid w:val="00F56508"/>
+    <w:rsid w:val="00F57622"/>
     <w:rsid w:val="00F60389"/>
+    <w:rsid w:val="00F62E76"/>
     <w:rsid w:val="00F63D7A"/>
+    <w:rsid w:val="00F64772"/>
+    <w:rsid w:val="00F64F5C"/>
+    <w:rsid w:val="00F65051"/>
+    <w:rsid w:val="00F66AB5"/>
     <w:rsid w:val="00F70442"/>
+    <w:rsid w:val="00F70465"/>
+    <w:rsid w:val="00F70D81"/>
     <w:rsid w:val="00F70D9F"/>
+    <w:rsid w:val="00F712A1"/>
+    <w:rsid w:val="00F7391F"/>
     <w:rsid w:val="00F75B6D"/>
+    <w:rsid w:val="00F76685"/>
     <w:rsid w:val="00F81616"/>
     <w:rsid w:val="00F81D7E"/>
+    <w:rsid w:val="00F83094"/>
+    <w:rsid w:val="00F85B44"/>
+    <w:rsid w:val="00F9314B"/>
+    <w:rsid w:val="00F931B8"/>
     <w:rsid w:val="00F933CE"/>
     <w:rsid w:val="00F948E8"/>
+    <w:rsid w:val="00F94CA8"/>
+    <w:rsid w:val="00F958AA"/>
+    <w:rsid w:val="00F97DCD"/>
     <w:rsid w:val="00FA1D8B"/>
     <w:rsid w:val="00FA430D"/>
+    <w:rsid w:val="00FA5CDB"/>
+    <w:rsid w:val="00FA6E5D"/>
+    <w:rsid w:val="00FA7902"/>
+    <w:rsid w:val="00FB08C7"/>
+    <w:rsid w:val="00FB0A94"/>
+    <w:rsid w:val="00FB41CD"/>
     <w:rsid w:val="00FB4B0D"/>
+    <w:rsid w:val="00FB564D"/>
     <w:rsid w:val="00FB6B58"/>
+    <w:rsid w:val="00FC21F2"/>
     <w:rsid w:val="00FC361B"/>
+    <w:rsid w:val="00FC3B23"/>
+    <w:rsid w:val="00FC57B6"/>
+    <w:rsid w:val="00FC57DA"/>
+    <w:rsid w:val="00FC7D54"/>
     <w:rsid w:val="00FD00BB"/>
+    <w:rsid w:val="00FD0418"/>
+    <w:rsid w:val="00FD3EC0"/>
+    <w:rsid w:val="00FD5FEB"/>
+    <w:rsid w:val="00FD6BCF"/>
+    <w:rsid w:val="00FE05AF"/>
     <w:rsid w:val="00FE207C"/>
+    <w:rsid w:val="00FE22B8"/>
+    <w:rsid w:val="00FE471F"/>
+    <w:rsid w:val="00FE566E"/>
     <w:rsid w:val="00FF11FB"/>
+    <w:rsid w:val="00FF1D65"/>
+    <w:rsid w:val="00FF2096"/>
+    <w:rsid w:val="00FF247B"/>
+    <w:rsid w:val="00FF29A1"/>
+    <w:rsid w:val="00FF3299"/>
+    <w:rsid w:val="00FF32D6"/>
+    <w:rsid w:val="00FF342A"/>
+    <w:rsid w:val="00FF49B7"/>
+    <w:rsid w:val="00FF57F9"/>
+    <w:rsid w:val="00FF5A15"/>
+    <w:rsid w:val="00FF745C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="110593"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="567E7EDE"/>
   <w15:docId w15:val="{3594DDA5-93F6-4296-B17C-0B3B8C29BDC8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -12315,132 +23449,128 @@
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="4"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:color w:val="243F60"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="5"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="243F60"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="6"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="7"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="8"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
@@ -13121,51 +24251,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListNumber">
     <w:name w:val="List Number"/>
     <w:basedOn w:val="ListParagraph"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002E5756"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
       <w:spacing w:before="120" w:after="120"/>
       <w:ind w:hanging="578"/>
       <w:contextualSpacing w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002E451C"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="002E451C"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A57DC5"/>
     <w:rPr>
@@ -13195,78 +24324,74 @@
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00473D80"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:ind w:left="108"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EE2C4D"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EE2C4D"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="00EE2C4D"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EE2C4D"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
@@ -13281,65 +24406,264 @@
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C506D5"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002A0446"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
+    <w:name w:val="Table Grid1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="008D14A2"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet2">
+    <w:name w:val="List Bullet 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BD09BB"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="14"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar1">
+    <w:name w:val="Footnote Text Char1"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00FF57F9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00781F19"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="DCStable1">
+    <w:name w:val="DCStable1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00BC6119"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="948A54" w:themeColor="background2" w:themeShade="80"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="948A54" w:themeColor="background2" w:themeShade="80"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="948A54" w:themeColor="background2" w:themeShade="80"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="948A54" w:themeColor="background2" w:themeShade="80"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="948A54" w:themeColor="background2" w:themeShade="80"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="948A54" w:themeColor="background2" w:themeShade="80"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="28" w:type="dxa"/>
+        <w:left w:w="85" w:type="dxa"/>
+        <w:bottom w:w="28" w:type="dxa"/>
+        <w:right w:w="85" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C4BC96" w:themeFill="background2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F94CA8"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TableDataChar">
+    <w:name w:val="Table Data Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="TableData0"/>
+    <w:locked/>
+    <w:rsid w:val="00B107A9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableData0">
+    <w:name w:val="Table Data"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TableDataChar"/>
+    <w:rsid w:val="00B107A9"/>
+    <w:rPr>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CF2432"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="456029718">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1074859207">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1497454473">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1525317063">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/human-resources/HRForms/HRD0084.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/department/standards/Documents/opp-framework-prisons.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MHAOD@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\UPP2SFPS006\User$\morganf\Desktop\Official%20Visitors%20Project\COPP%208.1\AWP@justice.wa.gov.au%20" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/prison-operations/COPPSAMP/COPP-8.2.aspx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:r&amp;r-executivesupport@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:r&amp;r-executivesupport@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AWP@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/human-resources/Pages/recruitment-screening.aspx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/human-resources/Pages/recruitment-screening.aspx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MHAOD@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/human-resources/Pages/PSD0010.aspx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\byrnec\AppData\Local\Microsoft\Windows\INetCache\Content.Outlook\IA3V57U7\CS-AMP-Operations@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:r&amp;r-executivesupport@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HealthCommunications@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/human-resources/Pages/employment-screening-validity.aspx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/prison-operations/COPPSAMP/COPP-8.2.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HealthCommunications@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CS-AMP-Operations@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -13605,65 +24929,65 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="15230902-a580-4ba6-8738-a56353c9ac26" ContentTypeId="0x010100C5D63A055CE82242A2E4B837C82D470C" PreviousValue="false"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <pa8a0a93780a4945b3173f20d8e45055 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Adult Custodial Rules</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">8c30193b-5862-40d3-b22f-a5f0b3dcbefd</TermId>
         </TermInfo>
       </Terms>
     </pa8a0a93780a4945b3173f20d8e45055>
     <Contributor_x0020_Name xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
       <UserInfo>
         <DisplayName>Nageswaran, Nimilandra</DisplayName>
         <AccountId>20</AccountId>
         <AccountType/>
       </UserInfo>
     </Contributor_x0020_Name>
     <Published_x0020_Year xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
     <_DCDateModified xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
     <_Publisher xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Department of Justice</_Publisher>
     <Date_x0020_Valid_x0020_To xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
     <Position xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">Senior Project Officer</Position>
@@ -13985,142 +25309,136 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D556E495-6448-4C00-BC67-8B2B86235170}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FB0FFF2-7B4A-4717-AA7C-B8857DAA5CD4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E171D0D4-FBD3-4076-A952-B1BC63707D36}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FB0FFF2-7B4A-4717-AA7C-B8857DAA5CD4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D556E495-6448-4C00-BC67-8B2B86235170}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37D31270-8447-466A-B9FE-DA2C0C9A5A75}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...4 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{734891CD-0402-4469-9D8D-E9985E0D0EEA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>12</Pages>
-[...1 lines deleted...]
-  <Characters>17990</Characters>
+  <Pages>19</Pages>
+  <Words>5355</Words>
+  <Characters>30525</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>8</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>42</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>254</Lines>
+  <Paragraphs>71</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>COPP template</vt:lpstr>
+      <vt:lpstr>COPP 8.1 Prison Based Constructive Activities</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>Nimilandra.Nageswaran@correctiveservices.wa.gov.au</Manager>
   <Company>Department of Justice</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21103</CharactersWithSpaces>
+  <CharactersWithSpaces>35809</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>20</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc358819794</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -14192,27 +25510,51 @@
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C5D63A055CE82242A2E4B837C82D470C00F0D83A50F2144C42ACB5D0D7865205AD</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>10;#Advisory Services|8cc1496a-6584-483e-8dcd-3e26a031bf44</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Document Type">
     <vt:lpwstr>9;#Templates|d73d990e-b5bb-4bad-9fd6-d25e3a2f8bb9</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Function">
     <vt:lpwstr>8;#Community Relations|ffba8bc2-640c-4bfe-8f63-b1fc456e246a</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Business Area">
     <vt:lpwstr>7;#Strategic Communications|f79bcab4-4348-403e-ad4c-9761a12bb89b</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Base Target">
     <vt:lpwstr>_blank</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SetDate">
+    <vt:lpwstr>2026-06-29T03:44:28Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Name">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SiteId">
+    <vt:lpwstr>aa5122b8-0188-4f14-a483-166b490071d0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ActionId">
+    <vt:lpwstr>a006c874-ee31-4be6-a625-d42028ac76fb</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ContentBits">
+    <vt:lpwstr>1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
 </Properties>
 </file>