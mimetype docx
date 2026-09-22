--- v1 (2026-09-01)
+++ v2 (2026-09-22)
@@ -1,64 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2B1D2268" w14:textId="6B79B7D9" w:rsidR="00112665" w:rsidRPr="00D45F05" w:rsidRDefault="00112665" w:rsidP="00112665">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk235625596"/>
       <w:r w:rsidRPr="00AB68F2">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:t xml:space="preserve">Prison </w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk223509915"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00AB68F2">
         <w:rPr>
           <w:bCs/>
@@ -1379,1429 +1377,1857 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="0DD54FC2" w14:textId="77777777" w:rsidR="00663830" w:rsidRDefault="00663830" w:rsidP="00803710">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61FB1A76" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="00803710">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21FBACD1" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="0060077D"/>
     <w:p w14:paraId="26EBCFFF" w14:textId="77777777" w:rsidR="00D32F38" w:rsidRDefault="00D32F38" w:rsidP="0060077D"/>
     <w:p w14:paraId="39ED1242" w14:textId="5415F4C2" w:rsidR="00D32F38" w:rsidRPr="0060077D" w:rsidRDefault="00D32F38" w:rsidP="0060077D">
       <w:pPr>
         <w:sectPr w:rsidR="00D32F38" w:rsidRPr="0060077D" w:rsidSect="002E5756">
           <w:headerReference w:type="even" r:id="rId18"/>
           <w:headerReference w:type="default" r:id="rId19"/>
-          <w:footerReference w:type="even" r:id="rId20"/>
-[...2 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId23"/>
+          <w:footerReference w:type="default" r:id="rId20"/>
+          <w:headerReference w:type="first" r:id="rId21"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="1418" w:right="1418" w:bottom="1440" w:left="1304" w:header="567" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="552B8986" w14:textId="4914A9A3" w:rsidR="003220A5" w:rsidRPr="000A574C" w:rsidRDefault="003220A5" w:rsidP="003220A5">
       <w:pPr>
         <w:pStyle w:val="Heading"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk235438549"/>
       <w:r w:rsidRPr="000A574C">
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2443FE5D" w14:textId="72224880" w:rsidR="00227850" w:rsidRDefault="003220A5">
+    <w:p w14:paraId="48D651E3" w14:textId="7806ED2F" w:rsidR="00AC1D09" w:rsidRDefault="003220A5">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A574C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+      <w:r w:rsidRPr="00320233">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="000A574C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+      <w:r w:rsidRPr="00320233">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-2" \h \z \u </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="000A574C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+      <w:r w:rsidRPr="00320233">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc235798108" w:history="1">
-        <w:r w:rsidR="00227850" w:rsidRPr="00BD0CBB">
+      <w:hyperlink w:anchor="_Toc240546500" w:history="1">
+        <w:r w:rsidR="00AC1D09" w:rsidRPr="005034E7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00227850">
+        <w:r w:rsidR="00AC1D09">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00227850" w:rsidRPr="00BD0CBB">
+        <w:r w:rsidR="00AC1D09" w:rsidRPr="005034E7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Scope</w:t>
         </w:r>
-        <w:r w:rsidR="00227850">
+        <w:r w:rsidR="00AC1D09">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00227850">
+        <w:r w:rsidR="00AC1D09">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00227850">
+        <w:r w:rsidR="00AC1D09">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc235798108 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00227850">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240546500 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00AC1D09">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00227850">
+        <w:r w:rsidR="00AC1D09">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00227850">
+        <w:r w:rsidR="00AC1D09">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00227850">
+        <w:r w:rsidR="00AC1D09">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5F81F7DF" w14:textId="60D6081A" w:rsidR="00227850" w:rsidRDefault="00227850">
+    <w:p w14:paraId="6110598A" w14:textId="148AD63C" w:rsidR="00AC1D09" w:rsidRDefault="00AC1D09">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc235798109" w:history="1">
-        <w:r w:rsidRPr="00BD0CBB">
+      <w:hyperlink w:anchor="_Toc240546501" w:history="1">
+        <w:r w:rsidRPr="005034E7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00BD0CBB">
+        <w:r w:rsidRPr="005034E7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc235798109 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240546501 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="180F07CC" w14:textId="724478A0" w:rsidR="00227850" w:rsidRDefault="00227850">
+    <w:p w14:paraId="4B47E86F" w14:textId="779D26D0" w:rsidR="00AC1D09" w:rsidRDefault="00AC1D09">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc235798110" w:history="1">
-        <w:r w:rsidRPr="00BD0CBB">
+      <w:hyperlink w:anchor="_Toc240546502" w:history="1">
+        <w:r w:rsidRPr="005034E7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00BD0CBB">
+        <w:r w:rsidRPr="005034E7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Procedure</w:t>
+          <w:t>Ownership of Prison Art</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc235798110 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240546502 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="13AAD229" w14:textId="40775844" w:rsidR="00227850" w:rsidRDefault="00227850">
-[...87 lines deleted...]
-    <w:p w14:paraId="1B4D3973" w14:textId="3FDEFDB6" w:rsidR="00227850" w:rsidRDefault="00227850">
+    <w:p w14:paraId="20ACDA58" w14:textId="4E2332C0" w:rsidR="00AC1D09" w:rsidRDefault="00AC1D09">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc235798112" w:history="1">
-        <w:r w:rsidRPr="00BD0CBB">
+      <w:hyperlink w:anchor="_Toc240546503" w:history="1">
+        <w:r w:rsidRPr="005034E7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00BD0CBB">
+        <w:r w:rsidRPr="005034E7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
-          </w:rPr>
-          <w:t>Definitions</w:t>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>Management of Prisoner Art</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc235798112 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240546503 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7CA1C059" w14:textId="76EED42A" w:rsidR="00227850" w:rsidRDefault="00227850">
+    <w:p w14:paraId="22412AA7" w14:textId="4BEC8611" w:rsidR="00AC1D09" w:rsidRDefault="00AC1D09">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
+          <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc235798113" w:history="1">
-        <w:r w:rsidRPr="00BD0CBB">
+      <w:hyperlink w:anchor="_Toc240546504" w:history="1">
+        <w:r w:rsidRPr="005034E7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
-          </w:rPr>
-          <w:t>Annexures</w:t>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="005034E7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>Damaged or Lost Prisoner Artwork</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc235798113 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240546504 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="645D12C9" w14:textId="2DA75B10" w:rsidR="00227850" w:rsidRDefault="00227850">
-[...209 lines deleted...]
-    <w:p w14:paraId="4DE37407" w14:textId="6A8E1BC6" w:rsidR="00227850" w:rsidRDefault="00227850">
+    <w:p w14:paraId="390E037D" w14:textId="71386EEC" w:rsidR="00AC1D09" w:rsidRDefault="00AC1D09">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
+          <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc235798117" w:history="1">
-        <w:r w:rsidRPr="00BD0CBB">
+      <w:hyperlink w:anchor="_Toc240546505" w:history="1">
+        <w:r w:rsidRPr="005034E7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
-          </w:rPr>
-          <w:t>Assurance</w:t>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="005034E7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>Exhibitions</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc235798117 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240546505 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="29E7134D" w14:textId="07E475CB" w:rsidR="00227850" w:rsidRDefault="00227850">
+    <w:p w14:paraId="69A89C70" w14:textId="45B6C251" w:rsidR="00AC1D09" w:rsidRDefault="00AC1D09">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
+          <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc235798118" w:history="1">
-        <w:r w:rsidRPr="00BD0CBB">
+      <w:hyperlink w:anchor="_Toc240546506" w:history="1">
+        <w:r w:rsidRPr="005034E7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="005034E7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>Purchase of Prison Art by Staff</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240546506 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="04866037" w14:textId="113D5432" w:rsidR="00AC1D09" w:rsidRDefault="00AC1D09">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="480"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc240546507" w:history="1">
+        <w:r w:rsidRPr="005034E7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="005034E7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>Commissioned Work</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240546507 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3225C432" w14:textId="6EFFEE52" w:rsidR="00AC1D09" w:rsidRDefault="00AC1D09">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="480"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc240546508" w:history="1">
+        <w:r w:rsidRPr="005034E7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="005034E7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>Donation of Prison Art</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240546508 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6DE47E10" w14:textId="608CBD42" w:rsidR="00AC1D09" w:rsidRDefault="00AC1D09">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc240546509" w:history="1">
+        <w:r w:rsidRPr="005034E7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="005034E7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Definitions</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240546509 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="71C52C16" w14:textId="0FB3817E" w:rsidR="00AC1D09" w:rsidRDefault="00AC1D09">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc240546510" w:history="1">
+        <w:r w:rsidRPr="005034E7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Annexures</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240546510 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="343946FF" w14:textId="3F03111D" w:rsidR="00AC1D09" w:rsidRDefault="00AC1D09">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc240546511" w:history="1">
+        <w:r w:rsidRPr="005034E7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Related COPPs</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240546511 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="146579FC" w14:textId="66C4D9B0" w:rsidR="00AC1D09" w:rsidRDefault="00AC1D09">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc240546512" w:history="1">
+        <w:r w:rsidRPr="005034E7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Related Documents</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240546512 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="140567C1" w14:textId="38A922B0" w:rsidR="00AC1D09" w:rsidRDefault="00AC1D09">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc240546513" w:history="1">
+        <w:r w:rsidRPr="005034E7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Related legislation</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240546513 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2E6A1B39" w14:textId="01C661FD" w:rsidR="00AC1D09" w:rsidRDefault="00AC1D09">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc240546514" w:history="1">
+        <w:r w:rsidRPr="005034E7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Assurance</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240546514 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="37A337D1" w14:textId="39CCD266" w:rsidR="00AC1D09" w:rsidRDefault="00AC1D09">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc240546515" w:history="1">
+        <w:r w:rsidRPr="005034E7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
           </w:rPr>
           <w:t>Document Version History</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc235798118 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240546515 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2880F818" w14:textId="20DC33E3" w:rsidR="00634C54" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+    <w:p w14:paraId="2880F818" w14:textId="0BA12C2A" w:rsidR="00634C54" w:rsidRDefault="003220A5" w:rsidP="003220A5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
           <w:b/>
           <w:color w:val="305497"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A574C">
+      <w:r w:rsidRPr="00320233">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78DD0981" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
           <w:b/>
           <w:color w:val="305497"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="end"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="78DD0981" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77464B25" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
           <w:b/>
           <w:color w:val="305497"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77464B25" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+    <w:p w14:paraId="4C09F03F" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
           <w:b/>
           <w:color w:val="305497"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C09F03F" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+    <w:p w14:paraId="5B73D9D7" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
           <w:b/>
           <w:color w:val="305497"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B73D9D7" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+    <w:p w14:paraId="4A2DE263" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
           <w:b/>
           <w:color w:val="305497"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A2DE263" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+    <w:p w14:paraId="4FD3B6FF" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
           <w:b/>
           <w:color w:val="305497"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FD3B6FF" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+    <w:p w14:paraId="34CE2A28" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
           <w:b/>
           <w:color w:val="305497"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34CE2A28" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+    <w:p w14:paraId="0D9F1600" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
           <w:b/>
           <w:color w:val="305497"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D9F1600" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+    <w:p w14:paraId="1E101C27" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
           <w:b/>
           <w:color w:val="305497"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E101C27" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+    <w:p w14:paraId="2D4B26F1" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
           <w:b/>
           <w:color w:val="305497"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D4B26F1" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+    <w:p w14:paraId="30C64F69" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
           <w:b/>
           <w:color w:val="305497"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30C64F69" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+    <w:p w14:paraId="1B74AA8F" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
           <w:b/>
           <w:color w:val="305497"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B74AA8F" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+    <w:p w14:paraId="12C175DE" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
           <w:b/>
           <w:color w:val="305497"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12C175DE" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+    <w:p w14:paraId="45497181" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
           <w:b/>
           <w:color w:val="305497"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45497181" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+    <w:p w14:paraId="2937BCD9" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
           <w:b/>
           <w:color w:val="305497"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2937BCD9" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+    <w:p w14:paraId="1A25D109" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
           <w:b/>
           <w:color w:val="305497"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A25D109" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+    <w:p w14:paraId="08A9827D" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
           <w:b/>
           <w:color w:val="305497"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08A9827D" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+    <w:p w14:paraId="448336CA" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
           <w:b/>
           <w:color w:val="305497"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="448336CA" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+    <w:p w14:paraId="2E7479D5" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
           <w:b/>
           <w:color w:val="305497"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E7479D5" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+    <w:p w14:paraId="3AA628B0" w14:textId="77777777" w:rsidR="001C7443" w:rsidRDefault="001C7443" w:rsidP="003220A5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
           <w:b/>
           <w:color w:val="305497"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AA628B0" w14:textId="77777777" w:rsidR="001C7443" w:rsidRDefault="001C7443" w:rsidP="003220A5">
+    <w:p w14:paraId="25B78C8C" w14:textId="77777777" w:rsidR="001C7443" w:rsidRDefault="001C7443" w:rsidP="003220A5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
           <w:b/>
           <w:color w:val="305497"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25B78C8C" w14:textId="77777777" w:rsidR="001C7443" w:rsidRDefault="001C7443" w:rsidP="003220A5">
+    <w:p w14:paraId="736E1621" w14:textId="77777777" w:rsidR="001C7443" w:rsidRDefault="001C7443" w:rsidP="003220A5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
           <w:b/>
           <w:color w:val="305497"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="736E1621" w14:textId="77777777" w:rsidR="001C7443" w:rsidRDefault="001C7443" w:rsidP="003220A5">
+    <w:p w14:paraId="1FDF5FEA" w14:textId="77777777" w:rsidR="001C7443" w:rsidRDefault="001C7443" w:rsidP="003220A5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
           <w:b/>
           <w:color w:val="305497"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1FDF5FEA" w14:textId="77777777" w:rsidR="001C7443" w:rsidRDefault="001C7443" w:rsidP="003220A5">
+    <w:p w14:paraId="7E283CE9" w14:textId="77777777" w:rsidR="001C7443" w:rsidRDefault="001C7443" w:rsidP="003220A5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
           <w:b/>
           <w:color w:val="305497"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="014728F1" w14:textId="77777777" w:rsidR="001C7443" w:rsidRDefault="001C7443" w:rsidP="003220A5">
+    <w:p w14:paraId="0C40857A" w14:textId="77777777" w:rsidR="001C7443" w:rsidRDefault="001C7443" w:rsidP="003220A5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
           <w:b/>
           <w:color w:val="305497"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0393E451" w14:textId="77777777" w:rsidR="001C7443" w:rsidRDefault="001C7443" w:rsidP="003220A5">
-[...70 lines deleted...]
-    </w:p>
     <w:p w14:paraId="76BA792C" w14:textId="77777777" w:rsidR="00C8272F" w:rsidRDefault="00C8272F" w:rsidP="008C2C78">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc235798108"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc240546500"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="003220A5">
         <w:lastRenderedPageBreak/>
         <w:t>Scope</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="7F0BB74B" w14:textId="22EEB439" w:rsidR="001C7443" w:rsidRPr="001C7443" w:rsidRDefault="008C2C78" w:rsidP="008C2C78">
       <w:pPr>
         <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t>This Commissioner’s Operating Policy and Procedure (COPP) applies to all prisons administered by or on behalf of the Department of Justice.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0277F3AC" w14:textId="54BFF6A2" w:rsidR="00EC5AF1" w:rsidRPr="00AD06CC" w:rsidRDefault="00EC5AF1" w:rsidP="008C2C78">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc235798109"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc240546501"/>
       <w:r w:rsidRPr="00AD06CC">
         <w:t>Policy</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="00AD06CC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B4196C7" w14:textId="202646FC" w:rsidR="008C2C78" w:rsidRDefault="008C2C78" w:rsidP="008C2C78">
       <w:pPr>
         <w:spacing w:before="360" w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc14437720"/>
-      <w:bookmarkStart w:id="6" w:name="_Toc235798110"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Consistent, ethical and transparent processes shall govern the production, display, storage, sale and/or disposal of prisoner arts.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E422C87" w14:textId="77777777" w:rsidR="008C2C78" w:rsidRDefault="008C2C78" w:rsidP="008C2C78">
+    <w:p w14:paraId="5E422C87" w14:textId="694BB4F3" w:rsidR="008C2C78" w:rsidRDefault="008C2C78" w:rsidP="008C2C78">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">The Department’s </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:anchor="_Related_COPPS_and" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="00444140">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
             <w:i/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Partnerships with Purpose: Arts and Rehabilitation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> policy supports and provides the opportunity for positive change, contributes to rehabilitation and reparation and supports the reintegration of prisoners. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BB327E3" w14:textId="77777777" w:rsidR="008C2C78" w:rsidRDefault="008C2C78" w:rsidP="008C2C78">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="130DF813" w14:textId="77777777" w:rsidR="008C2C78" w:rsidRDefault="008C2C78" w:rsidP="008C2C78">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Art produced in prison by a prisoner is the intellectual property of that prisoner.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19F2A4C1" w14:textId="77777777" w:rsidR="008C2C78" w:rsidRDefault="008C2C78" w:rsidP="008C2C78">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0CA74E44" w14:textId="3D05750E" w:rsidR="008C2C78" w:rsidRDefault="008C2C78" w:rsidP="008C2C78">
+    <w:p w14:paraId="0CA74E44" w14:textId="29FAFF34" w:rsidR="008C2C78" w:rsidRDefault="008C2C78" w:rsidP="008C2C78">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">It is acknowledged that Prison art may have cultural, personal or religious significance. Officers shall behave in a manner which reflects respect and sensitivity towards religious, cultural or spiritual beliefs, practices, objects and symbols in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>COPP 9.1 Cultural, Religious and Spiritual Services</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">, when carrying out duties. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39760F01" w14:textId="77777777" w:rsidR="008C2C78" w:rsidRDefault="008C2C78" w:rsidP="008C2C78">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7907CC00" w14:textId="77777777" w:rsidR="008C2C78" w:rsidRDefault="008C2C78" w:rsidP="008C2C78">
       <w:pPr>
@@ -2962,74 +3388,75 @@
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A639E53" w14:textId="77777777" w:rsidR="008C2C78" w:rsidRDefault="008C2C78" w:rsidP="008C2C78">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F4ED1E3" w14:textId="77777777" w:rsidR="008C2C78" w:rsidRDefault="008C2C78" w:rsidP="008C2C78">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="461BA5A6" w14:textId="77777777" w:rsidR="008C2C78" w:rsidRDefault="008C2C78" w:rsidP="008C2C78">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="policy_directives_pd_46_-_art_pr_490"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="10" w:name="_Toc76562047"/>
+      <w:bookmarkStart w:id="6" w:name="policy_directives_pd_46_-_art_pr_490"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc254454969"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc383529113"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc76562047"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc240546502"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Ownership of Prison Art</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="3804C560" w14:textId="77777777" w:rsidR="008C2C78" w:rsidRDefault="008C2C78" w:rsidP="008C2C78">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc370731233"/>
-      <w:bookmarkEnd w:id="6"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Copyright of all artwork and designs remains with the creator of the work at all times, and the artist retains the untransferable moral rights to be known as the creator of the work, regardless of who funds the materials.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A14D369" w14:textId="77777777" w:rsidR="008C2C78" w:rsidRDefault="008C2C78" w:rsidP="008C2C78">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>A prisoner may own the art materials, and the art object created:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BFF2D52" w14:textId="77777777" w:rsidR="008C2C78" w:rsidRDefault="008C2C78" w:rsidP="008C2C78">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
@@ -3143,195 +3570,179 @@
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>The quantity of artworks produced by any prisoner remains at the discretion of the Superintendent.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p w14:paraId="32E8B3F2" w14:textId="77777777" w:rsidR="008C2C78" w:rsidRDefault="008C2C78" w:rsidP="008C2C78">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>A Prisoner may authorise the transfer of physical ownership of artwork by providing written consent in the following circumstances:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="244C0822" w14:textId="77777777" w:rsidR="008C2C78" w:rsidRDefault="008C2C78" w:rsidP="008C2C78">
+    <w:p w14:paraId="244C0822" w14:textId="3515A19B" w:rsidR="008C2C78" w:rsidRDefault="008C2C78" w:rsidP="008C2C78">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">signed out to a visitor in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:anchor="_Toc373999728" w:history="1">
-[...9 lines deleted...]
-    <w:p w14:paraId="13E0C331" w14:textId="77777777" w:rsidR="008C2C78" w:rsidRDefault="008C2C78" w:rsidP="008C2C78">
+      <w:r w:rsidRPr="00A50A99">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>section 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13E0C331" w14:textId="157A6779" w:rsidR="008C2C78" w:rsidRDefault="008C2C78" w:rsidP="008C2C78">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">sold in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:anchor="_Toc373999754" w:history="1">
-[...7 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidRPr="00A50A99">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>section 6</w:t>
+      </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:anchor="_Purchase_of_Prison" w:history="1">
-[...7 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidRPr="00A50A99">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>section 7</w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:anchor="_Toc373999778" w:history="1">
-[...9 lines deleted...]
-    <w:p w14:paraId="30ACE32D" w14:textId="77777777" w:rsidR="008C2C78" w:rsidRDefault="008C2C78" w:rsidP="008C2C78">
+      <w:r w:rsidRPr="00A50A99">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>section 8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30ACE32D" w14:textId="106A342B" w:rsidR="008C2C78" w:rsidRDefault="008C2C78" w:rsidP="008C2C78">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">donated in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:anchor="_Donation_of_Prison" w:history="1">
-[...7 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidRPr="00A50A99">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>section 9</w:t>
+      </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0167B75B" w14:textId="1508A786" w:rsidR="008C2C78" w:rsidRDefault="008C2C78" w:rsidP="008C2C78">
+    <w:p w14:paraId="0167B75B" w14:textId="1A434AEE" w:rsidR="008C2C78" w:rsidRDefault="008C2C78" w:rsidP="008C2C78">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Prisoners shall have their artwork confiscated or removed if it is deemed prohibited or inappropriate in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="008C2C78">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Mincho"/>
             <w:bCs w:val="0"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>COPP3.1 Managing Prisoner Property</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> (e.g. artwork with gang insignia). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02F1D582" w14:textId="77777777" w:rsidR="008C2C78" w:rsidRDefault="008C2C78" w:rsidP="008C2C78">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
@@ -3344,497 +3755,478 @@
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Artwork owned by a prisoner is not permitted to be gifted or signed over to another prisoner.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12989F97" w14:textId="77777777" w:rsidR="008C2C78" w:rsidRDefault="008C2C78" w:rsidP="008C2C78">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc370731234"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>The Department recognises the intellectual property and moral rights held by the prisoner artist in respect of their artwork. A prisoner’s artwork will not be reproduced or communicated without their express written permission, except where the artwork is photographed for the purposes of recording the work in the prisoner’s property. The term ‘'communicated' includes the display of artwork by electronic means on an intranet/internet site for the purpose of promoting exhibitions.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w14:paraId="042F2E26" w14:textId="77777777" w:rsidR="008C2C78" w:rsidRDefault="008C2C78" w:rsidP="008C2C78">
+    <w:p w14:paraId="042F2E26" w14:textId="463C3E0B" w:rsidR="008C2C78" w:rsidRDefault="008C2C78" w:rsidP="008C2C78">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Artworks purchased by the Department in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:anchor="_Toc373999778" w:history="1">
+      <w:r w:rsidRPr="00A50A99">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>section 8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C2C78">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">shall be recorded on the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidRPr="008C2C78">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Mincho"/>
             <w:bCs w:val="0"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
-          <w:t>section 8</w:t>
-[...26 lines deleted...]
-          </w:rPr>
           <w:t>Prisoner Art Asset Register</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>. This acquisition form for the Arts Register shall be forwarded to the Arts Coordinator when any additions have been made to a prison’s or the Department’s collection.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="3C046D28" w14:textId="77777777" w:rsidR="00E35799" w:rsidRPr="00E35799" w:rsidRDefault="00E35799" w:rsidP="00E35799">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="597E5ABA" w14:textId="77777777" w:rsidR="002C3B41" w:rsidRDefault="002C3B41" w:rsidP="002C3B41">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="360" w:after="240"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc76562048"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc240546503"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Management of Prisoner Art</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
-    </w:p>
-    <w:p w14:paraId="5F6B6710" w14:textId="6D11A63C" w:rsidR="002C3B41" w:rsidRDefault="002C3B41" w:rsidP="002C3B41">
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="5F6B6710" w14:textId="398D8A35" w:rsidR="002C3B41" w:rsidRDefault="002C3B41" w:rsidP="002C3B41">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="360" w:after="240"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc373999743"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc373999743"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc370731243"/>
+      <w:bookmarkEnd w:id="15"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">A prisoner’s art may be stored, signed out, confiscated, removed, sold or destroyed in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>COPP 3.1  Managing Prisoner Property</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="365DB451" w14:textId="5ABCC956" w:rsidR="002C3B41" w:rsidRDefault="002C3B41" w:rsidP="002C3B41">
+    <w:p w14:paraId="365DB451" w14:textId="7F8913E7" w:rsidR="002C3B41" w:rsidRDefault="002C3B41" w:rsidP="002C3B41">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">The Superintendent shall take into consideration the circumstances of the prisoner when determining the amount of artwork stored in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="00A50A99">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>COPP 3.1 Managing Prisoner Property</w:t>
         </w:r>
+        <w:r w:rsidRPr="00A50A99">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
       </w:hyperlink>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="43DB69A8" w14:textId="77777777" w:rsidR="002C3B41" w:rsidRDefault="002C3B41" w:rsidP="002C3B41">
+    </w:p>
+    <w:p w14:paraId="43DB69A8" w14:textId="431BE43F" w:rsidR="002C3B41" w:rsidRDefault="002C3B41" w:rsidP="002C3B41">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc373999746"/>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc373999746"/>
+      <w:bookmarkEnd w:id="17"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Prisoners making a request for their completed artwork to be stored or signed out shall complete a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Request to Store or Sign Out Prisoner Owned Art</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">and attach the form to the artwork they wish to store or sign out. This form provides written verification that the artwork has been produced by the prisoner and records the approximate cost of materials </w:t>
       </w:r>
       <w:r w:rsidRPr="002C3B41">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>and time spent creating the artwork.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="537130E4" w14:textId="3B887B2E" w:rsidR="002C3B41" w:rsidRDefault="002C3B41" w:rsidP="002C3B41">
+    <w:p w14:paraId="537130E4" w14:textId="7F6DC99D" w:rsidR="002C3B41" w:rsidRDefault="002C3B41" w:rsidP="002C3B41">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">The Superintendent shall ensure that all artwork placed in the prisoner’s property is recorded on TOMS that includes dimensions with a photograph taken in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidRPr="00A50A99">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>COPP 3.1 Managing Prisoner Property</w:t>
         </w:r>
+        <w:r w:rsidRPr="00A50A99">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
       </w:hyperlink>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="386D7305" w14:textId="77777777" w:rsidR="002C3B41" w:rsidRDefault="002C3B41" w:rsidP="002C3B41">
+    </w:p>
+    <w:p w14:paraId="386D7305" w14:textId="52319E3F" w:rsidR="002C3B41" w:rsidRDefault="002C3B41" w:rsidP="002C3B41">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">A copy of the artwork photograph and the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Request to Store or Sign Out Prisoner Owned Art</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> shall be placed together with any other documentation in the prisoners property.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59E258A3" w14:textId="77777777" w:rsidR="002C3B41" w:rsidRDefault="002C3B41" w:rsidP="002C3B41">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Prisoner artwork submitted for exhibitions shall be photographed by the Arts Coordinator for the Department’s records.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="667E462A" w14:textId="77777777" w:rsidR="002C3B41" w:rsidRDefault="002C3B41" w:rsidP="002C3B41">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>A limit on the number of artworks a prisoner may sign out shall be determined on a case-by-case basis by the Superintendent in consultation with the Arts Coordinator.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="17" w:name="_Toc373999751"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="210A1B2C" w14:textId="4111E4AB" w:rsidR="008C2C78" w:rsidRDefault="002C3B41" w:rsidP="002C3B41">
+      <w:bookmarkStart w:id="18" w:name="_Toc373999751"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="222F5E4F" w14:textId="77777777" w:rsidR="00E35799" w:rsidRDefault="002C3B41" w:rsidP="002C3B41">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Prisoner art may only be sold in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:anchor="_Toc373999754" w:history="1">
-[...8 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00A50A99">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>section 6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A50A99">
         <w:t>,</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A50A99">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> section 7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A50A99">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40" w:anchor="_Purchase_of_Prison" w:history="1">
-[...36 lines deleted...]
-        <w:br w:type="page"/>
+      <w:r w:rsidRPr="00A50A99">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and section 8. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08B048FE" w14:textId="77777777" w:rsidR="003631C1" w:rsidRDefault="003631C1" w:rsidP="003631C1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="360" w:after="240"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc76562049"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc76562049"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc240546504"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Damaged or Lost Prisoner Artwork</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="6DECDD10" w14:textId="77777777" w:rsidR="003631C1" w:rsidRDefault="003631C1" w:rsidP="003631C1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="360" w:after="240"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Prisoners will be compensated for any artworks damaged or lost by carelessness or negligence by Departmental staff.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32E98FC5" w14:textId="5EE180C3" w:rsidR="003631C1" w:rsidRDefault="003631C1" w:rsidP="003631C1">
+    <w:p w14:paraId="512929D4" w14:textId="5F2999EC" w:rsidR="00E35799" w:rsidRPr="00E35799" w:rsidRDefault="003631C1" w:rsidP="00E35799">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>If the damage or loss occurs while the artwork is in prison or while in the care of prison staff, the prison will be responsible for compensation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="453D5434" w14:textId="77777777" w:rsidR="003631C1" w:rsidRDefault="003631C1" w:rsidP="003631C1">
+    <w:p w14:paraId="757520CC" w14:textId="61806413" w:rsidR="00E35799" w:rsidRPr="00E35799" w:rsidRDefault="003631C1" w:rsidP="00E35799">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>If the damage or loss occurs while in the care of the Arts Coordinator, Education, Employment and Transitional Services will be responsible for the compensation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CD42E59" w14:textId="77777777" w:rsidR="003631C1" w:rsidRDefault="003631C1" w:rsidP="003631C1">
+    <w:p w14:paraId="48159FD1" w14:textId="69DBFB45" w:rsidR="00E35799" w:rsidRPr="00E35799" w:rsidRDefault="003631C1" w:rsidP="00E35799">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">The Superintendent shall </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>inform the Arts Coordinator and request the artwork be evaluated when prisoner art</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -3890,50 +4282,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Relevant Superintendent </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33EBE50B" w14:textId="77777777" w:rsidR="003631C1" w:rsidRDefault="003631C1" w:rsidP="003631C1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Prison based Arts Tutor, where relevant</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BBE981B" w14:textId="77777777" w:rsidR="003631C1" w:rsidRDefault="003631C1" w:rsidP="003631C1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>External arts industry representative (e.g. Curator Fremantle Arts Centre)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59DE3E17" w14:textId="77777777" w:rsidR="003631C1" w:rsidRDefault="003631C1" w:rsidP="003631C1">
       <w:pPr>
@@ -3949,109 +4342,111 @@
     </w:p>
     <w:p w14:paraId="3E00E2FB" w14:textId="77777777" w:rsidR="003631C1" w:rsidRDefault="003631C1" w:rsidP="003631C1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>The prisoner may appeal the final evaluation figure to the Assistant Commissioner Rehabilitation and Reintegration.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C68E53E" w14:textId="77777777" w:rsidR="004877E7" w:rsidRDefault="004877E7" w:rsidP="004877E7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="360" w:after="240"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="policy_directives_pd_46_-_art_pr_2810"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="22" w:name="_Toc76562050"/>
+      <w:bookmarkStart w:id="21" w:name="policy_directives_pd_46_-_art_pr_2810"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc254454973"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc383529116"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc76562050"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc240546505"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Exhibitions</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
-      <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="0F2F7D01" w14:textId="77777777" w:rsidR="004877E7" w:rsidRDefault="004877E7" w:rsidP="004877E7">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="360" w:after="240"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc373999767"/>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc373999767"/>
+      <w:bookmarkEnd w:id="26"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>The Superintendent, in consultation with the Arts Coordinator, may approve artworks owned by prisoners to be entered in exhibitions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BDB3E0C" w14:textId="77777777" w:rsidR="004877E7" w:rsidRDefault="004877E7" w:rsidP="004877E7">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Prisoners_may_exhibit"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkStart w:id="27" w:name="_Prisoners_may_exhibit"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc370731248"/>
+      <w:bookmarkEnd w:id="27"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Prisoners may exhibit samples of their artwork in the following group exhibitions:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p w14:paraId="14E80C0F" w14:textId="77777777" w:rsidR="004877E7" w:rsidRDefault="004877E7" w:rsidP="004877E7">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>a prison art exhibition organised by the Department</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="252349AF" w14:textId="77777777" w:rsidR="004877E7" w:rsidRDefault="004877E7" w:rsidP="004877E7">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
@@ -4069,420 +4464,405 @@
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>a TAFE or other higher educational institution exhibition, necessary as part of diploma, certified courses or degree requirements</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55CE74D2" w14:textId="77777777" w:rsidR="004877E7" w:rsidRDefault="004877E7" w:rsidP="004877E7">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>other public exhibitions organised by external organisations (e.g. award exhibitions), with prior approval from the Assistant Commissioner Rehabilitation and Reintegration.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B404F24" w14:textId="11C795C1" w:rsidR="00125A96" w:rsidRDefault="00125A96" w:rsidP="008C2C78">
-[...14 lines deleted...]
-    <w:p w14:paraId="77384B24" w14:textId="77777777" w:rsidR="004877E7" w:rsidRDefault="004877E7" w:rsidP="004877E7"/>
     <w:p w14:paraId="53D25FF9" w14:textId="77777777" w:rsidR="004877E7" w:rsidRDefault="004877E7" w:rsidP="004877E7">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Toc370731249"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc370731249"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Prisoners are not permitted to exhibit</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> samples of their artwork in a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> one-person exhibition, except where it is necessary to complete a TAFE, university or other higher educational institution course of study. In such circumstances, prior approval from the Superintendent must be obtained before the exhibition. </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="48B8A2CF" w14:textId="77777777" w:rsidR="004877E7" w:rsidRDefault="004877E7" w:rsidP="004877E7">
+      <w:bookmarkEnd w:id="29"/>
+    </w:p>
+    <w:p w14:paraId="48B8A2CF" w14:textId="56F0B588" w:rsidR="004877E7" w:rsidRDefault="004877E7" w:rsidP="004877E7">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Prisoners may offer their own prison art for sale in exhibitions detailed in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42" w:anchor="_Prisoners_may_exhibit" w:history="1">
-[...7 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidRPr="00A50A99">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>section 6.1.2</w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>and in accordance with this section.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E4AABD9" w14:textId="77777777" w:rsidR="004877E7" w:rsidRDefault="004877E7" w:rsidP="004877E7">
+    <w:p w14:paraId="6E4AABD9" w14:textId="0542EA66" w:rsidR="004877E7" w:rsidRDefault="004877E7" w:rsidP="004877E7">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Toc370731250"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc370731250"/>
       <w:r>
         <w:t xml:space="preserve">Prisoners must complete a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidRPr="00A50A99">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Prisoner Exhibition Entry</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> form if they want to exhibit artwork for an approved exhibition. The form is to be witnessed by a relevant education or recreational staff member who is familiar with the artist’s work to verify the ownership of the submitted work.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="30"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41AF9D11" w14:textId="77777777" w:rsidR="004877E7" w:rsidRDefault="004877E7" w:rsidP="004877E7">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Completion of additional forms may be required for particular exhibitions. Further information can be sought from the Arts Coordinator.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09296B1F" w14:textId="77777777" w:rsidR="004877E7" w:rsidRDefault="004877E7" w:rsidP="004877E7">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc370731253"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc370731253"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Each prisoner may exhibit a maximum of ten items of prison art per year. The Superintendent, in consultation with the Arts Coordinator, may approve additional items.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="14FF44DA" w14:textId="33DF2689" w:rsidR="004877E7" w:rsidRDefault="004877E7" w:rsidP="004877E7">
+      <w:bookmarkEnd w:id="31"/>
+    </w:p>
+    <w:p w14:paraId="3690125D" w14:textId="77777777" w:rsidR="00C70BBE" w:rsidRPr="00C70BBE" w:rsidRDefault="00C70BBE" w:rsidP="00C70BBE">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14FF44DA" w14:textId="732AEB3A" w:rsidR="004877E7" w:rsidRDefault="004877E7" w:rsidP="004877E7">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Toc370731255"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc370731255"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The proceeds of any sale of prisoner artwork or from any cash prizes won by prisoners for their artwork shall be paid </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">into the prisoner’s account. No </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>administration fee will be charged by the prison however an outside gallery may take a commission from the sale of prisoner artwork.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="32"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Permission to hold monies over the limit set in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>COPP 8.4  Prisoner Finances</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>shall be at the Superintendent's discretion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="200128B4" w14:textId="77777777" w:rsidR="004877E7" w:rsidRDefault="004877E7" w:rsidP="004877E7">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc370731256"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc370731256"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">The proceeds from the sale of the prisoner’s artwork shall be paid into the prisoner's private account if the prisoner has been released at the time of payment. </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:p w14:paraId="67833C22" w14:textId="77777777" w:rsidR="004877E7" w:rsidRDefault="004877E7" w:rsidP="004877E7">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Toc370731258"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc370731258"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Exhibited artworks shall not be removed from the exhibition until the closing date of the exhibition, unless with the agreement of the Arts Coordinator. On closure of the exhibition, unsold items shall be returned to the prison where the prisoner is currently located. Where ongoing storage is impractical, the Superintendent may direct the prisoner to have surplus items signed out.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A311494" w14:textId="2E8AB4EE" w:rsidR="004877E7" w:rsidRDefault="004877E7" w:rsidP="004877E7">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>The prisoner is responsible for arranging the collection of unsold artworks with the Arts Coordinator, in the event they are released from prison prior to the end of the exhibition.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="34"/>
     </w:p>
     <w:p w14:paraId="17EF179B" w14:textId="77777777" w:rsidR="004877E7" w:rsidRDefault="004877E7" w:rsidP="004877E7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="360" w:after="240"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Purchase_of_prisoner"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkStart w:id="35" w:name="_Purchase_of_prisoner"/>
+      <w:bookmarkStart w:id="36" w:name="_Purchase_of_Prison"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc76562051"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc383529117"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc240546506"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc254454974"/>
+      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="36"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Purchase of Prison Art by Staff</w:t>
       </w:r>
-      <w:bookmarkStart w:id="37" w:name="policy_directives_pd_46_-_art_pr_255"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkStart w:id="41" w:name="policy_directives_pd_46_-_art_pr_255"/>
+      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="39"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="41"/>
     </w:p>
     <w:p w14:paraId="4A6964BB" w14:textId="77777777" w:rsidR="004877E7" w:rsidRDefault="004877E7" w:rsidP="004877E7">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="360" w:after="240"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Prison staff </w:t>
       </w:r>
-      <w:bookmarkStart w:id="38" w:name="_Toc370731260"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc370731260"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">may only purchase artwork by prisoners through an approved exhibition/gallery process.  </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="22D017C5" w14:textId="77777777" w:rsidR="004877E7" w:rsidRDefault="004877E7" w:rsidP="004877E7"/>
+      <w:bookmarkEnd w:id="42"/>
+    </w:p>
     <w:p w14:paraId="4B2E2E72" w14:textId="77777777" w:rsidR="0003005D" w:rsidRDefault="0003005D" w:rsidP="0003005D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="360" w:after="240"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="policy_directives_pd_46_-_art_pr_1604"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="42" w:name="_Toc76562052"/>
+      <w:bookmarkStart w:id="43" w:name="policy_directives_pd_46_-_art_pr_1604"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc254454975"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc383529118"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc76562052"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc240546507"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Commissioned Work</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="47"/>
     </w:p>
     <w:p w14:paraId="45B89D63" w14:textId="77777777" w:rsidR="0003005D" w:rsidRDefault="0003005D" w:rsidP="0003005D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t>Departmental staff (including management and prison staff) may not request artwork to be commissioned for personal use.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="567AADDD" w14:textId="77777777" w:rsidR="0003005D" w:rsidRDefault="0003005D" w:rsidP="0003005D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Prisoner artwork may be commissioned for official Departmental business requirements and by external agencies. </w:t>
       </w:r>
@@ -4525,230 +4905,210 @@
     </w:p>
     <w:p w14:paraId="2C622B74" w14:textId="41EABE5C" w:rsidR="0003005D" w:rsidRDefault="0003005D" w:rsidP="0003005D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>If the request is approved, the Arts Coordinator will be responsible for facilitation of the request.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D29BDAF" w14:textId="77777777" w:rsidR="0003005D" w:rsidRDefault="0003005D" w:rsidP="0003005D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="360" w:after="240"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="43" w:name="_Toc378335915"/>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc378335915"/>
+      <w:bookmarkStart w:id="49" w:name="_Donation_of_Prison"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc76562053"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc383529119"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc240546508"/>
+      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="49"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Donation of Prison Art</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="45"/>
-      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="52"/>
     </w:p>
     <w:p w14:paraId="555EB36C" w14:textId="77777777" w:rsidR="0003005D" w:rsidRDefault="0003005D" w:rsidP="0003005D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="360" w:after="240"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="47" w:name="_Toc373999783"/>
-      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc373999783"/>
+      <w:bookmarkEnd w:id="53"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Prison art owned by prisoners may be donated by prisoners to external agencies such as charities or similar organisations where the Assistant Commissioner Rehabilitation and Reintegration has granted prior approval.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D160FB3" w14:textId="77777777" w:rsidR="0003005D" w:rsidRDefault="0003005D" w:rsidP="0003005D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Prison art owned by prisoners may be donated to the Department.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42651B39" w14:textId="77777777" w:rsidR="0003005D" w:rsidRDefault="0003005D" w:rsidP="0003005D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Prison art owned by the Department may be donated to external agencies such as charities or similar organisations at the discretion of the Superintendent or relevant Assistant Commissioner, in consultation with the Arts Coordinator.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BD22157" w14:textId="77777777" w:rsidR="0003005D" w:rsidRDefault="0003005D" w:rsidP="0003005D">
+    <w:p w14:paraId="3BD22157" w14:textId="4C23751F" w:rsidR="0003005D" w:rsidRDefault="0003005D" w:rsidP="0003005D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">An </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Art Donation Consent Form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>must be completed by a prisoner prior to artwork being donated.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0755D2F6" w14:textId="77777777" w:rsidR="0003005D" w:rsidRDefault="0003005D" w:rsidP="0003005D">
+    <w:p w14:paraId="0755D2F6" w14:textId="2A53C555" w:rsidR="0003005D" w:rsidRDefault="0003005D" w:rsidP="0003005D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When artwork owned by the Department is donated to another agency or otherwise deaccessioned, the staff member responsible shall ensure the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Prisoner Art Asset Register</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> is completed and forwarded to the Arts Coordinator. The register shall be forwarded to the Arts Coordinator.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="028ADE5E" w14:textId="77777777" w:rsidR="0003005D" w:rsidRDefault="0003005D" w:rsidP="0003005D">
-[...26 lines deleted...]
-      <w:bookmarkStart w:id="58" w:name="_Toc378335919"/>
+    <w:p w14:paraId="27832D85" w14:textId="77777777" w:rsidR="00682515" w:rsidRDefault="00682515" w:rsidP="0003005D">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="360" w:after="240"/>
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="54" w:name="_Toc373999788"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc373999852"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc374000022"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc374000084"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc378335917"/>
+      <w:bookmarkStart w:id="59" w:name="_Prison_Art_produced"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc235624000"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc240546509"/>
       <w:bookmarkEnd w:id="54"/>
       <w:bookmarkEnd w:id="55"/>
       <w:bookmarkEnd w:id="56"/>
       <w:bookmarkEnd w:id="57"/>
       <w:bookmarkEnd w:id="58"/>
-    </w:p>
-[...7 lines deleted...]
-      <w:bookmarkStart w:id="60" w:name="_Toc235798112"/>
+      <w:bookmarkEnd w:id="59"/>
       <w:r w:rsidRPr="00682515">
-        <w:lastRenderedPageBreak/>
         <w:t>Definitions</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="59"/>
       <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkEnd w:id="61"/>
       <w:r w:rsidRPr="00682515">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="8926" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2086"/>
         <w:gridCol w:w="16"/>
         <w:gridCol w:w="6824"/>
       </w:tblGrid>
       <w:tr w:rsidR="001E36AA" w:rsidRPr="001E36AA" w14:paraId="30E8AE1A" w14:textId="77777777" w:rsidTr="00C557F5">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:tblHeader/>
@@ -4951,51 +5311,51 @@
               <w:t xml:space="preserve"> to perform the functions of a prison officer.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E36AA" w:rsidRPr="001E36AA" w14:paraId="0842628D" w14:textId="77777777" w:rsidTr="00C557F5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2102" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="3DE9CDC9" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
             <w:r w:rsidRPr="001E36AA">
               <w:t>Prisoner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D887D79" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
             <w:r w:rsidRPr="001E36AA">
               <w:t xml:space="preserve">Any person in lawful custody and referred to as a prisoner in s. 3 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r w:rsidRPr="001E36AA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:i/>
                 </w:rPr>
                 <w:t>Prisons Act 1981</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="001E36AA">
               <w:t>; also includes a person not yet in the custody of a prison, but in the custody of a Contractor under the court security and custodial services contract</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E36AA" w:rsidRPr="001E36AA" w14:paraId="1F6B2D94" w14:textId="77777777" w:rsidTr="00C557F5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2102" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="75CB7BA8" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
             <w:r w:rsidRPr="001E36AA">
               <w:t>Public Service Officer</w:t>
             </w:r>
           </w:p>
@@ -5050,502 +5410,555 @@
               <w:t xml:space="preserve"> to perform a function.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E36AA" w:rsidRPr="001E36AA" w14:paraId="46C5C661" w14:textId="77777777" w:rsidTr="00C557F5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2102" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="514AD9B0" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
             <w:r w:rsidRPr="001E36AA">
               <w:t>Superintendent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="431620CD" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
             <w:r w:rsidRPr="001E36AA">
               <w:t xml:space="preserve">The Superintendent as defined in s.36 of the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r w:rsidRPr="001E36AA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:i/>
                 </w:rPr>
                 <w:t>Prisons Act 1981</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="001E36AA">
-              <w:t xml:space="preserve"> includes any reference to the position responsible for the management of a private prison under Part IIIA of the </w:t>
+              <w:t xml:space="preserve"> includes any reference to the position responsible for the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:r w:rsidRPr="001E36AA">
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">management of a private prison under Part IIIA of the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r w:rsidRPr="001E36AA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:i/>
                 </w:rPr>
                 <w:t>Prisons Act 1981</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="001E36AA">
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3F8E0795" w14:textId="77777777" w:rsidR="0003005D" w:rsidRPr="001E36AA" w:rsidRDefault="0003005D" w:rsidP="001E36AA"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E36AA" w:rsidRPr="001E36AA" w14:paraId="72A2B037" w14:textId="77777777" w:rsidTr="00C557F5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2102" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="2C585C9E" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
             <w:r w:rsidRPr="001E36AA">
+              <w:lastRenderedPageBreak/>
               <w:t>Total Offender Management Solution (TOMS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="54E5EA05" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
             <w:r w:rsidRPr="001E36AA">
               <w:t>The computer application used by the Department of Justice for the management of prisoners in custody.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="134FACBE" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="16A2B8D6" w14:textId="77777777" w:rsidR="0003005D" w:rsidRDefault="0003005D" w:rsidP="007D2232">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
-      <w:bookmarkStart w:id="61" w:name="_Toc235624001"/>
-      <w:bookmarkStart w:id="62" w:name="_Toc235798113"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc235624001"/>
     </w:p>
     <w:p w14:paraId="5B301426" w14:textId="14262694" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="007D2232">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
+      <w:bookmarkStart w:id="63" w:name="_Toc240546510"/>
       <w:r w:rsidRPr="001E36AA">
         <w:t>Annexures</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="61"/>
       <w:bookmarkEnd w:id="62"/>
+      <w:bookmarkEnd w:id="63"/>
     </w:p>
     <w:p w14:paraId="619F3C89" w14:textId="2EA65478" w:rsidR="007F4B69" w:rsidRDefault="001E36AA" w:rsidP="007D2232">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="63" w:name="_Toc235624002"/>
-      <w:bookmarkStart w:id="64" w:name="_Toc235798114"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc235624002"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc240546511"/>
       <w:r w:rsidRPr="001E36AA">
         <w:t>Related COPPs</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="63"/>
       <w:bookmarkEnd w:id="64"/>
-    </w:p>
-    <w:p w14:paraId="78EBBB4D" w14:textId="471FF97D" w:rsidR="0003005D" w:rsidRPr="00DE5E5E" w:rsidRDefault="0003005D" w:rsidP="0003005D">
+      <w:bookmarkEnd w:id="65"/>
+    </w:p>
+    <w:p w14:paraId="78EBBB4D" w14:textId="7EC4FFEF" w:rsidR="0003005D" w:rsidRPr="00A50A99" w:rsidRDefault="00A50A99" w:rsidP="0003005D">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:u w:val="none"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="067D8445" w14:textId="40AA3AD9" w:rsidR="0003005D" w:rsidRPr="00DE5E5E" w:rsidRDefault="0003005D" w:rsidP="0003005D">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0003005D" w:rsidRPr="00A50A99">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>COPP 3.1  Managing Prisoner Property</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="067D8445" w14:textId="7048B23E" w:rsidR="0003005D" w:rsidRPr="00A50A99" w:rsidRDefault="00A50A99" w:rsidP="0003005D">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:u w:val="none"/>
-[...26 lines deleted...]
-    <w:p w14:paraId="1847F1F5" w14:textId="46F79336" w:rsidR="0003005D" w:rsidRPr="00DE5E5E" w:rsidRDefault="0003005D" w:rsidP="0003005D">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0003005D" w:rsidRPr="00A50A99">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COPP 8.4 </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5E5E" w:rsidRPr="00A50A99">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0003005D" w:rsidRPr="00A50A99">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Prisoner Finances</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C65863C" w14:textId="68B947C8" w:rsidR="007D2232" w:rsidRPr="00A50A99" w:rsidRDefault="00A50A99" w:rsidP="007D2232">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:u w:val="none"/>
-[...30 lines deleted...]
-    <w:p w14:paraId="658DC577" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="000548F2">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0003005D" w:rsidRPr="00A50A99">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COPP 9.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5E5E" w:rsidRPr="00A50A99">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0003005D" w:rsidRPr="00A50A99">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Cultural, Religious and Spiritual Services</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="66" w:name="_Toc235624003"/>
+    <w:p w14:paraId="658DC577" w14:textId="5B55EA93" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="00A50A99" w:rsidP="000548F2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="65" w:name="_Toc235624003"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001E36AA">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkStart w:id="67" w:name="_Toc240546512"/>
+      <w:r w:rsidR="001E36AA" w:rsidRPr="001E36AA">
         <w:t>Related Documents</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="65"/>
       <w:bookmarkEnd w:id="66"/>
+      <w:bookmarkEnd w:id="67"/>
     </w:p>
     <w:p w14:paraId="0ADD44CB" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="0003005D" w:rsidRDefault="001E36AA" w:rsidP="0003005D">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId53" w:history="1">
+      <w:hyperlink r:id="rId38" w:history="1">
         <w:r w:rsidRPr="001E36AA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Guiding Principles for Corrections in Australia</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="18671E95" w14:textId="039585F2" w:rsidR="0003005D" w:rsidRPr="00231F7C" w:rsidRDefault="0003005D" w:rsidP="00231F7C">
+    <w:p w14:paraId="18671E95" w14:textId="30D7CA7D" w:rsidR="0003005D" w:rsidRPr="00A50A99" w:rsidRDefault="00A50A99" w:rsidP="00231F7C">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
-          <w:color w:val="467886"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="6091DBA4" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="000548F2">
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "https://dojwa.sharepoint.com/Shared%20Documents/Partnership-with-Purpose.pdf"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0003005D" w:rsidRPr="00A50A99">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Partnerships with Purpose: Arts and Rehabilitation</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="68" w:name="_Toc235624004"/>
+    <w:p w14:paraId="6091DBA4" w14:textId="3E0BDCFE" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="00A50A99" w:rsidP="000548F2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="67" w:name="_Toc235624004"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001E36AA">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkStart w:id="69" w:name="_Toc240546513"/>
+      <w:r w:rsidR="001E36AA" w:rsidRPr="001E36AA">
         <w:t>Related legislation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="67"/>
       <w:bookmarkEnd w:id="68"/>
-      <w:r w:rsidRPr="001E36AA">
+      <w:bookmarkEnd w:id="69"/>
+      <w:r w:rsidR="001E36AA" w:rsidRPr="001E36AA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56A4003D" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="00231F7C" w:rsidRDefault="001E36AA" w:rsidP="00231F7C">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00231F7C">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Prisons Act 1981</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CA9FFF2" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="00231F7C" w:rsidRDefault="001E36AA" w:rsidP="00231F7C">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00231F7C">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Prisons Regulations 1982</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50CCD44F" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA"/>
     <w:p w14:paraId="5CF9BC08" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="000548F2" w:rsidRDefault="001E36AA" w:rsidP="00575760">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
-      <w:bookmarkStart w:id="69" w:name="_Toc235624005"/>
-      <w:bookmarkStart w:id="70" w:name="_Toc235798117"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc235624005"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc240546514"/>
       <w:r w:rsidRPr="000548F2">
         <w:t>Assurance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="69"/>
       <w:bookmarkEnd w:id="70"/>
+      <w:bookmarkEnd w:id="71"/>
     </w:p>
     <w:p w14:paraId="73AF56DF" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="00575760">
       <w:pPr>
         <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="001E36AA">
         <w:t>It is expected that:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28A48C4B" w14:textId="3C30A52A" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="002C7DFC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1071" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="001E36AA">
         <w:t xml:space="preserve">Prisons will undertake local compliance in accordance with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55" w:history="1">
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidR="00F73AE6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Operational</w:t>
         </w:r>
         <w:r w:rsidRPr="001E36AA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> Compliance Manual</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001E36AA">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BA6E6A6" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="002C7DFC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1071" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="001E36AA">
         <w:t xml:space="preserve">The relevant Deputy Commissioner will undertake management oversight as required. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CEB3A21" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="002C7DFC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1071" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="001E36AA">
         <w:t xml:space="preserve">Operational Compliance will undertake checks in accordance with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56" w:history="1">
+      <w:hyperlink r:id="rId40" w:history="1">
         <w:r w:rsidRPr="001E36AA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Operational Compliance Framework</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001E36AA">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B786C36" w14:textId="4F20DCE0" w:rsidR="00E543C8" w:rsidRDefault="001E36AA" w:rsidP="00E543C8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1071" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="001E36AA">
         <w:t>Independent oversight will be undertaken as required</w:t>
       </w:r>
       <w:r w:rsidR="00F73AE6">
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="71" w:name="_Toc235624006"/>
-      <w:bookmarkStart w:id="72" w:name="_Toc235798118"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc235624006"/>
     </w:p>
     <w:p w14:paraId="57338C17" w14:textId="77777777" w:rsidR="00E543C8" w:rsidRDefault="00E543C8" w:rsidP="002157B0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="658C6BDE" w14:textId="77777777" w:rsidR="00E543C8" w:rsidRDefault="00E543C8" w:rsidP="00E543C8"/>
     <w:p w14:paraId="4D6F0862" w14:textId="77777777" w:rsidR="00E543C8" w:rsidRDefault="00E543C8" w:rsidP="00E543C8"/>
     <w:p w14:paraId="79150AF1" w14:textId="77777777" w:rsidR="00E543C8" w:rsidRDefault="00E543C8" w:rsidP="00E543C8"/>
     <w:p w14:paraId="19DBBD61" w14:textId="77777777" w:rsidR="00E543C8" w:rsidRDefault="00E543C8" w:rsidP="00E543C8"/>
     <w:p w14:paraId="08EE4541" w14:textId="77777777" w:rsidR="00E543C8" w:rsidRDefault="00E543C8" w:rsidP="00E543C8"/>
-    <w:p w14:paraId="304CD6F3" w14:textId="77777777" w:rsidR="00E543C8" w:rsidRDefault="00E543C8" w:rsidP="00E543C8"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="5D440232" w14:textId="77777777" w:rsidR="00E543C8" w:rsidRPr="00E543C8" w:rsidRDefault="00E543C8" w:rsidP="00E543C8"/>
     <w:p w14:paraId="09B3C3CD" w14:textId="797D4E58" w:rsidR="000548F2" w:rsidRDefault="000548F2" w:rsidP="002157B0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="360"/>
       </w:pPr>
+      <w:bookmarkStart w:id="73" w:name="_Toc240546515"/>
       <w:r w:rsidRPr="00C210EE">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Document </w:t>
       </w:r>
       <w:r w:rsidR="00EF43D7">
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidRPr="00C210EE">
         <w:t xml:space="preserve">ersion </w:t>
       </w:r>
       <w:r w:rsidR="00EF43D7">
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidRPr="00C210EE">
         <w:t>istory</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="71"/>
       <w:bookmarkEnd w:id="72"/>
+      <w:bookmarkEnd w:id="73"/>
     </w:p>
     <w:p w14:paraId="36713B6D" w14:textId="77777777" w:rsidR="00E543C8" w:rsidRPr="00E543C8" w:rsidRDefault="00E543C8" w:rsidP="00E543C8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="9338" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1051"/>
         <w:gridCol w:w="2254"/>
         <w:gridCol w:w="2754"/>
         <w:gridCol w:w="1644"/>
         <w:gridCol w:w="1635"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D37234" w:rsidRPr="007D3C6F" w14:paraId="65798500" w14:textId="6C4F2FA8" w:rsidTr="00E543C8">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="629"/>
@@ -5872,72 +6285,72 @@
           <w:tcPr>
             <w:tcW w:w="1635" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="61E4A822" w14:textId="4B62AEBC" w:rsidR="002C7DFC" w:rsidRDefault="00307BDF" w:rsidP="002C7DFC">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>13 August 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6DE28E29" w14:textId="77777777" w:rsidR="00577B5D" w:rsidRDefault="00577B5D" w:rsidP="00DF778C">
       <w:pPr>
         <w:pStyle w:val="Heading"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D8B27C3" w14:textId="77777777" w:rsidR="00577B5D" w:rsidRDefault="00577B5D" w:rsidP="00DF778C">
       <w:pPr>
         <w:pStyle w:val="Heading"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00577B5D" w:rsidSect="0085521F">
-      <w:headerReference w:type="default" r:id="rId57"/>
+      <w:headerReference w:type="default" r:id="rId41"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
       <w:pgMar w:top="993" w:right="1418" w:bottom="1134" w:left="1304" w:header="709" w:footer="590" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F074802" w14:textId="77777777" w:rsidR="00A57B70" w:rsidRDefault="00A57B70" w:rsidP="00D06E62">
+    <w:p w14:paraId="350499D4" w14:textId="77777777" w:rsidR="006E54ED" w:rsidRDefault="006E54ED" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3ABFBC25" w14:textId="77777777" w:rsidR="00A57B70" w:rsidRDefault="00A57B70" w:rsidP="00D06E62">
+    <w:p w14:paraId="46E6BB8B" w14:textId="77777777" w:rsidR="006E54ED" w:rsidRDefault="006E54ED" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -5969,84 +6382,74 @@
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
-    <w:altName w:val="Arial"/>
+    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...9 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="105C6373" w14:textId="7421CE63" w:rsidR="00043DB1" w:rsidRDefault="00043DB1" w:rsidP="00043DB1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="1095"/>
         <w:tab w:val="left" w:pos="8080"/>
       </w:tabs>
     </w:pPr>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t xml:space="preserve">The current version of this document is maintained on the </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t>Custodial Ops</w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
@@ -6096,103 +6499,93 @@
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="005B0D4D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>9</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="435FE79A" w14:textId="77777777" w:rsidR="00043DB1" w:rsidRDefault="00043DB1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="598454E5" w14:textId="77777777" w:rsidR="00A57B70" w:rsidRDefault="00A57B70" w:rsidP="00D06E62">
+    <w:p w14:paraId="4EDACE21" w14:textId="77777777" w:rsidR="006E54ED" w:rsidRDefault="006E54ED" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2454025F" w14:textId="77777777" w:rsidR="00A57B70" w:rsidRDefault="00A57B70" w:rsidP="00D06E62">
+    <w:p w14:paraId="3BD2063D" w14:textId="77777777" w:rsidR="006E54ED" w:rsidRDefault="006E54ED" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="73940DE9" w14:textId="77777777" w:rsidR="008C2C78" w:rsidRDefault="008C2C78" w:rsidP="008C2C78">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> s 36 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Prisons Act 1981</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="50D880CA" w14:textId="032554E7" w:rsidR="005B0177" w:rsidRDefault="00D9472A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251683840" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A36E341" wp14:editId="4C2A967B">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
               <wp:extent cx="551815" cy="376555"/>
               <wp:effectExtent l="0" t="0" r="635" b="4445"/>
               <wp:wrapNone/>
               <wp:docPr id="465916514" name="Text Box 2" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -6404,51 +6797,51 @@
                         <w:szCs w:val="2"/>
                         <w14:textFill>
                           <w14:solidFill>
                             <w14:srgbClr w14:val="C0C0C0">
                               <w14:alpha w14:val="50000"/>
                             </w14:srgbClr>
                           </w14:solidFill>
                         </w14:textFill>
                       </w:rPr>
                       <w:t>Draft and not for further dissemination until approved</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2F690FCE" w14:textId="501D00BB" w:rsidR="005B0177" w:rsidRDefault="00D9472A" w:rsidP="00663830">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251684864" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="00F71564" wp14:editId="4AC73C4E">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
               <wp:extent cx="551815" cy="376555"/>
               <wp:effectExtent l="0" t="0" r="635" b="4445"/>
@@ -6710,51 +7103,51 @@
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="005B0177">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> v0.</w:t>
     </w:r>
     <w:r w:rsidR="00E66B64">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="6C901D83" w14:textId="77777777" w:rsidR="005B0177" w:rsidRDefault="005B0177">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5990C4F1" w14:textId="3D82AF1F" w:rsidR="005B0177" w:rsidRDefault="00D9472A" w:rsidP="00C1535A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="1515"/>
       </w:tabs>
     </w:pPr>
     <w:r w:rsidRPr="00D521D2">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251682816" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="43C87A05" wp14:editId="4267F3DE">
               <wp:simplePos x="828675" y="361950"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
@@ -6770,115 +7163,107 @@
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="551815" cy="376555"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1A3930DF" w14:textId="1F149B4D" w:rsidR="00D9472A" w:rsidRPr="000D0FE4" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
+                        <w:p w14:paraId="1A3930DF" w14:textId="1F149B4D" w:rsidR="00D9472A" w:rsidRPr="00A574FB" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
                           <w:pPr>
                             <w:rPr>
-                              <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Calibri" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-                              <w:bCs/>
+                              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                               <w:noProof/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="000D0FE4">
+                          <w:r w:rsidRPr="00A574FB">
                             <w:rPr>
-                              <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Calibri" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-                              <w:bCs/>
+                              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                               <w:noProof/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="43C87A05" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Text Box 1" o:spid="_x0000_s1031" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:29.65pt;z-index:251682816;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCWdYNwDgIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7a7ueuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KjpOu22nYRaZI+pF8fJrfDlqRg3C+A1PTYpZTIgyHpjO7mv54Xn24&#10;ocQHZhqmwIiaHoWnt4v37+a9rcQVtKAa4QiCGF/1tqZtCLbKMs9boZmfgRUGgxKcZgGvbpc1jvWI&#10;rlV2lefXWQ+usQ648B6992OQLhK+lIKHRym9CETVFHsL6XTp3MYzW8xZtXPMth0/tcH+oQvNOoNF&#10;z1D3LDCyd90fULrjDjzIMOOgM5Cy4yLNgNMU+ZtpNi2zIs2C5Hh7psn/P1j+cNjYJ0fC8BUGXGAk&#10;pLe+8uiM8wzS6fjFTgnGkcLjmTYxBMLRWZbFTVFSwjH08fN1WZYRJbv8bJ0P3wRoEo2aOtxKIosd&#10;1j6MqVNKrGVg1SmVNqPMbw7EjJ7s0mG0wrAdSNfU9NPU/RaaIw7lYNy3t3zVYek18+GJOVwwzoGi&#10;DY94SAV9TeFkUdKC+/k3f8xH3jFKSY+CqalBRVOivhvcR9RWMooveZnjzU3u7WSYvb4DlGGBL8Ly&#10;ZMa8oCZTOtAvKOdlLIQhZjiWq2mYzLswKhefAxfLZUpCGVkW1mZjeYSOdEUun4cX5uyJ8ICbeoBJ&#10;Tax6w/uYG//0drkPyH5aSqR2JPLEOEowrfX0XKLGX99T1uVRL34BAAD//wMAUEsDBBQABgAIAAAA&#10;IQDDiR132gAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8JAEIXvJv6HzZh4k201JVC7JcSE&#10;AzdE9Dx0x7bQnWm6C1R+vasXvUzy8l7e+6ZYjK5TZxp8K2wgnSSgiCuxLdcGdm+rhxkoH5AtdsJk&#10;4Is8LMrbmwJzKxd+pfM21CqWsM/RQBNCn2vtq4Yc+on0xNH7lMFhiHKotR3wEstdpx+TZKodthwX&#10;GuzppaHquD05A222lJDS+3p1+HCppNfNOrtujLm/G5fPoAKN4S8MP/gRHcrItJcTW686A/GR8Huj&#10;N5vOQe0NZPMn0GWh/7OX3wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCWdYNwDgIAABwE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDDiR132gAA&#10;AAMBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="1A3930DF" w14:textId="1F149B4D" w:rsidR="00D9472A" w:rsidRPr="000D0FE4" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
+                  <w:p w14:paraId="1A3930DF" w14:textId="1F149B4D" w:rsidR="00D9472A" w:rsidRPr="00A574FB" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
                     <w:pPr>
                       <w:rPr>
-                        <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Calibri" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-                        <w:bCs/>
+                        <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                         <w:noProof/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="000D0FE4">
+                    <w:r w:rsidRPr="00A574FB">
                       <w:rPr>
-                        <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Calibri" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-                        <w:bCs/>
+                        <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                         <w:noProof/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00A4000E" w:rsidRPr="00D521D2">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
@@ -6966,76 +7351,76 @@
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shape w14:anchorId="24BD6964" id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:53.3pt;margin-top:36.15pt;width:129.75pt;height:23.35pt;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB56BJm+gEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X5xYSZpYIVXXrtOk&#10;7kPq9gMwxjEacBmQ2Nmv3wWnadS+VfMD4vrCufece9hcD0aTg/RBgWV0NplSIq2ARtkdo79+3n9Y&#10;URIitw3XYCWjRxno9fb9u03vKllCB7qRniCIDVXvGO1idFVRBNFJw8MEnLSYbMEbHjH0u6LxvEd0&#10;o4tyOl0WPfjGeRAyBPx7NybpNuO3rRTxe9sGGYlmFHuLefV5rdNabDe82nnuOiVObfA3dGG4slj0&#10;DHXHIyd7r15BGSU8BGjjRIApoG2VkJkDsplNX7B57LiTmQuKE9xZpvD/YMW3w6P74UkcPsKAA8wk&#10;gnsA8TsQC7cdtzt54z30neQNFp4lyYrehep0NUkdqpBA6v4rNDhkvo+QgYbWm6QK8iSIjgM4nkWX&#10;QyQilVzOr1blghKBuXK9XMwXuQSvnm47H+JnCYakDaMeh5rR+eEhxNQNr56OpGIW7pXWebDakp7R&#10;9QLhX2SMiug7rQyjq2n6Rickkp9sky9HrvS4xwLanlgnoiPlONQDUQ2jud8kQg3NEWXwMNoMnwVu&#10;OvB/KenRYoyGP3vuJSX6i0Up17P5PHkyB/PFVYmBv8zUlxluBUIxGikZt7cx+3gkdoOStyqr8dzJ&#10;qWW0ThbpZPPkzcs4n3p+jNt/AAAA//8DAFBLAwQUAAYACAAAACEAq0b8Qd0AAAAKAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KidFgwNcaoKxBVEW5C4ufE2iRqvo9htwt+znOA4&#10;mqfZt8Vq8p044xDbQAaymQKBVAXXUm1gt325eQARkyVnu0Bo4BsjrMrLi8LmLoz0judNqgWPUMyt&#10;gSalPpcyVg16G2ehR+LuEAZvE8ehlm6wI4/7Ts6V0tLblvhCY3t8arA6bk7ewMfr4evzVr3Vz/6u&#10;H8OkJPmlNOb6alo/gkg4pT8YfvVZHUp22ocTuSg6zkprRg3czxcgGFhonYHYc5MtFciykP9fKH8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAeegSZvoBAADUAwAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq0b8Qd0AAAAKAQAADwAAAAAAAAAAAAAA&#10;AABUBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAF4FAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox>
                 <w:txbxContent>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold"/>
+                        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                         <w:b/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
                       <w:id w:val="-1483379727"/>
                     </w:sdtPr>
                     <w:sdtEndPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:sdtEndPr>
                     <w:sdtContent>
                       <w:p w14:paraId="477AFF5E" w14:textId="77777777" w:rsidR="00A4000E" w:rsidRPr="00464E72" w:rsidRDefault="00A4000E" w:rsidP="00A4000E">
                         <w:pPr>
                           <w:rPr>
-                            <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold"/>
+                            <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                             <w:b/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
-                            <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold"/>
+                            <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                             <w:b/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>Corrective Services</w:t>
                         </w:r>
                       </w:p>
                     </w:sdtContent>
                   </w:sdt>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00257330" w:rsidRPr="00D521D2">
       <w:rPr>
         <w:rFonts w:eastAsia="Arial"/>
         <w:noProof/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
@@ -7083,52 +7468,52 @@
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00C1535A">
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2F329568" w14:textId="39886D5A" w:rsidR="00043DB1" w:rsidRDefault="00D9472A" w:rsidP="00043DB1">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2F329568" w14:textId="5CD70D18" w:rsidR="00043DB1" w:rsidRDefault="00D9472A" w:rsidP="00043DB1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251685888" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2E2A4B2F" wp14:editId="5AF23793">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
               <wp:extent cx="551815" cy="376555"/>
               <wp:effectExtent l="0" t="0" r="635" b="4445"/>
               <wp:wrapNone/>
               <wp:docPr id="481074274" name="Text Box 4" descr="OFFICIAL">
@@ -7136,189 +7521,188 @@
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="551815" cy="376555"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="520D4078" w14:textId="616F2398" w:rsidR="00D9472A" w:rsidRPr="000D0FE4" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
+                        <w:p w14:paraId="520D4078" w14:textId="616F2398" w:rsidR="00D9472A" w:rsidRPr="00A574FB" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
                           <w:pPr>
                             <w:rPr>
-                              <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Calibri" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                               <w:noProof/>
                               <w:color w:val="B40A00"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="000D0FE4">
+                          <w:r w:rsidRPr="00A574FB">
                             <w:rPr>
-                              <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Calibri" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                               <w:noProof/>
                               <w:color w:val="B40A00"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="2E2A4B2F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Text Box 4" o:spid="_x0000_s1033" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:29.65pt;z-index:251685888;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMC+YLDgIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7Y7OOuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KjpOt22nYRaZI+pF8fFrcDVqRo3C+A1PTYpZTIgyHpjP7mn5/WX+4&#10;pcQHZhqmwIianoSnd8v37xa9rcQNtKAa4QiCGF/1tqZtCLbKMs9boZmfgRUGgxKcZgGvbp81jvWI&#10;rlV2k+fzrAfXWAdceI/ehzFIlwlfSsHDk5ReBKJqir2FdLp07uKZLRes2jtm246f22D/0IVmncGi&#10;F6gHFhg5uO4PKN1xBx5kmHHQGUjZcZFmwGmK/M0025ZZkWZBcry90OT/Hyx/PG7tsyNh+AIDLjAS&#10;0ltfeXTGeQbpdPxipwTjSOHpQpsYAuHoLMvitigp4Rj6+GlelmVEya4/W+fDVwGaRKOmDreSyGLH&#10;jQ9j6pQSaxlYd0qlzSjzmwMxoye7dhitMOwG0jU1nU/d76A54VAOxn17y9cdlt4wH56ZwwXjHCja&#10;8ISHVNDXFM4WJS24H3/zx3zkHaOU9CiYmhpUNCXqm8F9RG0lo/iclzne3OTeTYY56HtAGRb4IixP&#10;ZswLajKlA/2Kcl7FQhhihmO5mobJvA+jcvE5cLFapSSUkWVhY7aWR+hIV+TyZXhlzp4JD7ipR5jU&#10;xKo3vI+58U9vV4eA7KelRGpHIs+MowTTWs/PJWr813vKuj7q5U8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQDDiR132gAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8JAEIXvJv6HzZh4k201JVC7JcSE&#10;AzdE9Dx0x7bQnWm6C1R+vasXvUzy8l7e+6ZYjK5TZxp8K2wgnSSgiCuxLdcGdm+rhxkoH5AtdsJk&#10;4Is8LMrbmwJzKxd+pfM21CqWsM/RQBNCn2vtq4Yc+on0xNH7lMFhiHKotR3wEstdpx+TZKodthwX&#10;GuzppaHquD05A222lJDS+3p1+HCppNfNOrtujLm/G5fPoAKN4S8MP/gRHcrItJcTW686A/GR8Huj&#10;N5vOQe0NZPMn0GWh/7OX3wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBMC+YLDgIAABwE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDDiR132gAA&#10;AAMBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="520D4078" w14:textId="616F2398" w:rsidR="00D9472A" w:rsidRPr="000D0FE4" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
+                  <w:p w14:paraId="520D4078" w14:textId="616F2398" w:rsidR="00D9472A" w:rsidRPr="00A574FB" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
                     <w:pPr>
                       <w:rPr>
-                        <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Calibri" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                        <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                         <w:noProof/>
                         <w:color w:val="B40A00"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="000D0FE4">
+                    <w:r w:rsidRPr="00A574FB">
                       <w:rPr>
-                        <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Calibri" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                        <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                         <w:noProof/>
                         <w:color w:val="B40A00"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00043DB1">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00043DB1">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="00043DB1">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="000436B3">
+    <w:r w:rsidR="00A574FB">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>Prison COPP 8.5 Prisoner Art</w:t>
     </w:r>
     <w:r w:rsidR="00043DB1">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00967549">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00DD01E3">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>v</w:t>
     </w:r>
     <w:r w:rsidR="00D45F05">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>3.</w:t>
     </w:r>
     <w:r w:rsidR="006D472A">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="429A8F7F" w14:textId="77777777" w:rsidR="00043DB1" w:rsidRDefault="00043DB1" w:rsidP="00043DB1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="3E7FD760" w14:textId="77777777" w:rsidR="005B0177" w:rsidRPr="00B2652A" w:rsidRDefault="005B0177" w:rsidP="008B2E4C"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A6684E2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04090495"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6B061C6C"/>
@@ -9449,51 +9833,51 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="428626668">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="318197182">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="14"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1728" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="yP0q1iwXenvOWiVatQkY/wQKEF5UZefcJ63IT+BqOjv9k6OCcbQA3krK2NE9Mz2i7kHe1DDuxtrvtL72zMOGFg==" w:salt="af9kjDyRBN02K4pkMps1bQ=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="s9ckLPMbnVCRLjN2Jp2dMzVLRZTlM9JbNnsVVNS1Ka64sL3INkec8wJjvYZ0z0HK8lfB5+1GS1ZFo9WSP2lwag==" w:salt="oY8uzazG9LfL7l0JdfOO/w=="/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="ManualSave" w:val="Y"/>
@@ -9581,134 +9965,140 @@
     <w:rsid w:val="001F1BF6"/>
     <w:rsid w:val="001F2887"/>
     <w:rsid w:val="0020019A"/>
     <w:rsid w:val="00200FB3"/>
     <w:rsid w:val="00204EA2"/>
     <w:rsid w:val="00212A58"/>
     <w:rsid w:val="002157B0"/>
     <w:rsid w:val="00216FB2"/>
     <w:rsid w:val="002178FA"/>
     <w:rsid w:val="00227850"/>
     <w:rsid w:val="00227CB3"/>
     <w:rsid w:val="00231F7C"/>
     <w:rsid w:val="002365EC"/>
     <w:rsid w:val="00241912"/>
     <w:rsid w:val="002457AA"/>
     <w:rsid w:val="00245869"/>
     <w:rsid w:val="00250C62"/>
     <w:rsid w:val="00252A0A"/>
     <w:rsid w:val="00252D69"/>
     <w:rsid w:val="00254316"/>
     <w:rsid w:val="00257330"/>
     <w:rsid w:val="00263095"/>
     <w:rsid w:val="00263322"/>
     <w:rsid w:val="0026526D"/>
     <w:rsid w:val="002673D5"/>
+    <w:rsid w:val="00270C29"/>
     <w:rsid w:val="0027609B"/>
     <w:rsid w:val="0028045B"/>
     <w:rsid w:val="00285795"/>
     <w:rsid w:val="00285EC3"/>
+    <w:rsid w:val="0029256D"/>
     <w:rsid w:val="00294509"/>
     <w:rsid w:val="002A2E72"/>
     <w:rsid w:val="002A31F8"/>
     <w:rsid w:val="002A4892"/>
     <w:rsid w:val="002C1D33"/>
     <w:rsid w:val="002C3430"/>
     <w:rsid w:val="002C3B41"/>
     <w:rsid w:val="002C4E30"/>
     <w:rsid w:val="002C7DFC"/>
     <w:rsid w:val="002D5C34"/>
     <w:rsid w:val="002E5756"/>
     <w:rsid w:val="002E6F7B"/>
     <w:rsid w:val="002F3CA4"/>
     <w:rsid w:val="00300636"/>
     <w:rsid w:val="00302144"/>
     <w:rsid w:val="00303315"/>
     <w:rsid w:val="00307315"/>
     <w:rsid w:val="0030766F"/>
     <w:rsid w:val="00307964"/>
     <w:rsid w:val="00307BDF"/>
     <w:rsid w:val="00310976"/>
     <w:rsid w:val="00310F13"/>
+    <w:rsid w:val="00320233"/>
     <w:rsid w:val="00321573"/>
     <w:rsid w:val="003220A5"/>
     <w:rsid w:val="00322730"/>
     <w:rsid w:val="0032286F"/>
     <w:rsid w:val="00327E0E"/>
     <w:rsid w:val="00330648"/>
     <w:rsid w:val="00330FB3"/>
     <w:rsid w:val="003369D3"/>
     <w:rsid w:val="00347271"/>
     <w:rsid w:val="00354B2E"/>
     <w:rsid w:val="00357976"/>
     <w:rsid w:val="003631C1"/>
     <w:rsid w:val="00376B0A"/>
     <w:rsid w:val="00380258"/>
     <w:rsid w:val="00381253"/>
     <w:rsid w:val="0038707B"/>
+    <w:rsid w:val="00393B42"/>
     <w:rsid w:val="0039716F"/>
     <w:rsid w:val="003A3F18"/>
     <w:rsid w:val="003B254E"/>
     <w:rsid w:val="003C1B90"/>
     <w:rsid w:val="003D26BC"/>
     <w:rsid w:val="003D5A2B"/>
     <w:rsid w:val="003D708E"/>
     <w:rsid w:val="003E110F"/>
     <w:rsid w:val="003E1A48"/>
     <w:rsid w:val="003E30A2"/>
     <w:rsid w:val="003E6CE1"/>
     <w:rsid w:val="003F30B1"/>
     <w:rsid w:val="00400DF5"/>
     <w:rsid w:val="004017C1"/>
     <w:rsid w:val="0040796F"/>
     <w:rsid w:val="00407FAD"/>
     <w:rsid w:val="00414CF6"/>
     <w:rsid w:val="00420099"/>
     <w:rsid w:val="00423576"/>
     <w:rsid w:val="00437992"/>
+    <w:rsid w:val="00444140"/>
     <w:rsid w:val="00445A5A"/>
     <w:rsid w:val="00446A01"/>
     <w:rsid w:val="00453AAC"/>
     <w:rsid w:val="00457598"/>
     <w:rsid w:val="00457613"/>
     <w:rsid w:val="00460AE8"/>
     <w:rsid w:val="004636F4"/>
     <w:rsid w:val="00464E72"/>
     <w:rsid w:val="00466CBB"/>
     <w:rsid w:val="004877E7"/>
     <w:rsid w:val="00490500"/>
     <w:rsid w:val="00490C66"/>
     <w:rsid w:val="00492EB0"/>
     <w:rsid w:val="0049344A"/>
     <w:rsid w:val="004B307A"/>
     <w:rsid w:val="004B6106"/>
     <w:rsid w:val="004C040F"/>
     <w:rsid w:val="004C5EC3"/>
     <w:rsid w:val="004C657B"/>
     <w:rsid w:val="004C695C"/>
     <w:rsid w:val="004D040B"/>
     <w:rsid w:val="004D3CCE"/>
+    <w:rsid w:val="004D43A2"/>
     <w:rsid w:val="004E38EF"/>
     <w:rsid w:val="004E3C24"/>
     <w:rsid w:val="004E571B"/>
     <w:rsid w:val="004F2CDF"/>
     <w:rsid w:val="004F2F9D"/>
     <w:rsid w:val="005147E0"/>
     <w:rsid w:val="005169A1"/>
     <w:rsid w:val="00521AF0"/>
     <w:rsid w:val="005227C6"/>
     <w:rsid w:val="005326B2"/>
     <w:rsid w:val="00537AF7"/>
     <w:rsid w:val="00551D86"/>
     <w:rsid w:val="00554385"/>
     <w:rsid w:val="0055544F"/>
     <w:rsid w:val="005554A8"/>
     <w:rsid w:val="005657AE"/>
     <w:rsid w:val="005677B7"/>
     <w:rsid w:val="00575760"/>
     <w:rsid w:val="00576EFF"/>
     <w:rsid w:val="00577B5D"/>
     <w:rsid w:val="00580365"/>
     <w:rsid w:val="005847DD"/>
     <w:rsid w:val="00585E54"/>
     <w:rsid w:val="0058731E"/>
     <w:rsid w:val="00592112"/>
@@ -9743,50 +10133,51 @@
     <w:rsid w:val="00644A2D"/>
     <w:rsid w:val="00645EBF"/>
     <w:rsid w:val="006509DA"/>
     <w:rsid w:val="00653306"/>
     <w:rsid w:val="00655B34"/>
     <w:rsid w:val="00655FD4"/>
     <w:rsid w:val="00656F4A"/>
     <w:rsid w:val="00663830"/>
     <w:rsid w:val="0066700C"/>
     <w:rsid w:val="00672414"/>
     <w:rsid w:val="0067650D"/>
     <w:rsid w:val="00677802"/>
     <w:rsid w:val="00682515"/>
     <w:rsid w:val="00682FD5"/>
     <w:rsid w:val="00692816"/>
     <w:rsid w:val="00693169"/>
     <w:rsid w:val="00695CEA"/>
     <w:rsid w:val="006A2E66"/>
     <w:rsid w:val="006B0E6E"/>
     <w:rsid w:val="006B3601"/>
     <w:rsid w:val="006B5B51"/>
     <w:rsid w:val="006C4BEE"/>
     <w:rsid w:val="006C4F83"/>
     <w:rsid w:val="006D1B3F"/>
     <w:rsid w:val="006D472A"/>
+    <w:rsid w:val="006E54ED"/>
     <w:rsid w:val="006F3981"/>
     <w:rsid w:val="006F56CC"/>
     <w:rsid w:val="00701F9E"/>
     <w:rsid w:val="00705A1B"/>
     <w:rsid w:val="00711C79"/>
     <w:rsid w:val="00715807"/>
     <w:rsid w:val="00721B34"/>
     <w:rsid w:val="00722698"/>
     <w:rsid w:val="00726958"/>
     <w:rsid w:val="00733ADA"/>
     <w:rsid w:val="00741F1D"/>
     <w:rsid w:val="007444AC"/>
     <w:rsid w:val="00747726"/>
     <w:rsid w:val="007501FA"/>
     <w:rsid w:val="00750230"/>
     <w:rsid w:val="00752A9E"/>
     <w:rsid w:val="007548D1"/>
     <w:rsid w:val="007549FC"/>
     <w:rsid w:val="00756DA5"/>
     <w:rsid w:val="007612DC"/>
     <w:rsid w:val="007636A9"/>
     <w:rsid w:val="00774187"/>
     <w:rsid w:val="00774551"/>
     <w:rsid w:val="007750F3"/>
     <w:rsid w:val="00775238"/>
@@ -9794,61 +10185,63 @@
     <w:rsid w:val="00783A8E"/>
     <w:rsid w:val="007B0503"/>
     <w:rsid w:val="007B2AF4"/>
     <w:rsid w:val="007B6B14"/>
     <w:rsid w:val="007C453B"/>
     <w:rsid w:val="007C714E"/>
     <w:rsid w:val="007D2232"/>
     <w:rsid w:val="007D3C6F"/>
     <w:rsid w:val="007D52A9"/>
     <w:rsid w:val="007D7765"/>
     <w:rsid w:val="007E0DEC"/>
     <w:rsid w:val="007E3AE9"/>
     <w:rsid w:val="007E60D8"/>
     <w:rsid w:val="007E67F4"/>
     <w:rsid w:val="007F1CF1"/>
     <w:rsid w:val="007F4B69"/>
     <w:rsid w:val="007F7709"/>
     <w:rsid w:val="008000C6"/>
     <w:rsid w:val="00803710"/>
     <w:rsid w:val="008114B3"/>
     <w:rsid w:val="008142CA"/>
     <w:rsid w:val="00817FD1"/>
     <w:rsid w:val="00823736"/>
     <w:rsid w:val="00824C33"/>
     <w:rsid w:val="00825B12"/>
+    <w:rsid w:val="00831DE0"/>
     <w:rsid w:val="00844223"/>
     <w:rsid w:val="00854B5D"/>
     <w:rsid w:val="0085521F"/>
     <w:rsid w:val="00857A48"/>
     <w:rsid w:val="0086067A"/>
     <w:rsid w:val="00862430"/>
     <w:rsid w:val="00872676"/>
     <w:rsid w:val="008768F7"/>
     <w:rsid w:val="00881E85"/>
     <w:rsid w:val="00882C5D"/>
     <w:rsid w:val="00890FF6"/>
+    <w:rsid w:val="008952EB"/>
     <w:rsid w:val="008976B1"/>
     <w:rsid w:val="008A39A5"/>
     <w:rsid w:val="008A3DA0"/>
     <w:rsid w:val="008B2E4C"/>
     <w:rsid w:val="008B53FF"/>
     <w:rsid w:val="008B5E88"/>
     <w:rsid w:val="008C1F3B"/>
     <w:rsid w:val="008C2C78"/>
     <w:rsid w:val="008C5661"/>
     <w:rsid w:val="008D3DE0"/>
     <w:rsid w:val="008D51C1"/>
     <w:rsid w:val="008D5AFF"/>
     <w:rsid w:val="008E0703"/>
     <w:rsid w:val="008E07CC"/>
     <w:rsid w:val="008E5C90"/>
     <w:rsid w:val="008E61D5"/>
     <w:rsid w:val="008F0170"/>
     <w:rsid w:val="008F5CA3"/>
     <w:rsid w:val="00907D71"/>
     <w:rsid w:val="0091065E"/>
     <w:rsid w:val="00912DF8"/>
     <w:rsid w:val="00913923"/>
     <w:rsid w:val="00917E6D"/>
     <w:rsid w:val="00921B16"/>
     <w:rsid w:val="00930B45"/>
@@ -9867,84 +10260,90 @@
     <w:rsid w:val="009962C0"/>
     <w:rsid w:val="00996F4C"/>
     <w:rsid w:val="009A19E1"/>
     <w:rsid w:val="009A3990"/>
     <w:rsid w:val="009A54E4"/>
     <w:rsid w:val="009B3330"/>
     <w:rsid w:val="009B65B1"/>
     <w:rsid w:val="009B751B"/>
     <w:rsid w:val="009C0175"/>
     <w:rsid w:val="009C5485"/>
     <w:rsid w:val="009C5EC6"/>
     <w:rsid w:val="009D3AA3"/>
     <w:rsid w:val="009E0BE6"/>
     <w:rsid w:val="009E3CD5"/>
     <w:rsid w:val="009E69AB"/>
     <w:rsid w:val="009E6B17"/>
     <w:rsid w:val="009E7E82"/>
     <w:rsid w:val="009F211D"/>
     <w:rsid w:val="009F545D"/>
     <w:rsid w:val="009F560E"/>
     <w:rsid w:val="009F7F7F"/>
     <w:rsid w:val="00A01C35"/>
     <w:rsid w:val="00A025D8"/>
     <w:rsid w:val="00A06C26"/>
     <w:rsid w:val="00A106FB"/>
+    <w:rsid w:val="00A10FA8"/>
+    <w:rsid w:val="00A1149B"/>
     <w:rsid w:val="00A137E1"/>
     <w:rsid w:val="00A16581"/>
     <w:rsid w:val="00A266C1"/>
     <w:rsid w:val="00A36C07"/>
     <w:rsid w:val="00A37664"/>
     <w:rsid w:val="00A4000E"/>
     <w:rsid w:val="00A42DE0"/>
     <w:rsid w:val="00A43D05"/>
     <w:rsid w:val="00A45B8D"/>
     <w:rsid w:val="00A46779"/>
+    <w:rsid w:val="00A50A99"/>
     <w:rsid w:val="00A547EA"/>
+    <w:rsid w:val="00A574FB"/>
     <w:rsid w:val="00A57ADF"/>
     <w:rsid w:val="00A57B70"/>
     <w:rsid w:val="00A71C1A"/>
     <w:rsid w:val="00A820CD"/>
     <w:rsid w:val="00A83A70"/>
     <w:rsid w:val="00A86A02"/>
     <w:rsid w:val="00A91C2F"/>
     <w:rsid w:val="00A942A3"/>
     <w:rsid w:val="00A954B2"/>
     <w:rsid w:val="00AA03BC"/>
     <w:rsid w:val="00AA6BFF"/>
     <w:rsid w:val="00AB2F4F"/>
     <w:rsid w:val="00AB4FC6"/>
     <w:rsid w:val="00AB68F2"/>
+    <w:rsid w:val="00AC1D09"/>
     <w:rsid w:val="00AC2EBD"/>
     <w:rsid w:val="00AC5EAE"/>
     <w:rsid w:val="00AD06CC"/>
     <w:rsid w:val="00AD11ED"/>
     <w:rsid w:val="00AE0454"/>
     <w:rsid w:val="00AE150E"/>
     <w:rsid w:val="00AE3362"/>
     <w:rsid w:val="00AF4C82"/>
     <w:rsid w:val="00AF5A87"/>
+    <w:rsid w:val="00AF70C9"/>
     <w:rsid w:val="00AF79BD"/>
     <w:rsid w:val="00AF7DDC"/>
     <w:rsid w:val="00B004D7"/>
     <w:rsid w:val="00B00C80"/>
     <w:rsid w:val="00B015D9"/>
     <w:rsid w:val="00B02B08"/>
     <w:rsid w:val="00B02C2C"/>
     <w:rsid w:val="00B05731"/>
     <w:rsid w:val="00B05D40"/>
     <w:rsid w:val="00B116FC"/>
     <w:rsid w:val="00B1301D"/>
     <w:rsid w:val="00B15829"/>
     <w:rsid w:val="00B24BF8"/>
     <w:rsid w:val="00B3369D"/>
     <w:rsid w:val="00B37CED"/>
     <w:rsid w:val="00B40519"/>
     <w:rsid w:val="00B45819"/>
     <w:rsid w:val="00B5024F"/>
     <w:rsid w:val="00B512DB"/>
     <w:rsid w:val="00B52B92"/>
     <w:rsid w:val="00B6015E"/>
     <w:rsid w:val="00B7023E"/>
     <w:rsid w:val="00B70E02"/>
     <w:rsid w:val="00B831BC"/>
     <w:rsid w:val="00B90887"/>
@@ -9957,171 +10356,178 @@
     <w:rsid w:val="00BD4A7A"/>
     <w:rsid w:val="00BE495C"/>
     <w:rsid w:val="00BF52CF"/>
     <w:rsid w:val="00BF6962"/>
     <w:rsid w:val="00BF6E35"/>
     <w:rsid w:val="00C028DD"/>
     <w:rsid w:val="00C06A93"/>
     <w:rsid w:val="00C0767A"/>
     <w:rsid w:val="00C11C3C"/>
     <w:rsid w:val="00C1535A"/>
     <w:rsid w:val="00C15484"/>
     <w:rsid w:val="00C156AB"/>
     <w:rsid w:val="00C2101E"/>
     <w:rsid w:val="00C210EE"/>
     <w:rsid w:val="00C34111"/>
     <w:rsid w:val="00C35D86"/>
     <w:rsid w:val="00C37CB3"/>
     <w:rsid w:val="00C4010F"/>
     <w:rsid w:val="00C40A0D"/>
     <w:rsid w:val="00C4231A"/>
     <w:rsid w:val="00C51B78"/>
     <w:rsid w:val="00C5205B"/>
     <w:rsid w:val="00C52629"/>
     <w:rsid w:val="00C53F0C"/>
     <w:rsid w:val="00C659D9"/>
+    <w:rsid w:val="00C70BBE"/>
     <w:rsid w:val="00C74809"/>
     <w:rsid w:val="00C8272F"/>
     <w:rsid w:val="00C872DC"/>
     <w:rsid w:val="00C9176C"/>
     <w:rsid w:val="00C946F7"/>
     <w:rsid w:val="00C96C29"/>
     <w:rsid w:val="00C97A9A"/>
     <w:rsid w:val="00CA0520"/>
     <w:rsid w:val="00CA0C24"/>
     <w:rsid w:val="00CA3D77"/>
     <w:rsid w:val="00CA78F9"/>
     <w:rsid w:val="00CB53BC"/>
     <w:rsid w:val="00CB56A7"/>
     <w:rsid w:val="00CC47AF"/>
     <w:rsid w:val="00CD1986"/>
     <w:rsid w:val="00CD640C"/>
     <w:rsid w:val="00CE1A06"/>
     <w:rsid w:val="00CE2EF1"/>
     <w:rsid w:val="00CE3599"/>
     <w:rsid w:val="00CE55D2"/>
     <w:rsid w:val="00D0099B"/>
     <w:rsid w:val="00D00BCA"/>
     <w:rsid w:val="00D04ADB"/>
     <w:rsid w:val="00D05A5B"/>
     <w:rsid w:val="00D05B49"/>
     <w:rsid w:val="00D06E62"/>
     <w:rsid w:val="00D20E41"/>
+    <w:rsid w:val="00D25539"/>
     <w:rsid w:val="00D25EBB"/>
     <w:rsid w:val="00D32F38"/>
     <w:rsid w:val="00D35CE8"/>
     <w:rsid w:val="00D37234"/>
     <w:rsid w:val="00D37D47"/>
     <w:rsid w:val="00D45F05"/>
     <w:rsid w:val="00D45F5D"/>
     <w:rsid w:val="00D516A9"/>
     <w:rsid w:val="00D521D2"/>
     <w:rsid w:val="00D52373"/>
     <w:rsid w:val="00D52917"/>
     <w:rsid w:val="00D601A9"/>
     <w:rsid w:val="00D60C17"/>
     <w:rsid w:val="00D70B2D"/>
     <w:rsid w:val="00D9330E"/>
     <w:rsid w:val="00D9472A"/>
     <w:rsid w:val="00D96844"/>
     <w:rsid w:val="00D97972"/>
     <w:rsid w:val="00DA285D"/>
     <w:rsid w:val="00DA2F48"/>
     <w:rsid w:val="00DB1AB2"/>
     <w:rsid w:val="00DB5B66"/>
     <w:rsid w:val="00DD01E3"/>
     <w:rsid w:val="00DD0AFC"/>
     <w:rsid w:val="00DE1C6E"/>
     <w:rsid w:val="00DE45C4"/>
     <w:rsid w:val="00DE5E5E"/>
     <w:rsid w:val="00DE6751"/>
     <w:rsid w:val="00DF1E34"/>
     <w:rsid w:val="00DF778C"/>
     <w:rsid w:val="00E01B16"/>
     <w:rsid w:val="00E0273E"/>
     <w:rsid w:val="00E073E9"/>
     <w:rsid w:val="00E102E9"/>
     <w:rsid w:val="00E3260F"/>
     <w:rsid w:val="00E3357D"/>
+    <w:rsid w:val="00E35799"/>
     <w:rsid w:val="00E500A6"/>
     <w:rsid w:val="00E50E45"/>
     <w:rsid w:val="00E543C8"/>
     <w:rsid w:val="00E56B47"/>
     <w:rsid w:val="00E66B64"/>
     <w:rsid w:val="00E67BA0"/>
     <w:rsid w:val="00E81878"/>
     <w:rsid w:val="00E84D53"/>
     <w:rsid w:val="00E932DA"/>
+    <w:rsid w:val="00E942ED"/>
     <w:rsid w:val="00E97905"/>
     <w:rsid w:val="00EA2F74"/>
     <w:rsid w:val="00EA6531"/>
     <w:rsid w:val="00EA7EAC"/>
     <w:rsid w:val="00EB2743"/>
     <w:rsid w:val="00EB31DF"/>
     <w:rsid w:val="00EB3C97"/>
     <w:rsid w:val="00EB63FD"/>
     <w:rsid w:val="00EC11D3"/>
     <w:rsid w:val="00EC2113"/>
     <w:rsid w:val="00EC5AF1"/>
     <w:rsid w:val="00EC7AB2"/>
     <w:rsid w:val="00ED54AF"/>
+    <w:rsid w:val="00EE02C4"/>
     <w:rsid w:val="00EE1BAE"/>
     <w:rsid w:val="00EE25EC"/>
     <w:rsid w:val="00EE2672"/>
     <w:rsid w:val="00EE5B4A"/>
     <w:rsid w:val="00EF1CBD"/>
     <w:rsid w:val="00EF2200"/>
     <w:rsid w:val="00EF43D7"/>
     <w:rsid w:val="00F00B24"/>
     <w:rsid w:val="00F20C59"/>
     <w:rsid w:val="00F3512B"/>
     <w:rsid w:val="00F42F4B"/>
     <w:rsid w:val="00F45492"/>
     <w:rsid w:val="00F47045"/>
     <w:rsid w:val="00F5397E"/>
     <w:rsid w:val="00F60256"/>
     <w:rsid w:val="00F60389"/>
     <w:rsid w:val="00F61120"/>
     <w:rsid w:val="00F62241"/>
     <w:rsid w:val="00F7213E"/>
     <w:rsid w:val="00F73811"/>
     <w:rsid w:val="00F73AE6"/>
     <w:rsid w:val="00F814B4"/>
     <w:rsid w:val="00F81764"/>
     <w:rsid w:val="00F91A44"/>
     <w:rsid w:val="00F932CA"/>
     <w:rsid w:val="00F933CE"/>
     <w:rsid w:val="00F93AF6"/>
     <w:rsid w:val="00F948E8"/>
+    <w:rsid w:val="00F9634D"/>
     <w:rsid w:val="00F97BB6"/>
     <w:rsid w:val="00FA1D8B"/>
     <w:rsid w:val="00FA430D"/>
     <w:rsid w:val="00FC361B"/>
     <w:rsid w:val="00FC3A19"/>
     <w:rsid w:val="00FD0526"/>
     <w:rsid w:val="00FD3D66"/>
     <w:rsid w:val="00FE207C"/>
+    <w:rsid w:val="00FF0DA5"/>
     <w:rsid w:val="00FF4844"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -11743,51 +12149,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="936788181">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.wa.gov.au%2Forganisation%2Fdepartment-of-justice%2Finformation-privacy-statement-department-of-justice&amp;data=05%7C02%7CClaire.Byrne%40justice.wa.gov.au%7C6a9e5e83a74047dc648508dea68c1167%7Caa5122b801884f14a483166b490071d0%7C0%7C0%7C639131317743363078%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=FH3YJXTbMId9tiuGejVsiFC4RYBou2Rz3ZTxJut1Sxk%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\steadg\Downloads\copp-8.5.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\steadg\Downloads\copp-8.5.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\steadg\Downloads\copp-8.5.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/system/files/2025-08/national-principles-for-child-safe-organisations.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/Pages/pris.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/copp-adult-forms.aspx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/copp-adult-forms.aspx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/copp-adult-forms.aspx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.wa.gov.au%2Forganisation%2Fdepartment-of-justice%2Finformation-privacy-statement-department-of-justice&amp;data=05%7C02%7CClaire.Byrne%40justice.wa.gov.au%7C6a9e5e83a74047dc648508dea68c1167%7Caa5122b801884f14a483166b490071d0%7C0%7C0%7C639131317743363078%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=FH3YJXTbMId9tiuGejVsiFC4RYBou2Rz3ZTxJut1Sxk%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\steadg\Downloads\copp-8.5.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\steadg\Downloads\copp-8.5.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\steadg\Downloads\copp-8.5.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\steadg\Downloads\copp-8.5.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\steadg\Downloads\copp-8.5.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\steadg\Downloads\copp-8.5.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/system/files/2025-08/national-principles-for-child-safe-organisations.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\steadg\Downloads\copp-8.5.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/copp-adult-forms.aspx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/Pages/pris.aspx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\steadg\Downloads\copp-8.5.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\steadg\Downloads\copp-8.5.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/copp-adult-forms.aspx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Documents/monitoring-compliance-framework.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.wa.gov.au%2Forganisation%2Fdepartment-of-justice%2Finformation-privacy-statement-department-of-justice&amp;data=05%7C02%7CClaire.Byrne%40justice.wa.gov.au%7C6a9e5e83a74047dc648508dea68c1167%7Caa5122b801884f14a483166b490071d0%7C0%7C0%7C639131317743363078%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=FH3YJXTbMId9tiuGejVsiFC4RYBou2Rz3ZTxJut1Sxk%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/system/files/2025-08/national-principles-for-child-safe-organisations.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/Pages/pris.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.wa.gov.au%2Forganisation%2Fdepartment-of-justice%2Finformation-privacy-statement-department-of-justice&amp;data=05%7C02%7CClaire.Byrne%40justice.wa.gov.au%7C6a9e5e83a74047dc648508dea68c1167%7Caa5122b801884f14a483166b490071d0%7C0%7C0%7C639131317743363078%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=FH3YJXTbMId9tiuGejVsiFC4RYBou2Rz3ZTxJut1Sxk%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Documents/monitoring-compliance-framework.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/system/files/2025-08/national-principles-for-child-safe-organisations.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/Pages/pris.aspx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/Shared%20Documents/Partnership-with-Purpose.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -12056,118 +12462,50 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...66 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="DCS Document" ma:contentTypeID="0x010100C5D63A055CE82242A2E4B837C82D470C00F0D83A50F2144C42ACB5D0D7865205AD" ma:contentTypeVersion="3" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="42bbab49f36ed8fec9b3c3a5d5a50fb9">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="87620643-678a-4ec4-b8d1-35ea5295a2f1" xmlns:ns3="http://schemas.microsoft.com/sharepoint.v3" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v3/fields" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5803bea382f296392a5d9361e4ac8430" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint.v3"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:CategoryDescription"/>
                 <xsd:element ref="ns4:_ResourceType" minOccurs="0"/>
                 <xsd:element ref="ns4:_Publisher" minOccurs="0"/>
                 <xsd:element ref="ns2:Published_x0020_Year" minOccurs="0"/>
                 <xsd:element ref="ns2:Contributor_x0020_Name"/>
                 <xsd:element ref="ns2:Contributor_x0020_Email"/>
                 <xsd:element ref="ns2:Position" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x0020_Valid_x0020_From" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x0020_Valid_x0020_To" minOccurs="0"/>
                 <xsd:element ref="ns4:_DCDateCreated" minOccurs="0"/>
                 <xsd:element ref="ns4:_DCDateModified" minOccurs="0"/>
                 <xsd:element ref="ns2:n398ab4bf91e43a0a550736abedc299f" minOccurs="0"/>
@@ -12417,155 +12755,223 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="15230902-a580-4ba6-8738-a56353c9ac26" ContentTypeId="0x010100C5D63A055CE82242A2E4B837C82D470C" PreviousValue="false"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <pa8a0a93780a4945b3173f20d8e45055 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Templates</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">d73d990e-b5bb-4bad-9fd6-d25e3a2f8bb9</TermId>
+        </TermInfo>
+      </Terms>
+    </pa8a0a93780a4945b3173f20d8e45055>
+    <Contributor_x0020_Name xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <UserInfo>
+        <DisplayName>Nageswaran, Nimilandra</DisplayName>
+        <AccountId>20</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </Contributor_x0020_Name>
+    <Published_x0020_Year xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
+    <_DCDateModified xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
+    <_Publisher xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Department of Justice</_Publisher>
+    <Date_x0020_Valid_x0020_To xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
+    <Position xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">Senior Project Officer</Position>
+    <n398ab4bf91e43a0a550736abedc299f xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Advisory Services</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">8cc1496a-6584-483e-8dcd-3e26a031bf44</TermId>
+        </TermInfo>
+      </Terms>
+    </n398ab4bf91e43a0a550736abedc299f>
+    <TaxCatchAll xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Value>10</Value>
+      <Value>9</Value>
+      <Value>8</Value>
+      <Value>7</Value>
+    </TaxCatchAll>
+    <kf620cb349b946fa81ca1074c0b3c5af xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Strategic Communications</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">f79bcab4-4348-403e-ad4c-9761a12bb89b</TermId>
+        </TermInfo>
+      </Terms>
+    </kf620cb349b946fa81ca1074c0b3c5af>
+    <CategoryDescription xmlns="http://schemas.microsoft.com/sharepoint.v3">COPP 2.2 Prisoner Orientation</CategoryDescription>
+    <_ResourceType xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Documents</_ResourceType>
+    <g2cdfbdd30c849e9bbb5c12aa747ff35 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Community Relations</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">ffba8bc2-640c-4bfe-8f63-b1fc456e246a</TermId>
+        </TermInfo>
+      </Terms>
+    </g2cdfbdd30c849e9bbb5c12aa747ff35>
+    <Contributor_x0020_Email xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <UserInfo>
+        <DisplayName>Nageswaran, Nimilandra</DisplayName>
+        <AccountId>20</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </Contributor_x0020_Email>
+    <Date_x0020_Valid_x0020_From xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
+    <_DCDateCreated xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{734891CD-0402-4469-9D8D-E9985E0D0EEA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E171D0D4-FBD3-4076-A952-B1BC63707D36}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D0DEE90F-AA15-4E5E-88CD-909EAD0879AB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FB0FFF2-7B4A-4717-AA7C-B8857DAA5CD4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37D31270-8447-466A-B9FE-DA2C0C9A5A75}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>11</Pages>
-[...1 lines deleted...]
-  <Characters>14580</Characters>
+  <Pages>10</Pages>
+  <Words>2545</Words>
+  <Characters>14511</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
-  <Lines>486</Lines>
-  <Paragraphs>218</Paragraphs>
+  <Lines>120</Lines>
+  <Paragraphs>34</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>COPP 2.2 Prisoner Orientation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>Nimilandra.Nageswaran@correctiveservices.wa.gov.au</Manager>
   <Company>Department of Justice</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17008</CharactersWithSpaces>
+  <CharactersWithSpaces>17022</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>20</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc358819794</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>