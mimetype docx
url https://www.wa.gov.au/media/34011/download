--- v1 (2026-07-13)
+++ v2 (2026-09-22)
@@ -16,3200 +16,4414 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6DCA4C9B" w14:textId="054A2883" w:rsidR="00146739" w:rsidRPr="006118FF" w:rsidRDefault="00A50433" w:rsidP="002E5756">
+    <w:p w14:paraId="57EE05DD" w14:textId="7055EDDE" w:rsidR="00663830" w:rsidRPr="00E339ED" w:rsidRDefault="00B2568E" w:rsidP="00E339ED">
       <w:pPr>
         <w:pStyle w:val="Title"/>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:r w:rsidR="0067563F">
+        <w:spacing w:before="1920" w:after="0"/>
+        <w:rPr>
+          <w:color w:val="305497"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC2690">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251738112" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="06E0F836" wp14:editId="49E87DB6">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>66675</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>2503170</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5695950" cy="5724525"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="217" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5695950" cy="5724525"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="E8E8E8"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="51081A67" w14:textId="77777777" w:rsidR="00BC2690" w:rsidRPr="00263095" w:rsidRDefault="00BC2690" w:rsidP="00BC2690">
+                            <w:pPr>
+                              <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00263095">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>Principals and Standards</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="28571DED" w14:textId="77777777" w:rsidR="00BC2690" w:rsidRDefault="00BC2690" w:rsidP="00E339ED">
+                            <w:pPr>
+                              <w:spacing w:before="120"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>The Commissioner</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>’s</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Operati</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>ng</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Policies and Procedures are developed in accordance with Western Australian legislation and consideration of national and international standards, guidelines, rules and policies, to include (but not limited to):</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3123D003" w14:textId="77777777" w:rsidR="00BC2690" w:rsidRPr="00CE3599" w:rsidRDefault="00BC2690" w:rsidP="00E339ED">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="007F1CF1">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:fldChar w:fldCharType="begin"/>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:instrText>HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx"</w:instrText>
+                            </w:r>
+                            <w:r w:rsidRPr="007F1CF1">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:r>
+                            <w:r w:rsidRPr="007F1CF1">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:fldChar w:fldCharType="separate"/>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="45EFBE6F" w14:textId="77777777" w:rsidR="00BC2690" w:rsidRPr="007F1CF1" w:rsidRDefault="00BC2690" w:rsidP="00E339ED">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="33"/>
+                              </w:numPr>
+                              <w:contextualSpacing w:val="0"/>
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="007F1CF1">
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                              </w:rPr>
+                              <w:t>Guiding Principles for Corrections in Australia</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="007F1CF1">
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                              </w:rPr>
+                              <w:fldChar w:fldCharType="end"/>
+                            </w:r>
+                            <w:r w:rsidRPr="007F1CF1">
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="19697CC5" w14:textId="77777777" w:rsidR="00BC2690" w:rsidRPr="007F1CF1" w:rsidRDefault="00BC2690" w:rsidP="00E339ED">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="33"/>
+                              </w:numPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing w:val="0"/>
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:hyperlink r:id="rId12" w:history="1">
+                              <w:r w:rsidRPr="007F1CF1">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                </w:rPr>
+                                <w:t>National Child Principles</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                          </w:p>
+                          <w:p w14:paraId="7EE4603D" w14:textId="77777777" w:rsidR="00BC2690" w:rsidRPr="007F1CF1" w:rsidRDefault="00BC2690" w:rsidP="00BC2690">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="33"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="007F1CF1">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              </w:rPr>
+                              <w:t>Department Standards and Guidelines.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="1A4CF9BA" w14:textId="77777777" w:rsidR="00BC2690" w:rsidRPr="00CF07DB" w:rsidRDefault="00BC2690" w:rsidP="00BC2690">
+                            <w:pPr>
+                              <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>Privacy and Responsible Information Sharing Act 2024</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="161507E6" w14:textId="77777777" w:rsidR="00BC2690" w:rsidRDefault="00BC2690" w:rsidP="00BC2690">
+                            <w:pPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="3FDCC64A" w14:textId="77777777" w:rsidR="00BC2690" w:rsidRDefault="00BC2690" w:rsidP="00BC2690">
+                            <w:pPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">The collection, use and sharing of personal information obtained from prisoners, young people and other persons entering prisons or youth detention centres complies with the following requirements established under the </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Privacy and Responsible Information Sharing Act 2024. </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Refer to</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId13" w:history="1">
+                              <w:r w:rsidRPr="00CE3599">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                </w:rPr>
+                                <w:t>Public Information Privacy Statement</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidRPr="00CE3599">
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> and </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId14" w:history="1">
+                              <w:r w:rsidRPr="00CE3599">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                </w:rPr>
+                                <w:t>Privacy and Responsible Information Sharing</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5E2B236D" w14:textId="77777777" w:rsidR="00BC2690" w:rsidRPr="00CF07DB" w:rsidRDefault="00BC2690" w:rsidP="00BC2690">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="32"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Lawful and fair collection – only collect personal information where necessary and lawful </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="37FB05C2" w14:textId="77777777" w:rsidR="00BC2690" w:rsidRPr="00CF07DB" w:rsidRDefault="00BC2690" w:rsidP="00BC2690">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="32"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Collection notices – inform people why and how their data is being collected </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3418B24D" w14:textId="77777777" w:rsidR="00BC2690" w:rsidRPr="00CF07DB" w:rsidRDefault="00BC2690" w:rsidP="00BC2690">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="32"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Relevance and minimisation – only collect information that is needed </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="327D111C" w14:textId="77777777" w:rsidR="00BC2690" w:rsidRPr="00CF07DB" w:rsidRDefault="00BC2690" w:rsidP="00BC2690">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="32"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Data quality – ensure information is accurate, complete and up to date </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0306308C" w14:textId="77777777" w:rsidR="00BC2690" w:rsidRPr="00CF07DB" w:rsidRDefault="00BC2690" w:rsidP="00BC2690">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="32"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Openness and transparency – have clear privacy policies and practices </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="1F812861" w14:textId="77777777" w:rsidR="00BC2690" w:rsidRPr="00CF07DB" w:rsidRDefault="00BC2690" w:rsidP="00BC2690">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="32"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Access and correction – individuals can access and correct their information </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="38F6C996" w14:textId="77777777" w:rsidR="00BC2690" w:rsidRPr="00CF07DB" w:rsidRDefault="00BC2690" w:rsidP="00BC2690">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="32"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Use and disclosure limits – only use/disclose information for authorised purposes </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="6EA060BF" w14:textId="77777777" w:rsidR="00BC2690" w:rsidRPr="00CF07DB" w:rsidRDefault="00BC2690" w:rsidP="00BC2690">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="32"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Identifiers – restrict use of government identifiers</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="19AC76C0" w14:textId="77777777" w:rsidR="00BC2690" w:rsidRPr="00CF07DB" w:rsidRDefault="00BC2690" w:rsidP="00BC2690">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="32"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Anonymity/pseudonymity (where appropriate) </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="085464DE" w14:textId="77777777" w:rsidR="00BC2690" w:rsidRDefault="00BC2690" w:rsidP="00BC2690">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="32"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Data security – protect information from misuse, loss or unauthorised access</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="28AE4635" w14:textId="77777777" w:rsidR="00BC2690" w:rsidRPr="008A5803" w:rsidRDefault="00BC2690" w:rsidP="00BC2690">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="32"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008A5803">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Retention and disposal – destroy or de</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="008A5803">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:noBreakHyphen/>
+                              <w:t>identify information when no longer needed.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="06E0F836" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:5.25pt;margin-top:197.1pt;width:448.5pt;height:450.75pt;z-index:251738112;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBPaXNVDgIAACAEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgJ4i4x4hRd2g4D&#10;ugvQ7QNoWY6FyaImKbGzrx+luGl2wR6G2YBAitQheUiur4dOs4N0XqEp+Wwy5UwagbUyu5J/+Xz/&#10;asmZD2Bq0GhkyY/S8+vNyxfr3hZyji3qWjpGIMYXvS15G4ItssyLVnbgJ2ilIWODroNAqttltYOe&#10;0DudzafTq6xHV1uHQnpPt7cnI98k/KaRInxsGi8D0yWn3EI6XTqreGabNRQ7B7ZVYkwD/iGLDpSh&#10;oGeoWwjA9k79BtUp4dBjEyYCuwybRgmZaqBqZtNfqnlswcpUC5Hj7Zkm//9gxYfDo/3kWBje4EAN&#10;TEV4+4Diq2cGty2YnbxxDvtWQk2BZ5GyrLe+GJ9Gqn3hI0jVv8eamgz7gAloaFwXWaE6GaFTA45n&#10;0uUQmKDL/GqVr3IyCbLlr+eLfJ6nGFA8PbfOh7cSOxaFkjvqaoKHw4MPMR0onlxiNI9a1fdK66S4&#10;XbXVjh2AJuBuGf8R/Sc3bVhf8lWM/XeIafr+BNGpQKOsVVfy5dkJisjbnanToAVQ+iRTytqMREbu&#10;TiyGoRrIMRJaYX0kSh2eRpZWjIQW3XfOehrXkvtve3CSM/3OUFtWs8UizndSFkQjKe7SUl1awAiC&#10;Knng7CRuQ9qJWLrBG2pfoxKxz5mMudIYJr7HlYlzfqknr+fF3vwAAAD//wMAUEsDBBQABgAIAAAA&#10;IQABu9lJ4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9LT8MwEITvSPwHa5G4UZuQPhLiVDzU&#10;A+oFGqRe3WSbBOJ1FLtN+u9ZTnCcnU+zM9l6sp044+BbRxruZwoEUumqlmoNn8XmbgXCB0OV6Ryh&#10;hgt6WOfXV5lJKzfSB553oRYcQj41GpoQ+lRKXzZojZ+5Hom9oxusCSyHWlaDGTncdjJSaiGtaYk/&#10;NKbHlwbL793JaliESxEn8Wu9327s21jYr/fnY6H17c309Agi4BT+YPitz9Uh504Hd6LKi461mjOp&#10;4SGJIxAMJGrJlwM7UTJfgswz+X9D/gMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBPaXNV&#10;DgIAACAEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAB&#10;u9lJ4AAAAAsBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" fillcolor="#e8e8e8">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="51081A67" w14:textId="77777777" w:rsidR="00BC2690" w:rsidRPr="00263095" w:rsidRDefault="00BC2690" w:rsidP="00BC2690">
+                      <w:pPr>
+                        <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00263095">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>Principals and Standards</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="28571DED" w14:textId="77777777" w:rsidR="00BC2690" w:rsidRDefault="00BC2690" w:rsidP="00E339ED">
+                      <w:pPr>
+                        <w:spacing w:before="120"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>The Commissioner</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>’s</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Operati</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>ng</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Policies and Procedures are developed in accordance with Western Australian legislation and consideration of national and international standards, guidelines, rules and policies, to include (but not limited to):</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3123D003" w14:textId="77777777" w:rsidR="00BC2690" w:rsidRPr="00CE3599" w:rsidRDefault="00BC2690" w:rsidP="00E339ED">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="007F1CF1">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:fldChar w:fldCharType="begin"/>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:instrText>HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx"</w:instrText>
+                      </w:r>
+                      <w:r w:rsidRPr="007F1CF1">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:r>
+                      <w:r w:rsidRPr="007F1CF1">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:fldChar w:fldCharType="separate"/>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="45EFBE6F" w14:textId="77777777" w:rsidR="00BC2690" w:rsidRPr="007F1CF1" w:rsidRDefault="00BC2690" w:rsidP="00E339ED">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="33"/>
+                        </w:numPr>
+                        <w:contextualSpacing w:val="0"/>
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="007F1CF1">
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                        </w:rPr>
+                        <w:t>Guiding Principles for Corrections in Australia</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="007F1CF1">
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                        </w:rPr>
+                        <w:fldChar w:fldCharType="end"/>
+                      </w:r>
+                      <w:r w:rsidRPr="007F1CF1">
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="19697CC5" w14:textId="77777777" w:rsidR="00BC2690" w:rsidRPr="007F1CF1" w:rsidRDefault="00BC2690" w:rsidP="00E339ED">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="33"/>
+                        </w:numPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing w:val="0"/>
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:hyperlink r:id="rId15" w:history="1">
+                        <w:r w:rsidRPr="007F1CF1">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                          </w:rPr>
+                          <w:t>National Child Principles</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                    </w:p>
+                    <w:p w14:paraId="7EE4603D" w14:textId="77777777" w:rsidR="00BC2690" w:rsidRPr="007F1CF1" w:rsidRDefault="00BC2690" w:rsidP="00BC2690">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="33"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="007F1CF1">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        </w:rPr>
+                        <w:t>Department Standards and Guidelines.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="1A4CF9BA" w14:textId="77777777" w:rsidR="00BC2690" w:rsidRPr="00CF07DB" w:rsidRDefault="00BC2690" w:rsidP="00BC2690">
+                      <w:pPr>
+                        <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>Privacy and Responsible Information Sharing Act 2024</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="161507E6" w14:textId="77777777" w:rsidR="00BC2690" w:rsidRDefault="00BC2690" w:rsidP="00BC2690">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="3FDCC64A" w14:textId="77777777" w:rsidR="00BC2690" w:rsidRDefault="00BC2690" w:rsidP="00BC2690">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">The collection, use and sharing of personal information obtained from prisoners, young people and other persons entering prisons or youth detention centres complies with the following requirements established under the </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Privacy and Responsible Information Sharing Act 2024. </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Refer to</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:hyperlink r:id="rId16" w:history="1">
+                        <w:r w:rsidRPr="00CE3599">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                          </w:rPr>
+                          <w:t>Public Information Privacy Statement</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidRPr="00CE3599">
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> and </w:t>
+                      </w:r>
+                      <w:hyperlink r:id="rId17" w:history="1">
+                        <w:r w:rsidRPr="00CE3599">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                          </w:rPr>
+                          <w:t>Privacy and Responsible Information Sharing</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5E2B236D" w14:textId="77777777" w:rsidR="00BC2690" w:rsidRPr="00CF07DB" w:rsidRDefault="00BC2690" w:rsidP="00BC2690">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="32"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Lawful and fair collection – only collect personal information where necessary and lawful </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="37FB05C2" w14:textId="77777777" w:rsidR="00BC2690" w:rsidRPr="00CF07DB" w:rsidRDefault="00BC2690" w:rsidP="00BC2690">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="32"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Collection notices – inform people why and how their data is being collected </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3418B24D" w14:textId="77777777" w:rsidR="00BC2690" w:rsidRPr="00CF07DB" w:rsidRDefault="00BC2690" w:rsidP="00BC2690">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="32"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Relevance and minimisation – only collect information that is needed </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="327D111C" w14:textId="77777777" w:rsidR="00BC2690" w:rsidRPr="00CF07DB" w:rsidRDefault="00BC2690" w:rsidP="00BC2690">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="32"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Data quality – ensure information is accurate, complete and up to date </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0306308C" w14:textId="77777777" w:rsidR="00BC2690" w:rsidRPr="00CF07DB" w:rsidRDefault="00BC2690" w:rsidP="00BC2690">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="32"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Openness and transparency – have clear privacy policies and practices </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="1F812861" w14:textId="77777777" w:rsidR="00BC2690" w:rsidRPr="00CF07DB" w:rsidRDefault="00BC2690" w:rsidP="00BC2690">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="32"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Access and correction – individuals can access and correct their information </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="38F6C996" w14:textId="77777777" w:rsidR="00BC2690" w:rsidRPr="00CF07DB" w:rsidRDefault="00BC2690" w:rsidP="00BC2690">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="32"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Use and disclosure limits – only use/disclose information for authorised purposes </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="6EA060BF" w14:textId="77777777" w:rsidR="00BC2690" w:rsidRPr="00CF07DB" w:rsidRDefault="00BC2690" w:rsidP="00BC2690">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="32"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Identifiers – restrict use of government identifiers</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="19AC76C0" w14:textId="77777777" w:rsidR="00BC2690" w:rsidRPr="00CF07DB" w:rsidRDefault="00BC2690" w:rsidP="00BC2690">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="32"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Anonymity/pseudonymity (where appropriate) </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="085464DE" w14:textId="77777777" w:rsidR="00BC2690" w:rsidRDefault="00BC2690" w:rsidP="00BC2690">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="32"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Data security – protect information from misuse, loss or unauthorised access</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="28AE4635" w14:textId="77777777" w:rsidR="00BC2690" w:rsidRPr="008A5803" w:rsidRDefault="00BC2690" w:rsidP="00BC2690">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="32"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008A5803">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Retention and disposal – destroy or de</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="008A5803">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:noBreakHyphen/>
+                        <w:t>identify information when no longer needed.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square" anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00E339ED">
+        <w:rPr>
+          <w:color w:val="305497"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prison </w:t>
+      </w:r>
+      <w:r w:rsidR="00A50433" w:rsidRPr="00BC2690">
+        <w:rPr>
+          <w:color w:val="305497"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>COPP 9.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E339ED">
+        <w:rPr>
+          <w:color w:val="305497"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 – </w:t>
+      </w:r>
+      <w:r w:rsidR="0067563F" w:rsidRPr="00BC2690">
+        <w:rPr>
+          <w:color w:val="305497"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
         <w:t>Cultura</w:t>
       </w:r>
-      <w:r w:rsidR="005A3973">
+      <w:r w:rsidR="005A3973" w:rsidRPr="00BC2690">
+        <w:rPr>
+          <w:color w:val="305497"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
         <w:t xml:space="preserve">l, </w:t>
       </w:r>
-      <w:r w:rsidR="00AD207D">
+      <w:r w:rsidR="00AD207D" w:rsidRPr="00BC2690">
+        <w:rPr>
+          <w:color w:val="305497"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
         <w:t>Religious</w:t>
       </w:r>
-      <w:r w:rsidR="00146505">
+      <w:r w:rsidR="00146505" w:rsidRPr="00BC2690">
+        <w:rPr>
+          <w:color w:val="305497"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="005A3973">
+      <w:r w:rsidR="005A3973" w:rsidRPr="00BC2690">
+        <w:rPr>
+          <w:color w:val="305497"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00862FB5" w:rsidRPr="006118FF">
+      <w:r w:rsidR="00862FB5" w:rsidRPr="00BC2690">
+        <w:rPr>
+          <w:color w:val="305497"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
         <w:t xml:space="preserve">Spiritual </w:t>
       </w:r>
-      <w:r w:rsidR="008E7E22">
+      <w:r w:rsidR="008E7E22" w:rsidRPr="00BC2690">
+        <w:rPr>
+          <w:color w:val="305497"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
         <w:t xml:space="preserve">Services </w:t>
       </w:r>
-      <w:r w:rsidR="0093004D">
+      <w:r w:rsidR="0093004D" w:rsidRPr="00BC2690">
+        <w:rPr>
+          <w:color w:val="305497"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
         <w:t>and Visits</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04E9D205" w14:textId="77777777" w:rsidR="000D69A3" w:rsidRPr="006118FF" w:rsidRDefault="00A547EA" w:rsidP="00EA7EAC">
-[...163 lines deleted...]
-    <w:p w14:paraId="6163D3EA" w14:textId="77777777" w:rsidR="00A92716" w:rsidRPr="006118FF" w:rsidRDefault="00A92716">
+    <w:p w14:paraId="6163D3EA" w14:textId="62EE7045" w:rsidR="00A92716" w:rsidRPr="006118FF" w:rsidRDefault="00A92716">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006118FF">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DC58FAC" w14:textId="77777777" w:rsidR="00663830" w:rsidRPr="006118FF" w:rsidRDefault="00663830" w:rsidP="00803710">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:sectPr w:rsidR="00663830" w:rsidRPr="006118FF" w:rsidSect="002E5756">
-          <w:headerReference w:type="even" r:id="rId13"/>
-[...1 lines deleted...]
-          <w:headerReference w:type="first" r:id="rId15"/>
+          <w:headerReference w:type="even" r:id="rId18"/>
+          <w:headerReference w:type="default" r:id="rId19"/>
+          <w:headerReference w:type="first" r:id="rId20"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="1418" w:right="1418" w:bottom="1440" w:left="1304" w:header="567" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F25A741" w14:textId="77777777" w:rsidR="00FA1D8B" w:rsidRPr="006118FF" w:rsidRDefault="00FA1D8B" w:rsidP="00AF7DDC">
+    <w:p w14:paraId="2F25A741" w14:textId="77777777" w:rsidR="00FA1D8B" w:rsidRPr="00E339ED" w:rsidRDefault="00FA1D8B" w:rsidP="00AF7DDC">
       <w:pPr>
         <w:pStyle w:val="Heading"/>
-      </w:pPr>
-      <w:r w:rsidRPr="006118FF">
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E339ED">
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30582C38" w14:textId="6BD658EF" w:rsidR="002F75FF" w:rsidRDefault="00BC2830">
+    <w:p w14:paraId="64CB88E9" w14:textId="59055FA2" w:rsidR="00D7211F" w:rsidRDefault="00BC2690">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="480"/>
+          <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-2" \h \z \u </w:instrText>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc233623504" w:history="1">
-        <w:r w:rsidR="002F75FF" w:rsidRPr="00D00FF9">
+      <w:hyperlink w:anchor="_Toc239421451" w:history="1">
+        <w:r w:rsidR="00D7211F" w:rsidRPr="00182353">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="002F75FF">
+        <w:r w:rsidR="00D7211F">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="002F75FF" w:rsidRPr="00D00FF9">
+        <w:r w:rsidR="00D7211F" w:rsidRPr="00182353">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Scope</w:t>
         </w:r>
-        <w:r w:rsidR="002F75FF">
+        <w:r w:rsidR="00D7211F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="002F75FF">
+        <w:r w:rsidR="00D7211F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="002F75FF">
+        <w:r w:rsidR="00D7211F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc233623504 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="002F75FF">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239421451 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00D7211F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="002F75FF">
+        <w:r w:rsidR="00D7211F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="002F75FF">
+        <w:r w:rsidR="00D7211F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="002F75FF">
+        <w:r w:rsidR="00D7211F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="41A52DD2" w14:textId="47EB7E93" w:rsidR="002F75FF" w:rsidRDefault="002F75FF">
+    <w:p w14:paraId="6F504BF3" w14:textId="3BD4DFE6" w:rsidR="00D7211F" w:rsidRDefault="00D7211F">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="480"/>
+          <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc233623505" w:history="1">
-        <w:r w:rsidRPr="00D00FF9">
+      <w:hyperlink w:anchor="_Toc239421452" w:history="1">
+        <w:r w:rsidRPr="00182353">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00D00FF9">
+        <w:r w:rsidRPr="00182353">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc233623505 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239421452 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="78DBA415" w14:textId="7BC5D3AA" w:rsidR="002F75FF" w:rsidRDefault="002F75FF">
+    <w:p w14:paraId="767EAC66" w14:textId="0471BFDE" w:rsidR="00D7211F" w:rsidRDefault="00D7211F">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="480"/>
+          <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc233623506" w:history="1">
-        <w:r w:rsidRPr="00D00FF9">
+      <w:hyperlink w:anchor="_Toc239421453" w:history="1">
+        <w:r w:rsidRPr="00182353">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00D00FF9">
+        <w:r w:rsidRPr="00182353">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Prisoner Information</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc233623506 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239421453 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1D32AED2" w14:textId="54E53E6E" w:rsidR="002F75FF" w:rsidRDefault="002F75FF">
+    <w:p w14:paraId="74A8C075" w14:textId="47289DD0" w:rsidR="00D7211F" w:rsidRDefault="00D7211F">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc233623507" w:history="1">
-        <w:r w:rsidRPr="00D00FF9">
+      <w:hyperlink w:anchor="_Toc239421454" w:history="1">
+        <w:r w:rsidRPr="00182353">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00D00FF9">
+        <w:r w:rsidRPr="00182353">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Reception</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc233623507 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239421454 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3C696510" w14:textId="76E7A825" w:rsidR="002F75FF" w:rsidRDefault="002F75FF">
+    <w:p w14:paraId="08EC4F01" w14:textId="006519F0" w:rsidR="00D7211F" w:rsidRDefault="00D7211F">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc233623508" w:history="1">
-        <w:r w:rsidRPr="00D00FF9">
+      <w:hyperlink w:anchor="_Toc239421455" w:history="1">
+        <w:r w:rsidRPr="00182353">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00D00FF9">
+        <w:r w:rsidRPr="00182353">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Change of religion</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc233623508 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239421455 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3256E830" w14:textId="694A16E6" w:rsidR="002F75FF" w:rsidRDefault="002F75FF">
+    <w:p w14:paraId="6C9F8EA3" w14:textId="50EB1727" w:rsidR="00D7211F" w:rsidRDefault="00D7211F">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="480"/>
+          <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc233623509" w:history="1">
-        <w:r w:rsidRPr="00D00FF9">
+      <w:hyperlink w:anchor="_Toc239421456" w:history="1">
+        <w:r w:rsidRPr="00182353">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00D00FF9">
+        <w:r w:rsidRPr="00182353">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Prison Religious and Spiritual Services</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc233623509 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239421456 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4B1636F4" w14:textId="4A28B6F0" w:rsidR="002F75FF" w:rsidRDefault="002F75FF">
+    <w:p w14:paraId="402FE2AC" w14:textId="78FC1596" w:rsidR="00D7211F" w:rsidRDefault="00D7211F">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc233623510" w:history="1">
-        <w:r w:rsidRPr="00D00FF9">
+      <w:hyperlink w:anchor="_Toc239421457" w:history="1">
+        <w:r w:rsidRPr="00182353">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4.2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00D00FF9">
+        <w:r w:rsidRPr="00182353">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Reporting Lines</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc233623510 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239421457 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2E470D5A" w14:textId="4F217A53" w:rsidR="002F75FF" w:rsidRDefault="002F75FF">
+    <w:p w14:paraId="0817CA36" w14:textId="7C9D6F8D" w:rsidR="00D7211F" w:rsidRDefault="00D7211F">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc233623511" w:history="1">
-        <w:r w:rsidRPr="00D00FF9">
+      <w:hyperlink w:anchor="_Toc239421458" w:history="1">
+        <w:r w:rsidRPr="00182353">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4.3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00D00FF9">
+        <w:r w:rsidRPr="00182353">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Reporting of Incidents</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc233623511 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239421458 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="76D7FFF2" w14:textId="126DD2A1" w:rsidR="002F75FF" w:rsidRDefault="002F75FF">
+    <w:p w14:paraId="13B53869" w14:textId="68466A61" w:rsidR="00D7211F" w:rsidRDefault="00D7211F">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="480"/>
+          <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc233623512" w:history="1">
-        <w:r w:rsidRPr="00D00FF9">
+      <w:hyperlink w:anchor="_Toc239421459" w:history="1">
+        <w:r w:rsidRPr="00182353">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00D00FF9">
+        <w:r w:rsidRPr="00182353">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Religious and Spiritual Visitors</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc233623512 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239421459 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5782E757" w14:textId="2B5EA4ED" w:rsidR="002F75FF" w:rsidRDefault="002F75FF">
+    <w:p w14:paraId="2A41CFDD" w14:textId="7BB7E2F4" w:rsidR="00D7211F" w:rsidRDefault="00D7211F">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="480"/>
+          <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc233623513" w:history="1">
-        <w:r w:rsidRPr="00D00FF9">
+      <w:hyperlink w:anchor="_Toc239421460" w:history="1">
+        <w:r w:rsidRPr="00182353">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00D00FF9">
+        <w:r w:rsidRPr="00182353">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Applications</w:t>
+          <w:t>E-visits</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc233623513 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239421460 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="53F1DB55" w14:textId="70F3815E" w:rsidR="002F75FF" w:rsidRDefault="002F75FF">
+    <w:p w14:paraId="39D02235" w14:textId="58EBC7AF" w:rsidR="00D7211F" w:rsidRDefault="00D7211F">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="480"/>
+          <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc233623514" w:history="1">
-        <w:r w:rsidRPr="00D00FF9">
+      <w:hyperlink w:anchor="_Toc239421461" w:history="1">
+        <w:r w:rsidRPr="00182353">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00D00FF9">
+        <w:r w:rsidRPr="00182353">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Religious Programs</w:t>
+          <w:t>Applications</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc233623514 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239421461 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="007826D9" w14:textId="2B0A933E" w:rsidR="002F75FF" w:rsidRDefault="002F75FF">
+    <w:p w14:paraId="00BD2BB1" w14:textId="212DBA0D" w:rsidR="00D7211F" w:rsidRDefault="00D7211F">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="480"/>
+          <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc233623515" w:history="1">
-        <w:r w:rsidRPr="00D00FF9">
+      <w:hyperlink w:anchor="_Toc239421462" w:history="1">
+        <w:r w:rsidRPr="00182353">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00D00FF9">
+        <w:r w:rsidRPr="00182353">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Religious Services</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc233623515 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239421462 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1C76F394" w14:textId="012FED86" w:rsidR="002F75FF" w:rsidRDefault="002F75FF">
+    <w:p w14:paraId="7441D002" w14:textId="365433E0" w:rsidR="00D7211F" w:rsidRDefault="00D7211F">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="480"/>
+          <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc233623516" w:history="1">
-        <w:r w:rsidRPr="00D00FF9">
+      <w:hyperlink w:anchor="_Toc239421463" w:history="1">
+        <w:r w:rsidRPr="00182353">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00D00FF9">
+        <w:r w:rsidRPr="00182353">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Religious Activities Outside of the Prison</w:t>
+          <w:t>Religious Programs</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc233623516 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239421463 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1A6B36B5" w14:textId="7656F7EF" w:rsidR="002F75FF" w:rsidRDefault="002F75FF">
+    <w:p w14:paraId="1BD5CB1A" w14:textId="3AF657EA" w:rsidR="00D7211F" w:rsidRDefault="00D7211F">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc233623517" w:history="1">
-        <w:r w:rsidRPr="00D00FF9">
+      <w:hyperlink w:anchor="_Toc239421464" w:history="1">
+        <w:r w:rsidRPr="00182353">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00D00FF9">
+        <w:r w:rsidRPr="00182353">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Religious, Spiritual Articles and Dietary Requirements</w:t>
+          <w:t>Religious Activities Outside of the Prison</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc233623517 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239421464 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1E1E76BD" w14:textId="239F1CBD" w:rsidR="002F75FF" w:rsidRDefault="002F75FF">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="73DD5286" w14:textId="2BAE9F3B" w:rsidR="00D7211F" w:rsidRDefault="00D7211F">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc233623518" w:history="1">
-        <w:r w:rsidRPr="00D00FF9">
+      <w:hyperlink w:anchor="_Toc239421465" w:history="1">
+        <w:r w:rsidRPr="00182353">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>10.2</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00D00FF9">
+        <w:r w:rsidRPr="00182353">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Communion wine</w:t>
+          <w:t>Religious, Spiritual Articles and Dietary Requirements</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc233623518 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239421465 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="11BDFC9A" w14:textId="685E6D5F" w:rsidR="002F75FF" w:rsidRDefault="002F75FF">
+    <w:p w14:paraId="0CB3D3B9" w14:textId="7DA36DD0" w:rsidR="00D7211F" w:rsidRDefault="00D7211F">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc233623519" w:history="1">
-        <w:r w:rsidRPr="00D00FF9">
+      <w:hyperlink w:anchor="_Toc239421466" w:history="1">
+        <w:r w:rsidRPr="00182353">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>10.3</w:t>
+          <w:t>11.2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00D00FF9">
+        <w:r w:rsidRPr="00182353">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Dietary requirements</w:t>
+          <w:t>Communion wine</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc233623519 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239421466 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="40906A29" w14:textId="7745F512" w:rsidR="002F75FF" w:rsidRDefault="002F75FF">
+    <w:p w14:paraId="69CE0931" w14:textId="26FCF4FD" w:rsidR="00D7211F" w:rsidRDefault="00D7211F">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc239421467" w:history="1">
+        <w:r w:rsidRPr="00182353">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>11.3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00182353">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Dietary requirements</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239421467 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2043845B" w14:textId="6B5DDB2D" w:rsidR="00D7211F" w:rsidRDefault="00D7211F">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc233623520" w:history="1">
-        <w:r w:rsidRPr="00D00FF9">
+      <w:hyperlink w:anchor="_Toc239421468" w:history="1">
+        <w:r w:rsidRPr="00182353">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00D00FF9">
+        <w:r w:rsidRPr="00182353">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Head Wear Associated with Religious Practice</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc233623520 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239421468 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7F4590A7" w14:textId="57CA37CA" w:rsidR="002F75FF" w:rsidRDefault="002F75FF">
+    <w:p w14:paraId="59394B95" w14:textId="5AAB79EF" w:rsidR="00D7211F" w:rsidRDefault="00D7211F">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc233623521" w:history="1">
-        <w:r w:rsidRPr="00D00FF9">
+      <w:hyperlink w:anchor="_Toc239421469" w:history="1">
+        <w:r w:rsidRPr="00182353">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00D00FF9">
+        <w:r w:rsidRPr="00182353">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Cultural Awareness and Staff Training</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc233623521 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239421469 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2ACB5273" w14:textId="260C7C97" w:rsidR="002F75FF" w:rsidRDefault="002F75FF">
+    <w:p w14:paraId="061579A2" w14:textId="49767B58" w:rsidR="00D7211F" w:rsidRDefault="00D7211F">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc233623522" w:history="1">
-        <w:r w:rsidRPr="00D00FF9">
+      <w:hyperlink w:anchor="_Toc239421470" w:history="1">
+        <w:r w:rsidRPr="00182353">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>12.1</w:t>
+          <w:t>13.2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00D00FF9">
+        <w:r w:rsidRPr="00182353">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Training</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc233623522 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239421470 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5526E250" w14:textId="5460E4C7" w:rsidR="002F75FF" w:rsidRDefault="002F75FF">
+    <w:p w14:paraId="00E801EA" w14:textId="4002C9E2" w:rsidR="00D7211F" w:rsidRDefault="00D7211F">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc233623523" w:history="1">
-        <w:r w:rsidRPr="00D00FF9">
+      <w:hyperlink w:anchor="_Toc239421471" w:history="1">
+        <w:r w:rsidRPr="00182353">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>12.2</w:t>
+          <w:t>13.3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00D00FF9">
+        <w:r w:rsidRPr="00182353">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Information</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc233623523 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239421471 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4FC4FD6A" w14:textId="352DB6C1" w:rsidR="002F75FF" w:rsidRDefault="002F75FF">
+    <w:p w14:paraId="5F9E1B1D" w14:textId="336F29A3" w:rsidR="00D7211F" w:rsidRDefault="00D7211F">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc233623524" w:history="1">
-        <w:r w:rsidRPr="00D00FF9">
+      <w:hyperlink w:anchor="_Toc239421472" w:history="1">
+        <w:r w:rsidRPr="00182353">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>12.3</w:t>
+          <w:t>13.4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00D00FF9">
+        <w:r w:rsidRPr="00182353">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Aboriginal Prisoners</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc233623524 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239421472 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="533AA9FE" w14:textId="76C3FA79" w:rsidR="002F75FF" w:rsidRDefault="002F75FF">
+    <w:p w14:paraId="4F830EB6" w14:textId="071DCFE3" w:rsidR="00D7211F" w:rsidRDefault="00D7211F">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc233623525" w:history="1">
-        <w:r w:rsidRPr="00D00FF9">
+      <w:hyperlink w:anchor="_Toc239421473" w:history="1">
+        <w:r w:rsidRPr="00182353">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>12.4</w:t>
+          <w:t>13.5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00D00FF9">
+        <w:r w:rsidRPr="00182353">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Interpreter Services</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc233623525 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239421473 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0C9850FD" w14:textId="099D7D8B" w:rsidR="002F75FF" w:rsidRDefault="002F75FF">
+    <w:p w14:paraId="71D845FD" w14:textId="74686764" w:rsidR="00D7211F" w:rsidRDefault="00D7211F">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc233623526" w:history="1">
-        <w:r w:rsidRPr="00D00FF9">
+      <w:hyperlink w:anchor="_Toc239421474" w:history="1">
+        <w:r w:rsidRPr="00182353">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:bCs/>
             <w:noProof/>
           </w:rPr>
-          <w:t>13</w:t>
+          <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00D00FF9">
+        <w:r w:rsidRPr="00182353">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>Standing Orders</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc233623526 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239421474 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4A67B9F9" w14:textId="07FDD3BE" w:rsidR="002F75FF" w:rsidRDefault="002F75FF">
+    <w:p w14:paraId="1101EE01" w14:textId="6DB4E9CA" w:rsidR="00D7211F" w:rsidRDefault="00D7211F">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc233623527" w:history="1">
-        <w:r w:rsidRPr="00D00FF9">
+      <w:hyperlink w:anchor="_Toc239421475" w:history="1">
+        <w:r w:rsidRPr="00182353">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>14</w:t>
+          <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00D00FF9">
+        <w:r w:rsidRPr="00182353">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Annexures</w:t>
+          <w:t>Definitions and acronyms</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc233623527 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239421475 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="08566AEA" w14:textId="2C38F7FC" w:rsidR="002F75FF" w:rsidRDefault="002F75FF">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="12144FD8" w14:textId="6F3AB8E5" w:rsidR="00D7211F" w:rsidRDefault="00D7211F">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc233623528" w:history="1">
-        <w:r w:rsidRPr="00D00FF9">
+      <w:hyperlink w:anchor="_Toc239421476" w:history="1">
+        <w:r w:rsidRPr="00182353">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>14.1</w:t>
+          <w:t>16</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00D00FF9">
+        <w:r w:rsidRPr="00182353">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Related COPPs and documents</w:t>
+          <w:t>Annexures</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc233623528 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239421476 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7650443C" w14:textId="0F9CA2BE" w:rsidR="002F75FF" w:rsidRDefault="002F75FF">
+    <w:p w14:paraId="3047BCC7" w14:textId="77B7FFD9" w:rsidR="00D7211F" w:rsidRDefault="00D7211F">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc233623529" w:history="1">
-        <w:r w:rsidRPr="00D00FF9">
+      <w:hyperlink w:anchor="_Toc239421477" w:history="1">
+        <w:r w:rsidRPr="00182353">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>14.2</w:t>
-[...7 lines deleted...]
-            <w14:ligatures w14:val="standardContextual"/>
+          <w:t>Related COPPs and documents</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00D00FF9">
-[...5 lines deleted...]
-        </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:tab/>
+          <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:fldChar w:fldCharType="begin"/>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239421477 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc233623529 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:fldChar w:fldCharType="separate"/>
-[...6 lines deleted...]
-          <w:t>11</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0056989A" w14:textId="5C73C8AA" w:rsidR="002F75FF" w:rsidRDefault="002F75FF">
+    <w:p w14:paraId="4B21F7AF" w14:textId="51D96C91" w:rsidR="00D7211F" w:rsidRDefault="00D7211F">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc233623530" w:history="1">
-        <w:r w:rsidRPr="00D00FF9">
+      <w:hyperlink w:anchor="_Toc239421478" w:history="1">
+        <w:r w:rsidRPr="00182353">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>14.3</w:t>
-[...7 lines deleted...]
-            <w14:ligatures w14:val="standardContextual"/>
+          <w:t>Related legislation</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00D00FF9">
-[...5 lines deleted...]
-        </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:tab/>
+          <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:fldChar w:fldCharType="begin"/>
-[...6 lines deleted...]
-          <w:instrText xml:space="preserve"> PAGEREF _Toc233623530 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239421478 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="15290784" w14:textId="76C036E6" w:rsidR="002F75FF" w:rsidRDefault="002F75FF">
-[...91 lines deleted...]
-    <w:p w14:paraId="621215F0" w14:textId="75EBC472" w:rsidR="002F75FF" w:rsidRDefault="002F75FF">
+    <w:p w14:paraId="7127C2CC" w14:textId="780E279C" w:rsidR="00D7211F" w:rsidRDefault="00D7211F">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc233623532" w:history="1">
-        <w:r w:rsidRPr="00D00FF9">
+      <w:hyperlink w:anchor="_Toc239421479" w:history="1">
+        <w:r w:rsidRPr="00182353">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Document Version History</w:t>
+          <w:t>Assurance</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc233623532 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239421479 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>13</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6AE08F3A" w14:textId="4B46837F" w:rsidR="002F75FF" w:rsidRDefault="002F75FF">
+    <w:p w14:paraId="1D68FE3A" w14:textId="2B08D382" w:rsidR="00D7211F" w:rsidRDefault="00D7211F">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc233623533" w:history="1">
-        <w:r w:rsidRPr="00D00FF9">
+      <w:hyperlink w:anchor="_Toc239421480" w:history="1">
+        <w:r w:rsidRPr="00182353">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Appendix A: Head Wear Associated with Religious Practice</w:t>
+          <w:t>Document Version History</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc233623533 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239421480 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="43E39DD4" w14:textId="17CADA4A" w:rsidR="002F75FF" w:rsidRDefault="002F75FF">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="5FEDC31F" w14:textId="7A32AB99" w:rsidR="00D7211F" w:rsidRDefault="00D7211F">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc233623534" w:history="1">
-        <w:r w:rsidRPr="00D00FF9">
+      <w:hyperlink w:anchor="_Toc239421481" w:history="1">
+        <w:r w:rsidRPr="00182353">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>15.1</w:t>
+          <w:t>Appendix A: Head Wear Associated with Religious Practice</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239421481 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3F63641D" w14:textId="3B92AB03" w:rsidR="00D7211F" w:rsidRDefault="00D7211F">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc239421482" w:history="1">
+        <w:r w:rsidRPr="00182353">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>16.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00D00FF9">
+        <w:r w:rsidRPr="00182353">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Prisoner Religious Headwear</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc233623534 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239421482 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0E2AAE4D" w14:textId="1100B1F6" w:rsidR="002F75FF" w:rsidRDefault="002F75FF">
+    <w:p w14:paraId="63047CEE" w14:textId="095B962A" w:rsidR="00D7211F" w:rsidRDefault="00D7211F">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc233623535" w:history="1">
-        <w:r w:rsidRPr="00D00FF9">
+      <w:hyperlink w:anchor="_Toc239421483" w:history="1">
+        <w:r w:rsidRPr="00182353">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>16</w:t>
-[...8 lines deleted...]
-            <w14:ligatures w14:val="standardContextual"/>
+          <w:t>Appendix B: Cultural, Religious, Spiritual Services and Visits Application Process Chart:</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00D00FF9">
-[...5 lines deleted...]
-        </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:tab/>
+          <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:fldChar w:fldCharType="begin"/>
-[...6 lines deleted...]
-          <w:instrText xml:space="preserve"> PAGEREF _Toc233623535 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239421483 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="179FFF79" w14:textId="166D831C" w:rsidR="00634C54" w:rsidRPr="006118FF" w:rsidRDefault="00BC2830" w:rsidP="004E571B">
+    <w:p w14:paraId="179FFF79" w14:textId="3E39B2D8" w:rsidR="00634C54" w:rsidRPr="006118FF" w:rsidRDefault="00BC2690" w:rsidP="004E571B">
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:color w:val="305497"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="701873A2" w14:textId="77777777" w:rsidR="00634C54" w:rsidRPr="006118FF" w:rsidRDefault="00634C54">
       <w:r w:rsidRPr="006118FF">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="75191445" w14:textId="77777777" w:rsidR="00C8272F" w:rsidRPr="006118FF" w:rsidRDefault="00C8272F" w:rsidP="009C5A4B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="240"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc233623504"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc239421451"/>
       <w:r w:rsidRPr="006118FF">
         <w:lastRenderedPageBreak/>
         <w:t>Scope</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="5E2B962C" w14:textId="77777777" w:rsidR="00952A51" w:rsidRPr="006118FF" w:rsidRDefault="00952A51" w:rsidP="009C5A4B">
-[...1 lines deleted...]
-        <w:spacing w:before="360" w:after="240"/>
+    <w:p w14:paraId="5E2B962C" w14:textId="77777777" w:rsidR="00952A51" w:rsidRPr="006118FF" w:rsidRDefault="00952A51" w:rsidP="0034369F">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="006118FF">
         <w:t>This Commissioner’s Operating Policy and Procedure (COPP) applies to all prisons administered by or on behalf of the Department of Justice (the Department).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="492D009B" w14:textId="77777777" w:rsidR="00EC5AF1" w:rsidRPr="006118FF" w:rsidRDefault="00EC5AF1" w:rsidP="009C5A4B">
+    <w:p w14:paraId="492D009B" w14:textId="77777777" w:rsidR="00EC5AF1" w:rsidRPr="006118FF" w:rsidRDefault="00EC5AF1" w:rsidP="0034369F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:after="240"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="6" w:name="_Toc233623505"/>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc239421452"/>
       <w:r w:rsidRPr="006118FF">
         <w:t>Policy</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="006118FF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F3A1172" w14:textId="74F1DE6C" w:rsidR="0073536E" w:rsidRDefault="0073536E" w:rsidP="005D6238">
+    <w:p w14:paraId="6F3A1172" w14:textId="791ADD2A" w:rsidR="0073536E" w:rsidRDefault="0073536E" w:rsidP="005D6238">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="002169F4">
         <w:t>Contracted Service Provider the Council of Churches WA (CCWA) provides religious and spiritual (chaplaincy) services in accordance with the Religious and Spiritual Services (DOJ</w:t>
       </w:r>
       <w:r w:rsidR="006F47B1" w:rsidRPr="002169F4">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="002169F4">
         <w:t xml:space="preserve">2019/03529) Service Agreement </w:t>
       </w:r>
       <w:r w:rsidR="0065227C" w:rsidRPr="002169F4">
-        <w:t xml:space="preserve">(service agreement) </w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00087EF8">
+        <w:t>the S</w:t>
+      </w:r>
+      <w:r w:rsidR="0065227C" w:rsidRPr="002169F4">
+        <w:t xml:space="preserve">ervice </w:t>
+      </w:r>
+      <w:r w:rsidR="00087EF8">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="0065227C" w:rsidRPr="002169F4">
+        <w:t xml:space="preserve">greement) </w:t>
       </w:r>
       <w:r w:rsidRPr="002169F4">
         <w:t>with a focus on pastoral care, to support the religious and spiritual needs of the whole prison population. Pastoral care services are not based on any particular religion, are provided regardless of faith (or no faith), gender, sexuality or beliefs, and are available to prisoners, young people and Department staff</w:t>
+      </w:r>
+      <w:r w:rsidR="00087EF8">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64503517" w14:textId="52891010" w:rsidR="00B56177" w:rsidRPr="0072103D" w:rsidRDefault="00B56177" w:rsidP="005D6238">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00C25BF4">
         <w:t>Prisoners shall be permitted to</w:t>
       </w:r>
       <w:r w:rsidRPr="009C5A4B">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7411A5B1" w14:textId="77777777" w:rsidR="00B56177" w:rsidRPr="0072103D" w:rsidRDefault="00B56177" w:rsidP="00145346">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="0072103D">
         <w:t>practice and observe their religious or spiritual beliefs</w:t>
@@ -3253,125 +4467,125 @@
     <w:p w14:paraId="2FDCD769" w14:textId="44EF5B6F" w:rsidR="00B04B74" w:rsidRDefault="008E7E22" w:rsidP="005D6238">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="006118FF">
         <w:t xml:space="preserve">A prisoner </w:t>
       </w:r>
       <w:r w:rsidR="00461603">
         <w:t xml:space="preserve">shall </w:t>
       </w:r>
       <w:r w:rsidRPr="006118FF">
         <w:t xml:space="preserve">not be required to </w:t>
       </w:r>
       <w:r>
         <w:t>conduct</w:t>
       </w:r>
       <w:r w:rsidRPr="006118FF">
         <w:t xml:space="preserve"> work that is unsuitable or offensive to their registered religion or spiritual beliefs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="497188DF" w14:textId="62C7946A" w:rsidR="005D6238" w:rsidRPr="00145346" w:rsidRDefault="00000407" w:rsidP="005D6238">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc119057283"/>
-[...7 lines deleted...]
-      <w:bookmarkStart w:id="15" w:name="_Hlk143594901"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc119057283"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc119923235"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc120006165"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc120011843"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc120081855"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc120529957"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc120610736"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc120611666"/>
+      <w:bookmarkStart w:id="10" w:name="_Hlk143594901"/>
       <w:r w:rsidRPr="00145346">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="005A3973" w:rsidRPr="00145346">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>risoners may receive visits from recognised religious or spiritual advisor(s); or another responsible person who acts in a religious or spiritual capacity with similar religious or spiritual beliefs as the prisoner</w:t>
       </w:r>
       <w:r w:rsidR="005A3973" w:rsidRPr="00145346">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidR="005A3973" w:rsidRPr="00145346">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
-      <w:bookmarkEnd w:id="10"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidR="004916D7" w:rsidRPr="00145346">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AC5B32" w:rsidRPr="00145346">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="16" w:name="_Hlk118701484"/>
+      <w:bookmarkStart w:id="11" w:name="_Hlk118701484"/>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p w14:paraId="7A7A6501" w14:textId="550625CD" w:rsidR="00495CA2" w:rsidRPr="00145346" w:rsidRDefault="00145E70" w:rsidP="00484A4A">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00145346">
         <w:t>Religious visitors are permitted to visit a prisoner under s.95E</w:t>
       </w:r>
       <w:r w:rsidRPr="00145346">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidR="00582E5D" w:rsidRPr="00145346">
         <w:t>, t</w:t>
       </w:r>
       <w:r w:rsidRPr="00145346">
         <w:t xml:space="preserve">herefore s.65 </w:t>
       </w:r>
       <w:r w:rsidR="00582E5D" w:rsidRPr="00145346">
         <w:t xml:space="preserve">of the </w:t>
       </w:r>
       <w:r w:rsidR="00582E5D" w:rsidRPr="00145346">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
@@ -3383,51 +4597,51 @@
         </w:rPr>
         <w:t>Prisons Act 1981</w:t>
       </w:r>
       <w:r w:rsidR="00582E5D" w:rsidRPr="00145346">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00145346">
         <w:t xml:space="preserve">does not extend to s.95E visitors. </w:t>
       </w:r>
       <w:r w:rsidR="00610D3B" w:rsidRPr="00145346">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Superintendents have been </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidR="00610D3B" w:rsidRPr="00141506">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:bCs/>
             <w:szCs w:val="26"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>delegated</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00610D3B" w:rsidRPr="00141506">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> to</w:t>
       </w:r>
       <w:r w:rsidR="00610D3B" w:rsidRPr="00145346">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
@@ -3448,155 +4662,200 @@
       </w:r>
       <w:r w:rsidR="00610D3B" w:rsidRPr="00145346">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Prisons Act 1981</w:t>
       </w:r>
       <w:r w:rsidR="00610D3B" w:rsidRPr="00145346">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> (s.95E) and in accordance with this COPP.</w:t>
       </w:r>
       <w:r w:rsidR="00610D3B" w:rsidRPr="00145346">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:p w14:paraId="50650B30" w14:textId="5BF7DE1B" w:rsidR="00406165" w:rsidRPr="002169F4" w:rsidRDefault="00406165" w:rsidP="005D6238">
+    <w:bookmarkEnd w:id="11"/>
+    <w:p w14:paraId="50650B30" w14:textId="13040104" w:rsidR="00406165" w:rsidRPr="002169F4" w:rsidRDefault="00406165" w:rsidP="005D6238">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
+      <w:r w:rsidRPr="006217B8">
+        <w:t>Where a</w:t>
+      </w:r>
+      <w:r w:rsidR="00087EF8" w:rsidRPr="006217B8">
+        <w:t>n un-contracted</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006217B8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00087EF8" w:rsidRPr="006217B8">
+        <w:t xml:space="preserve">cultural, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006217B8">
+        <w:t>religious</w:t>
+      </w:r>
+      <w:r w:rsidR="00087EF8" w:rsidRPr="00270A98">
+        <w:t xml:space="preserve"> or spiritual</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00270A98">
+        <w:t xml:space="preserve"> visitor</w:t>
+      </w:r>
       <w:r w:rsidRPr="00484A4A">
-        <w:t xml:space="preserve">Where a religious visitor has requested multiple visits to the same prison the Superintendent shall consider </w:t>
+        <w:t xml:space="preserve"> has requested multiple visits to the same prison the Superintendent shall consider </w:t>
       </w:r>
       <w:r w:rsidRPr="00484A4A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">if the religious visitor meets the requirements of a </w:t>
       </w:r>
       <w:r w:rsidRPr="003F356E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">volunteer delivering a religious program </w:t>
+        <w:t xml:space="preserve">volunteer delivering a religious </w:t>
+      </w:r>
+      <w:r w:rsidR="00087EF8" w:rsidRPr="003F356E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">program </w:t>
+      </w:r>
+      <w:r w:rsidR="00087EF8" w:rsidRPr="003F356E">
+        <w:t>in</w:t>
       </w:r>
       <w:r w:rsidR="005345CD" w:rsidRPr="003F356E">
-        <w:t xml:space="preserve"> in accordance with </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId17" w:history="1">
+        <w:t xml:space="preserve"> accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidR="001160D3" w:rsidRPr="002169F4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 8.1 – Prison Based s95 Constructive Activities</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="005345CD" w:rsidRPr="002169F4">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EF4520E" w14:textId="722BF0BA" w:rsidR="00C00120" w:rsidRDefault="00C00120" w:rsidP="005D6238">
+    <w:p w14:paraId="7EF4520E" w14:textId="2AB039AF" w:rsidR="00C00120" w:rsidRDefault="00C00120" w:rsidP="005D6238">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="002169F4">
-        <w:t xml:space="preserve">Where a ‘non- contracted </w:t>
+        <w:t>Where a</w:t>
+      </w:r>
+      <w:r w:rsidR="00087EF8">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002169F4">
+        <w:t xml:space="preserve"> ‘</w:t>
+      </w:r>
+      <w:r w:rsidR="00E112CB">
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002169F4">
+        <w:t xml:space="preserve">-contracted </w:t>
       </w:r>
       <w:r w:rsidR="006C475E" w:rsidRPr="002169F4">
         <w:t xml:space="preserve">cultural, </w:t>
       </w:r>
       <w:r w:rsidR="00A26B59" w:rsidRPr="002169F4">
         <w:t>religious</w:t>
       </w:r>
       <w:r w:rsidR="006C475E" w:rsidRPr="002169F4">
         <w:t xml:space="preserve"> or spiritual </w:t>
       </w:r>
       <w:r w:rsidRPr="002169F4">
         <w:t>visitor</w:t>
       </w:r>
       <w:r w:rsidR="00EC2736" w:rsidRPr="002169F4">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="002169F4">
         <w:t xml:space="preserve"> has requested multiple visits to multiple prisons</w:t>
       </w:r>
       <w:r w:rsidR="005639F6" w:rsidRPr="002169F4">
         <w:t xml:space="preserve"> and/or to provide programs and services, </w:t>
       </w:r>
       <w:r w:rsidRPr="002169F4">
-        <w:t>the visitor must apply to each prison to allow for individual Superintendent review.</w:t>
+        <w:t>the visitor must apply to each prison to allow for individual Superintendent review</w:t>
+      </w:r>
+      <w:r w:rsidR="0059626E">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D8EC6CA" w14:textId="5C5C24F5" w:rsidR="0073527E" w:rsidRPr="009C5A4B" w:rsidRDefault="0073527E" w:rsidP="005D6238">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D6238">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="0073527E">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">earches shall be managed in accordance </w:t>
       </w:r>
       <w:r w:rsidRPr="00D57053">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="00D57053">
           <w:rPr>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:bCs/>
             <w:color w:val="0000FF"/>
             <w:szCs w:val="26"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>COPP 11.2 – Searching</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D57053">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> which</w:t>
       </w:r>
       <w:r w:rsidRPr="0073527E">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
@@ -3624,125 +4883,126 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">can be brought into a prison. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A209017" w14:textId="5919B027" w:rsidR="00465CEB" w:rsidRDefault="00671323" w:rsidP="005D6238">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="006118FF">
         <w:t xml:space="preserve">Superintendents may impose restrictions on provisions outlined in this </w:t>
       </w:r>
       <w:r w:rsidR="00E14B2F" w:rsidRPr="006118FF">
         <w:t xml:space="preserve">COPP </w:t>
       </w:r>
       <w:r w:rsidRPr="002A0E26">
         <w:t xml:space="preserve">for </w:t>
       </w:r>
       <w:r w:rsidRPr="006118FF">
         <w:t>the safety and security of the prison or any person.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25DE3B8E" w14:textId="77777777" w:rsidR="00545B5F" w:rsidRPr="004C10DC" w:rsidRDefault="00545B5F" w:rsidP="00162BDC">
+    <w:p w14:paraId="25DE3B8E" w14:textId="77777777" w:rsidR="00545B5F" w:rsidRPr="002D79D9" w:rsidRDefault="00545B5F" w:rsidP="00BC2690">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rStyle w:val="StyleHeading2NotBoldChar"/>
           <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="305497"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc233623506"/>
-      <w:r w:rsidRPr="004C10DC">
+      <w:bookmarkStart w:id="12" w:name="_Toc239421453"/>
+      <w:r w:rsidRPr="002D79D9">
         <w:rPr>
           <w:rStyle w:val="StyleHeading2NotBoldChar"/>
           <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="305497"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Prisoner Information</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w14:paraId="599F8E2D" w14:textId="77777777" w:rsidR="00545B5F" w:rsidRPr="009867A8" w:rsidRDefault="00545B5F" w:rsidP="00162BDC">
+    <w:p w14:paraId="599F8E2D" w14:textId="77777777" w:rsidR="00545B5F" w:rsidRPr="00BC2690" w:rsidRDefault="00545B5F" w:rsidP="000403DE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240"/>
+        <w:ind w:left="578" w:hanging="578"/>
         <w:rPr>
           <w:rStyle w:val="StyleHeading2NotBoldChar"/>
           <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="305497"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc233623507"/>
-      <w:r w:rsidRPr="009867A8">
+      <w:bookmarkStart w:id="13" w:name="_Toc239421454"/>
+      <w:r w:rsidRPr="00BC2690">
         <w:rPr>
           <w:rStyle w:val="StyleHeading2NotBoldChar"/>
           <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+          <w:color w:val="305497"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Reception</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:p w14:paraId="591E3B26" w14:textId="334D0527" w:rsidR="00545B5F" w:rsidRPr="009C5A4B" w:rsidRDefault="00545B5F" w:rsidP="00162BDC">
+    <w:p w14:paraId="591E3B26" w14:textId="334D0527" w:rsidR="00545B5F" w:rsidRPr="009C5A4B" w:rsidRDefault="00545B5F" w:rsidP="0059626E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-        <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Reception </w:t>
       </w:r>
       <w:r w:rsidRPr="005672A5">
         <w:t xml:space="preserve">Officers shall </w:t>
       </w:r>
       <w:r>
         <w:t>record</w:t>
       </w:r>
       <w:r w:rsidRPr="005672A5">
         <w:t xml:space="preserve"> a prisoner’s religious information</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> during</w:t>
       </w:r>
       <w:r w:rsidR="00C10B9A">
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> reception intake, in accordance </w:t>
       </w:r>
       <w:r w:rsidRPr="00D57053">
         <w:t xml:space="preserve">with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="00D57053">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Mincho"/>
             <w:bCs w:val="0"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>COPP 2.1 – Reception</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D57053">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77D002BC" w14:textId="77777777" w:rsidR="00545B5F" w:rsidRPr="0063292E" w:rsidRDefault="00545B5F" w:rsidP="00545B5F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
@@ -3848,118 +5108,119 @@
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="283"/>
       </w:pPr>
       <w:r w:rsidRPr="0037280E">
         <w:t>be seen by a Prison Chaplain</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B4D7E5B" w14:textId="2F4F770E" w:rsidR="00545B5F" w:rsidRPr="0037280E" w:rsidRDefault="00545B5F" w:rsidP="00162BDC">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="283"/>
       </w:pPr>
       <w:r w:rsidRPr="0037280E">
         <w:t xml:space="preserve">have a representative of their declared faith attend the prison, in </w:t>
       </w:r>
       <w:r w:rsidRPr="00D57053">
         <w:t xml:space="preserve">accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidRPr="00D57053">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 2.2 – Orientation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D57053">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46F54E36" w14:textId="77777777" w:rsidR="00545B5F" w:rsidRPr="009729A0" w:rsidRDefault="00545B5F" w:rsidP="00162BDC">
+    <w:p w14:paraId="46F54E36" w14:textId="77777777" w:rsidR="00545B5F" w:rsidRPr="009729A0" w:rsidRDefault="00545B5F" w:rsidP="000403DE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="240"/>
-      </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc233623508"/>
+        <w:ind w:left="578" w:hanging="578"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc239421455"/>
       <w:r>
         <w:t>Change of religion</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="4BC64FB3" w14:textId="6667F0F0" w:rsidR="00545B5F" w:rsidRDefault="00545B5F" w:rsidP="00162BDC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F11F3A">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Prisoners shall be informed they can change their religious registration at any</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE7236">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> time</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006118FF">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">by </w:t>
       </w:r>
       <w:r w:rsidRPr="003F356E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">submitting a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidRPr="003F356E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Change of Religion Notification</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003F356E">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003F356E">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>form</w:t>
       </w:r>
@@ -4092,74 +5353,75 @@
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>IRLM team</w:t>
       </w:r>
       <w:r w:rsidRPr="006118FF">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>shall</w:t>
       </w:r>
       <w:r w:rsidRPr="006118FF">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> arrange for the prisoner’s TOMS profile to be amended to reflect the change.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BB61891" w14:textId="242AC289" w:rsidR="005E51CD" w:rsidRPr="00B55F34" w:rsidRDefault="005E51CD" w:rsidP="00162BDC">
+    <w:p w14:paraId="3BB61891" w14:textId="242AC289" w:rsidR="005E51CD" w:rsidRPr="00BC2690" w:rsidRDefault="005E51CD" w:rsidP="000403DE">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:after="240"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc239421456"/>
+      <w:r w:rsidRPr="00BC2690">
         <w:t xml:space="preserve">Prison </w:t>
       </w:r>
-      <w:r w:rsidR="004A49BC">
+      <w:r w:rsidR="004A49BC" w:rsidRPr="00BC2690">
         <w:t>Religious and Spiritual</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BC2690">
         <w:t xml:space="preserve"> Services</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
-      <w:r>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r w:rsidRPr="00BC2690">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D4D9B90" w14:textId="77777777" w:rsidR="005E51CD" w:rsidRPr="004E6DA5" w:rsidRDefault="005E51CD" w:rsidP="00162BDC">
+    <w:p w14:paraId="6D4D9B90" w14:textId="77777777" w:rsidR="005E51CD" w:rsidRPr="004E6DA5" w:rsidRDefault="005E51CD" w:rsidP="000403DE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:before="360" w:after="240"/>
+        <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Prison </w:t>
       </w:r>
       <w:r w:rsidRPr="004E6DA5">
         <w:t>Chaplains shall:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EB70283" w14:textId="409282B8" w:rsidR="00297358" w:rsidRDefault="00297358" w:rsidP="003E1E30">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">offer prisoners the opportunity to practice the religion of their choice </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5555E097" w14:textId="6DEE7581" w:rsidR="005E51CD" w:rsidRPr="004E6DA5" w:rsidRDefault="00297358" w:rsidP="003E1E30">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
@@ -4294,50 +5556,51 @@
         <w:t>spiritual beliefs to be provided to staff</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51CE3B3B" w14:textId="488C4E89" w:rsidR="005E51CD" w:rsidRDefault="005E51CD" w:rsidP="003E1E30">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
       </w:pPr>
       <w:r>
         <w:t>record all services to prisoners in the TOMS Religious and Spiritual module</w:t>
       </w:r>
       <w:r w:rsidR="000839C4">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1336622B" w14:textId="654A7CE5" w:rsidR="00DA6735" w:rsidRDefault="00DA6735" w:rsidP="00935D6E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Prison Chaplains shall conduct religious and spiritual practices and ceremonies regardless of the Chaplain</w:t>
       </w:r>
       <w:r w:rsidR="00297358">
         <w:t>’</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">s own faith. The Superintendent shall approve </w:t>
       </w:r>
       <w:r w:rsidR="00D07DF3">
         <w:t>services to</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ensure the security and good order of the prison.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A892B10" w14:textId="5239D60F" w:rsidR="003F5465" w:rsidRPr="003F5465" w:rsidRDefault="00935D6E" w:rsidP="003F5465">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00A529B4">
         <w:t>Prison Officers shall notify a</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Prison</w:t>
       </w:r>
@@ -4366,430 +5629,494 @@
         <w:t xml:space="preserve">Rehabilitation and Reintegration </w:t>
       </w:r>
       <w:r w:rsidRPr="002169F4">
         <w:t>Branch</w:t>
       </w:r>
       <w:r w:rsidR="009F7887" w:rsidRPr="002169F4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005E51CD" w:rsidRPr="002169F4">
         <w:t>shall provide the Superintendent with a calendar of the major religious festivals and events at the start of each calendar year.</w:t>
       </w:r>
       <w:r w:rsidR="003E5083" w:rsidRPr="002169F4">
         <w:t xml:space="preserve"> This information may be sourced via the Department of Home Affairs (Calendar of cultural and religious dates).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DF35DCD" w14:textId="1F6A3C12" w:rsidR="00172275" w:rsidRPr="002169F4" w:rsidRDefault="00297358" w:rsidP="00172275">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="002169F4">
         <w:t>Religious and Spiritual Services</w:t>
       </w:r>
       <w:r w:rsidR="005E51CD" w:rsidRPr="002169F4">
         <w:t xml:space="preserve"> should be considered as part of the support process for prisoners who may be ‘at risk’, in accordance with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidR="005E51CD" w:rsidRPr="002169F4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>At Risk Management System (ARMS) Manual.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4DF68238" w14:textId="31E15E0A" w:rsidR="00C60859" w:rsidRPr="002169F4" w:rsidRDefault="00A451BA" w:rsidP="00C60859">
+    <w:p w14:paraId="4DF68238" w14:textId="31E15E0A" w:rsidR="00C60859" w:rsidRPr="002169F4" w:rsidRDefault="00A451BA" w:rsidP="000403DE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc233623510"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="578" w:hanging="578"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc239421457"/>
       <w:r w:rsidRPr="002169F4">
         <w:t>Reporting Lines</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
-    <w:p w14:paraId="78B10ACB" w14:textId="77777777" w:rsidR="00A451BA" w:rsidRPr="002169F4" w:rsidRDefault="00A451BA" w:rsidP="00A451BA">
+    <w:p w14:paraId="78B10ACB" w14:textId="77777777" w:rsidR="00A451BA" w:rsidRPr="002169F4" w:rsidRDefault="00A451BA" w:rsidP="000403DE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="240"/>
       </w:pPr>
       <w:r w:rsidRPr="002169F4">
         <w:t xml:space="preserve">Chaplains report to the Council of Churches Western Australia (CCWA) on administrative matters as their employer. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="640B0886" w14:textId="77777777" w:rsidR="00A451BA" w:rsidRPr="002169F4" w:rsidRDefault="00A451BA" w:rsidP="00A451BA">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="002169F4">
         <w:t>Whilst undertaking their role within a custodial facility, Chaplains must comply with all rules and directions made by custodial staff to ensure the good order and security of a custodial facility is maintained.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A93AEE6" w14:textId="77777777" w:rsidR="00A451BA" w:rsidRPr="002169F4" w:rsidRDefault="00A451BA" w:rsidP="00A451BA">
+    <w:p w14:paraId="6A93AEE6" w14:textId="31877897" w:rsidR="00A451BA" w:rsidRPr="006217B8" w:rsidRDefault="00A451BA" w:rsidP="005F4B4B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="002169F4">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="002169F4">
+      <w:r w:rsidRPr="006217B8">
+        <w:t xml:space="preserve">Superintendents are encouraged to resolve any issues that may arise </w:t>
+      </w:r>
+      <w:r w:rsidR="00087EF8" w:rsidRPr="006217B8">
+        <w:t>regarding contracted religious and spiritual (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006217B8">
+        <w:t>chaplaincy</w:t>
+      </w:r>
+      <w:r w:rsidR="00087EF8" w:rsidRPr="006217B8">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006217B8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00087EF8" w:rsidRPr="006217B8">
+        <w:t>services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006217B8">
+        <w:t xml:space="preserve"> in the first instance. </w:t>
+      </w:r>
+      <w:r w:rsidR="005F4B4B" w:rsidRPr="006217B8">
+        <w:t>Where</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006217B8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00087EF8" w:rsidRPr="006217B8">
+        <w:t xml:space="preserve">an </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006217B8">
+        <w:t xml:space="preserve">issue cannot be resolved, Superintendents </w:t>
+      </w:r>
+      <w:r w:rsidR="005F4B4B" w:rsidRPr="006217B8">
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006217B8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00087EF8" w:rsidRPr="006217B8">
+        <w:t>refer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006217B8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE3E1A" w:rsidRPr="006217B8">
+        <w:t>the issue</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006217B8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006217B8">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
-          <w:bCs w:val="0"/>
-          <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>to the R&amp;R Contract Management Team</w:t>
-[...15 lines deleted...]
-        <w:r w:rsidRPr="002169F4">
+        <w:t>to R&amp;R Contract Management</w:t>
+      </w:r>
+      <w:r w:rsidR="005F4B4B" w:rsidRPr="006217B8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00867ECD" w:rsidRPr="006217B8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidR="00A55F3C" w:rsidRPr="006217B8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>RRContractedServices@justice.wa.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="51B251F1" w14:textId="12E9B87B" w:rsidR="00A451BA" w:rsidRPr="002169F4" w:rsidRDefault="00A451BA" w:rsidP="00A451BA">
-[...8 lines deleted...]
-      <w:hyperlink r:id="rId24" w:history="1">
+    <w:p w14:paraId="6D0C7E49" w14:textId="77777777" w:rsidR="000403DE" w:rsidRPr="002169F4" w:rsidRDefault="000403DE" w:rsidP="00D7211F">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="578" w:hanging="578"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc239421458"/>
+      <w:r w:rsidRPr="002169F4">
+        <w:t>Reporting of Incidents</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="1355B5FA" w14:textId="77777777" w:rsidR="000403DE" w:rsidRPr="002169F4" w:rsidRDefault="000403DE" w:rsidP="000403DE">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002169F4">
+        <w:t xml:space="preserve">Chaplains are subject to and must comply with incident reporting procedures outlined in - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidRPr="002169F4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>gensec@churcheswa.org.au</w:t>
+          <w:t>COPP 13.1 – Incident Notifications, Reporting and Communications</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002169F4">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A32EA3F" w14:textId="0021AA1B" w:rsidR="000403DE" w:rsidRPr="006217B8" w:rsidRDefault="000403DE" w:rsidP="000403DE">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006217B8">
+        <w:t xml:space="preserve">Chaplains </w:t>
+      </w:r>
+      <w:r w:rsidR="00A55F3C" w:rsidRPr="006217B8">
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006217B8">
+        <w:t xml:space="preserve"> also comply with the Incident Reporting Procedure for Community Service Organisations, as required under the Service Agreement. This procedure is available upon request via: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidRPr="006217B8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>RRContractedServices@justice.wa.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3102F9E4" w14:textId="77777777" w:rsidR="00A451BA" w:rsidRDefault="00A451BA" w:rsidP="00A451BA">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="082FF5FE" w14:textId="0F3E8CC2" w:rsidR="00A451BA" w:rsidRPr="002169F4" w:rsidRDefault="0011387E" w:rsidP="00A451BA">
-[...36 lines deleted...]
-    <w:p w14:paraId="4E1C77E3" w14:textId="2BEC39C2" w:rsidR="005C2384" w:rsidRDefault="008A099A" w:rsidP="00162BDC">
+    <w:p w14:paraId="4E1C77E3" w14:textId="43D23A13" w:rsidR="005C2384" w:rsidRDefault="008A099A" w:rsidP="0043251A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:after="240"/>
-      </w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc239421459"/>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Religious and Spiritual </w:t>
       </w:r>
       <w:r w:rsidR="005A4F69">
         <w:t>Visitors</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
-    <w:p w14:paraId="07D41E7E" w14:textId="77777777" w:rsidR="005C2384" w:rsidRDefault="005C2384" w:rsidP="00162BDC">
+    <w:p w14:paraId="07D41E7E" w14:textId="77777777" w:rsidR="005C2384" w:rsidRDefault="005C2384" w:rsidP="0043251A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:before="360" w:after="240"/>
+        <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Prisoners </w:t>
       </w:r>
       <w:r w:rsidRPr="0073527E">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>may receive visits from recognised religious or spiritual advisor(s); or another responsible person who acts in a religious or spiritual capacity with similar religious or spiritual beliefs as the prisoner</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidRPr="0073527E">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B731C81" w14:textId="5E310766" w:rsidR="005A4F69" w:rsidRDefault="007A4BC3" w:rsidP="005A4F69">
+    <w:p w14:paraId="0B731C81" w14:textId="0BAD21A7" w:rsidR="005A4F69" w:rsidRPr="006217B8" w:rsidRDefault="00087EF8" w:rsidP="005A4F69">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="005A4F69">
-[...2 lines deleted...]
-      <w:r w:rsidR="005A4F69">
+      <w:r w:rsidRPr="006217B8">
+        <w:t>CCWA maintains a register of</w:t>
+      </w:r>
+      <w:r w:rsidR="007A4BC3" w:rsidRPr="006217B8">
+        <w:t xml:space="preserve"> contacts for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006217B8">
+        <w:t xml:space="preserve">recognised </w:t>
+      </w:r>
+      <w:r w:rsidR="009110D4" w:rsidRPr="006217B8">
         <w:t xml:space="preserve">external </w:t>
       </w:r>
-      <w:r w:rsidRPr="005A4F69">
-[...2 lines deleted...]
-      <w:r w:rsidR="005A4F69" w:rsidRPr="005A4F69">
+      <w:r w:rsidR="007A4BC3" w:rsidRPr="006217B8">
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="005A4F69" w:rsidRPr="006217B8">
         <w:t>roviders of services or resources</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A4F69">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005A4F69">
+      <w:r w:rsidR="007A4BC3" w:rsidRPr="006217B8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006217B8">
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidR="007A4BC3" w:rsidRPr="006217B8">
+        <w:t xml:space="preserve">specific </w:t>
+      </w:r>
+      <w:r w:rsidR="009110D4" w:rsidRPr="006217B8">
+        <w:t>faith</w:t>
+      </w:r>
+      <w:r w:rsidR="007A4BC3" w:rsidRPr="006217B8">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="005A4F69" w:rsidRPr="006217B8">
+        <w:t>. F</w:t>
+      </w:r>
+      <w:r w:rsidR="007A4BC3" w:rsidRPr="006217B8">
         <w:t>or example</w:t>
       </w:r>
-      <w:r w:rsidR="005A4F69">
+      <w:r w:rsidR="005A4F69" w:rsidRPr="006217B8">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0980CA64" w14:textId="6A623CB3" w:rsidR="005A4F69" w:rsidRDefault="007A4BC3" w:rsidP="002F4BC9">
+    <w:p w14:paraId="0980CA64" w14:textId="0BF0BAD2" w:rsidR="005A4F69" w:rsidRPr="006217B8" w:rsidRDefault="007A4BC3" w:rsidP="002F4BC9">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="425"/>
       </w:pPr>
-      <w:r w:rsidRPr="005A4F69">
-        <w:t>Muslim faith</w:t>
+      <w:r w:rsidRPr="006217B8">
+        <w:t>Muslim</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00C8D839" w14:textId="77777777" w:rsidR="005A4F69" w:rsidRDefault="007A4BC3" w:rsidP="002F4BC9">
+    <w:p w14:paraId="00C8D839" w14:textId="2D3BB1C7" w:rsidR="005A4F69" w:rsidRPr="006217B8" w:rsidRDefault="007A4BC3" w:rsidP="002F4BC9">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="425"/>
       </w:pPr>
-      <w:r w:rsidRPr="005A4F69">
-        <w:t>Jewish faith</w:t>
+      <w:r w:rsidRPr="006217B8">
+        <w:t>Jewish</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22392DC3" w14:textId="77777777" w:rsidR="005A4F69" w:rsidRDefault="007A4BC3" w:rsidP="002F4BC9">
+    <w:p w14:paraId="22392DC3" w14:textId="661FEE91" w:rsidR="005A4F69" w:rsidRPr="006217B8" w:rsidRDefault="007A4BC3" w:rsidP="002F4BC9">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="425"/>
       </w:pPr>
-      <w:r w:rsidRPr="005A4F69">
-        <w:t>Buddhist faith</w:t>
+      <w:r w:rsidRPr="006217B8">
+        <w:t>Buddhist</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DA65869" w14:textId="77777777" w:rsidR="005A4F69" w:rsidRDefault="007A4BC3" w:rsidP="002F4BC9">
+    <w:p w14:paraId="47EF0C6E" w14:textId="5ADB2B36" w:rsidR="007A4BC3" w:rsidRPr="006217B8" w:rsidRDefault="00164ABC" w:rsidP="00DE6302">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="425"/>
       </w:pPr>
-      <w:r w:rsidRPr="005A4F69">
-        <w:t>Jehovah faith</w:t>
+      <w:r w:rsidRPr="006217B8">
+        <w:t>Christian</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47EF0C6E" w14:textId="44D7961B" w:rsidR="007A4BC3" w:rsidRPr="005A4F69" w:rsidRDefault="007A4BC3" w:rsidP="002F4BC9">
-[...18 lines deleted...]
-    <w:p w14:paraId="2A476C69" w14:textId="502CE36E" w:rsidR="00172275" w:rsidRDefault="00C73E15" w:rsidP="00172275">
+    <w:p w14:paraId="2A476C69" w14:textId="52B17258" w:rsidR="00172275" w:rsidRDefault="00C73E15" w:rsidP="00172275">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Prison Chaplains </w:t>
       </w:r>
       <w:r w:rsidR="008A099A" w:rsidRPr="00D3258B">
         <w:t>may refer</w:t>
       </w:r>
       <w:r w:rsidR="008A099A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002A7B05">
         <w:t xml:space="preserve">recognised </w:t>
       </w:r>
       <w:r w:rsidR="003C213F" w:rsidRPr="00F11F3A">
         <w:t>religious</w:t>
       </w:r>
       <w:r w:rsidR="003E27BC">
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r w:rsidR="0021607A">
         <w:t>spiritual advisor</w:t>
       </w:r>
       <w:r w:rsidR="00E4405A">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="003E27BC">
         <w:t xml:space="preserve"> or</w:t>
       </w:r>
       <w:r w:rsidR="0021607A" w:rsidRPr="0021607A">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0021607A" w:rsidRPr="0073527E">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>another responsible person who acts in a religious or spiritual capacity with similar religious or spiritual beliefs as the prisoner</w:t>
       </w:r>
       <w:r w:rsidR="0021607A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003C213F">
-        <w:t>to attend the prison as a religious visitor</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003C213F" w:rsidRPr="00F11F3A">
+        <w:t xml:space="preserve">to attend the prison as a religious </w:t>
+      </w:r>
+      <w:r w:rsidR="003C213F" w:rsidRPr="00D11385">
+        <w:t>visitor</w:t>
+      </w:r>
+      <w:r w:rsidR="00882172" w:rsidRPr="00D11385">
+        <w:t xml:space="preserve">, as </w:t>
+      </w:r>
+      <w:r w:rsidR="003C213F" w:rsidRPr="00D11385">
+        <w:t>requested</w:t>
+      </w:r>
+      <w:r w:rsidR="003C213F">
+        <w:t xml:space="preserve"> by a prisoner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="034BC56E" w14:textId="6FEBB89D" w:rsidR="00902CCA" w:rsidRPr="0080727A" w:rsidRDefault="000C7671" w:rsidP="006324DA">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006217B8">
+        <w:t>Un-contracted r</w:t>
+      </w:r>
+      <w:r w:rsidR="0066548F" w:rsidRPr="006217B8">
+        <w:t>eligious</w:t>
+      </w:r>
+      <w:r w:rsidR="0066548F" w:rsidRPr="0080727A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003C213F">
-[...8 lines deleted...]
-        <w:t>Religious Visitors are</w:t>
+      <w:r>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidR="0066548F" w:rsidRPr="0080727A">
+        <w:t>isitors are</w:t>
       </w:r>
       <w:r w:rsidR="00902CCA" w:rsidRPr="0080727A">
         <w:t xml:space="preserve"> required to </w:t>
       </w:r>
       <w:r w:rsidR="00902CCA" w:rsidRPr="003F356E">
         <w:t xml:space="preserve">complete a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidR="00902CCA" w:rsidRPr="003F356E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Religious Visitor Application</w:t>
         </w:r>
         <w:r w:rsidR="00633FE1" w:rsidRPr="003F356E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00902CCA" w:rsidRPr="003F356E">
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="006324DA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="000C5061" w:rsidRPr="0080727A">
-        <w:t xml:space="preserve"> A separate form shall be completed</w:t>
+        <w:t>A separate form shall be completed</w:t>
       </w:r>
       <w:r w:rsidR="00E2067A" w:rsidRPr="0080727A">
         <w:t xml:space="preserve"> for</w:t>
       </w:r>
       <w:r w:rsidR="006516CE" w:rsidRPr="0080727A">
         <w:t xml:space="preserve"> each</w:t>
       </w:r>
       <w:r w:rsidR="000C5061" w:rsidRPr="0080727A">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="734AB220" w14:textId="0875F9AC" w:rsidR="00172275" w:rsidRPr="0080727A" w:rsidRDefault="000C5061" w:rsidP="00172275">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="0080727A">
         <w:t xml:space="preserve">prison </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="755DDB6E" w14:textId="458FDE1D" w:rsidR="00172275" w:rsidRPr="00172275" w:rsidRDefault="005F3CDF" w:rsidP="00172275">
@@ -4806,714 +6133,758 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="05C28F94" w14:textId="7A78BCC9" w:rsidR="00172275" w:rsidRPr="00172275" w:rsidRDefault="00E2067A" w:rsidP="00172275">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:ind w:left="1134" w:hanging="425"/>
       </w:pPr>
       <w:r>
         <w:t>visit</w:t>
       </w:r>
       <w:r w:rsidR="005F3CDF">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="226F6C5D" w14:textId="04E2B737" w:rsidR="00295661" w:rsidRPr="00295661" w:rsidRDefault="000C5061" w:rsidP="00295661">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">On completion of the form the religious visitor is required to submit the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidR="00E2067A" w:rsidRPr="003F356E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Religious Visitor Application form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E2067A" w:rsidRPr="003F356E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003F356E">
         <w:t>to the</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> relevant Superintendent.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="480050F7" w14:textId="2EF894E2" w:rsidR="00011BA7" w:rsidRDefault="00011BA7" w:rsidP="00011BA7">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="120"/>
         <w:ind w:left="784" w:hanging="784"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">Additional </w:t>
       </w:r>
       <w:r>
         <w:t>supporting documentation and consultation may be requested by the Superintendent.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11747E57" w14:textId="01EDBA3B" w:rsidR="00295661" w:rsidRPr="002169F4" w:rsidRDefault="00295661" w:rsidP="00295661">
+    <w:p w14:paraId="6E0F8758" w14:textId="77777777" w:rsidR="000403DE" w:rsidRPr="002169F4" w:rsidRDefault="000403DE" w:rsidP="000403DE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Prison Chaplains shall provide advice to the Superintendent on the suitability of </w:t>
       </w:r>
       <w:r w:rsidRPr="002169F4">
         <w:t xml:space="preserve">the recognised religious visitor. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73550938" w14:textId="30F501C7" w:rsidR="00C027A8" w:rsidRPr="002169F4" w:rsidRDefault="00C027A8" w:rsidP="00C027A8">
+    <w:p w14:paraId="64C8370C" w14:textId="77777777" w:rsidR="000403DE" w:rsidRDefault="000403DE" w:rsidP="000403DE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002169F4">
         <w:t xml:space="preserve">Superintendents have the delegated authority to </w:t>
       </w:r>
       <w:r w:rsidRPr="002169F4">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>permit a visit to a prisoner and apply such conditions as they think fit</w:t>
       </w:r>
       <w:r w:rsidRPr="002169F4">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
       <w:r w:rsidRPr="002169F4">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3050826D" w14:textId="0E542DA8" w:rsidR="005E4A87" w:rsidRPr="002169F4" w:rsidRDefault="005E4A87" w:rsidP="005E4A87">
+    <w:p w14:paraId="34CE8A66" w14:textId="77777777" w:rsidR="000403DE" w:rsidRPr="006217B8" w:rsidRDefault="000403DE" w:rsidP="000403DE">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006217B8">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cultural, Religious and Spiritual Visitors shall adhere to the visitor code of conduct and dress standards (where applicable) as outlined in </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidRPr="006217B8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en"/>
+          </w:rPr>
+          <w:t>COPP 7.1 – Prisoner Communications</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4A7D14FA" w14:textId="77777777" w:rsidR="000403DE" w:rsidRPr="000403DE" w:rsidRDefault="000403DE" w:rsidP="000403DE"/>
+    <w:p w14:paraId="5B5F53EF" w14:textId="2CE42168" w:rsidR="00397750" w:rsidRPr="006217B8" w:rsidRDefault="00397750" w:rsidP="005E4A87">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc233623513"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc239421460"/>
+      <w:r w:rsidRPr="006217B8">
+        <w:lastRenderedPageBreak/>
+        <w:t>E-visits</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="781DE68C" w14:textId="775E9AD7" w:rsidR="00397750" w:rsidRPr="006217B8" w:rsidRDefault="006F5181" w:rsidP="00397750">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006217B8">
+        <w:t xml:space="preserve">Cultural, Religious and Spiritual </w:t>
+      </w:r>
+      <w:r w:rsidR="00397750" w:rsidRPr="006217B8">
+        <w:t xml:space="preserve">E-Visits shall be managed in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId34" w:history="1">
+        <w:r w:rsidR="00397750" w:rsidRPr="006217B8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">COPP 7.1 </w:t>
+        </w:r>
+        <w:bookmarkStart w:id="20" w:name="_Hlk118446020"/>
+        <w:r w:rsidR="00397750" w:rsidRPr="006217B8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>–</w:t>
+        </w:r>
+        <w:bookmarkEnd w:id="20"/>
+        <w:r w:rsidR="00397750" w:rsidRPr="006217B8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Prisoner Communications</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00397750" w:rsidRPr="006217B8">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3050826D" w14:textId="174208FB" w:rsidR="005E4A87" w:rsidRPr="002169F4" w:rsidRDefault="005E4A87" w:rsidP="000403DE">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc239421461"/>
       <w:r w:rsidRPr="002169F4">
         <w:t>Applications</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="1C64785A" w14:textId="284F5192" w:rsidR="005E4A87" w:rsidRPr="002169F4" w:rsidRDefault="00431CD4" w:rsidP="00431CD4">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Hlk205554957"/>
+      <w:bookmarkStart w:id="22" w:name="_Hlk205554957"/>
       <w:r w:rsidRPr="002169F4">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Where the Superintendent has identified a specific concern, a request may be referred (outlining the reason for referral) to Intelligence Services to receive a summary of intelligence holdings (refer to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
-        <w:r w:rsidR="00E37D93" w:rsidRPr="002169F4">
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r w:rsidR="00E37D93" w:rsidRPr="00BC2690">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>COPP 8.1 – Prison Based s95 Constructive Activities</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p w14:paraId="0A54CEEA" w14:textId="104FF798" w:rsidR="00C027A8" w:rsidRPr="002169F4" w:rsidRDefault="00C027A8" w:rsidP="00C027A8">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="002169F4">
         <w:t>The outcome of the application shall</w:t>
       </w:r>
       <w:r w:rsidR="005E4A87" w:rsidRPr="002169F4">
         <w:t xml:space="preserve"> then</w:t>
       </w:r>
       <w:r w:rsidRPr="002169F4">
         <w:t xml:space="preserve"> be communicated by the Superintendent to the Coordinating Chaplain, Prison Chaplain, other relevant staff and the prisoner.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54A7DF5E" w14:textId="7006B861" w:rsidR="00011BA7" w:rsidRPr="002169F4" w:rsidRDefault="00011BA7" w:rsidP="00011BA7">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="120"/>
         <w:ind w:left="784" w:hanging="784"/>
       </w:pPr>
       <w:r w:rsidRPr="002169F4">
         <w:t xml:space="preserve">If the Superintendent approves the visit, the visit shall be booked </w:t>
       </w:r>
       <w:r w:rsidR="00127283" w:rsidRPr="002169F4">
         <w:t xml:space="preserve">by the applicant </w:t>
       </w:r>
       <w:r w:rsidRPr="002169F4">
         <w:t>directly with the relevant prison.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D6D0C28" w14:textId="233FA736" w:rsidR="003E27BC" w:rsidRPr="002169F4" w:rsidRDefault="00011BA7" w:rsidP="00011BA7">
+    <w:p w14:paraId="5CB515CA" w14:textId="77777777" w:rsidR="0034369F" w:rsidRDefault="00011BA7" w:rsidP="0034369F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="120"/>
         <w:ind w:left="784" w:hanging="784"/>
       </w:pPr>
-      <w:r w:rsidRPr="002169F4">
+      <w:r w:rsidRPr="0034369F">
         <w:t>The visit shall be documented on the Total Offender Management S</w:t>
       </w:r>
-      <w:r w:rsidR="003E5083" w:rsidRPr="002169F4">
+      <w:r w:rsidR="003E5083" w:rsidRPr="0034369F">
         <w:t xml:space="preserve">olution </w:t>
       </w:r>
-      <w:r w:rsidRPr="002169F4">
+      <w:r w:rsidRPr="0034369F">
         <w:t>(TOMS).</w:t>
       </w:r>
+      <w:bookmarkStart w:id="23" w:name="_Hlk134440249"/>
     </w:p>
-    <w:p w14:paraId="6F8F1D0E" w14:textId="122DCBCD" w:rsidR="00344FA7" w:rsidRPr="002169F4" w:rsidRDefault="00344FA7" w:rsidP="00344FA7">
+    <w:p w14:paraId="6F8F1D0E" w14:textId="52A69BD5" w:rsidR="00344FA7" w:rsidRPr="0034369F" w:rsidRDefault="00344FA7" w:rsidP="0034369F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
-        <w:spacing w:before="240"/>
-        <w:ind w:left="782" w:hanging="782"/>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="784" w:hanging="784"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="26" w:name="_Hlk134440249"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0034369F">
+        <w:t xml:space="preserve">All approved </w:t>
+      </w:r>
+      <w:r w:rsidR="0021607A" w:rsidRPr="0034369F">
+        <w:t xml:space="preserve">religious </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0034369F">
+        <w:t xml:space="preserve">visitors are required to provide satisfactory proof of identity </w:t>
+      </w:r>
       <w:r w:rsidRPr="002169F4">
-        <w:t xml:space="preserve">All approved </w:t>
-[...7 lines deleted...]
-      <w:hyperlink r:id="rId29" w:history="1">
+        <w:t xml:space="preserve">in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidRPr="002169F4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 11.1– Security and Control</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002169F4">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p w14:paraId="7A8BB90F" w14:textId="223AB393" w:rsidR="00344FA7" w:rsidRPr="002169F4" w:rsidRDefault="00344FA7" w:rsidP="00344FA7">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="120"/>
         <w:ind w:left="782" w:hanging="782"/>
       </w:pPr>
       <w:r w:rsidRPr="002169F4">
         <w:t>Religious visitors approved to attend a prison are not permitted to have social visits with any prisoner whilst visiting in a religious role.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26D58798" w14:textId="74201455" w:rsidR="00C027A8" w:rsidRPr="002169F4" w:rsidRDefault="00344FA7" w:rsidP="00C027A8">
+    <w:p w14:paraId="26D58798" w14:textId="1C103F79" w:rsidR="00C027A8" w:rsidRDefault="00344FA7" w:rsidP="00C027A8">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="120"/>
         <w:ind w:left="782" w:hanging="782"/>
       </w:pPr>
       <w:r w:rsidRPr="002169F4">
-        <w:t xml:space="preserve">Social visits must be booked in accordance with </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId30" w:history="1">
+        <w:t>Social visits must be</w:t>
+      </w:r>
+      <w:r w:rsidR="00D618F8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002169F4">
+        <w:t xml:space="preserve">booked in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidRPr="002169F4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 7.2– Social Visits</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002169F4">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="433AF1D3" w14:textId="33BC3CD9" w:rsidR="00C027A8" w:rsidRPr="002169F4" w:rsidRDefault="00582E5D" w:rsidP="00C027A8">
+    <w:p w14:paraId="0051C5D3" w14:textId="77777777" w:rsidR="00651F0F" w:rsidRPr="002169F4" w:rsidRDefault="00651F0F" w:rsidP="00651F0F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="002169F4">
-        <w:t xml:space="preserve">The Superintendent shall maintain </w:t>
-[...17 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>The Superintendent shall maintain a register which details approved religious visitors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="063CD544" w14:textId="539B7A17" w:rsidR="006D5888" w:rsidRPr="002169F4" w:rsidRDefault="006D5888" w:rsidP="006D5888">
+    <w:p w14:paraId="2D224FC3" w14:textId="77777777" w:rsidR="00651F0F" w:rsidRPr="002169F4" w:rsidRDefault="00651F0F" w:rsidP="00651F0F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="002169F4">
         <w:t xml:space="preserve">Where a religious visitor has requested multiple visits to the same prison the Superintendent shall consider </w:t>
       </w:r>
       <w:r w:rsidRPr="002169F4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">if the religious visitor meets the requirements of a volunteer delivering a religious program as per </w:t>
       </w:r>
-      <w:bookmarkStart w:id="27" w:name="_Hlk130210443"/>
-      <w:r w:rsidR="001069F5" w:rsidRPr="002169F4">
+      <w:bookmarkStart w:id="24" w:name="_Hlk130210443"/>
+      <w:r w:rsidRPr="002169F4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="001160D3" w:rsidRPr="002169F4">
+      <w:r w:rsidRPr="002169F4">
         <w:instrText>HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx"</w:instrText>
       </w:r>
-      <w:r w:rsidR="001069F5" w:rsidRPr="002169F4">
+      <w:r w:rsidRPr="002169F4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="002169F4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="001160D3" w:rsidRPr="002169F4">
+      <w:r w:rsidRPr="002169F4">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>COPP 8.1 – Prison Based s95 Constructive Activities</w:t>
       </w:r>
-      <w:r w:rsidR="001069F5" w:rsidRPr="002169F4">
+      <w:r w:rsidRPr="002169F4">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="24"/>
       <w:r w:rsidRPr="002169F4">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002169F4">
         <w:t>and action accordingly.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="565641BC" w14:textId="7EEA3A3E" w:rsidR="00776A13" w:rsidRPr="002169F4" w:rsidRDefault="00776A13" w:rsidP="00781872">
+    <w:p w14:paraId="74D369BD" w14:textId="77777777" w:rsidR="00651F0F" w:rsidRDefault="00651F0F" w:rsidP="00651F0F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:after="240"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="28" w:name="_Toc233623514"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Toc239421462"/>
+      <w:r>
+        <w:t>Religious Services</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DCBE3C2" w14:textId="77777777" w:rsidR="00651F0F" w:rsidRPr="000B02F5" w:rsidRDefault="00651F0F" w:rsidP="00651F0F">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006118FF">
+        <w:t>The Superintendent, Coordinating Chaplain</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006118FF">
+        <w:t xml:space="preserve">, other </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Prison </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006118FF">
+        <w:t>Chaplains</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006118FF">
+        <w:t>and approved religious</w:t>
+      </w:r>
+      <w:r>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006118FF">
+        <w:t xml:space="preserve">spiritual </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">visitors </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006118FF">
+        <w:t xml:space="preserve">shall facilitate </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">services </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006118FF">
+        <w:t>at each prison.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17CC0C49" w14:textId="77777777" w:rsidR="00651F0F" w:rsidRDefault="00651F0F" w:rsidP="00651F0F">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006118FF">
+        <w:t>When scheduling the prison’s daily r</w:t>
+      </w:r>
+      <w:r>
+        <w:t>outine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006118FF">
+        <w:t xml:space="preserve"> consideration </w:t>
+      </w:r>
+      <w:r>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006118FF">
+        <w:t xml:space="preserve"> be given to significant religious</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006118FF">
+        <w:t>spiritual days</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, events</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006118FF">
+        <w:t xml:space="preserve"> and practices releva</w:t>
+      </w:r>
+      <w:r>
+        <w:t>nt to the prisoners’ beliefs (e.g.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006118FF">
+        <w:t xml:space="preserve"> prayer times or religious events such as Ramadan).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="443B3C88" w14:textId="77777777" w:rsidR="00651F0F" w:rsidRPr="00651F0F" w:rsidRDefault="00651F0F" w:rsidP="00651F0F"/>
+    <w:p w14:paraId="6174504E" w14:textId="77777777" w:rsidR="00651F0F" w:rsidRPr="002169F4" w:rsidRDefault="00651F0F" w:rsidP="00651F0F">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="_Toc239421463"/>
       <w:r w:rsidRPr="002169F4">
+        <w:lastRenderedPageBreak/>
         <w:t>Religious Programs</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="26"/>
     </w:p>
-    <w:p w14:paraId="1DDEF5F9" w14:textId="555CF3DB" w:rsidR="00776A13" w:rsidRPr="002169F4" w:rsidRDefault="00776A13" w:rsidP="00781872">
+    <w:p w14:paraId="46399EAC" w14:textId="77777777" w:rsidR="00651F0F" w:rsidRPr="002169F4" w:rsidRDefault="00651F0F" w:rsidP="00C65A62">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:before="360" w:after="240"/>
+        <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002169F4">
-        <w:t>Applicants</w:t>
-[...19 lines deleted...]
-      <w:hyperlink r:id="rId31" w:history="1">
+        <w:t xml:space="preserve">Applicants requesting or identified as delivering religious programs shall submit a </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId38" w:history="1">
         <w:r w:rsidRPr="002169F4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Prison Based s.95 Constructive Activity Application form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002169F4">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7115EB83" w14:textId="5D752708" w:rsidR="009010C7" w:rsidRPr="002169F4" w:rsidRDefault="00776A13" w:rsidP="009010C7">
+    <w:p w14:paraId="068F2A89" w14:textId="3DBD4E19" w:rsidR="00651F0F" w:rsidRPr="00651F0F" w:rsidRDefault="00651F0F" w:rsidP="00651F0F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="002169F4">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Applications </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">shall be managed in </w:t>
+        <w:t xml:space="preserve">Applications and religious programs shall be managed in </w:t>
       </w:r>
       <w:r w:rsidRPr="002169F4">
         <w:t xml:space="preserve">accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
-        <w:r w:rsidR="00E37D93" w:rsidRPr="002169F4">
+      <w:hyperlink r:id="rId39" w:history="1">
+        <w:r w:rsidRPr="002169F4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 8.1 – Prison Based s95 Constructive Activities</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002169F4">
         <w:t xml:space="preserve"> . </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FCD2AFF" w14:textId="77777777" w:rsidR="006D5888" w:rsidRPr="006D5888" w:rsidRDefault="006D5888" w:rsidP="006D5888"/>
-    <w:p w14:paraId="72B194C5" w14:textId="4377A941" w:rsidR="00545B5F" w:rsidRDefault="00545B5F" w:rsidP="00545B5F">
+    <w:p w14:paraId="48ECF0E4" w14:textId="55D41291" w:rsidR="00545B5F" w:rsidRPr="006118FF" w:rsidRDefault="00545B5F" w:rsidP="00C65A62">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-[...96 lines deleted...]
-      <w:bookmarkStart w:id="30" w:name="_Toc233623516"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="_Toc239421464"/>
       <w:r>
         <w:t xml:space="preserve">Religious </w:t>
       </w:r>
       <w:r w:rsidR="00705872">
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="006118FF">
         <w:t xml:space="preserve">ctivities </w:t>
       </w:r>
       <w:r w:rsidR="00705872">
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidRPr="006118FF">
         <w:t xml:space="preserve">utside of the </w:t>
       </w:r>
       <w:r w:rsidR="00705872">
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="006118FF">
         <w:t>rison</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:p w14:paraId="44E2465A" w14:textId="6652A8C1" w:rsidR="00545B5F" w:rsidRPr="00D03697" w:rsidRDefault="00545B5F" w:rsidP="00781872">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00D03697">
         <w:t xml:space="preserve">Where religious activities involve participation outside the prison, approval for that activity shall be provided in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
+      <w:hyperlink r:id="rId40" w:history="1">
         <w:r w:rsidRPr="00D03697">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 8.7 – External Activities</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D03697">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D03697">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06FD11B3" w14:textId="70DDDAD1" w:rsidR="00545B5F" w:rsidRPr="00D03697" w:rsidRDefault="00545B5F" w:rsidP="00BA05BF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00D03697">
         <w:t>Prisoners may be granted Absence Permits to participate in external religious or spiritual activities</w:t>
       </w:r>
       <w:r w:rsidRPr="00D03697">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
       <w:r w:rsidRPr="00D03697">
         <w:t xml:space="preserve"> in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
+      <w:hyperlink r:id="rId41" w:history="1">
         <w:r w:rsidRPr="00D03697">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 14.5 – Authorised Absences and Absence Permits</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D03697">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D03697">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F6CAE10" w14:textId="4F95F3B5" w:rsidR="00C724D6" w:rsidRPr="006118FF" w:rsidRDefault="00C724D6" w:rsidP="00C724D6">
+    <w:p w14:paraId="6F6CAE10" w14:textId="4F95F3B5" w:rsidR="00C724D6" w:rsidRPr="006118FF" w:rsidRDefault="00C724D6" w:rsidP="00D7211F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:after="240"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="31" w:name="_Toc233623517"/>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_Toc239421465"/>
       <w:r>
         <w:t>Religious</w:t>
       </w:r>
       <w:r w:rsidR="00BF0D00">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Spiritual </w:t>
       </w:r>
       <w:r w:rsidRPr="006118FF">
         <w:t>Articles</w:t>
       </w:r>
       <w:r w:rsidR="00BF0D00">
         <w:t xml:space="preserve"> and Dietary Requirements</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="28"/>
     </w:p>
-    <w:p w14:paraId="7CD880F1" w14:textId="77777777" w:rsidR="00CF1AF3" w:rsidRPr="002169F4" w:rsidRDefault="00C724D6" w:rsidP="00CF1AF3">
+    <w:p w14:paraId="7CD880F1" w14:textId="77777777" w:rsidR="00CF1AF3" w:rsidRPr="002169F4" w:rsidRDefault="00C724D6" w:rsidP="000403DE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
-        <w:spacing w:before="360" w:after="240"/>
+        <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="006118FF">
         <w:t>Subject to security considerations, prisoners sh</w:t>
       </w:r>
       <w:r>
         <w:t>all</w:t>
       </w:r>
       <w:r w:rsidRPr="006118FF">
         <w:t xml:space="preserve"> be allowed to possess and have access to religious</w:t>
       </w:r>
       <w:r>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="006118FF">
         <w:t xml:space="preserve">spiritual articles relevant to the requirement of their </w:t>
       </w:r>
       <w:r w:rsidRPr="002169F4">
         <w:t>religious or spiritual beliefs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="147C3BA6" w14:textId="31BD16A2" w:rsidR="00CF1AF3" w:rsidRPr="002169F4" w:rsidRDefault="00CF1AF3" w:rsidP="00CF1AF3">
+    <w:p w14:paraId="147C3BA6" w14:textId="31BD16A2" w:rsidR="00CF1AF3" w:rsidRPr="002169F4" w:rsidRDefault="00CF1AF3" w:rsidP="00351CFB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
-        <w:spacing w:before="360" w:after="240"/>
+        <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="002169F4">
         <w:t xml:space="preserve">Approved articles shall be sourced by the Chaplaincy. Chaplains may maintain religious/spiritual articles (eg those donated from religious/spiritual organisations or consulates). All items shall be cleared by the </w:t>
       </w:r>
       <w:r w:rsidR="00273E18" w:rsidRPr="002169F4">
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="002169F4">
         <w:t>rison’s Security Team before being made available to prisoners.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="591333BF" w14:textId="1A7B3947" w:rsidR="00C724D6" w:rsidRPr="002169F4" w:rsidRDefault="00C724D6" w:rsidP="00CF1AF3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="002169F4">
         <w:t>Where an article contains material in a language other than English, the</w:t>
       </w:r>
       <w:r w:rsidR="00CF1AF3" w:rsidRPr="002169F4">
         <w:t xml:space="preserve"> Coordinating Chaplain shall coordinate with Casuarina Library, email - casuarinalibrary@justice.wa.gov.au to obtain the article from an approved supplier or from the retrospective consulate. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50B50F10" w14:textId="112339DC" w:rsidR="00C724D6" w:rsidRPr="002169F4" w:rsidRDefault="00C724D6" w:rsidP="00C724D6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
@@ -5557,128 +6928,129 @@
       <w:r w:rsidR="00980639" w:rsidRPr="002169F4">
         <w:t xml:space="preserve">s c220 </w:t>
       </w:r>
       <w:r w:rsidR="007C7FE9" w:rsidRPr="002169F4">
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00980639" w:rsidRPr="002169F4">
         <w:t xml:space="preserve">n TOMS. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D0FA923" w14:textId="4DC9415D" w:rsidR="00C724D6" w:rsidRPr="002169F4" w:rsidRDefault="00C724D6" w:rsidP="00C724D6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="002169F4">
         <w:t>The Prison Chaplain shall make a recommendation to the Security Manager at the prison for consideration, who shall determine whether the article is permitted and if any security conditions should apply</w:t>
       </w:r>
       <w:r w:rsidR="00B70485" w:rsidRPr="002169F4">
         <w:t xml:space="preserve"> before being made available to prisoners.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CD872C3" w14:textId="77777777" w:rsidR="00C724D6" w:rsidRPr="000A46D4" w:rsidRDefault="00C724D6" w:rsidP="00C724D6">
+    <w:p w14:paraId="6CD872C3" w14:textId="5B26CA87" w:rsidR="00C724D6" w:rsidRPr="000A46D4" w:rsidRDefault="00C724D6" w:rsidP="00C724D6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:r>
-        <w:t>T</w:t>
+      <w:r w:rsidRPr="0085159E">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="000F7C6E" w:rsidRPr="0085159E">
+        <w:t>Prison</w:t>
+      </w:r>
+      <w:r w:rsidR="000F7C6E">
+        <w:t xml:space="preserve"> Chaplain</w:t>
       </w:r>
       <w:r w:rsidRPr="00F54372">
-        <w:t xml:space="preserve">he </w:t>
-[...5 lines deleted...]
-        <w:t>Chaplain shall explain this decision</w:t>
+        <w:t xml:space="preserve"> shall explain this decision</w:t>
       </w:r>
       <w:r w:rsidRPr="000A46D4">
         <w:t xml:space="preserve"> to the prisoner concerned</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C20378">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidRPr="000A46D4">
         <w:t>here applications are not approved</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BD76744" w14:textId="17C06CD9" w:rsidR="00C724D6" w:rsidRDefault="00C724D6" w:rsidP="00C724D6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00DD0117">
         <w:t>For a prisoner’s possession or storage of an approved religious</w:t>
       </w:r>
       <w:r>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD0117">
         <w:t xml:space="preserve">services article refer to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:history="1">
+      <w:hyperlink r:id="rId42" w:history="1">
         <w:r w:rsidRPr="00D03697">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 3.1 – Managing Prisoner Property</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D03697">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61A141EA" w14:textId="77777777" w:rsidR="00C724D6" w:rsidRPr="000A46D4" w:rsidRDefault="00C724D6" w:rsidP="00781872">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240"/>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Toc233623518"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc239421466"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Communion wine</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p w14:paraId="026AA047" w14:textId="77777777" w:rsidR="00C724D6" w:rsidRPr="006118FF" w:rsidRDefault="00C724D6" w:rsidP="00781872">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="006118FF">
         <w:t>eligious</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r w:rsidRPr="006118FF">
         <w:t>spiritual visitors may be permitted to take alcoholic communion wine into a prison for a religious</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r w:rsidRPr="006118FF">
         <w:t>spiritual service</w:t>
       </w:r>
       <w:r>
@@ -5786,325 +7158,350 @@
       </w:r>
       <w:r w:rsidRPr="006118FF">
         <w:t xml:space="preserve">wine </w:t>
       </w:r>
       <w:r>
         <w:t>shall</w:t>
       </w:r>
       <w:r w:rsidRPr="006118FF">
         <w:t xml:space="preserve"> be taken into the prison at any one time</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27487D0B" w14:textId="77777777" w:rsidR="00C724D6" w:rsidRDefault="00C724D6" w:rsidP="003E1E30">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
       </w:pPr>
       <w:r w:rsidRPr="006118FF">
         <w:t>the wine must be diluted by equal parts (water to wine) before consumption.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22F1C46C" w14:textId="77777777" w:rsidR="00C724D6" w:rsidRDefault="00C724D6" w:rsidP="00781872">
+    <w:p w14:paraId="22F1C46C" w14:textId="77777777" w:rsidR="00C724D6" w:rsidRDefault="00C724D6" w:rsidP="00BD43C3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
         <w:spacing w:before="240"/>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Toc233623519"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc239421467"/>
       <w:r>
         <w:t>Dietary requirements</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="30"/>
     </w:p>
-    <w:p w14:paraId="30092A45" w14:textId="6AEAEF4B" w:rsidR="00C724D6" w:rsidRDefault="00C724D6" w:rsidP="00781872">
+    <w:p w14:paraId="30092A45" w14:textId="6AEAEF4B" w:rsidR="00C724D6" w:rsidRDefault="00C724D6" w:rsidP="00ED57CF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Prisoners can be provided with special dietary food to meet established cultural, religious or other special needs where practicable, in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36" w:history="1">
+      <w:hyperlink r:id="rId43" w:history="1">
         <w:r w:rsidRPr="00D03697">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 6.3 – Prisoner Food and Nutrition</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D03697">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="618B8754" w14:textId="621603A8" w:rsidR="00C660EB" w:rsidRPr="00674E56" w:rsidRDefault="00C724D6" w:rsidP="002F4BC9">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00674E56">
         <w:t xml:space="preserve">Prisoners who have specific dietary requirements are required to complete a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:history="1">
+      <w:hyperlink r:id="rId44" w:history="1">
         <w:r w:rsidRPr="00674E56">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Special/ Religious/ Cultural Meal Request</w:t>
         </w:r>
         <w:r w:rsidRPr="00674E56">
           <w:t xml:space="preserve"> form.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7CE8A213" w14:textId="471B2CAB" w:rsidR="00C724D6" w:rsidRDefault="00C724D6" w:rsidP="00781872">
+    <w:p w14:paraId="7CE8A213" w14:textId="471B2CAB" w:rsidR="00C724D6" w:rsidRDefault="00C724D6" w:rsidP="0066798C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:after="240"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="34" w:name="_Toc233623520"/>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="_Toc239421468"/>
       <w:r>
         <w:t xml:space="preserve">Head </w:t>
       </w:r>
       <w:r w:rsidR="00781872">
         <w:t>W</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ear </w:t>
       </w:r>
       <w:r w:rsidR="006D69FF">
         <w:t>Associated with Religious Practice</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="31"/>
     </w:p>
-    <w:p w14:paraId="51433D3C" w14:textId="64ED4D99" w:rsidR="00AA29CA" w:rsidRPr="00AA29CA" w:rsidRDefault="00C724D6" w:rsidP="00781872">
+    <w:p w14:paraId="51433D3C" w14:textId="458542C7" w:rsidR="00AA29CA" w:rsidRPr="00AA29CA" w:rsidRDefault="00C724D6" w:rsidP="00ED57CF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:before="360" w:after="240"/>
+        <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Head wear associated with religious practice shall be in accordance with </w:t>
       </w:r>
-      <w:hyperlink w:anchor="_Appendix_A:_Head_1" w:history="1">
+      <w:hyperlink w:anchor="_Appendix_A:_Head" w:history="1">
         <w:r w:rsidRPr="00F65860">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Appendix A</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37B53A39" w14:textId="7BD35B5B" w:rsidR="001810AB" w:rsidRDefault="00B55F34" w:rsidP="00712D5F">
+    <w:p w14:paraId="37B53A39" w14:textId="7BD35B5B" w:rsidR="001810AB" w:rsidRDefault="00B55F34" w:rsidP="0066798C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:after="240"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="36"/>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="32" w:name="_Religious_and_spiritual"/>
+      <w:bookmarkStart w:id="33" w:name="_Standing__Orders"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc239421469"/>
+      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="33"/>
       <w:r>
         <w:t>Cultural Awareness</w:t>
       </w:r>
       <w:r w:rsidR="002D27F4">
         <w:t xml:space="preserve"> and Staff Training</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="34"/>
     </w:p>
-    <w:p w14:paraId="4E0F6F4B" w14:textId="2739078A" w:rsidR="006861D0" w:rsidRDefault="00F122A6" w:rsidP="00712D5F">
-[...1 lines deleted...]
-        <w:spacing w:before="360" w:after="240"/>
+    <w:p w14:paraId="4E0F6F4B" w14:textId="2739078A" w:rsidR="006861D0" w:rsidRDefault="00F122A6" w:rsidP="00ED57CF">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="240"/>
       </w:pPr>
       <w:r w:rsidRPr="006118FF">
         <w:t xml:space="preserve">Prison </w:t>
       </w:r>
       <w:r>
         <w:t>Officers</w:t>
       </w:r>
       <w:r w:rsidRPr="006118FF">
         <w:t xml:space="preserve"> shall respect the religious and spiritual diversity</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and sensitivity</w:t>
       </w:r>
       <w:r w:rsidRPr="006118FF">
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="006118FF">
         <w:t xml:space="preserve"> prison</w:t>
       </w:r>
       <w:r>
         <w:t>’s</w:t>
       </w:r>
       <w:r w:rsidRPr="006118FF">
         <w:t xml:space="preserve"> population</w:t>
       </w:r>
       <w:r w:rsidR="006861D0">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48350972" w14:textId="58113E67" w:rsidR="00FC092B" w:rsidRPr="00547200" w:rsidRDefault="00FC092B" w:rsidP="00484A4A">
-[...2 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+    <w:p w14:paraId="48350972" w14:textId="58113E67" w:rsidR="00FC092B" w:rsidRPr="00547200" w:rsidRDefault="00FC092B" w:rsidP="007C5A00">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Cultural awareness is sensitivity to the similarities and differences that exist between two different cultures and Prison Officers shall apply this sensitivity when communicating with persons from another cultural group.</w:t>
       </w:r>
       <w:r w:rsidRPr="008E7E22">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="621E9713" w14:textId="50542BE6" w:rsidR="000A5E8B" w:rsidRPr="000A5E8B" w:rsidRDefault="00F122A6" w:rsidP="00781872">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240"/>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Toc233623522"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc239421470"/>
       <w:r>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="000A5E8B">
         <w:t>raining</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="35"/>
     </w:p>
-    <w:p w14:paraId="3E875E45" w14:textId="733391D1" w:rsidR="001810AB" w:rsidRPr="00D244E7" w:rsidRDefault="001810AB" w:rsidP="00781872">
+    <w:p w14:paraId="3E875E45" w14:textId="733391D1" w:rsidR="001810AB" w:rsidRPr="00D244E7" w:rsidRDefault="001810AB" w:rsidP="00ED57CF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00D244E7">
         <w:t>Available resources include:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F295CA7" w14:textId="5EB9B2C5" w:rsidR="006861D0" w:rsidRPr="00D244E7" w:rsidRDefault="001810AB" w:rsidP="003E1E30">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
       </w:pPr>
-      <w:hyperlink r:id="rId38" w:history="1">
+      <w:hyperlink r:id="rId45" w:history="1">
         <w:r w:rsidRPr="00674E56">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Diverse WA - Cultural Competency Training</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00674E56">
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00712D5F">
         <w:t xml:space="preserve">which </w:t>
       </w:r>
       <w:r w:rsidRPr="00D244E7">
         <w:t xml:space="preserve">is an interactive training program provided by the Office of Multicultural Interests (OMI) and can be completed online. Access is </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">free for </w:t>
       </w:r>
       <w:r w:rsidRPr="00D244E7">
         <w:t>WA Public Sector staff, using their Departmental email address.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="643564DD" w14:textId="2900BF81" w:rsidR="000A5E8B" w:rsidRDefault="000A5E8B" w:rsidP="001E2D42">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240"/>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Toc233623523"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc239421471"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Information</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:p w14:paraId="7574AF1A" w14:textId="77777777" w:rsidR="001268DB" w:rsidRPr="002169F4" w:rsidRDefault="00712D5F" w:rsidP="001268DB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="006118FF">
         <w:t xml:space="preserve">Superintendents, in conjunction with </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Prison </w:t>
       </w:r>
       <w:r w:rsidRPr="006118FF">
         <w:t>Chaplains, shall make information available to staff regarding religious</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="006118FF">
         <w:t xml:space="preserve">spiritual beliefs and diversity. This includes encouraging and supporting staff to access available training and information </w:t>
       </w:r>
       <w:r w:rsidRPr="002169F4">
         <w:t xml:space="preserve">sessions, where practicable. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69B09FEC" w14:textId="3781465A" w:rsidR="001268DB" w:rsidRPr="002169F4" w:rsidRDefault="001268DB" w:rsidP="001268DB">
+    <w:p w14:paraId="69B09FEC" w14:textId="2DCA63C1" w:rsidR="001268DB" w:rsidRPr="006217B8" w:rsidRDefault="001268DB" w:rsidP="001268DB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="002169F4">
+      <w:r w:rsidRPr="006217B8">
         <w:t xml:space="preserve">All staff working within custodial facilities are encouraged to contact </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:history="1">
-        <w:r w:rsidRPr="002169F4">
+      <w:hyperlink r:id="rId46" w:history="1">
+        <w:r w:rsidRPr="006217B8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>RRContractedServices@justice.wa.gov.au</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002169F4">
-        <w:t xml:space="preserve"> for any further information or advice in relation to Prison Chaplaincy Services provided in accordance with the Religious and Spiritual Services Agreement.</w:t>
+      <w:r w:rsidRPr="006217B8">
+        <w:t xml:space="preserve"> for any further information or advice in relation to </w:t>
+      </w:r>
+      <w:r w:rsidR="009110D4" w:rsidRPr="006217B8">
+        <w:t>religious and spiritual (c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006217B8">
+        <w:t>haplaincy</w:t>
+      </w:r>
+      <w:r w:rsidR="009110D4" w:rsidRPr="006217B8">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006217B8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009110D4" w:rsidRPr="006217B8">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006217B8">
+        <w:t>ervices provided in accordance with the Service Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31DC4CC9" w14:textId="672D0F86" w:rsidR="009163C8" w:rsidRPr="009163C8" w:rsidRDefault="001810AB" w:rsidP="009163C8">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="240"/>
       </w:pPr>
-      <w:hyperlink r:id="rId40" w:history="1">
+      <w:hyperlink r:id="rId47" w:history="1">
         <w:r w:rsidRPr="00674E56">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>OMI website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00674E56">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00674E56">
         <w:t>– provides</w:t>
       </w:r>
       <w:r w:rsidRPr="002B5995">
         <w:t xml:space="preserve"> information sheets on the following religions: Baha’i, Buddhism, Christianity, Hinduism, Islam, Judaism and Sikhism.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43E24AFB" w14:textId="77777777" w:rsidR="00F46A7D" w:rsidRDefault="00F46A7D" w:rsidP="00F46A7D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="120"/>
       </w:pPr>
@@ -6171,197 +7568,198 @@
         <w:t>e.g.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> providing comfort) may be viewed as offensive when providing support to prisoners; as far as practicable, physical contact should be avoided, as any misunderstandings may result in potential allegations against staff.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1520E9E2" w14:textId="5CA9D09E" w:rsidR="004440C4" w:rsidRPr="000A720C" w:rsidRDefault="00F46A7D" w:rsidP="003E1E30">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
       </w:pPr>
       <w:r>
         <w:t>Staff shall always remain professional in their communications with prisoners and avoid using colloquial language or terms of endearment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17BD6701" w14:textId="379B23A0" w:rsidR="00207F4A" w:rsidRDefault="00207F4A" w:rsidP="00781872">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240"/>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Toc233623524"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc239421472"/>
       <w:r>
         <w:t>Aboriginal Prisoners</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="37"/>
     </w:p>
-    <w:p w14:paraId="2A9ED642" w14:textId="7ADC21A2" w:rsidR="00885BC8" w:rsidRPr="00885BC8" w:rsidRDefault="00207F4A" w:rsidP="00781872">
+    <w:p w14:paraId="2A9ED642" w14:textId="7ADC21A2" w:rsidR="00885BC8" w:rsidRPr="00885BC8" w:rsidRDefault="00207F4A" w:rsidP="0066798C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="240"/>
         <w:ind w:left="709" w:hanging="709"/>
       </w:pPr>
       <w:r w:rsidRPr="00207F4A">
         <w:t>Aboriginal prisoners may have a strong spiritual connection to their culture that is not based on a religion</w:t>
       </w:r>
       <w:r w:rsidRPr="00D03697">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41" w:history="1">
+      <w:hyperlink r:id="rId48" w:history="1">
         <w:r w:rsidRPr="00D03697">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>COPP 4.2 – Aboriginal Prisoners</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D03697">
         <w:t xml:space="preserve"> provides</w:t>
       </w:r>
       <w:r w:rsidRPr="00207F4A">
         <w:t xml:space="preserve"> guidance for working with Aboriginal prisoners who may require support that is different and separate from s</w:t>
       </w:r>
       <w:r w:rsidRPr="00735F5C">
         <w:t>ervices</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF0652">
         <w:t xml:space="preserve"> outlined in this COPP.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C0E680E" w14:textId="77777777" w:rsidR="00E43E12" w:rsidRDefault="00E43E12" w:rsidP="00781872">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240"/>
       </w:pPr>
-      <w:bookmarkStart w:id="41" w:name="_Toc233623525"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc239421473"/>
       <w:r>
         <w:t>Interpreter Services</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="38"/>
     </w:p>
-    <w:p w14:paraId="2FBAB8C1" w14:textId="60324C94" w:rsidR="00E43E12" w:rsidRDefault="00E43E12" w:rsidP="00781872">
+    <w:p w14:paraId="2FBAB8C1" w14:textId="60324C94" w:rsidR="00E43E12" w:rsidRDefault="00E43E12" w:rsidP="0066798C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">An accredited interpreter shall be offered when a prisoner has difficulties </w:t>
       </w:r>
       <w:r w:rsidR="006D69FF">
         <w:t>understanding a</w:t>
       </w:r>
       <w:r w:rsidR="006D69FF" w:rsidRPr="00D03697">
         <w:t xml:space="preserve">nd communicating </w:t>
       </w:r>
       <w:r w:rsidRPr="00D03697">
         <w:t>in English</w:t>
       </w:r>
       <w:r w:rsidR="00512BD9" w:rsidRPr="00D03697">
         <w:t xml:space="preserve"> in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42" w:history="1">
+      <w:hyperlink r:id="rId49" w:history="1">
         <w:r w:rsidR="00512BD9" w:rsidRPr="00674E56">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 2.1 Reception</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00674E56">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24E09755" w14:textId="2B2DD4FD" w:rsidR="004440C4" w:rsidRDefault="004440C4" w:rsidP="004440C4"/>
     <w:p w14:paraId="1850AECD" w14:textId="0CC8EB74" w:rsidR="004440C4" w:rsidRDefault="004440C4" w:rsidP="004440C4"/>
     <w:p w14:paraId="12FD7F56" w14:textId="2A792F60" w:rsidR="004440C4" w:rsidRDefault="004440C4" w:rsidP="004440C4"/>
     <w:p w14:paraId="061B412F" w14:textId="314AFEA8" w:rsidR="004440C4" w:rsidRDefault="004440C4" w:rsidP="004440C4"/>
     <w:p w14:paraId="08EB1859" w14:textId="77777777" w:rsidR="007D1CFB" w:rsidRPr="004440C4" w:rsidRDefault="007D1CFB" w:rsidP="004440C4"/>
-    <w:p w14:paraId="0ECE8ED1" w14:textId="77777777" w:rsidR="00FB27E6" w:rsidRPr="001B60D6" w:rsidRDefault="00FB27E6" w:rsidP="00FB27E6">
+    <w:p w14:paraId="0ECE8ED1" w14:textId="77777777" w:rsidR="00FB27E6" w:rsidRPr="00B2568E" w:rsidRDefault="00FB27E6" w:rsidP="00FB27E6">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="360" w:after="120"/>
         <w:ind w:left="431" w:hanging="431"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="305497"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="_Toc535326012"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="001B60D6">
+      <w:bookmarkStart w:id="39" w:name="_Toc535326012"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc535927199"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc5962956"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc15903685"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc170366675"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc239421474"/>
+      <w:r w:rsidRPr="00B2568E">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="305497"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Standing Orders</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
       <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
-      <w:bookmarkEnd w:id="45"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="47"/>
     </w:p>
-    <w:p w14:paraId="2549A299" w14:textId="77777777" w:rsidR="00FB27E6" w:rsidRPr="001B60D6" w:rsidRDefault="00FB27E6" w:rsidP="00FB27E6">
+    <w:p w14:paraId="2549A299" w14:textId="77777777" w:rsidR="00FB27E6" w:rsidRPr="001B60D6" w:rsidRDefault="00FB27E6" w:rsidP="00A63B9B">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120"/>
+        <w:spacing w:before="240" w:after="120"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B60D6">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Superintendents may make and issue a Standing Order/s for providing cultural, religious and spiritual services, aligned with this COPP, including procedures for the provision of:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14EF83AD" w14:textId="77777777" w:rsidR="00FB27E6" w:rsidRPr="001B60D6" w:rsidRDefault="00FB27E6" w:rsidP="00FB27E6">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
@@ -6448,291 +7846,101 @@
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B60D6">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>schedules for all cultural, religious and or spiritual activities/services (to be posted in places easily visible to all prisoners and Officers).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5347E126" w14:textId="7C4669AA" w:rsidR="000755EE" w:rsidRPr="006118FF" w:rsidRDefault="003D708E" w:rsidP="002C3BA1">
+    <w:p w14:paraId="5208657E" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="008F42C3" w:rsidRDefault="003D708E" w:rsidP="002D79D9">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="48" w:name="_Toc233623527"/>
-[...193 lines deleted...]
-      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkStart w:id="45" w:name="_Definitions_and_acronyms"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc239421475"/>
+      <w:bookmarkEnd w:id="45"/>
       <w:r w:rsidRPr="008F42C3">
         <w:t>Definitions and acronyms</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="46"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2115"/>
         <w:gridCol w:w="7053"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003D708E" w:rsidRPr="006118FF" w14:paraId="625D8756" w14:textId="77777777" w:rsidTr="008B71AE">
+      <w:tr w:rsidR="003D708E" w:rsidRPr="006118FF" w14:paraId="625D8756" w14:textId="77777777" w:rsidTr="00CF3AAB">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
           <w:p w14:paraId="0C5688C9" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="008F42C3" w:rsidRDefault="003D708E" w:rsidP="00DF778C">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="008F42C3">
               <w:t>Term</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7053" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
           <w:p w14:paraId="6ECA4F9F" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="006118FF" w:rsidRDefault="003D708E" w:rsidP="00DF778C">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="008F42C3">
               <w:t>Definition</w:t>
             </w:r>
             <w:r w:rsidRPr="006118FF">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00271FBE" w:rsidRPr="006118FF" w14:paraId="4240CA5B" w14:textId="77777777" w:rsidTr="008B71AE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="28EFEF52" w14:textId="77777777" w:rsidR="00271FBE" w:rsidRPr="003109D5" w:rsidRDefault="00271FBE" w:rsidP="00B17DF9">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
@@ -6828,98 +8036,98 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003109D5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Operational Instruments that provide instructions to staff on how the relevant legislative requirements are implemented.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00271FBE" w:rsidRPr="006118FF" w14:paraId="043BAB02" w14:textId="77777777" w:rsidTr="008B71AE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="60C0C2B9" w14:textId="0C5E604E" w:rsidR="00271FBE" w:rsidRPr="003109D5" w:rsidRDefault="00271FBE" w:rsidP="00DF33AF">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="53" w:name="_Hlk85550892"/>
+            <w:bookmarkStart w:id="47" w:name="_Hlk85550892"/>
             <w:r w:rsidRPr="003109D5">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Coordinating </w:t>
             </w:r>
             <w:r w:rsidR="00EA269D">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="003109D5">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>haplain</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7053" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5DFB1403" w14:textId="314AACB2" w:rsidR="00271FBE" w:rsidRPr="003109D5" w:rsidRDefault="00271FBE" w:rsidP="00A529B4">
             <w:r w:rsidRPr="003109D5">
               <w:t xml:space="preserve">The Chaplain </w:t>
             </w:r>
             <w:r w:rsidR="00ED3710">
               <w:t>responsible for coordinating contracted religious and spiritual services</w:t>
             </w:r>
             <w:r w:rsidRPr="003109D5">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00ED3710">
               <w:t>at an individual</w:t>
             </w:r>
             <w:r w:rsidRPr="003109D5">
               <w:t xml:space="preserve"> prison.</w:t>
             </w:r>
             <w:r w:rsidR="004D4F49">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkEnd w:id="47"/>
       <w:tr w:rsidR="00271FBE" w:rsidRPr="006118FF" w14:paraId="0C7806D1" w14:textId="77777777" w:rsidTr="008B71AE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="001C1F22" w14:textId="77777777" w:rsidR="00271FBE" w:rsidRPr="003109D5" w:rsidRDefault="00271FBE" w:rsidP="00DF33AF">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003109D5">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Pastoral Care</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7053" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="51E2FFB1" w14:textId="77777777" w:rsidR="00271FBE" w:rsidRPr="003109D5" w:rsidRDefault="00271FBE" w:rsidP="00B5077F">
             <w:r w:rsidRPr="003109D5">
@@ -7189,50 +8397,51 @@
                 <w:i/>
               </w:rPr>
               <w:t>Prisons Act 1981</w:t>
             </w:r>
             <w:r w:rsidRPr="003109D5">
               <w:t>. Does not extend to the Officer in Charge of a prison.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008C404E" w:rsidRPr="006118FF" w14:paraId="5EBB66F6" w14:textId="77777777" w:rsidTr="008B71AE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3764219C" w14:textId="7764C38E" w:rsidR="008C404E" w:rsidRPr="003109D5" w:rsidRDefault="008C404E" w:rsidP="00DF33AF">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Total Offender Management Solution (TOMS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7053" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="176A2934" w14:textId="499F2606" w:rsidR="008C404E" w:rsidRPr="003109D5" w:rsidRDefault="008C404E" w:rsidP="0018702B">
             <w:r>
               <w:t xml:space="preserve">The computer application used by the Department of Justice for the management of prisoners in custody. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B71AE" w:rsidRPr="006118FF" w14:paraId="2E3B6F1D" w14:textId="77777777" w:rsidTr="008B71AE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="78F1DBDB" w14:textId="4F196AFD" w:rsidR="008B71AE" w:rsidRDefault="008B71AE" w:rsidP="00DF33AF">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
@@ -7247,327 +8456,588 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7053" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2B2897F8" w14:textId="77777777" w:rsidR="008B71AE" w:rsidRDefault="008B71AE" w:rsidP="008B71AE">
             <w:pPr>
               <w:pStyle w:val="CommentText"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB2C7A">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>A person who engages in voluntary duties where the engagement provides no remuneration to the individual, and/or the duties undertaken fulfils a charity or community.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="718C4B8E" w14:textId="77777777" w:rsidR="008B71AE" w:rsidRDefault="008B71AE" w:rsidP="0018702B"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="11F54D79" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="006118FF" w:rsidRDefault="003D708E" w:rsidP="003D708E">
+    <w:p w14:paraId="289EB341" w14:textId="77777777" w:rsidR="002D79D9" w:rsidRPr="006118FF" w:rsidRDefault="002D79D9" w:rsidP="002D79D9">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="48" w:name="_Toc239421476"/>
+      <w:r w:rsidRPr="006118FF">
+        <w:t>Annexures</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="48"/>
+    </w:p>
+    <w:p w14:paraId="6B4F7DDB" w14:textId="77777777" w:rsidR="002D79D9" w:rsidRPr="006118FF" w:rsidRDefault="002D79D9" w:rsidP="00A63B9B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-      <w:bookmarkStart w:id="54" w:name="_Toc233623530"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="578" w:hanging="578"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="49" w:name="_Forms"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc239421477"/>
+      <w:bookmarkEnd w:id="49"/>
+      <w:r w:rsidRPr="006118FF">
+        <w:t>Related COPPs and documents</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="50"/>
+    </w:p>
+    <w:p w14:paraId="639C3211" w14:textId="77777777" w:rsidR="002D79D9" w:rsidRPr="009867A8" w:rsidRDefault="002D79D9" w:rsidP="002D79D9">
+      <w:r w:rsidRPr="009867A8">
+        <w:t>Related COPPs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A39AB96" w14:textId="77777777" w:rsidR="002D79D9" w:rsidRPr="00907A87" w:rsidRDefault="002D79D9" w:rsidP="002D79D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00907A87">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COPP 3.1 – Managing Prisoner Property </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11788B89" w14:textId="77777777" w:rsidR="002D79D9" w:rsidRPr="00907A87" w:rsidRDefault="002D79D9" w:rsidP="002D79D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00907A87">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>COPP 4.2 – Aboriginal Prisoners</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="588DCBED" w14:textId="77777777" w:rsidR="002D79D9" w:rsidRPr="006217B8" w:rsidRDefault="002D79D9" w:rsidP="002D79D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006217B8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>COPP 6.3 – Prisoner Food and Nutrition</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52D53609" w14:textId="77777777" w:rsidR="002D79D9" w:rsidRPr="006217B8" w:rsidRDefault="002D79D9" w:rsidP="002D79D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006217B8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COPP 7.1 – Prisoner Communications </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5886E989" w14:textId="77777777" w:rsidR="002D79D9" w:rsidRPr="00907A87" w:rsidRDefault="002D79D9" w:rsidP="002D79D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00907A87">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>COPP 8.1 – Prison Based s95 Constructive Activities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ABA06AF" w14:textId="77777777" w:rsidR="002D79D9" w:rsidRPr="00907A87" w:rsidRDefault="002D79D9" w:rsidP="002D79D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00907A87">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COPP 8.7 – External Activities </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D9F4037" w14:textId="77777777" w:rsidR="002D79D9" w:rsidRPr="00907A87" w:rsidRDefault="002D79D9" w:rsidP="002D79D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00907A87">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>COPP 11.2 – Searching</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D5A7DB2" w14:textId="51FEAF20" w:rsidR="002D79D9" w:rsidRDefault="002D79D9" w:rsidP="002D79D9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00907A87">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>COPP 14.5 – Authorised Absences and Absence Permits</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="001369CE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11F54D79" w14:textId="751DA547" w:rsidR="003D708E" w:rsidRPr="006118FF" w:rsidRDefault="003D708E" w:rsidP="006455DF">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="51" w:name="_Toc239421478"/>
       <w:r w:rsidRPr="006118FF">
         <w:t>Related legislation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="51"/>
       <w:r w:rsidRPr="006118FF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AA9D10F" w14:textId="024BA569" w:rsidR="00C4180B" w:rsidRPr="009867A8" w:rsidRDefault="00C4180B" w:rsidP="009867A8">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009867A8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Prisons Act 1981</w:t>
       </w:r>
       <w:r w:rsidR="00271FBE" w:rsidRPr="009867A8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0326E370" w14:textId="686FC55F" w:rsidR="008E757E" w:rsidRPr="008E757E" w:rsidRDefault="00C4180B" w:rsidP="008E757E">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009867A8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Prisons Regulations 1982</w:t>
       </w:r>
       <w:r w:rsidR="00271FBE" w:rsidRPr="009867A8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56010F33" w14:textId="77777777" w:rsidR="002E5756" w:rsidRPr="006118FF" w:rsidRDefault="002E5756" w:rsidP="00B90504">
+    <w:p w14:paraId="56010F33" w14:textId="77777777" w:rsidR="002E5756" w:rsidRPr="006118FF" w:rsidRDefault="002E5756" w:rsidP="0066798C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="56" w:name="_Toc233623531"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="52" w:name="_Toc178286"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc239421479"/>
       <w:r w:rsidRPr="006118FF">
         <w:t>Assurance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="55"/>
-      <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="53"/>
     </w:p>
     <w:p w14:paraId="0DE740AD" w14:textId="1A8EBAC1" w:rsidR="00BA6420" w:rsidRPr="00E54F45" w:rsidRDefault="00354145" w:rsidP="00BA6420">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="006118FF">
         <w:t>It is expected that:</w:t>
       </w:r>
       <w:r w:rsidR="00BA6420" w:rsidRPr="00BA6420">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BA6420" w:rsidRPr="00E54F45">
         <w:t xml:space="preserve">Prisons will undertake local compliance in accordance with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43" w:history="1">
+      <w:hyperlink r:id="rId50" w:history="1">
         <w:r w:rsidR="00BA6420" w:rsidRPr="00E54F45">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Compliance Manual</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00BA6420" w:rsidRPr="00E54F45">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BA8D6A8" w14:textId="77777777" w:rsidR="00BA6420" w:rsidRPr="00E54F45" w:rsidRDefault="00BA6420" w:rsidP="00BA6420">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E54F45">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The relevant Deputy Commissioner within Head Office will undertake management oversight as required. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="173FD283" w14:textId="77777777" w:rsidR="00BA6420" w:rsidRPr="00E54F45" w:rsidRDefault="00BA6420" w:rsidP="00BA6420">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00E54F45">
         <w:t xml:space="preserve">Monitoring and Compliance Branch will undertake checks in accordance with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44" w:history="1">
+      <w:hyperlink r:id="rId51" w:history="1">
         <w:r w:rsidRPr="00E54F45">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Operational Compliance Framework</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E54F45">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="067B993A" w14:textId="77777777" w:rsidR="00BA6420" w:rsidRDefault="00BA6420" w:rsidP="00BA6420">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="006118FF">
         <w:t xml:space="preserve">Independent oversight will be undertaken as required. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01B0F2DE" w14:textId="4EB1EAEF" w:rsidR="00354145" w:rsidRPr="006118FF" w:rsidRDefault="00354145" w:rsidP="00A73705">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D191D97" w14:textId="6775A706" w:rsidR="008E757E" w:rsidRDefault="008E757E" w:rsidP="008E757E">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4171E237" w14:textId="0E5E8E44" w:rsidR="008E757E" w:rsidRDefault="008E757E" w:rsidP="008E757E">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A302BC3" w14:textId="022E37DF" w:rsidR="00245869" w:rsidRDefault="00245869" w:rsidP="008E757E">
+    <w:p w14:paraId="7A302BC3" w14:textId="022E37DF" w:rsidR="00245869" w:rsidRDefault="00245869" w:rsidP="000B1955">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:ind w:left="432" w:hanging="432"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="58" w:name="_Toc233623532"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="54" w:name="_Toc120610762"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc239421480"/>
       <w:r w:rsidRPr="006118FF">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Document </w:t>
       </w:r>
       <w:r w:rsidR="00A54BD0">
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidRPr="006118FF">
         <w:t xml:space="preserve">ersion </w:t>
       </w:r>
       <w:r w:rsidR="00A54BD0">
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidRPr="006118FF">
         <w:t>istory</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="57"/>
-      <w:bookmarkEnd w:id="58"/>
+      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="55"/>
     </w:p>
     <w:p w14:paraId="42220D93" w14:textId="77777777" w:rsidR="008E757E" w:rsidRPr="008E757E" w:rsidRDefault="008E757E" w:rsidP="008E757E"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1051"/>
         <w:gridCol w:w="1496"/>
         <w:gridCol w:w="3260"/>
         <w:gridCol w:w="1985"/>
         <w:gridCol w:w="1701"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006A08A7" w:rsidRPr="006118FF" w14:paraId="1ED2FA83" w14:textId="12563A1C" w:rsidTr="009867A8">
+      <w:tr w:rsidR="006A08A7" w:rsidRPr="006118FF" w14:paraId="1ED2FA83" w14:textId="12563A1C" w:rsidTr="00B2568E">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1051" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="4F8C10DA" w14:textId="77777777" w:rsidR="006A08A7" w:rsidRPr="006118FF" w:rsidRDefault="006A08A7" w:rsidP="00DF778C">
+          <w:p w14:paraId="4F8C10DA" w14:textId="77777777" w:rsidR="006A08A7" w:rsidRPr="00B2568E" w:rsidRDefault="006A08A7" w:rsidP="00DF778C">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006118FF">
+            <w:r w:rsidRPr="00B2568E">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
               <w:t>Version no</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1496" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="4B6F485F" w14:textId="77777777" w:rsidR="006A08A7" w:rsidRPr="006118FF" w:rsidRDefault="006A08A7" w:rsidP="00DF778C">
+          <w:p w14:paraId="4B6F485F" w14:textId="77777777" w:rsidR="006A08A7" w:rsidRPr="00B2568E" w:rsidRDefault="006A08A7" w:rsidP="00DF778C">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006118FF">
+            <w:r w:rsidRPr="00B2568E">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
               <w:t>Primary author(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="073841CD" w14:textId="77777777" w:rsidR="006A08A7" w:rsidRPr="006118FF" w:rsidRDefault="006A08A7" w:rsidP="00DF778C">
+          <w:p w14:paraId="073841CD" w14:textId="77777777" w:rsidR="006A08A7" w:rsidRPr="00B2568E" w:rsidRDefault="006A08A7" w:rsidP="00DF778C">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006118FF">
+            <w:r w:rsidRPr="00B2568E">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
               <w:t>Description of version</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="14410E6C" w14:textId="77777777" w:rsidR="006A08A7" w:rsidRPr="006118FF" w:rsidRDefault="006A08A7" w:rsidP="00DF778C">
+          <w:p w14:paraId="14410E6C" w14:textId="77777777" w:rsidR="006A08A7" w:rsidRPr="00B2568E" w:rsidRDefault="006A08A7" w:rsidP="00DF778C">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006118FF">
+            <w:r w:rsidRPr="00B2568E">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
               <w:t>Date completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="10FFEDD6" w14:textId="690951BF" w:rsidR="006A08A7" w:rsidRPr="006118FF" w:rsidRDefault="006A08A7" w:rsidP="00DF778C">
+          <w:p w14:paraId="10FFEDD6" w14:textId="690951BF" w:rsidR="006A08A7" w:rsidRPr="00B2568E" w:rsidRDefault="006A08A7" w:rsidP="00DF778C">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B2568E">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
               <w:t>Effective date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A08A7" w:rsidRPr="006118FF" w14:paraId="2769DC2A" w14:textId="45AE56BE" w:rsidTr="009867A8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1051" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="29A0BB11" w14:textId="7C5EFEF9" w:rsidR="006A08A7" w:rsidRDefault="006A08A7" w:rsidP="006A08A7">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>1.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1496" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="163551DF" w14:textId="1F2FF567" w:rsidR="006A08A7" w:rsidRDefault="006A08A7" w:rsidP="006A08A7">
             <w:pPr>
@@ -7845,81 +9315,169 @@
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED5473">
               <w:t>28 May 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F8F9F0A" w14:textId="057213E8" w:rsidR="008E757E" w:rsidRPr="00ED5473" w:rsidRDefault="00ED5473" w:rsidP="006E6DA9">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1365"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00ED5473">
               <w:t>08 July 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00FB375A" w:rsidRPr="006118FF" w14:paraId="5AD8735A" w14:textId="77777777" w:rsidTr="009867A8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E962794" w14:textId="42B4C209" w:rsidR="00FB375A" w:rsidRPr="006E1457" w:rsidRDefault="00FB375A" w:rsidP="006E6DA9">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006E1457">
+              <w:t>5.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1496" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01790A5F" w14:textId="606F78B3" w:rsidR="00FB375A" w:rsidRPr="006E1457" w:rsidRDefault="00FB375A" w:rsidP="006E6DA9">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006E1457">
+              <w:t>Operational Policy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F91F71B" w14:textId="77777777" w:rsidR="00FB375A" w:rsidRPr="006E1457" w:rsidRDefault="00FB375A" w:rsidP="006E6DA9">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006E1457">
+              <w:t>Approved by A/Assistant Commissioner</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E1C1188" w14:textId="77777777" w:rsidR="00FB375A" w:rsidRPr="006E1457" w:rsidRDefault="00FB375A" w:rsidP="006E6DA9">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006E1457">
+              <w:t>Operational Support Services</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B8F9B6E" w14:textId="1D38CF15" w:rsidR="00FB375A" w:rsidRPr="006E1457" w:rsidRDefault="00FB375A" w:rsidP="006E6DA9">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006E1457">
+              <w:t xml:space="preserve">CM Ref: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F4A9849" w14:textId="2462FAE4" w:rsidR="00FB375A" w:rsidRPr="006E1457" w:rsidRDefault="006217B8" w:rsidP="006E6DA9">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006E1457">
+              <w:t>03 September 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BC11F3F" w14:textId="373FFB22" w:rsidR="00FB375A" w:rsidRPr="006E1457" w:rsidRDefault="006217B8" w:rsidP="006E6DA9">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1365"/>
+              </w:tabs>
+            </w:pPr>
+            <w:r w:rsidRPr="006E1457">
+              <w:t>04 September 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p w14:paraId="13FDD2B0" w14:textId="77777777" w:rsidR="00D60831" w:rsidRPr="00E274AD" w:rsidRDefault="00D60831" w:rsidP="00D60831">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="59" w:name="_Appendix_A:_Head"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkStart w:id="56" w:name="_Appendix_A:_Head"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc239421481"/>
+      <w:bookmarkEnd w:id="56"/>
       <w:r w:rsidRPr="00E274AD">
         <w:t>Appendix A: Head Wear Associated with Religious Practice</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkEnd w:id="57"/>
     </w:p>
-    <w:p w14:paraId="0B885A45" w14:textId="77777777" w:rsidR="00D60831" w:rsidRPr="00E274AD" w:rsidRDefault="00D60831" w:rsidP="00D60831">
+    <w:p w14:paraId="0B885A45" w14:textId="77777777" w:rsidR="00D60831" w:rsidRPr="00E274AD" w:rsidRDefault="00D60831" w:rsidP="00ED57CF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="62" w:name="_Toc233623534"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="578" w:hanging="578"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="58" w:name="_Toc170366654"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc239421482"/>
       <w:r w:rsidRPr="00E274AD">
         <w:t>Prisoner</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="61"/>
+      <w:bookmarkEnd w:id="58"/>
       <w:r w:rsidRPr="00E274AD">
         <w:t xml:space="preserve"> Religious Headwear</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="62"/>
+      <w:bookmarkEnd w:id="59"/>
       <w:r w:rsidRPr="00E274AD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08FBC29D" w14:textId="77777777" w:rsidR="00D60831" w:rsidRPr="00E274AD" w:rsidRDefault="00D60831" w:rsidP="00D60831">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="200" w:after="120"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E274AD">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
@@ -7995,160 +9553,161 @@
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="200" w:after="120"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E274AD">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">The cost for religious headwear shall be deducted from the prisoner’s private cash account (PPCA) and managed in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45" w:history="1">
+      <w:hyperlink r:id="rId52" w:history="1">
         <w:r w:rsidRPr="00E274AD">
           <w:rPr>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:bCs/>
             <w:color w:val="0000FF"/>
             <w:szCs w:val="26"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>COPP 8.4 – Prisoner Finances</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E274AD">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36794E11" w14:textId="77777777" w:rsidR="00D60831" w:rsidRPr="00E274AD" w:rsidRDefault="00D60831" w:rsidP="00D60831">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="200" w:after="120"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E274AD">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Prisoners may request religious head wear from a family member or a friend. The head wear shall be searched in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46" w:history="1">
+      <w:hyperlink r:id="rId53" w:history="1">
         <w:r w:rsidRPr="00E274AD">
           <w:rPr>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:bCs/>
             <w:color w:val="0000FF"/>
             <w:szCs w:val="26"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>COPP 11.2 –Searching</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E274AD">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="278A1AFD" w14:textId="09F915EC" w:rsidR="00972BE0" w:rsidRDefault="00972BE0" w:rsidP="009C5A4B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5DDD8C41" w14:textId="77777777" w:rsidR="009A6B23" w:rsidRDefault="009A6B23" w:rsidP="00972BE0">
-      <w:bookmarkStart w:id="63" w:name="_Appendix_A:_Head_1"/>
-      <w:bookmarkEnd w:id="63"/>
+      <w:bookmarkStart w:id="60" w:name="_Appendix_A:_Head_1"/>
+      <w:bookmarkEnd w:id="60"/>
     </w:p>
     <w:p w14:paraId="3BDCB883" w14:textId="77777777" w:rsidR="00DF671C" w:rsidRPr="00E274AD" w:rsidRDefault="00DF671C" w:rsidP="00DF671C">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="200" w:after="120"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E274AD">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Religious headwear may be worn to cover the head and neck, but the face must always be clearly visible. Eligible prisoners may wear religious headwear at any time or place within the prison but can be asked to remove it during a pat or strip search, in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47" w:history="1">
+      <w:hyperlink r:id="rId54" w:history="1">
         <w:r w:rsidRPr="00E274AD">
           <w:rPr>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:bCs/>
             <w:color w:val="0000FF"/>
             <w:szCs w:val="26"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>COPP 11.2 – Searching</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E274AD">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> or where risks are identified or risk based controls are required (eg Prisoners on ARMS or SAMS).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0419D718" w14:textId="19F37951" w:rsidR="00DF671C" w:rsidRPr="00E274AD" w:rsidRDefault="00DF671C" w:rsidP="00DF671C">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
@@ -8205,105 +9764,129 @@
     <w:p w14:paraId="163CB20D" w14:textId="77777777" w:rsidR="00B54EFA" w:rsidRPr="00E274AD" w:rsidRDefault="00B54EFA" w:rsidP="00727429">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="120" w:after="120"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9257" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2059"/>
         <w:gridCol w:w="3181"/>
         <w:gridCol w:w="4017"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DF671C" w:rsidRPr="00E274AD" w14:paraId="500DB4F1" w14:textId="77777777" w:rsidTr="001A7CAB">
+      <w:tr w:rsidR="00DF671C" w:rsidRPr="00E274AD" w14:paraId="500DB4F1" w14:textId="77777777" w:rsidTr="00B2568E">
         <w:trPr>
           <w:trHeight w:val="651"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2059" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="660033"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="1077D8E6" w14:textId="77777777" w:rsidR="00DF671C" w:rsidRPr="00E274AD" w:rsidRDefault="00DF671C" w:rsidP="00DF671C">
+          <w:p w14:paraId="1077D8E6" w14:textId="77777777" w:rsidR="00DF671C" w:rsidRPr="00B2568E" w:rsidRDefault="00DF671C" w:rsidP="00DF671C">
             <w:pPr>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E274AD">
+            <w:r w:rsidRPr="00B2568E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t>Religion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3181" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="660033"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="60C8B191" w14:textId="77777777" w:rsidR="00DF671C" w:rsidRPr="00E274AD" w:rsidRDefault="00DF671C" w:rsidP="00DF671C">
+          <w:p w14:paraId="60C8B191" w14:textId="77777777" w:rsidR="00DF671C" w:rsidRPr="00B2568E" w:rsidRDefault="00DF671C" w:rsidP="00DF671C">
             <w:pPr>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E274AD">
+            <w:r w:rsidRPr="00B2568E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t xml:space="preserve">Headwear Type </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4017" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="660033"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="0E50E27E" w14:textId="77777777" w:rsidR="00DF671C" w:rsidRPr="00E274AD" w:rsidRDefault="00DF671C" w:rsidP="00DF671C">
+          <w:p w14:paraId="0E50E27E" w14:textId="77777777" w:rsidR="00DF671C" w:rsidRPr="00B2568E" w:rsidRDefault="00DF671C" w:rsidP="00DF671C">
             <w:pPr>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E274AD">
+            <w:r w:rsidRPr="00B2568E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t>Example</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF671C" w:rsidRPr="00E274AD" w14:paraId="4CD1638D" w14:textId="77777777" w:rsidTr="001A7CAB">
+      <w:tr w:rsidR="00DF671C" w:rsidRPr="00E274AD" w14:paraId="4CD1638D" w14:textId="77777777" w:rsidTr="0043251A">
         <w:trPr>
           <w:trHeight w:val="1677"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2059" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w14:paraId="38E37218" w14:textId="77777777" w:rsidR="00DF671C" w:rsidRPr="00E274AD" w:rsidRDefault="00DF671C" w:rsidP="00DF671C">
             <w:r w:rsidRPr="00E274AD">
               <w:t>Islam (Muslim)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3181" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="089CD5D1" w14:textId="77777777" w:rsidR="00DF671C" w:rsidRPr="00E274AD" w:rsidRDefault="00DF671C" w:rsidP="00DF671C">
             <w:r w:rsidRPr="00E274AD">
               <w:t>Taqiyah or Araqchin – short and rounded cap</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="03C37744" w14:textId="77777777" w:rsidR="00DF671C" w:rsidRPr="00E274AD" w:rsidRDefault="00DF671C" w:rsidP="00DF671C"/>
           <w:p w14:paraId="7CC311FD" w14:textId="77777777" w:rsidR="00DF671C" w:rsidRPr="00E274AD" w:rsidRDefault="00DF671C" w:rsidP="00DF671C">
             <w:r w:rsidRPr="00E274AD">
               <w:t xml:space="preserve">Hijab - Head wear that covers the hair, neck and upper chest. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="62961024" w14:textId="77777777" w:rsidR="00DF671C" w:rsidRPr="00E274AD" w:rsidRDefault="00DF671C" w:rsidP="00DF671C"/>
         </w:tc>
         <w:tc>
@@ -8317,51 +9900,51 @@
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251731968" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B9DE439" wp14:editId="2373EA44">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>1821180</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>46990</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="492125" cy="590550"/>
                   <wp:effectExtent l="0" t="0" r="3175" b="0"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="884195458" name="Picture 884195458" descr="A person wearing a purple scarf&#10;&#10;AI-generated content may be incorrect."/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="884195458" name="Picture 884195458" descr="A person wearing a purple scarf&#10;&#10;AI-generated content may be incorrect."/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId48" cstate="print">
+                          <a:blip r:embed="rId55" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="492125" cy="590550"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
@@ -8377,51 +9960,51 @@
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251730944" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1B7E1F5C" wp14:editId="5085DA6C">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>812800</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>46990</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="895350" cy="590550"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="2012244339" name="Picture 2012244339" descr="Icon&#10;&#10;Description automatically generated"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="7" name="Picture 7" descr="Icon&#10;&#10;Description automatically generated"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId49" cstate="print">
+                          <a:blip r:embed="rId56" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="895350" cy="590550"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
@@ -8437,93 +10020,93 @@
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251727872" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A193E72" wp14:editId="757D73C0">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>-17145</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="714375" cy="638175"/>
                   <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="2" name="Picture 2" descr="A picture containing indoor&#10;&#10;Description automatically generated"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="2" name="Picture 2" descr="A picture containing indoor&#10;&#10;Description automatically generated"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId50" cstate="print">
+                          <a:blip r:embed="rId57" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="714375" cy="638175"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF671C" w:rsidRPr="00E274AD" w14:paraId="5A64A44F" w14:textId="77777777" w:rsidTr="001A7CAB">
+      <w:tr w:rsidR="00DF671C" w:rsidRPr="00E274AD" w14:paraId="5A64A44F" w14:textId="77777777" w:rsidTr="0043251A">
         <w:trPr>
           <w:trHeight w:val="1552"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2059" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w14:paraId="17E50818" w14:textId="77777777" w:rsidR="00DF671C" w:rsidRPr="00E274AD" w:rsidRDefault="00DF671C" w:rsidP="00DF671C">
             <w:r w:rsidRPr="00E274AD">
               <w:t>Judaism</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3181" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="48743B76" w14:textId="77777777" w:rsidR="00DF671C" w:rsidRPr="00E274AD" w:rsidRDefault="00DF671C" w:rsidP="00DF671C">
             <w:r w:rsidRPr="00E274AD">
               <w:t xml:space="preserve">Skullcaps, Kippot or Kippah – brimless cap </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2E1A074B" w14:textId="77777777" w:rsidR="00DF671C" w:rsidRPr="00E274AD" w:rsidRDefault="00DF671C" w:rsidP="00DF671C"/>
           <w:p w14:paraId="37969187" w14:textId="77777777" w:rsidR="00DF671C" w:rsidRPr="00E274AD" w:rsidRDefault="00DF671C" w:rsidP="00DF671C">
             <w:r w:rsidRPr="00E274AD">
               <w:t>Mitpahat – Head scarf worn by married women.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -8536,51 +10119,51 @@
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251732992" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="68CE92DF" wp14:editId="57E5543F">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>1087120</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>42545</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="847725" cy="657225"/>
                   <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="9" name="Picture 9" descr="A picture containing headdress, hat, white, black&#10;&#10;Description automatically generated"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="9" name="Picture 9" descr="A picture containing headdress, hat, white, black&#10;&#10;Description automatically generated"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId51" cstate="print">
+                          <a:blip r:embed="rId58" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="847725" cy="657225"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
@@ -8596,93 +10179,93 @@
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251728896" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13DDC98F" wp14:editId="3E8A302B">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>-26670</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>23495</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="914400" cy="676275"/>
                   <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="4" name="Picture 4" descr="A picture containing hat&#10;&#10;Description automatically generated"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="4" name="Picture 4" descr="A picture containing hat&#10;&#10;Description automatically generated"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId52" cstate="print">
+                          <a:blip r:embed="rId59" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="914400" cy="676275"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF671C" w:rsidRPr="00DF671C" w14:paraId="77FCE303" w14:textId="77777777" w:rsidTr="001A7CAB">
+      <w:tr w:rsidR="00DF671C" w:rsidRPr="00DF671C" w14:paraId="77FCE303" w14:textId="77777777" w:rsidTr="0043251A">
         <w:trPr>
           <w:trHeight w:val="1161"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2059" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w14:paraId="62005937" w14:textId="77777777" w:rsidR="00DF671C" w:rsidRPr="00E274AD" w:rsidRDefault="00DF671C" w:rsidP="00DF671C">
             <w:r w:rsidRPr="00E274AD">
               <w:t xml:space="preserve">Sikhism </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3181" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="426B901C" w14:textId="77777777" w:rsidR="00DF671C" w:rsidRPr="00E274AD" w:rsidRDefault="00DF671C" w:rsidP="00DF671C">
             <w:r w:rsidRPr="00E274AD">
               <w:t>Turban, Dastar or Dumalla – Cover for long uncut hair</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3384690D" w14:textId="77777777" w:rsidR="00DF671C" w:rsidRPr="00E274AD" w:rsidRDefault="00DF671C" w:rsidP="00DF671C"/>
           <w:p w14:paraId="79BEDA41" w14:textId="77777777" w:rsidR="00DF671C" w:rsidRPr="00E274AD" w:rsidRDefault="00DF671C" w:rsidP="00DF671C">
             <w:pPr>
               <w:spacing w:after="120"/>
             </w:pPr>
             <w:r w:rsidRPr="00E274AD">
               <w:t>Chunni or Dupatta – Long head scarf.</w:t>
             </w:r>
           </w:p>
@@ -8698,51 +10281,51 @@
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251734016" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5666A475" wp14:editId="3ABFF73E">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>1183005</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>32385</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="751840" cy="800100"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="811572778" name="Picture 811572778"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="11" name="Picture 11"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId53" cstate="print">
+                          <a:blip r:embed="rId60" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="751840" cy="800100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
@@ -8758,51 +10341,51 @@
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251729920" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="717CDE16" wp14:editId="0302D12D">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>-65405</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>31750</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="809625" cy="676275"/>
                   <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="6" name="Picture 6" descr="A black turban on a white background&#10;&#10;AI-generated content may be incorrect."/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="6" name="Picture 6" descr="A black turban on a white background&#10;&#10;AI-generated content may be incorrect."/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId54" cstate="print">
+                          <a:blip r:embed="rId61" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="809625" cy="676275"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
@@ -8814,590 +10397,4240 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="419DD8B2" w14:textId="77777777" w:rsidR="0098411B" w:rsidRDefault="0098411B" w:rsidP="0098411B"/>
     <w:p w14:paraId="3AF4C375" w14:textId="77777777" w:rsidR="0098411B" w:rsidRDefault="0098411B" w:rsidP="0098411B"/>
     <w:p w14:paraId="1C95E826" w14:textId="77777777" w:rsidR="0098411B" w:rsidRDefault="0098411B" w:rsidP="0098411B"/>
     <w:p w14:paraId="41A8661E" w14:textId="77777777" w:rsidR="0098411B" w:rsidRDefault="0098411B" w:rsidP="0098411B"/>
     <w:p w14:paraId="4433610D" w14:textId="77777777" w:rsidR="0098411B" w:rsidRDefault="0098411B" w:rsidP="0098411B"/>
     <w:p w14:paraId="216ADFB6" w14:textId="77777777" w:rsidR="0098411B" w:rsidRDefault="0098411B" w:rsidP="0098411B"/>
     <w:p w14:paraId="51E675FF" w14:textId="77777777" w:rsidR="0098411B" w:rsidRDefault="0098411B" w:rsidP="0098411B"/>
     <w:p w14:paraId="3AF6C924" w14:textId="77777777" w:rsidR="0098411B" w:rsidRDefault="0098411B" w:rsidP="0098411B"/>
     <w:p w14:paraId="330D79CF" w14:textId="77777777" w:rsidR="0098411B" w:rsidRDefault="0098411B" w:rsidP="0098411B"/>
     <w:p w14:paraId="221BAFC3" w14:textId="77777777" w:rsidR="0098411B" w:rsidRDefault="0098411B" w:rsidP="0098411B"/>
     <w:p w14:paraId="7441EE73" w14:textId="77777777" w:rsidR="0098411B" w:rsidRDefault="0098411B" w:rsidP="0098411B"/>
     <w:p w14:paraId="4790D01C" w14:textId="77777777" w:rsidR="00DF671C" w:rsidRDefault="00DF671C" w:rsidP="0098411B"/>
     <w:p w14:paraId="4FD127DF" w14:textId="77777777" w:rsidR="00DF671C" w:rsidRDefault="00DF671C" w:rsidP="0098411B"/>
     <w:p w14:paraId="1BAF5E61" w14:textId="77777777" w:rsidR="00DF671C" w:rsidRDefault="00DF671C" w:rsidP="0098411B"/>
     <w:p w14:paraId="3816462F" w14:textId="77777777" w:rsidR="00DF671C" w:rsidRDefault="00DF671C" w:rsidP="0098411B"/>
     <w:p w14:paraId="6E860A99" w14:textId="77777777" w:rsidR="00DF671C" w:rsidRDefault="00DF671C" w:rsidP="0098411B"/>
     <w:p w14:paraId="50326418" w14:textId="77777777" w:rsidR="00DF671C" w:rsidRDefault="00DF671C" w:rsidP="0098411B"/>
     <w:p w14:paraId="1B3D93A9" w14:textId="77777777" w:rsidR="00DF671C" w:rsidRDefault="00DF671C" w:rsidP="0098411B"/>
     <w:p w14:paraId="074F5826" w14:textId="77777777" w:rsidR="00DF671C" w:rsidRDefault="00DF671C" w:rsidP="0098411B"/>
     <w:p w14:paraId="51F4FE1C" w14:textId="77777777" w:rsidR="0098411B" w:rsidRDefault="0098411B" w:rsidP="0098411B"/>
-    <w:p w14:paraId="16034EEF" w14:textId="016F0C06" w:rsidR="0098411B" w:rsidRDefault="00FA6F1F" w:rsidP="0098411B">
+    <w:p w14:paraId="16034EEF" w14:textId="016F0C06" w:rsidR="0098411B" w:rsidRDefault="00FA6F1F" w:rsidP="00F63809">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="61" w:name="_Toc239421483"/>
+      <w:r w:rsidRPr="0066798C">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Appendix B: </w:t>
       </w:r>
-      <w:r w:rsidR="0098411B">
+      <w:r w:rsidR="0098411B" w:rsidRPr="0066798C">
         <w:t>Cultural, Religious, Spiritual Services and Visits Application Process Chart:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="64"/>
+      <w:bookmarkEnd w:id="61"/>
     </w:p>
-    <w:p w14:paraId="3237A176" w14:textId="0776E323" w:rsidR="0098411B" w:rsidRPr="0098411B" w:rsidRDefault="00AC206E" w:rsidP="0098411B">
+    <w:p w14:paraId="453E742A" w14:textId="77777777" w:rsidR="00ED57CF" w:rsidRPr="00ED57CF" w:rsidRDefault="00ED57CF" w:rsidP="00ED57CF"/>
+    <w:p w14:paraId="3237A176" w14:textId="5E7314E6" w:rsidR="0098411B" w:rsidRPr="0098411B" w:rsidRDefault="00A2036D" w:rsidP="0098411B">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251687936" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7F7D3B3A" wp14:editId="305C2FA6">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251725824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="14FC5EFB" wp14:editId="33E55309">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3172460</wp:posOffset>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>4591685</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>2872105</wp:posOffset>
+                  <wp:posOffset>7767955</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1343025" cy="771525"/>
-[...250 lines deleted...]
-                <wp:effectExtent l="38100" t="0" r="28575" b="57150"/>
+                <wp:extent cx="190500" cy="257175"/>
+                <wp:effectExtent l="38100" t="0" r="19050" b="47625"/>
                 <wp:wrapNone/>
                 <wp:docPr id="846082185" name="Straight Arrow Connector 21"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1">
                           <a:off x="0" y="0"/>
-                          <a:ext cx="981075" cy="647700"/>
+                          <a:ext cx="190500" cy="257175"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="596A6FBF" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
+              <v:shapetype w14:anchorId="4471F059" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
                 <v:path arrowok="t" fillok="f" o:connecttype="none"/>
                 <o:lock v:ext="edit" shapetype="t"/>
               </v:shapetype>
-              <v:shape id="Straight Arrow Connector 21" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:333.05pt;margin-top:574.9pt;width:77.25pt;height:51pt;flip:x;z-index:251725824;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZ9bZjxwEAANkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO1DAQvCPxD5bvTDIr2FmiyexhlscB&#10;wWqBD/A67cSSX7KbSfL3tJ2ZLAKEBOLScuyu6urqzv52soadICbtXcu3m5ozcNJ32vUt//rl7Ysb&#10;zhIK1wnjHbR8hsRvD8+f7cfQwJUfvOkgMiJxqRlDywfE0FRVkgNYkTY+gKNH5aMVSJ+xr7ooRmK3&#10;prqq6+tq9LEL0UtIiW7vlkd+KPxKgcRPSiVAZlpO2rDEWOJjjtVhL5o+ijBoeZYh/kGFFdpR0ZXq&#10;TqBg36L+hcpqGX3yCjfS28orpSWUHqibbf1TN58HEaD0QuaksNqU/h+t/Hg6uvtINowhNSncx9zF&#10;pKJlyujwnmZa+iKlbCq2zattMCGTdPn6ZlvvXnEm6en65W5XF1urhSbThZjwHXjL8qHlCaPQ/YBH&#10;7xwNyMelhDh9SEhCCHgBZLBxOaLQ5o3rGM6BtgijFq43kMdH6TmletJfTjgbWOAPoJjuSOdSpqwW&#10;HE1kJ0FLIaQEh9uVibIzTGljVmBdLPgj8JyfoVDW7m/AK6JU9g5XsNXOx99Vx+kiWS35FweWvrMF&#10;j76by2SLNbQ/xavzrucF/fG7wJ/+yMN3AAAA//8DAFBLAwQUAAYACAAAACEA7xVhZOIAAAANAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPS0/DMBCE70j8B2uRuFHHEZg0xKl4CEEvSPR1dpNtEhHbqe20&#10;4d+znOC4O7Oz3xSLyfTshD50zioQswQY2srVnW0UbNavNxmwELWtde8sKvjGAIvy8qLQee3O9hNP&#10;q9gwCrEh1wraGIec81C1aHSYuQEtaQfnjY40+obXXp8p3PQ8TRLJje4sfWj1gM8tVl+r0RDG4e0o&#10;lnO5e9q9jB/bdH1/fK+8UtdX0+MDsIhT/DPDLz7dQElMezfaOrBegZRSkJUEcTunEmTJ0kQC29Mq&#10;vRMZ8LLg/1uUPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAZ9bZjxwEAANkDAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDvFWFk4gAAAA0BAAAP&#10;AAAAAAAAAAAAAAAAACEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMAUAAAAA&#10;" strokecolor="#4579b8 [3044]">
+              <v:shape id="Straight Arrow Connector 21" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:361.55pt;margin-top:611.65pt;width:15pt;height:20.25pt;flip:x;z-index:251725824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCwmOv2wgEAANkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0ySVykLUdB+6XB4Q&#10;rFj4AK8zTiz5Jntok79n7LRZBEgIxMvIseecmXNmsr+drGEniEl71/FmU3MGTvpeu6HjX7+8ffGK&#10;s4TC9cJ4Bx2fIfHbw/Nn+3NoYetHb3qIjEhcas+h4yNiaKsqyRGsSBsfwNGj8tEKpM84VH0UZ2K3&#10;ptrW9cvq7GMfopeQEt3eLY/8UPiVAomflEqAzHScesMSY4mPOVaHvWiHKMKo5aUN8Q9dWKEdFV2p&#10;7gQK9i3qX6isltEnr3Ajva28UlpC0UBqmvonNQ+jCFC0kDkprDal/0crP56O7j6SDeeQ2hTuY1Yx&#10;qWiZMjq8p5kWXdQpm4pt82obTMgkXTav611N5kp62u5umptdtrVaaDJdiAnfgbcsHzqeMAo9jHj0&#10;ztGAfFxKiNOHhAvwCshg43JEoc0b1zOcA20RRi3cYOBSJ6dUT/2XE84GFvhnUEz3uc+ipKwWHE1k&#10;J0FLIaQEh83KRNkZprQxK7D+M/CSn6FQ1u5vwCuiVPYOV7DVzsffVcfp2rJa8q8OLLqzBY++n8tk&#10;izW0P2Uml13PC/rjd4E//ZGH7wAAAP//AwBQSwMEFAAGAAgAAAAhAEEa8rDhAAAADQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoE0ckJcSp+BGCXpBooWc33iYRsZ3GThvens0J&#10;jjszO/ttsZpMx044+NZZCfEiAoa2crq1tYTP7cvNEpgPymrVOYsSftDDqry8KFSu3dl+4GkTakYl&#10;1udKQhNCn3PuqwaN8gvXoyXv4AajAo1DzfWgzlRuOi6iKOVGtZYuNKrHpwar781oCOPweozXd+nu&#10;cfc8vn+JbXZ8qwYpr6+mh3tgAafwF4YZn3agJKa9G632rJOQiSSmKBlCJAkwimS3s7SfpTRZAi8L&#10;/v+L8hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCwmOv2wgEAANkDAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBBGvKw4QAAAA0BAAAPAAAAAAAA&#10;AAAAAAAAABwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAKgUAAAAA&#10;" strokecolor="#4579b8 [3044]">
                 <v:stroke endarrow="block"/>
+                <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="002C245A">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251724800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3161B445" wp14:editId="781C4036">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251720704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2A8647D4" wp14:editId="25C3D638">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3077210</wp:posOffset>
+                  <wp:posOffset>4858384</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>7720330</wp:posOffset>
+                  <wp:posOffset>6158230</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="0" cy="228600"/>
-                <wp:effectExtent l="76200" t="0" r="57150" b="57150"/>
+                <wp:extent cx="276225" cy="152400"/>
+                <wp:effectExtent l="0" t="0" r="66675" b="57150"/>
                 <wp:wrapNone/>
-                <wp:docPr id="539670847" name="Straight Arrow Connector 20"/>
+                <wp:docPr id="1172256297" name="Straight Arrow Connector 16"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="0" cy="228600"/>
+                          <a:ext cx="276225" cy="152400"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="1E8830C5" id="Straight Arrow Connector 20" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:242.3pt;margin-top:607.9pt;width:0;height:18pt;z-index:251724800;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDbohOntwEAAMoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO2zAMvBfoPwi+N3ZyWCyCOHvItr0U&#10;7aKPD9DKlC1AL1BsbP99KTlxinZRoEUvtB6c4XBEHx4mZ8UZMJng22q7aSoBXoXO+L6tvn199+a+&#10;Eomk76QNHtpqhlQ9HF+/OoxxD7swBNsBCibxaT/GthqI4r6ukxrAybQJETxf6oBOEm+xrzuUI7M7&#10;W++a5q4eA3YRg4KU+PRxuayOhV9rUPRJ6wQkbFuxNioRS3zOsT4e5L5HGQejLjLkP6hw0nguulI9&#10;SpLiO5rfqJxRGFLQtFHB1UFro6D0wN1sm1+6+TLICKUXNifF1ab0/2jVx/PJPyHbMMa0T/EJcxeT&#10;Rpe/rE9Mxax5NQsmEmo5VHy6293fNcXH+oaLmOg9BCfyoq0SoTT9QKfgPb9IwG3xSp4/JOLKDLwC&#10;clHrcyRp7FvfCZojjw2hkb63kN+L03NKfRNcVjRbWOCfQQvTscSlTJklOFkUZ8lTIJUCT9uVibMz&#10;TBtrV2BT9P0ReMnPUChz9jfgFVEqB08r2Bkf8KXqNF0l6yX/6sDSd7bgOXRzecpiDQ9M8eoy3Hki&#10;f94X+O0XPP4AAAD//wMAUEsDBBQABgAIAAAAIQBUhhh03gAAAA0BAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI/NbsIwEITvlfoO1lbqrTgJAUUhDqJ/EscWeunNxEsSNV5HsQH37buoh/a4M59mZ6p1tIM4&#10;4+R7RwrSWQICqXGmp1bBx/71oQDhgyajB0eo4Bs9rOvbm0qXxl3oHc+70AoOIV9qBV0IYymlbzq0&#10;2s/ciMTe0U1WBz6nVppJXzjcDjJLkqW0uif+0OkRnzpsvnYnq+DxbWs3z59TxPn8Jfdx7zJqtkrd&#10;38XNCkTAGP5guNbn6lBzp4M7kfFiUJAX+ZJRNrJ0wSMY+ZUOV2mRFiDrSv5fUf8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA26ITp7cBAADKAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAVIYYdN4AAAANAQAADwAAAAAAAAAAAAAAAAARBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;" strokecolor="#4579b8 [3044]">
+              <v:shape w14:anchorId="771F3B40" id="Straight Arrow Connector 16" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:382.55pt;margin-top:484.9pt;width:21.75pt;height:12pt;z-index:251720704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCd5eFevwEAAM8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO1DAQvCPxD5bvTB5iFxRNZg+zCxcE&#10;Kx4f4HXaiSXHtuxmkvw9bWcmgwAhgfbS8aOru7pc2d/No2EnCFE72/JqV3IGVrpO277l376+e/WW&#10;s4jCdsI4Cy1fIPK7w8sX+8k3ULvBmQ4CoyI2NpNv+YDom6KIcoBRxJ3zYOlSuTAKpG3oiy6IiaqP&#10;pqjL8raYXOh8cBJipNP79ZIfcn2lQOInpSIgMy0nbphjyPEpxeKwF00fhB+0PNMQ/8FiFNpS063U&#10;vUDBvgf9W6lRy+CiU7iTbiycUlpCnoGmqcpfpvkyCA95FhIn+k2m+Hxl5cfT0T4GkmHysYn+MaQp&#10;ZhXG9CV+bM5iLZtYMCOTdFi/ua3rG84kXVU39esyi1lcwT5EfA9uZGnR8ohB6H7Ao7OWnsWFKgsm&#10;Th8iUnsCXgCps7EpotDmwXYMF0/ewaCF7Q2kR6P0lFJcWecVLgZW+GdQTHfEc22TDQVHE9hJkBWE&#10;lGCx2ipRdoIpbcwGLDO/vwLP+QkK2Wz/At4QubOzuIFHbV34U3ecL5TVmn9RYJ07SfDkuiW/Z5aG&#10;XJO1Ojs82fLnfYZf/8PDDwAAAP//AwBQSwMEFAAGAAgAAAAhAAhuy2ffAAAACwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj01PwzAMhu9I/IfISNxYuhVKW5pO40vaEbZddssa01Y0TtVkW/j3mNM42n70&#10;+nmrZbSDOOHke0cK5rMEBFLjTE+tgt32/S4H4YMmowdHqOAHPSzr66tKl8ad6RNPm9AKDiFfagVd&#10;CGMppW86tNrP3IjEty83WR14nFppJn3mcDvIRZJk0uqe+EOnR3zpsPneHK2C54+1Xb3up4hp+nbv&#10;49YtqFkrdXsTV08gAsZwgeFPn9WhZqeDO5LxYlDwmD3MGVVQZAV3YCJP8gzEgTdFmoOsK/m/Q/0L&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAneXhXr8BAADPAwAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEACG7LZ98AAAALAQAADwAAAAAAAAAAAAAA&#10;AAAZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACUFAAAAAA==&#10;" strokecolor="#4579b8 [3044]">
                 <v:stroke endarrow="block"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="002C245A">
+      <w:r w:rsidR="00087EF8">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251723776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="66552055" wp14:editId="62CD1B17">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251694080" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6EA3A7E2" wp14:editId="5B59EBBE">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1648460</wp:posOffset>
+                  <wp:posOffset>2191385</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>7720330</wp:posOffset>
+                  <wp:posOffset>4034155</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="133350" cy="228600"/>
-                <wp:effectExtent l="0" t="0" r="76200" b="57150"/>
+                <wp:extent cx="2047875" cy="561975"/>
+                <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1593663526" name="Straight Arrow Connector 19"/>
+                <wp:docPr id="1552352686" name="Rectangle 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2047875" cy="561975"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="203866"/>
+                        </a:solidFill>
+                        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+                          <a:noFill/>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="487DC5D6" w14:textId="77777777" w:rsidR="00365759" w:rsidRPr="00B2568E" w:rsidRDefault="00365759" w:rsidP="00365759">
+                            <w:pPr>
+                              <w:ind w:left="426" w:hanging="426"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00B2568E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>Un-Contracted SINGLE VISIT</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00B2568E">
+                              <w:rPr>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">     </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00B2568E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>Application Forms required:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="1C1B788A" w14:textId="77777777" w:rsidR="00365759" w:rsidRPr="00B2568E" w:rsidRDefault="00365759" w:rsidP="00365759">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="31"/>
+                              </w:numPr>
+                              <w:ind w:left="284" w:hanging="142"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00B2568E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Religious Visitor Application Form </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="753E987B" w14:textId="183B5B61" w:rsidR="00E356F5" w:rsidRPr="008C7ACB" w:rsidRDefault="00E356F5" w:rsidP="00E356F5">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="6EA3A7E2" id="Rectangle 1" o:spid="_x0000_s1027" style="position:absolute;margin-left:172.55pt;margin-top:317.65pt;width:161.25pt;height:44.25pt;z-index:251694080;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCGU9eZUQIAAJ0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+xkSdoGdYqgRYYB&#10;QRugHXpWZCk2IIsapcTOfv0o2W3abqdhF5kUKX48Pvr6pmsMOyr0NdiCj0c5Z8pKKGu7L/iPp/WX&#10;S858ELYUBqwq+El5frP8/Om6dQs1gQpMqZBREOsXrSt4FYJbZJmXlWqEH4FTlowasBGBVNxnJYqW&#10;ojcmm+T5PGsBS4cglfd0e9cb+TLF11rJ8KC1V4GZglNtIZ2Yzl08s+W1WOxRuKqWQxniH6poRG0p&#10;6WuoOxEEO2D9R6imlggedBhJaDLQupYq9UDdjPMP3TxWwqnUC4Hj3StM/v+FlffHR7dFgqF1fuFJ&#10;jF10Gpv4pfpYl8A6vYKlusAkXU7y6cXlxYwzSbbZfHxFMoXJzq8d+vBNQcOiUHCkYSSMxHHjQ+/6&#10;4hKTeTB1ua6NSQrud7cG2VHQ4Cb518v5fIj+zs1Y1pJ9Ns1puFIQgbQRgcTGlQX3ds+ZMHtipgyY&#10;cluIGdLUY+474as+Rwo7pDA2lqASfYZSz+hEKXS7jtWUYRxfxJsdlKctMoSeYd7JdU3xN8KHrUCi&#10;FNVHaxIe6NAGqGgYJM4qwF9/u4/+NGmyctYSRamhnweBijPz3RIHrsbTaeR0Uqaziwkp+Naye2ux&#10;h+YWCMwxLaSTSYz+wbyIGqF5pm1axaxkElZS7h66QbkN/erQPkq1WiU34rETYWMfnYzBI3IR2afu&#10;WaAbRh+INPfwQmex+MCA3je+tLA6BNB1oscZV6JVVGgHEsGGfY1L9lZPXue/yvI3AAAA//8DAFBL&#10;AwQUAAYACAAAACEAdAiSbOMAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI&#10;bCrqtKZuFTKpUCUQqCvCo1s3mcYRsR3Fbpr8PWYFy9E9uvdMth1NywbqfeMswmKeACNbuqqxNcLH&#10;+9PdBpgPylaqdZYQJvKwza+vMpVW7mLfaChCzWKJ9alC0CF0Kee+1GSUn7uObMxOrjcqxLOvedWr&#10;Syw3LV8mieRGNTYuaNXRTlP5XZwNQvcyzfRnMRPjRPvhsDt8udPrM+Ltzfj4ACzQGP5g+NWP6pBH&#10;p6M728qzFkHcrxYRRZBiJYBFQsq1BHZEWC/FBnie8f8/5D8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAhlPXmVECAACdBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAdAiSbOMAAAALAQAADwAAAAAAAAAAAAAAAACrBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAALsFAAAAAA==&#10;" fillcolor="#203866" stroked="f" strokeweight="2pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="487DC5D6" w14:textId="77777777" w:rsidR="00365759" w:rsidRPr="00B2568E" w:rsidRDefault="00365759" w:rsidP="00365759">
+                      <w:pPr>
+                        <w:ind w:left="426" w:hanging="426"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00B2568E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>Un-Contracted SINGLE VISIT</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00B2568E">
+                        <w:rPr>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">     </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00B2568E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>Application Forms required:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="1C1B788A" w14:textId="77777777" w:rsidR="00365759" w:rsidRPr="00B2568E" w:rsidRDefault="00365759" w:rsidP="00365759">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="31"/>
+                        </w:numPr>
+                        <w:ind w:left="284" w:hanging="142"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00B2568E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Religious Visitor Application Form </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="753E987B" w14:textId="183B5B61" w:rsidR="00E356F5" w:rsidRPr="008C7ACB" w:rsidRDefault="00E356F5" w:rsidP="00E356F5">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00087EF8">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251716608" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1471A7F7" wp14:editId="1FEEA081">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>5058410</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>3472180</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="171450" cy="438150"/>
+                <wp:effectExtent l="0" t="0" r="57150" b="57150"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1836948968" name="Straight Arrow Connector 12"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="133350" cy="228600"/>
+                          <a:ext cx="171450" cy="438150"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="6B0112E3" id="Straight Arrow Connector 19" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:129.8pt;margin-top:607.9pt;width:10.5pt;height:18pt;z-index:251723776;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA80/HOvAEAAM8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0yStWK2ipvvQBV4Q&#10;rLh8gNcZJ5Z8kz00yd8zdtsUARIC8TLxZc6ZmeOT/cNsDTtBTNq7jjebmjNw0vfaDR3/+uXtq3vO&#10;EgrXC+MddHyBxB8OL1/sp9DC1o/e9BAZkbjUTqHjI2JoqyrJEaxIGx/A0aXy0QqkbRyqPoqJ2K2p&#10;tnV9V00+9iF6CSnR6eP5kh8Kv1Ig8aNSCZCZjlNvWGIs8TnH6rAX7RBFGLW8tCH+oQsrtKOiK9Wj&#10;QMG+Rf0LldUy+uQVbqS3lVdKSygz0DRN/dM0n0cRoMxC4qSwypT+H638cDq6p0gyTCG1KTzFPMWs&#10;os1f6o/NRaxlFQtmZJIOm91u95oklXS13d7f1UXM6gYOMeE78JblRccTRqGHEY/eOXoWH5simDi9&#10;T0jlCXgF5MrG5YhCmzeuZ7gE8g5GLdxgID8apeeU6tZ1WeFi4Az/BIrpPvdZyhRDwdFEdhJkBSEl&#10;OGxWJsrOMKWNWYH1n4GX/AyFYra/Aa+IUtk7XMFWOx9/Vx3na8vqnH9V4Dx3luDZ90t5zyINuaZo&#10;dXF4tuWP+wK//YeH7wAAAP//AwBQSwMEFAAGAAgAAAAhAJhkRWDfAAAADQEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj81uwjAQhO+V+g7WVuqtODENCiEOon8SxxZ66c0k2yRqvI5sA+nbdzmV4858mp0p&#10;15MdxAl96B1pSGcJCKTaNT21Gj73bw85iBANNWZwhBp+McC6ur0pTdG4M33gaRdbwSEUCqOhi3Es&#10;pAx1h9aEmRuR2Pt23prIp29l482Zw+0gVZIspDU98YfOjPjcYf2zO1oNT+9bu3n58hPO56+PYdo7&#10;RfVW6/u7abMCEXGK/zBc6nN1qLjTwR2pCWLQoLLlglE2VJrxCEZUnrB0uEhZmoOsSnm9ovoDAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAPNPxzrwBAADPAwAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAmGRFYN8AAAANAQAADwAAAAAAAAAAAAAAAAAW&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACIFAAAAAA==&#10;" strokecolor="#4579b8 [3044]">
+              <v:shape w14:anchorId="06601889" id="Straight Arrow Connector 12" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:398.3pt;margin-top:273.4pt;width:13.5pt;height:34.5pt;z-index:251716608;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDKR3pWugEAAM8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu1DAQfUfiHyy/s0lKgSrabB+2wAuC&#10;isIHuM44seSb7GGT/D1j724WARJqxcvElzlnZo5PtrezNewAMWnvOt5sas7ASd9rN3T8+7cPr244&#10;SyhcL4x30PEFEr/dvXyxnUILV370pofIiMSldgodHxFDW1VJjmBF2vgAji6Vj1YgbeNQ9VFMxG5N&#10;dVXXb6vJxz5ELyElOr07XvJd4VcKJH5RKgEy03HqDUuMJT7mWO22oh2iCKOWpzbEM7qwQjsqulLd&#10;CRTsR9R/UFkto09e4UZ6W3mltIQyA03T1L9N8zCKAGUWEieFVab0/2jl58Pe3UeSYQqpTeE+5ilm&#10;FW3+Un9sLmItq1gwI5N02Lxrrt+QpJKurl/fNLQmluoCDjHhR/CW5UXHE0ahhxH33jl6Fh+bIpg4&#10;fEp4BJ4BubJxOaLQ5r3rGS6BvINRCzcYONXJKdWl67LCxcAR/hUU033us5QphoK9iewgyApCSnDY&#10;rEyUnWFKG7MC638DT/kZCsVsTwGviFLZO1zBVjsf/1Yd53PL6ph/VuA4d5bg0fdLec8iDbmmvMnJ&#10;4dmWv+4L/PIf7n4CAAD//wMAUEsDBBQABgAIAAAAIQBfZyFm4AAAAAsBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9NT8MwDIbvSPyHyEjcWLp2C6U0ncbHpB1h48Ita01b0ThVkm3l38+c4Gj70evnLVeT&#10;HcQJfegdaZjPEhBItWt6ajV87Dd3OYgQDTVmcIQafjDAqrq+Kk3RuDO942kXW8EhFAqjoYtxLKQM&#10;dYfWhJkbkfj25bw1kUffysabM4fbQaZJoqQ1PfGHzoz43GH9vTtaDU9vW7t++fQTZtnrIkx7l1K9&#10;1fr2Zlo/gog4xT8YfvVZHSp2OrgjNUEMGu4flGJUw3KhuAMTeZrx5qBBzZc5yKqU/ztUFwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDKR3pWugEAAM8DAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBfZyFm4AAAAAsBAAAPAAAAAAAAAAAAAAAAABQE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAIQUAAAAA&#10;" strokecolor="#4579b8 [3044]">
                 <v:stroke endarrow="block"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="002C245A">
+      <w:r w:rsidR="00087EF8">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251722752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1BDBA6BE" wp14:editId="5BE08460">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251692032" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73E3CB2B" wp14:editId="22DF572B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1438910</wp:posOffset>
+                  <wp:posOffset>4496435</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>6101080</wp:posOffset>
+                  <wp:posOffset>3977005</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="342900" cy="238125"/>
-                <wp:effectExtent l="38100" t="0" r="19050" b="47625"/>
+                <wp:extent cx="1571625" cy="914400"/>
+                <wp:effectExtent l="0" t="0" r="9525" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1279880857" name="Straight Arrow Connector 18"/>
+                <wp:docPr id="1001882602" name="Rectangle 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1571625" cy="914400"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="203866"/>
+                        </a:solidFill>
+                        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+                          <a:noFill/>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="0E2C0A15" w14:textId="77777777" w:rsidR="00365759" w:rsidRPr="00B2568E" w:rsidRDefault="00365759" w:rsidP="00365759">
+                            <w:pPr>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:line="288" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00B2568E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>Un-Contracted MULTIPLE VISIT</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00B2568E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>S</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4A8B7EB3" w14:textId="77777777" w:rsidR="00365759" w:rsidRPr="00B2568E" w:rsidRDefault="00365759" w:rsidP="00365759">
+                            <w:pPr>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:line="288" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00B2568E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>Application Forms required:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="64888645" w14:textId="77777777" w:rsidR="00365759" w:rsidRPr="00B2568E" w:rsidRDefault="00365759" w:rsidP="00365759">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00B2568E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>- Prison Based s95 Constructive Activities Form</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="449E7F8B" w14:textId="60036A9E" w:rsidR="00E356F5" w:rsidRPr="008C7ACB" w:rsidRDefault="00E356F5" w:rsidP="00E356F5">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="73E3CB2B" id="_x0000_s1028" style="position:absolute;margin-left:354.05pt;margin-top:313.15pt;width:123.75pt;height:1in;z-index:251692032;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD/Sbu0UAIAAJ0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r06yJu2COkWQosOA&#10;og3QDj0zshQbkEWNUmJ3Xz9KcZqu22nYRaZEio96fPTVdd9asdcUGnSlHJ+NpNBOYdW4bSm/P91+&#10;upQiRHAVWHS6lC86yOvFxw9XnZ/rCdZoK02Ck7gw73wp6xj9vCiCqnUL4Qy9duw0SC1E3tK2qAg6&#10;zt7aYjIazYoOqfKESofApzcHp1zk/MZoFR+MCToKW0quLeaV8rpJa7G4gvmWwNeNGsqAf6iihcYx&#10;6GuqG4ggdtT8kaptFGFAE88UtgUa0yid38CvGY/eveaxBq/zW5ic4F9pCv8vrbrfP/o1MQ2dD/PA&#10;ZnpFb6hNX65P9Jmsl1eydB+F4sPx9GI8m0ylUOz7Mj4/H2U2i9NtTyF+1diKZJSSuBmZI9jfhciI&#10;HHoMSWABbVPdNtbmDW03K0tiD9y4yejz5WyWesVXfguzTnTsnyZwoYAFZCxENltflTK4rRRgt6xM&#10;FSljO0wIuesJ+wZCfcDIaQcI61IJOstnKPXETrJiv+lFwwiTdCOdbLB6WZMgPCgseHXbcP47CHEN&#10;xJLi+nhM4gMvxiIXjYMlRY3082/nKZ47zV4pOpYoP+jHDkhLYb851kAmnTWdN+fTiwlj0FvP5q3H&#10;7doVMpljHkivspnioz2ahrB95mlaJlR2gVOMfaBu2KziYXR4HpVeLnMY69hDvHOPXqXkibnE7FP/&#10;DOSH1kcWzT0e5Qzzdwo4xKabDpe7iKbJ8jjxyo1PG56BLIFhXtOQvd3nqNNfZfELAAD//wMAUEsD&#10;BBQABgAIAAAAIQBza1p24gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUhs&#10;Kmq3UdMS4lSoEgjUFeHRrRtP44h4HMVumvw9ZgXL0T2690y+HW3LBux940jCYi6AIVVON1RL+Hh/&#10;utsA80GRVq0jlDChh21xfZWrTLsLveFQhprFEvKZkmBC6DLOfWXQKj93HVLMTq63KsSzr7nu1SWW&#10;25YvhUi5VQ3FBaM63BmsvsuzldC9TDPzWc6SccL9cNgdvtzp9VnK25vx8QFYwDH8wfCrH9WhiE5H&#10;dybtWSthLTaLiEpIl2kCLBL3q1UK7BijtUiAFzn//0PxAwAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAP9Ju7RQAgAAnQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAHNrWnbiAAAACwEAAA8AAAAAAAAAAAAAAAAAqgQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAAC5BQAAAAA=&#10;" fillcolor="#203866" stroked="f" strokeweight="2pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="0E2C0A15" w14:textId="77777777" w:rsidR="00365759" w:rsidRPr="00B2568E" w:rsidRDefault="00365759" w:rsidP="00365759">
+                      <w:pPr>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:line="288" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00B2568E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>Un-Contracted MULTIPLE VISIT</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00B2568E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>S</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4A8B7EB3" w14:textId="77777777" w:rsidR="00365759" w:rsidRPr="00B2568E" w:rsidRDefault="00365759" w:rsidP="00365759">
+                      <w:pPr>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:line="288" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00B2568E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>Application Forms required:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="64888645" w14:textId="77777777" w:rsidR="00365759" w:rsidRPr="00B2568E" w:rsidRDefault="00365759" w:rsidP="00365759">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00B2568E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>- Prison Based s95 Constructive Activities Form</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="449E7F8B" w14:textId="60036A9E" w:rsidR="00E356F5" w:rsidRPr="008C7ACB" w:rsidRDefault="00E356F5" w:rsidP="00E356F5">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00087EF8">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251736064" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="56CCC7AB" wp14:editId="476B7A16">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3343910</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>3491230</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="323850" cy="495300"/>
+                <wp:effectExtent l="38100" t="0" r="19050" b="57150"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1191129886" name="Straight Arrow Connector 13"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm flipH="1">
                           <a:off x="0" y="0"/>
-                          <a:ext cx="342900" cy="238125"/>
+                          <a:ext cx="323850" cy="495300"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="straightConnector1">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:srgbClr val="4F81BD">
+                              <a:shade val="95000"/>
+                              <a:satMod val="105000"/>
+                            </a:srgbClr>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:tailEnd type="triangle"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="631521E1" id="Straight Arrow Connector 13" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:263.3pt;margin-top:274.9pt;width:25.5pt;height:39pt;flip:x;z-index:251736064;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBlQQtq3wEAAJ8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU02PEzEMvSPxH6Lc6UzbLWqrTleipXAA&#10;diWWH+DmYyZSJomc0Gn/PU6mWxa4rbhEjh0/P9svm/tzb9lJYTTeNXw6qTlTTnhpXNvwH0+Hd0vO&#10;YgInwXqnGn5Rkd9v377ZDGGtZr7zVipkBOLieggN71IK66qKolM9xIkPylFQe+wh0RXbSiIMhN7b&#10;albX76vBowzohYqRvPsxyLcFX2sl0oPWUSVmG07cUjmxnMd8VtsNrFuE0BlxpQGvYNGDcVT0BrWH&#10;BOwnmn+geiPQR6/TRPi+8loboUoP1M20/qub7x0EVXqh4cRwG1P8f7Di22nnHpHGMIS4juERcxdn&#10;jT3T1oTPtNPSFzFl5zK2y21s6pyYIOd8Nl8uaLiCQnerxbwuY61GmAwXMKZPyvcsGw2PCcG0Xdp5&#10;52hBHscScPoSExGhxOeEnOz8wVhb9mQdGxq+WswWVAxILdpCIrMPklBdyxnYlmQoEhbS0Vsjc3bG&#10;idgedxbZCUgKd4fl9MN+fNSBVKN3tahH7vQa0lcvR/e0fvYTtStMofkHfua8h9iNOSU0qiuBsR+d&#10;ZOkS6AMkNOBaq3KM4KzL3FRR6rX934vI1tHLS9lPlW+kgpJ2VWyW2cs72S//1fYXAAAA//8DAFBL&#10;AwQUAAYACAAAACEApDDfiOEAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI&#10;3Fi6irWlNJ0QCE2AODCQyjFrTFNonKrJtvLvMSe42X5Pz9+r1rMbxAGn0HtSsFwkIJBab3rqFLy9&#10;3l8UIELUZPTgCRV8Y4B1fXpS6dL4I73gYRs7wSEUSq3AxjiWUobWotNh4Uck1j785HTkdeqkmfSR&#10;w90g0yTJpNM98QerR7y12H5t906Bl5+NdU2k96f2obh7Xm4eqdkodX4231yDiDjHPzP84jM61My0&#10;83syQQwKVmmWsZWHyyvuwI5VnvNlpyBL8wJkXcn/HeofAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAGVBC2rfAQAAnwMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAKQw34jhAAAACwEAAA8AAAAAAAAAAAAAAAAAOQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAABHBQAAAAA=&#10;" strokecolor="#4a7ebb">
+                <v:stroke endarrow="block"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00087EF8">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="077D4E7B" wp14:editId="40E76FA8">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3515360</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>481330</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1152525" cy="609600"/>
+                <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="222203764" name="Rectangle 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1152525" cy="609600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="203866"/>
+                        </a:solidFill>
+                        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+                          <a:noFill/>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="255E0A02" w14:textId="010CD48B" w:rsidR="00815CF1" w:rsidRPr="008C7ACB" w:rsidRDefault="00815CF1" w:rsidP="00815CF1">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008C7ACB">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>Un-Contracted</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00087EF8">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Services, Programs and Visits  </w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="077D4E7B" id="_x0000_s1029" style="position:absolute;margin-left:276.8pt;margin-top:37.9pt;width:90.75pt;height:48pt;z-index:251679744;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA2OJcPUgIAAJ0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0haSgcVKapATJMQ&#10;IMHE89Wxm0iOzzu7Tdhfv7MbKLA9TVMl9853vh/ffZfzi6GzYqcptOgqOTkqpdBOYd26TSV/PF5/&#10;OZUiRHA1WHS6ks86yIvl50/nvV/oKTZoa02Cg7iw6H0lmxj9oiiCanQH4Qi9dmw0SB1EVmlT1AQ9&#10;R+9sMS3LedEj1Z5Q6RD49mpvlMsc3xit4p0xQUdhK8m1xXxSPtfpLJbnsNgQ+KZVYxnwD1V00DpO&#10;+hrqCiKILbV/hOpaRRjQxCOFXYHGtErnHribSfmhm4cGvM69MDjBv8IU/l9Ydbt78PfEMPQ+LAKL&#10;qYvBUJf+uT4xZLCeX8HSQxSKLyeTkyn/pFBsm5dn8zKjWRxeewrxm8ZOJKGSxMPIGMHuJkTOyK4v&#10;LilZQNvW1621WaHN+tKS2AEPbloen87naVb85J2bdaJn+8mMkwsFTCBjIbLY+bqSwW2kALthZqpI&#10;ObfDlCFPPeW+gtDsc+SwYwrrUgk602cs9YBOkuKwHkTLGY7Ti3Szxvr5ngThnmHBq+uW499AiPdA&#10;TCmuj9ck3vFhLHLROEpSNEi//naf/HnSbJWiZ4pyQz+3QFoK+90xB84ms1nidFZmJ1+nrNBby/qt&#10;xW27S2QwJ7yQXmUx+Uf7IhrC7om3aZWysgmc4tx76EblMu5Xh/dR6dUquzGPPcQb9+BVCp6QS8g+&#10;Dk9Afhx9ZNLc4gudYfGBAXvf9NLhahvRtJkeB1x58EnhHcgUGPc1LdlbPXsdvirL3wAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhANmtYDHhAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1&#10;SFwq6oQoTRXiVKgSCMSpgbZXN97GEbEdxW6a/D3LCY6rfZp5U2wm07ERB986KyBeRsDQ1k61thHw&#10;9fnysAbmg7RKds6igBk9bMrbm0Lmyl3tDscqNIxCrM+lAB1Cn3Pua41G+qXr0dLv7AYjA51Dw9Ug&#10;rxRuOv4YRStuZGupQcsetxrr7+piBPRv80Lvq0UyzfgxHrfHgzu/vwpxfzc9PwELOIU/GH71SR1K&#10;cjq5i1WedQLSNFkRKiBLaQIBWZLGwE5EZvEaeFnw/xPKHwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQA2OJcPUgIAAJ0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQDZrWAx4QAAAAoBAAAPAAAAAAAAAAAAAAAAAKwEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAugUAAAAA&#10;" fillcolor="#203866" stroked="f" strokeweight="2pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="255E0A02" w14:textId="010CD48B" w:rsidR="00815CF1" w:rsidRPr="008C7ACB" w:rsidRDefault="00815CF1" w:rsidP="00815CF1">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008C7ACB">
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>Un-Contracted</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00087EF8">
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Services, Programs and Visits  </w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00087EF8">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251710464" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2C820825" wp14:editId="095CE337">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3248025</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1109980</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="504825" cy="295275"/>
+                <wp:effectExtent l="38100" t="0" r="28575" b="47625"/>
+                <wp:wrapNone/>
+                <wp:docPr id="808913655" name="Straight Arrow Connector 6"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipH="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="504825" cy="295275"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln>
                           <a:tailEnd type="triangle"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="37034029" id="Straight Arrow Connector 18" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:113.3pt;margin-top:480.4pt;width:27pt;height:18.75pt;flip:x;z-index:251722752;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXt6T/xAEAANkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO1DAQvCPxD5bvTDJZQEs0mT3M8jgg&#10;WAH7AV6nnVjyS3Yzmfw9bWcmiwAhLeLScuyu6urqzu7mZA07Qkzau45vNzVn4KTvtRs6fv/t3Ytr&#10;zhIK1wvjHXR8hsRv9s+f7abQQuNHb3qIjEhcaqfQ8RExtFWV5AhWpI0P4OhR+WgF0mccqj6Kidit&#10;qZq6fl1NPvYhegkp0e3t8sj3hV8pkPhZqQTITMdJG5YYS3zIsdrvRDtEEUYtzzLEP6iwQjsqulLd&#10;ChTse9S/UVkto09e4UZ6W3mltITSA3WzrX/p5usoApReyJwUVpvS/6OVn44HdxfJhimkNoW7mLs4&#10;qWiZMjp8oJmWvkgpOxXb5tU2OCGTdHn1snlTk7mSnpqr623zKttaLTSZLsSE78Fblg8dTxiFHkY8&#10;eOdoQD4uJcTxY8IFeAFksHE5otDmresZzoG2CKMWbjBwrpNTqkf95YSzgQX+BRTTPelcypTVgoOJ&#10;7ChoKYSU4HC7MlF2hiltzAqsiwV/BZ7zMxTK2j0FvCJKZe9wBVvtfPxTdTxdJKsl/+LA0ne24MH3&#10;c5lssYb2p8zkvOt5QX/+LvDHP3L/AwAA//8DAFBLAwQUAAYACAAAACEAaE41QuAAAAALAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KhdI5kkxKn4EQIuSLTQsxtvk4jYTmOnDW/P&#10;coLjzn47O1OuZtezI46xC17DciGAoa+D7Xyj4WPzdJUBi8l4a/rgUcM3RlhV52elKWw4+Xc8rlPD&#10;yMTHwmhoUxoKzmPdojNxEQb0tNuH0ZlE49hwO5oTmbueSyEUd6bz9KE1Az60WH+tJ0cx9s+H5Wuu&#10;tvfbx+ntU25uDi/1qPXlxXx3CyzhnP5g+I1PN1BRpl2YvI2s1yClUoRqyJWgDkTITJCyIyXProFX&#10;Jf/fofoBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA17ek/8QBAADZAwAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAaE41QuAAAAALAQAADwAAAAAA&#10;AAAAAAAAAAAeBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACsFAAAAAA==&#10;" strokecolor="#4579b8 [3044]">
+              <v:shape w14:anchorId="06A69A2B" id="Straight Arrow Connector 6" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:255.75pt;margin-top:87.4pt;width:39.75pt;height:23.25pt;flip:x;z-index:251710464;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBiI9GTxAEAANkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06QRhSVqug9dLg8I&#10;Vlw+wOuME0u+aTw06d9jO20WAUIC8TJy7DlnzpyZ7G9na9gJMGrvOr7d1JyBk77Xbuj41y9vnt1w&#10;Fkm4XhjvoONniPz28PTJfgotNH70pgdkicTFdgodH4lCW1VRjmBF3PgALj0qj1ZQ+sSh6lFMid2a&#10;qqnrF9XksQ/oJcSYbu+WR34o/EqBpI9KRSBmOp60UYlY4kOO1WEv2gFFGLW8yBD/oMIK7VLRlepO&#10;kGDfUP9CZbVEH72ijfS28kppCaWH1M22/qmbz6MIUHpJ5sSw2hT/H638cDq6e0w2TCG2Mdxj7mJW&#10;aJkyOrxLMy19JaVsLradV9tgJibT5a5+ftPsOJPpqXm1a17usq3VQpPpAkZ6C96yfOh4JBR6GOno&#10;nUsD8riUEKf3kRbgFZDBxuVIQpvXrmd0DmmLCLVwg4FLnZxSPeovJzobWOCfQDHdJ51LmbJacDTI&#10;TiIthZASHG1XppSdYUobswLrYsEfgZf8DIWydn8DXhGlsne0gq12Hn9XnearZLXkXx1Y+s4WPPj+&#10;XCZbrEn7U2Zy2fW8oD9+F/jjH3n4DgAA//8DAFBLAwQUAAYACAAAACEAURSEYOAAAAALAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI7KjjQPoIcSoeQpQNUlvo2o3dJCIep7bThr9n&#10;WMFydB9zbrEcbcdOxofWoQQxSYAZrJxusZbwsX25mQMLUaFWnUMj4dsEWJaXF4XKtTvj2pw2sWZU&#10;giFXEpoY+5zzUDXGqjBxvUHSDs5bFen0NddenancdjxNkim3qkX60KjePDWm+toMljAOr0fxtpju&#10;HnfPw/tnup0dV5WX8vpqfLgHFs0Y/8zwi08ZKIlp7wbUgXUSMiEyspIwu6MN5MgWgtbtJaSpuAVe&#10;Fvz/hvIHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAYiPRk8QBAADZAwAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAURSEYOAAAAALAQAADwAAAAAA&#10;AAAAAAAAAAAeBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACsFAAAAAA==&#10;" strokecolor="#4579b8 [3044]">
                 <v:stroke endarrow="block"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00344157">
+      <w:r w:rsidR="00087EF8">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251721728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E866E9B" wp14:editId="2BEC4DDB">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="68A8AEDC" wp14:editId="7B9A4918">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>572135</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>471805</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1209675" cy="495300"/>
+                <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1097118815" name="Rectangle 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1209675" cy="495300"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="203866"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="19AF6829" w14:textId="264C5E0A" w:rsidR="00815CF1" w:rsidRPr="008C7ACB" w:rsidRDefault="00815CF1" w:rsidP="00815CF1">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008C7ACB">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>Contracted</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00087EF8">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Religious and Spiritual Services</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="68A8AEDC" id="_x0000_s1030" style="position:absolute;margin-left:45.05pt;margin-top:37.15pt;width:95.25pt;height:39pt;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBNYyApiQIAAHEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0hS2gIVKapATJMQ&#10;oMHEs+vYjSXH59luk+6v39lJUwZoD9NeEp/vu+9++O4ur7pGk51wXoEpaXGSUyIMh0qZTUl/PN9+&#10;OafEB2YqpsGIku6Fp1fLz58uW7sQE6hBV8IRJDF+0dqS1iHYRZZ5XouG+ROwwqBSgmtYQNFtssqx&#10;FtkbnU3yfJ614CrrgAvv8famV9Jl4pdS8PAgpReB6JJibCF9Xfqu4zdbXrLFxjFbKz6Ewf4hioYp&#10;g05HqhsWGNk69Y6qUdyBBxlOODQZSKm4SDlgNkX+JpunmlmRcsHieDuWyf8/Wn6/e7KPDsvQWr/w&#10;eIxZdNI18Y/xkS4Vaz8WS3SBcLwsJvnF/GxGCUfd9GJ2mqdqZkdr63z4KqAh8VBSh4+RasR2dz6g&#10;R4QeINGZB62qW6V1Etxmfa0d2TF8uEl+ej6fx7dCkz9g2kSwgWjWq+NNdswlncJei4jT5ruQRFUY&#10;/SRFktpMjH4Y58KEolfVrBK9+2KWj7mNFimWRBiZJfofuQeC2MLvufsoB3w0FalLR+P8b4H1xqNF&#10;8gwmjMaNMuA+ItCY1eC5xx+K1JcmVil06w5rg28ZkfFmDdX+0REH/dR4y28VvuQd8+GRORwTHCgc&#10;/fCAH6mhLSkMJ0pqcL8+uo947F7UUtLi2JXU/9wyJyjR3wz29UUxncY5TcJ0djZBwb3WrF9rzLa5&#10;BmyQApeM5ekY8UEfjtJB84IbYhW9oooZjr5LyoM7CNehXwe4Y7hYrRIMZ9OycGeeLI/ksc6xU5+7&#10;F+bs0M4BB+EeDiPKFm+6usdGSwOrbQCpUssf6zq8AM51aqVhB8XF8VpOqOOmXP4GAAD//wMAUEsD&#10;BBQABgAIAAAAIQBd+Xgs4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhc&#10;Kmo3gVJCnApVAoE4kRZ6deNtHBHbUeymyd+znOC4mqeZt/l6tC0bsA+NdxIWcwEMXeV142oJu+3z&#10;zQpYiMpp1XqHEiYMsC4uL3KVaX92HziUsWZU4kKmJJgYu4zzUBm0Ksx9h46yo++tinT2Nde9OlO5&#10;bXkixJJb1ThaMKrDjcHquzxZCd3rNDOf5SwdJ3wf9pv9lz++vUh5fTU+PQKLOMY/GH71SR0Kcjr4&#10;k9OBtRIexIJICfe3KTDKk5VYAjsQeJekwIuc//+g+AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQBNYyApiQIAAHEFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQBd+Xgs4AAAAAkBAAAPAAAAAAAAAAAAAAAAAOMEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAA8AUAAAAA&#10;" fillcolor="#203866" stroked="f" strokeweight="2pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="19AF6829" w14:textId="264C5E0A" w:rsidR="00815CF1" w:rsidRPr="008C7ACB" w:rsidRDefault="00815CF1" w:rsidP="00815CF1">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008C7ACB">
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>Contracted</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00087EF8">
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Religious and Spiritual Services</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="001B0871">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251712512" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="007DEBD0" wp14:editId="0B62CD25">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1457325</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1386205</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="533400" cy="285750"/>
+                <wp:effectExtent l="38100" t="0" r="19050" b="57150"/>
+                <wp:wrapNone/>
+                <wp:docPr id="63769410" name="Straight Arrow Connector 8"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipH="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="533400" cy="285750"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="straightConnector1">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:tailEnd type="triangle"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="1E4AB51A" id="Straight Arrow Connector 8" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:114.75pt;margin-top:109.15pt;width:42pt;height:22.5pt;flip:x;z-index:251712512;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB0VcQlxwEAANkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06RdCquo6T50uTwg&#10;WC3sB3idcWLJN9lDk/49Y6fNIkArgXgZOfacM2fOTHY3kzXsCDFp71q+XtWcgZO+065v+cO396+u&#10;OUsoXCeMd9DyEyR+s3/5YjeGBjZ+8KaDyIjEpWYMLR8QQ1NVSQ5gRVr5AI4elY9WIH3GvuqiGInd&#10;mmpT12+q0ccuRC8hJbq9nR/5vvArBRK/KJUAmWk5acMSY4mPOVb7nWj6KMKg5VmG+AcVVmhHRReq&#10;W4GCfY/6NyqrZfTJK1xJbyuvlJZQeqBu1vUv3XwdRIDSC5mTwmJT+n+08vPx4O4i2TCG1KRwF3MX&#10;k4qWKaPDR5pp6YuUsqnYdlpsgwmZpMvt1dXrmsyV9LS53r7dFlurmSbThZjwA3jL8qHlCaPQ/YAH&#10;7xwNyMe5hDh+SkhCCHgBZLBxOaLQ5p3rGJ4CbRFGLVxvII+P0nNK9aS/nPBkYIbfg2K6I51zmbJa&#10;cDCRHQUthZASHK4XJsrOMKWNWYB1seBZ4Dk/Q6Gs3d+AF0Sp7B0uYKudj3+qjtNFsprzLw7MfWcL&#10;Hn13KpMt1tD+FK/Ou54X9OfvAn/6I/c/AAAA//8DAFBLAwQUAAYACAAAACEAaQiH+uEAAAALAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPT0/DMAzF70h8h8hI3FjaRpStazrxRwi4ILGxnbPGayuapEvS&#10;rXx7zAlu9vPz88/lajI9O6EPnbMS0lkCDG3tdGcbCZ+b55s5sBCV1ap3FiV8Y4BVdXlRqkK7s/3A&#10;0zo2jEJsKJSENsah4DzULRoVZm5AS7OD80ZFan3DtVdnCjc9z5Ik50Z1li60asDHFuuv9WgI4/By&#10;TN8W+e5h9zS+b7PN3fG19lJeX033S2ARp/hnhl982oGKmPZutDqwXkKWLW7JSkU6F8DIIVJByp6U&#10;XAjgVcn//1D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHRVxCXHAQAA2QMAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGkIh/rhAAAACwEAAA8A&#10;AAAAAAAAAAAAAAAAIQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAvBQAAAAA=&#10;" strokecolor="#4579b8 [3044]">
+                <v:stroke endarrow="block"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="001B0871">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251709440" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="46A1BE75" wp14:editId="60D7CB77">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1229360</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>976629</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="790575" cy="352425"/>
+                <wp:effectExtent l="0" t="0" r="47625" b="66675"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1149249471" name="Straight Arrow Connector 5"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="790575" cy="352425"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="straightConnector1">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:tailEnd type="triangle"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="7C233634" id="Straight Arrow Connector 5" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:96.8pt;margin-top:76.9pt;width:62.25pt;height:27.75pt;z-index:251709440;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA8DZ0zvQEAAM8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06SFsmzVdB+6wAuC&#10;FZcP8DrjxJJvGg9N8vfYTpsiQEiLeJn4MmfmzPHJ/m60hp0Ao/au4etVzRk46VvtuoZ/+/ruxRvO&#10;IgnXCuMdNHyCyO8Oz5/th7CDje+9aQFZKuLibggN74nCrqqi7MGKuPIBXLpUHq2gtMWualEMqbo1&#10;1aauX1eDxzaglxBjOr2fL/mh1FcKJH1SKgIx0/DEjUrEEh9zrA57setQhF7LMw3xDyys0C41XUrd&#10;CxLsO+rfSlkt0UevaCW9rbxSWkKZIU2zrn+Z5ksvApRZkjgxLDLF/1dWfjwd3QMmGYYQdzE8YJ5i&#10;VGjzN/FjYxFrWsSCkZhMhze39fZmy5lMVy+3m1ebbRazuoIDRnoP3rK8aHgkFLrr6eidS8/icV0E&#10;E6cPkWbgBZA7G5cjCW3eupbRFJJ3CLVwnYFzn5xSXVmXFU0GZvhnUEy3iefcphgKjgbZSSQrCCnB&#10;0XqplLIzTGljFmBd+P0VeM7PUChmewp4QZTO3tECttp5/FN3Gi+U1Zx/UWCeO0vw6NupvGeRJrmm&#10;vMnZ4dmWP+8L/PofHn4AAAD//wMAUEsDBBQABgAIAAAAIQD/UB453gAAAAsBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/LTsMwEEX3SPyDNUjsqJMYqjaNU5WX1CW0bLpz4yGJiMeR7bbh7xlWsJurObqP&#10;aj25QZwxxN6ThnyWgUBqvO2p1fCxf71bgIjJkDWDJ9TwjRHW9fVVZUrrL/SO511qBZtQLI2GLqWx&#10;lDI2HToTZ35E4t+nD84klqGVNpgLm7tBFlk2l870xAmdGfGpw+Zrd3IaHt+2bvN8CBMq9XIfp70v&#10;qNlqfXszbVYgEk7pD4bf+lwdau509CeyUQysl2rOKB8PijcwofJFDuKoociWCmRdyf8b6h8AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAPA2dM70BAADPAwAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA/1AeOd4AAAALAQAADwAAAAAAAAAAAAAAAAAX&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACIFAAAAAA==&#10;" strokecolor="#4579b8 [3044]">
+                <v:stroke endarrow="block"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="001B0871">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251707392" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F3C9F82" wp14:editId="0BF26995">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1819910</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>433705</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="533400" cy="238125"/>
+                <wp:effectExtent l="38100" t="0" r="19050" b="66675"/>
+                <wp:wrapNone/>
+                <wp:docPr id="922749697" name="Straight Arrow Connector 2"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipH="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="533400" cy="238125"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="straightConnector1">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:tailEnd type="triangle"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="5090774C" id="Straight Arrow Connector 2" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:143.3pt;margin-top:34.15pt;width:42pt;height:18.75pt;flip:x;z-index:251707392;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDxMby/xAEAANkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06Qti1ZR033ocnlA&#10;sOLyAV5nnFjyTfbQJH/P2GmzCBASiJeRY885c+bM5HA3WcPOEJP2ruXbTc0ZOOk77fqWf/3y5sUt&#10;ZwmF64TxDlo+Q+J3x+fPDmNoYOcHbzqIjEhcasbQ8gExNFWV5ABWpI0P4OhR+WgF0mfsqy6Kkdit&#10;qXZ1/aoafexC9BJSotv75ZEfC79SIPGjUgmQmZaTNiwxlviYY3U8iKaPIgxaXmSIf1BhhXZUdKW6&#10;FyjYt6h/obJaRp+8wo30tvJKaQmlB+pmW//UzedBBCi9kDkprDal/0crP5xP7iGSDWNITQoPMXcx&#10;qWiZMjq8o5mWvkgpm4pt82obTMgkXd7s9y9rMlfS025/u93dZFurhSbThZjwLXjL8qHlCaPQ/YAn&#10;7xwNyMelhDi/T7gAr4AMNi5HFNq8dh3DOdAWYdTC9QYudXJK9aS/nHA2sMA/gWK6I51LmbJacDKR&#10;nQUthZASHG5XJsrOMKWNWYF1seCPwEt+hkJZu78Br4hS2TtcwVY7H39XHaerZLXkXx1Y+s4WPPpu&#10;LpMt1tD+lJlcdj0v6I/fBf70Rx6/AwAA//8DAFBLAwQUAAYACAAAACEA4Q7v4eAAAAAKAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPTU/DMAyG70j8h8hI3FiyTmSlNJ34EAIuSGywc9Z4bUWTdEm6lX+P&#10;OcHR9uPXj8vVZHt2xBA77xTMZwIYutqbzjUKPjZPVzmwmLQzuvcOFXxjhFV1flbqwviTe8fjOjWM&#10;QlwstII2paHgPNYtWh1nfkBHs70PVicqQ8NN0CcKtz3PhJDc6s7RhVYP+NBi/bUeLWnsnw/z1xu5&#10;vd8+jm+f2WZ5eKmDUpcX090tsIRT+oPhV592oCKnnR+diaxXkOVSEqpA5gtgBCyWgho7IsV1Drwq&#10;+f8Xqh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA8TG8v8QBAADZAwAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA4Q7v4eAAAAAKAQAADwAAAAAA&#10;AAAAAAAAAAAeBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACsFAAAAAA==&#10;" strokecolor="#4579b8 [3044]">
+                <v:stroke endarrow="block"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="001B0871">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251696128" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="03F51B52" wp14:editId="622D339B">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-46990</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>2700655</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1581150" cy="971550"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1355743915" name="Rectangle 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1581150" cy="971550"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="E2DCCB"/>
+                        </a:solidFill>
+                        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+                          <a:noFill/>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="456421E5" w14:textId="77777777" w:rsidR="00365759" w:rsidRPr="008C7ACB" w:rsidRDefault="00365759" w:rsidP="00365759">
+                            <w:pPr>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:line="288" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="009D3E25">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>Contracted Service Providers</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2D751826" w14:textId="77777777" w:rsidR="00365759" w:rsidRPr="008C7ACB" w:rsidRDefault="00365759" w:rsidP="00365759">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008C7ACB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">- </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>Identification</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="008C7ACB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">required until ID card </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00B2568E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>issued</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3D34B890" w14:textId="4EE4EABA" w:rsidR="00E356F5" w:rsidRPr="008C7ACB" w:rsidRDefault="00E356F5" w:rsidP="00E356F5">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="03F51B52" id="_x0000_s1031" style="position:absolute;margin-left:-3.7pt;margin-top:212.65pt;width:124.5pt;height:76.5pt;z-index:251696128;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDuHz8UUAIAAJ0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r46DZG2DOkWWLMOA&#10;oi3QFj0rshQbkEWNUmJnXz9KdpKu22nYRSFF+pF8eszNbdcYtlfoa7AFzy9GnCkroazttuAvz+tP&#10;V5z5IGwpDFhV8IPy/Hb+8cNN62ZqDBWYUiEjEOtnrSt4FYKbZZmXlWqEvwCnLAU1YCMCubjNShQt&#10;oTcmG49Gn7MWsHQIUnlPt6s+yOcJX2slw4PWXgVmCk69hXRiOjfxzOY3YrZF4apaDm2If+iiEbWl&#10;oieolQiC7bD+A6qpJYIHHS4kNBloXUuVZqBp8tG7aZ4q4VSahcjx7kST/3+w8n7/5B6RaGidn3ky&#10;4xSdxib+Un+sS2QdTmSpLjBJl/n0Ks+nxKmk2PVlPiWbYLLz1w59+KagYdEoONJjJI7E/s6HPvWY&#10;Eot5MHW5ro1JDm43S4NsL+jhvo5Xy+WXAf23NGNZW/DxdDKKjQgSkDYikNm4suDebjkTZkvKlAFT&#10;bQuxQnr1WHslfNXXSLBDCWNjCyrJZ2j1zE60QrfpWE0VpvGLeLOB8vCIDKFXmHdyXRP+nfDhUSBJ&#10;ivqjNQkPdGgD1DQMFmcV4M+/3cd8emmKctaSRGmgHzuBijPz3ZIGrvPJJGo6OZPp5ZgcfBvZvI3Y&#10;XbMEIjOnhXQymTE/mKOpEZpX2qZFrEohYSXV7qkbnGXoV4f2UarFIqWRjp0Id/bJyQgemYvMPnev&#10;At3w9IFEcw9HOYvZOwX0ufFLC4tdAF0neZx5JVlFh3YgCWzY17hkb/2Udf5Xmf8CAAD//wMAUEsD&#10;BBQABgAIAAAAIQDV70gv4AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjs&#10;WufZViGTClVCoitE6YKlGw9JwI/IdtPA12NWZTm6R/eeqbezVmwi5wdrENJlAoxMa+VgOoTj29Ni&#10;A8wHYaRQ1hDCN3nYNrc3taikvZhXmg6hY7HE+Eog9CGMFee+7UkLv7QjmZh9WKdFiKfruHTiEsu1&#10;4lmSrLgWg4kLvRhp11P7dThrBPms7HGay/f8hae7n/3efarCId7fzY8PwALN4QrDn35UhyY6nezZ&#10;SM8UwmJdRBKhyMocWASyIl0BOyGU600OvKn5/xeaXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQDuHz8UUAIAAJ0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQDV70gv4AAAAAoBAAAPAAAAAAAAAAAAAAAAAKoEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAtwUAAAAA&#10;" fillcolor="#e2dccb" stroked="f" strokeweight="2pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="456421E5" w14:textId="77777777" w:rsidR="00365759" w:rsidRPr="008C7ACB" w:rsidRDefault="00365759" w:rsidP="00365759">
+                      <w:pPr>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:line="288" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="009D3E25">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>Contracted Service Providers</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2D751826" w14:textId="77777777" w:rsidR="00365759" w:rsidRPr="008C7ACB" w:rsidRDefault="00365759" w:rsidP="00365759">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008C7ACB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">- </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>Identification</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="008C7ACB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">required until ID card </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00B2568E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>issued</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3D34B890" w14:textId="4EE4EABA" w:rsidR="00E356F5" w:rsidRPr="008C7ACB" w:rsidRDefault="00E356F5" w:rsidP="00E356F5">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="001B0871">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251714560" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="452C99B0" wp14:editId="57B39B26">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>734060</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>2471420</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="95250" cy="180975"/>
+                <wp:effectExtent l="38100" t="0" r="19050" b="47625"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1170530301" name="Straight Arrow Connector 10"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipH="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="95250" cy="180975"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="straightConnector1">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:tailEnd type="triangle"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="4D4F4E28" id="Straight Arrow Connector 10" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:57.8pt;margin-top:194.6pt;width:7.5pt;height:14.25pt;flip:x;z-index:251714560;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDSQVOBwwEAANgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06SVCrtR033ocnlA&#10;sOLyAV5nnFjyTfbQJH/P2GmzCBASiJeRY885c+bM5HA3WcPOEJP2ruXbTc0ZOOk77fqWf/3y5sUN&#10;ZwmF64TxDlo+Q+J3x+fPDmNoYOcHbzqIjEhcasbQ8gExNFWV5ABWpI0P4OhR+WgF0mfsqy6Kkdit&#10;qXZ1/bIafexC9BJSotv75ZEfC79SIPGjUgmQmZaTNiwxlviYY3U8iKaPIgxaXmSIf1BhhXZUdKW6&#10;FyjYt6h/obJaRp+8wo30tvJKaQmlB+pmW//UzedBBCi9kDkprDal/0crP5xP7iGSDWNITQoPMXcx&#10;qWiZMjq8o5mWvkgpm4pt82obTMgkXd7ud3vyVtLL9qa+fbXPrlYLS2YLMeFb8JblQ8sTRqH7AU/e&#10;OZqPj0sFcX6fcAFeARlsXI4otHntOoZzoCXCqIXrDVzq5JTqSX454WxggX8CxXRHMpcyZbPgZCI7&#10;C9oJISU43K5MlJ1hShuzAuviwB+Bl/wMhbJ1fwNeEaWyd7iCrXY+/q46TlfJasm/OrD0nS149N1c&#10;BlusofUpM7mset7PH78L/OmHPH4HAAD//wMAUEsDBBQABgAIAAAAIQCx/wx+4QAAAAsBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI9LT8MwEITvSPwHa5G4UScpJG2IU/EQolyQ6OvsxtskIrZT22nDv2d7&#10;guPszs5+UyxG3bETOt9aIyCeRMDQVFa1phawWb/dzYD5II2SnTUo4Ac9LMrrq0Lmyp7NF55WoWYU&#10;YnwuBTQh9DnnvmpQSz+xPRraHazTMpB0NVdOnilcdzyJopRr2Rr60MgeXxqsvleDJozD+zH+mKe7&#10;593r8LlN1tlxWTkhbm/Gp0dgAcfwZ4YLPt1ASUx7OxjlWUc6fkjJKmA6myfALo5pRJO9gPs4y4CX&#10;Bf/fofwFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0kFTgcMBAADYAwAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAsf8MfuEAAAALAQAADwAAAAAA&#10;AAAAAAAAAAAdBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACsFAAAAAA==&#10;" strokecolor="#4579b8 [3044]">
+                <v:stroke endarrow="block"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="001B0871">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251718656" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5D26AD10" wp14:editId="40FAF18E">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3202941</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>4634231</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="45719" cy="419100"/>
+                <wp:effectExtent l="38100" t="0" r="69215" b="57150"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1318158560" name="Straight Arrow Connector 14"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="45719" cy="419100"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="straightConnector1">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:tailEnd type="triangle"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="7305A33C" id="Straight Arrow Connector 14" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:252.2pt;margin-top:364.9pt;width:3.6pt;height:33pt;z-index:251718656;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB79x2QvgEAAM4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu1DAQfUfiHyy/s0mqcmm02T5sgRcE&#10;FYUPcJ1xYsk32cMm+/eMnd0sAoTUipeJL3NmzhyfbG9na9gBYtLedbzZ1JyBk77Xbuj4928fXr3j&#10;LKFwvTDeQcePkPjt7uWL7RRauPKjNz1ERkVcaqfQ8RExtFWV5AhWpI0P4OhS+WgF0jYOVR/FRNWt&#10;qa7q+k01+diH6CWkRKd3yyXflfpKgcQvSiVAZjpO3LDEWOJjjtVuK9ohijBqeaIhnsHCCu2o6Vrq&#10;TqBgP6L+o5TVMvrkFW6kt5VXSksoM9A0Tf3bNA+jCFBmIXFSWGVK/6+s/HzYu/tIMkwhtSncxzzF&#10;rKLNX+LH5iLWcRULZmSSDq9fv21uOJN0c93cNHXRsrpgQ0z4EbxledHxhFHoYcS9d45excem6CUO&#10;nxJSdwKeAbmxcTmi0Oa96xkeA1kHoxZuMJDfjNJzSnUhXVZ4NLDAv4JiuieaS5viJ9ibyA6CnCCk&#10;BIfNWomyM0xpY1ZgXfj9E3jKz1AoXnsKeEWUzt7hCrba+fi37jifKasl/6zAMneW4NH3x/KcRRoy&#10;TdHqZPDsyl/3BX75DXc/AQAA//8DAFBLAwQUAAYACAAAACEAkH97L+AAAAALAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPTU/DMAyG70j8h8hI3Fjarh1baTqNL2lH2LhwyxrTVjROlWRb+feY0zjafvT6&#10;eav1ZAdxQh96RwrSWQICqXGmp1bBx/71bgkiRE1GD45QwQ8GWNfXV5UujTvTO552sRUcQqHUCroY&#10;x1LK0HRodZi5EYlvX85bHXn0rTRenzncDjJLkoW0uif+0OkRnzpsvndHq+DxbWs3z59+wvn8JQ/T&#10;3mXUbJW6vZk2DyAiTvECw58+q0PNTgd3JBPEoKBI8pxRBffZijswUaTpAsSBN6tiCbKu5P8O9S8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAe/cdkL4BAADOAwAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAkH97L+AAAAALAQAADwAAAAAAAAAAAAAA&#10;AAAYBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACUFAAAAAA==&#10;" strokecolor="#4579b8 [3044]">
+                <v:stroke endarrow="block"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="001B0871">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251719680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6069BDE9" wp14:editId="3C860D11">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>5229226</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>4929505</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="45719" cy="161925"/>
+                <wp:effectExtent l="38100" t="0" r="69215" b="47625"/>
+                <wp:wrapNone/>
+                <wp:docPr id="124612830" name="Straight Arrow Connector 15"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="45719" cy="161925"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="straightConnector1">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:tailEnd type="triangle"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="3CA538A4" id="Straight Arrow Connector 15" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:411.75pt;margin-top:388.15pt;width:3.6pt;height:12.75pt;z-index:251719680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDHXVyCvAEAAM4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0yQVu7BR033oAi8I&#10;Vlw+wOuME0u+aTy0yd9jO22KACGBeJn4MmfmzPHJ7n6yhh0Bo/au482m5gyc9L12Q8e/fnn74jVn&#10;kYTrhfEOOj5D5Pf75892p9DC1o/e9IAsFXGxPYWOj0ShraooR7AibnwAly6VRysobXGoehSnVN2a&#10;alvXt9XJYx/QS4gxnT4sl3xf6isFkj4qFYGY6XjiRiViiU85VvudaAcUYdTyTEP8AwsrtEtN11IP&#10;ggT7hvqXUlZL9NEr2khvK6+UllBmSNM09U/TfB5FgDJLEieGVab4/8rKD8eDe8QkwynENoZHzFNM&#10;Cm3+Jn5sKmLNq1gwEZPp8OXNq+aOM5lumtvmbnuTtayu2ICR3oG3LC86HgmFHkY6eOfSq3hsil7i&#10;+D7SArwAcmPjciShzRvXM5pDsg6hFm4wcO6TU6or6bKi2cAC/wSK6T7RXNoUP8HBIDuK5AQhJThq&#10;1kopO8OUNmYF1oXfH4Hn/AyF4rW/Aa+I0tk7WsFWO4+/607ThbJa8i8KLHNnCZ58P5fnLNIk05Q3&#10;ORs8u/LHfYFff8P9dwAAAP//AwBQSwMEFAAGAAgAAAAhAG7fymjfAAAACwEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj8tOwzAQRfdI/IM1SOyo3RiaKMSpykvqElo27Nx4SCLicWS7rfl7zAp2M5qjO+c2&#10;62QndkIfRkcKlgsBDKlzZqRewfv+5aYCFqImoydHqOAbA6zby4tG18ad6Q1Pu9izHEKh1gqGGOea&#10;89ANaHVYuBkp3z6dtzrm1ffceH3O4XbihRArbvVI+cOgZ3wcsPvaHa2Ch9et3Tx9+IRSPt+GtHcF&#10;dVulrq/S5h5YxBT/YPjVz+rQZqeDO5IJbFJQFfIuowrKciWBZaKSogR2yINYVsDbhv/v0P4AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAx11cgrwBAADOAwAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAbt/KaN8AAAALAQAADwAAAAAAAAAAAAAAAAAW&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACIFAAAAAA==&#10;" strokecolor="#4579b8 [3044]">
+                <v:stroke endarrow="block"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="001B0871">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251685888" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3235FC2B" wp14:editId="0075F52C">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2543810</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>2767330</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3724275" cy="638175"/>
+                <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1240456623" name="Rectangle 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3724275" cy="638175"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="E2DCCB"/>
+                        </a:solidFill>
+                        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+                          <a:noFill/>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="79B3BAF4" w14:textId="77777777" w:rsidR="00482B63" w:rsidRPr="00B2568E" w:rsidRDefault="00482B63" w:rsidP="00482B63">
+                            <w:pPr>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:line="288" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00B2568E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>Definition:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="6361CE8E" w14:textId="15937FE7" w:rsidR="00482B63" w:rsidRPr="00B2568E" w:rsidRDefault="00482B63" w:rsidP="00482B63">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00B2568E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>Visitors for the purpose o</w:t>
+                            </w:r>
+                            <w:r w:rsidR="000F511B" w:rsidRPr="00B2568E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>f</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00B2568E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Cultural</w:t>
+                            </w:r>
+                            <w:r w:rsidR="000F511B" w:rsidRPr="00B2568E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>, Religious</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00B2568E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> or Spiritual practice, guidance or support </w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="3235FC2B" id="_x0000_s1032" style="position:absolute;margin-left:200.3pt;margin-top:217.9pt;width:293.25pt;height:50.25pt;z-index:251685888;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDxRU4XUgIAAJ0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5246SuoU2TJOgwo&#10;2gDp0LMiS7EBWdQoJXb360fJTtJ1Ow27yKRI8fHxo2/vusawvUJfgy34+GzEmbISytpuC/79+f7T&#10;NWc+CFsKA1YV/FV5fjf7+OG2dVOVQwWmVMgoiPXT1hW8CsFNs8zLSjXCn4FTlowasBGBVNxmJYqW&#10;ojcmy0ejy6wFLB2CVN7T7bI38lmKr7WS4UlrrwIzBafaQjoxnZt4ZrNbMd2icFUthzLEP1TRiNpS&#10;0mOopQiC7bD+I1RTSwQPOpxJaDLQupYq9UDdjEfvullXwqnUC4Hj3REm///Cysf92q2QYGidn3oS&#10;YxedxiZ+qT7WJbBej2CpLjBJl+dX+SS/uuBMku3y/HpMMoXJTq8d+vBVQcOiUHCkYSSMxP7Bh971&#10;4BKTeTB1eV8bkxTcbhYG2V7Q4L7ky8Xi8xD9NzdjWVvw/GIyouFKQQTSRgQSG1cW3NstZ8JsiZky&#10;YMptIWZIU4+5l8JXfY4UdkhhbCxBJfoMpZ7QiVLoNh2rKcNlfBFvNlC+rpAh9AzzTt7XFP9B+LAS&#10;SJSi+mhNwhMd2gAVDYPEWQX482/30Z8mTVbOWqIoNfRjJ1BxZr5Z4sDNeDKJnE7K5OIqJwXfWjZv&#10;LXbXLIDAHNNCOpnE6B/MQdQIzQtt0zxmJZOwknL30A3KIvSrQ/so1Xye3IjHToQHu3YyBo/IRWSf&#10;uxeBbhh9INI8woHOYvqOAb1vfGlhvgug60SPE65Eq6jQDiSCDfsal+ytnrxOf5XZLwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAOwOOF3gAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG4sLd3GKE0nNAmJndDGDhyzxrSFxKmSrCs8PeYEN1v+9fn7q/XkrBgxxN6TgnyWgUBqvOmpVXB4&#10;fbpZgYhJk9HWEyr4wgjr+vKi0qXxZ9rhuE+tYAjFUivoUhpKKWPTodNx5gckvr374HTiNbTSBH1m&#10;uLPyNsuW0ume+EOnB9x02HzuT06Bebb+ME6Lt+JF5pvv7TZ82HlQ6vpqenwAkXBKf2H41Wd1qNnp&#10;6E9korAK5kznKA/Fgjtw4n51l4M4KlgUywJkXcn/HeofAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAPFFThdSAgAAnQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAOwOOF3gAAAACwEAAA8AAAAAAAAAAAAAAAAArAQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAAC5BQAAAAA=&#10;" fillcolor="#e2dccb" stroked="f" strokeweight="2pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="79B3BAF4" w14:textId="77777777" w:rsidR="00482B63" w:rsidRPr="00B2568E" w:rsidRDefault="00482B63" w:rsidP="00482B63">
+                      <w:pPr>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:line="288" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00B2568E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>Definition:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="6361CE8E" w14:textId="15937FE7" w:rsidR="00482B63" w:rsidRPr="00B2568E" w:rsidRDefault="00482B63" w:rsidP="00482B63">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00B2568E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>Visitors for the purpose o</w:t>
+                      </w:r>
+                      <w:r w:rsidR="000F511B" w:rsidRPr="00B2568E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>f</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00B2568E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Cultural</w:t>
+                      </w:r>
+                      <w:r w:rsidR="000F511B" w:rsidRPr="00B2568E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>, Religious</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00B2568E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> or Spiritual practice, guidance or support </w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="001B0871">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251711488" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3898E113" wp14:editId="4BA29925">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4326891</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>2367280</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="45719" cy="323850"/>
+                <wp:effectExtent l="57150" t="0" r="50165" b="57150"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1816919968" name="Straight Arrow Connector 7"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipH="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="45719" cy="323850"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="straightConnector1">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:tailEnd type="triangle"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="6410286B" id="Straight Arrow Connector 7" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:340.7pt;margin-top:186.4pt;width:3.6pt;height:25.5pt;flip:x;z-index:251711488;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC5AKeIxgEAANgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO1DAQvCPxD5bvTDKzLCzRZPYwy+OA&#10;YMXjA7xOO7Hkl+xmkvw9bWcmiwAhgbi0HLururq6s7+drGEniEl71/LtpuYMnPSddn3Lv3558+yG&#10;s4TCdcJ4By2fIfHbw9Mn+zE0sPODNx1ERiQuNWNo+YAYmqpKcgAr0sYHcPSofLQC6TP2VRfFSOzW&#10;VLu6flGNPnYhegkp0e3d8sgPhV8pkPhRqQTITMtJG5YYS3zIsTrsRdNHEQYtzzLEP6iwQjsqulLd&#10;CRTsW9S/UFkto09e4UZ6W3mltITSA3WzrX/q5vMgApReyJwUVpvS/6OVH05Hdx/JhjGkJoX7mLuY&#10;VLRMGR3e0UxLX6SUTcW2ebUNJmSSLp9fv9y+4kzSy9Xu6ua6uFotLJktxIRvwVuWDy1PGIXuBzx6&#10;52g+Pi4VxOl9QtJBwAsgg43LEYU2r13HcA60RBi1cL2BPD1KzynVo/xywtnAAv8EiumOZC5lymbB&#10;0UR2ErQTQkpwuF2ZKDvDlDZmBdbFgT8Cz/kZCmXr/ga8Ikpl73AFW+18/F11nC6S1ZJ/cWDpO1vw&#10;4Lu5DLZYQ+tTvDqvet7PH78L/PGHPHwHAAD//wMAUEsDBBQABgAIAAAAIQBZKVS14gAAAAsBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjsqJO0ckOIU/EQgm6QaKFrN54mEbGd2k4b&#10;/p5hBcvRnLlzbrmaTM9O6EPnrIR0lgBDWzvd2UbCx/b5JgcWorJa9c6ihG8MsKouL0pVaHe273ja&#10;xIZRiA2FktDGOBSch7pFo8LMDWhpd3DeqEijb7j26kzhpudZkghuVGfpQ6sGfGyx/tqMhjQOL8d0&#10;fSt2D7un8e0z2y6Pr7WX8vpqur8DFnGKfzD86tMNVOS0d6PVgfUSRJ4uCJUwX2bUgQiR5wLYXsIi&#10;m+fAq5L/71D9AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALkAp4jGAQAA2AMAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFkpVLXiAAAACwEAAA8A&#10;AAAAAAAAAAAAAAAAIAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAvBQAAAAA=&#10;" strokecolor="#4579b8 [3044]">
+                <v:stroke endarrow="block"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="001B0871">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251687936" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7F7D3B3A" wp14:editId="3EAE7CC4">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3753485</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1595755</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1343025" cy="771525"/>
+                <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+                <wp:wrapNone/>
+                <wp:docPr id="265289914" name="Rectangle 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1343025" cy="771525"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="203866"/>
+                        </a:solidFill>
+                        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+                          <a:noFill/>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="638A4DD7" w14:textId="77777777" w:rsidR="00C902AC" w:rsidRPr="008C7ACB" w:rsidRDefault="00C902AC" w:rsidP="00C902AC">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00C240BC">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>Un-Contracted</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> - </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="008C7ACB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>Application: Direct to the Prison</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="535518D7" w14:textId="5EF120F5" w:rsidR="00482B63" w:rsidRPr="008C7ACB" w:rsidRDefault="00482B63" w:rsidP="00482B63">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="7F7D3B3A" id="_x0000_s1033" style="position:absolute;margin-left:295.55pt;margin-top:125.65pt;width:105.75pt;height:60.75pt;z-index:251687936;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHP4SPUAIAAJ0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+ykeXRBnSJokWFA&#10;0QZoh54VWYoNyKJGKbGzXz9Kdpu222nYRSZFio+PH3113TWGHRX6GmzBx6OcM2UllLXdF/zH0+bL&#10;JWc+CFsKA1YV/KQ8v159/nTVuqWaQAWmVMgoiPXL1hW8CsEts8zLSjXCj8ApS0YN2IhAKu6zEkVL&#10;0RuTTfJ8nrWApUOQynu6ve2NfJXia61keNDaq8BMwam2kE5M5y6e2epKLPcoXFXLoQzxD1U0oraU&#10;9DXUrQiCHbD+I1RTSwQPOowkNBloXUuVeqBuxvmHbh4r4VTqhcDx7hUm///Cyvvjo9siwdA6v/Qk&#10;xi46jU38Un2sS2CdXsFSXWCSLscX04t8MuNMkm2xGM9IpjDZ+bVDH74paFgUCo40jISRON750Lu+&#10;uMRkHkxdbmpjkoL73Y1BdhQ0uEl+cTmfD9HfuRnLWrLPpjkNVwoikDYikNi4suDe7jkTZk/MlAFT&#10;bgsxQ5p6zH0rfNXnSGGHFMbGElSiz1DqGZ0ohW7XsZoyLOKLeLOD8rRFhtAzzDu5qSn+nfBhK5Ao&#10;RfXRmoQHOrQBKhoGibMK8Nff7qM/TZqsnLVEUWro50Gg4sx8t8SBr+PpNHI6KdPZYkIKvrXs3lrs&#10;obkBAnNMC+lkEqN/MC+iRmieaZvWMSuZhJWUu4duUG5Cvzq0j1Kt18mNeOxEuLOPTsbgEbmI7FP3&#10;LNANow9Emnt4obNYfmBA7xtfWlgfAug60eOMK9EqKrQDiWDDvsYle6snr/NfZfUbAAD//wMAUEsD&#10;BBQABgAIAAAAIQCvmWrV4gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUhs&#10;Kuo81BJCnApVAoFYEVq6deNpHBGPo9hNk7/HrGA5ukf3nik2k+nYiINrLQmIlxEwpNqqlhoBu8/n&#10;uwyY85KU7CyhgBkdbMrrq0Lmyl7oA8fKNyyUkMulAO19n3Puao1GuqXtkUJ2soORPpxDw9UgL6Hc&#10;dDyJojU3sqWwoGWPW431d3U2AvrXeaH31SKdZnwfD9vDlz29vQhxezM9PQLzOPk/GH71gzqUwelo&#10;z6Qc6wSsHuI4oAKSVZwCC0QWJWtgRwHpfZIBLwv+/4fyBwAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAAc/hI9QAgAAnQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAK+ZatXiAAAACwEAAA8AAAAAAAAAAAAAAAAAqgQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAAC5BQAAAAA=&#10;" fillcolor="#203866" stroked="f" strokeweight="2pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="638A4DD7" w14:textId="77777777" w:rsidR="00C902AC" w:rsidRPr="008C7ACB" w:rsidRDefault="00C902AC" w:rsidP="00C902AC">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00C240BC">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>Un-Contracted</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> - </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="008C7ACB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>Application: Direct to the Prison</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="535518D7" w14:textId="5EF120F5" w:rsidR="00482B63" w:rsidRPr="008C7ACB" w:rsidRDefault="00482B63" w:rsidP="00482B63">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="001B0871">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251713536" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="64E3F3E4" wp14:editId="1AEE58EF">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3296285</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1480820</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="419100" cy="371475"/>
+                <wp:effectExtent l="0" t="0" r="57150" b="47625"/>
+                <wp:wrapNone/>
+                <wp:docPr id="809785482" name="Straight Arrow Connector 9"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="419100" cy="371475"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="straightConnector1">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:tailEnd type="triangle"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="46DE4EBB" id="Straight Arrow Connector 9" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:259.55pt;margin-top:116.6pt;width:33pt;height:29.25pt;z-index:251713536;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCU0MwAvQEAAM8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO1DAQvCPxD5bvTJJlYdloMnuYBS4I&#10;Vjw+wOu0E0t+qd1MJn+P7cxkECCkRVw6fnR1V5cr27ujNewAGLV3HW82NWfgpO+1Gzr+7eu7F284&#10;iyRcL4x30PEZIr/bPX+2nUILV370pgdkqYiL7RQ6PhKFtqqiHMGKuPEBXLpUHq2gtMWh6lFMqbo1&#10;1VVdv64mj31ALyHGdHq/XPJdqa8USPqkVARipuOJG5WIJT7mWO22oh1QhFHLEw3xDyys0C41XUvd&#10;CxLsO+rfSlkt0UevaCO9rbxSWkKZIU3T1L9M82UUAcosSZwYVpni/ysrPx727gGTDFOIbQwPmKc4&#10;KrT5m/ixYxFrXsWCIzGZDq+b26ZOksp09fKmub55lcWsLuCAkd6DtywvOh4JhR5G2nvn0rN4bIpg&#10;4vAh0gI8A3Jn43Ikoc1b1zOaQ/IOoRZuMHDqk1OqC+uyotnAAv8Miuk+8VzaFEPB3iA7iGQFISU4&#10;atZKKTvDlDZmBdaF31+Bp/wMhWK2p4BXROnsHa1gq53HP3Wn45myWvLPCixzZwkefT+X9yzSJNeU&#10;Nzk5PNvy532BX/7D3Q8AAAD//wMAUEsDBBQABgAIAAAAIQA3qWLy3wAAAAsBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/LTsMwEEX3SPyDNUjsqPMg0IY4VXlJXULbTXduMiQR8Tiy3db8PcOqLOfO0Z0z&#10;1TKaUZzQ+cGSgnSWgEBqbDtQp2C3fb+bg/BBU6tHS6jgBz0s6+urSpetPdMnnjahE1xCvtQK+hCm&#10;Ukrf9Gi0n9kJiXdf1hkdeHSdbJ0+c7kZZZYkD9LogfhCryd86bH53hyNguePtVm97l3EPH+793Fr&#10;M2rWSt3exNUTiIAxXGD402d1qNnpYI/UejEqKNJFyqiCLM8zEEwU84KTAyeL9BFkXcn/P9S/AAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJTQzAC9AQAAzwMAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADepYvLfAAAACwEAAA8AAAAAAAAAAAAAAAAA&#10;FwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAjBQAAAAA=&#10;" strokecolor="#4579b8 [3044]">
+                <v:stroke endarrow="block"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="001B0871">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251689984" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7CDE9A48" wp14:editId="03E0872C">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>124460</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1471930</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1314450" cy="981075"/>
+                <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+                <wp:wrapNone/>
+                <wp:docPr id="101902781" name="Rectangle 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1314450" cy="981075"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="203866"/>
+                        </a:solidFill>
+                        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+                          <a:noFill/>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="5F06F4D4" w14:textId="17A4BC79" w:rsidR="00C902AC" w:rsidRPr="008C7ACB" w:rsidRDefault="00C902AC" w:rsidP="00C902AC">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00AF56BF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>Contracted</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00AF56BF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">: No Application form required - </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00AF56BF">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>Contracted Services Clearance</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00AF56BF">
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00AF56BF">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>Register</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00AF56BF">
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00AF56BF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>provided to prison by R&amp;R</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="23E3600D" w14:textId="71F4FFD1" w:rsidR="00482B63" w:rsidRPr="008C7ACB" w:rsidRDefault="00482B63" w:rsidP="00482B63">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="7CDE9A48" id="_x0000_s1034" style="position:absolute;margin-left:9.8pt;margin-top:115.9pt;width:103.5pt;height:77.25pt;z-index:251689984;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTPSDnUAIAAJ0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+ykSZoGdYqgRYcB&#10;RRsgHXpWZCk2IIsapcTufv0o2Wm6bqdhF5kUKX48Pvr6pmsMOyr0NdiCj0c5Z8pKKGu7L/j35/sv&#10;C858ELYUBqwq+Kvy/Gb1+dN165ZqAhWYUiGjINYvW1fwKgS3zDIvK9UIPwKnLBk1YCMCqbjPShQt&#10;RW9MNsnzedYClg5BKu/p9q438lWKr7WS4UlrrwIzBafaQjoxnbt4ZqtrsdyjcFUthzLEP1TRiNpS&#10;0rdQdyIIdsD6j1BNLRE86DCS0GSgdS1V6oG6GecfutlWwqnUC4Hj3RtM/v+FlY/HrdsgwdA6v/Qk&#10;xi46jU38Un2sS2C9voGlusAkXY4vxtPpjDCVZLtajPPLWUQzO7926MNXBQ2LQsGRhpEwEscHH3rX&#10;k0tM5sHU5X1tTFJwv7s1yI6CBjfJLxbz+RD9NzdjWUv22TSPhQgikDYikNi4suDe7jkTZk/MlAFT&#10;bgsxQ5p6zH0nfNXnSGGHFMbGElSiz1DqGZ0ohW7XsZoyLOKLeLOD8nWDDKFnmHfyvqb4D8KHjUCi&#10;FNVHaxKe6NAGqGgYJM4qwJ9/u4/+NGmyctYSRamhHweBijPzzRIHrmgAkdNJmc4uJ6Tge8vuvcUe&#10;mlsgMMe0kE4mMfoHcxI1QvNC27SOWckkrKTcPXSDchv61aF9lGq9Tm7EYyfCg906GYNH5CKyz92L&#10;QDeMPhBpHuFEZ7H8wIDeN760sD4E0HWixxlXolVUaAcSwYZ9jUv2Xk9e57/K6hcAAAD//wMAUEsD&#10;BBQABgAIAAAAIQADeeqQ4AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcFL&#10;aTdNINSYTZGCongyanvdJtNsMDsbsts0+feOJ3t8bz7evJdvJ9uJEQffOlKwXkUgkCpXt9Qo+Pp8&#10;Xm5A+KCp1p0jVDCjh21xe5PrrHYX+sCxDI3gEPKZVmBC6DMpfWXQar9yPRLfTm6wOrAcGlkP+sLh&#10;tpNxFKXS6pb4g9E97gxWP+XZKuhf54X5LhfJNOP7eNgd9u709qLU/d309Agi4BT+Yfirz9Wh4E5H&#10;d6bai471Q8qkgjhZ8wQG4jhl56gg2aQJyCKX1xOKXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQDTPSDnUAIAAJ0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQADeeqQ4AAAAAoBAAAPAAAAAAAAAAAAAAAAAKoEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAtwUAAAAA&#10;" fillcolor="#203866" stroked="f" strokeweight="2pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="5F06F4D4" w14:textId="17A4BC79" w:rsidR="00C902AC" w:rsidRPr="008C7ACB" w:rsidRDefault="00C902AC" w:rsidP="00C902AC">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00AF56BF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>Contracted</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00AF56BF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">: No Application form required - </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00AF56BF">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>Contracted Services Clearance</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00AF56BF">
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00AF56BF">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>Register</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00AF56BF">
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00AF56BF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>provided to prison by R&amp;R</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="23E3600D" w14:textId="71F4FFD1" w:rsidR="00482B63" w:rsidRPr="008C7ACB" w:rsidRDefault="00482B63" w:rsidP="00482B63">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00365759">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251708416" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="78528018" wp14:editId="393DBBBD">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2905760</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>490855</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="542925" cy="238125"/>
+                <wp:effectExtent l="0" t="0" r="66675" b="66675"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1102283769" name="Straight Arrow Connector 4"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="542925" cy="238125"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="straightConnector1">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:tailEnd type="triangle"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="4ED248F2" id="Straight Arrow Connector 4" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:228.8pt;margin-top:38.65pt;width:42.75pt;height:18.75pt;z-index:251708416;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD2UPEavAEAAM8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO1DAQvCPxD5bvTB6waIkms4dZ4IJg&#10;xcIHeJ12YsmxLbuZJH9P25nJIEBIIC4dP7qqq8ud/d08GnaCELWzLa92JWdgpeu07Vv+9cu7F7ec&#10;RRS2E8ZZaPkCkd8dnj/bT76B2g3OdBAYkdjYTL7lA6JviiLKAUYRd86DpUvlwiiQtqEvuiAmYh9N&#10;UZfl62JyofPBSYiRTu/XS37I/EqBxE9KRUBmWk7aMMeQ41OKxWEvmj4IP2h5liH+QcUotKWiG9W9&#10;QMG+Bf0L1ahlcNEp3Ek3Fk4pLSH3QN1U5U/dPA7CQ+6FzIl+syn+P1r58XS0D4FsmHxson8IqYtZ&#10;hTF9SR+bs1nLZhbMyCQd3ryq39Q3nEm6ql/eVrQmluIK9iHie3AjS4uWRwxC9wMenbX0LC5U2TBx&#10;+hBxBV4AqbKxKaLQ5q3tGC6eZgeDFrY3cK6TUoqr6rzCxcAK/wyK6Y50rmXyQMHRBHYSNApCSrBY&#10;bUyUnWBKG7MBy6zvj8BzfoJCHra/AW+IXNlZ3MCjti78rjrOF8lqzb84sPadLHhy3ZLfM1tDU5Pf&#10;5DzhaSx/3Gf49T88fAcAAP//AwBQSwMEFAAGAAgAAAAhAMqZQL/fAAAACgEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj8tuwjAQRfeV+g/WVOquOCGBoDQOoi+JZQvddGfiaRI1HkexAffvO6zocnSP7j1T&#10;raMdxAkn3ztSkM4SEEiNMz21Cj73bw8rED5oMnpwhAp+0cO6vr2pdGncmT7wtAut4BLypVbQhTCW&#10;UvqmQ6v9zI1InH27yerA59RKM+kzl9tBzpNkKa3uiRc6PeJzh83P7mgVPL1v7ebla4qYZa+5j3s3&#10;p2ar1P1d3DyCCBjDFYaLPqtDzU4HdyTjxaAgXxRLRhUURQaCgUWepSAOTKb5CmRdyf8v1H8AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA9lDxGrwBAADPAwAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAyplAv98AAAAKAQAADwAAAAAAAAAAAAAAAAAW&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACIFAAAAAA==&#10;" strokecolor="#4579b8 [3044]">
+                <v:stroke endarrow="block"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00365759">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="601BBE37" wp14:editId="232BEF16">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1543685</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>5080</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2362200" cy="428625"/>
+                <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1963281664" name="Rectangle 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2362200" cy="428625"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="4D5159"/>
+                        </a:solidFill>
+                        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+                          <a:noFill/>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="0367F92C" w14:textId="33512629" w:rsidR="00482B63" w:rsidRPr="00F966D4" w:rsidRDefault="001B0871" w:rsidP="00482B63">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F966D4">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Cultural, </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00482B63" w:rsidRPr="00F966D4">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Religious</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00F966D4">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> and Spiritual</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00482B63" w:rsidRPr="00F966D4">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Services</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00BD43C3">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">, </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00482B63" w:rsidRPr="00F966D4">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Programs</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00BD43C3">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> and Visits</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00482B63" w:rsidRPr="00F966D4">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3DB52FCB" w14:textId="77777777" w:rsidR="00815CF1" w:rsidRDefault="00815CF1"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="601BBE37" id="_x0000_s1035" style="position:absolute;margin-left:121.55pt;margin-top:.4pt;width:186pt;height:33.75pt;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCueVuKTwIAAJ0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r068pGuDOEWQoMOA&#10;og2QDj0rshQbkEWNUmJ3Xz9Kdpqs22nYRRFFmnx8fMz8rmsMOyr0NdiCj69GnCkroaztvuDfn+8/&#10;3XDmg7ClMGBVwV+V53eLjx/mrZupHCowpUJGSayfta7gVQhulmVeVqoR/gqcsuTUgI0IZOI+K1G0&#10;lL0xWT4aXWctYOkQpPKeXte9ky9Sfq2VDE9aexWYKThhC+nEdO7imS3mYrZH4apaDjDEP6BoRG2p&#10;6FuqtQiCHbD+I1VTSwQPOlxJaDLQupYq9UDdjEfvutlWwqnUC5Hj3RtN/v+llY/Hrdsg0dA6P/N0&#10;jV10Gpv4S/hYl8h6fSNLdYFJesw/X+c0Ac4k+Sb5zXU+jWxm568d+vBVQcPipeBIw0gcieODD33o&#10;KSQW82Dq8r42Jhm4360MsqOgwU3W0/H0dsj+W5ixrCUo00kCIkhA2ohAmBpXFtzbPWfC7EmZMmCq&#10;bSFWSFOPtdfCV32NlHYoYWyEoJJ8BqhnduItdLuO1VQhgYovOyhfN8gQeoV5J+9ryv8gfNgIJEkR&#10;UbQm4YkObYBAw3DjrAL8+bf3GE+TJi9nLUmUGvpxEKg4M98saeB2PJlETSdjMv2Sk4GXnt2lxx6a&#10;FRCZY1pIJ9M1xgdzumqE5oW2aRmrkktYSbV76gZjFfrVoX2UarlMYaRjJ8KD3ToZk0fmIrPP3YtA&#10;N4w+kGge4SRnMXungD42fmlheQig6ySPM68kq2jQDiSBDfsal+zSTlHnf5XFLwAAAP//AwBQSwME&#10;FAAGAAgAAAAhALKOnvDfAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj09Lw0AQxe+C32EZwYvY&#10;TRobQsymiH8QEUTbUjxukzEJ3Z0N2W0Sv73jSW/zeI83v1esZ2vEiIPvHCmIFxEIpMrVHTUKdtun&#10;6wyED5pqbRyhgm/0sC7Pzwqd126iDxw3oRFcQj7XCtoQ+lxKX7VotV+4Hom9LzdYHVgOjawHPXG5&#10;NXIZRam0uiP+0Ooe71usjpuTVVDtX1fpeHx5z64+nx8Ss20e3+Sk1OXFfHcLIuAc/sLwi8/oUDLT&#10;wZ2o9sIoWN4kMUcV8AC203jF8sBHloAsC/mfv/wBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEArnlbik8CAACdBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAso6e8N8AAAAHAQAADwAAAAAAAAAAAAAAAACpBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAALUFAAAAAA==&#10;" fillcolor="#4d5159" stroked="f" strokeweight="2pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="0367F92C" w14:textId="33512629" w:rsidR="00482B63" w:rsidRPr="00F966D4" w:rsidRDefault="001B0871" w:rsidP="00482B63">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F966D4">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Cultural, </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00482B63" w:rsidRPr="00F966D4">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Religious</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00F966D4">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> and Spiritual</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00482B63" w:rsidRPr="00F966D4">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Services</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00BD43C3">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">, </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00482B63" w:rsidRPr="00F966D4">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Programs</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00BD43C3">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> and Visits</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00482B63" w:rsidRPr="00F966D4">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3DB52FCB" w14:textId="77777777" w:rsidR="00815CF1" w:rsidRDefault="00815CF1"/>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00365759">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251683840" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7489CAFB" wp14:editId="541F254F">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2038985</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1043305</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1209675" cy="590550"/>
+                <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1679601373" name="Rectangle 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1209675" cy="590550"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="E2DCCB"/>
+                        </a:solidFill>
+                        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+                          <a:noFill/>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="664234C5" w14:textId="77777777" w:rsidR="00482B63" w:rsidRPr="00B2568E" w:rsidRDefault="00482B63" w:rsidP="00482B63">
+                            <w:pPr>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:line="288" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00B2568E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Prisons Act 1981 </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="66CE7AEF" w14:textId="14EF4B0D" w:rsidR="00482B63" w:rsidRPr="00B2568E" w:rsidRDefault="00482B63" w:rsidP="00482B63">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00B2568E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>Section 95E</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="7489CAFB" id="_x0000_s1036" style="position:absolute;margin-left:160.55pt;margin-top:82.15pt;width:95.25pt;height:46.5pt;z-index:251683840;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBPB6uFVAIAAJ4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+0hA0K6ooWIwpkmo&#10;rUSrPhvHJpEcn3c2JOyv39mkhXV7mvbi3PnO9+O773J71zWGHRT6GmzBh4OcM2UllLXdFfz5afXp&#10;M2c+CFsKA1YV/Kg8v5t9/HDbuqkaQQWmVMgoiPXT1hW8CsFNs8zLSjXCD8ApS0YN2IhAKu6yEkVL&#10;0RuTjfL8KmsBS4cglfd0uzwZ+SzF11rJ8KC1V4GZglNtIZ2Yzm08s9mtmO5QuKqWfRniH6poRG0p&#10;6VuopQiC7bH+I1RTSwQPOgwkNBloXUuVeqBuhvm7bjaVcCr1QuB49waT/39h5f1h4x6RYGidn3oS&#10;YxedxiZ+qT7WJbCOb2CpLjBJl8NRfnN1PeFMkm1yk08mCc3s/NqhD98UNCwKBUcaRsJIHNY+UEZy&#10;fXWJyTyYulzVxiQFd9uFQXYQNLivo+Vi8SXOip785mYsaws+moxzGq4URCBtRCCxcWXBvd1xJsyO&#10;mCkDptwWYoY09Zh7KXx1ypHC9imMjSWoRJ++1DM6UQrdtmM1ZRimnuPVFsrjIzKEE8W8k6uaEqyF&#10;D48CiVNUIO1JeKBDG6CqoZc4qwB//u0++tOoycpZSxyljn7sBSrOzHdLJLgZjseR1EkZT65HpOCl&#10;ZXtpsftmAYTmkDbSySRG/2BeRY3QvNA6zWNWMgkrKfcJu15ZhNPu0EJKNZ8nNyKyE2FtN07G4BG6&#10;CO1T9yLQ9bMPxJp7eOWzmL6jwMk3vrQw3wfQdeLHGVeafFRoCRIH+oWNW3apJ6/zb2X2CwAA//8D&#10;AFBLAwQUAAYACAAAACEAlX9OAeAAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8&#10;g7VI3KjjpAkoxKlQJSR6QpQeOLrxkgTsdWS7aeDrMSc4ruZp5m2zWaxhM/owOpIgVhkwpM7pkXoJ&#10;h9fHmztgISrSyjhCCV8YYNNeXjSq1u5MLzjvY89SCYVaSRhinGrOQzegVWHlJqSUvTtvVUyn77n2&#10;6pzKreF5llXcqpHSwqAm3A7Yfe5PVoJ+Mu4wL+Vb8czF9nu38x9m7aW8vloe7oFFXOIfDL/6SR3a&#10;5HR0J9KBGQlFLkRCU1CtC2CJKIWogB0l5OVtAbxt+P8f2h8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEATwerhVQCAACeBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAlX9OAeAAAAALAQAADwAAAAAAAAAAAAAAAACuBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAALsFAAAAAA==&#10;" fillcolor="#e2dccb" stroked="f" strokeweight="2pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="664234C5" w14:textId="77777777" w:rsidR="00482B63" w:rsidRPr="00B2568E" w:rsidRDefault="00482B63" w:rsidP="00482B63">
+                      <w:pPr>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:line="288" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00B2568E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Prisons Act 1981 </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="66CE7AEF" w14:textId="14EF4B0D" w:rsidR="00482B63" w:rsidRPr="00B2568E" w:rsidRDefault="00482B63" w:rsidP="00482B63">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00B2568E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>Section 95E</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00365759">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251724800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3161B445" wp14:editId="02E2377E">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3077210</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>7720330</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="514350" cy="228600"/>
+                <wp:effectExtent l="0" t="0" r="76200" b="57150"/>
+                <wp:wrapNone/>
+                <wp:docPr id="539670847" name="Straight Arrow Connector 20"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="514350" cy="228600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="straightConnector1">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:tailEnd type="triangle"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="41CF9E5A" id="Straight Arrow Connector 20" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:242.3pt;margin-top:607.9pt;width:40.5pt;height:18pt;z-index:251724800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCqQOH3vgEAAM8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0ySFXa2ipvvQBV4Q&#10;rGD5AK8zTiz5Jntokr9n7LYpAoQE4mXiy5yZM8cnu/vZGnaEmLR3HW82NWfgpO+1Gzr+9endqzvO&#10;EgrXC+MddHyBxO/3L1/sptDC1o/e9BAZFXGpnULHR8TQVlWSI1iRNj6Ao0vloxVI2zhUfRQTVbem&#10;2tb1bTX52IfoJaREpw+nS74v9ZUCiZ+USoDMdJy4YYmxxOccq/1OtEMUYdTyTEP8AwsrtKOma6kH&#10;gYJ9i/qXUlbL6JNXuJHeVl4pLaHMQNM09U/TfBlFgDILiZPCKlP6f2Xlx+PBPUaSYQqpTeEx5ilm&#10;FW3+Ej82F7GWVSyYkUk6vGnevL4hSSVdbbd3t3URs7qCQ0z4HrxledHxhFHoYcSDd46excemCCaO&#10;HxJSewJeALmzcTmi0Oat6xkugbyDUQs3GMiPRuk5pbqyLitcDJzgn0Ex3RPPU5tiKDiYyI6CrCCk&#10;BIfNWomyM0xpY1ZgXfj9EXjOz1AoZvsb8Ioonb3DFWy18/F33XG+UFan/IsCp7mzBM++X8p7FmnI&#10;NUWrs8OzLX/cF/j1P9x/BwAA//8DAFBLAwQUAAYACAAAACEAmFTN6N8AAAANAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPzW6DMBCE75X6DtZW6q0xEECIYqL0T8qxTXrpzcEbQMFrhJ2Evn03p+a4M59m&#10;Z6rVbAdxxsn3jhTEiwgEUuNMT62C793HUwHCB01GD45QwS96WNX3d5UujbvQF563oRUcQr7UCroQ&#10;xlJK33RotV+4EYm9g5usDnxOrTSTvnC4HWQSRbm0uif+0OkRXztsjtuTVfDyubHrt59pxuXyPfXz&#10;ziXUbJR6fJjXzyACzuEfhmt9rg41d9q7ExkvBgVpkeaMspHEGY9gJMszlvZXKYsLkHUlb1fUfwAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCqQOH3vgEAAM8DAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCYVM3o3wAAAA0BAAAPAAAAAAAAAAAAAAAA&#10;ABgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAJAUAAAAA&#10;" strokecolor="#4579b8 [3044]">
+                <v:stroke endarrow="block"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00365759">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251706368" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0B9DE434" wp14:editId="3DDABAAC">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3162300</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>8053705</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2066925" cy="495300"/>
+                <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1894118448" name="Rectangle 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2066925" cy="495300"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="E2DCCB"/>
+                        </a:solidFill>
+                        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+                          <a:noFill/>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="24E2CD2D" w14:textId="77777777" w:rsidR="00365759" w:rsidRPr="00AD1A92" w:rsidRDefault="00365759" w:rsidP="00365759">
+                            <w:pPr>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:line="288" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00AD1A92">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>Screening Required:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2BE60187" w14:textId="7E4B9763" w:rsidR="00365759" w:rsidRPr="00AD1A92" w:rsidRDefault="00365759" w:rsidP="00365759">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00AD1A92">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>YES</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">, </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00AD1A92">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">for </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00087EF8">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>s</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00AD1A92">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">ervice or program, NO for a single </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00087EF8">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>v</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00AD1A92">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>isit</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4E06ECBF" w14:textId="6F8A4209" w:rsidR="0098411B" w:rsidRPr="00AD1A92" w:rsidRDefault="0098411B" w:rsidP="0098411B">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="0B9DE434" id="_x0000_s1037" style="position:absolute;margin-left:249pt;margin-top:634.15pt;width:162.75pt;height:39pt;z-index:251706368;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCPhoL6VQIAAJ4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r06ypGuDOkWWrMOA&#10;oi3QDj0zshQbkEWNUmJ3Xz9KcZuu22nYRSFNio96fMzFZd9asdcUGnSlHJ+MpNBOYdW4bSm/P1x9&#10;OJMiRHAVWHS6lE86yMvF+3cXnZ/rCdZoK02Ci7gw73wp6xj9vCiCqnUL4QS9dhw0SC1EdmlbVAQd&#10;V29tMRmNTosOqfKESofAX9eHoFzk+sZoFW+NCToKW0ruLeaT8rlJZ7G4gPmWwNeNGtqAf+iihcYx&#10;6EupNUQQO2r+KNU2ijCgiScK2wKNaZTOb+DXjEdvXnNfg9f5LUxO8C80hf9XVt3s7/0dMQ2dD/PA&#10;ZnpFb6hNv9yf6DNZTy9k6T4KxR8no9PT88lMCsWx6fns4yizWRxvewrxq8ZWJKOUxMPIHMH+OkRG&#10;5NTnlAQW0DbVVWNtdmi7WVkSe+DBfZmsV6vPaVZ85bc060THrcymDC4UsICMhchm66tSBreVAuyW&#10;lakiZWyHCSFPPWGvIdQHjFx2gLAutaCzfIZWj+wkK/abXjSMMB6nK+nTBqunOxKEB4kFr64aBriG&#10;EO+AWFPcIO9JvOXDWOSucbCkqJF+/u17yudRc1SKjjXKL/qxA9JS2G+ORXA+nk6TqLMznX2asEOv&#10;I5vXEbdrV8hsjnkjvcpmyo/22TSE7SOv0zKhcgicYuwDd4Oziofd4YVUernMaSxkD/Ha3XuViifq&#10;ErUP/SOQH2YfWTU3+KxnmL+RwCE33XS43EU0TdbHkVeefHJ4CbIGhoVNW/baz1nHv5XFLwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhABngxEviAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9I&#10;vIO1SNyo0ySNQhqnQpWQ6AlReuDoxkuS4p/IdtPA07Oc6HFnRrPf1JvZaDahD4OzApaLBBja1qnB&#10;dgIO788PJbAQpVVSO4sCvjHAprm9qWWl3MW+4bSPHaMSGyopoI9xrDgPbY9GhoUb0ZL36byRkU7f&#10;ceXlhcqN5mmSFNzIwdKHXo647bH92p+NAPWi3WGaVx/ZK19uf3Y7f9K5F+L+bn5aA4s4x/8w/OET&#10;OjTEdHRnqwLTAvLHkrZEMtKizIBRpEyzFbAjSVleZMCbml+vaH4BAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAj4aC+lUCAACeBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAGeDES+IAAAANAQAADwAAAAAAAAAAAAAAAACvBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAL4FAAAAAA==&#10;" fillcolor="#e2dccb" stroked="f" strokeweight="2pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="24E2CD2D" w14:textId="77777777" w:rsidR="00365759" w:rsidRPr="00AD1A92" w:rsidRDefault="00365759" w:rsidP="00365759">
+                      <w:pPr>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:line="288" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00AD1A92">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>Screening Required:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2BE60187" w14:textId="7E4B9763" w:rsidR="00365759" w:rsidRPr="00AD1A92" w:rsidRDefault="00365759" w:rsidP="00365759">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00AD1A92">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>YES</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">, </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00AD1A92">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">for </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00087EF8">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>s</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00AD1A92">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">ervice or program, NO for a single </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00087EF8">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>v</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00AD1A92">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>isit</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4E06ECBF" w14:textId="6F8A4209" w:rsidR="0098411B" w:rsidRPr="00AD1A92" w:rsidRDefault="0098411B" w:rsidP="0098411B">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00365759">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251704320" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6FAE8F7C" wp14:editId="2428C627">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4124960</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>6386830</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2095500" cy="1314450"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="825566714" name="Rectangle 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2095500" cy="1314450"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="203866"/>
+                        </a:solidFill>
+                        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+                          <a:noFill/>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="590480A1" w14:textId="77777777" w:rsidR="00365759" w:rsidRPr="00AD1A92" w:rsidRDefault="00365759" w:rsidP="00365759">
+                            <w:pPr>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:line="288" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00AD1A92">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>Level of approval required:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="1CC77DB4" w14:textId="77777777" w:rsidR="00365759" w:rsidRDefault="00365759" w:rsidP="00365759">
+                            <w:pPr>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:line="288" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00AD1A92">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">- Superintendent </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2C2E145F" w14:textId="77777777" w:rsidR="00365759" w:rsidRPr="00AD1A92" w:rsidRDefault="00365759" w:rsidP="00365759">
+                            <w:pPr>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:line="288" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">MULTIPLE VISITS - The Superintendent </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00AD1A92">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>shall complete Superintendents Review Form</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> in consultation with relevant business areas</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00AD1A92">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> and advise application with Advice Approved/Not Approved Forms</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="63475112" w14:textId="076821BA" w:rsidR="00003EE7" w:rsidRPr="00AD1A92" w:rsidRDefault="00003EE7" w:rsidP="00003EE7">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="6FAE8F7C" id="_x0000_s1038" style="position:absolute;margin-left:324.8pt;margin-top:502.9pt;width:165pt;height:103.5pt;z-index:251704320;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBsAVJ/UgIAAJ8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0haWgYVKapATJMQ&#10;IMHE89Wxm0iOzzu7Tdhfv7MbKLA9TXtx7nzn+/Hddzm/GDordppCi66Sk6NSCu0U1q3bVPLH4/WX&#10;UylCBFeDRacr+ayDvFh+/nTe+4WeYoO21iQ4iAuL3leyidEviiKoRncQjtBrx0aD1EFklTZFTdBz&#10;9M4W07I8KXqk2hMqHQLfXu2NcpnjG6NVvDMm6ChsJbm2mE/K5zqdxfIcFhsC37RqLAP+oYoOWsdJ&#10;X0NdQQSxpfaPUF2rCAOaeKSwK9CYVuncA3czKT9089CA17kXBif4V5jC/wurbncP/p4Yht6HRWAx&#10;dTEY6tKX6xNDBuv5FSw9RKH4clqezeclY6rYNjmezGbzDGdxeO4pxG8aO5GEShJPI4MEu5sQOSW7&#10;vrikbAFtW1+31maFNutLS2IHPLlpeXx6cpKGxU/euVknerbPZ7kSYAYZC5GL6nxdyeA2UoDdMDVV&#10;pJzbYcqQx55yX0Fo9jly2DGFdakEnfkzlnqAJ0lxWA+i5QyTaXqSrtZYP9+TINxzLHh13XKCGwjx&#10;HohJxVDxosQ7PoxFrhpHSYoG6dff7pM/z5qtUvRMUu7o5xZIS2G/O2bBGaOeWJ2V2fzrlBV6a1m/&#10;tbhtd4mM5oRX0qssJv9oX0RD2D3xPq1SVjaBU5x7j92oXMb98vBGKr1aZTdmsod44x68SsETdAna&#10;x+EJyI+zj0ybW3whNCw+UGDvm146XG0jmjbz44ArTz4pvAWZA+PGpjV7q2evw39l+RsAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAKKdTubiAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1&#10;SFwqajdAaEOcClUCUXEi/PTqxts4Iraj2E2Tt2d7guPOfJqdydejbdmAfWi8k7CYC2DoKq8bV0v4&#10;/Hi+WQILUTmtWu9QwoQB1sXlRa4y7U/uHYcy1oxCXMiUBBNjl3EeKoNWhbnv0JF38L1Vkc6+5rpX&#10;Jwq3LU+ESLlVjaMPRnW4MVj9lEcroXudZuarnN2OE74Nu83u2x+2L1JeX41Pj8AijvEPhnN9qg4F&#10;ddr7o9OBtRLSu1VKKBlC3NMIQlYPZ2lPUrJIlsCLnP9fUfwCAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAbAFSf1ICAACfBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAop1O5uIAAAANAQAADwAAAAAAAAAAAAAAAACsBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAALsFAAAAAA==&#10;" fillcolor="#203866" stroked="f" strokeweight="2pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="590480A1" w14:textId="77777777" w:rsidR="00365759" w:rsidRPr="00AD1A92" w:rsidRDefault="00365759" w:rsidP="00365759">
+                      <w:pPr>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:line="288" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00AD1A92">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>Level of approval required:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="1CC77DB4" w14:textId="77777777" w:rsidR="00365759" w:rsidRDefault="00365759" w:rsidP="00365759">
+                      <w:pPr>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:line="288" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00AD1A92">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">- Superintendent </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2C2E145F" w14:textId="77777777" w:rsidR="00365759" w:rsidRPr="00AD1A92" w:rsidRDefault="00365759" w:rsidP="00365759">
+                      <w:pPr>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:line="288" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">MULTIPLE VISITS - The Superintendent </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00AD1A92">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>shall complete Superintendents Review Form</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> in consultation with relevant business areas</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00AD1A92">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> and advise application with Advice Approved/Not Approved Forms</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="63475112" w14:textId="076821BA" w:rsidR="00003EE7" w:rsidRPr="00AD1A92" w:rsidRDefault="00003EE7" w:rsidP="00003EE7">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00365759">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251698176" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="736BE93C" wp14:editId="0F4A9C8E">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2715260</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>5100955</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3505200" cy="1000125"/>
+                <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1179209849" name="Rectangle 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3505200" cy="1000125"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="E2DCCB"/>
+                        </a:solidFill>
+                        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+                          <a:noFill/>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="744F22F1" w14:textId="77777777" w:rsidR="00AD1A92" w:rsidRPr="00B2568E" w:rsidRDefault="00AD1A92" w:rsidP="00AD1A92">
+                            <w:pPr>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:line="288" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00B2568E">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>Documents required:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="1AFC5BF5" w14:textId="77777777" w:rsidR="00AD1A92" w:rsidRPr="00B2568E" w:rsidRDefault="00AD1A92" w:rsidP="00AD1A92">
+                            <w:pPr>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:line="288" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00B2568E">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>- Identification</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5E6088C3" w14:textId="77777777" w:rsidR="00AD1A92" w:rsidRPr="00B2568E" w:rsidRDefault="00AD1A92" w:rsidP="00AD1A92">
+                            <w:pPr>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:line="288" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00B2568E">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>- Worker Screening (If applicable)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="386B9AF9" w14:textId="69DB9891" w:rsidR="00AD1A92" w:rsidRPr="00B2568E" w:rsidRDefault="00AD1A92" w:rsidP="00AD1A92">
+                            <w:pPr>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:line="288" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00B2568E">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>-  Letter of Business Registration</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00617695" w:rsidRPr="00B2568E">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> (where applicable)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="6EF439CF" w14:textId="6065FC35" w:rsidR="00AD1A92" w:rsidRPr="00B2568E" w:rsidRDefault="00AD1A92" w:rsidP="00AD1A92">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00B2568E">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>- Details of service or program to provide</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00617695" w:rsidRPr="00B2568E">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> (where applicable)</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="736BE93C" id="_x0000_s1039" style="position:absolute;margin-left:213.8pt;margin-top:401.65pt;width:276pt;height:78.75pt;z-index:251698176;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDvEEJDUgIAAJ8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X22nyR5BnCJL1mFA&#10;0QZoh54VWYoNyKJGKbG7Xz9Kdpus22nYRSZFio+PH7246lvDjgp9A7bkxUXOmbISqsbuS/794frd&#10;R858ELYSBqwq+ZPy/Gr59s2ic3M1gRpMpZBREOvnnSt5HYKbZ5mXtWqFvwCnLBk1YCsCqbjPKhQd&#10;RW9NNsnz91kHWDkEqbyn281g5MsUX2slw53WXgVmSk61hXRiOnfxzJYLMd+jcHUjxzLEP1TRisZS&#10;0pdQGxEEO2DzR6i2kQgedLiQ0GagdSNV6oG6KfJX3dzXwqnUC4Hj3QtM/v+FlbfHe7dFgqFzfu5J&#10;jF30Gtv4pfpYn8B6egFL9YFJuryc5TOaAGeSbEWe58VkFuHMTs8d+vBVQcuiUHKkaSSQxPHGh8H1&#10;2SVm82Ca6roxJim4360NsqOgyX2ZbNbrz2P039yMZV3JJ7NpqkQQg7QRgYpqXVVyb/ecCbMnasqA&#10;KbeFmCGNPebeCF8POVLYMYWxsQSV+DOWeoInSqHf9ayhDMVlfBKvdlA9bZEhDBzzTl43lOBG+LAV&#10;SKQiqGhRwh0d2gBVDaPEWQ3482/30Z9mTVbOOiIpdfTjIFBxZr5ZYsGnYjqNrE7KdPZhQgqeW3bn&#10;Fnto10BoFrSSTiYx+gfzLGqE9pH2aRWzkklYSbkH7EZlHYbloY2UarVKbsRkJ8KNvXcyBo/QRWgf&#10;+keBbpx9INrcwjOhxfwVBQbf+NLC6hBAN4kfJ1yJV1GhLUgMGzc2rtm5nrxO/5XlLwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAKjIznfgAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1&#10;SOyo3aakaYhToUpIdIVaumDpxkMS8COy3TTw9Qwr2M3j6M6ZajNZw0YMsfdOwnwmgKFrvO5dK+H4&#10;+nRXAItJOa2MdyjhCyNs6uurSpXaX9wex0NqGYW4WCoJXUpDyXlsOrQqzvyAjnbvPliVqA0t10Fd&#10;KNwavhAi51b1ji50asBth83n4Wwl6Gfjj+N0/5a98Pn2e7cLH2YZpLy9mR4fgCWc0h8Mv/qkDjU5&#10;nfzZ6ciMhOVilRMqoRBZBoyI9WpNkxMVuSiA1xX//0P9AwAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAO8QQkNSAgAAnwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAKjIznfgAAAACwEAAA8AAAAAAAAAAAAAAAAArAQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAAC5BQAAAAA=&#10;" fillcolor="#e2dccb" stroked="f" strokeweight="2pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="744F22F1" w14:textId="77777777" w:rsidR="00AD1A92" w:rsidRPr="00B2568E" w:rsidRDefault="00AD1A92" w:rsidP="00AD1A92">
+                      <w:pPr>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:line="288" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00B2568E">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>Documents required:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="1AFC5BF5" w14:textId="77777777" w:rsidR="00AD1A92" w:rsidRPr="00B2568E" w:rsidRDefault="00AD1A92" w:rsidP="00AD1A92">
+                      <w:pPr>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:line="288" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00B2568E">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>- Identification</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5E6088C3" w14:textId="77777777" w:rsidR="00AD1A92" w:rsidRPr="00B2568E" w:rsidRDefault="00AD1A92" w:rsidP="00AD1A92">
+                      <w:pPr>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:line="288" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00B2568E">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>- Worker Screening (If applicable)</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="386B9AF9" w14:textId="69DB9891" w:rsidR="00AD1A92" w:rsidRPr="00B2568E" w:rsidRDefault="00AD1A92" w:rsidP="00AD1A92">
+                      <w:pPr>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:line="288" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00B2568E">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>-  Letter of Business Registration</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00617695" w:rsidRPr="00B2568E">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> (where applicable)</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="6EF439CF" w14:textId="6065FC35" w:rsidR="00AD1A92" w:rsidRPr="00B2568E" w:rsidRDefault="00AD1A92" w:rsidP="00AD1A92">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00B2568E">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>- Details of service or program to provide</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00617695" w:rsidRPr="00B2568E">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> (where applicable)</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00344157">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251721728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E866E9B" wp14:editId="0DD1738B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3077210</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>6101080</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="209550"/>
                 <wp:effectExtent l="76200" t="0" r="57150" b="57150"/>
                 <wp:wrapNone/>
                 <wp:docPr id="362507404" name="Straight Arrow Connector 17"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="0" cy="209550"/>
                         </a:xfrm>
                         <a:prstGeom prst="straightConnector1">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln>
@@ -9405,3567 +14638,408 @@
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="4385AD3E" id="Straight Arrow Connector 17" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:242.3pt;margin-top:480.4pt;width:0;height:16.5pt;z-index:251721728;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAamcYfuAEAAMoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uu0zAQ3SPxD5b3NGmliyBqehe9wAbB&#10;FY8P8HXGiSXHtsZD0/w9Y6dNESAkEJuJH3POnDme7O/PoxMnwGSDb+V2U0sBXofO+r6VX7+8ffFK&#10;ikTKd8oFD62cIcn7w/Nn+yk2sAtDcB2gYBKfmim2ciCKTVUlPcCo0iZE8HxpAo6KeIt91aGamH10&#10;1a6uX1ZTwC5i0JASnz4sl/JQ+I0BTR+NSUDCtZK1UYlY4lOO1WGvmh5VHKy+yFD/oGJU1nPRlepB&#10;kRLf0P5CNVqNIQVDGx3GKhhjNZQeuJtt/VM3nwcVofTC5qS42pT+H63+cDr6R2QbppiaFB8xd3E2&#10;OOYv6xPnYta8mgVnEno51Hy6q1/f3RUfqxsuYqJ3EEaRF61MhMr2Ax2D9/wiAbfFK3V6n4grM/AK&#10;yEWdz5GUdW98J2iOPDaEVvneQX4vTs8p1U1wWdHsYIF/AiNsxxKXMmWW4OhQnBRPgdIaPG1XJs7O&#10;MGOdW4F10fdH4CU/Q6HM2d+AV0SpHDyt4NH6gL+rTuerZLPkXx1Y+s4WPIVuLk9ZrOGBKV5dhjtP&#10;5I/7Ar/9gofvAAAA//8DAFBLAwQUAAYACAAAACEAAofx7NwAAAALAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPy07DMBBF90j8gzVI7KhDE0VpiFOVl9QltGzYufGQRMTjyHZb8/cMYgHLuXN0H8062Umc&#10;0IfRkYLbRQYCqXNmpF7B2/75pgIRoiajJ0eo4AsDrNvLi0bXxp3pFU+72As2oVBrBUOMcy1l6Aa0&#10;OizcjMS/D+etjnz6Xhqvz2xuJ7nMslJaPRInDHrGhwG7z93RKrh/2drN47tPmOdPRUh7t6Ruq9T1&#10;VdrcgYiY4h8MP/W5OrTc6eCOZIKYFBRVUTKqYFVmvIGJX+XAyiqvQLaN/L+h/QYAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQAamcYfuAEAAMoDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQACh/Hs3AAAAAsBAAAPAAAAAAAAAAAAAAAAABIEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAGwUAAAAA&#10;" strokecolor="#4579b8 [3044]">
+              <v:shape w14:anchorId="03F4DDBB" id="Straight Arrow Connector 17" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:242.3pt;margin-top:480.4pt;width:0;height:16.5pt;z-index:251721728;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAamcYfuAEAAMoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uu0zAQ3SPxD5b3NGmliyBqehe9wAbB&#10;FY8P8HXGiSXHtsZD0/w9Y6dNESAkEJuJH3POnDme7O/PoxMnwGSDb+V2U0sBXofO+r6VX7+8ffFK&#10;ikTKd8oFD62cIcn7w/Nn+yk2sAtDcB2gYBKfmim2ciCKTVUlPcCo0iZE8HxpAo6KeIt91aGamH10&#10;1a6uX1ZTwC5i0JASnz4sl/JQ+I0BTR+NSUDCtZK1UYlY4lOO1WGvmh5VHKy+yFD/oGJU1nPRlepB&#10;kRLf0P5CNVqNIQVDGx3GKhhjNZQeuJtt/VM3nwcVofTC5qS42pT+H63+cDr6R2QbppiaFB8xd3E2&#10;OOYv6xPnYta8mgVnEno51Hy6q1/f3RUfqxsuYqJ3EEaRF61MhMr2Ax2D9/wiAbfFK3V6n4grM/AK&#10;yEWdz5GUdW98J2iOPDaEVvneQX4vTs8p1U1wWdHsYIF/AiNsxxKXMmWW4OhQnBRPgdIaPG1XJs7O&#10;MGOdW4F10fdH4CU/Q6HM2d+AV0SpHDyt4NH6gL+rTuerZLPkXx1Y+s4WPIVuLk9ZrOGBKV5dhjtP&#10;5I/7Ar/9gofvAAAA//8DAFBLAwQUAAYACAAAACEAAofx7NwAAAALAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPy07DMBBF90j8gzVI7KhDE0VpiFOVl9QltGzYufGQRMTjyHZb8/cMYgHLuXN0H8062Umc&#10;0IfRkYLbRQYCqXNmpF7B2/75pgIRoiajJ0eo4AsDrNvLi0bXxp3pFU+72As2oVBrBUOMcy1l6Aa0&#10;OizcjMS/D+etjnz6Xhqvz2xuJ7nMslJaPRInDHrGhwG7z93RKrh/2drN47tPmOdPRUh7t6Ruq9T1&#10;VdrcgYiY4h8MP/W5OrTc6eCOZIKYFBRVUTKqYFVmvIGJX+XAyiqvQLaN/L+h/QYAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQAamcYfuAEAAMoDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQACh/Hs3AAAAAsBAAAPAAAAAAAAAAAAAAAAABIEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAGwUAAAAA&#10;" strokecolor="#4579b8 [3044]">
                 <v:stroke endarrow="block"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00344157">
+      <w:r w:rsidR="00C94409">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251720704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2A8647D4" wp14:editId="456151FB">
-[...1739 lines deleted...]
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251702272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B05B471" wp14:editId="0862F90E">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251702272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B05B471" wp14:editId="4BDE1F28">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2296160</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>6367780</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1485900" cy="1333500"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="604813090" name="Rectangle 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1485900" cy="1333500"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
-                          <a:srgbClr val="6A1A41"/>
+                          <a:srgbClr val="203866"/>
                         </a:solidFill>
                         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
                           <a:noFill/>
                           <a:prstDash val="solid"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="1EF7E63F" w14:textId="77777777" w:rsidR="00003EE7" w:rsidRPr="00AD1A92" w:rsidRDefault="00003EE7" w:rsidP="00003EE7">
+                          <w:p w14:paraId="22428A48" w14:textId="77777777" w:rsidR="00365759" w:rsidRPr="00AD1A92" w:rsidRDefault="00365759" w:rsidP="00365759">
                             <w:pPr>
                               <w:autoSpaceDE w:val="0"/>
                               <w:autoSpaceDN w:val="0"/>
                               <w:adjustRightInd w:val="0"/>
                               <w:spacing w:line="288" w:lineRule="auto"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                                 <w:lang w:eastAsia="en-AU"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00AD1A92">
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                                 <w:lang w:eastAsia="en-AU"/>
                               </w:rPr>
                               <w:t>Level of approval required:</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="2748CAB7" w14:textId="77777777" w:rsidR="00003EE7" w:rsidRPr="00AD1A92" w:rsidRDefault="00003EE7" w:rsidP="00003EE7">
-[...25 lines deleted...]
-                          <w:p w14:paraId="084D2320" w14:textId="7FF9924B" w:rsidR="00003EE7" w:rsidRPr="00AD1A92" w:rsidRDefault="00003EE7" w:rsidP="00003EE7">
+                          <w:p w14:paraId="6DBFB090" w14:textId="77777777" w:rsidR="00365759" w:rsidRPr="00AD1A92" w:rsidRDefault="00365759" w:rsidP="00365759">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00AD1A92">
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                                 <w:lang w:eastAsia="en-AU"/>
                               </w:rPr>
-                              <w:t>Superintendent shall complete Superintendents Review Form and advise application with Advice Approved/Not Approved Forms</w:t>
+                              <w:t xml:space="preserve">- Superintendent </w:t>
                             </w:r>
-                            <w:r w:rsidR="00344157">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:cs="Arial"/>
                                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                                 <w:lang w:eastAsia="en-AU"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> for Services and Programs</w:t>
+                              <w:t>SINGLE VISIT</w:t>
                             </w:r>
+                          </w:p>
+                          <w:p w14:paraId="084D2320" w14:textId="6BA88FF9" w:rsidR="00003EE7" w:rsidRPr="00AD1A92" w:rsidRDefault="00003EE7" w:rsidP="00003EE7">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                            </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="7B05B471" id="_x0000_s1032" style="position:absolute;margin-left:180.8pt;margin-top:501.4pt;width:117pt;height:105pt;z-index:251702272;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA6gQeEUQIAAJ4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L47TJGuDOkWQosOA&#10;oC3QDj0rshQbkEWNUmJnXz9KdpO222nYRSFF+pF8esz1TdcYdlDoa7AFz0djzpSVUNZ2V/Afz3df&#10;LjnzQdhSGLCq4Efl+c3y86fr1i3UBCowpUJGINYvWlfwKgS3yDIvK9UIPwKnLAU1YCMCubjLShQt&#10;oTcmm4zH86wFLB2CVN7T7W0f5MuEr7WS4UFrrwIzBafeQjoxndt4ZstrsdihcFUthzbEP3TRiNpS&#10;0RPUrQiC7bH+A6qpJYIHHUYSmgy0rqVKM9A0+fjDNE+VcCrNQuR4d6LJ/z9YeX94co9INLTOLzyZ&#10;cYpOYxN/qT/WJbKOJ7JUF5iky3x6ObsaE6eSYvnFxcWMHMLJzp879OGbgoZFo+BIr5FIEoeND33q&#10;a0qs5sHU5V1tTHJwt10bZAdBLzdf5atpPqC/SzOWtQWfzKapE0EK0kYEaqpxZcG93XEmzI6kKQOm&#10;2hZihfTssfat8FVfI8EOJYyNLaikn6HVMz3RCt22YzVVmMcv4s0WyuMjMoReYt7Ju5rwN8KHR4Gk&#10;KWKK9iQ80KENUNMwWJxVgL/+dh/z6akpyllLGqWBfu4FKs7Md0siuMqn0yjq5ExnXyfk4NvI9m3E&#10;7ps1EJk5baSTyYz5wbyaGqF5oXVaxaoUElZS7Z66wVmHfndoIaVarVIaCdmJsLFPTkbwyFxk9rl7&#10;EeiGpw+kmnt41bNYfFBAnxu/tLDaB9B1kseZV5JVdGgJksCGhY1b9tZPWee/leVvAAAA//8DAFBL&#10;AwQUAAYACAAAACEABwL9iN4AAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI&#10;XBC1E5QAIU6FkLhVSIR+gBsvcSC2o6ybBr6e5QTHnRnNvqm3qx/FgjMNMWjINgoEhi7aIfQa9m/P&#10;13cgKJlgzRgDavhCgm1zflabysZTeMWlTb3gkkCV0eBSmiopqXPoDW3ihIG99zh7k/ice2lnc+Jy&#10;P8pcqVJ6MwT+4MyETw67z/boNQztukztVf5C7nYXd3v6Lgr60PryYn18AJFwTX9h+MVndGiY6RCP&#10;wZIYNdyUWclRNpTKeQRHivuCpQNLecaSbGr5f0XzAwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhADqBB4RRAgAAngQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAAcC/YjeAAAADQEAAA8AAAAAAAAAAAAAAAAAqwQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAC2BQAAAAA=&#10;" fillcolor="#6a1a41" stroked="f" strokeweight="2pt">
+              <v:rect w14:anchorId="7B05B471" id="_x0000_s1040" style="position:absolute;margin-left:180.8pt;margin-top:501.4pt;width:117pt;height:105pt;z-index:251702272;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAXkUQiUQIAAJ8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xxzna21QpwhaZBhQ&#10;tAHaoWdFlmIDsqhRSuzs14+S3abtdhp2UUiR5iOfHnN13TWGHRX6GmzB89GYM2UllLXdF/zH0+bL&#10;BWc+CFsKA1YV/KQ8v159/nTVuqWaQAWmVMioiPXL1hW8CsEts8zLSjXCj8ApS0EN2IhALu6zEkVL&#10;1RuTTcbjRdYClg5BKu/p9rYP8lWqr7WS4UFrrwIzBafeQjoxnbt4ZqsrsdyjcFUthzbEP3TRiNoS&#10;6GupWxEEO2D9R6mmlggedBhJaDLQupYqzUDT5OMP0zxWwqk0C5Hj3StN/v+VlffHR7dFoqF1funJ&#10;jFN0Gpv4S/2xLpF1eiVLdYFJusxnF/PLMXEqKZZPp9M5OVQnO3/u0IdvChoWjYIjvUYiSRzvfOhT&#10;X1IimgdTl5vamOTgfndjkB0FvdxkPL1YLIbq79KMZS3F57PUiSAFaSMCNdW4suDe7jkTZk/SlAET&#10;toWIkJ49Yt8KX/UYqewAYWxsQSX9DK2e6YlW6HYdqwkhn8VP4tUOytMWGUKvMe/kpiaAO+HDViCJ&#10;iqiiRQkPdGgD1DUMFmcV4K+/3cd8emuKctaSSGminweBijPz3ZIKLvPZLKo6ObP51wk5+Dayexux&#10;h+YGiM2cVtLJZMb8YF5MjdA80z6tIyqFhJWE3XM3ODehXx7aSKnW65RGSnYi3NlHJ2PxSF2k9ql7&#10;FuiGtw8km3t4EbRYfpBAnxu/tLA+BNB10seZV9JVdGgLksKGjY1r9tZPWef/ldVvAAAA//8DAFBL&#10;AwQUAAYACAAAACEAbUhX+OEAAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE75V4B2uR&#10;uFTUTqpGEOJUqBII1BPhp1c33sYRsR3Fbpq8PcsJjjszmv2m2E62YyMOofVOQrISwNDVXreukfDx&#10;/nR7ByxE5bTqvEMJMwbYlleLQuXaX9wbjlVsGJW4kCsJJsY+5zzUBq0KK9+jI+/kB6sinUPD9aAu&#10;VG47ngqRcataRx+M6nFnsP6uzlZC/zIvzWe1XE8z7sfD7vDlT6/PUt5cT48PwCJO8S8Mv/iEDiUx&#10;Hf3Z6cA6CessyShKhhApjaDI5n5D0pGkNCGJlwX/v6L8AQAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhABeRRCJRAgAAnwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAG1IV/jhAAAADQEAAA8AAAAAAAAAAAAAAAAAqwQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAAC5BQAAAAA=&#10;" fillcolor="#203866" stroked="f" strokeweight="2pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="1EF7E63F" w14:textId="77777777" w:rsidR="00003EE7" w:rsidRPr="00AD1A92" w:rsidRDefault="00003EE7" w:rsidP="00003EE7">
+                    <w:p w14:paraId="22428A48" w14:textId="77777777" w:rsidR="00365759" w:rsidRPr="00AD1A92" w:rsidRDefault="00365759" w:rsidP="00365759">
                       <w:pPr>
                         <w:autoSpaceDE w:val="0"/>
                         <w:autoSpaceDN w:val="0"/>
                         <w:adjustRightInd w:val="0"/>
                         <w:spacing w:line="288" w:lineRule="auto"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w:lang w:eastAsia="en-AU"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00AD1A92">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w:lang w:eastAsia="en-AU"/>
                         </w:rPr>
                         <w:t>Level of approval required:</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="2748CAB7" w14:textId="77777777" w:rsidR="00003EE7" w:rsidRPr="00AD1A92" w:rsidRDefault="00003EE7" w:rsidP="00003EE7">
-[...25 lines deleted...]
-                    <w:p w14:paraId="084D2320" w14:textId="7FF9924B" w:rsidR="00003EE7" w:rsidRPr="00AD1A92" w:rsidRDefault="00003EE7" w:rsidP="00003EE7">
+                    <w:p w14:paraId="6DBFB090" w14:textId="77777777" w:rsidR="00365759" w:rsidRPr="00AD1A92" w:rsidRDefault="00365759" w:rsidP="00365759">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00AD1A92">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w:lang w:eastAsia="en-AU"/>
                         </w:rPr>
-                        <w:t>Superintendent shall complete Superintendents Review Form and advise application with Advice Approved/Not Approved Forms</w:t>
+                        <w:t xml:space="preserve">- Superintendent </w:t>
                       </w:r>
-                      <w:r w:rsidR="00344157">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w:lang w:eastAsia="en-AU"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> for Services and Programs</w:t>
+                        <w:t>SINGLE VISIT</w:t>
                       </w:r>
                     </w:p>
-                  </w:txbxContent>
-[...144 lines deleted...]
-                    <w:p w14:paraId="63475112" w14:textId="4AD3B5D9" w:rsidR="00003EE7" w:rsidRPr="00AD1A92" w:rsidRDefault="00003EE7" w:rsidP="00003EE7">
+                    <w:p w14:paraId="084D2320" w14:textId="6BA88FF9" w:rsidR="00003EE7" w:rsidRPr="00AD1A92" w:rsidRDefault="00003EE7" w:rsidP="00003EE7">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00AD1A92">
-[...8 lines deleted...]
-                      </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00C94409">
-[...1211 lines deleted...]
-      </w:r>
     </w:p>
     <w:sectPr w:rsidR="0098411B" w:rsidRPr="0098411B" w:rsidSect="009814BD">
-      <w:headerReference w:type="even" r:id="rId55"/>
-[...2 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId58"/>
+      <w:headerReference w:type="even" r:id="rId62"/>
+      <w:headerReference w:type="default" r:id="rId63"/>
+      <w:footerReference w:type="default" r:id="rId64"/>
+      <w:headerReference w:type="first" r:id="rId65"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1134" w:left="1304" w:header="709" w:footer="590" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="514074FC" w14:textId="77777777" w:rsidR="009E61C6" w:rsidRDefault="009E61C6" w:rsidP="00D06E62">
+    <w:p w14:paraId="7ED2CD0E" w14:textId="77777777" w:rsidR="00711B83" w:rsidRDefault="00711B83" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7083FCAC" w14:textId="77777777" w:rsidR="009E61C6" w:rsidRDefault="009E61C6" w:rsidP="00D06E62">
+    <w:p w14:paraId="565C64A9" w14:textId="77777777" w:rsidR="00711B83" w:rsidRDefault="00711B83" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:notTrueType/>
     <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Lucida Grande">
+    <w:altName w:val="Segoe UI"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="494923E9" w14:textId="61CCE9C5" w:rsidR="004940A7" w:rsidRDefault="004940A7" w:rsidP="00663830">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="1095"/>
         <w:tab w:val="left" w:pos="8080"/>
       </w:tabs>
     </w:pPr>
-    <w:r w:rsidRPr="00627992">
+    <w:r w:rsidRPr="00A2036D">
       <w:rPr>
-        <w:color w:val="C00000"/>
+        <w:color w:val="203866"/>
       </w:rPr>
-      <w:t xml:space="preserve">The current version of this document is maintained on the </w:t>
-[...14 lines deleted...]
-      <w:t xml:space="preserve">      </w:t>
+      <w:t xml:space="preserve">The current version of this document is maintained on the Custodial Ops intranet page      </w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
@@ -12982,60 +15056,60 @@
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>13</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3125A04F" w14:textId="77777777" w:rsidR="009E61C6" w:rsidRDefault="009E61C6" w:rsidP="00D06E62">
+    <w:p w14:paraId="2259B193" w14:textId="77777777" w:rsidR="00711B83" w:rsidRDefault="00711B83" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5B42EB89" w14:textId="77777777" w:rsidR="009E61C6" w:rsidRDefault="009E61C6" w:rsidP="00D06E62">
+    <w:p w14:paraId="5F63FEAF" w14:textId="77777777" w:rsidR="00711B83" w:rsidRDefault="00711B83" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="77C3BF5B" w14:textId="079CBA51" w:rsidR="007A3FEA" w:rsidRDefault="007A3FEA" w:rsidP="00953FAA">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5970"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005A244E">
         <w:t xml:space="preserve">s.95E </w:t>
       </w:r>
@@ -13099,185 +15173,527 @@
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
     <w:p w14:paraId="75A354B9" w14:textId="77777777" w:rsidR="005C2384" w:rsidRDefault="005C2384" w:rsidP="005C2384">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> s.95E </w:t>
       </w:r>
       <w:r w:rsidRPr="00285A6C">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Prisons Act 1981</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="7942E8B9" w14:textId="77777777" w:rsidR="00C027A8" w:rsidRDefault="00C027A8" w:rsidP="00C027A8">
+    <w:p w14:paraId="6FF4BFC4" w14:textId="77777777" w:rsidR="000403DE" w:rsidRDefault="000403DE" w:rsidP="000403DE">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> s.65 (2) </w:t>
       </w:r>
       <w:r w:rsidRPr="00A46971">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Prisons Act 1981</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
     <w:p w14:paraId="37D0C455" w14:textId="77777777" w:rsidR="00545B5F" w:rsidRDefault="00545B5F" w:rsidP="00545B5F">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62B7F">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00F62B7F">
         <w:t xml:space="preserve"> r. 54D(f) </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62B7F">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Prisons Regulations 1982</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="377AF018" w14:textId="77777777" w:rsidR="00CA56DB" w:rsidRDefault="00CA56DB">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="14214104" w14:textId="5D5F7A98" w:rsidR="00652D10" w:rsidRDefault="00652D10">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32EF0C76" wp14:editId="0E5665BD">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="2142311471" name="Text Box 34" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6A26E7A1" w14:textId="7190F908" w:rsidR="00652D10" w:rsidRPr="00652D10" w:rsidRDefault="00652D10" w:rsidP="00652D10">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00652D10">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="32EF0C76" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 34" o:spid="_x0000_s1041" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251673600;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyNVpVCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOt7WnYRaZJ6pF8fFredlqRk3C+AVPS6SSnRBgOVWMOJf35vPn0&#10;hRIfmKmYAiNKehae3q4+fli2thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQL+ukNWOdYi&#10;ulbZLM8XWQuusg648B69932QrhK+lIKHRym9CESVFHsL6XTp3MczWy1ZcXDM1g0f2mD/0IVmjcGi&#10;F6h7Fhg5uuYNlG64Aw8yTDjoDKRsuEgz4DTT/NU0u5pZkWZBcry90OT/Hyx/OO3skyOh+wYdLjAS&#10;0lpfeHTGeTrpdPxipwTjSOH5QpvoAuHoXMxmNzlGOIZuPi/m83lEya6XrfPhuwBNolFSh1tJZLHT&#10;1oc+dUyJtQxsGqXSZpT5y4GY0ZNdO4xW6Pbd0PYeqjNO46BftLd802DNLfPhiTncLLaJag2PeEgF&#10;bUlhsCipwf16zx/zkXCMUtKiUkpqUMqUqB8GFxFFlYzp13weWXCjez8a5qjvAPU3xadgeTJjXlCj&#10;KR3oF9TxOhbCEDMcy5U0jOZd6CWL74CL9ToloX4sC1uzszxCR54iic/dC3N2YDrgih5glBErXhHe&#10;58ab3q6PAWlP24ic9kQOVKP20j6HdxLF/ed/yrq+5tVvAAAA//8DAFBLAwQUAAYACAAAACEAinsH&#10;sNkAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW7CMBCE75V4B2uReitOWqWCNA5CSBy4Ufpz&#10;XuJtkhKvo9hAytN320t7GWk0q5lvi+XoOnWmIbSeDaSzBBRx5W3LtYHXl83dHFSIyBY7z2TgiwIs&#10;y8lNgbn1F36m8z7WSko45GigibHPtQ5VQw7DzPfEkn34wWEUO9TaDniRctfp+yR51A5bloUGe1o3&#10;VB33J2egzVY+pvS23Xy+u9Sn1902u+6MuZ2OqydQkcb4dww/+IIOpTAd/IltUJ0BeST+qmSLubiD&#10;gWzxALos9H/28hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCyNVpVCQIAABUEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCKewew2QAAAAMBAAAP&#10;AAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAaQUAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="6A26E7A1" w14:textId="7190F908" w:rsidR="00652D10" w:rsidRPr="00652D10" w:rsidRDefault="00652D10" w:rsidP="00652D10">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00652D10">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1A8CBC42" w14:textId="7E3840C8" w:rsidR="004940A7" w:rsidRDefault="004940A7" w:rsidP="00663830">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1A8CBC42" w14:textId="78E6EFD9" w:rsidR="004940A7" w:rsidRDefault="00652D10" w:rsidP="00663830">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4E8C6226" wp14:editId="0A06D43C">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="2004614051" name="Text Box 35" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="18E81B15" w14:textId="1B63C002" w:rsidR="00652D10" w:rsidRPr="00652D10" w:rsidRDefault="00652D10" w:rsidP="00652D10">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00652D10">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4E8C6226" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 35" o:spid="_x0000_s1042" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251674624;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCHoV+dCwIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJFuNOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOu22nYRaZJ6pF8fFredVqRk3C+AVPS6SSnRBgOVWMOJf3xsvn0&#10;hRIfmKmYAiNKehae3q0+fli2thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQL+ukNWOdYi&#10;ulbZLM8XWQuusg648B69D32QrhK+lIKHJym9CESVFHsL6XTp3MczWy1ZcXDM1g0f2mD/0IVmjcGi&#10;F6gHFhg5uuYPKN1wBx5kmHDQGUjZcJFmwGmm+btpdjWzIs2C5Hh7ocn/P1j+eNrZZ0dC9xU6XGAk&#10;pLW+8OiM83TS6fjFTgnGkcLzhTbRBcLRuZjNbnKMcAzdfF7M5/OIkl0vW+fDNwGaRKOkDreSyGKn&#10;rQ996pgSaxnYNEqlzSjzmwMxoye7dhit0O070lRvut9DdcahHPT79pZvGiy9ZT48M4cLxm5RtOEJ&#10;D6mgLSkMFiU1uJ9/88d85B2jlLQomJIaVDQl6rvBfURtJWN6m88jGW5070fDHPU9oAyn+CIsT2bM&#10;C2o0pQP9inJex0IYYoZjuZKG0bwPvXLxOXCxXqcklJFlYWt2lkfoSFfk8qV7Zc4OhAfc1COMamLF&#10;O9773HjT2/UxIPtpKZHansiBcZRgWuvwXKLG3/6nrOujXv0CAAD//wMAUEsDBBQABgAIAAAAIQCK&#10;ewew2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NbsIwEITvlXgHa5F6K05apYI0DkJIHLhR&#10;+nNe4m2SEq+j2EDK03fbS3sZaTSrmW+L5eg6daYhtJ4NpLMEFHHlbcu1gdeXzd0cVIjIFjvPZOCL&#10;AizLyU2BufUXfqbzPtZKSjjkaKCJsc+1DlVDDsPM98SSffjBYRQ71NoOeJFy1+n7JHnUDluWhQZ7&#10;WjdUHfcnZ6DNVj6m9LbdfL671KfX3Ta77oy5nY6rJ1CRxvh3DD/4gg6lMB38iW1QnQF5JP6qZIu5&#10;uIOBbPEAuiz0f/byGwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIehX50LAgAAHAQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIp7B7DZAAAAAwEA&#10;AA8AAAAAAAAAAAAAAAAAZQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="18E81B15" w14:textId="1B63C002" w:rsidR="00652D10" w:rsidRPr="00652D10" w:rsidRDefault="00652D10" w:rsidP="00652D10">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00652D10">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="004940A7">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="004940A7">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="004940A7">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00FA6F1F">
+    <w:r w:rsidR="00E339ED">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>COPP 9.1 Cultural, Religious, Spiritual Services and Visits</w:t>
+      <w:t>Prison COPP 9.1 – Cultural, Religious, Spiritual Services and Visits</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="004940A7">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="004940A7">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> &lt;v x.x&gt;</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="241EFBCE" w14:textId="77777777" w:rsidR="004940A7" w:rsidRDefault="004940A7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="76F2356A" w14:textId="662E1C13" w:rsidR="004940A7" w:rsidRDefault="004940A7">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="76F2356A" w14:textId="416EEC41" w:rsidR="004940A7" w:rsidRDefault="00652D10">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r w:rsidRPr="008114B3">
+    <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A0F59F7" wp14:editId="39FB4441">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="576A5C25" wp14:editId="609AF620">
+              <wp:simplePos x="828675" y="361950"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="2070916891" name="Text Box 33" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="53A3D463" w14:textId="4F17B334" w:rsidR="00652D10" w:rsidRPr="00AE23E3" w:rsidRDefault="00652D10" w:rsidP="00652D10">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Aptos" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                              <w:noProof/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00AE23E3">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Aptos" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                              <w:noProof/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="576A5C25" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 33" o:spid="_x0000_s1043" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251672576;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwYIjbDQIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oi2QDj0rshQbsERBYmJnXz9KjpOt22nYRaZJ6pF8fFre9qZlR+VDA7bk00nOmbISqsbuS/79ZfPh&#10;E2cBha1EC1aV/KQCv129f7fsXKFmUENbKc8IxIaicyWvEV2RZUHWyogwAacsBTV4I5B+/T6rvOgI&#10;3bTZLM8XWQe+ch6kCoG890OQrxK+1krik9ZBIWtLTr1hOn06d/HMVktR7L1wdSPPbYh/6MKIxlLR&#10;C9S9QMEOvvkDyjTSQwCNEwkmA60bqdIMNM00fzPNthZOpVmInOAuNIX/Bysfj1v37Bn2X6CnBUZC&#10;OheKQM44T6+9iV/qlFGcKDxdaFM9MknOxWx2k1NEUujm42I+n0eU7HrZ+YBfFRgWjZJ72koiSxwf&#10;Ag6pY0qsZWHTtG3aTGt/cxBm9GTXDqOF/a5nTVXy2dj9DqoTDeVh2HdwctNQ6QcR8Fl4WjB1S6LF&#10;Jzp0C13J4WxxVoP/8Td/zCfeKcpZR4IpuSVFc9Z+s7SPqK1kTD/n80iGH9270bAHcwckwym9CCeT&#10;GfOwHU3twbySnNexEIWElVSu5Diadzgol56DVOt1SiIZOYEPdutkhI50RS5f+lfh3ZlwpE09wqgm&#10;UbzhfciNN4NbH5DYT0uJ1A5EnhknCaa1np9L1Piv/ynr+qhXPwEAAP//AwBQSwMEFAAGAAgAAAAh&#10;AIp7B7DZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj81uwjAQhO+VeAdrkXorTlqlgjQOQkgc&#10;uFH6c17ibZISr6PYQMrTd9tLexlpNKuZb4vl6Dp1piG0ng2kswQUceVty7WB15fN3RxUiMgWO89k&#10;4IsCLMvJTYG59Rd+pvM+1kpKOORooImxz7UOVUMOw8z3xJJ9+MFhFDvU2g54kXLX6fskedQOW5aF&#10;BntaN1Qd9ydnoM1WPqb0tt18vrvUp9fdNrvujLmdjqsnUJHG+HcMP/iCDqUwHfyJbVCdAXkk/qpk&#10;i7m4g4Fs8QC6LPR/9vIbAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMGCI2w0CAAAcBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAinsHsNkAAAAD&#10;AQAADwAAAAAAAAAAAAAAAABnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="53A3D463" w14:textId="4F17B334" w:rsidR="00652D10" w:rsidRPr="00AE23E3" w:rsidRDefault="00652D10" w:rsidP="00652D10">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Aptos" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                        <w:noProof/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00AE23E3">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Aptos" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                        <w:noProof/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00E339ED" w:rsidRPr="008114B3">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:noProof/>
+        <w:sz w:val="56"/>
+        <w:szCs w:val="56"/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A0F59F7" wp14:editId="0BAE66E6">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
-                <wp:posOffset>181610</wp:posOffset>
+                <wp:posOffset>676910</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>220980</wp:posOffset>
+                <wp:posOffset>421005</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1647825" cy="296545"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Text Box 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1647825" cy="296545"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="9525">
                         <a:noFill/>
@@ -13285,397 +15701,638 @@
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:sdt>
                           <w:sdtPr>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                               <w:b/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             </w:rPr>
                             <w:id w:val="-1483379727"/>
                           </w:sdtPr>
                           <w:sdtEndPr>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:sdtEndPr>
                           <w:sdtContent>
                             <w:p w14:paraId="5E4DA9DC" w14:textId="77777777" w:rsidR="004940A7" w:rsidRPr="00464E72" w:rsidRDefault="004940A7" w:rsidP="008D51C1">
                               <w:pPr>
                                 <w:rPr>
-                                  <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:hint="eastAsia"/>
+                                  <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                                   <w:b/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                                   <w:b/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t>Corrective Services</w:t>
                               </w:r>
                             </w:p>
                           </w:sdtContent>
                         </w:sdt>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="7A0F59F7" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-            <v:shape id="Text Box 1" o:spid="_x0000_s1041" type="#_x0000_t202" style="position:absolute;margin-left:14.3pt;margin-top:17.4pt;width:129.75pt;height:23.35pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5V1Wo9gEAAM0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817IN27EFy0GaNEWB&#10;9AGk/YA1RVlESS5L0pbcr++SchwjuQXVgeBqydmd2eH6ujeaHaQPCm3FJ6MxZ9IKrJXdVfzXz/sP&#10;S85CBFuDRisrfpSBX2/ev1t3rpRTbFHX0jMCsaHsXMXbGF1ZFEG00kAYoZOWkg16A5FCvytqDx2h&#10;G11Mx+NF0aGvnUchQ6C/d0OSbzJ+00gRvzdNkJHpilNvMa8+r9u0Fps1lDsPrlXi1Aa8oQsDylLR&#10;M9QdRGB7r15BGSU8BmziSKApsGmUkJkDsZmMX7B5bMHJzIXECe4sU/h/sOLb4dH98Cz2H7GnAWYS&#10;wT2g+B2YxdsW7E7eeI9dK6GmwpMkWdG5UJ6uJqlDGRLItvuKNQ0Z9hEzUN94k1QhnozQaQDHs+iy&#10;j0ykkovZ1XI650xQbrpazGfzXALKp9vOh/hZomFpU3FPQ83ocHgIMXUD5dORVMzivdI6D1Zb1lV8&#10;NSf4FxmjIvlOK1Px5Th9gxMSyU+2zpcjKD3sqYC2J9aJ6EA59tueDib2W6yPxN/j4C96D7Rp0f/l&#10;rCNvVTz82YOXnOkvljRcTWazZMYczOZXUwr8ZWZ7mQErCKrikbNhexuzgQdGN6R1o7IMz52ceiXP&#10;ZHVO/k6mvIzzqedXuPkHAAD//wMAUEsDBBQABgAIAAAAIQAgdZVd3AAAAAgBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/BTsMwEETvSPyDtUjcqJ3QViZkUyEQVxAFKvXmxm4SEa+j2G3C37Oc4Dia0cyb&#10;cjP7XpzdGLtACNlCgXBUB9tRg/Dx/nyjQcRkyJo+kEP4dhE21eVFaQobJnpz521qBJdQLAxCm9JQ&#10;SBnr1nkTF2FwxN4xjN4klmMj7WgmLve9zJVaS2864oXWDO6xdfXX9uQRPl+O+91SvTZPfjVMYVaS&#10;/J1EvL6aH+5BJDenvzD84jM6VMx0CCeyUfQIuV5zEuF2yQ/Yz7XOQBwQdLYCWZXy/4HqBwAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADlXVaj2AQAAzQMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACB1lV3cAAAACAEAAA8AAAAAAAAAAAAAAAAAUAQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABZBQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="7A0F59F7" id="Text Box 1" o:spid="_x0000_s1044" type="#_x0000_t202" style="position:absolute;margin-left:53.3pt;margin-top:33.15pt;width:129.75pt;height:23.35pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWUuY++wEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X5x4SZpYIVXXrtOk&#10;7kPq9gMIxjEacBmQ2Nmv7wW7adS9TfMD4vrCufece9hc90aTo/RBgWV0NplSIq2AWtk9oz9/3L9b&#10;URIitzXXYCWjJxno9fbtm03nKllCC7qWniCIDVXnGG1jdFVRBNFKw8MEnLSYbMAbHjH0+6L2vEN0&#10;o4tyOl0WHfjaeRAyBPx7NyTpNuM3jRTxW9MEGYlmFHuLefV53aW12G54tffctUqMbfB/6MJwZbHo&#10;GeqOR04OXv0FZZTwEKCJEwGmgKZRQmYOyGY2fcXmseVOZi4oTnBnmcL/gxVfj4/uuyex/wA9DjCT&#10;CO4BxK9ALNy23O7ljffQtZLXWHiWJCs6F6rxapI6VCGB7LovUOOQ+SFCBuobb5IqyJMgOg7gdBZd&#10;9pGIVHI5v1qVC0oE5sr1cjFf5BK8er7tfIifJBiSNox6HGpG58eHEFM3vHo+kopZuFda58FqSzpG&#10;1wuEf5UxKqLvtDKMrqbpG5yQSH60db4cudLDHgtoO7JORAfKsd/1RNWMvk93kwg7qE8og4fBZvgs&#10;cNOC/0NJhxZjNPw+cC8p0Z8tSrmezefJkzmYL65KDPxlZneZ4VYgFKORkmF7G7OPB2I3KHmjshov&#10;nYwto3WySKPNkzcv43zq5TFunwAAAP//AwBQSwMEFAAGAAgAAAAhAHcQ0APdAAAACgEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8tOwzAQRfdI/QdrkNhROwQsCHGqCsSWivKQ2LnxNImIx1HsNuHvO6zo&#10;8uoe3TlTrmbfiyOOsQtkIFsqEEh1cB01Bj7eX67vQcRkydk+EBr4xQiranFR2sKFid7wuE2N4BGK&#10;hTXQpjQUUsa6RW/jMgxI3O3D6G3iODbSjXbicd/LG6W09LYjvtDaAZ9arH+2B2/g83X//XWrNs2z&#10;vxumMCtJ/kEac3U5rx9BJJzTPwx/+qwOFTvtwoFcFD1npTWjBrTOQTCQa52B2HGT5QpkVcrzF6oT&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFZS5j77AQAA1AMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHcQ0APdAAAACgEAAA8AAAAAAAAAAAAA&#10;AAAAVQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABfBQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox>
                 <w:txbxContent>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                         <w:b/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
                       <w:id w:val="-1483379727"/>
                     </w:sdtPr>
                     <w:sdtEndPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:sdtEndPr>
                     <w:sdtContent>
                       <w:p w14:paraId="5E4DA9DC" w14:textId="77777777" w:rsidR="004940A7" w:rsidRPr="00464E72" w:rsidRDefault="004940A7" w:rsidP="008D51C1">
                         <w:pPr>
                           <w:rPr>
-                            <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:hint="eastAsia"/>
+                            <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                             <w:b/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                             <w:b/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>Corrective Services</w:t>
                         </w:r>
                       </w:p>
                     </w:sdtContent>
                   </w:sdt>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00BC2690" w:rsidRPr="00D521D2">
       <w:rPr>
+        <w:rFonts w:eastAsia="Arial"/>
         <w:noProof/>
-        <w:lang w:eastAsia="en-AU"/>
-[...108 lines deleted...]
-        <w:lang w:eastAsia="en-AU"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="368DA259" wp14:editId="7299F0EB">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A4EB091" wp14:editId="0196198E">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
-            <wp:posOffset>-29210</wp:posOffset>
+            <wp:posOffset>-635</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
-            <wp:posOffset>-59055</wp:posOffset>
+            <wp:align>top</wp:align>
           </wp:positionV>
-          <wp:extent cx="7580630" cy="10719435"/>
-          <wp:effectExtent l="0" t="0" r="1270" b="5715"/>
+          <wp:extent cx="7553325" cy="10689590"/>
+          <wp:effectExtent l="0" t="0" r="9525" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="3" name="Picture 3"/>
+          <wp:docPr id="1831951324" name="Picture 2" descr="A black screen with colorful circles and dots&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="govOfWA_DOJ_222.eps"/>
+                  <pic:cNvPr id="1968693442" name="Picture 2" descr="A black screen with colorful circles and dots&#10;&#10;AI-generated content may be incorrect."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1" cstate="print">
+                  <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7580630" cy="10719435"/>
+                    <a:ext cx="7553325" cy="10689590"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
+          <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
-          <wp14:sizeRelV relativeFrom="page">
+          <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7DC11765" w14:textId="1075A835" w:rsidR="004940A7" w:rsidRDefault="004940A7">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7DC11765" w14:textId="0EF3CE34" w:rsidR="004940A7" w:rsidRDefault="00652D10">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A3A5D82" wp14:editId="25729D63">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="2079668194" name="Text Box 37" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0F128A40" w14:textId="554E8467" w:rsidR="00652D10" w:rsidRPr="00652D10" w:rsidRDefault="00652D10" w:rsidP="00652D10">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00652D10">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="3A3A5D82" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 37" o:spid="_x0000_s1045" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251676672;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBe4ydWDQIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3bSJeuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOt22nYRaZJ6pF8fFredVqRk3C+AVPS6SSnRBgOVWMOJf3+svlw&#10;S4kPzFRMgRElPQtP71bv3y1bW4gZ1KAq4QiCGF+0tqR1CLbIMs9roZmfgBUGgxKcZgF/3SGrHGsR&#10;XatslueLrAVXWQdceI/ehz5IVwlfSsHDk5ReBKJKir2FdLp07uOZrZasODhm64YPbbB/6EKzxmDR&#10;C9QDC4wcXfMHlG64Aw8yTDjoDKRsuEgz4DTT/M00u5pZkWZBcry90OT/Hyx/PO3ssyOh+wIdLjAS&#10;0lpfeHTGeTrpdPxipwTjSOH5QpvoAuHoXMxmNzlGOIZuPi3m83lEya6XrfPhqwBNolFSh1tJZLHT&#10;1oc+dUyJtQxsGqXSZpT5zYGY0ZNdO4xW6PYdaaqSfhy730N1xqEc9Pv2lm8aLL1lPjwzhwvGblG0&#10;4QkPqaAtKQwWJTW4H3/zx3zkHaOUtCiYkhpUNCXqm8F9RG0lY/o5n0cy3Ojej4Y56ntAGU7xRVie&#10;zJgX1GhKB/oV5byOhTDEDMdyJQ2jeR965eJz4GK9TkkoI8vC1uwsj9CRrsjlS/fKnB0ID7ipRxjV&#10;xIo3vPe58aa362NA9tNSIrU9kQPjKMG01uG5RI3/+p+yro969RMAAP//AwBQSwMEFAAGAAgAAAAh&#10;AIp7B7DZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj81uwjAQhO+VeAdrkXorTlqlgjQOQkgc&#10;uFH6c17ibZISr6PYQMrTd9tLexlpNKuZb4vl6Dp1piG0ng2kswQUceVty7WB15fN3RxUiMgWO89k&#10;4IsCLMvJTYG59Rd+pvM+1kpKOORooImxz7UOVUMOw8z3xJJ9+MFhFDvU2g54kXLX6fskedQOW5aF&#10;BntaN1Qd9ydnoM1WPqb0tt18vrvUp9fdNrvujLmdjqsnUJHG+HcMP/iCDqUwHfyJbVCdAXkk/qpk&#10;i7m4g4Fs8QC6LPR/9vIbAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAXuMnVg0CAAAcBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAinsHsNkAAAAD&#10;AQAADwAAAAAAAAAAAAAAAABnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="0F128A40" w14:textId="554E8467" w:rsidR="00652D10" w:rsidRPr="00652D10" w:rsidRDefault="00652D10" w:rsidP="00652D10">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00652D10">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="13E353C2" w14:textId="379B18F3" w:rsidR="003C6651" w:rsidRDefault="004940A7" w:rsidP="004D040B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="13E353C2" w14:textId="36BA0BCE" w:rsidR="003C6651" w:rsidRDefault="00652D10" w:rsidP="004D040B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00E274AD">
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C8AEFDD" wp14:editId="54735CC8">
+              <wp:simplePos x="828675" y="450850"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1743595178" name="Text Box 38" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2990542F" w14:textId="20FA592E" w:rsidR="00652D10" w:rsidRPr="00AE23E3" w:rsidRDefault="00652D10" w:rsidP="00652D10">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Aptos" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                              <w:noProof/>
+                              <w:color w:val="B40A00"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00AE23E3">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Aptos" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                              <w:noProof/>
+                              <w:color w:val="B40A00"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="1C8AEFDD" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 38" o:spid="_x0000_s1046" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251677696;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzXJVrDAIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oC2QDj0rshwbkERBYmJnXz9KiZOt7WnYRaZJ6pF8fJrf9kazg/KhBVvy8SjnTFkJVWt3Jf/5vPr0&#10;hbOAwlZCg1UlP6rAbxcfP8w7V6gJNKAr5RmB2FB0ruQNoiuyLMhGGRFG4JSlYA3eCKRfv8sqLzpC&#10;Nzqb5Pks68BXzoNUIZD3/hTki4Rf10riY10HhUyXnHrDdPp0buOZLeai2Hnhmlae2xD/0IURraWi&#10;F6h7gYLtffsGyrTSQ4AaRxJMBnXdSpVmoGnG+atpNo1wKs1C5AR3oSn8P1j5cNi4J8+w/wY9LTAS&#10;0rlQBHLGefram/ilThnFicLjhTbVI5PknE0mNzlFJIVuPs+m02lEya6XnQ/4XYFh0Si5p60kssRh&#10;HfCUOqTEWhZWrdZpM9r+5SDM6MmuHUYL+23P2qrkqW70bKE60lAeTvsOTq5aKr0WAZ+EpwVTtyRa&#10;fKSj1tCVHM4WZw34X+/5Yz7xTlHOOhJMyS0pmjP9w9I+oraSMf6aTyMZfnBvB8PuzR2QDMf0IpxM&#10;ZsxDPZi1B/NCcl7GQhQSVlK5kuNg3uFJufQcpFouUxLJyAlc242TETrSFbl87l+Ed2fCkTb1AIOa&#10;RPGK91NuvBncco/EflrKlcgz4yTBtNbzc4ka//M/ZV0f9eI3AAAA//8DAFBLAwQUAAYACAAAACEA&#10;insHsNkAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW7CMBCE75V4B2uReitOWqWCNA5CSBy4&#10;UfpzXuJtkhKvo9hAytN320t7GWk0q5lvi+XoOnWmIbSeDaSzBBRx5W3LtYHXl83dHFSIyBY7z2Tg&#10;iwIsy8lNgbn1F36m8z7WSko45GigibHPtQ5VQw7DzPfEkn34wWEUO9TaDniRctfp+yR51A5bloUG&#10;e1o3VB33J2egzVY+pvS23Xy+u9Sn1902u+6MuZ2OqydQkcb4dww/+IIOpTAd/IltUJ0BeST+qmSL&#10;ubiDgWzxALos9H/28hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAzXJVrDAIAABwEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCKewew2QAAAAMB&#10;AAAPAAAAAAAAAAAAAAAAAGYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="2990542F" w14:textId="20FA592E" w:rsidR="00652D10" w:rsidRPr="00AE23E3" w:rsidRDefault="00652D10" w:rsidP="00652D10">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Aptos" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                        <w:noProof/>
+                        <w:color w:val="B40A00"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00AE23E3">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Aptos" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                        <w:noProof/>
+                        <w:color w:val="B40A00"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="004940A7" w:rsidRPr="006217B8">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00E274AD">
+    <w:r w:rsidR="004940A7" w:rsidRPr="006217B8">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00E274AD">
+    <w:r w:rsidR="004940A7" w:rsidRPr="006217B8">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00EB6A97">
+    <w:r w:rsidR="009D45FA">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>COPP 9.1 Cultural, Religious, Spiritual Services and Visits</w:t>
+      <w:t>Prison COPP 9.1 – Cultural, Religious, Spiritual Services and Visits</w:t>
     </w:r>
-    <w:r w:rsidRPr="00E274AD">
+    <w:r w:rsidR="004940A7" w:rsidRPr="006217B8">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00E274AD">
+    <w:r w:rsidR="004940A7" w:rsidRPr="006217B8">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="002B64FE" w:rsidRPr="00E274AD">
+    <w:r w:rsidR="002B64FE" w:rsidRPr="006217B8">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>v4.0</w:t>
+      <w:t>v</w:t>
+    </w:r>
+    <w:r w:rsidR="00A07744" w:rsidRPr="006217B8">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>5</w:t>
+    </w:r>
+    <w:r w:rsidR="002B64FE" w:rsidRPr="006217B8">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>.0</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3AAC8083" w14:textId="75B0889B" w:rsidR="004940A7" w:rsidRDefault="004940A7">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3AAC8083" w14:textId="3DFA08CE" w:rsidR="004940A7" w:rsidRDefault="00652D10">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3C308DB8" wp14:editId="5B24752A">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1998593087" name="Text Box 36" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="48D343AE" w14:textId="6BD83E94" w:rsidR="00652D10" w:rsidRPr="00652D10" w:rsidRDefault="00652D10" w:rsidP="00652D10">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00652D10">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="3C308DB8" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 36" o:spid="_x0000_s1047" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251675648;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCEnUItDAIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oi2QDj0rshQbkEVBYmJnXz9KjpOt22nYRaZJ6pF8fFre9q1hR+VDA7bk00nOmbISqsbuS/79ZfPh&#10;E2cBha2EAatKflKB367ev1t2rlAzqMFUyjMCsaHoXMlrRFdkWZC1akWYgFOWghp8K5B+/T6rvOgI&#10;vTXZLM8XWQe+ch6kCoG890OQrxK+1krik9ZBITMlp94wnT6du3hmq6Uo9l64upHnNsQ/dNGKxlLR&#10;C9S9QMEOvvkDqm2khwAaJxLaDLRupEoz0DTT/M0021o4lWYhcoK70BT+H6x8PG7ds2fYf4GeFhgJ&#10;6VwoAjnjPL32bfxSp4ziROHpQpvqkUlyLmazm5wikkI3Hxfz+TyiZNfLzgf8qqBl0Si5p60kssTx&#10;IeCQOqbEWhY2jTFpM8b+5iDM6MmuHUYL+13PmooaGbvfQXWioTwM+w5Obhoq/SACPgtPC6ZuSbT4&#10;RIc20JUczhZnNfgff/PHfOKdopx1JJiSW1I0Z+abpX1EbSVj+jmfRzL86N6Nhj20d0AynNKLcDKZ&#10;MQ/NaGoP7SvJeR0LUUhYSeVKjqN5h4Ny6TlItV6nJJKRE/hgt05G6EhX5PKlfxXenQlH2tQjjGoS&#10;xRveh9x4M7j1AYn9tJRI7UDkmXGSYFrr+blEjf/6n7Kuj3r1EwAA//8DAFBLAwQUAAYACAAAACEA&#10;insHsNkAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW7CMBCE75V4B2uReitOWqWCNA5CSBy4&#10;UfpzXuJtkhKvo9hAytN320t7GWk0q5lvi+XoOnWmIbSeDaSzBBRx5W3LtYHXl83dHFSIyBY7z2Tg&#10;iwIsy8lNgbn1F36m8z7WSko45GigibHPtQ5VQw7DzPfEkn34wWEUO9TaDniRctfp+yR51A5bloUG&#10;e1o3VB33J2egzVY+pvS23Xy+u9Sn1902u+6MuZ2OqydQkcb4dww/+IIOpTAd/IltUJ0BeST+qmSL&#10;ubiDgWzxALos9H/28hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCEnUItDAIAABwEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCKewew2QAAAAMB&#10;AAAPAAAAAAAAAAAAAAAAAGYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="48D343AE" w14:textId="6BD83E94" w:rsidR="00652D10" w:rsidRPr="00652D10" w:rsidRDefault="00652D10" w:rsidP="00652D10">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00652D10">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF83"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="D79C32F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet2"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="643"/>
         </w:tabs>
         <w:ind w:left="643" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A6684E2E"/>
@@ -13763,124 +16420,82 @@
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05B8113D"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="0DE6A8E0"/>
+    <w:tmpl w:val="74EE44F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading3"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:b w:val="0"/>
-[...16 lines deleted...]
-        <w:em w:val="none"/>
         <w:specVanish w:val="0"/>
-        <w14:glow w14:rad="0">
-[...22 lines deleted...]
-        <w14:cntxtAlts w14:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading4"/>
       <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="864" w:hanging="864"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading5"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1008" w:hanging="1008"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -14279,50 +16894,163 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16A03763"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0788613C"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="219E629C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="76CE3EB2"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -14364,51 +17092,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28DA60C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FBF0F0E4"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -14450,51 +17178,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F2E2B56"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6E368330"/>
     <w:styleLink w:val="StyleBulletedSymbolsymbol10ptLeft063cmHanging0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="1134" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
@@ -14593,51 +17321,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2FD66F4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DC9275E6"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -14682,51 +17410,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30EE4DE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EB7A29DA"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -14771,51 +17499,163 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3EEA5246"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="03042E2A"/>
+    <w:lvl w:ilvl="0" w:tplc="03D4532C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F3A5435"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="226C15FA"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -14860,51 +17700,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FE27075"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="31C606DC"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -14946,51 +17786,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4391534D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0B8661AA"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="455E5A23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CD58618C"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -15032,51 +17985,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56095A32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A856618C"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -15118,51 +18071,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="562227C6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C1300954"/>
     <w:styleLink w:val="StyleOutlinenumbered"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -15260,51 +18213,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E094D42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9840358E"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -15349,51 +18302,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BD63AB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A856618C"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -15435,51 +18388,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="725F7331"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CD58618C"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -15521,51 +18474,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75FD4723"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0D222CBA"/>
     <w:lvl w:ilvl="0" w:tplc="312E38C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -15615,51 +18568,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="764635EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="422287DA"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15728,51 +18681,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="783D09A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="154EAB68"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15841,51 +18794,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="793822A8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="152C7FF8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7797" w:hanging="567"/>
@@ -15964,51 +18917,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7AB076E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6B72521E"/>
     <w:lvl w:ilvl="0" w:tplc="DD84C3EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -16050,51 +19003,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7AB95524"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="10863DD2"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B8F6550"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F19A60E0"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -16136,51 +19202,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7BF11979"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F0A0EEB8"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -16232,1540 +19298,1665 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1462308725">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1515344851">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1229535534">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1051618636">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1225795473">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1462652400">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="2009940317">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="578251626">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="515844541">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="195122776">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1419247985">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="240023894">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="48186895">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="890574293">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="591086589">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1484547029">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1211917617">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="795180986">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1776558776">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="28"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="738595146">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1401751003">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1557930810">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="468672412">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="2018605944">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="262418512">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1487360264">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1503854694">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1961304218">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="803233036">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1298490581">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="785346492">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="223562009">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1033504487">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="309330868">
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="18"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1728" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="AgSZ+3ZekycOk7hW96ODpkp15cQ1o6GAOgMzy1BKKjkhldwHty/TlNKaJDi8vwoZwzB/SgZHXIdSBavf5H1lHw==" w:salt="f9kUGIgoDyRVvk/G38kKeQ=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="iLIoigsjJjw+DLm2Wx1HiMR1oXVj+p9D+HRoEZKrpZ9MC8rsOOpkW/arD+vgkoOGNERQZHZ0LFqGZLtoJ9OFyA==" w:salt="UJibJ/1AHThqTzTuun7IoQ=="/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="ManualSave" w:val="Y"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00943E49"/>
     <w:rsid w:val="00000407"/>
     <w:rsid w:val="00000FA2"/>
     <w:rsid w:val="00001BC1"/>
     <w:rsid w:val="00003EE7"/>
     <w:rsid w:val="000047F1"/>
     <w:rsid w:val="0000564F"/>
     <w:rsid w:val="00005C83"/>
     <w:rsid w:val="000061E1"/>
     <w:rsid w:val="0000644A"/>
     <w:rsid w:val="00007C85"/>
     <w:rsid w:val="000116CB"/>
     <w:rsid w:val="00011BA7"/>
     <w:rsid w:val="00011DCB"/>
     <w:rsid w:val="00012346"/>
     <w:rsid w:val="00015150"/>
+    <w:rsid w:val="00015633"/>
     <w:rsid w:val="00015B75"/>
     <w:rsid w:val="0002042D"/>
     <w:rsid w:val="000242D9"/>
     <w:rsid w:val="00024525"/>
     <w:rsid w:val="00024788"/>
     <w:rsid w:val="00032BED"/>
     <w:rsid w:val="00036142"/>
+    <w:rsid w:val="000403DE"/>
     <w:rsid w:val="00044BC8"/>
     <w:rsid w:val="00045F51"/>
     <w:rsid w:val="0004671C"/>
     <w:rsid w:val="000469C4"/>
     <w:rsid w:val="000503DB"/>
     <w:rsid w:val="00051BA3"/>
     <w:rsid w:val="00055ABB"/>
     <w:rsid w:val="00062798"/>
     <w:rsid w:val="00065E77"/>
+    <w:rsid w:val="00074584"/>
     <w:rsid w:val="000755EE"/>
     <w:rsid w:val="00080666"/>
     <w:rsid w:val="000839C4"/>
     <w:rsid w:val="00084010"/>
     <w:rsid w:val="00084823"/>
+    <w:rsid w:val="00087EF8"/>
     <w:rsid w:val="000925A5"/>
     <w:rsid w:val="00093E1F"/>
     <w:rsid w:val="00094869"/>
     <w:rsid w:val="00094A0C"/>
     <w:rsid w:val="000A013B"/>
     <w:rsid w:val="000A1DCF"/>
     <w:rsid w:val="000A21C3"/>
     <w:rsid w:val="000A2DD3"/>
     <w:rsid w:val="000A340C"/>
+    <w:rsid w:val="000A39FB"/>
     <w:rsid w:val="000A3B40"/>
     <w:rsid w:val="000A46D4"/>
     <w:rsid w:val="000A5B29"/>
     <w:rsid w:val="000A5E8B"/>
     <w:rsid w:val="000A720C"/>
+    <w:rsid w:val="000A74C3"/>
     <w:rsid w:val="000A75D5"/>
     <w:rsid w:val="000B02F5"/>
+    <w:rsid w:val="000B1955"/>
     <w:rsid w:val="000B5AEF"/>
     <w:rsid w:val="000B6320"/>
     <w:rsid w:val="000C14F7"/>
+    <w:rsid w:val="000C21BF"/>
     <w:rsid w:val="000C304F"/>
     <w:rsid w:val="000C44EE"/>
     <w:rsid w:val="000C4CFD"/>
     <w:rsid w:val="000C5061"/>
+    <w:rsid w:val="000C7671"/>
     <w:rsid w:val="000D008C"/>
     <w:rsid w:val="000D2008"/>
     <w:rsid w:val="000D39F8"/>
     <w:rsid w:val="000D4E52"/>
     <w:rsid w:val="000D5E14"/>
     <w:rsid w:val="000D69A3"/>
     <w:rsid w:val="000E0415"/>
     <w:rsid w:val="000E0510"/>
     <w:rsid w:val="000E1B41"/>
     <w:rsid w:val="000E3C2C"/>
     <w:rsid w:val="000E4E3B"/>
     <w:rsid w:val="000E536D"/>
     <w:rsid w:val="000E53A3"/>
     <w:rsid w:val="000E71EA"/>
     <w:rsid w:val="000F0FBC"/>
     <w:rsid w:val="000F4F2B"/>
+    <w:rsid w:val="000F511B"/>
     <w:rsid w:val="000F7085"/>
     <w:rsid w:val="000F7531"/>
+    <w:rsid w:val="000F7C6E"/>
     <w:rsid w:val="00101904"/>
     <w:rsid w:val="00101FFF"/>
     <w:rsid w:val="001020C9"/>
     <w:rsid w:val="001035D6"/>
     <w:rsid w:val="001069F5"/>
     <w:rsid w:val="00106FF6"/>
     <w:rsid w:val="00107531"/>
+    <w:rsid w:val="001106E1"/>
     <w:rsid w:val="00111EB8"/>
     <w:rsid w:val="0011387E"/>
     <w:rsid w:val="00114916"/>
     <w:rsid w:val="001158E9"/>
     <w:rsid w:val="001160D3"/>
     <w:rsid w:val="001236EE"/>
     <w:rsid w:val="00124213"/>
+    <w:rsid w:val="00124647"/>
     <w:rsid w:val="00126611"/>
     <w:rsid w:val="001268DB"/>
     <w:rsid w:val="00126C03"/>
     <w:rsid w:val="00127283"/>
     <w:rsid w:val="001300DC"/>
     <w:rsid w:val="00131037"/>
     <w:rsid w:val="00132837"/>
     <w:rsid w:val="0013520B"/>
     <w:rsid w:val="001369CE"/>
     <w:rsid w:val="00140450"/>
     <w:rsid w:val="00141506"/>
     <w:rsid w:val="00142280"/>
     <w:rsid w:val="0014357A"/>
     <w:rsid w:val="00144A1B"/>
     <w:rsid w:val="00145346"/>
     <w:rsid w:val="00145E70"/>
     <w:rsid w:val="00146505"/>
     <w:rsid w:val="00146739"/>
     <w:rsid w:val="001472B5"/>
     <w:rsid w:val="00150099"/>
     <w:rsid w:val="00154D76"/>
     <w:rsid w:val="00155864"/>
     <w:rsid w:val="001601A6"/>
     <w:rsid w:val="001607E7"/>
     <w:rsid w:val="001623C1"/>
     <w:rsid w:val="00162BDC"/>
     <w:rsid w:val="00164382"/>
+    <w:rsid w:val="00164ABC"/>
     <w:rsid w:val="00164F6C"/>
     <w:rsid w:val="00172275"/>
     <w:rsid w:val="001731C5"/>
     <w:rsid w:val="00174C3C"/>
     <w:rsid w:val="001757E8"/>
     <w:rsid w:val="001810AB"/>
     <w:rsid w:val="00182D16"/>
     <w:rsid w:val="00185F68"/>
     <w:rsid w:val="00186B1D"/>
     <w:rsid w:val="0018702B"/>
     <w:rsid w:val="001906E3"/>
     <w:rsid w:val="00192E7B"/>
     <w:rsid w:val="00193880"/>
     <w:rsid w:val="0019582E"/>
     <w:rsid w:val="001968AF"/>
     <w:rsid w:val="00197D11"/>
     <w:rsid w:val="001A03CE"/>
     <w:rsid w:val="001A55AC"/>
+    <w:rsid w:val="001B0871"/>
     <w:rsid w:val="001B0FFF"/>
     <w:rsid w:val="001B60D6"/>
     <w:rsid w:val="001B6918"/>
     <w:rsid w:val="001B7C54"/>
+    <w:rsid w:val="001C0561"/>
     <w:rsid w:val="001C0572"/>
     <w:rsid w:val="001C22D0"/>
     <w:rsid w:val="001C57A0"/>
     <w:rsid w:val="001C6228"/>
     <w:rsid w:val="001C6430"/>
+    <w:rsid w:val="001C682E"/>
     <w:rsid w:val="001D1D3E"/>
     <w:rsid w:val="001D26F2"/>
     <w:rsid w:val="001E1DB7"/>
     <w:rsid w:val="001E2D42"/>
     <w:rsid w:val="001E3880"/>
     <w:rsid w:val="001E3B72"/>
     <w:rsid w:val="001E489F"/>
     <w:rsid w:val="001E58A9"/>
+    <w:rsid w:val="001F1834"/>
     <w:rsid w:val="001F44B1"/>
+    <w:rsid w:val="001F4953"/>
     <w:rsid w:val="001F644F"/>
     <w:rsid w:val="002010E9"/>
     <w:rsid w:val="00203735"/>
     <w:rsid w:val="002043B6"/>
     <w:rsid w:val="00205D0B"/>
     <w:rsid w:val="00205DC8"/>
+    <w:rsid w:val="002071B4"/>
     <w:rsid w:val="0020768B"/>
     <w:rsid w:val="00207F4A"/>
+    <w:rsid w:val="00213727"/>
     <w:rsid w:val="00213900"/>
     <w:rsid w:val="0021607A"/>
     <w:rsid w:val="002169F4"/>
     <w:rsid w:val="00216B19"/>
     <w:rsid w:val="002178FA"/>
     <w:rsid w:val="00220C46"/>
+    <w:rsid w:val="00222CF3"/>
     <w:rsid w:val="0022334C"/>
     <w:rsid w:val="00224F71"/>
     <w:rsid w:val="00226984"/>
     <w:rsid w:val="0023537E"/>
     <w:rsid w:val="00237A64"/>
     <w:rsid w:val="0024017B"/>
     <w:rsid w:val="0024046D"/>
     <w:rsid w:val="002418B7"/>
     <w:rsid w:val="00242FE5"/>
     <w:rsid w:val="002457AA"/>
     <w:rsid w:val="00245869"/>
+    <w:rsid w:val="00245CA3"/>
     <w:rsid w:val="00245EE8"/>
     <w:rsid w:val="00246738"/>
     <w:rsid w:val="00250C62"/>
     <w:rsid w:val="00254316"/>
+    <w:rsid w:val="002572CD"/>
     <w:rsid w:val="00261263"/>
     <w:rsid w:val="002613B4"/>
     <w:rsid w:val="002628C1"/>
     <w:rsid w:val="002629CD"/>
     <w:rsid w:val="00264766"/>
     <w:rsid w:val="00264A2C"/>
+    <w:rsid w:val="00264EBE"/>
     <w:rsid w:val="00266281"/>
     <w:rsid w:val="00266CF0"/>
+    <w:rsid w:val="00270A98"/>
     <w:rsid w:val="00271FBE"/>
     <w:rsid w:val="00272232"/>
     <w:rsid w:val="00273E18"/>
     <w:rsid w:val="0027418F"/>
     <w:rsid w:val="00274CBD"/>
     <w:rsid w:val="00276060"/>
     <w:rsid w:val="0027609B"/>
     <w:rsid w:val="00276785"/>
     <w:rsid w:val="00276917"/>
     <w:rsid w:val="00276F01"/>
+    <w:rsid w:val="00277B3B"/>
     <w:rsid w:val="00282051"/>
     <w:rsid w:val="00285795"/>
     <w:rsid w:val="00285A6C"/>
     <w:rsid w:val="00295661"/>
     <w:rsid w:val="00296022"/>
     <w:rsid w:val="00297358"/>
     <w:rsid w:val="002A0E26"/>
     <w:rsid w:val="002A0F6C"/>
     <w:rsid w:val="002A6A6D"/>
     <w:rsid w:val="002A752D"/>
     <w:rsid w:val="002A7B05"/>
     <w:rsid w:val="002B1AE9"/>
     <w:rsid w:val="002B2CF4"/>
     <w:rsid w:val="002B2FB2"/>
     <w:rsid w:val="002B4351"/>
     <w:rsid w:val="002B5224"/>
     <w:rsid w:val="002B5995"/>
     <w:rsid w:val="002B64FE"/>
     <w:rsid w:val="002B69F2"/>
     <w:rsid w:val="002C174C"/>
     <w:rsid w:val="002C245A"/>
     <w:rsid w:val="002C2C46"/>
     <w:rsid w:val="002C37DE"/>
     <w:rsid w:val="002C3BA1"/>
     <w:rsid w:val="002C7E18"/>
     <w:rsid w:val="002D05FC"/>
     <w:rsid w:val="002D27F4"/>
     <w:rsid w:val="002D62C0"/>
     <w:rsid w:val="002D641D"/>
+    <w:rsid w:val="002D79D9"/>
     <w:rsid w:val="002E0750"/>
     <w:rsid w:val="002E4C2F"/>
     <w:rsid w:val="002E5756"/>
     <w:rsid w:val="002E6F7B"/>
     <w:rsid w:val="002F01CF"/>
     <w:rsid w:val="002F0980"/>
     <w:rsid w:val="002F320A"/>
     <w:rsid w:val="002F4BC9"/>
     <w:rsid w:val="002F56D0"/>
     <w:rsid w:val="002F75FF"/>
     <w:rsid w:val="00302144"/>
     <w:rsid w:val="003057E3"/>
+    <w:rsid w:val="00305875"/>
     <w:rsid w:val="00307964"/>
     <w:rsid w:val="003109D5"/>
     <w:rsid w:val="00313A59"/>
     <w:rsid w:val="00315DEF"/>
+    <w:rsid w:val="0032113E"/>
     <w:rsid w:val="00321BBD"/>
     <w:rsid w:val="00321CD0"/>
     <w:rsid w:val="00331568"/>
     <w:rsid w:val="0033433C"/>
     <w:rsid w:val="00341BF2"/>
     <w:rsid w:val="00342047"/>
     <w:rsid w:val="00342E25"/>
+    <w:rsid w:val="0034369F"/>
     <w:rsid w:val="00343FDD"/>
     <w:rsid w:val="00344157"/>
     <w:rsid w:val="00344FA7"/>
     <w:rsid w:val="00346818"/>
     <w:rsid w:val="003468B2"/>
     <w:rsid w:val="00350E04"/>
     <w:rsid w:val="00351BD9"/>
+    <w:rsid w:val="00351CFB"/>
     <w:rsid w:val="003524BF"/>
     <w:rsid w:val="00354145"/>
     <w:rsid w:val="0035700C"/>
     <w:rsid w:val="00360E42"/>
     <w:rsid w:val="00364961"/>
+    <w:rsid w:val="00365759"/>
     <w:rsid w:val="00367B40"/>
     <w:rsid w:val="00370EE8"/>
     <w:rsid w:val="00372680"/>
     <w:rsid w:val="0037280E"/>
     <w:rsid w:val="003749AA"/>
     <w:rsid w:val="00380258"/>
     <w:rsid w:val="0038069E"/>
     <w:rsid w:val="00387D35"/>
     <w:rsid w:val="003921DA"/>
     <w:rsid w:val="0039243F"/>
     <w:rsid w:val="00392852"/>
     <w:rsid w:val="00392F14"/>
     <w:rsid w:val="003951A9"/>
     <w:rsid w:val="00396D5C"/>
+    <w:rsid w:val="00397750"/>
     <w:rsid w:val="003A265C"/>
     <w:rsid w:val="003A2F1E"/>
     <w:rsid w:val="003A3419"/>
     <w:rsid w:val="003A4A9F"/>
     <w:rsid w:val="003B1ECD"/>
     <w:rsid w:val="003B3DC0"/>
     <w:rsid w:val="003B7BB6"/>
+    <w:rsid w:val="003C0CA5"/>
     <w:rsid w:val="003C1B90"/>
     <w:rsid w:val="003C213F"/>
     <w:rsid w:val="003C37E5"/>
     <w:rsid w:val="003C5931"/>
     <w:rsid w:val="003C6651"/>
     <w:rsid w:val="003D4AA1"/>
     <w:rsid w:val="003D708E"/>
     <w:rsid w:val="003D7945"/>
     <w:rsid w:val="003E1E30"/>
     <w:rsid w:val="003E27BC"/>
     <w:rsid w:val="003E31A1"/>
     <w:rsid w:val="003E5083"/>
+    <w:rsid w:val="003E55D6"/>
     <w:rsid w:val="003E647C"/>
     <w:rsid w:val="003E6CE1"/>
     <w:rsid w:val="003F0A2F"/>
     <w:rsid w:val="003F1734"/>
     <w:rsid w:val="003F1AA1"/>
     <w:rsid w:val="003F356E"/>
     <w:rsid w:val="003F5465"/>
     <w:rsid w:val="003F6A04"/>
     <w:rsid w:val="00400DF5"/>
     <w:rsid w:val="0040160A"/>
     <w:rsid w:val="00401906"/>
+    <w:rsid w:val="00401DC9"/>
     <w:rsid w:val="0040277A"/>
     <w:rsid w:val="0040432E"/>
     <w:rsid w:val="00406165"/>
     <w:rsid w:val="00406256"/>
     <w:rsid w:val="0040651F"/>
     <w:rsid w:val="0040796F"/>
     <w:rsid w:val="00412934"/>
     <w:rsid w:val="00413C2E"/>
     <w:rsid w:val="00413DA2"/>
     <w:rsid w:val="00416033"/>
     <w:rsid w:val="00421391"/>
     <w:rsid w:val="00425CC3"/>
     <w:rsid w:val="00427AE5"/>
     <w:rsid w:val="00431CD4"/>
+    <w:rsid w:val="0043251A"/>
     <w:rsid w:val="0043346E"/>
     <w:rsid w:val="00435791"/>
     <w:rsid w:val="00440391"/>
     <w:rsid w:val="00440F7D"/>
     <w:rsid w:val="004440C4"/>
     <w:rsid w:val="004445DB"/>
     <w:rsid w:val="004458A1"/>
     <w:rsid w:val="00445B91"/>
     <w:rsid w:val="00445D5D"/>
     <w:rsid w:val="00446B7C"/>
     <w:rsid w:val="00447BBF"/>
     <w:rsid w:val="00450E2B"/>
     <w:rsid w:val="004541FD"/>
     <w:rsid w:val="00454251"/>
     <w:rsid w:val="00457598"/>
     <w:rsid w:val="00460651"/>
     <w:rsid w:val="00461603"/>
     <w:rsid w:val="00464E72"/>
     <w:rsid w:val="00465CEB"/>
     <w:rsid w:val="004669D0"/>
     <w:rsid w:val="00467446"/>
     <w:rsid w:val="00470738"/>
     <w:rsid w:val="00472F1D"/>
     <w:rsid w:val="00474742"/>
     <w:rsid w:val="00480541"/>
     <w:rsid w:val="00482B63"/>
     <w:rsid w:val="00484A4A"/>
     <w:rsid w:val="00486239"/>
     <w:rsid w:val="00490500"/>
     <w:rsid w:val="004916D7"/>
     <w:rsid w:val="0049220D"/>
     <w:rsid w:val="004940A7"/>
     <w:rsid w:val="00494B47"/>
     <w:rsid w:val="00495CA2"/>
     <w:rsid w:val="00496892"/>
     <w:rsid w:val="00496E66"/>
     <w:rsid w:val="004974F0"/>
     <w:rsid w:val="004A4420"/>
     <w:rsid w:val="004A49BC"/>
     <w:rsid w:val="004A4E65"/>
     <w:rsid w:val="004A53A9"/>
     <w:rsid w:val="004A742F"/>
+    <w:rsid w:val="004B153A"/>
     <w:rsid w:val="004B25AD"/>
     <w:rsid w:val="004B307A"/>
     <w:rsid w:val="004B3422"/>
     <w:rsid w:val="004B417A"/>
     <w:rsid w:val="004B5214"/>
     <w:rsid w:val="004B6106"/>
     <w:rsid w:val="004C040F"/>
     <w:rsid w:val="004C0436"/>
     <w:rsid w:val="004C10DC"/>
     <w:rsid w:val="004C2F20"/>
     <w:rsid w:val="004C552B"/>
     <w:rsid w:val="004C6B90"/>
     <w:rsid w:val="004C7E17"/>
     <w:rsid w:val="004D040B"/>
     <w:rsid w:val="004D30B2"/>
     <w:rsid w:val="004D4361"/>
     <w:rsid w:val="004D4F49"/>
     <w:rsid w:val="004D5440"/>
     <w:rsid w:val="004E0822"/>
+    <w:rsid w:val="004E2DCB"/>
     <w:rsid w:val="004E3BCA"/>
     <w:rsid w:val="004E571B"/>
     <w:rsid w:val="004E6755"/>
     <w:rsid w:val="004E6AFF"/>
     <w:rsid w:val="004E6DA5"/>
     <w:rsid w:val="004F4AFB"/>
     <w:rsid w:val="004F5B02"/>
     <w:rsid w:val="0050092E"/>
     <w:rsid w:val="005055BC"/>
     <w:rsid w:val="00505DC6"/>
     <w:rsid w:val="00512BD9"/>
     <w:rsid w:val="005131A5"/>
     <w:rsid w:val="005136EF"/>
+    <w:rsid w:val="00514FAB"/>
     <w:rsid w:val="005214FE"/>
     <w:rsid w:val="00521AF0"/>
     <w:rsid w:val="00522365"/>
     <w:rsid w:val="00522DD4"/>
     <w:rsid w:val="00524290"/>
     <w:rsid w:val="00525B61"/>
     <w:rsid w:val="00532059"/>
     <w:rsid w:val="005345CD"/>
     <w:rsid w:val="005348DD"/>
+    <w:rsid w:val="005358B6"/>
     <w:rsid w:val="00536106"/>
     <w:rsid w:val="005376B8"/>
     <w:rsid w:val="005418E6"/>
     <w:rsid w:val="00545A77"/>
     <w:rsid w:val="00545B5F"/>
     <w:rsid w:val="00547D41"/>
     <w:rsid w:val="00553C76"/>
     <w:rsid w:val="00554385"/>
     <w:rsid w:val="00555A4E"/>
     <w:rsid w:val="005571EC"/>
     <w:rsid w:val="00557380"/>
     <w:rsid w:val="005575BE"/>
     <w:rsid w:val="00560519"/>
     <w:rsid w:val="005639F6"/>
     <w:rsid w:val="00564BAC"/>
     <w:rsid w:val="005650EE"/>
     <w:rsid w:val="005656D2"/>
     <w:rsid w:val="005657AE"/>
     <w:rsid w:val="005672A5"/>
     <w:rsid w:val="005672D8"/>
     <w:rsid w:val="005716D0"/>
     <w:rsid w:val="0057204A"/>
     <w:rsid w:val="005722E3"/>
     <w:rsid w:val="00574C56"/>
     <w:rsid w:val="00575CC1"/>
     <w:rsid w:val="005768C1"/>
     <w:rsid w:val="00576EFF"/>
     <w:rsid w:val="00582377"/>
     <w:rsid w:val="0058276E"/>
     <w:rsid w:val="00582E5D"/>
     <w:rsid w:val="0058327F"/>
     <w:rsid w:val="005868BA"/>
     <w:rsid w:val="00592112"/>
     <w:rsid w:val="00594FBB"/>
     <w:rsid w:val="005952D0"/>
+    <w:rsid w:val="0059626E"/>
     <w:rsid w:val="005A09D7"/>
     <w:rsid w:val="005A244E"/>
     <w:rsid w:val="005A3973"/>
     <w:rsid w:val="005A3EA6"/>
     <w:rsid w:val="005A44E7"/>
     <w:rsid w:val="005A4C16"/>
     <w:rsid w:val="005A4F69"/>
     <w:rsid w:val="005B175F"/>
     <w:rsid w:val="005B6D87"/>
+    <w:rsid w:val="005B7E2C"/>
     <w:rsid w:val="005C0CE2"/>
     <w:rsid w:val="005C1355"/>
     <w:rsid w:val="005C2384"/>
     <w:rsid w:val="005C39D2"/>
     <w:rsid w:val="005C4C82"/>
     <w:rsid w:val="005C6A03"/>
     <w:rsid w:val="005D205B"/>
     <w:rsid w:val="005D40F5"/>
     <w:rsid w:val="005D447A"/>
     <w:rsid w:val="005D6238"/>
     <w:rsid w:val="005E1135"/>
     <w:rsid w:val="005E4A87"/>
     <w:rsid w:val="005E51CD"/>
     <w:rsid w:val="005E566A"/>
+    <w:rsid w:val="005E566B"/>
     <w:rsid w:val="005F10B9"/>
     <w:rsid w:val="005F3CDF"/>
     <w:rsid w:val="005F3F40"/>
     <w:rsid w:val="005F432A"/>
+    <w:rsid w:val="005F4B4B"/>
     <w:rsid w:val="005F633D"/>
     <w:rsid w:val="005F7BE5"/>
     <w:rsid w:val="00602332"/>
     <w:rsid w:val="00610D3B"/>
     <w:rsid w:val="0061183B"/>
     <w:rsid w:val="006118FF"/>
     <w:rsid w:val="00614309"/>
+    <w:rsid w:val="00614C80"/>
     <w:rsid w:val="00614F4A"/>
     <w:rsid w:val="00615C2A"/>
     <w:rsid w:val="00616F8C"/>
     <w:rsid w:val="00617695"/>
+    <w:rsid w:val="006217B8"/>
     <w:rsid w:val="00623859"/>
     <w:rsid w:val="006247BA"/>
     <w:rsid w:val="00626518"/>
     <w:rsid w:val="0062774B"/>
     <w:rsid w:val="00627992"/>
     <w:rsid w:val="006308CB"/>
     <w:rsid w:val="00630D74"/>
+    <w:rsid w:val="006324DA"/>
     <w:rsid w:val="0063292E"/>
     <w:rsid w:val="006335A4"/>
     <w:rsid w:val="00633FE1"/>
     <w:rsid w:val="00634C54"/>
     <w:rsid w:val="00636CD9"/>
     <w:rsid w:val="00637B97"/>
     <w:rsid w:val="00643EF6"/>
     <w:rsid w:val="006444FB"/>
     <w:rsid w:val="00644A2D"/>
+    <w:rsid w:val="006455DF"/>
+    <w:rsid w:val="006470AE"/>
     <w:rsid w:val="0065132D"/>
     <w:rsid w:val="006516CE"/>
+    <w:rsid w:val="00651F0F"/>
     <w:rsid w:val="0065227C"/>
+    <w:rsid w:val="00652D10"/>
     <w:rsid w:val="0065389B"/>
     <w:rsid w:val="00656F4A"/>
     <w:rsid w:val="006578DB"/>
     <w:rsid w:val="00660851"/>
     <w:rsid w:val="00663830"/>
     <w:rsid w:val="0066548F"/>
     <w:rsid w:val="00665505"/>
     <w:rsid w:val="006669C1"/>
+    <w:rsid w:val="0066798C"/>
     <w:rsid w:val="00667B31"/>
     <w:rsid w:val="00671323"/>
     <w:rsid w:val="00673DEC"/>
     <w:rsid w:val="00674E56"/>
     <w:rsid w:val="0067563F"/>
     <w:rsid w:val="00675A5A"/>
     <w:rsid w:val="00676C33"/>
     <w:rsid w:val="006861D0"/>
     <w:rsid w:val="0069032C"/>
     <w:rsid w:val="00691CAE"/>
     <w:rsid w:val="00691E5C"/>
     <w:rsid w:val="00692B68"/>
+    <w:rsid w:val="00695E3C"/>
     <w:rsid w:val="006963BB"/>
     <w:rsid w:val="00697A53"/>
     <w:rsid w:val="006A08A7"/>
+    <w:rsid w:val="006A1254"/>
     <w:rsid w:val="006A2692"/>
     <w:rsid w:val="006A4D7F"/>
     <w:rsid w:val="006B1E75"/>
     <w:rsid w:val="006B3601"/>
     <w:rsid w:val="006B65A7"/>
     <w:rsid w:val="006B7024"/>
     <w:rsid w:val="006C0322"/>
     <w:rsid w:val="006C0C7B"/>
     <w:rsid w:val="006C2944"/>
     <w:rsid w:val="006C2B0C"/>
     <w:rsid w:val="006C33A6"/>
     <w:rsid w:val="006C475E"/>
     <w:rsid w:val="006C4F83"/>
     <w:rsid w:val="006C77B3"/>
     <w:rsid w:val="006D5888"/>
     <w:rsid w:val="006D5D98"/>
     <w:rsid w:val="006D69FF"/>
+    <w:rsid w:val="006D7EE3"/>
     <w:rsid w:val="006E094D"/>
+    <w:rsid w:val="006E1457"/>
     <w:rsid w:val="006E17C0"/>
     <w:rsid w:val="006E598F"/>
     <w:rsid w:val="006E6DA9"/>
     <w:rsid w:val="006F188A"/>
     <w:rsid w:val="006F2213"/>
     <w:rsid w:val="006F47B1"/>
+    <w:rsid w:val="006F5181"/>
     <w:rsid w:val="00701753"/>
+    <w:rsid w:val="0070309F"/>
     <w:rsid w:val="00703138"/>
     <w:rsid w:val="00705872"/>
     <w:rsid w:val="00706980"/>
     <w:rsid w:val="00707AA5"/>
+    <w:rsid w:val="00711B83"/>
     <w:rsid w:val="00711C79"/>
     <w:rsid w:val="00711EC4"/>
     <w:rsid w:val="00712D5F"/>
     <w:rsid w:val="00712E10"/>
     <w:rsid w:val="007146FC"/>
     <w:rsid w:val="00715807"/>
     <w:rsid w:val="007158C3"/>
     <w:rsid w:val="007178B5"/>
     <w:rsid w:val="0072103D"/>
     <w:rsid w:val="00726521"/>
     <w:rsid w:val="00727429"/>
     <w:rsid w:val="007309A8"/>
     <w:rsid w:val="0073527E"/>
     <w:rsid w:val="0073536E"/>
     <w:rsid w:val="00735F5C"/>
     <w:rsid w:val="00740BE4"/>
     <w:rsid w:val="00742724"/>
     <w:rsid w:val="007433AC"/>
     <w:rsid w:val="007444AC"/>
     <w:rsid w:val="00744BEF"/>
     <w:rsid w:val="007454D4"/>
     <w:rsid w:val="00752A9E"/>
     <w:rsid w:val="00760E8D"/>
     <w:rsid w:val="00762099"/>
     <w:rsid w:val="0076215E"/>
+    <w:rsid w:val="00767CA1"/>
+    <w:rsid w:val="0077261D"/>
     <w:rsid w:val="00774AA3"/>
     <w:rsid w:val="00775238"/>
     <w:rsid w:val="00775D19"/>
     <w:rsid w:val="00776A13"/>
     <w:rsid w:val="007802F4"/>
     <w:rsid w:val="00781872"/>
     <w:rsid w:val="0078255F"/>
     <w:rsid w:val="0078285E"/>
     <w:rsid w:val="007844B6"/>
     <w:rsid w:val="007867BB"/>
     <w:rsid w:val="00787883"/>
+    <w:rsid w:val="00787A11"/>
     <w:rsid w:val="00790C7C"/>
     <w:rsid w:val="007A0AB7"/>
     <w:rsid w:val="007A3FEA"/>
     <w:rsid w:val="007A4BC3"/>
     <w:rsid w:val="007A58FC"/>
     <w:rsid w:val="007B1B7B"/>
     <w:rsid w:val="007B4B71"/>
     <w:rsid w:val="007B7B9C"/>
     <w:rsid w:val="007C0F16"/>
     <w:rsid w:val="007C2A9A"/>
     <w:rsid w:val="007C4D0D"/>
     <w:rsid w:val="007C512B"/>
+    <w:rsid w:val="007C5A00"/>
     <w:rsid w:val="007C5D9F"/>
     <w:rsid w:val="007C7BE2"/>
     <w:rsid w:val="007C7FE9"/>
     <w:rsid w:val="007D05E7"/>
     <w:rsid w:val="007D1CFB"/>
     <w:rsid w:val="007D331E"/>
     <w:rsid w:val="007D3C6F"/>
     <w:rsid w:val="007D5D5F"/>
     <w:rsid w:val="007D6067"/>
     <w:rsid w:val="007D6718"/>
     <w:rsid w:val="007D7C27"/>
     <w:rsid w:val="007E27DD"/>
     <w:rsid w:val="007E67F4"/>
     <w:rsid w:val="007E6A68"/>
     <w:rsid w:val="007E7ABF"/>
     <w:rsid w:val="007F2101"/>
     <w:rsid w:val="007F2EC6"/>
     <w:rsid w:val="007F42E0"/>
     <w:rsid w:val="007F6287"/>
     <w:rsid w:val="008000C6"/>
     <w:rsid w:val="008034B9"/>
     <w:rsid w:val="00803710"/>
     <w:rsid w:val="0080727A"/>
     <w:rsid w:val="008114B3"/>
     <w:rsid w:val="00812192"/>
     <w:rsid w:val="008125B4"/>
     <w:rsid w:val="00814DEA"/>
     <w:rsid w:val="00815CF1"/>
     <w:rsid w:val="00821028"/>
     <w:rsid w:val="008212D1"/>
     <w:rsid w:val="008224F2"/>
     <w:rsid w:val="0082342B"/>
     <w:rsid w:val="0082604C"/>
     <w:rsid w:val="00831AE3"/>
     <w:rsid w:val="00833525"/>
     <w:rsid w:val="00833795"/>
     <w:rsid w:val="00834A2A"/>
     <w:rsid w:val="00840A76"/>
     <w:rsid w:val="00844223"/>
     <w:rsid w:val="00844F94"/>
     <w:rsid w:val="008458AC"/>
     <w:rsid w:val="00847C6C"/>
+    <w:rsid w:val="0085159E"/>
     <w:rsid w:val="00851D0C"/>
+    <w:rsid w:val="00854637"/>
     <w:rsid w:val="008547B1"/>
     <w:rsid w:val="00856006"/>
     <w:rsid w:val="00857A48"/>
     <w:rsid w:val="00860197"/>
     <w:rsid w:val="0086067A"/>
     <w:rsid w:val="00862FB5"/>
     <w:rsid w:val="00865217"/>
     <w:rsid w:val="0086541B"/>
+    <w:rsid w:val="00867ECD"/>
     <w:rsid w:val="008719B0"/>
+    <w:rsid w:val="00873230"/>
     <w:rsid w:val="00873D47"/>
     <w:rsid w:val="0087439B"/>
     <w:rsid w:val="0087728D"/>
     <w:rsid w:val="0088017A"/>
     <w:rsid w:val="008810FA"/>
     <w:rsid w:val="00881E2F"/>
+    <w:rsid w:val="00882172"/>
     <w:rsid w:val="0088220B"/>
     <w:rsid w:val="00882223"/>
     <w:rsid w:val="008830EF"/>
     <w:rsid w:val="00883183"/>
     <w:rsid w:val="0088436B"/>
     <w:rsid w:val="008855DC"/>
     <w:rsid w:val="00885BC8"/>
     <w:rsid w:val="00887F4A"/>
     <w:rsid w:val="00893BB3"/>
     <w:rsid w:val="00894854"/>
     <w:rsid w:val="008976B1"/>
     <w:rsid w:val="00897CCE"/>
     <w:rsid w:val="008A099A"/>
     <w:rsid w:val="008A0D6B"/>
     <w:rsid w:val="008A1169"/>
+    <w:rsid w:val="008A3375"/>
     <w:rsid w:val="008A4660"/>
     <w:rsid w:val="008B0CD1"/>
     <w:rsid w:val="008B1343"/>
     <w:rsid w:val="008B5E88"/>
     <w:rsid w:val="008B607E"/>
     <w:rsid w:val="008B71AE"/>
     <w:rsid w:val="008B76A6"/>
     <w:rsid w:val="008C24FD"/>
     <w:rsid w:val="008C2C0F"/>
     <w:rsid w:val="008C3F8F"/>
     <w:rsid w:val="008C404E"/>
     <w:rsid w:val="008C67A4"/>
     <w:rsid w:val="008C7ACB"/>
     <w:rsid w:val="008D0389"/>
     <w:rsid w:val="008D1A3B"/>
     <w:rsid w:val="008D1AE8"/>
     <w:rsid w:val="008D1FA7"/>
     <w:rsid w:val="008D2501"/>
     <w:rsid w:val="008D3DE0"/>
     <w:rsid w:val="008D4530"/>
     <w:rsid w:val="008D51C1"/>
     <w:rsid w:val="008D5A82"/>
     <w:rsid w:val="008E033F"/>
     <w:rsid w:val="008E04FD"/>
     <w:rsid w:val="008E40B9"/>
     <w:rsid w:val="008E757E"/>
     <w:rsid w:val="008E7BED"/>
     <w:rsid w:val="008E7E22"/>
     <w:rsid w:val="008F3ABC"/>
     <w:rsid w:val="008F42C3"/>
     <w:rsid w:val="008F6693"/>
     <w:rsid w:val="009010C7"/>
     <w:rsid w:val="0090238F"/>
     <w:rsid w:val="00902CCA"/>
     <w:rsid w:val="009051D2"/>
     <w:rsid w:val="0090590F"/>
     <w:rsid w:val="0090636E"/>
     <w:rsid w:val="00906D4B"/>
     <w:rsid w:val="00907A17"/>
+    <w:rsid w:val="00907A87"/>
     <w:rsid w:val="0091065E"/>
+    <w:rsid w:val="009110D4"/>
+    <w:rsid w:val="009118D3"/>
     <w:rsid w:val="00915879"/>
     <w:rsid w:val="009163AE"/>
     <w:rsid w:val="009163C8"/>
     <w:rsid w:val="00924041"/>
     <w:rsid w:val="00925602"/>
     <w:rsid w:val="00925BF7"/>
     <w:rsid w:val="00926072"/>
     <w:rsid w:val="009263E2"/>
     <w:rsid w:val="00926966"/>
     <w:rsid w:val="00930009"/>
     <w:rsid w:val="0093004D"/>
     <w:rsid w:val="00930B45"/>
     <w:rsid w:val="00932BDC"/>
     <w:rsid w:val="00935D6E"/>
     <w:rsid w:val="00941210"/>
     <w:rsid w:val="00941292"/>
     <w:rsid w:val="009426DB"/>
     <w:rsid w:val="00943E49"/>
     <w:rsid w:val="0094411B"/>
     <w:rsid w:val="009448BF"/>
     <w:rsid w:val="0095032B"/>
     <w:rsid w:val="00950A04"/>
     <w:rsid w:val="00952A51"/>
     <w:rsid w:val="00953FAA"/>
+    <w:rsid w:val="009546BB"/>
     <w:rsid w:val="00954911"/>
     <w:rsid w:val="00957008"/>
     <w:rsid w:val="00957709"/>
     <w:rsid w:val="0096091F"/>
     <w:rsid w:val="00960AB4"/>
     <w:rsid w:val="009611CC"/>
     <w:rsid w:val="0096456B"/>
     <w:rsid w:val="00964B6F"/>
     <w:rsid w:val="00965619"/>
     <w:rsid w:val="00966FC3"/>
     <w:rsid w:val="009729A0"/>
     <w:rsid w:val="00972BE0"/>
     <w:rsid w:val="00975DA6"/>
     <w:rsid w:val="009762E5"/>
     <w:rsid w:val="0097684F"/>
     <w:rsid w:val="00976CB3"/>
     <w:rsid w:val="00976DD5"/>
     <w:rsid w:val="00980639"/>
     <w:rsid w:val="009814BD"/>
     <w:rsid w:val="00983C2D"/>
     <w:rsid w:val="0098411B"/>
     <w:rsid w:val="00984AD4"/>
     <w:rsid w:val="00985045"/>
     <w:rsid w:val="009867A8"/>
+    <w:rsid w:val="00990357"/>
     <w:rsid w:val="009909EE"/>
+    <w:rsid w:val="0099213D"/>
     <w:rsid w:val="009922D9"/>
     <w:rsid w:val="00993F8C"/>
     <w:rsid w:val="009962C0"/>
     <w:rsid w:val="009962F8"/>
     <w:rsid w:val="009A0512"/>
     <w:rsid w:val="009A1501"/>
     <w:rsid w:val="009A19E1"/>
     <w:rsid w:val="009A1A81"/>
     <w:rsid w:val="009A378D"/>
     <w:rsid w:val="009A384F"/>
     <w:rsid w:val="009A5EE5"/>
     <w:rsid w:val="009A6253"/>
     <w:rsid w:val="009A670F"/>
     <w:rsid w:val="009A6B23"/>
     <w:rsid w:val="009A7448"/>
     <w:rsid w:val="009A7967"/>
     <w:rsid w:val="009B0B1B"/>
     <w:rsid w:val="009B1270"/>
     <w:rsid w:val="009B1502"/>
     <w:rsid w:val="009B751B"/>
     <w:rsid w:val="009C1189"/>
     <w:rsid w:val="009C5A4B"/>
     <w:rsid w:val="009D01FC"/>
     <w:rsid w:val="009D0B14"/>
+    <w:rsid w:val="009D45FA"/>
     <w:rsid w:val="009E61C6"/>
     <w:rsid w:val="009F1C30"/>
     <w:rsid w:val="009F2152"/>
     <w:rsid w:val="009F7887"/>
     <w:rsid w:val="00A00A9B"/>
+    <w:rsid w:val="00A00F54"/>
     <w:rsid w:val="00A01C17"/>
     <w:rsid w:val="00A052B8"/>
+    <w:rsid w:val="00A07744"/>
     <w:rsid w:val="00A11CA7"/>
     <w:rsid w:val="00A14604"/>
     <w:rsid w:val="00A146B6"/>
     <w:rsid w:val="00A16F8E"/>
     <w:rsid w:val="00A176C1"/>
     <w:rsid w:val="00A17D7D"/>
+    <w:rsid w:val="00A2036D"/>
     <w:rsid w:val="00A21825"/>
     <w:rsid w:val="00A26B59"/>
     <w:rsid w:val="00A26E0C"/>
     <w:rsid w:val="00A26F75"/>
     <w:rsid w:val="00A27889"/>
     <w:rsid w:val="00A27B78"/>
     <w:rsid w:val="00A313EC"/>
     <w:rsid w:val="00A3521F"/>
     <w:rsid w:val="00A361A8"/>
     <w:rsid w:val="00A373AD"/>
     <w:rsid w:val="00A37664"/>
     <w:rsid w:val="00A41092"/>
     <w:rsid w:val="00A42DC2"/>
     <w:rsid w:val="00A42FB8"/>
     <w:rsid w:val="00A43D05"/>
     <w:rsid w:val="00A4446E"/>
     <w:rsid w:val="00A451BA"/>
     <w:rsid w:val="00A479EF"/>
     <w:rsid w:val="00A50433"/>
     <w:rsid w:val="00A529B4"/>
     <w:rsid w:val="00A547EA"/>
     <w:rsid w:val="00A54BD0"/>
+    <w:rsid w:val="00A55F3C"/>
     <w:rsid w:val="00A567F0"/>
     <w:rsid w:val="00A603BE"/>
     <w:rsid w:val="00A60C1D"/>
     <w:rsid w:val="00A61415"/>
     <w:rsid w:val="00A62173"/>
     <w:rsid w:val="00A6301B"/>
+    <w:rsid w:val="00A63B9B"/>
     <w:rsid w:val="00A7011D"/>
     <w:rsid w:val="00A70FFD"/>
     <w:rsid w:val="00A720D1"/>
     <w:rsid w:val="00A725BB"/>
     <w:rsid w:val="00A73705"/>
     <w:rsid w:val="00A74C13"/>
     <w:rsid w:val="00A76D74"/>
     <w:rsid w:val="00A77278"/>
     <w:rsid w:val="00A776D0"/>
     <w:rsid w:val="00A7775D"/>
     <w:rsid w:val="00A815BA"/>
     <w:rsid w:val="00A81D78"/>
     <w:rsid w:val="00A820CD"/>
     <w:rsid w:val="00A8227D"/>
     <w:rsid w:val="00A82F1A"/>
     <w:rsid w:val="00A83845"/>
     <w:rsid w:val="00A84697"/>
     <w:rsid w:val="00A84EA5"/>
     <w:rsid w:val="00A856F2"/>
     <w:rsid w:val="00A86F0B"/>
     <w:rsid w:val="00A90F3E"/>
     <w:rsid w:val="00A926A1"/>
     <w:rsid w:val="00A92716"/>
     <w:rsid w:val="00A9340B"/>
     <w:rsid w:val="00A975BC"/>
     <w:rsid w:val="00AA1C25"/>
     <w:rsid w:val="00AA1D0E"/>
     <w:rsid w:val="00AA29CA"/>
     <w:rsid w:val="00AA35C5"/>
     <w:rsid w:val="00AB044F"/>
     <w:rsid w:val="00AB0B7C"/>
     <w:rsid w:val="00AB1FA2"/>
     <w:rsid w:val="00AB5E33"/>
     <w:rsid w:val="00AC0CC0"/>
     <w:rsid w:val="00AC206E"/>
     <w:rsid w:val="00AC408D"/>
     <w:rsid w:val="00AC50AE"/>
     <w:rsid w:val="00AC57CB"/>
     <w:rsid w:val="00AC5B32"/>
     <w:rsid w:val="00AC5EAE"/>
     <w:rsid w:val="00AC7708"/>
     <w:rsid w:val="00AC7CF4"/>
     <w:rsid w:val="00AD0857"/>
     <w:rsid w:val="00AD12A8"/>
     <w:rsid w:val="00AD1A92"/>
     <w:rsid w:val="00AD207D"/>
     <w:rsid w:val="00AD4FC0"/>
     <w:rsid w:val="00AD547D"/>
     <w:rsid w:val="00AD5498"/>
     <w:rsid w:val="00AE0E12"/>
+    <w:rsid w:val="00AE23E3"/>
     <w:rsid w:val="00AE3362"/>
     <w:rsid w:val="00AE4124"/>
     <w:rsid w:val="00AE5549"/>
     <w:rsid w:val="00AE6F74"/>
     <w:rsid w:val="00AF05C5"/>
     <w:rsid w:val="00AF0AA7"/>
     <w:rsid w:val="00AF4C82"/>
     <w:rsid w:val="00AF5621"/>
     <w:rsid w:val="00AF7DDC"/>
+    <w:rsid w:val="00B00DE4"/>
     <w:rsid w:val="00B0197B"/>
     <w:rsid w:val="00B02B08"/>
     <w:rsid w:val="00B03DAD"/>
     <w:rsid w:val="00B043AF"/>
     <w:rsid w:val="00B04B74"/>
     <w:rsid w:val="00B0538D"/>
     <w:rsid w:val="00B0726F"/>
+    <w:rsid w:val="00B11A9F"/>
     <w:rsid w:val="00B14C8B"/>
     <w:rsid w:val="00B1658A"/>
     <w:rsid w:val="00B17D01"/>
     <w:rsid w:val="00B17DF9"/>
     <w:rsid w:val="00B22870"/>
     <w:rsid w:val="00B23C3C"/>
+    <w:rsid w:val="00B2568E"/>
     <w:rsid w:val="00B25F00"/>
     <w:rsid w:val="00B268C0"/>
     <w:rsid w:val="00B27593"/>
     <w:rsid w:val="00B2767B"/>
     <w:rsid w:val="00B308FC"/>
     <w:rsid w:val="00B31FFA"/>
     <w:rsid w:val="00B34C47"/>
     <w:rsid w:val="00B359CA"/>
     <w:rsid w:val="00B37CF3"/>
     <w:rsid w:val="00B46184"/>
     <w:rsid w:val="00B46272"/>
     <w:rsid w:val="00B46DA5"/>
     <w:rsid w:val="00B50290"/>
     <w:rsid w:val="00B5077F"/>
     <w:rsid w:val="00B5133A"/>
     <w:rsid w:val="00B54EFA"/>
     <w:rsid w:val="00B54F11"/>
     <w:rsid w:val="00B55912"/>
     <w:rsid w:val="00B55F34"/>
     <w:rsid w:val="00B56177"/>
     <w:rsid w:val="00B6022D"/>
     <w:rsid w:val="00B65498"/>
     <w:rsid w:val="00B70485"/>
+    <w:rsid w:val="00B7146C"/>
     <w:rsid w:val="00B736A1"/>
     <w:rsid w:val="00B73F5C"/>
     <w:rsid w:val="00B742EB"/>
     <w:rsid w:val="00B743F0"/>
     <w:rsid w:val="00B77E17"/>
     <w:rsid w:val="00B80434"/>
     <w:rsid w:val="00B84D5F"/>
     <w:rsid w:val="00B863F8"/>
     <w:rsid w:val="00B90504"/>
     <w:rsid w:val="00B91DBF"/>
     <w:rsid w:val="00B937D8"/>
     <w:rsid w:val="00B95788"/>
     <w:rsid w:val="00B9775B"/>
     <w:rsid w:val="00B97D46"/>
     <w:rsid w:val="00B97DF8"/>
     <w:rsid w:val="00BA05BF"/>
     <w:rsid w:val="00BA0A9B"/>
     <w:rsid w:val="00BA39B1"/>
     <w:rsid w:val="00BA6420"/>
     <w:rsid w:val="00BA7958"/>
     <w:rsid w:val="00BB6753"/>
     <w:rsid w:val="00BC1E18"/>
+    <w:rsid w:val="00BC2690"/>
     <w:rsid w:val="00BC2830"/>
     <w:rsid w:val="00BC2BC3"/>
     <w:rsid w:val="00BC4387"/>
     <w:rsid w:val="00BC5A05"/>
     <w:rsid w:val="00BC5D12"/>
     <w:rsid w:val="00BC72DA"/>
     <w:rsid w:val="00BC789A"/>
     <w:rsid w:val="00BD0838"/>
     <w:rsid w:val="00BD1E89"/>
+    <w:rsid w:val="00BD43C3"/>
     <w:rsid w:val="00BD72E1"/>
     <w:rsid w:val="00BE23EB"/>
     <w:rsid w:val="00BE5B74"/>
     <w:rsid w:val="00BF01A0"/>
     <w:rsid w:val="00BF0652"/>
     <w:rsid w:val="00BF0D00"/>
     <w:rsid w:val="00BF5095"/>
     <w:rsid w:val="00BF6CE2"/>
     <w:rsid w:val="00C00120"/>
     <w:rsid w:val="00C027A8"/>
     <w:rsid w:val="00C04631"/>
     <w:rsid w:val="00C06A93"/>
     <w:rsid w:val="00C0767A"/>
     <w:rsid w:val="00C078D3"/>
     <w:rsid w:val="00C10712"/>
     <w:rsid w:val="00C10B9A"/>
     <w:rsid w:val="00C11C34"/>
     <w:rsid w:val="00C11C3C"/>
     <w:rsid w:val="00C12E4E"/>
     <w:rsid w:val="00C15484"/>
     <w:rsid w:val="00C2006D"/>
     <w:rsid w:val="00C20378"/>
     <w:rsid w:val="00C2101E"/>
     <w:rsid w:val="00C239DB"/>
     <w:rsid w:val="00C25BF4"/>
     <w:rsid w:val="00C303BF"/>
     <w:rsid w:val="00C34111"/>
     <w:rsid w:val="00C35F47"/>
     <w:rsid w:val="00C36058"/>
     <w:rsid w:val="00C412A2"/>
     <w:rsid w:val="00C4180B"/>
     <w:rsid w:val="00C41C9C"/>
     <w:rsid w:val="00C41DEF"/>
     <w:rsid w:val="00C429F8"/>
     <w:rsid w:val="00C476A7"/>
     <w:rsid w:val="00C52829"/>
     <w:rsid w:val="00C5288C"/>
     <w:rsid w:val="00C54F52"/>
     <w:rsid w:val="00C604CA"/>
     <w:rsid w:val="00C606BA"/>
     <w:rsid w:val="00C60859"/>
     <w:rsid w:val="00C620B2"/>
+    <w:rsid w:val="00C65A62"/>
     <w:rsid w:val="00C660EB"/>
     <w:rsid w:val="00C718DF"/>
     <w:rsid w:val="00C724D6"/>
     <w:rsid w:val="00C73E15"/>
     <w:rsid w:val="00C7638B"/>
     <w:rsid w:val="00C76B0D"/>
     <w:rsid w:val="00C814F3"/>
     <w:rsid w:val="00C8233F"/>
     <w:rsid w:val="00C8272F"/>
     <w:rsid w:val="00C845DF"/>
     <w:rsid w:val="00C84A1E"/>
+    <w:rsid w:val="00C902AC"/>
     <w:rsid w:val="00C9039D"/>
     <w:rsid w:val="00C9403E"/>
     <w:rsid w:val="00C94409"/>
     <w:rsid w:val="00C95996"/>
     <w:rsid w:val="00CA141A"/>
     <w:rsid w:val="00CA1571"/>
     <w:rsid w:val="00CA1B95"/>
     <w:rsid w:val="00CA1C65"/>
     <w:rsid w:val="00CA1CC6"/>
     <w:rsid w:val="00CA1D57"/>
+    <w:rsid w:val="00CA2A9F"/>
     <w:rsid w:val="00CA2CF2"/>
     <w:rsid w:val="00CA2DAC"/>
     <w:rsid w:val="00CA3716"/>
     <w:rsid w:val="00CA56DB"/>
     <w:rsid w:val="00CA7F41"/>
     <w:rsid w:val="00CB0240"/>
     <w:rsid w:val="00CB6BDC"/>
     <w:rsid w:val="00CC2B33"/>
     <w:rsid w:val="00CC47AF"/>
     <w:rsid w:val="00CC72FB"/>
     <w:rsid w:val="00CD0C18"/>
     <w:rsid w:val="00CD1B49"/>
     <w:rsid w:val="00CD2BA1"/>
     <w:rsid w:val="00CD3D93"/>
     <w:rsid w:val="00CE0E71"/>
     <w:rsid w:val="00CE0F3F"/>
     <w:rsid w:val="00CE1A06"/>
     <w:rsid w:val="00CE2E6D"/>
     <w:rsid w:val="00CE6781"/>
     <w:rsid w:val="00CE6804"/>
     <w:rsid w:val="00CE7C3C"/>
     <w:rsid w:val="00CF0AB1"/>
     <w:rsid w:val="00CF192F"/>
     <w:rsid w:val="00CF1AF3"/>
+    <w:rsid w:val="00CF3AAB"/>
     <w:rsid w:val="00CF410C"/>
     <w:rsid w:val="00CF5C7D"/>
     <w:rsid w:val="00CF787B"/>
     <w:rsid w:val="00D01848"/>
     <w:rsid w:val="00D03697"/>
     <w:rsid w:val="00D03D7C"/>
     <w:rsid w:val="00D05B49"/>
     <w:rsid w:val="00D067D5"/>
     <w:rsid w:val="00D06E62"/>
     <w:rsid w:val="00D07DF3"/>
+    <w:rsid w:val="00D11385"/>
     <w:rsid w:val="00D13419"/>
     <w:rsid w:val="00D134F6"/>
     <w:rsid w:val="00D1574F"/>
     <w:rsid w:val="00D169D5"/>
     <w:rsid w:val="00D16FAF"/>
     <w:rsid w:val="00D20E41"/>
     <w:rsid w:val="00D244E7"/>
     <w:rsid w:val="00D3015A"/>
     <w:rsid w:val="00D30610"/>
     <w:rsid w:val="00D3258B"/>
     <w:rsid w:val="00D333F4"/>
     <w:rsid w:val="00D33BB1"/>
     <w:rsid w:val="00D408DD"/>
     <w:rsid w:val="00D453B9"/>
     <w:rsid w:val="00D5157E"/>
     <w:rsid w:val="00D52029"/>
     <w:rsid w:val="00D52373"/>
     <w:rsid w:val="00D57053"/>
     <w:rsid w:val="00D60831"/>
+    <w:rsid w:val="00D609AC"/>
+    <w:rsid w:val="00D618F8"/>
     <w:rsid w:val="00D62F09"/>
     <w:rsid w:val="00D6556D"/>
     <w:rsid w:val="00D65D30"/>
     <w:rsid w:val="00D7155D"/>
     <w:rsid w:val="00D71758"/>
+    <w:rsid w:val="00D7211F"/>
     <w:rsid w:val="00D72602"/>
     <w:rsid w:val="00D7502C"/>
     <w:rsid w:val="00D8012E"/>
     <w:rsid w:val="00D81EB7"/>
     <w:rsid w:val="00D824FF"/>
     <w:rsid w:val="00D859D0"/>
     <w:rsid w:val="00D864EA"/>
     <w:rsid w:val="00D86BDB"/>
     <w:rsid w:val="00D876E3"/>
     <w:rsid w:val="00D877A6"/>
     <w:rsid w:val="00D87D2D"/>
     <w:rsid w:val="00D905A7"/>
     <w:rsid w:val="00D91002"/>
     <w:rsid w:val="00D9330E"/>
     <w:rsid w:val="00D94168"/>
     <w:rsid w:val="00DA0316"/>
     <w:rsid w:val="00DA13EC"/>
     <w:rsid w:val="00DA62B2"/>
     <w:rsid w:val="00DA6473"/>
     <w:rsid w:val="00DA6735"/>
     <w:rsid w:val="00DB0644"/>
     <w:rsid w:val="00DB4736"/>
     <w:rsid w:val="00DB488F"/>
     <w:rsid w:val="00DB69AA"/>
     <w:rsid w:val="00DC122D"/>
     <w:rsid w:val="00DC1D7B"/>
     <w:rsid w:val="00DC3F4C"/>
     <w:rsid w:val="00DD0117"/>
     <w:rsid w:val="00DD2967"/>
     <w:rsid w:val="00DD3E50"/>
     <w:rsid w:val="00DD56EE"/>
     <w:rsid w:val="00DD5F04"/>
     <w:rsid w:val="00DD7A3C"/>
     <w:rsid w:val="00DD7F65"/>
     <w:rsid w:val="00DE3801"/>
     <w:rsid w:val="00DE4E2B"/>
+    <w:rsid w:val="00DE6302"/>
     <w:rsid w:val="00DE7236"/>
     <w:rsid w:val="00DE7AF8"/>
     <w:rsid w:val="00DF0412"/>
     <w:rsid w:val="00DF067D"/>
     <w:rsid w:val="00DF07C9"/>
     <w:rsid w:val="00DF33AF"/>
     <w:rsid w:val="00DF3D30"/>
     <w:rsid w:val="00DF671C"/>
     <w:rsid w:val="00DF6931"/>
     <w:rsid w:val="00DF72B1"/>
     <w:rsid w:val="00DF778C"/>
     <w:rsid w:val="00E000A2"/>
     <w:rsid w:val="00E02214"/>
     <w:rsid w:val="00E03A37"/>
     <w:rsid w:val="00E03C66"/>
     <w:rsid w:val="00E04331"/>
     <w:rsid w:val="00E043F2"/>
     <w:rsid w:val="00E044C9"/>
     <w:rsid w:val="00E100C8"/>
     <w:rsid w:val="00E102B6"/>
     <w:rsid w:val="00E102E9"/>
     <w:rsid w:val="00E10E0F"/>
     <w:rsid w:val="00E11247"/>
+    <w:rsid w:val="00E112CB"/>
     <w:rsid w:val="00E14B2F"/>
     <w:rsid w:val="00E17A4A"/>
     <w:rsid w:val="00E20553"/>
     <w:rsid w:val="00E2067A"/>
     <w:rsid w:val="00E274AD"/>
+    <w:rsid w:val="00E339ED"/>
     <w:rsid w:val="00E343B5"/>
     <w:rsid w:val="00E356F5"/>
     <w:rsid w:val="00E35927"/>
     <w:rsid w:val="00E37D93"/>
     <w:rsid w:val="00E40C01"/>
     <w:rsid w:val="00E4200B"/>
     <w:rsid w:val="00E43E12"/>
     <w:rsid w:val="00E4405A"/>
     <w:rsid w:val="00E4557B"/>
     <w:rsid w:val="00E46216"/>
     <w:rsid w:val="00E51CCE"/>
     <w:rsid w:val="00E526F7"/>
     <w:rsid w:val="00E53B5D"/>
     <w:rsid w:val="00E54497"/>
     <w:rsid w:val="00E54F45"/>
     <w:rsid w:val="00E5591C"/>
     <w:rsid w:val="00E561A9"/>
     <w:rsid w:val="00E64369"/>
     <w:rsid w:val="00E66B02"/>
     <w:rsid w:val="00E70559"/>
     <w:rsid w:val="00E75849"/>
     <w:rsid w:val="00E7615F"/>
     <w:rsid w:val="00E77A5D"/>
     <w:rsid w:val="00E803FE"/>
     <w:rsid w:val="00E8383D"/>
     <w:rsid w:val="00E84D53"/>
     <w:rsid w:val="00E8514E"/>
     <w:rsid w:val="00E85A1A"/>
     <w:rsid w:val="00E90CFD"/>
     <w:rsid w:val="00E90D51"/>
     <w:rsid w:val="00E92386"/>
     <w:rsid w:val="00E9258D"/>
     <w:rsid w:val="00E925F9"/>
     <w:rsid w:val="00E934A6"/>
     <w:rsid w:val="00E93CEA"/>
     <w:rsid w:val="00E96C99"/>
     <w:rsid w:val="00EA248E"/>
     <w:rsid w:val="00EA269D"/>
     <w:rsid w:val="00EA2F74"/>
     <w:rsid w:val="00EA6531"/>
     <w:rsid w:val="00EA7EAC"/>
     <w:rsid w:val="00EB2BD8"/>
     <w:rsid w:val="00EB3B42"/>
+    <w:rsid w:val="00EB4BF2"/>
     <w:rsid w:val="00EB6649"/>
     <w:rsid w:val="00EB6A97"/>
     <w:rsid w:val="00EC037F"/>
     <w:rsid w:val="00EC11D3"/>
     <w:rsid w:val="00EC2113"/>
     <w:rsid w:val="00EC2736"/>
     <w:rsid w:val="00EC41E1"/>
     <w:rsid w:val="00EC5AF1"/>
     <w:rsid w:val="00EC7AB2"/>
     <w:rsid w:val="00ED31A2"/>
     <w:rsid w:val="00ED3710"/>
     <w:rsid w:val="00ED5473"/>
+    <w:rsid w:val="00ED57CF"/>
     <w:rsid w:val="00ED7301"/>
     <w:rsid w:val="00ED7A37"/>
     <w:rsid w:val="00EE28F0"/>
     <w:rsid w:val="00EE5045"/>
     <w:rsid w:val="00EF07D1"/>
     <w:rsid w:val="00EF1CBD"/>
     <w:rsid w:val="00EF2200"/>
     <w:rsid w:val="00EF3C05"/>
     <w:rsid w:val="00EF52B2"/>
     <w:rsid w:val="00EF5B72"/>
     <w:rsid w:val="00EF6B53"/>
     <w:rsid w:val="00EF6CC8"/>
     <w:rsid w:val="00F0115B"/>
     <w:rsid w:val="00F02BBA"/>
     <w:rsid w:val="00F02F0D"/>
     <w:rsid w:val="00F03870"/>
+    <w:rsid w:val="00F03FDD"/>
     <w:rsid w:val="00F0441B"/>
     <w:rsid w:val="00F05D02"/>
     <w:rsid w:val="00F05E03"/>
     <w:rsid w:val="00F07B24"/>
+    <w:rsid w:val="00F1178D"/>
     <w:rsid w:val="00F118CB"/>
     <w:rsid w:val="00F11F3A"/>
     <w:rsid w:val="00F122A6"/>
     <w:rsid w:val="00F2157E"/>
     <w:rsid w:val="00F218FE"/>
     <w:rsid w:val="00F21E06"/>
     <w:rsid w:val="00F2348E"/>
+    <w:rsid w:val="00F23740"/>
     <w:rsid w:val="00F23BD4"/>
     <w:rsid w:val="00F257E9"/>
     <w:rsid w:val="00F307AC"/>
     <w:rsid w:val="00F31C2A"/>
+    <w:rsid w:val="00F32584"/>
     <w:rsid w:val="00F34AB3"/>
     <w:rsid w:val="00F35A03"/>
     <w:rsid w:val="00F35AFC"/>
     <w:rsid w:val="00F36238"/>
     <w:rsid w:val="00F36DAB"/>
     <w:rsid w:val="00F400E2"/>
     <w:rsid w:val="00F420BD"/>
     <w:rsid w:val="00F42B07"/>
     <w:rsid w:val="00F45492"/>
     <w:rsid w:val="00F46A7D"/>
     <w:rsid w:val="00F50BE6"/>
     <w:rsid w:val="00F52D42"/>
     <w:rsid w:val="00F54372"/>
     <w:rsid w:val="00F5482F"/>
     <w:rsid w:val="00F571D1"/>
     <w:rsid w:val="00F57771"/>
     <w:rsid w:val="00F60389"/>
     <w:rsid w:val="00F61140"/>
     <w:rsid w:val="00F62B7F"/>
+    <w:rsid w:val="00F63809"/>
     <w:rsid w:val="00F63B75"/>
     <w:rsid w:val="00F64DDF"/>
     <w:rsid w:val="00F65860"/>
     <w:rsid w:val="00F66432"/>
     <w:rsid w:val="00F66C19"/>
     <w:rsid w:val="00F67F0F"/>
     <w:rsid w:val="00F706A9"/>
     <w:rsid w:val="00F70823"/>
     <w:rsid w:val="00F73CF5"/>
     <w:rsid w:val="00F75594"/>
     <w:rsid w:val="00F809AE"/>
     <w:rsid w:val="00F810E2"/>
     <w:rsid w:val="00F91449"/>
     <w:rsid w:val="00F92AF2"/>
     <w:rsid w:val="00F92B8E"/>
     <w:rsid w:val="00F9314B"/>
     <w:rsid w:val="00F933CE"/>
     <w:rsid w:val="00F948A9"/>
     <w:rsid w:val="00F948E8"/>
     <w:rsid w:val="00F94D63"/>
+    <w:rsid w:val="00F95814"/>
+    <w:rsid w:val="00F966D4"/>
     <w:rsid w:val="00F97D1B"/>
     <w:rsid w:val="00FA0694"/>
     <w:rsid w:val="00FA1D8B"/>
     <w:rsid w:val="00FA3582"/>
     <w:rsid w:val="00FA430D"/>
     <w:rsid w:val="00FA6F1F"/>
     <w:rsid w:val="00FB0ABC"/>
     <w:rsid w:val="00FB27E6"/>
+    <w:rsid w:val="00FB375A"/>
     <w:rsid w:val="00FB48F0"/>
     <w:rsid w:val="00FB5E22"/>
     <w:rsid w:val="00FB70CB"/>
     <w:rsid w:val="00FC092B"/>
     <w:rsid w:val="00FC126B"/>
+    <w:rsid w:val="00FC13D3"/>
     <w:rsid w:val="00FC361B"/>
     <w:rsid w:val="00FC4EF9"/>
     <w:rsid w:val="00FC563C"/>
     <w:rsid w:val="00FC56BD"/>
     <w:rsid w:val="00FC64A3"/>
     <w:rsid w:val="00FC79C1"/>
     <w:rsid w:val="00FD1145"/>
     <w:rsid w:val="00FD3CDA"/>
     <w:rsid w:val="00FD5434"/>
     <w:rsid w:val="00FD5770"/>
     <w:rsid w:val="00FD60FE"/>
     <w:rsid w:val="00FD6641"/>
     <w:rsid w:val="00FD7790"/>
     <w:rsid w:val="00FE207C"/>
     <w:rsid w:val="00FE2CE5"/>
     <w:rsid w:val="00FE3CDE"/>
+    <w:rsid w:val="00FE3E1A"/>
     <w:rsid w:val="00FE7175"/>
     <w:rsid w:val="00FF0BA2"/>
     <w:rsid w:val="00FF14F1"/>
     <w:rsid w:val="00FF7A67"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-AU"/>
+  <w:themeFontLang w:val="en-AU" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="26A81E71"/>
   <w15:docId w15:val="{BBB95C8F-E421-46C5-B85F-27F07D468E98}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -18112,116 +21303,118 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="009867A8"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="009867A8"/>
+    <w:rsid w:val="00BC2690"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="360" w:after="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:color w:val="305497"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Heading2"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00C34111"/>
+    <w:rsid w:val="00BC2690"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:bCs/>
+      <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
@@ -18483,84 +21676,83 @@
     <w:rsid w:val="00592112"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
     <w:name w:val="Heading"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00DF778C"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="009867A8"/>
+    <w:rsid w:val="00BC2690"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:color w:val="305497"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="000755EE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00C34111"/>
+    <w:rsid w:val="00BC2690"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
       <w:bCs/>
-      <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:link w:val="Heading4"/>
     <w:rsid w:val="000755EE"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
@@ -18647,83 +21839,87 @@
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FA1D8B"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:spacing w:before="480" w:after="0" w:line="276" w:lineRule="auto"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:color w:val="365F91"/>
       <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005A09D7"/>
+    <w:rsid w:val="00BC2690"/>
     <w:pPr>
       <w:spacing w:after="100"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:color w:val="305497"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002E5756"/>
+    <w:rsid w:val="00213727"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="left" w:pos="1022"/>
+        <w:tab w:val="left" w:pos="993"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
       </w:tabs>
       <w:spacing w:after="100"/>
-      <w:ind w:left="240" w:firstLine="194"/>
+      <w:ind w:left="567" w:hanging="141"/>
     </w:pPr>
+    <w:rPr>
+      <w:color w:val="305497"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007444AC"/>
+    <w:rsid w:val="00BC2690"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:color w:val="0000FF"/>
+      <w:color w:val="467886"/>
       <w:sz w:val="24"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00A547EA"/>
     <w:pPr>
       <w:spacing w:before="2280" w:after="240"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
       <w:b/>
       <w:color w:val="6A1A41"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
@@ -18971,50 +22167,51 @@
           <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="003D708E"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabledata">
     <w:name w:val="Table data"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00EA7EAC"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tableheading">
     <w:name w:val="Table heading"/>
     <w:basedOn w:val="Tabledata"/>
     <w:qFormat/>
     <w:rsid w:val="00EA7EAC"/>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
@@ -19059,51 +22256,50 @@
     <w:rsid w:val="009263E2"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleHeading3Kernat16pt">
     <w:name w:val="Style Heading 3 + Kern at 16 pt"/>
     <w:basedOn w:val="Heading3"/>
     <w:link w:val="StyleHeading3Kernat16ptChar"/>
     <w:rsid w:val="00486239"/>
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
       <w:tabs>
         <w:tab w:val="num" w:pos="851"/>
       </w:tabs>
       <w:spacing w:before="0" w:after="0"/>
       <w:ind w:left="851" w:hanging="851"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
       <w:bCs w:val="0"/>
-      <w:color w:val="auto"/>
       <w:spacing w:val="-2"/>
       <w:kern w:val="32"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="StyleHeading3Kernat16ptChar">
     <w:name w:val="Style Heading 3 + Kern at 16 pt Char"/>
     <w:link w:val="StyleHeading3Kernat16pt"/>
     <w:rsid w:val="00486239"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:spacing w:val="-2"/>
       <w:kern w:val="32"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleHeading2NotBold">
     <w:name w:val="Style Heading 2 + Not Bold"/>
     <w:basedOn w:val="Heading2"/>
     <w:link w:val="StyleHeading2NotBoldChar"/>
     <w:rsid w:val="00486239"/>
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
@@ -19154,51 +22350,50 @@
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C12E4E"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00671323"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="00671323"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00671323"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F2348E"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
@@ -19321,50 +22516,63 @@
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00D07DF3"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet2">
     <w:name w:val="List Bullet 2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005E4A87"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="28"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
+    <w:name w:val="List Paragraph Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="ListParagraph"/>
+    <w:uiPriority w:val="34"/>
+    <w:rsid w:val="00BC2690"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="784036693">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="925186965">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -19399,55 +22607,55 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2122458675">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:RRContractedServices@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.diversewa.omi.wa.gov.au/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/ac-delegations.aspx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gensec@churcheswa.org.au" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omi.wa.gov.au/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:RRContractedServices@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/arms.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.wa.gov.au%2Forganisation%2Fdepartment-of-justice%2Finformation-privacy-statement-department-of-justice&amp;data=05%7C02%7CClaire.Byrne%40justice.wa.gov.au%7C6a9e5e83a74047dc648508dea68c1167%7Caa5122b801884f14a483166b490071d0%7C0%7C0%7C639131317743363078%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=FH3YJXTbMId9tiuGejVsiFC4RYBou2Rz3ZTxJut1Sxk%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/ac-delegations.aspx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omi.wa.gov.au/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.wa.gov.au%2Forganisation%2Fdepartment-of-justice%2Finformation-privacy-statement-department-of-justice&amp;data=05%7C02%7CClaire.Byrne%40justice.wa.gov.au%7C6a9e5e83a74047dc648508dea68c1167%7Caa5122b801884f14a483166b490071d0%7C0%7C0%7C639131317743363078%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=FH3YJXTbMId9tiuGejVsiFC4RYBou2Rz3ZTxJut1Sxk%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.diversewa.omi.wa.gov.au/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/system/files/2025-08/national-principles-for-child-safe-organisations.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:RRContractedServices@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/Pages/pris.aspx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/arms.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:RRContractedServices@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/system/files/2025-08/national-principles-for-child-safe-organisations.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/Pages/pris.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:RRContractedServices@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -19712,50 +22920,68 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="15230902-a580-4ba6-8738-a56353c9ac26" ContentTypeId="0x010100C5D63A055CE82242A2E4B837C82D470C" PreviousValue="false"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="DCS Document" ma:contentTypeID="0x010100C5D63A055CE82242A2E4B837C82D470C00F0D83A50F2144C42ACB5D0D7865205AD" ma:contentTypeVersion="3" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="42bbab49f36ed8fec9b3c3a5d5a50fb9">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="87620643-678a-4ec4-b8d1-35ea5295a2f1" xmlns:ns3="http://schemas.microsoft.com/sharepoint.v3" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v3/fields" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5803bea382f296392a5d9361e4ac8430" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint.v3"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:CategoryDescription"/>
                 <xsd:element ref="ns4:_ResourceType" minOccurs="0"/>
                 <xsd:element ref="ns4:_Publisher" minOccurs="0"/>
                 <xsd:element ref="ns2:Published_x0020_Year" minOccurs="0"/>
                 <xsd:element ref="ns2:Contributor_x0020_Name"/>
                 <xsd:element ref="ns2:Contributor_x0020_Email"/>
                 <xsd:element ref="ns2:Position" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x0020_Valid_x0020_From" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x0020_Valid_x0020_To" minOccurs="0"/>
                 <xsd:element ref="ns4:_DCDateCreated" minOccurs="0"/>
                 <xsd:element ref="ns4:_DCDateModified" minOccurs="0"/>
                 <xsd:element ref="ns2:n398ab4bf91e43a0a550736abedc299f" minOccurs="0"/>
@@ -20005,68 +23231,50 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...16 lines deleted...]
-
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <pa8a0a93780a4945b3173f20d8e45055 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Adult Custodial Rules</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">8c30193b-5862-40d3-b22f-a5f0b3dcbefd</TermId>
         </TermInfo>
       </Terms>
     </pa8a0a93780a4945b3173f20d8e45055>
     <Contributor_x0020_Name xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
       <UserInfo>
         <DisplayName>Nageswaran, Nimilandra</DisplayName>
         <AccountId>20</AccountId>
         <AccountType/>
       </UserInfo>
     </Contributor_x0020_Name>
     <Published_x0020_Year xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
     <_DCDateModified xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
     <_Publisher xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Department of Justice</_Publisher>
     <Date_x0020_Valid_x0020_To xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
     <Position xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">Senior Project Officer</Position>
     <n398ab4bf91e43a0a550736abedc299f xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
@@ -20092,142 +23300,136 @@
     </kf620cb349b946fa81ca1074c0b3c5af>
     <CategoryDescription xmlns="http://schemas.microsoft.com/sharepoint.v3"/>
     <_ResourceType xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Documents</_ResourceType>
     <g2cdfbdd30c849e9bbb5c12aa747ff35 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Custodial Management Adults</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">60d2f251-dc34-41a1-bf8e-c8689923972e</TermId>
         </TermInfo>
       </Terms>
     </g2cdfbdd30c849e9bbb5c12aa747ff35>
     <Contributor_x0020_Email xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
       <UserInfo>
         <DisplayName>Nageswaran, Nimilandra</DisplayName>
         <AccountId>20</AccountId>
         <AccountType/>
       </UserInfo>
     </Contributor_x0020_Email>
     <Date_x0020_Valid_x0020_From xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
     <_DCDateCreated xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E171D0D4-FBD3-4076-A952-B1BC63707D36}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FB0FFF2-7B4A-4717-AA7C-B8857DAA5CD4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C376EA41-E5EE-45FE-A78C-DE73FE468DE6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{734891CD-0402-4469-9D8D-E9985E0D0EEA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...22 lines deleted...]
-
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37D31270-8447-466A-B9FE-DA2C0C9A5A75}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>15</Pages>
-  <Words>4293</Words>
-  <Characters>24472</Characters>
+  <Words>4220</Words>
+  <Characters>24265</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
-  <Lines>203</Lines>
-  <Paragraphs>57</Paragraphs>
+  <Lines>674</Lines>
+  <Paragraphs>390</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>COPP 9.1 Cultural, Religious and Spiritual Services</vt:lpstr>
+      <vt:lpstr>COPP 9.1 Cultural, Religious, Spiritual Services and Visits</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>Nimilandra.Nageswaran@correctiveservices.wa.gov.au</Manager>
   <Company>Department of Justice</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>28708</CharactersWithSpaces>
+  <CharactersWithSpaces>28095</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>20</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc358819794</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -20302,51 +23504,60 @@
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C5D63A055CE82242A2E4B837C82D470C00F0D83A50F2144C42ACB5D0D7865205AD</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>10;#Advisory Services|8cc1496a-6584-483e-8dcd-3e26a031bf44</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Document Type">
     <vt:lpwstr>9;#Templates|d73d990e-b5bb-4bad-9fd6-d25e3a2f8bb9</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Function">
     <vt:lpwstr>8;#Community Relations|ffba8bc2-640c-4bfe-8f63-b1fc456e246a</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Business Area">
     <vt:lpwstr>7;#Strategic Communications|f79bcab4-4348-403e-ad4c-9761a12bb89b</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Base Target">
     <vt:lpwstr>_blank</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ClassificationContentMarkingHeaderShapeIds">
+    <vt:lpwstr>7b6faf1b,7fb1142f,777bfba3,77201c3f,7bf537e2,67ed26aa</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ClassificationContentMarkingHeaderFontProps">
+    <vt:lpwstr>#ff0000,12,Aptos</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ClassificationContentMarkingHeaderText">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SetDate">
-    <vt:lpwstr>2026-06-29T03:57:08Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SetDate">
+    <vt:lpwstr>2026-09-04T06:30:09Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Method">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Name">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Name">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SiteId">
     <vt:lpwstr>aa5122b8-0188-4f14-a483-166b490071d0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ActionId">
-    <vt:lpwstr>86519236-1279-48c8-8d56-8479099be37b</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ActionId">
+    <vt:lpwstr>91a9de29-0188-4147-8641-8464b262ef54</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ContentBits">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ContentBits">
     <vt:lpwstr>1</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Tag">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>