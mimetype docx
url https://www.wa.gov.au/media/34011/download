--- v0 (2025-12-10)
+++ v1 (2026-07-13)
@@ -1,8726 +1,7170 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6DCA4C9B" w14:textId="245C2D2A" w:rsidR="00146739" w:rsidRPr="006118FF" w:rsidRDefault="00A50433" w:rsidP="002E5756">
+    <w:p w14:paraId="6DCA4C9B" w14:textId="054A2883" w:rsidR="00146739" w:rsidRPr="006118FF" w:rsidRDefault="00A50433" w:rsidP="002E5756">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006118FF">
         <w:t xml:space="preserve">COPP 9.1 </w:t>
       </w:r>
       <w:r w:rsidR="0067563F">
-        <w:t xml:space="preserve">Cultural, </w:t>
+        <w:t>Cultura</w:t>
+      </w:r>
+      <w:r w:rsidR="005A3973">
+        <w:t xml:space="preserve">l, </w:t>
       </w:r>
       <w:r w:rsidR="00AD207D">
         <w:t>Religious</w:t>
       </w:r>
-      <w:r w:rsidR="005F432A">
-        <w:t xml:space="preserve"> and</w:t>
+      <w:r w:rsidR="00146505">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="005A3973">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00862FB5" w:rsidRPr="006118FF">
-        <w:t xml:space="preserve"> Spiritual Services</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Spiritual </w:t>
+      </w:r>
+      <w:r w:rsidR="008E7E22">
+        <w:t xml:space="preserve">Services </w:t>
+      </w:r>
+      <w:r w:rsidR="0093004D">
+        <w:t>and Visits</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04E9D205" w14:textId="77777777" w:rsidR="000D69A3" w:rsidRPr="006118FF" w:rsidRDefault="00A547EA" w:rsidP="00EA7EAC">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006118FF">
         <w:t>Prison</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9010"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00126611" w:rsidRPr="006118FF" w14:paraId="6A8BA4AD" w14:textId="77777777" w:rsidTr="002010E9">
+      <w:tr w:rsidR="00126611" w:rsidRPr="006118FF" w14:paraId="6A8BA4AD" w14:textId="77777777" w:rsidTr="002169F4">
         <w:trPr>
           <w:trHeight w:val="1956"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9010" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FCFCFA"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="192AB919" w14:textId="77777777" w:rsidR="009922D9" w:rsidRPr="006118FF" w:rsidRDefault="009922D9" w:rsidP="009922D9">
+          <w:p w14:paraId="192AB919" w14:textId="77777777" w:rsidR="009922D9" w:rsidRPr="002169F4" w:rsidRDefault="009922D9" w:rsidP="009922D9">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Toc529277881"/>
             <w:bookmarkStart w:id="1" w:name="_Toc531957885"/>
             <w:bookmarkStart w:id="2" w:name="_Toc532465973"/>
             <w:bookmarkStart w:id="3" w:name="_Toc532471856"/>
             <w:bookmarkStart w:id="4" w:name="_Toc532553769"/>
-            <w:r w:rsidRPr="006118FF">
+            <w:r w:rsidRPr="002169F4">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Principles</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
             <w:bookmarkEnd w:id="1"/>
             <w:bookmarkEnd w:id="2"/>
             <w:bookmarkEnd w:id="3"/>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
-          <w:p w14:paraId="170BBF2A" w14:textId="71A9CAF3" w:rsidR="009922D9" w:rsidRPr="006118FF" w:rsidRDefault="009922D9" w:rsidP="009922D9">
+          <w:p w14:paraId="170BBF2A" w14:textId="1055BEFA" w:rsidR="009922D9" w:rsidRPr="002169F4" w:rsidRDefault="009922D9" w:rsidP="009922D9">
             <w:pPr>
               <w:spacing w:before="60" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A4660">
+            <w:r w:rsidRPr="002169F4">
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
               <w:t>As referenced in the</w:t>
             </w:r>
-            <w:r w:rsidRPr="006118FF">
+            <w:r w:rsidRPr="002169F4">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r w:rsidRPr="004974F0">
+              <w:r w:rsidR="0024046D" w:rsidRPr="002169F4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:iCs/>
                 </w:rPr>
-                <w:t>Guiding Principles for Corrections in Australia, 2018</w:t>
+                <w:t>Guiding Principles for Corrections in Australia, Revised 2025</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="002F0980">
+            <w:r w:rsidRPr="002169F4">
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38B161E2" w14:textId="77777777" w:rsidR="009922D9" w:rsidRPr="009867A8" w:rsidRDefault="009922D9" w:rsidP="009867A8"/>
-[...2 lines deleted...]
-              <w:t>2.1.6 Prisoners are provided the opportunity to practice the religion, cultural or spiritual expression of their choice safely, unless that practice is contrary to the good order and management of the prison.</w:t>
+          <w:p w14:paraId="38B161E2" w14:textId="77777777" w:rsidR="009922D9" w:rsidRPr="002169F4" w:rsidRDefault="009922D9" w:rsidP="009867A8"/>
+          <w:p w14:paraId="0CFA9789" w14:textId="00F7D043" w:rsidR="0024046D" w:rsidRPr="002169F4" w:rsidRDefault="005656D2" w:rsidP="009867A8">
+            <w:r w:rsidRPr="002169F4">
+              <w:t>1.1.7</w:t>
+            </w:r>
+            <w:r w:rsidR="0024046D" w:rsidRPr="002169F4">
+              <w:t xml:space="preserve"> Prisoners/offenders of all cultural backgrounds are treated and managed within the principles of substantive equality and according to their individual needs.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0804FAB7" w14:textId="621502A9" w:rsidR="0040277A" w:rsidRPr="002169F4" w:rsidRDefault="00FB5E22" w:rsidP="0024046D">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="002169F4">
+              <w:t>1.1.8</w:t>
+            </w:r>
+            <w:r w:rsidR="0040277A" w:rsidRPr="002169F4">
+              <w:t xml:space="preserve"> Prisoners are provided the opportunity to practice the religion, cultural or spiritual expression of their choice safely, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002169F4">
+              <w:t xml:space="preserve">and in line with </w:t>
+            </w:r>
+            <w:r w:rsidR="0040277A" w:rsidRPr="002169F4">
+              <w:t>the good order and management of the prison.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="081AC3CA" w14:textId="219A1BC5" w:rsidR="00844F94" w:rsidRPr="002169F4" w:rsidRDefault="00844F94" w:rsidP="00844F94">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="002169F4">
+              <w:t>Aboriginal and Torres Strait Islander prisoners are supported to maintain or re-establish their connections to community and are provided access to Elders, to receive cultural and spiritual support while in prison.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AA645C5" w14:textId="34BF32CE" w:rsidR="008E40B9" w:rsidRPr="009867A8" w:rsidRDefault="008E40B9" w:rsidP="00844F94">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="002169F4">
+              <w:t>1.1.13 Visit facilities provide help to normalise contact arrangements and cater for the diverse needs of visitors to prisons.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4212E944" w14:textId="77777777" w:rsidR="0040277A" w:rsidRPr="002F0980" w:rsidRDefault="0040277A" w:rsidP="009922D9">
             <w:pPr>
               <w:pStyle w:val="Instructionalnote"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0A396BEC" w14:textId="77777777" w:rsidR="00663830" w:rsidRPr="006118FF" w:rsidRDefault="00663830" w:rsidP="00663830"/>
     <w:p w14:paraId="57EE05DD" w14:textId="77777777" w:rsidR="00663830" w:rsidRPr="006118FF" w:rsidRDefault="00663830" w:rsidP="00663830"/>
     <w:p w14:paraId="6163D3EA" w14:textId="77777777" w:rsidR="00A92716" w:rsidRPr="006118FF" w:rsidRDefault="00A92716">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006118FF">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DC58FAC" w14:textId="77777777" w:rsidR="00663830" w:rsidRPr="006118FF" w:rsidRDefault="00663830" w:rsidP="00803710">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:sectPr w:rsidR="00663830" w:rsidRPr="006118FF" w:rsidSect="002E5756">
-          <w:headerReference w:type="default" r:id="rId13"/>
-          <w:headerReference w:type="first" r:id="rId14"/>
+          <w:headerReference w:type="even" r:id="rId13"/>
+          <w:headerReference w:type="default" r:id="rId14"/>
+          <w:headerReference w:type="first" r:id="rId15"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="1418" w:right="1418" w:bottom="1440" w:left="1304" w:header="567" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F25A741" w14:textId="77777777" w:rsidR="00FA1D8B" w:rsidRPr="006118FF" w:rsidRDefault="00FA1D8B" w:rsidP="00AF7DDC">
       <w:pPr>
         <w:pStyle w:val="Heading"/>
       </w:pPr>
       <w:r w:rsidRPr="006118FF">
         <w:lastRenderedPageBreak/>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A1A30" w14:textId="0C88DDE9" w:rsidR="008556C5" w:rsidRDefault="00BC2830">
+    <w:p w14:paraId="30582C38" w14:textId="6BD658EF" w:rsidR="002F75FF" w:rsidRDefault="00BC2830">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-2" \h \z \u </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc170366650" w:history="1">
-        <w:r w:rsidR="008556C5" w:rsidRPr="00B10EDB">
+      <w:hyperlink w:anchor="_Toc233623504" w:history="1">
+        <w:r w:rsidR="002F75FF" w:rsidRPr="00D00FF9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="008556C5">
+        <w:r w:rsidR="002F75FF">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008556C5" w:rsidRPr="00B10EDB">
+        <w:r w:rsidR="002F75FF" w:rsidRPr="00D00FF9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Scope</w:t>
         </w:r>
-        <w:r w:rsidR="008556C5">
+        <w:r w:rsidR="002F75FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008556C5">
+        <w:r w:rsidR="002F75FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008556C5">
-[...12 lines deleted...]
-        <w:r w:rsidR="008556C5">
+        <w:r w:rsidR="002F75FF">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233623504 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="002F75FF">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="002F75FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008556C5">
+        <w:r w:rsidR="002F75FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="008556C5">
+        <w:r w:rsidR="002F75FF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="444B54F7" w14:textId="1322F1C6" w:rsidR="008556C5" w:rsidRDefault="006062E5">
+    <w:p w14:paraId="41A52DD2" w14:textId="47EB7E93" w:rsidR="002F75FF" w:rsidRDefault="002F75FF">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc170366651" w:history="1">
-        <w:r w:rsidR="008556C5" w:rsidRPr="00B10EDB">
+      <w:hyperlink w:anchor="_Toc233623505" w:history="1">
+        <w:r w:rsidRPr="00D00FF9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="008556C5">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008556C5" w:rsidRPr="00B10EDB">
+        <w:r w:rsidRPr="00D00FF9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Policy</w:t>
         </w:r>
-        <w:r w:rsidR="008556C5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008556C5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008556C5">
-[...12 lines deleted...]
-        <w:r w:rsidR="008556C5">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233623505 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008556C5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="008556C5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1907640C" w14:textId="017B49BF" w:rsidR="008556C5" w:rsidRDefault="006062E5">
+    <w:p w14:paraId="78DBA415" w14:textId="7BC5D3AA" w:rsidR="002F75FF" w:rsidRDefault="002F75FF">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc170366652" w:history="1">
-        <w:r w:rsidR="008556C5" w:rsidRPr="00B10EDB">
+      <w:hyperlink w:anchor="_Toc233623506" w:history="1">
+        <w:r w:rsidRPr="00D00FF9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="008556C5">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008556C5" w:rsidRPr="00B10EDB">
+        <w:r w:rsidRPr="00D00FF9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Roles and Responsibilities</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="008556C5">
+          <w:t>Prisoner Information</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008556C5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008556C5">
-[...12 lines deleted...]
-        <w:r w:rsidR="008556C5">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233623506 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008556C5">
-[...6 lines deleted...]
-        <w:r w:rsidR="008556C5">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4B95D6E8" w14:textId="236E44E8" w:rsidR="008556C5" w:rsidRDefault="006062E5">
+    <w:p w14:paraId="1D32AED2" w14:textId="54E53E6E" w:rsidR="002F75FF" w:rsidRDefault="002F75FF">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233623507" w:history="1">
+        <w:r w:rsidRPr="00D00FF9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>3.1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00D00FF9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Reception</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233623507 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3C696510" w14:textId="76E7A825" w:rsidR="002F75FF" w:rsidRDefault="002F75FF">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233623508" w:history="1">
+        <w:r w:rsidRPr="00D00FF9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>3.2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00D00FF9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Change of religion</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233623508 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3256E830" w14:textId="694A16E6" w:rsidR="002F75FF" w:rsidRDefault="002F75FF">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc170366653" w:history="1">
-        <w:r w:rsidR="008556C5" w:rsidRPr="00B10EDB">
+      <w:hyperlink w:anchor="_Toc233623509" w:history="1">
+        <w:r w:rsidRPr="00D00FF9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="008556C5">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008556C5" w:rsidRPr="00B10EDB">
+        <w:r w:rsidRPr="00D00FF9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Head Wear Associated with Religious Practice</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="008556C5">
+          <w:t>Prison Religious and Spiritual Services</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008556C5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008556C5">
-[...12 lines deleted...]
-        <w:r w:rsidR="008556C5">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233623509 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008556C5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="008556C5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4E62651C" w14:textId="06505D87" w:rsidR="008556C5" w:rsidRDefault="006062E5">
+    <w:p w14:paraId="4B1636F4" w14:textId="4A28B6F0" w:rsidR="002F75FF" w:rsidRDefault="002F75FF">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc170366654" w:history="1">
-        <w:r w:rsidR="008556C5" w:rsidRPr="00B10EDB">
+      <w:hyperlink w:anchor="_Toc233623510" w:history="1">
+        <w:r w:rsidRPr="00D00FF9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>4.1</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="008556C5">
+          <w:t>4.2</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008556C5" w:rsidRPr="00B10EDB">
+        <w:r w:rsidRPr="00D00FF9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Male prisoners</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="008556C5">
+          <w:t>Reporting Lines</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008556C5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008556C5">
-[...12 lines deleted...]
-        <w:r w:rsidR="008556C5">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233623510 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008556C5">
-[...6 lines deleted...]
-        <w:r w:rsidR="008556C5">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2FCDD36A" w14:textId="0A0BB4AF" w:rsidR="008556C5" w:rsidRDefault="006062E5">
+    <w:p w14:paraId="2E470D5A" w14:textId="4F217A53" w:rsidR="002F75FF" w:rsidRDefault="002F75FF">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc170366655" w:history="1">
-        <w:r w:rsidR="008556C5" w:rsidRPr="00B10EDB">
+      <w:hyperlink w:anchor="_Toc233623511" w:history="1">
+        <w:r w:rsidRPr="00D00FF9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>4.2</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="008556C5">
+          <w:t>4.3</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008556C5" w:rsidRPr="00B10EDB">
+        <w:r w:rsidRPr="00D00FF9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Women prisoners</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="008556C5">
+          <w:t>Reporting of Incidents</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008556C5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008556C5">
-[...12 lines deleted...]
-        <w:r w:rsidR="008556C5">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233623511 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008556C5">
-[...6 lines deleted...]
-        <w:r w:rsidR="008556C5">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="06346719" w14:textId="448940FD" w:rsidR="008556C5" w:rsidRDefault="006062E5">
+    <w:p w14:paraId="76D7FFF2" w14:textId="126DD2A1" w:rsidR="002F75FF" w:rsidRDefault="002F75FF">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc170366656" w:history="1">
-        <w:r w:rsidR="008556C5" w:rsidRPr="00B10EDB">
+      <w:hyperlink w:anchor="_Toc233623512" w:history="1">
+        <w:r w:rsidRPr="00D00FF9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="008556C5">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008556C5" w:rsidRPr="00B10EDB">
+        <w:r w:rsidRPr="00D00FF9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Cultural Staff Awareness</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="008556C5">
+          <w:t>Religious and Spiritual Visitors</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008556C5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008556C5">
-[...12 lines deleted...]
-        <w:r w:rsidR="008556C5">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233623512 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008556C5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="008556C5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2363D88A" w14:textId="5428288A" w:rsidR="008556C5" w:rsidRDefault="006062E5">
-[...179 lines deleted...]
-    <w:p w14:paraId="16135E7B" w14:textId="01584837" w:rsidR="008556C5" w:rsidRDefault="006062E5">
+    <w:p w14:paraId="5782E757" w14:textId="2B5EA4ED" w:rsidR="002F75FF" w:rsidRDefault="002F75FF">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc170366659" w:history="1">
-        <w:r w:rsidR="008556C5" w:rsidRPr="00B10EDB">
+      <w:hyperlink w:anchor="_Toc233623513" w:history="1">
+        <w:r w:rsidRPr="00D00FF9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="008556C5">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008556C5" w:rsidRPr="00B10EDB">
+        <w:r w:rsidRPr="00D00FF9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Interpreter Services</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="008556C5">
+          <w:t>Applications</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008556C5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008556C5">
-[...12 lines deleted...]
-        <w:r w:rsidR="008556C5">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233623513 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008556C5">
-[...6 lines deleted...]
-        <w:r w:rsidR="008556C5">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="001C49D0" w14:textId="325ACA05" w:rsidR="008556C5" w:rsidRDefault="006062E5">
+    <w:p w14:paraId="53F1DB55" w14:textId="70F3815E" w:rsidR="002F75FF" w:rsidRDefault="002F75FF">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc170366660" w:history="1">
-        <w:r w:rsidR="008556C5" w:rsidRPr="00B10EDB">
+      <w:hyperlink w:anchor="_Toc233623514" w:history="1">
+        <w:r w:rsidRPr="00D00FF9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="008556C5">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008556C5" w:rsidRPr="00B10EDB">
+        <w:r w:rsidRPr="00D00FF9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Religious Registration</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="008556C5">
+          <w:t>Religious Programs</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008556C5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008556C5">
-[...12 lines deleted...]
-        <w:r w:rsidR="008556C5">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233623514 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008556C5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="008556C5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="58485BB8" w14:textId="347E4B68" w:rsidR="008556C5" w:rsidRDefault="006062E5">
-[...179 lines deleted...]
-    <w:p w14:paraId="1D749F40" w14:textId="6E709DC4" w:rsidR="008556C5" w:rsidRDefault="006062E5">
+    <w:p w14:paraId="007826D9" w14:textId="2B0A933E" w:rsidR="002F75FF" w:rsidRDefault="002F75FF">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc170366663" w:history="1">
-        <w:r w:rsidR="008556C5" w:rsidRPr="00B10EDB">
+      <w:hyperlink w:anchor="_Toc233623515" w:history="1">
+        <w:r w:rsidRPr="00D00FF9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="008556C5">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008556C5" w:rsidRPr="00B10EDB">
+        <w:r w:rsidRPr="00D00FF9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Religious and Spiritual Activities and Daily Regime</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="008556C5">
+          <w:t>Religious Services</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008556C5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008556C5">
-[...12 lines deleted...]
-        <w:r w:rsidR="008556C5">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233623515 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008556C5">
-[...6 lines deleted...]
-        <w:r w:rsidR="008556C5">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1E0E209C" w14:textId="680CD3B2" w:rsidR="008556C5" w:rsidRDefault="006062E5">
-[...179 lines deleted...]
-    <w:p w14:paraId="3C15E25C" w14:textId="59BE1627" w:rsidR="008556C5" w:rsidRDefault="006062E5">
+    <w:p w14:paraId="1C76F394" w14:textId="012FED86" w:rsidR="002F75FF" w:rsidRDefault="002F75FF">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc170366666" w:history="1">
-        <w:r w:rsidR="008556C5" w:rsidRPr="00B10EDB">
+      <w:hyperlink w:anchor="_Toc233623516" w:history="1">
+        <w:r w:rsidRPr="00D00FF9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="008556C5">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008556C5" w:rsidRPr="00B10EDB">
+        <w:r w:rsidRPr="00D00FF9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Religious and Spiritual Support</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="008556C5">
+          <w:t>Religious Activities Outside of the Prison</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008556C5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008556C5">
-[...12 lines deleted...]
-        <w:r w:rsidR="008556C5">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233623516 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008556C5">
-[...6 lines deleted...]
-        <w:r w:rsidR="008556C5">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2E99C355" w14:textId="689CFF6B" w:rsidR="008556C5" w:rsidRDefault="006062E5">
-[...89 lines deleted...]
-    <w:p w14:paraId="5BE75A89" w14:textId="04FCFDEC" w:rsidR="008556C5" w:rsidRDefault="006062E5">
+    <w:p w14:paraId="1A6B36B5" w14:textId="7656F7EF" w:rsidR="002F75FF" w:rsidRDefault="002F75FF">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="660"/>
+          <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc170366668" w:history="1">
-        <w:r w:rsidR="008556C5" w:rsidRPr="00B10EDB">
+      <w:hyperlink w:anchor="_Toc233623517" w:history="1">
+        <w:r w:rsidRPr="00D00FF9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="008556C5">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008556C5" w:rsidRPr="00B10EDB">
+        <w:r w:rsidRPr="00D00FF9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Religious and Spiritual Visitors</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="008556C5">
+          <w:t>Religious, Spiritual Articles and Dietary Requirements</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008556C5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008556C5">
-[...12 lines deleted...]
-        <w:r w:rsidR="008556C5">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233623517 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008556C5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="008556C5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="55891E9F" w14:textId="4C884DEC" w:rsidR="008556C5" w:rsidRDefault="006062E5">
+    <w:p w14:paraId="1E1E76BD" w14:textId="239F1CBD" w:rsidR="002F75FF" w:rsidRDefault="002F75FF">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc170366669" w:history="1">
-        <w:r w:rsidR="008556C5" w:rsidRPr="00B10EDB">
+      <w:hyperlink w:anchor="_Toc233623518" w:history="1">
+        <w:r w:rsidRPr="00D00FF9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>10.1</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="008556C5">
+          <w:t>10.2</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008556C5" w:rsidRPr="00B10EDB">
+        <w:r w:rsidRPr="00D00FF9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Religious and spiritual visits</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="008556C5">
+          <w:t>Communion wine</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008556C5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008556C5">
-[...12 lines deleted...]
-        <w:r w:rsidR="008556C5">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233623518 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008556C5">
-[...6 lines deleted...]
-        <w:r w:rsidR="008556C5">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0868A656" w14:textId="36D482F6" w:rsidR="008556C5" w:rsidRDefault="006062E5">
+    <w:p w14:paraId="11BDFC9A" w14:textId="685E6D5F" w:rsidR="002F75FF" w:rsidRDefault="002F75FF">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233623519" w:history="1">
+        <w:r w:rsidRPr="00D00FF9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>10.3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00D00FF9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Dietary requirements</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233623519 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="40906A29" w14:textId="7745F512" w:rsidR="002F75FF" w:rsidRDefault="002F75FF">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="660"/>
+          <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc170366670" w:history="1">
-        <w:r w:rsidR="008556C5" w:rsidRPr="00B10EDB">
+      <w:hyperlink w:anchor="_Toc233623520" w:history="1">
+        <w:r w:rsidRPr="00D00FF9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="008556C5">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008556C5" w:rsidRPr="00B10EDB">
+        <w:r w:rsidRPr="00D00FF9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Articles</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="008556C5">
+          <w:t>Head Wear Associated with Religious Practice</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008556C5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008556C5">
-[...12 lines deleted...]
-        <w:r w:rsidR="008556C5">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233623520 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008556C5">
-[...6 lines deleted...]
-        <w:r w:rsidR="008556C5">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="31C1EC49" w14:textId="69AA35CA" w:rsidR="008556C5" w:rsidRDefault="006062E5">
-[...359 lines deleted...]
-    <w:p w14:paraId="1320C8EE" w14:textId="6543EF80" w:rsidR="008556C5" w:rsidRDefault="006062E5">
+    <w:p w14:paraId="7F4590A7" w14:textId="57CA37CA" w:rsidR="002F75FF" w:rsidRDefault="002F75FF">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="660"/>
+          <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc170366675" w:history="1">
-        <w:r w:rsidR="008556C5" w:rsidRPr="00B10EDB">
+      <w:hyperlink w:anchor="_Toc233623521" w:history="1">
+        <w:r w:rsidRPr="00D00FF9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
-        <w:r w:rsidR="008556C5">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008556C5" w:rsidRPr="00B10EDB">
+        <w:r w:rsidRPr="00D00FF9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Standing Orders</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="008556C5">
+          <w:t>Cultural Awareness and Staff Training</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008556C5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008556C5">
-[...12 lines deleted...]
-        <w:r w:rsidR="008556C5">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233623521 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008556C5">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2ACB5273" w14:textId="260C7C97" w:rsidR="002F75FF" w:rsidRDefault="002F75FF">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233623522" w:history="1">
+        <w:r w:rsidRPr="00D00FF9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>12.1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00D00FF9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Training</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233623522 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5526E250" w14:textId="5460E4C7" w:rsidR="002F75FF" w:rsidRDefault="002F75FF">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233623523" w:history="1">
+        <w:r w:rsidRPr="00D00FF9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>12.2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00D00FF9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Information</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233623523 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="008556C5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6BC90CAE" w14:textId="5CC47A6B" w:rsidR="008556C5" w:rsidRDefault="006062E5">
+    <w:p w14:paraId="4FC4FD6A" w14:textId="352DB6C1" w:rsidR="002F75FF" w:rsidRDefault="002F75FF">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233623524" w:history="1">
+        <w:r w:rsidRPr="00D00FF9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>12.3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00D00FF9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Aboriginal Prisoners</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233623524 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="533AA9FE" w14:textId="76C3FA79" w:rsidR="002F75FF" w:rsidRDefault="002F75FF">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233623525" w:history="1">
+        <w:r w:rsidRPr="00D00FF9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>12.4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00D00FF9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Interpreter Services</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233623525 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0C9850FD" w14:textId="099D7D8B" w:rsidR="002F75FF" w:rsidRDefault="002F75FF">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="660"/>
+          <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc170366676" w:history="1">
-        <w:r w:rsidR="008556C5" w:rsidRPr="00B10EDB">
+      <w:hyperlink w:anchor="_Toc233623526" w:history="1">
+        <w:r w:rsidRPr="00D00FF9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="008556C5">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008556C5" w:rsidRPr="00B10EDB">
+        <w:r w:rsidRPr="00D00FF9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...3 lines deleted...]
-        <w:r w:rsidR="008556C5">
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:bCs/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Standing Orders</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008556C5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008556C5">
-[...12 lines deleted...]
-        <w:r w:rsidR="008556C5">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233623526 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008556C5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="008556C5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1AF84E39" w14:textId="254078E6" w:rsidR="008556C5" w:rsidRDefault="006062E5">
-[...269 lines deleted...]
-    <w:p w14:paraId="0B616ED9" w14:textId="53097383" w:rsidR="008556C5" w:rsidRDefault="006062E5">
+    <w:p w14:paraId="4A67B9F9" w14:textId="07FDD3BE" w:rsidR="002F75FF" w:rsidRDefault="002F75FF">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="660"/>
+          <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc170366680" w:history="1">
-        <w:r w:rsidR="008556C5" w:rsidRPr="00B10EDB">
+      <w:hyperlink w:anchor="_Toc233623527" w:history="1">
+        <w:r w:rsidRPr="00D00FF9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
-        <w:r w:rsidR="008556C5">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008556C5" w:rsidRPr="00B10EDB">
+        <w:r w:rsidRPr="00D00FF9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Assurance</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="008556C5">
+          <w:t>Annexures</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008556C5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008556C5">
-[...12 lines deleted...]
-        <w:r w:rsidR="008556C5">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233623527 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008556C5">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="08566AEA" w14:textId="2C38F7FC" w:rsidR="002F75FF" w:rsidRDefault="002F75FF">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233623528" w:history="1">
+        <w:r w:rsidRPr="00D00FF9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>14.1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00D00FF9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Related COPPs and documents</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233623528 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7650443C" w14:textId="0F9CA2BE" w:rsidR="002F75FF" w:rsidRDefault="002F75FF">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233623529" w:history="1">
+        <w:r w:rsidRPr="00D00FF9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>14.2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00D00FF9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Definitions and acronyms</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233623529 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0056989A" w14:textId="5C73C8AA" w:rsidR="002F75FF" w:rsidRDefault="002F75FF">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233623530" w:history="1">
+        <w:r w:rsidRPr="00D00FF9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>14.3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00D00FF9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Related legislation</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233623530 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
-        <w:r w:rsidR="008556C5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="33E639C6" w14:textId="4F7E8A9C" w:rsidR="008556C5" w:rsidRDefault="006062E5">
+    <w:p w14:paraId="15290784" w14:textId="76C036E6" w:rsidR="002F75FF" w:rsidRDefault="002F75FF">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="660"/>
+          <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc170366681" w:history="1">
-        <w:r w:rsidR="008556C5" w:rsidRPr="00B10EDB">
+      <w:hyperlink w:anchor="_Toc233623531" w:history="1">
+        <w:r w:rsidRPr="00D00FF9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
-        <w:r w:rsidR="008556C5">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008556C5" w:rsidRPr="00B10EDB">
+        <w:r w:rsidRPr="00D00FF9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
+          <w:t>Assurance</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233623531 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="621215F0" w14:textId="75EBC472" w:rsidR="002F75FF" w:rsidRDefault="002F75FF">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233623532" w:history="1">
+        <w:r w:rsidRPr="00D00FF9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
           <w:t>Document Version History</w:t>
         </w:r>
-        <w:r w:rsidR="008556C5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008556C5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008556C5">
-[...12 lines deleted...]
-        <w:r w:rsidR="008556C5">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233623532 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008556C5">
-[...6 lines deleted...]
-        <w:r w:rsidR="008556C5">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="179FFF79" w14:textId="22432A96" w:rsidR="00634C54" w:rsidRPr="006118FF" w:rsidRDefault="00BC2830" w:rsidP="004E571B">
+    <w:p w14:paraId="6AE08F3A" w14:textId="4B46837F" w:rsidR="002F75FF" w:rsidRDefault="002F75FF">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233623533" w:history="1">
+        <w:r w:rsidRPr="00D00FF9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Appendix A: Head Wear Associated with Religious Practice</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233623533 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="43E39DD4" w14:textId="17CADA4A" w:rsidR="002F75FF" w:rsidRDefault="002F75FF">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233623534" w:history="1">
+        <w:r w:rsidRPr="00D00FF9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>15.1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00D00FF9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Prisoner Religious Headwear</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233623534 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0E2AAE4D" w14:textId="1100B1F6" w:rsidR="002F75FF" w:rsidRDefault="002F75FF">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233623535" w:history="1">
+        <w:r w:rsidRPr="00D00FF9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>16</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00D00FF9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Appendix B: Cultural, Religious, Spiritual Services and Visits Application Process Chart:</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233623535 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>15</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="179FFF79" w14:textId="166D831C" w:rsidR="00634C54" w:rsidRPr="006118FF" w:rsidRDefault="00BC2830" w:rsidP="004E571B">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="701873A2" w14:textId="77777777" w:rsidR="00634C54" w:rsidRPr="006118FF" w:rsidRDefault="00634C54">
       <w:r w:rsidRPr="006118FF">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75191445" w14:textId="77777777" w:rsidR="00C8272F" w:rsidRPr="006118FF" w:rsidRDefault="00C8272F" w:rsidP="0027418F">
+    <w:p w14:paraId="75191445" w14:textId="77777777" w:rsidR="00C8272F" w:rsidRPr="006118FF" w:rsidRDefault="00C8272F" w:rsidP="009C5A4B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc170366650"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc233623504"/>
       <w:r w:rsidRPr="006118FF">
         <w:lastRenderedPageBreak/>
         <w:t>Scope</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="5E2B962C" w14:textId="77777777" w:rsidR="00952A51" w:rsidRPr="006118FF" w:rsidRDefault="00952A51" w:rsidP="00952A51">
+    <w:p w14:paraId="5E2B962C" w14:textId="77777777" w:rsidR="00952A51" w:rsidRPr="006118FF" w:rsidRDefault="00952A51" w:rsidP="009C5A4B">
+      <w:pPr>
+        <w:spacing w:before="360" w:after="240"/>
+      </w:pPr>
       <w:r w:rsidRPr="006118FF">
         <w:t>This Commissioner’s Operating Policy and Procedure (COPP) applies to all prisons administered by or on behalf of the Department of Justice (the Department).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="492D009B" w14:textId="77777777" w:rsidR="00EC5AF1" w:rsidRPr="006118FF" w:rsidRDefault="00EC5AF1" w:rsidP="0027418F">
+    <w:p w14:paraId="492D009B" w14:textId="77777777" w:rsidR="00EC5AF1" w:rsidRPr="006118FF" w:rsidRDefault="00EC5AF1" w:rsidP="009C5A4B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc170366651"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc233623505"/>
       <w:r w:rsidRPr="006118FF">
         <w:t>Policy</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidRPr="006118FF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E6FA43C" w14:textId="4A639859" w:rsidR="00C11C34" w:rsidRDefault="00ED31A2" w:rsidP="0027418F">
+    <w:p w14:paraId="6F3A1172" w14:textId="74F1DE6C" w:rsidR="0073536E" w:rsidRDefault="0073536E" w:rsidP="005D6238">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002169F4">
+        <w:t>Contracted Service Provider the Council of Churches WA (CCWA) provides religious and spiritual (chaplaincy) services in accordance with the Religious and Spiritual Services (DOJ</w:t>
+      </w:r>
+      <w:r w:rsidR="006F47B1" w:rsidRPr="002169F4">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002169F4">
+        <w:t xml:space="preserve">2019/03529) Service Agreement </w:t>
+      </w:r>
+      <w:r w:rsidR="0065227C" w:rsidRPr="002169F4">
+        <w:t xml:space="preserve">(service agreement) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002169F4">
+        <w:t>with a focus on pastoral care, to support the religious and spiritual needs of the whole prison population. Pastoral care services are not based on any particular religion, are provided regardless of faith (or no faith), gender, sexuality or beliefs, and are available to prisoners, young people and Department staff</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64503517" w14:textId="52891010" w:rsidR="00B56177" w:rsidRPr="0072103D" w:rsidRDefault="00B56177" w:rsidP="005D6238">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C25BF4">
+        <w:t>Prisoners shall be permitted to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C5A4B">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7411A5B1" w14:textId="77777777" w:rsidR="00B56177" w:rsidRPr="0072103D" w:rsidRDefault="00B56177" w:rsidP="00145346">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0072103D">
+        <w:t>practice and observe their religious or spiritual beliefs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="640E7E8B" w14:textId="2A82D21F" w:rsidR="00B56177" w:rsidRPr="00C25BF4" w:rsidRDefault="00B56177" w:rsidP="00145346">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C25BF4">
+        <w:t>receive guidance and visits from recognised and approved religious or spiritual representatives with similar religious beliefs to those of the prisoner</w:t>
+      </w:r>
+      <w:r w:rsidR="007A3FEA">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="0072103D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7674BD1C" w14:textId="7BD956E6" w:rsidR="005A3973" w:rsidRDefault="00B56177" w:rsidP="005D6238">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
-      <w:r>
-[...14 lines deleted...]
-      <w:r w:rsidR="00C11C34" w:rsidRPr="00E4200B">
+      <w:r w:rsidRPr="0072103D">
+        <w:t>A prisoner must not be subject to any form of discrimination by declaring themselves of any faith or religion or as belonging to none.</w:t>
+      </w:r>
+      <w:r w:rsidR="00545B5F" w:rsidRPr="00545B5F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-    <w:p w14:paraId="3F022796" w14:textId="73892863" w:rsidR="005348DD" w:rsidRDefault="00536106" w:rsidP="0027418F">
+    </w:p>
+    <w:p w14:paraId="2FDCD769" w14:textId="44EF5B6F" w:rsidR="00B04B74" w:rsidRDefault="008E7E22" w:rsidP="005D6238">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="006118FF">
-        <w:t xml:space="preserve">Prison </w:t>
-[...2 lines deleted...]
-        <w:t>Officers</w:t>
+        <w:t xml:space="preserve">A prisoner </w:t>
+      </w:r>
+      <w:r w:rsidR="00461603">
+        <w:t xml:space="preserve">shall </w:t>
       </w:r>
       <w:r w:rsidRPr="006118FF">
-        <w:t xml:space="preserve"> shall respect </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="000A1DCF" w:rsidRPr="006118FF">
+        <w:t xml:space="preserve">not be required to </w:t>
+      </w:r>
+      <w:r>
+        <w:t>conduct</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006118FF">
+        <w:t xml:space="preserve"> work that is unsuitable or offensive to their registered religion or spiritual beliefs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="497188DF" w14:textId="62C7946A" w:rsidR="005D6238" w:rsidRPr="00145346" w:rsidRDefault="00000407" w:rsidP="005D6238">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc119057283"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc119923235"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc120006165"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc120011843"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc120081855"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc120529957"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc120610736"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc120611666"/>
+      <w:bookmarkStart w:id="15" w:name="_Hlk143594901"/>
+      <w:r w:rsidRPr="00145346">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="005A3973" w:rsidRPr="00145346">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>risoners may receive visits from recognised religious or spiritual advisor(s); or another responsible person who acts in a religious or spiritual capacity with similar religious or spiritual beliefs as the prisoner</w:t>
+      </w:r>
+      <w:r w:rsidR="005A3973" w:rsidRPr="00145346">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidR="005A3973" w:rsidRPr="00145346">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r w:rsidR="004916D7" w:rsidRPr="00145346">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009263E2" w:rsidRPr="006118FF">
-[...12 lines deleted...]
-    <w:p w14:paraId="0235480E" w14:textId="7287276F" w:rsidR="009263E2" w:rsidRPr="006118FF" w:rsidRDefault="001E58A9" w:rsidP="0027418F">
+      <w:r w:rsidR="00AC5B32" w:rsidRPr="00145346">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="16" w:name="_Hlk118701484"/>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p w14:paraId="7A7A6501" w14:textId="550625CD" w:rsidR="00495CA2" w:rsidRPr="00145346" w:rsidRDefault="00145E70" w:rsidP="00484A4A">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00145346">
+        <w:t>Religious visitors are permitted to visit a prisoner under s.95E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00145346">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidR="00582E5D" w:rsidRPr="00145346">
+        <w:t>, t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00145346">
+        <w:t xml:space="preserve">herefore s.65 </w:t>
+      </w:r>
+      <w:r w:rsidR="00582E5D" w:rsidRPr="00145346">
+        <w:t xml:space="preserve">of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00582E5D" w:rsidRPr="00145346">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Prisons Act 1981</w:t>
+      </w:r>
+      <w:r w:rsidR="00582E5D" w:rsidRPr="00145346">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00145346">
+        <w:t xml:space="preserve">does not extend to s.95E visitors. </w:t>
+      </w:r>
+      <w:r w:rsidR="00610D3B" w:rsidRPr="00145346">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Superintendents have been </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidR="00610D3B" w:rsidRPr="00141506">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:bCs/>
+            <w:szCs w:val="26"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>delegated</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00610D3B" w:rsidRPr="00141506">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to</w:t>
+      </w:r>
+      <w:r w:rsidR="00610D3B" w:rsidRPr="00145346">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> approve these visits </w:t>
+      </w:r>
+      <w:r w:rsidR="00610D3B" w:rsidRPr="00145346">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">under s.95E of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00610D3B" w:rsidRPr="00145346">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Prisons Act 1981</w:t>
+      </w:r>
+      <w:r w:rsidR="00610D3B" w:rsidRPr="00145346">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (s.95E) and in accordance with this COPP.</w:t>
+      </w:r>
+      <w:r w:rsidR="00610D3B" w:rsidRPr="00145346">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p w14:paraId="50650B30" w14:textId="5BF7DE1B" w:rsidR="00406165" w:rsidRPr="002169F4" w:rsidRDefault="00406165" w:rsidP="005D6238">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
-      <w:r w:rsidRPr="006118FF">
-[...3 lines deleted...]
-    <w:p w14:paraId="09F99165" w14:textId="0D311B1D" w:rsidR="00671323" w:rsidRPr="006118FF" w:rsidRDefault="00671323" w:rsidP="0027418F">
+      <w:r w:rsidRPr="00484A4A">
+        <w:t xml:space="preserve">Where a religious visitor has requested multiple visits to the same prison the Superintendent shall consider </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00484A4A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">if the religious visitor meets the requirements of a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F356E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">volunteer delivering a religious program </w:t>
+      </w:r>
+      <w:r w:rsidR="005345CD" w:rsidRPr="003F356E">
+        <w:t xml:space="preserve"> in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidR="001160D3" w:rsidRPr="002169F4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 8.1 – Prison Based s95 Constructive Activities</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="005345CD" w:rsidRPr="002169F4">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EF4520E" w14:textId="722BF0BA" w:rsidR="00C00120" w:rsidRDefault="00C00120" w:rsidP="005D6238">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
-      <w:r w:rsidRPr="006118FF">
-[...49 lines deleted...]
-    <w:p w14:paraId="682FE68D" w14:textId="1F46877B" w:rsidR="00671323" w:rsidRPr="006118FF" w:rsidRDefault="00671323" w:rsidP="0027418F">
+      <w:r w:rsidRPr="002169F4">
+        <w:t xml:space="preserve">Where a ‘non- contracted </w:t>
+      </w:r>
+      <w:r w:rsidR="006C475E" w:rsidRPr="002169F4">
+        <w:t xml:space="preserve">cultural, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A26B59" w:rsidRPr="002169F4">
+        <w:t>religious</w:t>
+      </w:r>
+      <w:r w:rsidR="006C475E" w:rsidRPr="002169F4">
+        <w:t xml:space="preserve"> or spiritual </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002169F4">
+        <w:t>visitor</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC2736" w:rsidRPr="002169F4">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002169F4">
+        <w:t xml:space="preserve"> has requested multiple visits to multiple prisons</w:t>
+      </w:r>
+      <w:r w:rsidR="005639F6" w:rsidRPr="002169F4">
+        <w:t xml:space="preserve"> and/or to provide programs and services, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002169F4">
+        <w:t>the visitor must apply to each prison to allow for individual Superintendent review.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D8EC6CA" w14:textId="5C5C24F5" w:rsidR="0073527E" w:rsidRPr="009C5A4B" w:rsidRDefault="0073527E" w:rsidP="005D6238">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:spacing w:before="120" w:after="120"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="315D28EF" w14:textId="49F74ACB" w:rsidR="00671323" w:rsidRDefault="00671323" w:rsidP="0027418F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D6238">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0073527E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">earches shall be managed in accordance </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D57053">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="00D57053">
+          <w:rPr>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:bCs/>
+            <w:color w:val="0000FF"/>
+            <w:szCs w:val="26"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>COPP 11.2 – Searching</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00D57053">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> which</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0073527E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> also provides guidance on authorised items </w:t>
+      </w:r>
+      <w:r w:rsidR="003F5465">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">which </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0073527E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">can be brought into a prison. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A209017" w14:textId="5919B027" w:rsidR="00465CEB" w:rsidRDefault="00671323" w:rsidP="005D6238">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="006118FF">
-        <w:t>Prisoners have the right to change thei</w:t>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="006118FF">
         <w:t xml:space="preserve">Superintendents may impose restrictions on provisions outlined in this </w:t>
       </w:r>
       <w:r w:rsidR="00E14B2F" w:rsidRPr="006118FF">
         <w:t xml:space="preserve">COPP </w:t>
       </w:r>
       <w:r w:rsidRPr="002A0E26">
         <w:t xml:space="preserve">for </w:t>
       </w:r>
       <w:r w:rsidRPr="006118FF">
         <w:t>the safety and security of the prison or any person.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CC25710" w14:textId="7F9389C8" w:rsidR="00B55912" w:rsidRPr="006118FF" w:rsidRDefault="009F2152" w:rsidP="0027418F">
-[...68 lines deleted...]
-    <w:p w14:paraId="46D1FAEE" w14:textId="77777777" w:rsidR="000755EE" w:rsidRPr="006118FF" w:rsidRDefault="005F10B9" w:rsidP="0027418F">
+    <w:p w14:paraId="25DE3B8E" w14:textId="77777777" w:rsidR="00545B5F" w:rsidRPr="004C10DC" w:rsidRDefault="00545B5F" w:rsidP="00162BDC">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-[...6 lines deleted...]
-    <w:p w14:paraId="0AF6F9C6" w14:textId="72D2DA19" w:rsidR="00321BBD" w:rsidRDefault="00321BBD" w:rsidP="0027418F">
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rStyle w:val="StyleHeading2NotBoldChar"/>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc233623506"/>
+      <w:r w:rsidRPr="004C10DC">
+        <w:rPr>
+          <w:rStyle w:val="StyleHeading2NotBoldChar"/>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Prisoner Information</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="599F8E2D" w14:textId="77777777" w:rsidR="00545B5F" w:rsidRPr="009867A8" w:rsidRDefault="00545B5F" w:rsidP="00162BDC">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rStyle w:val="StyleHeading2NotBoldChar"/>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc233623507"/>
+      <w:r w:rsidRPr="009867A8">
+        <w:rPr>
+          <w:rStyle w:val="StyleHeading2NotBoldChar"/>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Reception</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="591E3B26" w14:textId="334D0527" w:rsidR="00545B5F" w:rsidRPr="009C5A4B" w:rsidRDefault="00545B5F" w:rsidP="00162BDC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:before="120"/>
-[...756 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
-      </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc170366655"/>
+        <w:spacing w:before="240"/>
+      </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
-[...13 lines deleted...]
-    <w:p w14:paraId="712ADF8B" w14:textId="772912AE" w:rsidR="00012346" w:rsidRDefault="00496892" w:rsidP="0027418F">
+        <w:t xml:space="preserve">Reception </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005672A5">
+        <w:t xml:space="preserve">Officers shall </w:t>
+      </w:r>
+      <w:r>
+        <w:t>record</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005672A5">
+        <w:t xml:space="preserve"> a prisoner’s religious information</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> during</w:t>
+      </w:r>
+      <w:r w:rsidR="00C10B9A">
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> reception intake, in accordance </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D57053">
+        <w:t xml:space="preserve">with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="00D57053">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="MS Mincho"/>
+            <w:bCs w:val="0"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>COPP 2.1 – Reception</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00D57053">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77D002BC" w14:textId="77777777" w:rsidR="00545B5F" w:rsidRPr="0063292E" w:rsidRDefault="00545B5F" w:rsidP="00545B5F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
-        <w:t>Women</w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">the guidance below for </w:t>
+        <w:t xml:space="preserve">Prison </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006118FF">
+        <w:t>Chaplains sh</w:t>
       </w:r>
       <w:r>
-        <w:t>women</w:t>
-[...68 lines deleted...]
-    <w:p w14:paraId="539E8A3A" w14:textId="6873699C" w:rsidR="00FD60FE" w:rsidRDefault="00BC5D12" w:rsidP="0027418F">
+        <w:t>all</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006118FF">
+        <w:t xml:space="preserve"> liaise regularly with reception </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">and or unit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006118FF">
+        <w:t>staff to identify newly received prisoners and their associated religious/spiritual requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0205CFA6" w14:textId="0FE87A70" w:rsidR="00545B5F" w:rsidRPr="006118FF" w:rsidRDefault="00545B5F" w:rsidP="00545B5F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="120"/>
       </w:pPr>
+      <w:r w:rsidRPr="006118FF">
+        <w:t>During the orienta</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">The cost for </w:t>
-[...2 lines deleted...]
-        <w:t>the hijab or headdress shall</w:t>
+        <w:t xml:space="preserve">tion process, or </w:t>
+      </w:r>
+      <w:r w:rsidR="007C4D0D">
+        <w:t>up</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> be deducted from the </w:t>
-[...2 lines deleted...]
-        <w:t>prisoner</w:t>
+        <w:t>on transfer in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006118FF">
+        <w:t>to a prison, prisoners shall be made aware of</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">’s </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">private cash </w:t>
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006118FF">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33FBD5C4" w14:textId="5F2A1A5F" w:rsidR="00545B5F" w:rsidRPr="006118FF" w:rsidRDefault="00545B5F" w:rsidP="00162BDC">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006118FF">
+        <w:t>scope and availability of religious</w:t>
       </w:r>
       <w:r>
-        <w:t>account</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="007309A8">
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006118FF">
+        <w:t xml:space="preserve">spiritual </w:t>
+      </w:r>
+      <w:r w:rsidR="00851D0C">
+        <w:t>services</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F449E77" w14:textId="77777777" w:rsidR="00545B5F" w:rsidRDefault="00545B5F" w:rsidP="00162BDC">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006118FF">
+        <w:t>application process to</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63682744" w14:textId="77777777" w:rsidR="00162BDC" w:rsidRPr="0037280E" w:rsidRDefault="00545B5F" w:rsidP="00162BDC">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="283"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0037280E">
+        <w:t>be seen by a Prison Chaplain</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B4D7E5B" w14:textId="2F4F770E" w:rsidR="00545B5F" w:rsidRPr="0037280E" w:rsidRDefault="00545B5F" w:rsidP="00162BDC">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="283"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0037280E">
+        <w:t xml:space="preserve">have a representative of their declared faith attend the prison, in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D57053">
+        <w:t xml:space="preserve">accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="00D57053">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 2.2 – Orientation</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00D57053">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46F54E36" w14:textId="77777777" w:rsidR="00545B5F" w:rsidRPr="009729A0" w:rsidRDefault="00545B5F" w:rsidP="00162BDC">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc233623508"/>
+      <w:r>
+        <w:t>Change of religion</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="4BC64FB3" w14:textId="6667F0F0" w:rsidR="00545B5F" w:rsidRDefault="00545B5F" w:rsidP="00162BDC">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F11F3A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Prisoners shall be informed they can change their religious registration at any</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE7236">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> time</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidR="00675A5A" w:rsidRPr="00D72602">
+      <w:r w:rsidRPr="006118FF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">by </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F356E">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">submitting a </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="003F356E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-          <w:t>COPP 8.4 – Prisoner Finances</w:t>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Change of Religion Notification</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00675A5A">
+      <w:r w:rsidRPr="003F356E">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F356E">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>form</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F356E">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="1FA86B1C" w14:textId="76A5194A" w:rsidR="00FD60FE" w:rsidRPr="006A2692" w:rsidRDefault="00496892" w:rsidP="0027418F">
+      <w:r w:rsidRPr="006118FF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11EC56F4" w14:textId="77777777" w:rsidR="00545B5F" w:rsidRDefault="00545B5F" w:rsidP="00545B5F">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006118FF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A copy of the completed form</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006118FF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">forwarded to the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Information Release and Litigation Management (IRLM)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006118FF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32D088B6" w14:textId="77777777" w:rsidR="00545B5F" w:rsidRDefault="00545B5F" w:rsidP="00545B5F">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006118FF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A copy </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of the form </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006118FF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sh</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>all</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006118FF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> also be provided to the coordinating </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prison </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006118FF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Chaplain at the prison. The original form shall be placed on the prisoner’s unit file.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62B49141" w14:textId="13704DA2" w:rsidR="00545B5F" w:rsidRPr="00545B5F" w:rsidRDefault="00545B5F" w:rsidP="00BA05BF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="120"/>
-      </w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006118FF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
       <w:r>
-        <w:t>Women</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> prisoner</w:t>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>IRLM team</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006118FF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006118FF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> arrange for the prisoner’s TOMS profile to be amended to reflect the change.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BB61891" w14:textId="242AC289" w:rsidR="005E51CD" w:rsidRPr="00B55F34" w:rsidRDefault="005E51CD" w:rsidP="00162BDC">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc233623509"/>
+      <w:r>
+        <w:t xml:space="preserve">Prison </w:t>
+      </w:r>
+      <w:r w:rsidR="004A49BC">
+        <w:t>Religious and Spiritual</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Services</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D4D9B90" w14:textId="77777777" w:rsidR="005E51CD" w:rsidRPr="004E6DA5" w:rsidRDefault="005E51CD" w:rsidP="00162BDC">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="360" w:after="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Prison </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6DA5">
+        <w:t>Chaplains shall:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EB70283" w14:textId="409282B8" w:rsidR="00297358" w:rsidRDefault="00297358" w:rsidP="003E1E30">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">offer prisoners the opportunity to practice the religion of their choice </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5555E097" w14:textId="6DEE7581" w:rsidR="005E51CD" w:rsidRPr="004E6DA5" w:rsidRDefault="00297358" w:rsidP="003E1E30">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+      </w:pPr>
+      <w:r>
+        <w:t>provide</w:t>
+      </w:r>
+      <w:r w:rsidR="005E51CD" w:rsidRPr="004E6DA5">
+        <w:t xml:space="preserve"> pastoral care</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and support</w:t>
+      </w:r>
+      <w:r w:rsidR="005E51CD" w:rsidRPr="004E6DA5">
+        <w:t xml:space="preserve"> to prisoners</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and staff</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45FE81C7" w14:textId="77777777" w:rsidR="005E51CD" w:rsidRPr="004E6DA5" w:rsidRDefault="005E51CD" w:rsidP="003E1E30">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004E6DA5">
+        <w:t>conduct religious and spiritual practi</w:t>
+      </w:r>
+      <w:r>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E6DA5">
+        <w:t xml:space="preserve">es and ceremonies </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69FC5A12" w14:textId="1C3D63BC" w:rsidR="005E51CD" w:rsidRDefault="005E51CD" w:rsidP="003E1E30">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F11F3A">
+        <w:t>be involved</w:t>
+      </w:r>
+      <w:r w:rsidR="00297358">
+        <w:t>, where appropriate,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F11F3A">
+        <w:t xml:space="preserve"> in prison activities as agreed with the Superintendent </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09248CCF" w14:textId="27BC0DB8" w:rsidR="00297358" w:rsidRPr="002169F4" w:rsidRDefault="00297358" w:rsidP="003E1E30">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002169F4">
+        <w:t>contribute to the overall wellbeing of the facility</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="111854DC" w14:textId="644AB718" w:rsidR="005E51CD" w:rsidRPr="002169F4" w:rsidRDefault="005E51CD" w:rsidP="003E1E30">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002169F4">
+        <w:t xml:space="preserve">provide religious </w:t>
+      </w:r>
+      <w:r w:rsidR="003E5083" w:rsidRPr="002169F4">
+        <w:t>articles</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002169F4">
+        <w:t xml:space="preserve"> as requested </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09614B66" w14:textId="02086606" w:rsidR="000E536D" w:rsidRPr="002169F4" w:rsidRDefault="000E536D" w:rsidP="003E1E30">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002169F4">
+        <w:t>act as a referral source to recognised religious people and leaders of other faiths</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D7C3A1C" w14:textId="77777777" w:rsidR="005E51CD" w:rsidRDefault="005E51CD" w:rsidP="003E1E30">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006118FF">
+        <w:t>provide the Superintendent with information on religious</w:t>
+      </w:r>
+      <w:r>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006118FF">
+        <w:t>spiritual beliefs to be provided to staff</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51CE3B3B" w14:textId="488C4E89" w:rsidR="005E51CD" w:rsidRDefault="005E51CD" w:rsidP="003E1E30">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+      </w:pPr>
+      <w:r>
+        <w:t>record all services to prisoners in the TOMS Religious and Spiritual module</w:t>
+      </w:r>
+      <w:r w:rsidR="000839C4">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1336622B" w14:textId="654A7CE5" w:rsidR="00DA6735" w:rsidRDefault="00DA6735" w:rsidP="00935D6E">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Prison Chaplains shall conduct religious and spiritual practices and ceremonies regardless of the Chaplain</w:t>
+      </w:r>
+      <w:r w:rsidR="00297358">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">s own faith. The Superintendent shall approve </w:t>
+      </w:r>
+      <w:r w:rsidR="00D07DF3">
+        <w:t>services to</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ensure the security and good order of the prison.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A892B10" w14:textId="5239D60F" w:rsidR="003F5465" w:rsidRPr="003F5465" w:rsidRDefault="00935D6E" w:rsidP="003F5465">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A529B4">
+        <w:t>Prison Officers shall notify a</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Prison</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A529B4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A529B4">
+        <w:t>haplain as soon as practicable when a prisoner requests a religious or spiritual service</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E47D78F" w14:textId="57CCDF88" w:rsidR="002E4C2F" w:rsidRPr="002169F4" w:rsidRDefault="00297358" w:rsidP="002E4C2F">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002169F4">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="005E51CD" w:rsidRPr="002169F4">
+        <w:t xml:space="preserve">Rehabilitation and Reintegration </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002169F4">
+        <w:t>Branch</w:t>
+      </w:r>
+      <w:r w:rsidR="009F7887" w:rsidRPr="002169F4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005E51CD" w:rsidRPr="002169F4">
+        <w:t>shall provide the Superintendent with a calendar of the major religious festivals and events at the start of each calendar year.</w:t>
+      </w:r>
+      <w:r w:rsidR="003E5083" w:rsidRPr="002169F4">
+        <w:t xml:space="preserve"> This information may be sourced via the Department of Home Affairs (Calendar of cultural and religious dates).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DF35DCD" w14:textId="1F6A3C12" w:rsidR="00172275" w:rsidRPr="002169F4" w:rsidRDefault="00297358" w:rsidP="00172275">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002169F4">
+        <w:t>Religious and Spiritual Services</w:t>
+      </w:r>
+      <w:r w:rsidR="005E51CD" w:rsidRPr="002169F4">
+        <w:t xml:space="preserve"> should be considered as part of the support process for prisoners who may be ‘at risk’, in accordance with the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidR="005E51CD" w:rsidRPr="002169F4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>At Risk Management System (ARMS) Manual.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4DF68238" w14:textId="31E15E0A" w:rsidR="00C60859" w:rsidRPr="002169F4" w:rsidRDefault="00A451BA" w:rsidP="00C60859">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc233623510"/>
+      <w:r w:rsidRPr="002169F4">
+        <w:t>Reporting Lines</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p w14:paraId="78B10ACB" w14:textId="77777777" w:rsidR="00A451BA" w:rsidRPr="002169F4" w:rsidRDefault="00A451BA" w:rsidP="00A451BA">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002169F4">
+        <w:t xml:space="preserve">Chaplains report to the Council of Churches Western Australia (CCWA) on administrative matters as their employer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="640B0886" w14:textId="77777777" w:rsidR="00A451BA" w:rsidRPr="002169F4" w:rsidRDefault="00A451BA" w:rsidP="00A451BA">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002169F4">
+        <w:t>Whilst undertaking their role within a custodial facility, Chaplains must comply with all rules and directions made by custodial staff to ensure the good order and security of a custodial facility is maintained.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A93AEE6" w14:textId="77777777" w:rsidR="00A451BA" w:rsidRPr="002169F4" w:rsidRDefault="00A451BA" w:rsidP="00A451BA">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002169F4">
+        <w:t xml:space="preserve">Superintendents are encouraged to resolve any issues or confusion that may arise surrounding chaplaincy reporting lines in the first instance. In the event issues cannot be resolved, Superintendents must direct these both </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002169F4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to the R&amp;R Contract Management Team</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002169F4">
+        <w:t xml:space="preserve"> and CCWA:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EA9A8D0" w14:textId="77777777" w:rsidR="00A451BA" w:rsidRPr="002169F4" w:rsidRDefault="00A451BA" w:rsidP="00A451BA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:ind w:hanging="11"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="002169F4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>RRContractedServices@justice.wa.gov.au</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="51B251F1" w14:textId="12E9B87B" w:rsidR="00A451BA" w:rsidRPr="002169F4" w:rsidRDefault="00A451BA" w:rsidP="00A451BA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:ind w:hanging="11"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidRPr="002169F4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>gensec@churcheswa.org.au</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3102F9E4" w14:textId="77777777" w:rsidR="00A451BA" w:rsidRDefault="00A451BA" w:rsidP="00A451BA">
+      <w:pPr>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="082FF5FE" w14:textId="0F3E8CC2" w:rsidR="00A451BA" w:rsidRPr="002169F4" w:rsidRDefault="0011387E" w:rsidP="00A451BA">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc233623511"/>
+      <w:r w:rsidRPr="002169F4">
+        <w:t>Reporting of Incidents</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p w14:paraId="1760479D" w14:textId="60094CCD" w:rsidR="00A451BA" w:rsidRPr="002169F4" w:rsidRDefault="00A451BA" w:rsidP="00A451BA">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002169F4">
+        <w:t xml:space="preserve">Chaplains are subject to and must comply with incident reporting procedures outlined in - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidRPr="002169F4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 13.1 – Incident Notifications, Reporting and Communications</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002169F4">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03231EF6" w14:textId="570A2965" w:rsidR="00A451BA" w:rsidRPr="002169F4" w:rsidRDefault="00A451BA" w:rsidP="00A451BA">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002169F4">
+        <w:t>Incident Reporting Procedures for Community Service Organisations, as required under the Service Agreement. This procedure is provided to all Chaplains on commencement of employment and is available upon request via: RRContractedServices@justice.wa.gov.au</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E1C77E3" w14:textId="2BEC39C2" w:rsidR="005C2384" w:rsidRDefault="008A099A" w:rsidP="00162BDC">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="23" w:name="_Toc233623512"/>
+      <w:r>
+        <w:t xml:space="preserve">Religious and Spiritual </w:t>
+      </w:r>
+      <w:r w:rsidR="005A4F69">
+        <w:t>Visitors</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+    </w:p>
+    <w:p w14:paraId="07D41E7E" w14:textId="77777777" w:rsidR="005C2384" w:rsidRDefault="005C2384" w:rsidP="00162BDC">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="360" w:after="240"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prisoners </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0073527E">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>may receive visits from recognised religious or spiritual advisor(s); or another responsible person who acts in a religious or spiritual capacity with similar religious or spiritual beliefs as the prisoner</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="0073527E">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B731C81" w14:textId="5E310766" w:rsidR="005A4F69" w:rsidRDefault="007A4BC3" w:rsidP="005A4F69">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4F69">
+        <w:t xml:space="preserve">Prison Chaplains have </w:t>
+      </w:r>
+      <w:r w:rsidR="005A4F69">
+        <w:t xml:space="preserve">external </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4F69">
+        <w:t>contacts for p</w:t>
+      </w:r>
+      <w:r w:rsidR="005A4F69" w:rsidRPr="005A4F69">
+        <w:t>roviders of services or resources</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4F69">
+        <w:t xml:space="preserve"> who are generally recognised as authorised people of specific religious and spiritual backgrounds</w:t>
+      </w:r>
+      <w:r w:rsidR="005A4F69" w:rsidRPr="005A4F69">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="005A4F69">
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4F69">
+        <w:t>or example</w:t>
+      </w:r>
+      <w:r w:rsidR="005A4F69">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0980CA64" w14:textId="6A623CB3" w:rsidR="005A4F69" w:rsidRDefault="007A4BC3" w:rsidP="002F4BC9">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:ind w:left="1134" w:hanging="425"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4F69">
+        <w:t>Muslim faith</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00C8D839" w14:textId="77777777" w:rsidR="005A4F69" w:rsidRDefault="007A4BC3" w:rsidP="002F4BC9">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:ind w:left="1134" w:hanging="425"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4F69">
+        <w:t>Jewish faith</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22392DC3" w14:textId="77777777" w:rsidR="005A4F69" w:rsidRDefault="007A4BC3" w:rsidP="002F4BC9">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:ind w:left="1134" w:hanging="425"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4F69">
+        <w:t>Buddhist faith</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DA65869" w14:textId="77777777" w:rsidR="005A4F69" w:rsidRDefault="007A4BC3" w:rsidP="002F4BC9">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:ind w:left="1134" w:hanging="425"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4F69">
+        <w:t>Jehovah faith</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47EF0C6E" w14:textId="44D7961B" w:rsidR="007A4BC3" w:rsidRPr="005A4F69" w:rsidRDefault="007A4BC3" w:rsidP="002F4BC9">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:ind w:left="1134" w:hanging="425"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4F69">
+        <w:t>Catholic faith etc</w:t>
+      </w:r>
+      <w:r w:rsidR="002B4351" w:rsidRPr="005A4F69">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4F69">
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A476C69" w14:textId="502CE36E" w:rsidR="00172275" w:rsidRDefault="00C73E15" w:rsidP="00172275">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Prison Chaplains </w:t>
+      </w:r>
+      <w:r w:rsidR="008A099A" w:rsidRPr="00D3258B">
+        <w:t>may refer</w:t>
+      </w:r>
+      <w:r w:rsidR="008A099A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002A7B05">
+        <w:t xml:space="preserve">recognised </w:t>
+      </w:r>
+      <w:r w:rsidR="003C213F" w:rsidRPr="00F11F3A">
+        <w:t>religious</w:t>
+      </w:r>
+      <w:r w:rsidR="003E27BC">
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidR="0021607A">
+        <w:t>spiritual advisor</w:t>
+      </w:r>
+      <w:r w:rsidR="00E4405A">
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00FD60FE">
+      <w:r w:rsidR="003E27BC">
+        <w:t xml:space="preserve"> or</w:t>
+      </w:r>
+      <w:r w:rsidR="0021607A" w:rsidRPr="0021607A">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0023537E">
-[...2 lines deleted...]
-      <w:r w:rsidR="007309A8">
+      <w:r w:rsidR="0021607A" w:rsidRPr="0073527E">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>another responsible person who acts in a religious or spiritual capacity with similar religious or spiritual beliefs as the prisoner</w:t>
+      </w:r>
+      <w:r w:rsidR="0021607A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FD60FE">
-[...21 lines deleted...]
-        <w:r w:rsidR="00DD7F65" w:rsidRPr="00DD7F65">
+      <w:r w:rsidR="003C213F">
+        <w:t>to attend the prison as a religious visitor</w:t>
+      </w:r>
+      <w:r w:rsidR="003C213F" w:rsidRPr="00F11F3A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003C213F">
+        <w:t>where requested by a prisoner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="034BC56E" w14:textId="21E98472" w:rsidR="00902CCA" w:rsidRPr="0080727A" w:rsidRDefault="0066548F" w:rsidP="008A099A">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0080727A">
+        <w:t>Religious Visitors are</w:t>
+      </w:r>
+      <w:r w:rsidR="00902CCA" w:rsidRPr="0080727A">
+        <w:t xml:space="preserve"> required to </w:t>
+      </w:r>
+      <w:r w:rsidR="00902CCA" w:rsidRPr="003F356E">
+        <w:t xml:space="preserve">complete a </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidR="00902CCA" w:rsidRPr="003F356E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">COPP 11.2 </w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00AB5E33" w:rsidRPr="00AB5E33">
+          <w:t>Religious Visitor Application</w:t>
+        </w:r>
+        <w:r w:rsidR="00633FE1" w:rsidRPr="003F356E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>–</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00DD7F65" w:rsidRPr="00DD7F65">
+          <w:t xml:space="preserve"> form</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00902CCA" w:rsidRPr="003F356E">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="000C5061" w:rsidRPr="0080727A">
+        <w:t xml:space="preserve"> A separate form shall be completed</w:t>
+      </w:r>
+      <w:r w:rsidR="00E2067A" w:rsidRPr="0080727A">
+        <w:t xml:space="preserve"> for</w:t>
+      </w:r>
+      <w:r w:rsidR="006516CE" w:rsidRPr="0080727A">
+        <w:t xml:space="preserve"> each</w:t>
+      </w:r>
+      <w:r w:rsidR="000C5061" w:rsidRPr="0080727A">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="734AB220" w14:textId="0875F9AC" w:rsidR="00172275" w:rsidRPr="0080727A" w:rsidRDefault="000C5061" w:rsidP="00172275">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:ind w:left="1134" w:hanging="425"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0080727A">
+        <w:t xml:space="preserve">prison </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="755DDB6E" w14:textId="458FDE1D" w:rsidR="00172275" w:rsidRPr="00172275" w:rsidRDefault="005F3CDF" w:rsidP="00172275">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:ind w:left="1134" w:hanging="425"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0080727A">
+        <w:t>prisoner</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05C28F94" w14:textId="7A78BCC9" w:rsidR="00172275" w:rsidRPr="00172275" w:rsidRDefault="00E2067A" w:rsidP="00172275">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:ind w:left="1134" w:hanging="425"/>
+      </w:pPr>
+      <w:r>
+        <w:t>visit</w:t>
+      </w:r>
+      <w:r w:rsidR="005F3CDF">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="226F6C5D" w14:textId="04E2B737" w:rsidR="00295661" w:rsidRPr="00295661" w:rsidRDefault="000C5061" w:rsidP="00295661">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">On completion of the form the religious visitor is required to submit the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidR="00E2067A" w:rsidRPr="003F356E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Searching</w:t>
+          <w:t>Religious Visitor Application form</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00FD60FE">
-[...3 lines deleted...]
-    <w:p w14:paraId="2E566302" w14:textId="05587E02" w:rsidR="00012346" w:rsidRDefault="00BC5D12" w:rsidP="0027418F">
+      <w:r w:rsidR="00E2067A" w:rsidRPr="003F356E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F356E">
+        <w:t>to the</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> relevant Superintendent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="480050F7" w14:textId="2EF894E2" w:rsidR="00011BA7" w:rsidRDefault="00011BA7" w:rsidP="00011BA7">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="120"/>
+        <w:ind w:left="784" w:hanging="784"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A </w:t>
-[...2 lines deleted...]
-        <w:t>woman</w:t>
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Additional </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>supporting documentation and consultation may be requested by the Superintendent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11747E57" w14:textId="01EDBA3B" w:rsidR="00295661" w:rsidRPr="002169F4" w:rsidRDefault="00295661" w:rsidP="00295661">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">, with a designated religion of Islam, </w:t>
-[...22 lines deleted...]
-      <w:r w:rsidR="00B90504">
+        <w:t xml:space="preserve">Prison Chaplains shall provide advice to the Superintendent on the suitability of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002169F4">
+        <w:t xml:space="preserve">the recognised religious visitor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73550938" w14:textId="30F501C7" w:rsidR="00C027A8" w:rsidRPr="002169F4" w:rsidRDefault="00C027A8" w:rsidP="00C027A8">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002169F4">
+        <w:t xml:space="preserve">Superintendents have the delegated authority to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002169F4">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>permit a visit to a prisoner and apply such conditions as they think fit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002169F4">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="002169F4">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
-[...30 lines deleted...]
-    <w:p w14:paraId="6AD4CE22" w14:textId="27F87964" w:rsidR="00FD60FE" w:rsidRDefault="00BC5D12" w:rsidP="0027418F">
+    </w:p>
+    <w:p w14:paraId="3050826D" w14:textId="0E542DA8" w:rsidR="005E4A87" w:rsidRPr="002169F4" w:rsidRDefault="005E4A87" w:rsidP="005E4A87">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Toc233623513"/>
+      <w:r w:rsidRPr="002169F4">
+        <w:t>Applications</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+    </w:p>
+    <w:p w14:paraId="1C64785A" w14:textId="284F5192" w:rsidR="005E4A87" w:rsidRPr="002169F4" w:rsidRDefault="00431CD4" w:rsidP="00431CD4">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Hlk205554957"/>
+      <w:r w:rsidRPr="002169F4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where the Superintendent has identified a specific concern, a request may be referred (outlining the reason for referral) to Intelligence Services to receive a summary of intelligence holdings (refer to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidR="00E37D93" w:rsidRPr="002169F4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>COPP 8.1 – Prison Based s95 Constructive Activities</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p w14:paraId="0A54CEEA" w14:textId="104FF798" w:rsidR="00C027A8" w:rsidRPr="002169F4" w:rsidRDefault="00C027A8" w:rsidP="00C027A8">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002169F4">
+        <w:t>The outcome of the application shall</w:t>
+      </w:r>
+      <w:r w:rsidR="005E4A87" w:rsidRPr="002169F4">
+        <w:t xml:space="preserve"> then</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002169F4">
+        <w:t xml:space="preserve"> be communicated by the Superintendent to the Coordinating Chaplain, Prison Chaplain, other relevant staff and the prisoner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54A7DF5E" w14:textId="7006B861" w:rsidR="00011BA7" w:rsidRPr="002169F4" w:rsidRDefault="00011BA7" w:rsidP="00011BA7">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="120"/>
-      </w:pPr>
+        <w:ind w:left="784" w:hanging="784"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002169F4">
+        <w:t xml:space="preserve">If the Superintendent approves the visit, the visit shall be booked </w:t>
+      </w:r>
+      <w:r w:rsidR="00127283" w:rsidRPr="002169F4">
+        <w:t xml:space="preserve">by the applicant </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002169F4">
+        <w:t>directly with the relevant prison.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D6D0C28" w14:textId="233FA736" w:rsidR="003E27BC" w:rsidRPr="002169F4" w:rsidRDefault="00011BA7" w:rsidP="00011BA7">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="784" w:hanging="784"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002169F4">
+        <w:t>The visit shall be documented on the Total Offender Management S</w:t>
+      </w:r>
+      <w:r w:rsidR="003E5083" w:rsidRPr="002169F4">
+        <w:t xml:space="preserve">olution </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002169F4">
+        <w:t>(TOMS).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F8F1D0E" w14:textId="122DCBCD" w:rsidR="00344FA7" w:rsidRPr="002169F4" w:rsidRDefault="00344FA7" w:rsidP="00344FA7">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="782" w:hanging="782"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="_Hlk134440249"/>
+      <w:r w:rsidRPr="002169F4">
+        <w:t xml:space="preserve">All approved </w:t>
+      </w:r>
+      <w:r w:rsidR="0021607A" w:rsidRPr="002169F4">
+        <w:t xml:space="preserve">religious </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002169F4">
+        <w:t xml:space="preserve">visitors are required to provide satisfactory proof of identity in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidRPr="002169F4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 11.1– Security and Control</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002169F4">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p w14:paraId="7A8BB90F" w14:textId="223AB393" w:rsidR="00344FA7" w:rsidRPr="002169F4" w:rsidRDefault="00344FA7" w:rsidP="00344FA7">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="782" w:hanging="782"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002169F4">
+        <w:t>Religious visitors approved to attend a prison are not permitted to have social visits with any prisoner whilst visiting in a religious role.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26D58798" w14:textId="74201455" w:rsidR="00C027A8" w:rsidRPr="002169F4" w:rsidRDefault="00344FA7" w:rsidP="00C027A8">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="782" w:hanging="782"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002169F4">
+        <w:t xml:space="preserve">Social visits must be booked in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidRPr="002169F4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 7.2– Social Visits</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002169F4">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="433AF1D3" w14:textId="33BC3CD9" w:rsidR="00C027A8" w:rsidRPr="002169F4" w:rsidRDefault="00582E5D" w:rsidP="00C027A8">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002169F4">
+        <w:t xml:space="preserve">The Superintendent shall maintain </w:t>
+      </w:r>
+      <w:r w:rsidR="00011DCB" w:rsidRPr="002169F4">
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="004B3422" w:rsidRPr="002169F4">
+        <w:t xml:space="preserve">register </w:t>
+      </w:r>
+      <w:r w:rsidR="00011DCB" w:rsidRPr="002169F4">
+        <w:t>which details</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002169F4">
+        <w:t xml:space="preserve"> approved religious</w:t>
+      </w:r>
+      <w:r w:rsidR="004B3422" w:rsidRPr="002169F4">
+        <w:t xml:space="preserve"> visitors</w:t>
+      </w:r>
+      <w:r w:rsidR="008B0CD1" w:rsidRPr="002169F4">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="063CD544" w14:textId="539B7A17" w:rsidR="006D5888" w:rsidRPr="002169F4" w:rsidRDefault="006D5888" w:rsidP="006D5888">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002169F4">
+        <w:t xml:space="preserve">Where a religious visitor has requested multiple visits to the same prison the Superintendent shall consider </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002169F4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">if the religious visitor meets the requirements of a volunteer delivering a religious program as per </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="27" w:name="_Hlk130210443"/>
+      <w:r w:rsidR="001069F5" w:rsidRPr="002169F4">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="001160D3" w:rsidRPr="002169F4">
+        <w:instrText>HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="001069F5" w:rsidRPr="002169F4">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="001160D3" w:rsidRPr="002169F4">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>COPP 8.1 – Prison Based s95 Constructive Activities</w:t>
+      </w:r>
+      <w:r w:rsidR="001069F5" w:rsidRPr="002169F4">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+      <w:r w:rsidRPr="002169F4">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002169F4">
+        <w:t>and action accordingly.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="565641BC" w14:textId="7EEA3A3E" w:rsidR="00776A13" w:rsidRPr="002169F4" w:rsidRDefault="00776A13" w:rsidP="00781872">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_Toc233623514"/>
+      <w:r w:rsidRPr="002169F4">
+        <w:t>Religious Programs</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="28"/>
+    </w:p>
+    <w:p w14:paraId="1DDEF5F9" w14:textId="555CF3DB" w:rsidR="00776A13" w:rsidRPr="002169F4" w:rsidRDefault="00776A13" w:rsidP="00781872">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="360" w:after="240"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002169F4">
+        <w:t>Applicants</w:t>
+      </w:r>
+      <w:r w:rsidR="00706980" w:rsidRPr="002169F4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002169F4">
+        <w:t xml:space="preserve">requesting </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5888" w:rsidRPr="002169F4">
+        <w:t xml:space="preserve">or identified as </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002169F4">
+        <w:t>deliver</w:t>
+      </w:r>
+      <w:r w:rsidR="006D5888" w:rsidRPr="002169F4">
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002169F4">
+        <w:t xml:space="preserve"> religious programs shall submit a </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidRPr="002169F4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Prison Based s.95 Constructive Activity Application form</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002169F4">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7115EB83" w14:textId="5D752708" w:rsidR="009010C7" w:rsidRPr="002169F4" w:rsidRDefault="00776A13" w:rsidP="009010C7">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002169F4">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Applications </w:t>
+      </w:r>
+      <w:r w:rsidR="00B736A1" w:rsidRPr="002169F4">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and religious programs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002169F4">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">shall be managed in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002169F4">
+        <w:t xml:space="preserve">accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:r w:rsidR="00E37D93" w:rsidRPr="002169F4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 8.1 – Prison Based s95 Constructive Activities</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002169F4">
+        <w:t xml:space="preserve"> . </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FCD2AFF" w14:textId="77777777" w:rsidR="006D5888" w:rsidRPr="006D5888" w:rsidRDefault="006D5888" w:rsidP="006D5888"/>
+    <w:p w14:paraId="72B194C5" w14:textId="4377A941" w:rsidR="00545B5F" w:rsidRDefault="00545B5F" w:rsidP="00545B5F">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="_Toc233623515"/>
       <w:r>
-        <w:t xml:space="preserve">The hijab </w:t>
-[...15 lines deleted...]
-      </w:r>
+        <w:t>Religious Services</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006C2B0C">
-        <w:t>prisoner</w:t>
+    </w:p>
+    <w:p w14:paraId="71487C5B" w14:textId="0478A33E" w:rsidR="000B02F5" w:rsidRPr="000B02F5" w:rsidRDefault="00545B5F" w:rsidP="000B02F5">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="360" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006118FF">
+        <w:t>The Superintendent, Coordinating Chaplain</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">s may wear the hijab at any time or place within the </w:t>
-[...2 lines deleted...]
-        <w:t>prison but</w:t>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006118FF">
+        <w:t xml:space="preserve">, other </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> can be asked to remove it during a pat or strip search</w:t>
-[...5 lines deleted...]
-        <w:r w:rsidR="007309A8" w:rsidRPr="00A479EF">
+        <w:t xml:space="preserve">Prison </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006118FF">
+        <w:t>Chaplains</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006118FF">
+        <w:t>and approved religious</w:t>
+      </w:r>
+      <w:r>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006118FF">
+        <w:t xml:space="preserve">spiritual </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">visitors </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006118FF">
+        <w:t xml:space="preserve">shall facilitate </w:t>
+      </w:r>
+      <w:r w:rsidR="00705872">
+        <w:t xml:space="preserve">services </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006118FF">
+        <w:t>at each prison.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60723FED" w14:textId="13F0DEBE" w:rsidR="009010C7" w:rsidRPr="009010C7" w:rsidRDefault="00545B5F" w:rsidP="009010C7">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006118FF">
+        <w:t>When scheduling the prison’s daily r</w:t>
+      </w:r>
+      <w:r>
+        <w:t>outine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006118FF">
+        <w:t xml:space="preserve"> consideration </w:t>
+      </w:r>
+      <w:r>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006118FF">
+        <w:t xml:space="preserve"> be given to significant religious</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006118FF">
+        <w:t>spiritual days</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, events</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006118FF">
+        <w:t xml:space="preserve"> and practices releva</w:t>
+      </w:r>
+      <w:r>
+        <w:t>nt to the prisoners’ beliefs (e.g.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006118FF">
+        <w:t xml:space="preserve"> prayer times or religious events such as Ramadan).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48ECF0E4" w14:textId="55D41291" w:rsidR="00545B5F" w:rsidRPr="006118FF" w:rsidRDefault="00545B5F" w:rsidP="00484A4A">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="_Toc233623516"/>
+      <w:r>
+        <w:t xml:space="preserve">Religious </w:t>
+      </w:r>
+      <w:r w:rsidR="00705872">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006118FF">
+        <w:t xml:space="preserve">ctivities </w:t>
+      </w:r>
+      <w:r w:rsidR="00705872">
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006118FF">
+        <w:t xml:space="preserve">utside of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00705872">
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006118FF">
+        <w:t>rison</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="30"/>
+    </w:p>
+    <w:p w14:paraId="44E2465A" w14:textId="6652A8C1" w:rsidR="00545B5F" w:rsidRPr="00D03697" w:rsidRDefault="00545B5F" w:rsidP="00781872">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D03697">
+        <w:t xml:space="preserve">Where religious activities involve participation outside the prison, approval for that activity shall be provided in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidRPr="00D03697">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">COPP 11.2 </w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="009A378D" w:rsidRPr="009A378D">
+          <w:t>COPP 8.7 – External Activities</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00D03697">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03697">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06FD11B3" w14:textId="70DDDAD1" w:rsidR="00545B5F" w:rsidRPr="00D03697" w:rsidRDefault="00545B5F" w:rsidP="00BA05BF">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D03697">
+        <w:t>Prisoners may be granted Absence Permits to participate in external religious or spiritual activities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03697">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00D03697">
+        <w:t xml:space="preserve"> in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId34" w:history="1">
+        <w:r w:rsidRPr="00D03697">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>–</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="009A378D">
+          <w:t>COPP 14.5 – Authorised Absences and Absence Permits</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00D03697">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03697">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F6CAE10" w14:textId="4F95F3B5" w:rsidR="00C724D6" w:rsidRPr="006118FF" w:rsidRDefault="00C724D6" w:rsidP="00C724D6">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="_Toc233623517"/>
+      <w:r>
+        <w:t>Religious</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF0D00">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Spiritual </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006118FF">
+        <w:t>Articles</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF0D00">
+        <w:t xml:space="preserve"> and Dietary Requirements</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="31"/>
+    </w:p>
+    <w:p w14:paraId="7CD880F1" w14:textId="77777777" w:rsidR="00CF1AF3" w:rsidRPr="002169F4" w:rsidRDefault="00C724D6" w:rsidP="00CF1AF3">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="360" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006118FF">
+        <w:t>Subject to security considerations, prisoners sh</w:t>
+      </w:r>
+      <w:r>
+        <w:t>all</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006118FF">
+        <w:t xml:space="preserve"> be allowed to possess and have access to religious</w:t>
+      </w:r>
+      <w:r>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006118FF">
+        <w:t xml:space="preserve">spiritual articles relevant to the requirement of their </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002169F4">
+        <w:t>religious or spiritual beliefs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="147C3BA6" w14:textId="31BD16A2" w:rsidR="00CF1AF3" w:rsidRPr="002169F4" w:rsidRDefault="00CF1AF3" w:rsidP="00CF1AF3">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="360" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002169F4">
+        <w:t xml:space="preserve">Approved articles shall be sourced by the Chaplaincy. Chaplains may maintain religious/spiritual articles (eg those donated from religious/spiritual organisations or consulates). All items shall be cleared by the </w:t>
+      </w:r>
+      <w:r w:rsidR="00273E18" w:rsidRPr="002169F4">
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002169F4">
+        <w:t>rison’s Security Team before being made available to prisoners.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="591333BF" w14:textId="1A7B3947" w:rsidR="00C724D6" w:rsidRPr="002169F4" w:rsidRDefault="00C724D6" w:rsidP="00CF1AF3">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002169F4">
+        <w:t>Where an article contains material in a language other than English, the</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF1AF3" w:rsidRPr="002169F4">
+        <w:t xml:space="preserve"> Coordinating Chaplain shall coordinate with Casuarina Library, email - casuarinalibrary@justice.wa.gov.au to obtain the article from an approved supplier or from the retrospective consulate. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50B50F10" w14:textId="112339DC" w:rsidR="00C724D6" w:rsidRPr="002169F4" w:rsidRDefault="00C724D6" w:rsidP="00C724D6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002169F4">
+        <w:t xml:space="preserve">Prisoners may make an application </w:t>
+      </w:r>
+      <w:r w:rsidR="00980639" w:rsidRPr="002169F4">
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidR="00D07DF3" w:rsidRPr="002169F4">
+        <w:t>purchase religious</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002169F4">
+        <w:t>/spiritual articles at their own expense, through the Prison Chaplaincy via the Prison’s Interview form, where the item is not already available at the prison</w:t>
+      </w:r>
+      <w:r w:rsidR="00980639" w:rsidRPr="002169F4">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="007C7FE9" w:rsidRPr="002169F4">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="008D1FA7" w:rsidRPr="002169F4">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="007C7FE9" w:rsidRPr="002169F4">
+        <w:t xml:space="preserve">tem will be </w:t>
+      </w:r>
+      <w:r w:rsidR="00980639" w:rsidRPr="002169F4">
+        <w:t>recorded</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED3710" w:rsidRPr="002169F4">
+        <w:t xml:space="preserve"> in</w:t>
+      </w:r>
+      <w:r w:rsidR="00980639" w:rsidRPr="002169F4">
+        <w:t xml:space="preserve"> the prisoner</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED3710" w:rsidRPr="002169F4">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="00980639" w:rsidRPr="002169F4">
+        <w:t xml:space="preserve">s c220 </w:t>
+      </w:r>
+      <w:r w:rsidR="007C7FE9" w:rsidRPr="002169F4">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00980639" w:rsidRPr="002169F4">
+        <w:t xml:space="preserve">n TOMS. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D0FA923" w14:textId="4DC9415D" w:rsidR="00C724D6" w:rsidRPr="002169F4" w:rsidRDefault="00C724D6" w:rsidP="00C724D6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002169F4">
+        <w:t>The Prison Chaplain shall make a recommendation to the Security Manager at the prison for consideration, who shall determine whether the article is permitted and if any security conditions should apply</w:t>
+      </w:r>
+      <w:r w:rsidR="00B70485" w:rsidRPr="002169F4">
+        <w:t xml:space="preserve"> before being made available to prisoners.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CD872C3" w14:textId="77777777" w:rsidR="00C724D6" w:rsidRPr="000A46D4" w:rsidRDefault="00C724D6" w:rsidP="00C724D6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F54372">
+        <w:t xml:space="preserve">he </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Prison </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F54372">
+        <w:t>Chaplain shall explain this decision</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A46D4">
+        <w:t xml:space="preserve"> to the prisoner concerned</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C20378">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A46D4">
+        <w:t>here applications are not approved</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BD76744" w14:textId="17C06CD9" w:rsidR="00C724D6" w:rsidRDefault="00C724D6" w:rsidP="00C724D6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD0117">
+        <w:t>For a prisoner’s possession or storage of an approved religious</w:t>
+      </w:r>
+      <w:r>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD0117">
+        <w:t xml:space="preserve">services article refer to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r w:rsidRPr="00D03697">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="007309A8" w:rsidRPr="00A479EF">
+          <w:t>COPP 3.1 – Managing Prisoner Property</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00D03697">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61A141EA" w14:textId="77777777" w:rsidR="00C724D6" w:rsidRPr="000A46D4" w:rsidRDefault="00C724D6" w:rsidP="00781872">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="32" w:name="_Toc233623518"/>
+      <w:r>
+        <w:t>Communion wine</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="32"/>
+    </w:p>
+    <w:p w14:paraId="026AA047" w14:textId="77777777" w:rsidR="00C724D6" w:rsidRPr="006118FF" w:rsidRDefault="00C724D6" w:rsidP="00781872">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006118FF">
+        <w:t>eligious</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006118FF">
+        <w:t>spiritual visitors may be permitted to take alcoholic communion wine into a prison for a religious</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006118FF">
+        <w:t>spiritual service</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, subject </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006118FF">
+        <w:t>to the following conditions:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F937758" w14:textId="77777777" w:rsidR="00C724D6" w:rsidRPr="006118FF" w:rsidRDefault="00C724D6" w:rsidP="003E1E30">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006118FF">
+        <w:t>all articles, including communion wine must be declared upon entry and exit to the prison</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00602332">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006118FF">
+        <w:t>in accordance with the conditions of entry</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6756439C" w14:textId="77777777" w:rsidR="00C724D6" w:rsidRPr="006118FF" w:rsidRDefault="00C724D6" w:rsidP="003E1E30">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006118FF">
+        <w:t>communion wine must not be stored at the prison</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="736CA3F1" w14:textId="77777777" w:rsidR="00C724D6" w:rsidRPr="006118FF" w:rsidRDefault="00C724D6" w:rsidP="003E1E30">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006118FF">
+        <w:t>any unused wine must be remove</w:t>
+      </w:r>
+      <w:r>
+        <w:t>d from the prison at the end of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006118FF">
+        <w:t xml:space="preserve"> service</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29DA4073" w14:textId="77777777" w:rsidR="00C724D6" w:rsidRPr="006118FF" w:rsidRDefault="00C724D6" w:rsidP="003E1E30">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006118FF">
+        <w:t>the wine must always be kept under direct observation of the person conducting the service</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34E744D5" w14:textId="48E8A435" w:rsidR="00C724D6" w:rsidRPr="006118FF" w:rsidRDefault="00C724D6" w:rsidP="003E1E30">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006118FF">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r>
+        <w:t>o more than 500ml</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006118FF">
+        <w:t xml:space="preserve">s (before dilution) </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006118FF">
+        <w:t xml:space="preserve">wine </w:t>
+      </w:r>
+      <w:r>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006118FF">
+        <w:t xml:space="preserve"> be taken into the prison at any one time</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27487D0B" w14:textId="77777777" w:rsidR="00C724D6" w:rsidRDefault="00C724D6" w:rsidP="003E1E30">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006118FF">
+        <w:t>the wine must be diluted by equal parts (water to wine) before consumption.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22F1C46C" w14:textId="77777777" w:rsidR="00C724D6" w:rsidRDefault="00C724D6" w:rsidP="00781872">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="33" w:name="_Toc233623519"/>
+      <w:r>
+        <w:t>Dietary requirements</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="33"/>
+    </w:p>
+    <w:p w14:paraId="30092A45" w14:textId="6AEAEF4B" w:rsidR="00C724D6" w:rsidRDefault="00C724D6" w:rsidP="00781872">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Prisoners can be provided with special dietary food to meet established cultural, religious or other special needs where practicable, in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r w:rsidRPr="00D03697">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Searching</w:t>
+          <w:t>COPP 6.3 – Prisoner Food and Nutrition</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00D03697">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="618B8754" w14:textId="621603A8" w:rsidR="00C660EB" w:rsidRPr="00674E56" w:rsidRDefault="00C724D6" w:rsidP="002F4BC9">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00674E56">
+        <w:t xml:space="preserve">Prisoners who have specific dietary requirements are required to complete a </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r w:rsidRPr="00674E56">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Special/ Religious/ Cultural Meal Request</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00674E56">
+          <w:t xml:space="preserve"> form.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7CE8A213" w14:textId="471B2CAB" w:rsidR="00C724D6" w:rsidRDefault="00C724D6" w:rsidP="00781872">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="34" w:name="_Toc233623520"/>
+      <w:r>
+        <w:t xml:space="preserve">Head </w:t>
+      </w:r>
+      <w:r w:rsidR="00781872">
+        <w:t>W</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ear </w:t>
+      </w:r>
+      <w:r w:rsidR="006D69FF">
+        <w:t>Associated with Religious Practice</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="34"/>
+    </w:p>
+    <w:p w14:paraId="51433D3C" w14:textId="64ED4D99" w:rsidR="00AA29CA" w:rsidRPr="00AA29CA" w:rsidRDefault="00C724D6" w:rsidP="00781872">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="360" w:after="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Head wear associated with religious practice shall be in accordance with </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Appendix_A:_Head_1" w:history="1">
+        <w:r w:rsidRPr="00F65860">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Appendix A</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve">. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2A92D34C" w14:textId="256AD209" w:rsidR="00F257E9" w:rsidRDefault="00BC5D12" w:rsidP="0027418F">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37B53A39" w14:textId="7BD35B5B" w:rsidR="001810AB" w:rsidRDefault="00B55F34" w:rsidP="00712D5F">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="35" w:name="_Religious_and_spiritual"/>
+      <w:bookmarkStart w:id="36" w:name="_Standing__Orders"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc233623521"/>
+      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="36"/>
+      <w:r>
+        <w:t>Cultural Awareness</w:t>
+      </w:r>
+      <w:r w:rsidR="002D27F4">
+        <w:t xml:space="preserve"> and Staff Training</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="37"/>
+    </w:p>
+    <w:p w14:paraId="4E0F6F4B" w14:textId="2739078A" w:rsidR="006861D0" w:rsidRDefault="00F122A6" w:rsidP="00712D5F">
+      <w:pPr>
+        <w:spacing w:before="360" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006118FF">
+        <w:t xml:space="preserve">Prison </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Officers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006118FF">
+        <w:t xml:space="preserve"> shall respect the religious and spiritual diversity</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and sensitivity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006118FF">
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006118FF">
+        <w:t xml:space="preserve"> prison</w:t>
+      </w:r>
+      <w:r>
+        <w:t>’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006118FF">
+        <w:t xml:space="preserve"> population</w:t>
+      </w:r>
+      <w:r w:rsidR="006861D0">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48350972" w14:textId="58113E67" w:rsidR="00FC092B" w:rsidRPr="00547200" w:rsidRDefault="00FC092B" w:rsidP="00484A4A">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Cultural awareness is sensitivity to the similarities and differences that exist between two different cultures and Prison Officers shall apply this sensitivity when communicating with persons from another cultural group.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E7E22">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="621E9713" w14:textId="50542BE6" w:rsidR="000A5E8B" w:rsidRPr="000A5E8B" w:rsidRDefault="00F122A6" w:rsidP="00781872">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="38" w:name="_Toc233623522"/>
+      <w:r>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="000A5E8B">
+        <w:t>raining</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="38"/>
+    </w:p>
+    <w:p w14:paraId="3E875E45" w14:textId="733391D1" w:rsidR="001810AB" w:rsidRPr="00D244E7" w:rsidRDefault="001810AB" w:rsidP="00781872">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D244E7">
+        <w:t>Available resources include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F295CA7" w14:textId="5EB9B2C5" w:rsidR="006861D0" w:rsidRPr="00D244E7" w:rsidRDefault="001810AB" w:rsidP="003E1E30">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r w:rsidRPr="00674E56">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Diverse WA - Cultural Competency Training</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00674E56">
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00712D5F">
+        <w:t xml:space="preserve">which </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D244E7">
+        <w:t xml:space="preserve">is an interactive training program provided by the Office of Multicultural Interests (OMI) and can be completed online. Access is </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">free for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D244E7">
+        <w:t>WA Public Sector staff, using their Departmental email address.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="643564DD" w14:textId="2900BF81" w:rsidR="000A5E8B" w:rsidRDefault="000A5E8B" w:rsidP="001E2D42">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="39" w:name="_Toc233623523"/>
+      <w:r>
+        <w:t>Information</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="39"/>
+    </w:p>
+    <w:p w14:paraId="7574AF1A" w14:textId="77777777" w:rsidR="001268DB" w:rsidRPr="002169F4" w:rsidRDefault="00712D5F" w:rsidP="001268DB">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006118FF">
+        <w:t xml:space="preserve">Superintendents, in conjunction with </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Prison </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006118FF">
+        <w:t>Chaplains, shall make information available to staff regarding religious</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006118FF">
+        <w:t xml:space="preserve">spiritual beliefs and diversity. This includes encouraging and supporting staff to access available training and information </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002169F4">
+        <w:t xml:space="preserve">sessions, where practicable. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69B09FEC" w14:textId="3781465A" w:rsidR="001268DB" w:rsidRPr="002169F4" w:rsidRDefault="001268DB" w:rsidP="001268DB">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002169F4">
+        <w:t xml:space="preserve">All staff working within custodial facilities are encouraged to contact </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId39" w:history="1">
+        <w:r w:rsidRPr="002169F4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>RRContractedServices@justice.wa.gov.au</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002169F4">
+        <w:t xml:space="preserve"> for any further information or advice in relation to Prison Chaplaincy Services provided in accordance with the Religious and Spiritual Services Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31DC4CC9" w14:textId="672D0F86" w:rsidR="009163C8" w:rsidRPr="009163C8" w:rsidRDefault="001810AB" w:rsidP="009163C8">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId40" w:history="1">
+        <w:r w:rsidRPr="00674E56">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>OMI website</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00674E56">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674E56">
+        <w:t>– provides</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5995">
+        <w:t xml:space="preserve"> information sheets on the following religions: Baha’i, Buddhism, Christianity, Hinduism, Islam, Judaism and Sikhism.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43E24AFB" w14:textId="77777777" w:rsidR="00F46A7D" w:rsidRDefault="00F46A7D" w:rsidP="00F46A7D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The wearing of a burqa or any </w:t>
-[...619 lines deleted...]
-    <w:p w14:paraId="134F5726" w14:textId="3B54D4D7" w:rsidR="00ED31A2" w:rsidRDefault="00A479EF" w:rsidP="0027418F">
+        <w:t>Prison Officers, when engaging with prisoners from different cultures, shall be mindful of the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B63525A" w14:textId="77777777" w:rsidR="00F46A7D" w:rsidRDefault="00F46A7D" w:rsidP="003E1E30">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">customs </w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="47270543" w14:textId="516162F1" w:rsidR="00ED31A2" w:rsidRDefault="00CA1B95" w:rsidP="0027418F">
+        <w:t xml:space="preserve">customs may be different in some cultures, for example: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05891CC8" w14:textId="6943ED68" w:rsidR="000A720C" w:rsidRPr="000A720C" w:rsidRDefault="00F46A7D" w:rsidP="003E1E30">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
-        <w:ind w:left="1560" w:hanging="425"/>
+        <w:ind w:left="1134" w:hanging="283"/>
       </w:pPr>
       <w:r>
-        <w:t>shak</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="62EFE26A" w14:textId="3E6F8A88" w:rsidR="00547D41" w:rsidRDefault="00A479EF" w:rsidP="0027418F">
+        <w:t>shaking hands as a greeting, especially with women, is not appropriate in certain Asian and Middle Eastern cultures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="480F344C" w14:textId="251A93A9" w:rsidR="0020768B" w:rsidRPr="0020768B" w:rsidRDefault="00F46A7D" w:rsidP="0020768B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
-        <w:ind w:left="1560" w:hanging="425"/>
+        <w:ind w:left="1134" w:hanging="283"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">it </w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="49B2B607" w14:textId="72B15811" w:rsidR="00E925F9" w:rsidRDefault="00E925F9" w:rsidP="0027418F">
+        <w:t xml:space="preserve">it may not be acceptable for a male to be alone in a room with a woman, where there is no kinship </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BE919AA" w14:textId="15252719" w:rsidR="00F46A7D" w:rsidRPr="00F46A7D" w:rsidRDefault="00F46A7D" w:rsidP="003E1E30">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
-        <w:ind w:left="1560" w:hanging="425"/>
+        <w:ind w:left="1134" w:hanging="283"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">physical contact </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> providing comfort)</w:t>
+        <w:t>physical contact (</w:t>
+      </w:r>
+      <w:r w:rsidR="00885BC8">
+        <w:t>e.g.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> may be </w:t>
-[...50 lines deleted...]
-    <w:p w14:paraId="070A2324" w14:textId="474D4F1C" w:rsidR="00E925F9" w:rsidRPr="00A052B8" w:rsidRDefault="007309A8" w:rsidP="0027418F">
+        <w:t xml:space="preserve"> providing comfort) may be viewed as offensive when providing support to prisoners; as far as practicable, physical contact should be avoided, as any misunderstandings may result in potential allegations against staff.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1520E9E2" w14:textId="5CA9D09E" w:rsidR="004440C4" w:rsidRPr="000A720C" w:rsidRDefault="00F46A7D" w:rsidP="003E1E30">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Staff </w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t>Staff shall always remain professional in their communications with prisoners and avoid using colloquial language or terms of endearment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17BD6701" w14:textId="379B23A0" w:rsidR="00207F4A" w:rsidRDefault="00207F4A" w:rsidP="00781872">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="40" w:name="_Toc233623524"/>
       <w:r>
-        <w:t xml:space="preserve"> their </w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>Aboriginal Prisoners</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="40"/>
+    </w:p>
+    <w:p w14:paraId="2A9ED642" w14:textId="7ADC21A2" w:rsidR="00885BC8" w:rsidRPr="00885BC8" w:rsidRDefault="00207F4A" w:rsidP="00781872">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="709" w:hanging="709"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00207F4A">
+        <w:t>Aboriginal prisoners may have a strong spiritual connection to their culture that is not based on a religion</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03697">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId41" w:history="1">
+        <w:r w:rsidRPr="00D03697">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>COPP 4.2 – Aboriginal Prisoners</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00D03697">
+        <w:t xml:space="preserve"> provides</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00207F4A">
+        <w:t xml:space="preserve"> guidance for working with Aboriginal prisoners who may require support that is different and separate from s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735F5C">
+        <w:t>ervices</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF0652">
+        <w:t xml:space="preserve"> outlined in this COPP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C0E680E" w14:textId="77777777" w:rsidR="00E43E12" w:rsidRDefault="00E43E12" w:rsidP="00781872">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="41" w:name="_Toc233623525"/>
       <w:r>
+        <w:t>Interpreter Services</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="41"/>
+    </w:p>
+    <w:p w14:paraId="2FBAB8C1" w14:textId="60324C94" w:rsidR="00E43E12" w:rsidRDefault="00E43E12" w:rsidP="00781872">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">An accredited interpreter shall be offered when a prisoner has difficulties </w:t>
+      </w:r>
+      <w:r w:rsidR="006D69FF">
+        <w:t>understanding a</w:t>
+      </w:r>
+      <w:r w:rsidR="006D69FF" w:rsidRPr="00D03697">
+        <w:t xml:space="preserve">nd communicating </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03697">
+        <w:t>in English</w:t>
+      </w:r>
+      <w:r w:rsidR="00512BD9" w:rsidRPr="00D03697">
+        <w:t xml:space="preserve"> in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId42" w:history="1">
+        <w:r w:rsidR="00512BD9" w:rsidRPr="00674E56">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 2.1 Reception</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00674E56">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24E09755" w14:textId="2B2DD4FD" w:rsidR="004440C4" w:rsidRDefault="004440C4" w:rsidP="004440C4"/>
+    <w:p w14:paraId="1850AECD" w14:textId="0CC8EB74" w:rsidR="004440C4" w:rsidRDefault="004440C4" w:rsidP="004440C4"/>
+    <w:p w14:paraId="12FD7F56" w14:textId="2A792F60" w:rsidR="004440C4" w:rsidRDefault="004440C4" w:rsidP="004440C4"/>
+    <w:p w14:paraId="061B412F" w14:textId="314AFEA8" w:rsidR="004440C4" w:rsidRDefault="004440C4" w:rsidP="004440C4"/>
+    <w:p w14:paraId="08EB1859" w14:textId="77777777" w:rsidR="007D1CFB" w:rsidRPr="004440C4" w:rsidRDefault="007D1CFB" w:rsidP="004440C4"/>
+    <w:p w14:paraId="0ECE8ED1" w14:textId="77777777" w:rsidR="00FB27E6" w:rsidRPr="001B60D6" w:rsidRDefault="00FB27E6" w:rsidP="00FB27E6">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="360" w:after="120"/>
+        <w:ind w:left="431" w:hanging="431"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="42" w:name="_Toc535326012"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc535927199"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc5962956"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc15903685"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc170366675"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc233623526"/>
+      <w:r w:rsidRPr="001B60D6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Standing Orders</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="47"/>
+    </w:p>
+    <w:p w14:paraId="2549A299" w14:textId="77777777" w:rsidR="00FB27E6" w:rsidRPr="001B60D6" w:rsidRDefault="00FB27E6" w:rsidP="00FB27E6">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60D6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Superintendents may make and issue a Standing Order/s for providing cultural, religious and spiritual services, aligned with this COPP, including procedures for the provision of:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14EF83AD" w14:textId="77777777" w:rsidR="00FB27E6" w:rsidRPr="001B60D6" w:rsidRDefault="00FB27E6" w:rsidP="00FB27E6">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60D6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cultural, religious and spiritual activities </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="439B5140" w14:textId="77777777" w:rsidR="00FB27E6" w:rsidRPr="001B60D6" w:rsidRDefault="00FB27E6" w:rsidP="00FB27E6">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60D6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>access to religious or spiritual articles (relevant to the safety and security of the prison or any person)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3888D014" w14:textId="77777777" w:rsidR="00FB27E6" w:rsidRPr="001B60D6" w:rsidRDefault="00FB27E6" w:rsidP="00FB27E6">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60D6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">storage of religious and spiritual articles for safety and securely purposes </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3450A27C" w14:textId="256FF272" w:rsidR="00FB27E6" w:rsidRPr="001B60D6" w:rsidRDefault="00FB27E6" w:rsidP="00FB27E6">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B60D6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>schedules for all cultural, religious and or spiritual activities/services (to be posted in places easily visible to all prisoners and Officers).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5347E126" w14:textId="7C4669AA" w:rsidR="000755EE" w:rsidRPr="006118FF" w:rsidRDefault="003D708E" w:rsidP="002C3BA1">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="48" w:name="_Toc233623527"/>
+      <w:r w:rsidRPr="006118FF">
+        <w:t>Annexures</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="48"/>
+    </w:p>
+    <w:p w14:paraId="27635494" w14:textId="5243C2AB" w:rsidR="003D708E" w:rsidRPr="006118FF" w:rsidRDefault="003D708E" w:rsidP="003D708E">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="49" w:name="_Forms"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc233623528"/>
+      <w:bookmarkEnd w:id="49"/>
+      <w:r w:rsidRPr="006118FF">
+        <w:t>Related COPP</w:t>
+      </w:r>
+      <w:r w:rsidR="00A9340B" w:rsidRPr="006118FF">
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="002F56D0">
-[...20 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="006118FF">
-        <w:t>Superintendents, in conjunction with Chaplains, shall make information available to staff regarding religious</w:t>
-[...22 lines deleted...]
-        <w:pStyle w:val="Documentdetails"/>
+        <w:t xml:space="preserve"> and documents</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="50"/>
+    </w:p>
+    <w:p w14:paraId="478BA49D" w14:textId="7F31BD79" w:rsidR="00CA1CC6" w:rsidRPr="009867A8" w:rsidRDefault="00CA1CC6" w:rsidP="009867A8">
+      <w:r w:rsidRPr="009867A8">
+        <w:t>Related COPPs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C9873FC" w14:textId="570AAADA" w:rsidR="001160D3" w:rsidRPr="001160D3" w:rsidRDefault="001160D3" w:rsidP="001160D3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
-        <w:ind w:left="1134" w:hanging="425"/>
-[...30 lines deleted...]
-        <w:pStyle w:val="Documentdetails"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="001160D3">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COPP 3.1 – Managing Prisoner Property </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FA65506" w14:textId="77777777" w:rsidR="001160D3" w:rsidRPr="001160D3" w:rsidRDefault="001160D3" w:rsidP="001160D3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
-        <w:ind w:left="1134" w:hanging="425"/>
-[...9 lines deleted...]
-      <w:r w:rsidR="00834A2A">
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...148 lines deleted...]
-        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001160D3">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...1956 lines deleted...]
-    <w:p w14:paraId="7D62AB61" w14:textId="0DCCCCE9" w:rsidR="003C5931" w:rsidRDefault="006062E5" w:rsidP="00EC41E1">
+        </w:rPr>
+        <w:t>COPP 4.2 – Aboriginal Prisoners</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B18B626" w14:textId="77777777" w:rsidR="001160D3" w:rsidRPr="001160D3" w:rsidRDefault="001160D3" w:rsidP="001160D3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
-      </w:pPr>
-[...48 lines deleted...]
-    <w:p w14:paraId="4AFBDF07" w14:textId="4BCC4B51" w:rsidR="009F2152" w:rsidRPr="0088017A" w:rsidRDefault="006062E5" w:rsidP="00EC41E1">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001160D3">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COPP 6.3 – Prisoner Food and Nutrition </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E10AA17" w14:textId="46CC4B88" w:rsidR="001160D3" w:rsidRPr="00F420BD" w:rsidRDefault="001160D3" w:rsidP="001160D3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:color w:val="auto"/>
-[...48 lines deleted...]
-    <w:p w14:paraId="31AE076C" w14:textId="76BAD4A3" w:rsidR="005A44E7" w:rsidRPr="006118FF" w:rsidRDefault="006062E5" w:rsidP="00EC41E1">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F420BD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>COPP 8.1 – Prison Based s95 Constructive Activities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="405A2FD6" w14:textId="77777777" w:rsidR="001160D3" w:rsidRPr="001160D3" w:rsidRDefault="001160D3" w:rsidP="001160D3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
-      </w:pPr>
-[...12 lines deleted...]
-    <w:p w14:paraId="53DD42D2" w14:textId="56DEC139" w:rsidR="00D72602" w:rsidRDefault="006062E5" w:rsidP="00EC41E1">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001160D3">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COPP 8.7 – External Activities </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EEA0BC4" w14:textId="77777777" w:rsidR="001160D3" w:rsidRPr="001160D3" w:rsidRDefault="001160D3" w:rsidP="001160D3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId42" w:history="1">
-[...44 lines deleted...]
-    <w:p w14:paraId="546656E7" w14:textId="49AB4C4E" w:rsidR="00D72602" w:rsidRPr="00D72602" w:rsidRDefault="006062E5" w:rsidP="00EC41E1">
+      <w:r w:rsidRPr="001160D3">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>COPP 11.2 – Searching</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22F08A20" w14:textId="518913A6" w:rsidR="004440C4" w:rsidRPr="001369CE" w:rsidRDefault="001160D3" w:rsidP="001160D3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001160D3">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-      </w:pPr>
-[...11 lines deleted...]
-        </w:rPr>
+        <w:t>COPP 14.5 – Authorised Absences and Absence Permits</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00A76D74" w:rsidRPr="001369CE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34FD9191" w14:textId="186AF12A" w:rsidR="00983C2D" w:rsidRPr="0088017A" w:rsidRDefault="006062E5" w:rsidP="00EC41E1">
-[...179 lines deleted...]
-    </w:p>
     <w:p w14:paraId="5208657E" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="008F42C3" w:rsidRDefault="003D708E" w:rsidP="003D708E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="67" w:name="_Definitions_and_acronyms"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="67"/>
+      <w:bookmarkStart w:id="51" w:name="_Definitions_and_acronyms"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc233623529"/>
+      <w:bookmarkEnd w:id="51"/>
       <w:r w:rsidRPr="008F42C3">
         <w:t>Definitions and acronyms</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="68"/>
+      <w:bookmarkEnd w:id="52"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2115"/>
         <w:gridCol w:w="7053"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003D708E" w:rsidRPr="006118FF" w14:paraId="625D8756" w14:textId="77777777" w:rsidTr="00385386">
+      <w:tr w:rsidR="003D708E" w:rsidRPr="006118FF" w14:paraId="625D8756" w14:textId="77777777" w:rsidTr="008B71AE">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0C5688C9" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="008F42C3" w:rsidRDefault="003D708E" w:rsidP="00DF778C">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="008F42C3">
               <w:t>Term</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7053" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6ECA4F9F" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="006118FF" w:rsidRDefault="003D708E" w:rsidP="00DF778C">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="008F42C3">
               <w:t>Definition</w:t>
             </w:r>
             <w:r w:rsidRPr="006118FF">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00271FBE" w:rsidRPr="006118FF" w14:paraId="4240CA5B" w14:textId="77777777" w:rsidTr="000B5AEF">
+      <w:tr w:rsidR="00271FBE" w:rsidRPr="006118FF" w14:paraId="4240CA5B" w14:textId="77777777" w:rsidTr="008B71AE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="28EFEF52" w14:textId="77777777" w:rsidR="00271FBE" w:rsidRPr="003109D5" w:rsidRDefault="00271FBE" w:rsidP="00B17DF9">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>ARMS</w:t>
             </w:r>
             <w:r w:rsidRPr="008F42C3">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> Manual</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7053" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="17BCD4EA" w14:textId="77777777" w:rsidR="00271FBE" w:rsidRPr="003109D5" w:rsidRDefault="00271FBE" w:rsidP="00AC7708">
             <w:r w:rsidRPr="00B17DF9">
               <w:t>At Risk Management System (ARMS) Manual</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00271FBE" w:rsidRPr="006118FF" w14:paraId="1EB9DB18" w14:textId="77777777" w:rsidTr="000B5AEF">
+      <w:tr w:rsidR="00271FBE" w:rsidRPr="006118FF" w14:paraId="1EB9DB18" w14:textId="77777777" w:rsidTr="008B71AE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4A9FEB7C" w14:textId="77777777" w:rsidR="00271FBE" w:rsidRPr="003109D5" w:rsidRDefault="00271FBE" w:rsidP="000B5AEF">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003109D5">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Chaplain</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7053" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7419D97F" w14:textId="00C25F23" w:rsidR="00271FBE" w:rsidRPr="003109D5" w:rsidRDefault="00271FBE" w:rsidP="00AC7708">
+          <w:p w14:paraId="7419D97F" w14:textId="7BC8B218" w:rsidR="00271FBE" w:rsidRPr="003109D5" w:rsidRDefault="00271FBE" w:rsidP="00AC7708">
             <w:r w:rsidRPr="003109D5">
               <w:t>A general term for a representative of a re</w:t>
             </w:r>
             <w:r>
               <w:t>li</w:t>
             </w:r>
             <w:r w:rsidRPr="003109D5">
               <w:t>gion (</w:t>
             </w:r>
-            <w:r w:rsidR="009867A8">
-              <w:t>eg</w:t>
+            <w:r w:rsidR="00A313EC">
+              <w:t>e.g.</w:t>
             </w:r>
             <w:r w:rsidRPr="003109D5">
               <w:t xml:space="preserve"> an imam, minister, pastor, priest, rabbi) who provides religious or spiritual services within a prison.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00271FBE" w:rsidRPr="006118FF" w14:paraId="38F316DC" w14:textId="77777777" w:rsidTr="000B5AEF">
+      <w:tr w:rsidR="00271FBE" w:rsidRPr="006118FF" w14:paraId="38F316DC" w14:textId="77777777" w:rsidTr="008B71AE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5B16E83B" w14:textId="77777777" w:rsidR="00271FBE" w:rsidRPr="003109D5" w:rsidRDefault="00271FBE" w:rsidP="001B7C54">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="003109D5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Commissioner’s Operating Policy and Procedure (COPP)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7053" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="32C48A1C" w14:textId="06E97016" w:rsidR="00271FBE" w:rsidRPr="009426DB" w:rsidRDefault="00271FBE" w:rsidP="009426DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003109D5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Operational Instruments that provide instructions to staff on how the relevant legislative requirements are implemented.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00271FBE" w:rsidRPr="006118FF" w14:paraId="043BAB02" w14:textId="77777777" w:rsidTr="000B5AEF">
+      <w:tr w:rsidR="00271FBE" w:rsidRPr="006118FF" w14:paraId="043BAB02" w14:textId="77777777" w:rsidTr="008B71AE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="60C0C2B9" w14:textId="0C5E604E" w:rsidR="00271FBE" w:rsidRPr="003109D5" w:rsidRDefault="00271FBE" w:rsidP="00DF33AF">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="69" w:name="_Hlk85550892"/>
+            <w:bookmarkStart w:id="53" w:name="_Hlk85550892"/>
             <w:r w:rsidRPr="003109D5">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Coordinating </w:t>
             </w:r>
             <w:r w:rsidR="00EA269D">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="003109D5">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>haplain</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7053" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5DFB1403" w14:textId="3CD279B4" w:rsidR="00271FBE" w:rsidRPr="003109D5" w:rsidRDefault="00271FBE" w:rsidP="00A529B4">
+          <w:p w14:paraId="5DFB1403" w14:textId="314AACB2" w:rsidR="00271FBE" w:rsidRPr="003109D5" w:rsidRDefault="00271FBE" w:rsidP="00A529B4">
             <w:r w:rsidRPr="003109D5">
               <w:t xml:space="preserve">The Chaplain </w:t>
             </w:r>
-            <w:r>
-              <w:t>endorsed</w:t>
+            <w:r w:rsidR="00ED3710">
+              <w:t>responsible for coordinating contracted religious and spiritual services</w:t>
             </w:r>
             <w:r w:rsidRPr="003109D5">
-              <w:t xml:space="preserve"> by the Religious and Spiritual Services Board to facilitate chaplaincy work and religious activities in one or more prisons.</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00ED3710">
+              <w:t>at an individual</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003109D5">
+              <w:t xml:space="preserve"> prison.</w:t>
+            </w:r>
+            <w:r w:rsidR="004D4F49">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="69"/>
-      <w:tr w:rsidR="00271FBE" w:rsidRPr="006118FF" w14:paraId="0C7806D1" w14:textId="77777777" w:rsidTr="000B5AEF">
+      <w:bookmarkEnd w:id="53"/>
+      <w:tr w:rsidR="00271FBE" w:rsidRPr="006118FF" w14:paraId="0C7806D1" w14:textId="77777777" w:rsidTr="008B71AE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="001C1F22" w14:textId="77777777" w:rsidR="00271FBE" w:rsidRPr="003109D5" w:rsidRDefault="00271FBE" w:rsidP="00DF33AF">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003109D5">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Pastoral Care</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7053" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="51E2FFB1" w14:textId="77777777" w:rsidR="00271FBE" w:rsidRPr="003109D5" w:rsidRDefault="00271FBE" w:rsidP="00B5077F">
             <w:r w:rsidRPr="003109D5">
               <w:t>Provision of listening, emotional, social and spiritual support.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00271FBE" w:rsidRPr="006118FF" w14:paraId="74103065" w14:textId="77777777" w:rsidTr="000B5AEF">
+      <w:tr w:rsidR="00ED3710" w:rsidRPr="006118FF" w14:paraId="26E1E2FB" w14:textId="77777777" w:rsidTr="008B71AE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="441745FD" w14:textId="2210AD7A" w:rsidR="00ED3710" w:rsidRPr="006118FF" w:rsidRDefault="00ED3710" w:rsidP="00DF33AF">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Prison Chaplain</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7053" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BE4E2E9" w14:textId="5D94359F" w:rsidR="00ED3710" w:rsidRPr="006118FF" w:rsidRDefault="00ED3710" w:rsidP="007146FC">
+            <w:r>
+              <w:t>Chaplains that deliver contracted religious and spiritual services at one or more prisons.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00271FBE" w:rsidRPr="006118FF" w14:paraId="74103065" w14:textId="77777777" w:rsidTr="008B71AE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="73AA35CC" w14:textId="77777777" w:rsidR="00271FBE" w:rsidRPr="006118FF" w:rsidRDefault="00271FBE" w:rsidP="00DF33AF">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006118FF">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Ramadan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7053" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="63DEC3F3" w14:textId="77777777" w:rsidR="00271FBE" w:rsidRPr="006118FF" w:rsidRDefault="00271FBE" w:rsidP="007146FC">
             <w:r w:rsidRPr="006118FF">
               <w:t>A major Islamic religious event. Devotees are required to fast from dawn until sunset for one month. The event concludes with the feast of Eid-al-Fitr.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00271FBE" w:rsidRPr="006118FF" w14:paraId="561F44C4" w14:textId="77777777" w:rsidTr="000B5AEF">
+      <w:tr w:rsidR="00271FBE" w:rsidRPr="006118FF" w14:paraId="5CBB75F1" w14:textId="77777777" w:rsidTr="008B71AE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C1D7AD8" w14:textId="45A5DCE6" w:rsidR="00271FBE" w:rsidRPr="006118FF" w:rsidRDefault="00271FBE" w:rsidP="00DF33AF">
+          <w:p w14:paraId="2C635729" w14:textId="675CAA63" w:rsidR="00271FBE" w:rsidRPr="006118FF" w:rsidRDefault="00271FBE" w:rsidP="000B5AEF">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006118FF">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Religious</w:t>
+              <w:t xml:space="preserve">Religious </w:t>
             </w:r>
-            <w:r w:rsidR="00673DEC">
+            <w:r w:rsidR="00CE2E6D">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t>/</w:t>
+              <w:t>A</w:t>
             </w:r>
             <w:r w:rsidRPr="006118FF">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t>spiritual visitor</w:t>
-[...189 lines deleted...]
-              <w:t>Religious article</w:t>
+              <w:t>rticle</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7053" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A139802" w14:textId="77777777" w:rsidR="00271FBE" w:rsidRPr="006118FF" w:rsidRDefault="00271FBE" w:rsidP="000B5AEF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006118FF">
               <w:t>An item (including literature) of special significance that has spiritual, religious or devotional meaning.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00271FBE" w:rsidRPr="006118FF" w14:paraId="38828596" w14:textId="77777777" w:rsidTr="000B5AEF">
+      <w:tr w:rsidR="00B2767B" w:rsidRPr="006118FF" w14:paraId="59D8F29F" w14:textId="77777777" w:rsidTr="008B71AE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FC564D3" w14:textId="0DCCFA5B" w:rsidR="00B2767B" w:rsidRPr="006118FF" w:rsidRDefault="00B2767B" w:rsidP="000B5AEF">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Religious Program</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7053" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72B9B81C" w14:textId="5F1F2967" w:rsidR="00B2767B" w:rsidRPr="006118FF" w:rsidRDefault="00F97D1B" w:rsidP="000B5AEF">
+            <w:r w:rsidRPr="0062174D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="202124"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>The provision of a set of related measures or activities delivered to an individual or group of p</w:t>
+            </w:r>
+            <w:r w:rsidR="00406165">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="202124"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>risoners</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0062174D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="202124"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> with a long-term aim or outcome.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE2E6D" w:rsidRPr="006118FF" w14:paraId="673D00C5" w14:textId="77777777" w:rsidTr="008B71AE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6984BC14" w14:textId="4A1E476B" w:rsidR="00CE2E6D" w:rsidRPr="006118FF" w:rsidRDefault="00CE2E6D" w:rsidP="000B5AEF">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Religious/ Spiritual Visitor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7053" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24302D0D" w14:textId="591D52C9" w:rsidR="00CE2E6D" w:rsidRPr="00CE2E6D" w:rsidRDefault="00CE2E6D" w:rsidP="000B5AEF">
+            <w:r>
+              <w:t xml:space="preserve">A person approved to visit prisoners under s95E(b) of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2E6D">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Prisons Act 1981</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE2E6D">
+              <w:t>for the purpose</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> of providing religious or spiritual guidance to prisoners. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Religious/ Spiritual visitors are not employees or contracted by the Department.  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00271FBE" w:rsidRPr="006118FF" w14:paraId="38828596" w14:textId="77777777" w:rsidTr="008B71AE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1EA88A13" w14:textId="77777777" w:rsidR="00271FBE" w:rsidRPr="003109D5" w:rsidRDefault="00271FBE" w:rsidP="00DF33AF">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003109D5">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Superintendent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7053" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="42C5C77B" w14:textId="1C176418" w:rsidR="00271FBE" w:rsidRPr="003109D5" w:rsidRDefault="00271FBE" w:rsidP="0018702B">
             <w:r w:rsidRPr="003109D5">
               <w:t xml:space="preserve">The Superintendent as defined in </w:t>
@@ -8730,726 +7174,5769 @@
             </w:r>
             <w:r w:rsidRPr="003109D5">
               <w:t xml:space="preserve"> 36 </w:t>
             </w:r>
             <w:r w:rsidRPr="00F810E2">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Prisons Act 1981</w:t>
             </w:r>
             <w:r w:rsidRPr="003109D5">
               <w:t xml:space="preserve"> and includes any reference to the position responsible for the management of a private prison under Part IIIA </w:t>
             </w:r>
             <w:r w:rsidRPr="003109D5">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Prisons Act 1981</w:t>
             </w:r>
             <w:r w:rsidRPr="003109D5">
               <w:t>. Does not extend to the Officer in Charge of a prison.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C404E" w:rsidRPr="006118FF" w14:paraId="5EBB66F6" w14:textId="77777777" w:rsidTr="000B5AEF">
+      <w:tr w:rsidR="008C404E" w:rsidRPr="006118FF" w14:paraId="5EBB66F6" w14:textId="77777777" w:rsidTr="008B71AE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3764219C" w14:textId="7764C38E" w:rsidR="008C404E" w:rsidRPr="003109D5" w:rsidRDefault="008C404E" w:rsidP="00DF33AF">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Total Offender Management Solution (TOMS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7053" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="176A2934" w14:textId="499F2606" w:rsidR="008C404E" w:rsidRPr="003109D5" w:rsidRDefault="008C404E" w:rsidP="0018702B">
             <w:r>
               <w:t xml:space="preserve">The computer application used by the Department of Justice for the management of prisoners in custody. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A54BD0" w:rsidRPr="006118FF" w14:paraId="7D174F7A" w14:textId="77777777" w:rsidTr="000B5AEF">
+      <w:tr w:rsidR="008B71AE" w:rsidRPr="006118FF" w14:paraId="2E3B6F1D" w14:textId="77777777" w:rsidTr="008B71AE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0695F864" w14:textId="43573491" w:rsidR="00A54BD0" w:rsidRDefault="00A54BD0" w:rsidP="00DF33AF">
+          <w:p w14:paraId="78F1DBDB" w14:textId="4F196AFD" w:rsidR="008B71AE" w:rsidRDefault="008B71AE" w:rsidP="00DF33AF">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00EB2C7A">
               <w:rPr>
-                <w:bCs/>
+                <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>Woman</w:t>
+              <w:t>Volunteer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7053" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4266CEC6" w14:textId="708345B5" w:rsidR="00A54BD0" w:rsidRDefault="006E6DA9" w:rsidP="00A54BD0">
-            <w:r>
+          <w:p w14:paraId="2B2897F8" w14:textId="77777777" w:rsidR="008B71AE" w:rsidRDefault="008B71AE" w:rsidP="008B71AE">
+            <w:pPr>
+              <w:pStyle w:val="CommentText"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>A</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00A54BD0">
+            </w:pPr>
+            <w:r w:rsidRPr="00EB2C7A">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">n adult female human being. </w:t>
+              <w:t>A person who engages in voluntary duties where the engagement provides no remuneration to the individual, and/or the duties undertaken fulfils a charity or community.</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="718C4B8E" w14:textId="77777777" w:rsidR="008B71AE" w:rsidRDefault="008B71AE" w:rsidP="0018702B"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="11F54D79" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="006118FF" w:rsidRDefault="003D708E" w:rsidP="003D708E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="70" w:name="_Toc170366679"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc233623530"/>
       <w:r w:rsidRPr="006118FF">
         <w:t>Related legislation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="70"/>
+      <w:bookmarkEnd w:id="54"/>
       <w:r w:rsidRPr="006118FF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E2D486F" w14:textId="7C6A297E" w:rsidR="00A529B4" w:rsidRPr="001A1D29" w:rsidRDefault="00C4180B" w:rsidP="001A1D29">
+    <w:p w14:paraId="0AA9D10F" w14:textId="024BA569" w:rsidR="00C4180B" w:rsidRPr="009867A8" w:rsidRDefault="00C4180B" w:rsidP="009867A8">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009867A8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Prisons Act 1981</w:t>
       </w:r>
       <w:r w:rsidR="00271FBE" w:rsidRPr="009867A8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="001A1D29">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0326E370" w14:textId="686FC55F" w:rsidR="008E757E" w:rsidRPr="008E757E" w:rsidRDefault="00C4180B" w:rsidP="008E757E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001A1D29">
+      </w:pPr>
+      <w:r w:rsidRPr="009867A8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Prisons Regulations 1982</w:t>
       </w:r>
-      <w:r w:rsidR="00271FBE" w:rsidRPr="001A1D29">
+      <w:r w:rsidR="00271FBE" w:rsidRPr="009867A8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56010F33" w14:textId="77777777" w:rsidR="002E5756" w:rsidRPr="006118FF" w:rsidRDefault="002E5756" w:rsidP="00B90504">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="71" w:name="_Toc178286"/>
-      <w:bookmarkStart w:id="72" w:name="_Toc170366680"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc178286"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc233623531"/>
       <w:r w:rsidRPr="006118FF">
         <w:t>Assurance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="71"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="2745A64C" w14:textId="77777777" w:rsidR="001A1D29" w:rsidRDefault="00354145" w:rsidP="001A1D29">
+      <w:bookmarkEnd w:id="55"/>
+      <w:bookmarkEnd w:id="56"/>
+    </w:p>
+    <w:p w14:paraId="0DE740AD" w14:textId="1A8EBAC1" w:rsidR="00BA6420" w:rsidRPr="00E54F45" w:rsidRDefault="00354145" w:rsidP="00BA6420">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006118FF">
+        <w:t>It is expected that:</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA6420" w:rsidRPr="00BA6420">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA6420" w:rsidRPr="00E54F45">
+        <w:t xml:space="preserve">Prisons will undertake local compliance in accordance with the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId43" w:history="1">
+        <w:r w:rsidR="00BA6420" w:rsidRPr="00E54F45">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Compliance Manual</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00BA6420" w:rsidRPr="00E54F45">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BA8D6A8" w14:textId="77777777" w:rsidR="00BA6420" w:rsidRPr="00E54F45" w:rsidRDefault="00BA6420" w:rsidP="00BA6420">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E54F45">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The relevant Deputy Commissioner within Head Office will undertake management oversight as required. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="173FD283" w14:textId="77777777" w:rsidR="00BA6420" w:rsidRPr="00E54F45" w:rsidRDefault="00BA6420" w:rsidP="00BA6420">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E54F45">
+        <w:t xml:space="preserve">Monitoring and Compliance Branch will undertake checks in accordance with the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId44" w:history="1">
+        <w:r w:rsidRPr="00E54F45">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Operational Compliance Framework</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00E54F45">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="067B993A" w14:textId="77777777" w:rsidR="00BA6420" w:rsidRDefault="00BA6420" w:rsidP="00BA6420">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006118FF">
+        <w:t xml:space="preserve">Independent oversight will be undertaken as required. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01B0F2DE" w14:textId="4EB1EAEF" w:rsidR="00354145" w:rsidRPr="006118FF" w:rsidRDefault="00354145" w:rsidP="00A73705">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
-      <w:r w:rsidRPr="006118FF">
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    </w:p>
+    <w:p w14:paraId="7D191D97" w14:textId="6775A706" w:rsidR="008E757E" w:rsidRDefault="008E757E" w:rsidP="008E757E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="0"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="5496BB7E" w14:textId="77777777" w:rsidR="00354145" w:rsidRPr="006118FF" w:rsidRDefault="00354145" w:rsidP="00354145">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4171E237" w14:textId="0E5E8E44" w:rsidR="008E757E" w:rsidRDefault="008E757E" w:rsidP="008E757E">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
-        <w:rPr>
-[...43 lines deleted...]
-    <w:p w14:paraId="7A302BC3" w14:textId="2A0085D9" w:rsidR="00245869" w:rsidRPr="006118FF" w:rsidRDefault="00245869" w:rsidP="00A54BD0">
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A302BC3" w14:textId="022E37DF" w:rsidR="00245869" w:rsidRDefault="00245869" w:rsidP="008E757E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-      <w:bookmarkStart w:id="73" w:name="_Toc170366681"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="57" w:name="_Toc120610762"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc233623532"/>
       <w:r w:rsidRPr="006118FF">
         <w:t xml:space="preserve">Document </w:t>
       </w:r>
       <w:r w:rsidR="00A54BD0">
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidRPr="006118FF">
         <w:t xml:space="preserve">ersion </w:t>
       </w:r>
       <w:r w:rsidR="00A54BD0">
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidRPr="006118FF">
         <w:t>istory</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="73"/>
-    </w:p>
+      <w:bookmarkEnd w:id="57"/>
+      <w:bookmarkEnd w:id="58"/>
+    </w:p>
+    <w:p w14:paraId="42220D93" w14:textId="77777777" w:rsidR="008E757E" w:rsidRPr="008E757E" w:rsidRDefault="008E757E" w:rsidP="008E757E"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1051"/>
-        <w:gridCol w:w="1490"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1869"/>
+        <w:gridCol w:w="1496"/>
+        <w:gridCol w:w="3260"/>
+        <w:gridCol w:w="1985"/>
+        <w:gridCol w:w="1701"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006A08A7" w:rsidRPr="006118FF" w14:paraId="1ED2FA83" w14:textId="12563A1C" w:rsidTr="001A1D29">
+      <w:tr w:rsidR="006A08A7" w:rsidRPr="006118FF" w14:paraId="1ED2FA83" w14:textId="12563A1C" w:rsidTr="009867A8">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1051" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F8C10DA" w14:textId="77777777" w:rsidR="006A08A7" w:rsidRPr="006118FF" w:rsidRDefault="006A08A7" w:rsidP="00DF778C">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="006118FF">
               <w:t>Version no</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1490" w:type="dxa"/>
+            <w:tcW w:w="1496" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B6F485F" w14:textId="77777777" w:rsidR="006A08A7" w:rsidRPr="006118FF" w:rsidRDefault="006A08A7" w:rsidP="00DF778C">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="006118FF">
               <w:t>Primary author(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3691" w:type="dxa"/>
+            <w:tcW w:w="3260" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="073841CD" w14:textId="77777777" w:rsidR="006A08A7" w:rsidRPr="006118FF" w:rsidRDefault="006A08A7" w:rsidP="00DF778C">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="006118FF">
               <w:t>Description of version</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14410E6C" w14:textId="77777777" w:rsidR="006A08A7" w:rsidRPr="006118FF" w:rsidRDefault="006A08A7" w:rsidP="00DF778C">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="006118FF">
               <w:t>Date completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1869" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10FFEDD6" w14:textId="690951BF" w:rsidR="006A08A7" w:rsidRPr="006118FF" w:rsidRDefault="006A08A7" w:rsidP="00DF778C">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r>
               <w:t>Effective date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A08A7" w:rsidRPr="006118FF" w14:paraId="2769DC2A" w14:textId="45AE56BE" w:rsidTr="001A1D29">
+      <w:tr w:rsidR="006A08A7" w:rsidRPr="006118FF" w14:paraId="2769DC2A" w14:textId="45AE56BE" w:rsidTr="009867A8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1051" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="29A0BB11" w14:textId="7C5EFEF9" w:rsidR="006A08A7" w:rsidRDefault="006A08A7" w:rsidP="006A08A7">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>1.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1490" w:type="dxa"/>
+            <w:tcW w:w="1496" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="163551DF" w14:textId="1F2FF567" w:rsidR="006A08A7" w:rsidRDefault="006A08A7" w:rsidP="006A08A7">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3691" w:type="dxa"/>
+            <w:tcW w:w="3260" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1692918F" w14:textId="3A790E31" w:rsidR="006A08A7" w:rsidRDefault="006A08A7" w:rsidP="006A08A7">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Approved by the A/Director Operational Projects, Policy, Compliance and Contracts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0FE6E19C" w14:textId="36DB3D86" w:rsidR="006A08A7" w:rsidRDefault="006A08A7" w:rsidP="006A08A7">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>4 November 2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1869" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4C4281BA" w14:textId="2EF4EE7F" w:rsidR="006A08A7" w:rsidRDefault="006A08A7" w:rsidP="006A08A7">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>6 December 2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E6DA9" w:rsidRPr="006118FF" w14:paraId="3C1520C9" w14:textId="77777777" w:rsidTr="001A1D29">
+      <w:tr w:rsidR="006E6DA9" w:rsidRPr="006118FF" w14:paraId="3C1520C9" w14:textId="77777777" w:rsidTr="009867A8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1051" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6861A671" w14:textId="457FA63E" w:rsidR="006E6DA9" w:rsidRDefault="006E6DA9" w:rsidP="006E6DA9">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>2.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1490" w:type="dxa"/>
+            <w:tcW w:w="1496" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="053B1DCA" w14:textId="76923A87" w:rsidR="006E6DA9" w:rsidRDefault="006E6DA9" w:rsidP="006E6DA9">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00DD6251">
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3691" w:type="dxa"/>
+            <w:tcW w:w="3260" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="47F26E9A" w14:textId="10C03224" w:rsidR="006E6DA9" w:rsidRDefault="006E6DA9" w:rsidP="006E6DA9">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Approved by the A/Director Operational Projects, Policy, Compliance and Contracts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A89E7D5" w14:textId="6641D278" w:rsidR="006E6DA9" w:rsidRDefault="006E6DA9" w:rsidP="006E6DA9">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2 March 2022 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1869" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="578FA0B5" w14:textId="6DE5867F" w:rsidR="006E6DA9" w:rsidRDefault="005650EE" w:rsidP="006E6DA9">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1365"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="006E6DA9">
               <w:t xml:space="preserve"> March 2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001A1D29" w:rsidRPr="006118FF" w14:paraId="2C0C04B3" w14:textId="77777777" w:rsidTr="001A1D29">
+      <w:tr w:rsidR="00E934A6" w:rsidRPr="006118FF" w14:paraId="0A48D215" w14:textId="77777777" w:rsidTr="009867A8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1051" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E266348" w14:textId="1A7FBB1B" w:rsidR="001A1D29" w:rsidRDefault="001A1D29" w:rsidP="006E6DA9">
+          <w:p w14:paraId="22156AB7" w14:textId="010A1045" w:rsidR="00E934A6" w:rsidRDefault="00E934A6" w:rsidP="006E6DA9">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>3.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1490" w:type="dxa"/>
+            <w:tcW w:w="1496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61BBA51C" w14:textId="63EBF5D9" w:rsidR="001A1D29" w:rsidRPr="00DD6251" w:rsidRDefault="001A1D29" w:rsidP="006E6DA9">
+          <w:p w14:paraId="2AABA8B4" w14:textId="7F7BCEC6" w:rsidR="00E934A6" w:rsidRPr="00DD6251" w:rsidRDefault="00E934A6" w:rsidP="006E6DA9">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00DD6251">
-              <w:t>Operational Policy</w:t>
+              <w:t>Operational Polic</w:t>
+            </w:r>
+            <w:r>
+              <w:t>y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3691" w:type="dxa"/>
+            <w:tcW w:w="3260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76BA08D9" w14:textId="0B5C0FBB" w:rsidR="001A1D29" w:rsidRDefault="001A1D29" w:rsidP="006E6DA9">
+          <w:p w14:paraId="1673BA0A" w14:textId="19F1A48B" w:rsidR="00E934A6" w:rsidRDefault="00E934A6" w:rsidP="006E6DA9">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
-              <w:t>Approved by the A/Director Operational Projects, Policy, Compliance and Contracts</w:t>
+              <w:t>Approved by the A/Director Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59F25954" w14:textId="0CA5AC96" w:rsidR="001A1D29" w:rsidRDefault="001A1D29" w:rsidP="006E6DA9">
+          <w:p w14:paraId="70B4D165" w14:textId="4D78D09C" w:rsidR="00E934A6" w:rsidRDefault="00E934A6" w:rsidP="006E6DA9">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>27 June 2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1869" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4159C5F4" w14:textId="5BC042CA" w:rsidR="001A1D29" w:rsidRDefault="007E1002" w:rsidP="006E6DA9">
+          <w:p w14:paraId="63D1FFA2" w14:textId="4F7A746F" w:rsidR="00E934A6" w:rsidRDefault="00E934A6" w:rsidP="006E6DA9">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1365"/>
               </w:tabs>
             </w:pPr>
             <w:r>
-              <w:t>09 July 2024</w:t>
+              <w:t>27 June 2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E757E" w:rsidRPr="006118FF" w14:paraId="03D513EF" w14:textId="77777777" w:rsidTr="009867A8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E6EDD6A" w14:textId="3067ECC4" w:rsidR="008E757E" w:rsidRPr="00ED5473" w:rsidRDefault="00E934A6" w:rsidP="006E6DA9">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED5473">
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="008E757E" w:rsidRPr="00ED5473">
+              <w:t>.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1496" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E30E222" w14:textId="7C81FBDA" w:rsidR="008E757E" w:rsidRPr="00ED5473" w:rsidRDefault="008E757E" w:rsidP="006E6DA9">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED5473">
+              <w:t>Operational Polic</w:t>
+            </w:r>
+            <w:r w:rsidR="000242D9" w:rsidRPr="00ED5473">
+              <w:t>y</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E5129BD" w14:textId="57DA8109" w:rsidR="008E757E" w:rsidRPr="00ED5473" w:rsidRDefault="008E757E" w:rsidP="006E6DA9">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED5473">
+              <w:t xml:space="preserve">Approved by the </w:t>
+            </w:r>
+            <w:r w:rsidR="0043346E" w:rsidRPr="00ED5473">
+              <w:t xml:space="preserve">Deputy </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED5473">
+              <w:t>Commissioner</w:t>
+            </w:r>
+            <w:r w:rsidR="0043346E" w:rsidRPr="00ED5473">
+              <w:t xml:space="preserve"> Operational Support</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="545FF5C9" w14:textId="5493C89C" w:rsidR="00B0538D" w:rsidRPr="00ED5473" w:rsidRDefault="00B65498" w:rsidP="00401906">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED5473">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CM Ref: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED5473">
+              <w:t>S23/95824</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00650C25" w14:textId="32332023" w:rsidR="00B65498" w:rsidRPr="00ED5473" w:rsidRDefault="00ED5473" w:rsidP="006E6DA9">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED5473">
+              <w:t>28 May 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F8F9F0A" w14:textId="057213E8" w:rsidR="008E757E" w:rsidRPr="00ED5473" w:rsidRDefault="00ED5473" w:rsidP="006E6DA9">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1365"/>
+              </w:tabs>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED5473">
+              <w:t>08 July 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="100975EC" w14:textId="77777777" w:rsidR="00245869" w:rsidRPr="00D05B49" w:rsidRDefault="00245869" w:rsidP="00D05B49"/>
-[...4 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId52"/>
+    <w:p w14:paraId="13FDD2B0" w14:textId="77777777" w:rsidR="00D60831" w:rsidRPr="00E274AD" w:rsidRDefault="00D60831" w:rsidP="00D60831">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="59" w:name="_Appendix_A:_Head"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc233623533"/>
+      <w:bookmarkEnd w:id="59"/>
+      <w:r w:rsidRPr="00E274AD">
+        <w:t>Appendix A: Head Wear Associated with Religious Practice</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="60"/>
+    </w:p>
+    <w:p w14:paraId="0B885A45" w14:textId="77777777" w:rsidR="00D60831" w:rsidRPr="00E274AD" w:rsidRDefault="00D60831" w:rsidP="00D60831">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="61" w:name="_Toc170366654"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc233623534"/>
+      <w:r w:rsidRPr="00E274AD">
+        <w:t>Prisoner</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="61"/>
+      <w:r w:rsidRPr="00E274AD">
+        <w:t xml:space="preserve"> Religious Headwear</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="62"/>
+      <w:r w:rsidRPr="00E274AD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08FBC29D" w14:textId="77777777" w:rsidR="00D60831" w:rsidRPr="00E274AD" w:rsidRDefault="00D60831" w:rsidP="00D60831">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="200" w:after="120"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E274AD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prisoners are permitted to wear religious headwear, (refer to the guidance below). They are also permitted to use the headwear worn on reception into custody. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D65C7B1" w14:textId="77777777" w:rsidR="00D60831" w:rsidRPr="00E274AD" w:rsidRDefault="00D60831" w:rsidP="00D60831">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="200" w:after="120"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E274AD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>A prisoner shall request in writing, approval to purchase religious head wear if they were not wearing one upon reception and forward to the Prison’s Chaplain. The Prison’s Chaplain shall verify the details of the request, prior to forwarding the request to the Superintendent for approval.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04AAB629" w14:textId="77777777" w:rsidR="00D60831" w:rsidRPr="00E274AD" w:rsidRDefault="00D60831" w:rsidP="00D60831">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="200" w:after="120"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E274AD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E274AD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>A prisoner must not be refused replacement religious headwear if they do not have the funds to immediately meet the cost.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="241AE2BE" w14:textId="77777777" w:rsidR="00D60831" w:rsidRPr="00E274AD" w:rsidRDefault="00D60831" w:rsidP="00D60831">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="200" w:after="120"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E274AD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The cost for religious headwear shall be deducted from the prisoner’s private cash account (PPCA) and managed in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId45" w:history="1">
+        <w:r w:rsidRPr="00E274AD">
+          <w:rPr>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:bCs/>
+            <w:color w:val="0000FF"/>
+            <w:szCs w:val="26"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>COPP 8.4 – Prisoner Finances</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00E274AD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36794E11" w14:textId="77777777" w:rsidR="00D60831" w:rsidRPr="00E274AD" w:rsidRDefault="00D60831" w:rsidP="00D60831">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="200" w:after="120"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E274AD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prisoners may request religious head wear from a family member or a friend. The head wear shall be searched in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId46" w:history="1">
+        <w:r w:rsidRPr="00E274AD">
+          <w:rPr>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:bCs/>
+            <w:color w:val="0000FF"/>
+            <w:szCs w:val="26"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>COPP 11.2 –Searching</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00E274AD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="278A1AFD" w14:textId="09F915EC" w:rsidR="00972BE0" w:rsidRDefault="00972BE0" w:rsidP="009C5A4B">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DDD8C41" w14:textId="77777777" w:rsidR="009A6B23" w:rsidRDefault="009A6B23" w:rsidP="00972BE0">
+      <w:bookmarkStart w:id="63" w:name="_Appendix_A:_Head_1"/>
+      <w:bookmarkEnd w:id="63"/>
+    </w:p>
+    <w:p w14:paraId="3BDCB883" w14:textId="77777777" w:rsidR="00DF671C" w:rsidRPr="00E274AD" w:rsidRDefault="00DF671C" w:rsidP="00DF671C">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="200" w:after="120"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E274AD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Religious headwear may be worn to cover the head and neck, but the face must always be clearly visible. Eligible prisoners may wear religious headwear at any time or place within the prison but can be asked to remove it during a pat or strip search, in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId47" w:history="1">
+        <w:r w:rsidRPr="00E274AD">
+          <w:rPr>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:bCs/>
+            <w:color w:val="0000FF"/>
+            <w:szCs w:val="26"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>COPP 11.2 – Searching</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00E274AD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or where risks are identified or risk based controls are required (eg Prisoners on ARMS or SAMS).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0419D718" w14:textId="19F37951" w:rsidR="00DF671C" w:rsidRPr="00E274AD" w:rsidRDefault="00DF671C" w:rsidP="00DF671C">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="200" w:after="120"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E274AD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>The wearing of a burqa or any other similar garment which covers any part of the face is not permitted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E5D6851" w14:textId="77777777" w:rsidR="00DF671C" w:rsidRPr="00E274AD" w:rsidRDefault="00DF671C" w:rsidP="00DF671C">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E274AD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>The following table provides a guide for the provision of religious head wear:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="163CB20D" w14:textId="77777777" w:rsidR="00B54EFA" w:rsidRPr="00E274AD" w:rsidRDefault="00B54EFA" w:rsidP="00727429">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9257" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2059"/>
+        <w:gridCol w:w="3181"/>
+        <w:gridCol w:w="4017"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00DF671C" w:rsidRPr="00E274AD" w14:paraId="500DB4F1" w14:textId="77777777" w:rsidTr="001A7CAB">
+        <w:trPr>
+          <w:trHeight w:val="651"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2059" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="660033"/>
+          </w:tcPr>
+          <w:p w14:paraId="1077D8E6" w14:textId="77777777" w:rsidR="00DF671C" w:rsidRPr="00E274AD" w:rsidRDefault="00DF671C" w:rsidP="00DF671C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E274AD">
+              <w:t>Religion</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3181" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="660033"/>
+          </w:tcPr>
+          <w:p w14:paraId="60C8B191" w14:textId="77777777" w:rsidR="00DF671C" w:rsidRPr="00E274AD" w:rsidRDefault="00DF671C" w:rsidP="00DF671C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E274AD">
+              <w:t xml:space="preserve">Headwear Type </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4017" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="660033"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E50E27E" w14:textId="77777777" w:rsidR="00DF671C" w:rsidRPr="00E274AD" w:rsidRDefault="00DF671C" w:rsidP="00DF671C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E274AD">
+              <w:t>Example</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF671C" w:rsidRPr="00E274AD" w14:paraId="4CD1638D" w14:textId="77777777" w:rsidTr="001A7CAB">
+        <w:trPr>
+          <w:trHeight w:val="1677"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2059" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="38E37218" w14:textId="77777777" w:rsidR="00DF671C" w:rsidRPr="00E274AD" w:rsidRDefault="00DF671C" w:rsidP="00DF671C">
+            <w:r w:rsidRPr="00E274AD">
+              <w:t>Islam (Muslim)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3181" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="089CD5D1" w14:textId="77777777" w:rsidR="00DF671C" w:rsidRPr="00E274AD" w:rsidRDefault="00DF671C" w:rsidP="00DF671C">
+            <w:r w:rsidRPr="00E274AD">
+              <w:t>Taqiyah or Araqchin – short and rounded cap</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03C37744" w14:textId="77777777" w:rsidR="00DF671C" w:rsidRPr="00E274AD" w:rsidRDefault="00DF671C" w:rsidP="00DF671C"/>
+          <w:p w14:paraId="7CC311FD" w14:textId="77777777" w:rsidR="00DF671C" w:rsidRPr="00E274AD" w:rsidRDefault="00DF671C" w:rsidP="00DF671C">
+            <w:r w:rsidRPr="00E274AD">
+              <w:t xml:space="preserve">Hijab - Head wear that covers the hair, neck and upper chest. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62961024" w14:textId="77777777" w:rsidR="00DF671C" w:rsidRPr="00E274AD" w:rsidRDefault="00DF671C" w:rsidP="00DF671C"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4017" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31F63163" w14:textId="77777777" w:rsidR="00DF671C" w:rsidRPr="00E274AD" w:rsidRDefault="00DF671C" w:rsidP="00DF671C">
+            <w:r w:rsidRPr="00E274AD">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251731968" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B9DE439" wp14:editId="2373EA44">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>1821180</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>46990</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="492125" cy="590550"/>
+                  <wp:effectExtent l="0" t="0" r="3175" b="0"/>
+                  <wp:wrapSquare wrapText="bothSides"/>
+                  <wp:docPr id="884195458" name="Picture 884195458" descr="A person wearing a purple scarf&#10;&#10;AI-generated content may be incorrect."/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="884195458" name="Picture 884195458" descr="A person wearing a purple scarf&#10;&#10;AI-generated content may be incorrect."/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId48" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="492125" cy="590550"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidRPr="00E274AD">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251730944" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1B7E1F5C" wp14:editId="5085DA6C">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>812800</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>46990</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="895350" cy="590550"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapSquare wrapText="bothSides"/>
+                  <wp:docPr id="2012244339" name="Picture 2012244339" descr="Icon&#10;&#10;Description automatically generated"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="7" name="Picture 7" descr="Icon&#10;&#10;Description automatically generated"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId49" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="895350" cy="590550"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidRPr="00E274AD">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251727872" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A193E72" wp14:editId="757D73C0">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>-17145</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="714375" cy="638175"/>
+                  <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+                  <wp:wrapSquare wrapText="bothSides"/>
+                  <wp:docPr id="2" name="Picture 2" descr="A picture containing indoor&#10;&#10;Description automatically generated"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="2" name="Picture 2" descr="A picture containing indoor&#10;&#10;Description automatically generated"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId50" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="714375" cy="638175"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF671C" w:rsidRPr="00E274AD" w14:paraId="5A64A44F" w14:textId="77777777" w:rsidTr="001A7CAB">
+        <w:trPr>
+          <w:trHeight w:val="1552"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2059" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="17E50818" w14:textId="77777777" w:rsidR="00DF671C" w:rsidRPr="00E274AD" w:rsidRDefault="00DF671C" w:rsidP="00DF671C">
+            <w:r w:rsidRPr="00E274AD">
+              <w:t>Judaism</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3181" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48743B76" w14:textId="77777777" w:rsidR="00DF671C" w:rsidRPr="00E274AD" w:rsidRDefault="00DF671C" w:rsidP="00DF671C">
+            <w:r w:rsidRPr="00E274AD">
+              <w:t xml:space="preserve">Skullcaps, Kippot or Kippah – brimless cap </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E1A074B" w14:textId="77777777" w:rsidR="00DF671C" w:rsidRPr="00E274AD" w:rsidRDefault="00DF671C" w:rsidP="00DF671C"/>
+          <w:p w14:paraId="37969187" w14:textId="77777777" w:rsidR="00DF671C" w:rsidRPr="00E274AD" w:rsidRDefault="00DF671C" w:rsidP="00DF671C">
+            <w:r w:rsidRPr="00E274AD">
+              <w:t>Mitpahat – Head scarf worn by married women.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4017" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2659B43F" w14:textId="77777777" w:rsidR="00DF671C" w:rsidRPr="00E274AD" w:rsidRDefault="00DF671C" w:rsidP="00DF671C">
+            <w:r w:rsidRPr="00E274AD">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251732992" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="68CE92DF" wp14:editId="57E5543F">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>1087120</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>42545</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="847725" cy="657225"/>
+                  <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+                  <wp:wrapSquare wrapText="bothSides"/>
+                  <wp:docPr id="9" name="Picture 9" descr="A picture containing headdress, hat, white, black&#10;&#10;Description automatically generated"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="9" name="Picture 9" descr="A picture containing headdress, hat, white, black&#10;&#10;Description automatically generated"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId51" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="847725" cy="657225"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidRPr="00E274AD">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251728896" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13DDC98F" wp14:editId="3E8A302B">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>-26670</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>23495</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="914400" cy="676275"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+                  <wp:wrapSquare wrapText="bothSides"/>
+                  <wp:docPr id="4" name="Picture 4" descr="A picture containing hat&#10;&#10;Description automatically generated"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="4" name="Picture 4" descr="A picture containing hat&#10;&#10;Description automatically generated"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId52" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="914400" cy="676275"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF671C" w:rsidRPr="00DF671C" w14:paraId="77FCE303" w14:textId="77777777" w:rsidTr="001A7CAB">
+        <w:trPr>
+          <w:trHeight w:val="1161"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2059" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="62005937" w14:textId="77777777" w:rsidR="00DF671C" w:rsidRPr="00E274AD" w:rsidRDefault="00DF671C" w:rsidP="00DF671C">
+            <w:r w:rsidRPr="00E274AD">
+              <w:t xml:space="preserve">Sikhism </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3181" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="426B901C" w14:textId="77777777" w:rsidR="00DF671C" w:rsidRPr="00E274AD" w:rsidRDefault="00DF671C" w:rsidP="00DF671C">
+            <w:r w:rsidRPr="00E274AD">
+              <w:t>Turban, Dastar or Dumalla – Cover for long uncut hair</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3384690D" w14:textId="77777777" w:rsidR="00DF671C" w:rsidRPr="00E274AD" w:rsidRDefault="00DF671C" w:rsidP="00DF671C"/>
+          <w:p w14:paraId="79BEDA41" w14:textId="77777777" w:rsidR="00DF671C" w:rsidRPr="00E274AD" w:rsidRDefault="00DF671C" w:rsidP="00DF671C">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E274AD">
+              <w:t>Chunni or Dupatta – Long head scarf.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4017" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29C7FB35" w14:textId="77777777" w:rsidR="00DF671C" w:rsidRPr="00E274AD" w:rsidRDefault="00DF671C" w:rsidP="00DF671C">
+            <w:r w:rsidRPr="00E274AD">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251734016" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5666A475" wp14:editId="3ABFF73E">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>1183005</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>32385</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="751840" cy="800100"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapSquare wrapText="bothSides"/>
+                  <wp:docPr id="811572778" name="Picture 811572778"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="11" name="Picture 11"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId53" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="751840" cy="800100"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidRPr="00E274AD">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251729920" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="717CDE16" wp14:editId="0302D12D">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>-65405</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>31750</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="809625" cy="676275"/>
+                  <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+                  <wp:wrapSquare wrapText="bothSides"/>
+                  <wp:docPr id="6" name="Picture 6" descr="A black turban on a white background&#10;&#10;AI-generated content may be incorrect."/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="6" name="Picture 6" descr="A black turban on a white background&#10;&#10;AI-generated content may be incorrect."/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId54" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="809625" cy="676275"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="419DD8B2" w14:textId="77777777" w:rsidR="0098411B" w:rsidRDefault="0098411B" w:rsidP="0098411B"/>
+    <w:p w14:paraId="3AF4C375" w14:textId="77777777" w:rsidR="0098411B" w:rsidRDefault="0098411B" w:rsidP="0098411B"/>
+    <w:p w14:paraId="1C95E826" w14:textId="77777777" w:rsidR="0098411B" w:rsidRDefault="0098411B" w:rsidP="0098411B"/>
+    <w:p w14:paraId="41A8661E" w14:textId="77777777" w:rsidR="0098411B" w:rsidRDefault="0098411B" w:rsidP="0098411B"/>
+    <w:p w14:paraId="4433610D" w14:textId="77777777" w:rsidR="0098411B" w:rsidRDefault="0098411B" w:rsidP="0098411B"/>
+    <w:p w14:paraId="216ADFB6" w14:textId="77777777" w:rsidR="0098411B" w:rsidRDefault="0098411B" w:rsidP="0098411B"/>
+    <w:p w14:paraId="51E675FF" w14:textId="77777777" w:rsidR="0098411B" w:rsidRDefault="0098411B" w:rsidP="0098411B"/>
+    <w:p w14:paraId="3AF6C924" w14:textId="77777777" w:rsidR="0098411B" w:rsidRDefault="0098411B" w:rsidP="0098411B"/>
+    <w:p w14:paraId="330D79CF" w14:textId="77777777" w:rsidR="0098411B" w:rsidRDefault="0098411B" w:rsidP="0098411B"/>
+    <w:p w14:paraId="221BAFC3" w14:textId="77777777" w:rsidR="0098411B" w:rsidRDefault="0098411B" w:rsidP="0098411B"/>
+    <w:p w14:paraId="7441EE73" w14:textId="77777777" w:rsidR="0098411B" w:rsidRDefault="0098411B" w:rsidP="0098411B"/>
+    <w:p w14:paraId="4790D01C" w14:textId="77777777" w:rsidR="00DF671C" w:rsidRDefault="00DF671C" w:rsidP="0098411B"/>
+    <w:p w14:paraId="4FD127DF" w14:textId="77777777" w:rsidR="00DF671C" w:rsidRDefault="00DF671C" w:rsidP="0098411B"/>
+    <w:p w14:paraId="1BAF5E61" w14:textId="77777777" w:rsidR="00DF671C" w:rsidRDefault="00DF671C" w:rsidP="0098411B"/>
+    <w:p w14:paraId="3816462F" w14:textId="77777777" w:rsidR="00DF671C" w:rsidRDefault="00DF671C" w:rsidP="0098411B"/>
+    <w:p w14:paraId="6E860A99" w14:textId="77777777" w:rsidR="00DF671C" w:rsidRDefault="00DF671C" w:rsidP="0098411B"/>
+    <w:p w14:paraId="50326418" w14:textId="77777777" w:rsidR="00DF671C" w:rsidRDefault="00DF671C" w:rsidP="0098411B"/>
+    <w:p w14:paraId="1B3D93A9" w14:textId="77777777" w:rsidR="00DF671C" w:rsidRDefault="00DF671C" w:rsidP="0098411B"/>
+    <w:p w14:paraId="074F5826" w14:textId="77777777" w:rsidR="00DF671C" w:rsidRDefault="00DF671C" w:rsidP="0098411B"/>
+    <w:p w14:paraId="51F4FE1C" w14:textId="77777777" w:rsidR="0098411B" w:rsidRDefault="0098411B" w:rsidP="0098411B"/>
+    <w:p w14:paraId="16034EEF" w14:textId="016F0C06" w:rsidR="0098411B" w:rsidRDefault="00FA6F1F" w:rsidP="0098411B">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="64" w:name="_Toc233623535"/>
+      <w:r>
+        <w:t xml:space="preserve">Appendix B: </w:t>
+      </w:r>
+      <w:r w:rsidR="0098411B">
+        <w:t>Cultural, Religious, Spiritual Services and Visits Application Process Chart:</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="64"/>
+    </w:p>
+    <w:p w14:paraId="3237A176" w14:textId="0776E323" w:rsidR="0098411B" w:rsidRPr="0098411B" w:rsidRDefault="00AC206E" w:rsidP="0098411B">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251687936" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7F7D3B3A" wp14:editId="305C2FA6">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3172460</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>2872105</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1343025" cy="771525"/>
+                <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+                <wp:wrapNone/>
+                <wp:docPr id="265289914" name="Rectangle 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1343025" cy="771525"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="6A1A41"/>
+                        </a:solidFill>
+                        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+                          <a:noFill/>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="535518D7" w14:textId="41DA6E76" w:rsidR="00482B63" w:rsidRPr="008C7ACB" w:rsidRDefault="00482B63" w:rsidP="00482B63">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008C7ACB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>Application: Direct to the Prison</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="7F7D3B3A" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:249.8pt;margin-top:226.15pt;width:105.75pt;height:60.75pt;z-index:251687936;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBrYx9HTQIAAJYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2nSbsFdYqgRYcB&#10;RVugHXpmZCk2IIsapcTufv0o2f1Yt9Owi0KK9CP1+Jiz86Gz4qAptOgqWR7NpNBOYd26XSW/P1x9&#10;+ixFiOBqsOh0JZ90kOfrjx/Oer/Sc2zQ1poEg7iw6n0lmxj9qiiCanQH4Qi9dhw0SB1EdmlX1AQ9&#10;o3e2mM9mJ0WPVHtCpUPg28sxKNcZ3xit4q0xQUdhK8m9xXxSPrfpLNZnsNoR+KZVUxvwD1100Dou&#10;+gJ1CRHEnto/oLpWEQY08UhhV6AxrdL5DfyacvbuNfcNeJ3fwuQE/0JT+H+w6uZw7++Iaeh9WAU2&#10;0ysGQ1365f7EkMl6eiFLD1EoviyPF8ez+VIKxbHT03LJNsMUr197CvGrxk4ko5LEw8gcweE6xDH1&#10;OSUVC2jb+qq1Nju0215YEgfgwZ1sys2inNB/S7NO9JWcLxczHq4CFpCxENnsfF3J4HZSgN2xMlWk&#10;XNthqpCnnmpfQmjGGhl2KmFdakFn+UytvrKTrDhsh4myLdZPdyQIR2kFr65aBr6GEO+AWEvcGO9H&#10;vOXDWORucbKkaJB+/u0+5fOIOSpFz9rkl/zYA2kp7DfHw/9SLhZJzNlZLE/n7NDbyPZtxO27C2QW&#10;S95Er7KZ8qN9Ng1h98hrtElVOQROce2Rs8m5iOPO8CIqvdnkNBawh3jt7r1K4ImyROnD8Ajkp5lH&#10;VssNPusYVu9GP+amLx1u9hFNm3WRKB55ZT0lh8WflTUtatqut37Oev07Wf8CAAD//wMAUEsDBBQA&#10;BgAIAAAAIQDoKnLK4QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BToNAEIbvJr7DZky8GLtA&#10;pbSUpTEm3hoTsQ+wZUegsrOE2VL06V1P9jaT+fLP9xe72fZiwpE7RwriRQQCqXamo0bB4eP1cQ2C&#10;vSaje0eo4BsZduXtTaFz4y70jlPlGxFCiHOtoPV+yKXkukWreeEGpHD7dKPVPqxjI82oLyHc9jKJ&#10;opW0uqPwodUDvrRYf1Vnq6Cr5mmoHpI3brO92x/4J035pNT93fy8BeFx9v8w/OkHdSiD09GdybDo&#10;FTxtNquAhiFNliACkcVxDOKoIM2Wa5BlIa87lL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAa2MfR00CAACWBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEA6CpyyuEAAAALAQAADwAAAAAAAAAAAAAAAACnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAALUFAAAAAA==&#10;" fillcolor="#6a1a41" stroked="f" strokeweight="2pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="535518D7" w14:textId="41DA6E76" w:rsidR="00482B63" w:rsidRPr="008C7ACB" w:rsidRDefault="00482B63" w:rsidP="00482B63">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008C7ACB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>Application: Direct to the Prison</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251689984" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7CDE9A48" wp14:editId="355F675A">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>572135</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>2872105</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1209675" cy="771525"/>
+                <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+                <wp:wrapNone/>
+                <wp:docPr id="101902781" name="Rectangle 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1209675" cy="771525"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="6A1A41"/>
+                        </a:solidFill>
+                        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+                          <a:noFill/>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="23E3600D" w14:textId="68B5727F" w:rsidR="00482B63" w:rsidRPr="008C7ACB" w:rsidRDefault="00E8383D" w:rsidP="00482B63">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Application - </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00482B63" w:rsidRPr="008C7ACB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>Chaplain/Council of Churches</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="7CDE9A48" id="_x0000_s1027" style="position:absolute;margin-left:45.05pt;margin-top:226.15pt;width:95.25pt;height:60.75pt;z-index:251689984;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAF+tg3UAIAAJ0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxwHeaxBnSJokGFA&#10;0BZoi54VWYoNyKJGKbGzXz9Kdpuu22nYRSZFio+PH3190zWGnRT6GmzB89GYM2UllLU9FPz5afvl&#10;K2c+CFsKA1YV/Kw8v1l9/nTduqWaQAWmVMgoiPXL1hW8CsEts8zLSjXCj8ApS0YN2IhAKh6yEkVL&#10;0RuTTcbjedYClg5BKu/pdtMb+SrF11rJcK+1V4GZglNtIZ2Yzn08s9W1WB5QuKqWQxniH6poRG0p&#10;6VuojQiCHbH+I1RTSwQPOowkNBloXUuVeqBu8vGHbh4r4VTqhcDx7g0m///CyrvTo3tAgqF1fulJ&#10;jF10Gpv4pfpYl8A6v4GlusAkXeaT8dV8MeNMkm2xyGeTWUQzu7x26MM3BQ2LQsGRhpEwEqedD73r&#10;q0tM5sHU5bY2Jil42N8aZCdBg5uv8/U0H6L/5mYsaws+mU3HNFwpiEDaiEBi48qCe3vgTJgDMVMG&#10;TLktxAxp6jH3Rviqz5HCDimMjSWoRJ+h1As6UQrdvmM1ZUhFxZs9lOcHZAg9w7yT25ri74QPDwKJ&#10;UlQfrUm4p0MboKJhkDirAH/+7T7606TJyllLFKWGfhwFKs7Md0scuMqn08jppExniwkp+N6yf2+x&#10;x+YWCMycFtLJJEb/YF5FjdC80DatY1YyCSspdw/doNyGfnVoH6Var5Mb8diJsLOPTsbgEbmI7FP3&#10;ItANow9Emjt4pbNYfmBA7xtfWlgfA+g60eOCK9EqKrQDiWDDvsYle68nr8tfZfULAAD//wMAUEsD&#10;BBQABgAIAAAAIQCYsZpI4AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BTsMwEEX3SNzBGiQ2&#10;iNpNSZuGTCqExK5CIvQAbjKNA7EdZdw0cHrMCpaj//T/m2I3215MNHLnHcJyoUCQq33TuRbh8P5y&#10;n4HgoF2je+8I4YsYduX1VaHzxl/cG01VaEUscZxrBBPCkEvJtSGreeEHcjE7+dHqEM+xlc2oL7Hc&#10;9jJRai2t7lxcMHqgZ0P1Z3W2CF01T0N1l7yy2ez9/sDfacofiLc389MjiEBz+IPhVz+qQxmdjv7s&#10;GhY9wlYtI4nwkCYrEBFIMrUGcURIN6sMZFnI/y+UPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQAF+tg3UAIAAJ0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQCYsZpI4AAAAAoBAAAPAAAAAAAAAAAAAAAAAKoEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAtwUAAAAA&#10;" fillcolor="#6a1a41" stroked="f" strokeweight="2pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="23E3600D" w14:textId="68B5727F" w:rsidR="00482B63" w:rsidRPr="008C7ACB" w:rsidRDefault="00E8383D" w:rsidP="00482B63">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Application - </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00482B63" w:rsidRPr="008C7ACB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>Chaplain/Council of Churches</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="002C245A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251725824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="14FC5EFB" wp14:editId="502F1787">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4229735</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>7301230</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="981075" cy="647700"/>
+                <wp:effectExtent l="38100" t="0" r="28575" b="57150"/>
+                <wp:wrapNone/>
+                <wp:docPr id="846082185" name="Straight Arrow Connector 21"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipH="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="981075" cy="647700"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="straightConnector1">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:tailEnd type="triangle"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="596A6FBF" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
+                <v:path arrowok="t" fillok="f" o:connecttype="none"/>
+                <o:lock v:ext="edit" shapetype="t"/>
+              </v:shapetype>
+              <v:shape id="Straight Arrow Connector 21" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:333.05pt;margin-top:574.9pt;width:77.25pt;height:51pt;flip:x;z-index:251725824;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZ9bZjxwEAANkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO1DAQvCPxD5bvTDIr2FmiyexhlscB&#10;wWqBD/A67cSSX7KbSfL3tJ2ZLAKEBOLScuyu6urqzv52soadICbtXcu3m5ozcNJ32vUt//rl7Ysb&#10;zhIK1wnjHbR8hsRvD8+f7cfQwJUfvOkgMiJxqRlDywfE0FRVkgNYkTY+gKNH5aMVSJ+xr7ooRmK3&#10;prqq6+tq9LEL0UtIiW7vlkd+KPxKgcRPSiVAZlpO2rDEWOJjjtVhL5o+ijBoeZYh/kGFFdpR0ZXq&#10;TqBg36L+hcpqGX3yCjfS28orpSWUHqibbf1TN58HEaD0QuaksNqU/h+t/Hg6uvtINowhNSncx9zF&#10;pKJlyujwnmZa+iKlbCq2zattMCGTdPn6ZlvvXnEm6en65W5XF1urhSbThZjwHXjL8qHlCaPQ/YBH&#10;7xwNyMelhDh9SEhCCHgBZLBxOaLQ5o3rGM6BtgijFq43kMdH6TmletJfTjgbWOAPoJjuSOdSpqwW&#10;HE1kJ0FLIaQEh9uVibIzTGljVmBdLPgj8JyfoVDW7m/AK6JU9g5XsNXOx99Vx+kiWS35FweWvrMF&#10;j76by2SLNbQ/xavzrucF/fG7wJ/+yMN3AAAA//8DAFBLAwQUAAYACAAAACEA7xVhZOIAAAANAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPS0/DMBCE70j8B2uRuFHHEZg0xKl4CEEvSPR1dpNtEhHbqe20&#10;4d+znOC4O7Oz3xSLyfTshD50zioQswQY2srVnW0UbNavNxmwELWtde8sKvjGAIvy8qLQee3O9hNP&#10;q9gwCrEh1wraGIec81C1aHSYuQEtaQfnjY40+obXXp8p3PQ8TRLJje4sfWj1gM8tVl+r0RDG4e0o&#10;lnO5e9q9jB/bdH1/fK+8UtdX0+MDsIhT/DPDLz7dQElMezfaOrBegZRSkJUEcTunEmTJ0kQC29Mq&#10;vRMZ8LLg/1uUPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAZ9bZjxwEAANkDAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDvFWFk4gAAAA0BAAAP&#10;AAAAAAAAAAAAAAAAACEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMAUAAAAA&#10;" strokecolor="#4579b8 [3044]">
+                <v:stroke endarrow="block"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="002C245A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251724800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3161B445" wp14:editId="781C4036">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3077210</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>7720330</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="0" cy="228600"/>
+                <wp:effectExtent l="76200" t="0" r="57150" b="57150"/>
+                <wp:wrapNone/>
+                <wp:docPr id="539670847" name="Straight Arrow Connector 20"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="0" cy="228600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="straightConnector1">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:tailEnd type="triangle"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="1E8830C5" id="Straight Arrow Connector 20" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:242.3pt;margin-top:607.9pt;width:0;height:18pt;z-index:251724800;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDbohOntwEAAMoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO2zAMvBfoPwi+N3ZyWCyCOHvItr0U&#10;7aKPD9DKlC1AL1BsbP99KTlxinZRoEUvtB6c4XBEHx4mZ8UZMJng22q7aSoBXoXO+L6tvn199+a+&#10;Eomk76QNHtpqhlQ9HF+/OoxxD7swBNsBCibxaT/GthqI4r6ukxrAybQJETxf6oBOEm+xrzuUI7M7&#10;W++a5q4eA3YRg4KU+PRxuayOhV9rUPRJ6wQkbFuxNioRS3zOsT4e5L5HGQejLjLkP6hw0nguulI9&#10;SpLiO5rfqJxRGFLQtFHB1UFro6D0wN1sm1+6+TLICKUXNifF1ab0/2jVx/PJPyHbMMa0T/EJcxeT&#10;Rpe/rE9Mxax5NQsmEmo5VHy6293fNcXH+oaLmOg9BCfyoq0SoTT9QKfgPb9IwG3xSp4/JOLKDLwC&#10;clHrcyRp7FvfCZojjw2hkb63kN+L03NKfRNcVjRbWOCfQQvTscSlTJklOFkUZ8lTIJUCT9uVibMz&#10;TBtrV2BT9P0ReMnPUChz9jfgFVEqB08r2Bkf8KXqNF0l6yX/6sDSd7bgOXRzecpiDQ9M8eoy3Hki&#10;f94X+O0XPP4AAAD//wMAUEsDBBQABgAIAAAAIQBUhhh03gAAAA0BAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI/NbsIwEITvlfoO1lbqrTgJAUUhDqJ/EscWeunNxEsSNV5HsQH37buoh/a4M59mZ6p1tIM4&#10;4+R7RwrSWQICqXGmp1bBx/71oQDhgyajB0eo4Bs9rOvbm0qXxl3oHc+70AoOIV9qBV0IYymlbzq0&#10;2s/ciMTe0U1WBz6nVppJXzjcDjJLkqW0uif+0OkRnzpsvnYnq+DxbWs3z59TxPn8Jfdx7zJqtkrd&#10;38XNCkTAGP5guNbn6lBzp4M7kfFiUJAX+ZJRNrJ0wSMY+ZUOV2mRFiDrSv5fUf8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA26ITp7cBAADKAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAVIYYdN4AAAANAQAADwAAAAAAAAAAAAAAAAARBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;" strokecolor="#4579b8 [3044]">
+                <v:stroke endarrow="block"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="002C245A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251723776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="66552055" wp14:editId="62CD1B17">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1648460</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>7720330</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="133350" cy="228600"/>
+                <wp:effectExtent l="0" t="0" r="76200" b="57150"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1593663526" name="Straight Arrow Connector 19"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="133350" cy="228600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="straightConnector1">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:tailEnd type="triangle"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="6B0112E3" id="Straight Arrow Connector 19" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:129.8pt;margin-top:607.9pt;width:10.5pt;height:18pt;z-index:251723776;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA80/HOvAEAAM8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0yStWK2ipvvQBV4Q&#10;rLh8gNcZJ5Z8kz00yd8zdtsUARIC8TLxZc6ZmeOT/cNsDTtBTNq7jjebmjNw0vfaDR3/+uXtq3vO&#10;EgrXC+MddHyBxB8OL1/sp9DC1o/e9BAZkbjUTqHjI2JoqyrJEaxIGx/A0aXy0QqkbRyqPoqJ2K2p&#10;tnV9V00+9iF6CSnR6eP5kh8Kv1Ig8aNSCZCZjlNvWGIs8TnH6rAX7RBFGLW8tCH+oQsrtKOiK9Wj&#10;QMG+Rf0LldUy+uQVbqS3lVdKSygz0DRN/dM0n0cRoMxC4qSwypT+H638cDq6p0gyTCG1KTzFPMWs&#10;os1f6o/NRaxlFQtmZJIOm91u95oklXS13d7f1UXM6gYOMeE78JblRccTRqGHEY/eOXoWH5simDi9&#10;T0jlCXgF5MrG5YhCmzeuZ7gE8g5GLdxgID8apeeU6tZ1WeFi4Az/BIrpPvdZyhRDwdFEdhJkBSEl&#10;OGxWJsrOMKWNWYH1n4GX/AyFYra/Aa+IUtk7XMFWOx9/Vx3na8vqnH9V4Dx3luDZ90t5zyINuaZo&#10;dXF4tuWP+wK//YeH7wAAAP//AwBQSwMEFAAGAAgAAAAhAJhkRWDfAAAADQEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj81uwjAQhO+V+g7WVuqtODENCiEOon8SxxZ66c0k2yRqvI5sA+nbdzmV4858mp0p&#10;15MdxAl96B1pSGcJCKTaNT21Gj73bw85iBANNWZwhBp+McC6ur0pTdG4M33gaRdbwSEUCqOhi3Es&#10;pAx1h9aEmRuR2Pt23prIp29l482Zw+0gVZIspDU98YfOjPjcYf2zO1oNT+9bu3n58hPO56+PYdo7&#10;RfVW6/u7abMCEXGK/zBc6nN1qLjTwR2pCWLQoLLlglE2VJrxCEZUnrB0uEhZmoOsSnm9ovoDAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAPNPxzrwBAADPAwAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAmGRFYN8AAAANAQAADwAAAAAAAAAAAAAAAAAW&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACIFAAAAAA==&#10;" strokecolor="#4579b8 [3044]">
+                <v:stroke endarrow="block"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="002C245A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251722752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1BDBA6BE" wp14:editId="5BE08460">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1438910</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>6101080</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="342900" cy="238125"/>
+                <wp:effectExtent l="38100" t="0" r="19050" b="47625"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1279880857" name="Straight Arrow Connector 18"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipH="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="342900" cy="238125"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="straightConnector1">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:tailEnd type="triangle"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="37034029" id="Straight Arrow Connector 18" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:113.3pt;margin-top:480.4pt;width:27pt;height:18.75pt;flip:x;z-index:251722752;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXt6T/xAEAANkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO1DAQvCPxD5bvTDJZQEs0mT3M8jgg&#10;WAH7AV6nnVjyS3Yzmfw9bWcmiwAhLeLScuyu6urqzu7mZA07Qkzau45vNzVn4KTvtRs6fv/t3Ytr&#10;zhIK1wvjHXR8hsRv9s+f7abQQuNHb3qIjEhcaqfQ8RExtFWV5AhWpI0P4OhR+WgF0mccqj6Kidit&#10;qZq6fl1NPvYhegkp0e3t8sj3hV8pkPhZqQTITMdJG5YYS3zIsdrvRDtEEUYtzzLEP6iwQjsqulLd&#10;ChTse9S/UVkto09e4UZ6W3mltITSA3WzrX/p5usoApReyJwUVpvS/6OVn44HdxfJhimkNoW7mLs4&#10;qWiZMjp8oJmWvkgpOxXb5tU2OCGTdHn1snlTk7mSnpqr623zKttaLTSZLsSE78Fblg8dTxiFHkY8&#10;eOdoQD4uJcTxY8IFeAFksHE5otDmresZzoG2CKMWbjBwrpNTqkf95YSzgQX+BRTTPelcypTVgoOJ&#10;7ChoKYSU4HC7MlF2hiltzAqsiwV/BZ7zMxTK2j0FvCJKZe9wBVvtfPxTdTxdJKsl/+LA0ne24MH3&#10;c5lssYb2p8zkvOt5QX/+LvDHP3L/AwAA//8DAFBLAwQUAAYACAAAACEAaE41QuAAAAALAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KhdI5kkxKn4EQIuSLTQsxtvk4jYTmOnDW/P&#10;coLjzn47O1OuZtezI46xC17DciGAoa+D7Xyj4WPzdJUBi8l4a/rgUcM3RlhV52elKWw4+Xc8rlPD&#10;yMTHwmhoUxoKzmPdojNxEQb0tNuH0ZlE49hwO5oTmbueSyEUd6bz9KE1Az60WH+tJ0cx9s+H5Wuu&#10;tvfbx+ntU25uDi/1qPXlxXx3CyzhnP5g+I1PN1BRpl2YvI2s1yClUoRqyJWgDkTITJCyIyXProFX&#10;Jf/fofoBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA17ek/8QBAADZAwAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAaE41QuAAAAALAQAADwAAAAAA&#10;AAAAAAAAAAAeBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACsFAAAAAA==&#10;" strokecolor="#4579b8 [3044]">
+                <v:stroke endarrow="block"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00344157">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251721728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E866E9B" wp14:editId="2BEC4DDB">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3077210</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>6101080</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="0" cy="209550"/>
+                <wp:effectExtent l="76200" t="0" r="57150" b="57150"/>
+                <wp:wrapNone/>
+                <wp:docPr id="362507404" name="Straight Arrow Connector 17"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="0" cy="209550"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="straightConnector1">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:tailEnd type="triangle"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="4385AD3E" id="Straight Arrow Connector 17" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:242.3pt;margin-top:480.4pt;width:0;height:16.5pt;z-index:251721728;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAamcYfuAEAAMoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uu0zAQ3SPxD5b3NGmliyBqehe9wAbB&#10;FY8P8HXGiSXHtsZD0/w9Y6dNESAkEJuJH3POnDme7O/PoxMnwGSDb+V2U0sBXofO+r6VX7+8ffFK&#10;ikTKd8oFD62cIcn7w/Nn+yk2sAtDcB2gYBKfmim2ciCKTVUlPcCo0iZE8HxpAo6KeIt91aGamH10&#10;1a6uX1ZTwC5i0JASnz4sl/JQ+I0BTR+NSUDCtZK1UYlY4lOO1WGvmh5VHKy+yFD/oGJU1nPRlepB&#10;kRLf0P5CNVqNIQVDGx3GKhhjNZQeuJtt/VM3nwcVofTC5qS42pT+H63+cDr6R2QbppiaFB8xd3E2&#10;OOYv6xPnYta8mgVnEno51Hy6q1/f3RUfqxsuYqJ3EEaRF61MhMr2Ax2D9/wiAbfFK3V6n4grM/AK&#10;yEWdz5GUdW98J2iOPDaEVvneQX4vTs8p1U1wWdHsYIF/AiNsxxKXMmWW4OhQnBRPgdIaPG1XJs7O&#10;MGOdW4F10fdH4CU/Q6HM2d+AV0SpHDyt4NH6gL+rTuerZLPkXx1Y+s4WPIVuLk9ZrOGBKV5dhjtP&#10;5I/7Ar/9gofvAAAA//8DAFBLAwQUAAYACAAAACEAAofx7NwAAAALAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPy07DMBBF90j8gzVI7KhDE0VpiFOVl9QltGzYufGQRMTjyHZb8/cMYgHLuXN0H8062Umc&#10;0IfRkYLbRQYCqXNmpF7B2/75pgIRoiajJ0eo4AsDrNvLi0bXxp3pFU+72As2oVBrBUOMcy1l6Aa0&#10;OizcjMS/D+etjnz6Xhqvz2xuJ7nMslJaPRInDHrGhwG7z93RKrh/2drN47tPmOdPRUh7t6Ruq9T1&#10;VdrcgYiY4h8MP/W5OrTc6eCOZIKYFBRVUTKqYFVmvIGJX+XAyiqvQLaN/L+h/QYAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQAamcYfuAEAAMoDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQACh/Hs3AAAAAsBAAAPAAAAAAAAAAAAAAAAABIEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAGwUAAAAA&#10;" strokecolor="#4579b8 [3044]">
+                <v:stroke endarrow="block"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00344157">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251720704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2A8647D4" wp14:editId="456151FB">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4620260</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>5920105</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="514350" cy="390525"/>
+                <wp:effectExtent l="0" t="0" r="57150" b="47625"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1172256297" name="Straight Arrow Connector 16"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="514350" cy="390525"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="straightConnector1">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:tailEnd type="triangle"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="7E2E4BDB" id="Straight Arrow Connector 16" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:363.8pt;margin-top:466.15pt;width:40.5pt;height:30.75pt;z-index:251720704;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDemEbBvQEAAM8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiH6y80yRdiiBqug9d4AXB&#10;ioUP8DrjxJJvGg9N8vfYTpsiQEi74mXiy5yZM8cn+9vJaHYCDMrZtqg3VcHACtcp27fF928fXr0t&#10;WCBuO66dhbaYIRS3h5cv9qNvYOsGpztAFovY0Iy+LQYi35RlEAMYHjbOg42X0qHhFLfYlx3yMVY3&#10;utxW1ZtydNh5dAJCiKd3y2VxyPWlBEFfpAxATLdF5EY5Yo6PKZaHPW965H5Q4kyDP4OF4crGpmup&#10;O06c/UD1RymjBLrgJG2EM6WTUgnIM8Rp6uq3aR4G7iHPEsUJfpUp/L+y4vPpaO8xyjD60AR/j2mK&#10;SaJJ38iPTVmseRULJmIiHu7q1ze7KKmIVzfvqt12l8Qsr2CPgT6CMywt2iIQctUPdHTWxmdxWGfB&#10;+OlToAV4AaTO2qZIXOn3tmM0++gdQsVtr+HcJ6WUV9Z5RbOGBf4VJFNd5Lm0yYaCo0Z24tEKXAiw&#10;VK+VYnaCSaX1Cqwyv38Cz/kJCtlsTwGviNzZWVrBRlmHf+tO04WyXPIvCixzJwkeXTfn98zSRNfk&#10;Nzk7PNny132GX//Dw08AAAD//wMAUEsDBBQABgAIAAAAIQCpRGE03gAAAAsBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI9NT8MwDIbvSPyHyEjcWEqDtq5rOo0vaUfYuOyWNaataJwqybby7zEnOPr1o9eP&#10;q/XkBnHGEHtPGu5nGQikxtueWg0f+9e7AkRMhqwZPKGGb4ywrq+vKlNaf6F3PO9SK7iEYmk0dCmN&#10;pZSx6dCZOPMjEu8+fXAm8RhaaYO5cLkbZJ5lc+lMT3yhMyM+ddh87U5Ow+Pb1m2eD2FCpV4e4rT3&#10;OTVbrW9vps0KRMIp/cHwq8/qULPT0Z/IRjFoWOSLOaMalipXIJgosoKTIydLVYCsK/n/h/oHAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA3phGwb0BAADPAwAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAqURhNN4AAAALAQAADwAAAAAAAAAAAAAAAAAX&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACIFAAAAAA==&#10;" strokecolor="#4579b8 [3044]">
+                <v:stroke endarrow="block"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="005716D0">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251719680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6069BDE9" wp14:editId="5CC1AAFC">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4467860</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>4462780</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="742950" cy="590550"/>
+                <wp:effectExtent l="38100" t="0" r="19050" b="57150"/>
+                <wp:wrapNone/>
+                <wp:docPr id="124612830" name="Straight Arrow Connector 15"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipH="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="742950" cy="590550"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="straightConnector1">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:tailEnd type="triangle"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="41855EED" id="Straight Arrow Connector 15" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:351.8pt;margin-top:351.4pt;width:58.5pt;height:46.5pt;flip:x;z-index:251719680;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBdvvUqwwEAANkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06QVBTZqug9dLg8I&#10;Vlw+wOuME0u+yR6a5O8ZO20WAUIC8TJy7DlnzpyZHG4na9gZYtLetXy7qTkDJ32nXd/yr1/ePHvF&#10;WULhOmG8g5bPkPjt8emTwxga2PnBmw4iIxKXmjG0fEAMTVUlOYAVaeMDOHpUPlqB9Bn7qotiJHZr&#10;ql1dv6hGH7sQvYSU6PZueeTHwq8USPyoVAJkpuWkDUuMJT7kWB0PoumjCIOWFxniH1RYoR0VXanu&#10;BAr2LepfqKyW0SevcCO9rbxSWkLpgbrZ1j9183kQAUovZE4Kq03p/9HKD+eTu49kwxhSk8J9zF1M&#10;KlqmjA7vaKalL1LKpmLbvNoGEzJJly+f7272ZK6kp/1Nvacz8VULTaYLMeFb8JblQ8sTRqH7AU/e&#10;ORqQj0sJcX6fcAFeARlsXI4otHntOoZzoC3CqIXrDVzq5JTqUX854WxggX8CxXRHOpcyZbXgZCI7&#10;C1oKISU43K5MlJ1hShuzAutiwR+Bl/wMhbJ2fwNeEaWyd7iCrXY+/q46TlfJasm/OrD0nS148N1c&#10;Jlusof0pM7nsel7QH78L/PGPPH4HAAD//wMAUEsDBBQABgAIAAAAIQAbom+f3wAAAAsBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTE/JTsMwEL0j8Q/WIHGjdoNI0xCnYhGCXpDodnbjaRIR26nttOHvmZ7g&#10;NvPmzVuKxWg6dkIfWmclTCcCGNrK6dbWEjbrt7sMWIjKatU5ixJ+MMCivL4qVK7d2X7haRVrRiI2&#10;5EpCE2Ofcx6qBo0KE9ejpdvBeaMirb7m2qsziZuOJ0Kk3KjWkkOjenxpsPpeDYZiHN6P0+U83T3v&#10;XofPbbKeHT8qL+Xtzfj0CCziGP/IcIlPP1BSpr0brA6skzAT9ylRL0NCHYiRJYKQPSHzhwx4WfD/&#10;HcpfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAF2+9SrDAQAA2QMAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABuib5/fAAAACwEAAA8AAAAAAAAA&#10;AAAAAAAAHQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAApBQAAAAA=&#10;" strokecolor="#4579b8 [3044]">
+                <v:stroke endarrow="block"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="005716D0">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251718656" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5D26AD10" wp14:editId="5DBBFB11">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3248660</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>4796155</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="0" cy="257175"/>
+                <wp:effectExtent l="76200" t="0" r="57150" b="47625"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1318158560" name="Straight Arrow Connector 14"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="0" cy="257175"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="straightConnector1">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:tailEnd type="triangle"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="55CA904D" id="Straight Arrow Connector 14" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:255.8pt;margin-top:377.65pt;width:0;height:20.25pt;z-index:251718656;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAQQJ5HtgEAAMoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0ySVlkVV033oAi8I&#10;VsB+gNcZJ5Z803hokr/HdtoUAUJitS8TX+acOXM82d9N1rATYNTetbzZ1JyBk77Trm/54/cPb95x&#10;Fkm4ThjvoOUzRH53eP1qP4YdbP3gTQfIEomLuzG0fCAKu6qKcgAr4sYHcOlSebSC0hb7qkMxJnZr&#10;qm1dv61Gj11ALyHGdHq/XPJD4VcKJH1RKgIx0/KkjUrEEp9yrA57setRhEHLswzxDBVWaJeKrlT3&#10;ggT7gfoPKqsl+ugVbaS3lVdKSyg9pG6a+rduvg0iQOklmRPDalN8OVr5+XR0D5hsGEPcxfCAuYtJ&#10;oc3fpI9Nxax5NQsmYnI5lOl0e3Pb3N5kH6srLmCkj+Aty4uWR0Kh+4GO3rn0Ih6b4pU4fYq0AC+A&#10;XNS4HElo8951jOaQxoZQC9cbONfJKdVVcFnRbGCBfwXFdJckLmXKLMHRIDuJNAVCSnDUrEwpO8OU&#10;NmYF1kXfP4Hn/AyFMmf/A14RpbJ3tIKtdh7/Vp2mi2S15F8cWPrOFjz5bi5PWaxJA1Pe5DzceSJ/&#10;3Rf49Rc8/AQAAP//AwBQSwMEFAAGAAgAAAAhAAclbaLdAAAACwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj01PwzAMhu9I/IfISNxY2pWOUZpO40vaETYu3LLGtBWNUyXZFv49Rhzg6NePXj+uV8mO4og+&#10;DI4U5LMMBFLrzECdgrfd89USRIiajB4doYIvDLBqzs9qXRl3olc8bmMnuIRCpRX0MU6VlKHt0eow&#10;cxMS7z6ctzry6DtpvD5xuR3lPMsW0uqB+EKvJ3zosf3cHqyC+5eNXT+++4RF8XQd0s7Nqd0odXmR&#10;1ncgIqb4B8OPPqtDw057dyATxKigzPMFowpuyrIAwcRvsufktlyCbGr5/4fmGwAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhABBAnke2AQAAygMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAAclbaLdAAAACwEAAA8AAAAAAAAAAAAAAAAAEAQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAaBQAAAAA=&#10;" strokecolor="#4579b8 [3044]">
+                <v:stroke endarrow="block"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="005716D0">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251717632" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E3CB3BD" wp14:editId="1A71E11C">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1324610</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>4662805</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="323850" cy="390525"/>
+                <wp:effectExtent l="0" t="0" r="57150" b="47625"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1328775665" name="Straight Arrow Connector 13"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="323850" cy="390525"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="straightConnector1">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:tailEnd type="triangle"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="4B613462" id="Straight Arrow Connector 13" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:104.3pt;margin-top:367.15pt;width:25.5pt;height:30.75pt;z-index:251717632;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3v5yXvAEAAM8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06Stipao6T50gRcE&#10;K1g+wOuME0u+yR6a9O8ZO22KACGBeJn4MmfmzPHJ/n6yhp0gJu1dy9ermjNw0nfa9S3/+vTu1R1n&#10;CYXrhPEOWn6GxO8PL1/sx9DAxg/edBAZFXGpGUPLB8TQVFWSA1iRVj6Ao0vloxVI29hXXRQjVbem&#10;2tT162r0sQvRS0iJTh/mS34o9ZUCiZ+USoDMtJy4YYmxxOccq8NeNH0UYdDyQkP8AwsrtKOmS6kH&#10;gYJ9i/qXUlbL6JNXuJLeVl4pLaHMQNOs65+m+TKIAGUWEieFRab0/8rKj6eje4wkwxhSk8JjzFNM&#10;Ktr8JX5sKmKdF7FgQibpcLvZ3u1IUklX2zf1brPLYlY3cIgJ34O3LC9anjAK3Q949M7Rs/i4LoKJ&#10;04eEM/AKyJ2NyxGFNm9dx/AcyDsYtXC9gUufnFLdWJcVng3M8M+gmO6I59ymGAqOJrKTICsIKcHh&#10;eqlE2RmmtDELsC78/gi85GcoFLP9DXhBlM7e4QK22vn4u+44XSmrOf+qwDx3luDZd+fynkUack15&#10;k4vDsy1/3Bf47T88fAcAAP//AwBQSwMEFAAGAAgAAAAhAA9FwpffAAAACwEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj01PwzAMhu9I/IfISNxYSruNrjSdxpe0I2xcuGWNaSsap0qyLfx7zAmOfv3o9eN6&#10;newoTujD4EjB7SwDgdQ6M1Cn4H3/clOCCFGT0aMjVPCNAdbN5UWtK+PO9IanXewEl1CotII+xqmS&#10;MrQ9Wh1mbkLi3afzVkcefSeN12cut6PMs2wprR6IL/R6wsce26/d0Sp4eN3azdOHT1gUz/OQ9i6n&#10;dqvU9VXa3IOImOIfDL/6rA4NOx3ckUwQo4I8K5eMKrgr5gUIJvLFipMDJ6tFCbKp5f8fmh8AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAt7+cl7wBAADPAwAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAD0XCl98AAAALAQAADwAAAAAAAAAAAAAAAAAW&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACIFAAAAAA==&#10;" strokecolor="#4579b8 [3044]">
+                <v:stroke endarrow="block"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="005716D0">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251698176" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="736BE93C" wp14:editId="7A57170A">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1115060</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>5100955</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3505200" cy="1000125"/>
+                <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1179209849" name="Rectangle 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3505200" cy="1000125"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="565A5A"/>
+                        </a:solidFill>
+                        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+                          <a:noFill/>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="744F22F1" w14:textId="77777777" w:rsidR="00AD1A92" w:rsidRPr="005716D0" w:rsidRDefault="00AD1A92" w:rsidP="00AD1A92">
+                            <w:pPr>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:line="288" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005716D0">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>Documents required:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="1AFC5BF5" w14:textId="77777777" w:rsidR="00AD1A92" w:rsidRPr="005716D0" w:rsidRDefault="00AD1A92" w:rsidP="00AD1A92">
+                            <w:pPr>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:line="288" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005716D0">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>- Identification</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5E6088C3" w14:textId="77777777" w:rsidR="00AD1A92" w:rsidRPr="005716D0" w:rsidRDefault="00AD1A92" w:rsidP="00AD1A92">
+                            <w:pPr>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:line="288" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005716D0">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>- Worker Screening (If applicable)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="386B9AF9" w14:textId="69DB9891" w:rsidR="00AD1A92" w:rsidRPr="005716D0" w:rsidRDefault="00AD1A92" w:rsidP="00AD1A92">
+                            <w:pPr>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:line="288" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005716D0">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>-  Letter of Business Registration</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00617695">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> (where applicable)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="6EF439CF" w14:textId="6065FC35" w:rsidR="00AD1A92" w:rsidRPr="005716D0" w:rsidRDefault="00AD1A92" w:rsidP="00AD1A92">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005716D0">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>- Details of service or program to provide</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00617695">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> (where applicable)</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="736BE93C" id="_x0000_s1028" style="position:absolute;margin-left:87.8pt;margin-top:401.65pt;width:276pt;height:78.75pt;z-index:251698176;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCO9QZ7UAIAAJ4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+xkcbcFcYogRYcB&#10;RVugHXpWZCk2IIsapcTOfv0o2U2ybqdhF5kUKX48Pnp53beGHRT6BmzJp5OcM2UlVI3dlfz78+2H&#10;z5z5IGwlDFhV8qPy/Hr1/t2ycws1gxpMpZBREOsXnSt5HYJbZJmXtWqFn4BTlowasBWBVNxlFYqO&#10;orcmm+X5VdYBVg5BKu/p9mYw8lWKr7WS4UFrrwIzJafaQjoxndt4ZqulWOxQuLqRYxniH6poRWMp&#10;6SnUjQiC7bH5I1TbSAQPOkwktBlo3UiVeqBupvmbbp5q4VTqhcDx7gST/39h5f3hyT0iwdA5v/Ak&#10;xi56jW38Un2sT2AdT2CpPjBJlx+LvKAJcCbJNs3zfDorIpzZ+blDH74qaFkUSo40jQSSONz5MLi+&#10;usRsHkxT3TbGJAV3241BdhA0ueKqWBfrMfpvbsayruSzYp4qEcQgbUSgolpXldzbHWfC7IiaMmDK&#10;bSFmSGOPuW+Er4ccKeyYwthYgkr8GUs9wxOl0G971lCGWXwRb7ZQHR+RIQwU807eNhT/TvjwKJA4&#10;RUjRnoQHOrQBKhpGibMa8Off7qM/jZqsnHXEUWrox16g4sx8s0SCL9P5PJI6KfPi04wUvLRsLy12&#10;326AwJzSRjqZxOgfzKuoEdoXWqd1zEomYSXlHqAblU0YdocWUqr1OrkRkZ0Id/bJyRg8IheRfe5f&#10;BLpx9IFYcw+vfBaLNwwYfONLC+t9AN0kepxxJVpFhZYgEWxc2Lhll3ryOv9WVr8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQCZxmzF3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BToQwEIbvJr5DMybe&#10;3OJuBETKBjV6cZONq94HOgKRtoR2F+TpHU96/Ge+/PNNvp1NL040+s5ZBderCATZ2unONgre356u&#10;UhA+oNXYO0sKvsnDtjg/yzHTbrKvdDqERnCJ9RkqaEMYMil93ZJBv3IDWd59utFg4Dg2Uo84cbnp&#10;5TqKYmmws3yhxYEeWqq/DkejAKf7noZmX5ZL/LHfPS4vyzNWSl1ezOUdiEBz+IPhV5/VoWCnyh2t&#10;9qLnnNzEjCpIo80GBBPJOuFJpeA2jlKQRS7//1D8AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAI71BntQAgAAngQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAJnGbMXfAAAACwEAAA8AAAAAAAAAAAAAAAAAqgQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAC2BQAAAAA=&#10;" fillcolor="#565a5a" stroked="f" strokeweight="2pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="744F22F1" w14:textId="77777777" w:rsidR="00AD1A92" w:rsidRPr="005716D0" w:rsidRDefault="00AD1A92" w:rsidP="00AD1A92">
+                      <w:pPr>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:line="288" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="005716D0">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>Documents required:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="1AFC5BF5" w14:textId="77777777" w:rsidR="00AD1A92" w:rsidRPr="005716D0" w:rsidRDefault="00AD1A92" w:rsidP="00AD1A92">
+                      <w:pPr>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:line="288" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="005716D0">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>- Identification</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5E6088C3" w14:textId="77777777" w:rsidR="00AD1A92" w:rsidRPr="005716D0" w:rsidRDefault="00AD1A92" w:rsidP="00AD1A92">
+                      <w:pPr>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:line="288" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="005716D0">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>- Worker Screening (If applicable)</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="386B9AF9" w14:textId="69DB9891" w:rsidR="00AD1A92" w:rsidRPr="005716D0" w:rsidRDefault="00AD1A92" w:rsidP="00AD1A92">
+                      <w:pPr>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:line="288" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="005716D0">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>-  Letter of Business Registration</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00617695">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> (where applicable)</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="6EF439CF" w14:textId="6065FC35" w:rsidR="00AD1A92" w:rsidRPr="005716D0" w:rsidRDefault="00AD1A92" w:rsidP="00AD1A92">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="005716D0">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>- Details of service or program to provide</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00617695">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> (where applicable)</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="008C7ACB">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251696128" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="03F51B52" wp14:editId="5D0E45E5">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-256540</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>4015105</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1581150" cy="971550"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1355743915" name="Rectangle 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1581150" cy="971550"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="DAD7CB"/>
+                        </a:solidFill>
+                        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+                          <a:noFill/>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="552517D7" w14:textId="77777777" w:rsidR="00E356F5" w:rsidRPr="008C7ACB" w:rsidRDefault="00E356F5" w:rsidP="00E356F5">
+                            <w:pPr>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:line="288" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008C7ACB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>Application Forms required:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3D34B890" w14:textId="25D4DA20" w:rsidR="00E356F5" w:rsidRPr="008C7ACB" w:rsidRDefault="00E356F5" w:rsidP="00E356F5">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008C7ACB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>- Religious Visitor Application form for SINGLE VISIT or Prison Based s95 Constructive Activities for SERVICE OR PROGRAM</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="03F51B52" id="_x0000_s1029" style="position:absolute;margin-left:-20.2pt;margin-top:316.15pt;width:124.5pt;height:76.5pt;z-index:251696128;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBaz0ICUAIAAJ0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L46zZG2DOkWWIMOA&#10;oC3QFj0rshQbkEWNUmJnXz9Kdpuu22nYRSFF+pF8esz1TdcYdlToa7AFz0djzpSVUNZ2X/Cnx82n&#10;S858ELYUBqwq+El5frP4+OG6dXM1gQpMqZARiPXz1hW8CsHNs8zLSjXCj8ApS0EN2IhALu6zEkVL&#10;6I3JJuPxl6wFLB2CVN7T7boP8kXC11rJcKe1V4GZglNvIZ2Yzl08s8W1mO9RuKqWQxviH7poRG2p&#10;6CvUWgTBDlj/AdXUEsGDDiMJTQZa11KlGWiafPxumodKOJVmIXK8e6XJ/z9YeXt8cPdINLTOzz2Z&#10;cYpOYxN/qT/WJbJOr2SpLjBJl/nsMs9nxKmk2NVFPiObYLLz1w59+KagYdEoONJjJI7EcetDn/qS&#10;Eot5MHW5qY1JDu53K4PsKOjh1sv1xerrgP5bmrGsLfhkNh3HRgQJSBsRyGxcWXBv95wJsydlyoCp&#10;toVYIb16rL0WvuprJNihhLGxBZXkM7R6Zidaodt1rKYKn+MX8WYH5ekeGUKvMO/kpib8rfDhXiBJ&#10;ivqjNQl3dGgD1DQMFmcV4M+/3cd8emmKctaSRGmgHweBijPz3ZIGrvLpNGo6OdPZxYQcfBvZvY3Y&#10;Q7MCIjOnhXQymTE/mBdTIzTPtE3LWJVCwkqq3VM3OKvQrw7to1TLZUojHTsRtvbByQgemYvMPnbP&#10;At3w9IFEcwsvchbzdwroc+OXFpaHALpO8jjzSrKKDu1AEtiwr3HJ3vop6/yvsvgFAAD//wMAUEsD&#10;BBQABgAIAAAAIQBVWbrk4QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8QwEIXvgv8hjOBF&#10;dhPbWkttusiCoBdhV1nWW7YZm2IzKU22rf/eeNLj8D7e+6baLLZnE46+cyThdi2AITVOd9RKeH97&#10;WhXAfFCkVe8IJXyjh019eVGpUruZdjjtQ8tiCflSSTAhDCXnvjFolV+7ASlmn260KsRzbLke1RzL&#10;bc8TIXJuVUdxwagBtwabr/3ZSgg34TC/bs3UN35qn4/+gw/Zi5TXV8vjA7CAS/iD4Vc/qkMdnU7u&#10;TNqzXsIqE1lEJeRpkgKLRCKKHNhJwn1xlwKvK/7/h/oHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAWs9CAlACAACdBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAVVm65OEAAAALAQAADwAAAAAAAAAAAAAAAACqBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAALgFAAAAAA==&#10;" fillcolor="#dad7cb" stroked="f" strokeweight="2pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="552517D7" w14:textId="77777777" w:rsidR="00E356F5" w:rsidRPr="008C7ACB" w:rsidRDefault="00E356F5" w:rsidP="00E356F5">
+                      <w:pPr>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:line="288" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008C7ACB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>Application Forms required:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3D34B890" w14:textId="25D4DA20" w:rsidR="00E356F5" w:rsidRPr="008C7ACB" w:rsidRDefault="00E356F5" w:rsidP="00E356F5">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008C7ACB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>- Religious Visitor Application form for SINGLE VISIT or Prison Based s95 Constructive Activities for SERVICE OR PROGRAM</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="008C7ACB">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251694080" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6EA3A7E2" wp14:editId="31B25C42">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2372360</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>4015105</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1619250" cy="781050"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1552352686" name="Rectangle 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1619250" cy="781050"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="DAD7CB"/>
+                        </a:solidFill>
+                        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+                          <a:noFill/>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="4AB2F693" w14:textId="77777777" w:rsidR="00E356F5" w:rsidRPr="008C7ACB" w:rsidRDefault="00E356F5" w:rsidP="00E356F5">
+                            <w:pPr>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:line="288" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008C7ACB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>Application Forms required:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="753E987B" w14:textId="4F8C5471" w:rsidR="00E356F5" w:rsidRPr="008C7ACB" w:rsidRDefault="00E356F5" w:rsidP="00E356F5">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008C7ACB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>- Prison Based s95 Constructive Activities for SERVICE OR PROGRAM</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="6EA3A7E2" id="_x0000_s1030" style="position:absolute;margin-left:186.8pt;margin-top:316.15pt;width:127.5pt;height:61.5pt;z-index:251694080;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBN4aYEUAIAAJ0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r46DtGmDOkWWoMOA&#10;og2QDj0rshQbkEWNUmJnXz9KdpO222nYRSFF+pF8esztXdcYdlDoa7AFzy9GnCkroaztruA/nu+/&#10;XHPmg7ClMGBVwY/K87v550+3rZupMVRgSoWMQKyfta7gVQhulmVeVqoR/gKcshTUgI0I5OIuK1G0&#10;hN6YbDwaXWUtYOkQpPKebld9kM8TvtZKhietvQrMFJx6C+nEdG7jmc1vxWyHwlW1HNoQ/9BFI2pL&#10;RU9QKxEE22P9B1RTSwQPOlxIaDLQupYqzUDT5KMP02wq4VSahcjx7kST/3+w8vGwcWskGlrnZ57M&#10;OEWnsYm/1B/rElnHE1mqC0zSZX6V34wviVNJsel1PiKbYLLz1w59+KagYdEoONJjJI7E4cGHPvU1&#10;JRbzYOryvjYmObjbLg2yg6CHWy1W0+XXAf1dmrGsLfj4cjKKjQgSkDYikNm4suDe7jgTZkfKlAFT&#10;bQuxQnr1WHslfNXXSLBDCWNjCyrJZ2j1zE60QrftWE0VJvGLeLOF8rhGhtArzDt5XxP+g/BhLZAk&#10;Rf3RmoQnOrQBahoGi7MK8Nff7mM+vTRFOWtJojTQz71AxZn5bkkDN/lkEjWdnMnldEwOvo1s30bs&#10;vlkCkZnTQjqZzJgfzKupEZoX2qZFrEohYSXV7qkbnGXoV4f2UarFIqWRjp0ID3bjZASPzEVmn7sX&#10;gW54+kCieYRXOYvZBwX0ufFLC4t9AF0neZx5JVlFh3YgCWzY17hkb/2Udf5Xmf8GAAD//wMAUEsD&#10;BBQABgAIAAAAIQA08pWh4QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BSsQwEIbvgu8QRvAi&#10;bmrjdpfadJEFQS/CrrKst2wzNsVkUppsW9/eeNLjzHz88/3VZnaWjTiEzpOEu0UGDKnxuqNWwvvb&#10;0+0aWIiKtLKeUMI3BtjUlxeVKrWfaIfjPrYshVAolQQTY19yHhqDToWF75HS7dMPTsU0Di3Xg5pS&#10;uLM8z7KCO9VR+mBUj1uDzdf+7CTEm3iYXrdmtE0Y2+dj+OD9/YuU11fz4wOwiHP8g+FXP6lDnZxO&#10;/kw6MCtBrESRUAmFyAWwRBT5Om1OElbLpQBeV/x/h/oHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEATeGmBFACAACdBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEANPKVoeEAAAALAQAADwAAAAAAAAAAAAAAAACqBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAALgFAAAAAA==&#10;" fillcolor="#dad7cb" stroked="f" strokeweight="2pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="4AB2F693" w14:textId="77777777" w:rsidR="00E356F5" w:rsidRPr="008C7ACB" w:rsidRDefault="00E356F5" w:rsidP="00E356F5">
+                      <w:pPr>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:line="288" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008C7ACB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>Application Forms required:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="753E987B" w14:textId="4F8C5471" w:rsidR="00E356F5" w:rsidRPr="008C7ACB" w:rsidRDefault="00E356F5" w:rsidP="00E356F5">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008C7ACB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>- Prison Based s95 Constructive Activities for SERVICE OR PROGRAM</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="008C7ACB">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251716608" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1471A7F7" wp14:editId="102C7FC3">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4086860</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>3710305</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="581025" cy="247650"/>
+                <wp:effectExtent l="0" t="0" r="66675" b="57150"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1836948968" name="Straight Arrow Connector 12"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="581025" cy="247650"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="straightConnector1">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:tailEnd type="triangle"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="0E55501B" id="Straight Arrow Connector 12" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:321.8pt;margin-top:292.15pt;width:45.75pt;height:19.5pt;z-index:251716608;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQALPs6lwAEAAM8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfaZKKLquo6R66wAXB&#10;CpYf4HXGiSXHtuyhSf49Y6dNESAkVnuZ+GPezJvnl/3dNBh2ghC1sw2vNiVnYKVrte0a/v3xw5tb&#10;ziIK2wrjLDR8hsjvDq9f7Udfw9b1zrQQGBWxsR59w3tEXxdFlD0MIm6cB0uXyoVBIG1DV7RBjFR9&#10;MMW2LG+K0YXWBychRjq9Xy75IddXCiR+USoCMtNw4oY5hhyfUiwOe1F3QfheyzMN8QwWg9CWmq6l&#10;7gUK9iPoP0oNWgYXncKNdEPhlNIS8gw0TVX+Ns23XnjIs5A40a8yxZcrKz+fjvYhkAyjj3X0DyFN&#10;MakwpC/xY1MWa17FggmZpMPdbVVud5xJutq+fXezy2IWV7APET+CG1haNDxiELrr8eispWdxocqC&#10;idOniNSegBdA6mxsiii0eW9bhrMn72DQwnYG0qNRekoprqzzCmcDC/wrKKZb4rm0yYaCownsJMgK&#10;QkqwWK2VKDvBlDZmBZaZ3z+B5/wEhWy2/wGviNzZWVzBg7Yu/K07ThfKasm/KLDMnSR4cu2c3zNL&#10;Q67JWp0dnmz56z7Dr//h4ScAAAD//wMAUEsDBBQABgAIAAAAIQBj334e3wAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/LbsIwEEX3lfoP1lTqrjjEIUUhDqIviSWFbroz8ZBEjceRbcD9+7qrdjm6&#10;R/eeqdfRjOyCzg+WJMxnGTCk1uqBOgkfh7eHJTAfFGk1WkIJ3+hh3dze1KrS9krveNmHjqUS8pWS&#10;0IcwVZz7tkej/MxOSCk7WWdUSKfruHbqmsrNyPMsK7lRA6WFXk343GP7tT8bCU+7rdm8fLqIQrwW&#10;Ph5sTu1Wyvu7uFkBCxjDHwy/+kkdmuR0tGfSno0SykKUCZWwWBYCWCIexWIO7JiiXAjgTc3//9D8&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAs+zqXAAQAAzwMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGPffh7fAAAACwEAAA8AAAAAAAAAAAAA&#10;AAAAGgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#4579b8 [3044]">
+                <v:stroke endarrow="block"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="008C7ACB">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251715584" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7777EB6A" wp14:editId="5C6DFE5F">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3172460</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>3786505</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="142875" cy="171450"/>
+                <wp:effectExtent l="38100" t="0" r="28575" b="57150"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1796279355" name="Straight Arrow Connector 11"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipH="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="142875" cy="171450"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="straightConnector1">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:tailEnd type="triangle"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="27EFA26E" id="Straight Arrow Connector 11" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:249.8pt;margin-top:298.15pt;width:11.25pt;height:13.5pt;flip:x;z-index:251715584;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAThJrsxQEAANkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu1DAQfUfiHyy/s0lWLa2izfZhy+UB&#10;QUXhA1xnnFjyTfawm/w9Y2c3RYCEQLyMHHvOmTNnJru7yRp2hJi0dx1vNjVn4KTvtRs6/vXL21e3&#10;nCUUrhfGO+j4DInf7V++2J1CC1s/etNDZETiUnsKHR8RQ1tVSY5gRdr4AI4elY9WIH3GoeqjOBG7&#10;NdW2rl9XJx/7EL2ElOj2fnnk+8KvFEj8pFQCZKbjpA1LjCU+5Vjtd6IdogijlmcZ4h9UWKEdFV2p&#10;7gUK9i3qX6isltEnr3Ajva28UlpC6YG6aeqfunkcRYDSC5mTwmpT+n+08uPx4B4i2XAKqU3hIeYu&#10;JhUtU0aH9zTT0hcpZVOxbV5tgwmZpMvmant7c82ZpKfmprm6LrZWC02mCzHhO/CW5UPHE0ahhxEP&#10;3jkakI9LCXH8kJCEEPACyGDjckShzRvXM5wDbRFGLdxgII+P0nNK9ay/nHA2sMA/g2K6zzpLJ2W1&#10;4GAiOwpaCiElOGxWJsrOMKWNWYH1n4Hn/AyFsnZ/A14RpbJ3uIKtdj7+rjpOF8lqyb84sPSdLXjy&#10;/VwmW6yh/SlenXc9L+iP3wX+/EfuvwMAAP//AwBQSwMEFAAGAAgAAAAhAGCs7RnjAAAACwEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOyoE4e6TYhT8RCibJBooWs3dpOI2E5tpw1/&#10;z7CC5WjOvXOmXE2mJyftQ+esgHSWANG2dqqzjYCP7fPNEkiI0irZO6sFfOsAq+ryopSFcmf7rk+b&#10;2BAssaGQAtoYh4LSULfayDBzg7a4OzhvZMTRN1R5ecZy01OWJJwa2Vm80MpBP7a6/tqMBjUOL8f0&#10;Nee7h93T+PbJtovjuvZCXF9N93dAop7iHwy/+piBCp32brQqkF7AbZ5zRAXMc54BQWLOWApkL4Cz&#10;LANalfT/D9UPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABOEmuzFAQAA2QMAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGCs7RnjAAAACwEAAA8A&#10;AAAAAAAAAAAAAAAAHwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAvBQAAAAA=&#10;" strokecolor="#4579b8 [3044]">
+                <v:stroke endarrow="block"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="008C7ACB">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251714560" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="452C99B0" wp14:editId="36709003">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1029335</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>3786505</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="247650" cy="228600"/>
+                <wp:effectExtent l="38100" t="0" r="19050" b="57150"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1170530301" name="Straight Arrow Connector 10"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipH="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="247650" cy="228600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="straightConnector1">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:tailEnd type="triangle"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="63AD8C1E" id="Straight Arrow Connector 10" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:81.05pt;margin-top:298.15pt;width:19.5pt;height:18pt;flip:x;z-index:251714560;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAfzEwNxgEAANkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06QRlFXVdB+6XB4Q&#10;rFj4AK8zTiz5Jntokr9n7LRZBAgJxMvIseecOXNmcridrGFniEl71/LtpuYMnPSddn3Lv355++KG&#10;s4TCdcJ4By2fIfHb4/NnhzHsofGDNx1ERiQu7cfQ8gEx7KsqyQGsSBsfwNGj8tEKpM/YV10UI7Fb&#10;UzV1vatGH7sQvYSU6PZueeTHwq8USPykVAJkpuWkDUuMJT7mWB0PYt9HEQYtLzLEP6iwQjsqulLd&#10;CRTsW9S/UFkto09e4UZ6W3mltITSA3WzrX/q5mEQAUovZE4Kq03p/9HKj+eTu49kwxjSPoX7mLuY&#10;VLRMGR3e00xLX6SUTcW2ebUNJmSSLpuXr3evyFxJT01zs6uLrdVCk+lCTPgOvGX50PKEUeh+wJN3&#10;jgbk41JCnD8kJCEEvAIy2LgcUWjzxnUM50BbhFEL1xvI46P0nFI96S8nnA0s8M+gmO5I51KmrBac&#10;TGRnQUshpASH25WJsjNMaWNWYF0s+CPwkp+hUNbub8ArolT2Dlew1c7H31XH6SpZLflXB5a+swWP&#10;vpvLZIs1tD/Fq8uu5wX98bvAn/7I43cAAAD//wMAUEsDBBQABgAIAAAAIQBn0sKt4QAAAAsBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqBNHmDbEqfgRgl6QaEvPbuImEfE6tZ02&#10;vD3LCY6zOzv7TbGcbM9OxofOoYJ0lgAzWLm6w0bBdvNyMwcWosZa9w6Ngm8TYFleXhQ6r90ZP8xp&#10;HRtGIRhyraCNccg5D1VrrA4zNxik3cF5qyNJ3/Da6zOF256LJJHc6g7pQ6sH89Sa6ms9WsI4vB7T&#10;1ULuHnfP4/un2Nwd3yqv1PXV9HAPLJop/pnhF59uoCSmvRuxDqwnLUVKVgW3C5kBI4dIUprsFchM&#10;ZMDLgv/vUP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAH8xMDcYBAADZAwAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAZ9LCreEAAAALAQAADwAA&#10;AAAAAAAAAAAAAAAgBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAC4FAAAAAA==&#10;" strokecolor="#4579b8 [3044]">
+                <v:stroke endarrow="block"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="008C7ACB">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251713536" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="64E3F3E4" wp14:editId="058177C8">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2753360</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>2624455</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="419100" cy="247650"/>
+                <wp:effectExtent l="0" t="0" r="76200" b="57150"/>
+                <wp:wrapNone/>
+                <wp:docPr id="809785482" name="Straight Arrow Connector 9"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="419100" cy="247650"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="straightConnector1">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:tailEnd type="triangle"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="125C63BB" id="Straight Arrow Connector 9" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:216.8pt;margin-top:206.65pt;width:33pt;height:19.5pt;z-index:251713536;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDCEbNIvgEAAM8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0yTVskDUdB+6wAuC&#10;FQsf4HXGiSXfZA9N8veM3TZFgJBAvEx8mTNz5vhkdzdbw44Qk/au482m5gyc9L12Q8e/fnn34jVn&#10;CYXrhfEOOr5A4nf75892U2hh60dveoiMirjUTqHjI2JoqyrJEaxIGx/A0aXy0QqkbRyqPoqJqltT&#10;bev6tpp87EP0ElKi0/vTJd+X+kqBxE9KJUBmOk7csMRY4lOO1X4n2iGKMGp5piH+gYUV2lHTtdS9&#10;QMG+Rf1LKatl9Mkr3EhvK6+UllBmoGma+qdpHkcRoMxC4qSwypT+X1n58XhwD5FkmEJqU3iIeYpZ&#10;RZu/xI/NRaxlFQtmZJIOb5o3TU2SSrra3ry6fVnErK7gEBO+B29ZXnQ8YRR6GPHgnaNn8bEpgonj&#10;h4TUnoAXQO5sXI4otHnreoZLIO9g1MINBvKjUXpOqa6sywoXAyf4Z1BM98Tz1KYYCg4msqMgKwgp&#10;wWGzVqLsDFPamBVYF35/BJ7zMxSK2f4GvCJKZ+9wBVvtfPxdd5wvlNUp/6LAae4swZPvl/KeRRpy&#10;TdHq7PBsyx/3BX79D/ffAQAA//8DAFBLAwQUAAYACAAAACEAhfMQCd4AAAALAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KjTOFQ0jVOVP6lHaLn05sZLEhGvo9htzduznOA2uzOa&#10;/bZaJzeIM06h96RhPstAIDXe9tRq+Ni/3j2ACNGQNYMn1PCNAdb19VVlSusv9I7nXWwFl1AojYYu&#10;xrGUMjQdOhNmfkRi79NPzkQep1bayVy43A0yz7KFdKYnvtCZEZ86bL52J6fh8W3rNs+HKaFSL0VI&#10;e59Ts9X69iZtViAipvgXhl98RoeamY7+RDaIQUOh1IKjLOZKgeBEsVzy5sjiPlcg60r+/6H+AQAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMIRs0i+AQAAzwMAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIXzEAneAAAACwEAAA8AAAAAAAAAAAAAAAAA&#10;GAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAjBQAAAAA=&#10;" strokecolor="#4579b8 [3044]">
+                <v:stroke endarrow="block"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="008C7ACB">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251712512" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="007DEBD0" wp14:editId="0BC9A73B">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1781810</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>2624455</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="428625" cy="247650"/>
+                <wp:effectExtent l="38100" t="0" r="28575" b="57150"/>
+                <wp:wrapNone/>
+                <wp:docPr id="63769410" name="Straight Arrow Connector 8"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipH="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="428625" cy="247650"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="straightConnector1">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:tailEnd type="triangle"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="2EAD7295" id="Straight Arrow Connector 8" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:140.3pt;margin-top:206.65pt;width:33.75pt;height:19.5pt;flip:x;z-index:251712512;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBrDk2GyAEAANkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v1DAQvSPxHyzf2WSjdqmizfaw5eOA&#10;oKLwA1xnnFhybMseNsm/Z+zspggQUisuI8ee9+bNm8n+dhoMO0GI2tmGbzclZ2Cla7XtGv792/s3&#10;N5xFFLYVxllo+AyR3x5ev9qPvobK9c60EBiR2FiPvuE9oq+LIsoeBhE3zoOlR+XCIJA+Q1e0QYzE&#10;PpiiKstdMbrQ+uAkxEi3d8sjP2R+pUDiF6UiIDMNJ22YY8jxMcXisBd1F4TvtTzLEC9QMQhtqehK&#10;dSdQsB9B/0E1aBlcdAo30g2FU0pLyD1QN9vyt24eeuEh90LmRL/aFP8frfx8Otr7QDaMPtbR34fU&#10;xaTCwJTR/iPNNPdFStmUbZtX22BCJunyqrrZVdecSXqqrt7urrOtxUKT6HyI+AHcwNKh4RGD0F2P&#10;R2ctDciFpYQ4fYpIQgh4ASSwsSmi0OadbRnOnrYIgxa2M5DGR+kppXjSn084G1jgX0Ex3ZLOpUxe&#10;LTiawE6ClkJICRa3KxNlJ5jSxqzAMlvwT+A5P0Ehr91zwCsiV3YWV/CgrQt/q47TRbJa8i8OLH0n&#10;Cx5dO+fJZmtof7JX511PC/rrd4Y//ZGHnwAAAP//AwBQSwMEFAAGAAgAAAAhAFwMi6DiAAAACwEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj01PwzAMhu9I/IfISNxY+jG6UppOfAgxLkhsY+es8dqKJumS&#10;dCv/HnOCo+3Hrx+Xy0n37ITOd9YIiGcRMDS1VZ1pBGw3Lzc5MB+kUbK3BgV8o4dldXlRykLZs/nA&#10;0zo0jEKML6SANoSh4NzXLWrpZ3ZAQ7ODdVoGKl3DlZNnCtc9T6Io41p2hi60csCnFuuv9ahJ4/B6&#10;jN/ust3j7nl8/0w2i+OqdkJcX00P98ACTuEPhl992oGKnPZ2NMqzXkCSRxmhAuZxmgIjIp3nMbA9&#10;dW6TFHhV8v8/VD8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAaw5NhsgBAADZAwAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAXAyLoOIAAAALAQAA&#10;DwAAAAAAAAAAAAAAAAAiBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADEFAAAAAA==&#10;" strokecolor="#4579b8 [3044]">
+                <v:stroke endarrow="block"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00EF5B72">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251711488" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3898E113" wp14:editId="5A6D7797">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2600960</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1671955</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="0" cy="247650"/>
+                <wp:effectExtent l="76200" t="0" r="57150" b="57150"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1816919968" name="Straight Arrow Connector 7"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="0" cy="247650"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="straightConnector1">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:tailEnd type="triangle"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="7993E055" id="Straight Arrow Connector 7" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:204.8pt;margin-top:131.65pt;width:0;height:19.5pt;z-index:251711488;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD5EuZXuAEAAMoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06QVLChqug9d4AXB&#10;CpYP8DrjxJJvsocm+XvGTpsiQEis9mXiy5wzZ44n+9vJGnaCmLR3Ld9uas7ASd9p17f8+8OHV+84&#10;SyhcJ4x30PIZEr89vHyxH0MDOz9400FkROJSM4aWD4ihqaokB7AibXwAR5fKRyuQtrGvuihGYrem&#10;2tX1TTX62IXoJaREp3fLJT8UfqVA4helEiAzLSdtWGIs8THH6rAXTR9FGLQ8yxBPUGGFdlR0pboT&#10;KNiPqP+gslpGn7zCjfS28kppCaUH6mZb/9bNt0EEKL2QOSmsNqXno5WfT0d3H8mGMaQmhfuYu5hU&#10;tPlL+thUzJpXs2BCJpdDSae7129v3hQfqysuxIQfwVuWFy1PGIXuBzx65+hFfNwWr8TpU0KqTMAL&#10;IBc1LkcU2rx3HcM50Nhg1ML1BvJ7UXpOqa6CywpnAwv8KyimO5K4lCmzBEcT2UnQFAgpweF2ZaLs&#10;DFPamBVYF33/BJ7zMxTKnP0PeEWUyt7hCrba+fi36jhdJKsl/+LA0ne24NF3c3nKYg0NTPHqPNx5&#10;In/dF/j1Fzz8BAAA//8DAFBLAwQUAAYACAAAACEA45ZB690AAAALAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPTU/DMAyG70j8h8hI3FhCM1VQ6k7jS9oRNi7cssa0FY1TJdlW/j1BHOBo+9Hr561XsxvF&#10;kUIcPCNcLxQI4tbbgTuEt93z1Q2ImAxbM3omhC+KsGrOz2pTWX/iVzpuUydyCMfKIPQpTZWUse3J&#10;mbjwE3G+ffjgTMpj6KQN5pTD3SgLpUrpzMD5Q28meuip/dweHML9y8atH9/DTFo/LeO88wW3G8TL&#10;i3l9ByLRnP5g+NHP6tBkp70/sI1iRFiq2zKjCEWpNYhM/G72CFoVGmRTy/8dmm8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA+RLmV7gBAADKAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEA45ZB690AAAALAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;" strokecolor="#4579b8 [3044]">
+                <v:stroke endarrow="block"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00EF5B72">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251710464" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2C820825" wp14:editId="5197B9DD">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3315335</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>967105</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="542925" cy="371475"/>
+                <wp:effectExtent l="38100" t="0" r="28575" b="47625"/>
+                <wp:wrapNone/>
+                <wp:docPr id="808913655" name="Straight Arrow Connector 6"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipH="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="542925" cy="371475"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="straightConnector1">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:tailEnd type="triangle"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="5A5CE402" id="Straight Arrow Connector 6" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:261.05pt;margin-top:76.15pt;width:42.75pt;height:29.25pt;flip:x;z-index:251710464;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/WbDnxgEAANkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06Rly7JR033ocnlA&#10;sILlA7zOOLHkm+yhSf+esdNmESAkEC8jx55z5syZye52soYdISbtXcvXq5ozcNJ32vUt//rw9sVr&#10;zhIK1wnjHbT8BInf7p8/242hgY0fvOkgMiJxqRlDywfE0FRVkgNYkVY+gKNH5aMVSJ+xr7ooRmK3&#10;ptrU9atq9LEL0UtIiW7v5ke+L/xKgcRPSiVAZlpO2rDEWOJjjtV+J5o+ijBoeZYh/kGFFdpR0YXq&#10;TqBg36L+hcpqGX3yClfS28orpSWUHqibdf1TN18GEaD0QuaksNiU/h+t/Hg8uPtINowhNSncx9zF&#10;pKJlyujwnmZa+iKlbCq2nRbbYEIm6XJ7tbnZbDmT9PTyen11vc22VjNNpgsx4TvwluVDyxNGofsB&#10;D945GpCPcwlx/JBwBl4AGWxcjii0eeM6hqdAW4RRC9cbONfJKdWT/nLCk4EZ/hkU0x3pnMuU1YKD&#10;iewoaCmElOBwvTBRdoYpbcwCrIsFfwSe8zMUytr9DXhBlMre4QK22vn4u+o4XSSrOf/iwNx3tuDR&#10;d6cy2WIN7U+ZyXnX84L++F3gT3/k/jsAAAD//wMAUEsDBBQABgAIAAAAIQAx6eIO4QAAAAsBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjsqB2jpiXEqXgIARskWujajd0kIh6nttOG&#10;v2dYwXJ0z9w5U64m17OjDbHzqCCbCWAWa286bBR8bJ6ulsBi0mh079Eq+LYRVtX5WakL40/4bo/r&#10;1DAqwVhoBW1KQ8F5rFvrdJz5wSJlex+cTjSGhpugT1Tuei6FyLnTHdKFVg/2obX113p0pLF/PmSv&#10;N/n2fvs4vn3KzeLwUgelLi+mu1tgyU7pD4ZffdqBipx2fkQTWa9gLmVGKAVzeQ2MiFwscmA7BTIT&#10;S+BVyf//UP0AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAv1mw58YBAADZAwAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAMeniDuEAAAALAQAADwAA&#10;AAAAAAAAAAAAAAAgBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAC4FAAAAAA==&#10;" strokecolor="#4579b8 [3044]">
+                <v:stroke endarrow="block"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00EF5B72">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251709440" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="46A1BE75" wp14:editId="7EB12E78">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1496060</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>967105</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="390525" cy="285750"/>
+                <wp:effectExtent l="0" t="0" r="66675" b="57150"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1149249471" name="Straight Arrow Connector 5"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="390525" cy="285750"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="straightConnector1">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:tailEnd type="triangle"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="157C4CF2" id="Straight Arrow Connector 5" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:117.8pt;margin-top:76.15pt;width:30.75pt;height:22.5pt;z-index:251709440;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCBdJKdvwEAAM8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06RFhSVqug9d4AXB&#10;ioUP8DrjxJJvsoem+XvGTpsiQEi74mXiy5yZM8cnu9uTNewIMWnvWr5e1ZyBk77Trm/5928fXt1w&#10;llC4ThjvoOUTJH67f/liN4YGNn7wpoPIqIhLzRhaPiCGpqqSHMCKtPIBHF0qH61A2sa+6qIYqbo1&#10;1aau31Sjj12IXkJKdHo3X/J9qa8USPyiVAJkpuXEDUuMJT7mWO13oumjCIOWZxriGSys0I6aLqXu&#10;BAr2I+o/Slkto09e4Up6W3mltIQyA02zrn+b5mEQAcosJE4Ki0zp/5WVn48Hdx9JhjGkJoX7mKc4&#10;qWjzl/ixUxFrWsSCEzJJh6/f1dvNljNJV5ub7dttEbO6gkNM+BG8ZXnR8oRR6H7Ag3eOnsXHdRFM&#10;HD8lpPYEvAByZ+NyRKHNe9cxnAJ5B6MWrjeQH43Sc0p1ZV1WOBmY4V9BMd0Rz7lNMRQcTGRHQVYQ&#10;UoLD9VKJsjNMaWMWYF34/RN4zs9QKGZ7CnhBlM7e4QK22vn4t+54ulBWc/5FgXnuLMGj76bynkUa&#10;ck3R6uzwbMtf9wV+/Q/3PwEAAP//AwBQSwMEFAAGAAgAAAAhAHGasWnfAAAACwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4sXco2VppOA4a0I2xcuGWNaSsap2qyLbw93gmO9v/p&#10;9+dylVwvTjiGzpOG6SQDgVR721Gj4WP/evcAIkRD1vSeUMMPBlhV11elKaw/0zuedrERXEKhMBra&#10;GIdCylC36EyY+AGJsy8/OhN5HBtpR3PmctdLlWVz6UxHfKE1Az63WH/vjk7D09vWrV8+x4R5vrkP&#10;ae8V1Vutb2/S+hFExBT/YLjoszpU7HTwR7JB9BpUPpszysFM5SCYUMvFFMSBN8tFDrIq5f8fql8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAgXSSnb8BAADPAwAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAcZqxad8AAAALAQAADwAAAAAAAAAAAAAA&#10;AAAZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACUFAAAAAA==&#10;" strokecolor="#4579b8 [3044]">
+                <v:stroke endarrow="block"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00EF5B72">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251708416" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="78528018" wp14:editId="097BF95A">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2753360</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>433705</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="695325" cy="295275"/>
+                <wp:effectExtent l="0" t="0" r="66675" b="66675"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1102283769" name="Straight Arrow Connector 4"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="695325" cy="295275"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="straightConnector1">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:tailEnd type="triangle"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="6BA05272" id="Straight Arrow Connector 4" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:216.8pt;margin-top:34.15pt;width:54.75pt;height:23.25pt;z-index:251708416;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD3xsH+vgEAAM8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06RBXdio6T50gRcE&#10;Ky4f4HXGiSXHtsZDk/w9ttOmCBASq32Z+DJn5szxyf5uGgw7AQbtbMO3m5IzsNK12nYN//7t/au3&#10;nAUSthXGWWj4DIHfHV6+2I++hsr1zrSALBaxoR59w3siXxdFkD0MImycBxsvlcNBUNxiV7Qoxlh9&#10;MEVVljfF6LD16CSEEE/vl0t+yPWVAkmflQpAzDQ8cqMcMcfHFIvDXtQdCt9reaYhnsBiENrGpmup&#10;e0GC/UD9R6lBS3TBKdpINxROKS0hzxCn2Za/TfO1Fx7yLFGc4FeZwvOVlZ9OR/uAUYbRhzr4B0xT&#10;TAqH9I382JTFmlexYCIm4+HN7e51teNMxqvqdle92SUxiyvYY6AP4AaWFg0PhEJ3PR2dtfFZHG6z&#10;YOL0MdACvABSZ2NTJKHNO9symn30DqEWtjNw7pNSiivrvKLZwAL/AorpNvJc2mRDwdEgO4loBSEl&#10;WNqulWJ2giltzAosM79/As/5CQrZbP8DXhG5s7O0ggdtHf6tO00XymrJvyiwzJ0keHTtnN8zSxNd&#10;k9/k7PBky1/3GX79Dw8/AQAA//8DAFBLAwQUAAYACAAAACEAy8DA2N4AAAAKAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPy07DMBBF90j8gzVI7KiTOkRRiFOVl9QltGzYufE0iRqPI9ttzd9jVnQ5ukf3&#10;nmlW0UzsjM6PliTkiwwYUmf1SL2Er937QwXMB0VaTZZQwg96WLW3N42qtb3QJ563oWephHytJAwh&#10;zDXnvhvQKL+wM1LKDtYZFdLpeq6duqRyM/FllpXcqJHSwqBmfBmwO25PRsLzx8asX79dRCHeCh93&#10;dkndRsr7u7h+AhYwhn8Y/vSTOrTJaW9PpD2bJBRClAmVUFYCWAIeC5ED2ycyLyrgbcOvX2h/AQAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPfGwf6+AQAAzwMAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMvAwNjeAAAACgEAAA8AAAAAAAAAAAAAAAAA&#10;GAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAjBQAAAAA=&#10;" strokecolor="#4579b8 [3044]">
+                <v:stroke endarrow="block"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00EF5B72">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="601BBE37" wp14:editId="63147130">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1496060</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>5080</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2362200" cy="428625"/>
+                <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1963281664" name="Rectangle 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2362200" cy="428625"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="565A5A"/>
+                        </a:solidFill>
+                        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+                          <a:noFill/>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="0367F92C" w14:textId="57642BB0" w:rsidR="00482B63" w:rsidRPr="00815CF1" w:rsidRDefault="00482B63" w:rsidP="00482B63">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00815CF1">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Religious Services, Programs and Visits</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3DB52FCB" w14:textId="77777777" w:rsidR="00815CF1" w:rsidRDefault="00815CF1"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="601BBE37" id="_x0000_s1031" style="position:absolute;margin-left:117.8pt;margin-top:.4pt;width:186pt;height:33.75pt;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCvGsT1TwIAAJ0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5x4SdYFcYogRYcB&#10;RVugHXpWZCk2IIsapcTOfv0o2WnSbqdhF5kUKX48Pnp53TWGHRT6GmzBJ6MxZ8pKKGu7K/iP59tP&#10;V5z5IGwpDFhV8KPy/Hr18cOydQuVQwWmVMgoiPWL1hW8CsEtsszLSjXCj8ApS0YN2IhAKu6yEkVL&#10;0RuT5ePxPGsBS4cglfd0e9Mb+SrF11rJ8KC1V4GZglNtIZ2Yzm08s9VSLHYoXFXLoQzxD1U0oraU&#10;9DXUjQiC7bH+I1RTSwQPOowkNBloXUuVeqBuJuN33TxVwqnUC4Hj3StM/v+FlfeHJ/eIBEPr/MKT&#10;GLvoNDbxS/WxLoF1fAVLdYFJusw/z3OaAGeSbNP8ap7PIprZ+bVDH74paFgUCo40jISRONz50Lue&#10;XGIyD6Yub2tjkoK77cYgOwga3Gw+W8/WQ/Q3bsaylkqZTVMhggikjQhUU+PKgnu740yYHTFTBky5&#10;LcQMaeox943wVZ8jhR1SGBtLUIk+Q6lndKIUum3HasqQWo43WyiPj8gQeoZ5J29rin8nfHgUSJQi&#10;oGhNwgMd2gAVDYPEWQX462/30Z8mTVbOWqIoNfRzL1BxZr5b4sDXyXQaOZ2U6exLTgpeWraXFrtv&#10;NkBgTmghnUxi9A/mJGqE5oW2aR2zkklYSbl76AZlE/rVoX2Uar1ObsRjJ8KdfXIyBo/IRWSfuxeB&#10;bhh9INLcw4nOYvGOAb1vfGlhvQ+g60SPM65Eq6jQDiSCDfsal+xST17nv8rqNwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAPtn0R/cAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyo&#10;QytClcapAgguIFUUet/ESxLhnyh2m5CnZzmV245mNPtNvp2sEScaQuedgttFAoJc7XXnGgWfH883&#10;axAhotNovCMFPxRgW1xe5JhpP7p3Ou1jI7jEhQwVtDH2mZShbsliWPieHHtffrAYWQ6N1AOOXG6N&#10;XCZJKi12jj+02NNjS/X3/mgV4PhgqG92ZTmnh93b0/w6v2Cl1PXVVG5ARJriOQx/+IwOBTNV/uh0&#10;EEbBcnWXclQBD2A7Te5ZVnysVyCLXP7nL34BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;rxrE9U8CAACdBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEA+2fRH9wAAAAHAQAADwAAAAAAAAAAAAAAAACpBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAALIFAAAAAA==&#10;" fillcolor="#565a5a" stroked="f" strokeweight="2pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="0367F92C" w14:textId="57642BB0" w:rsidR="00482B63" w:rsidRPr="00815CF1" w:rsidRDefault="00482B63" w:rsidP="00482B63">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00815CF1">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Religious Services, Programs and Visits</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3DB52FCB" w14:textId="77777777" w:rsidR="00815CF1" w:rsidRDefault="00815CF1"/>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00EF5B72">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251707392" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F3C9F82" wp14:editId="2F33211E">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1829435</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>414655</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="638175" cy="314325"/>
+                <wp:effectExtent l="38100" t="0" r="28575" b="66675"/>
+                <wp:wrapNone/>
+                <wp:docPr id="922749697" name="Straight Arrow Connector 2"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipH="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="638175" cy="314325"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="straightConnector1">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:tailEnd type="triangle"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="7860F94A" id="Straight Arrow Connector 2" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:144.05pt;margin-top:32.65pt;width:50.25pt;height:24.75pt;flip:x;z-index:251707392;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCSLK2PxgEAANkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v1DAQvSPxHyzf2SS7tFTRZnvY8nFA&#10;UAH9Aa4zTiw5tjUeNsm/x3Z2UwQIqYjLyLHnvXnzZrK/nQbDToBBO9vwalNyBla6Vtuu4Q/f3r26&#10;4SyQsK0wzkLDZwj89vDyxX70NWxd70wLyCKJDfXoG94T+booguxhEGHjPNj4qBwOguIndkWLYozs&#10;gym2ZXldjA5bj05CCPH2bnnkh8yvFEj6rFQAYqbhURvliDk+plgc9qLuUPhey7MM8Q8qBqFtLLpS&#10;3QkS7Dvq36gGLdEFp2gj3VA4pbSE3EPspip/6eZrLzzkXqI5wa82hf9HKz+djvYeow2jD3Xw95i6&#10;mBQOTBntP8SZ5r6iUjZl2+bVNpiIyXh5vbup3lxxJuPTrnq9214lW4uFJtF5DPQe3MDSoeGBUOiu&#10;p6OzNg7I4VJCnD4GWoAXQAIbmyIJbd7altHs4xYRamE7A+c6KaV40p9PNBtY4F9AMd1GnUuZvFpw&#10;NMhOIi6FkBIsVStTzE4wpY1ZgWW24K/Ac36CQl6754BXRK7sLK3gQVuHf6pO00WyWvIvDix9Jwse&#10;XTvnyWZr4v7kmZx3PS3oz98Z/vRHHn4AAAD//wMAUEsDBBQABgAIAAAAIQDKZOkW4AAAAAoBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjsqJMUgglxKh5CwAaJvtZuPE0iYju1nTb8&#10;PcMKlqM5986ZcjGZnh3Rh85ZCeksAYa2drqzjYT16uVKAAtRWa16Z1HCNwZYVOdnpSq0O9lPPC5j&#10;w6jEhkJJaGMcCs5D3aJRYeYGtLTbO29UpNE3XHt1onLT8yxJcm5UZ+lCqwZ8arH+Wo6GNPavh/T9&#10;Lt8+bp/Hj022uj281V7Ky4vp4R5YxCn+wfCrTxmoyGnnRqsD6yVkQqSESshv5sAImAuRA9sRmV4L&#10;4FXJ/79Q/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCSLK2PxgEAANkDAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDKZOkW4AAAAAoBAAAPAAAA&#10;AAAAAAAAAAAAACAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAALQUAAAAA&#10;" strokecolor="#4579b8 [3044]">
+                <v:stroke endarrow="block"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00C94409">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251702272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B05B471" wp14:editId="0862F90E">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2296160</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>6367780</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1485900" cy="1333500"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="604813090" name="Rectangle 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1485900" cy="1333500"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="6A1A41"/>
+                        </a:solidFill>
+                        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+                          <a:noFill/>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="1EF7E63F" w14:textId="77777777" w:rsidR="00003EE7" w:rsidRPr="00AD1A92" w:rsidRDefault="00003EE7" w:rsidP="00003EE7">
+                            <w:pPr>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:line="288" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00AD1A92">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>Level of approval required:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2748CAB7" w14:textId="77777777" w:rsidR="00003EE7" w:rsidRPr="00AD1A92" w:rsidRDefault="00003EE7" w:rsidP="00003EE7">
+                            <w:pPr>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:line="288" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00AD1A92">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">- </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="084D2320" w14:textId="7FF9924B" w:rsidR="00003EE7" w:rsidRPr="00AD1A92" w:rsidRDefault="00003EE7" w:rsidP="00003EE7">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00AD1A92">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>Superintendent shall complete Superintendents Review Form and advise application with Advice Approved/Not Approved Forms</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00344157">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> for Services and Programs</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="7B05B471" id="_x0000_s1032" style="position:absolute;margin-left:180.8pt;margin-top:501.4pt;width:117pt;height:105pt;z-index:251702272;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA6gQeEUQIAAJ4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L47TJGuDOkWQosOA&#10;oC3QDj0rshQbkEWNUmJnXz9KdpO222nYRSFF+pF8esz1TdcYdlDoa7AFz0djzpSVUNZ2V/Afz3df&#10;LjnzQdhSGLCq4Efl+c3y86fr1i3UBCowpUJGINYvWlfwKgS3yDIvK9UIPwKnLAU1YCMCubjLShQt&#10;oTcmm4zH86wFLB2CVN7T7W0f5MuEr7WS4UFrrwIzBafeQjoxndt4ZstrsdihcFUthzbEP3TRiNpS&#10;0RPUrQiC7bH+A6qpJYIHHUYSmgy0rqVKM9A0+fjDNE+VcCrNQuR4d6LJ/z9YeX94co9INLTOLzyZ&#10;cYpOYxN/qT/WJbKOJ7JUF5iky3x6ObsaE6eSYvnFxcWMHMLJzp879OGbgoZFo+BIr5FIEoeND33q&#10;a0qs5sHU5V1tTHJwt10bZAdBLzdf5atpPqC/SzOWtQWfzKapE0EK0kYEaqpxZcG93XEmzI6kKQOm&#10;2hZihfTssfat8FVfI8EOJYyNLaikn6HVMz3RCt22YzVVmMcv4s0WyuMjMoReYt7Ju5rwN8KHR4Gk&#10;KWKK9iQ80KENUNMwWJxVgL/+dh/z6akpyllLGqWBfu4FKs7Md0siuMqn0yjq5ExnXyfk4NvI9m3E&#10;7ps1EJk5baSTyYz5wbyaGqF5oXVaxaoUElZS7Z66wVmHfndoIaVarVIaCdmJsLFPTkbwyFxk9rl7&#10;EeiGpw+kmnt41bNYfFBAnxu/tLDaB9B1kseZV5JVdGgJksCGhY1b9tZPWee/leVvAAAA//8DAFBL&#10;AwQUAAYACAAAACEABwL9iN4AAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI&#10;XBC1E5QAIU6FkLhVSIR+gBsvcSC2o6ybBr6e5QTHnRnNvqm3qx/FgjMNMWjINgoEhi7aIfQa9m/P&#10;13cgKJlgzRgDavhCgm1zflabysZTeMWlTb3gkkCV0eBSmiopqXPoDW3ihIG99zh7k/ice2lnc+Jy&#10;P8pcqVJ6MwT+4MyETw67z/boNQztukztVf5C7nYXd3v6Lgr60PryYn18AJFwTX9h+MVndGiY6RCP&#10;wZIYNdyUWclRNpTKeQRHivuCpQNLecaSbGr5f0XzAwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhADqBB4RRAgAAngQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAAcC/YjeAAAADQEAAA8AAAAAAAAAAAAAAAAAqwQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAC2BQAAAAA=&#10;" fillcolor="#6a1a41" stroked="f" strokeweight="2pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="1EF7E63F" w14:textId="77777777" w:rsidR="00003EE7" w:rsidRPr="00AD1A92" w:rsidRDefault="00003EE7" w:rsidP="00003EE7">
+                      <w:pPr>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:line="288" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00AD1A92">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>Level of approval required:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2748CAB7" w14:textId="77777777" w:rsidR="00003EE7" w:rsidRPr="00AD1A92" w:rsidRDefault="00003EE7" w:rsidP="00003EE7">
+                      <w:pPr>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:line="288" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00AD1A92">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">- </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="084D2320" w14:textId="7FF9924B" w:rsidR="00003EE7" w:rsidRPr="00AD1A92" w:rsidRDefault="00003EE7" w:rsidP="00003EE7">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00AD1A92">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>Superintendent shall complete Superintendents Review Form and advise application with Advice Approved/Not Approved Forms</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00344157">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> for Services and Programs</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00C94409">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251704320" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6FAE8F7C" wp14:editId="02BB52C3">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4620260</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>6386830</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1219200" cy="914400"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="825566714" name="Rectangle 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1219200" cy="914400"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="6A1A41"/>
+                        </a:solidFill>
+                        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+                          <a:noFill/>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="4846450C" w14:textId="77777777" w:rsidR="00003EE7" w:rsidRPr="00AD1A92" w:rsidRDefault="00003EE7" w:rsidP="00003EE7">
+                            <w:pPr>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:line="288" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00AD1A92">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>Level of approval required:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="63475112" w14:textId="4AD3B5D9" w:rsidR="00003EE7" w:rsidRPr="00AD1A92" w:rsidRDefault="00003EE7" w:rsidP="00003EE7">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00AD1A92">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>- Superintendent if a single visit</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="6FAE8F7C" id="_x0000_s1033" style="position:absolute;margin-left:363.8pt;margin-top:502.9pt;width:96pt;height:1in;z-index:251704320;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCmPP6ATQIAAJ0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5faSpCoyKFFUgpkkI&#10;kADxfHXsJpLj885uE/brd3YCZWxP017cO9/lvrvP3/X8Yuis2GsKLbpKlkczKbRTWLduW8mnx+sv&#10;X6UIEVwNFp2u5IsO8mL1+dN575d6jg3aWpPgIi4se1/JJka/LIqgGt1BOEKvHQcNUgeRXdoWNUHP&#10;1TtbzGezk6JHqj2h0iHw7dUYlKtc3xit4p0xQUdhK8m9xXxSPjfpLFbnsNwS+KZVUxvwD1100DoG&#10;fSt1BRHEjto/SnWtIgxo4pHCrkBjWqXzDDxNOfswzUMDXudZmJzg32gK/6+sut0/+HtiGnofloHN&#10;NMVgqEu/3J8YMlkvb2TpIQrFl+W8POMXkEJx7KxcLNjmMsXha08hftPYiWRUkvgxMkewvwlxTH1N&#10;SWABbVtft9Zmh7abS0tiD/xwJ+tyvSin6r+lWSf6Ss6PE7hQwAIyFiKbna8rGdxWCrBbVqaKlLEd&#10;JoT86gn7CkIzYuSyE4R1qQWd5TO1emAnWXHYDKJlhNP0RbrZYP1yT4JwVFjw6rrl+jcQ4j0QS4r7&#10;4zWJd3wYi9w0TpYUDdLPv92nfH5pjkrRs0R5oB87IC2F/e5YA5l01nR2Fsenc8ag95HN+4jbdZfI&#10;ZJa8kF5lM+VH+2oawu6Zt2mdUDkETjH2SN3kXMZxdXgflV6vcxrr2EO8cQ9epeKJucTs4/AM5Ken&#10;jyyaW3yVMyw/KGDMTV86XO8imjbL48Aryyo5vANZYNO+piV77+esw7/K6hcAAAD//wMAUEsDBBQA&#10;BgAIAAAAIQDyPDJm4AAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcELUT&#10;kaZJ41QIiVuFROgHuLEbB+J1FLtp4OtZTvS4M0+zM9VucQObzRR6jxKSlQBmsPW6x07C4eP1cQMs&#10;RIVaDR6NhG8TYFff3lSq1P6C72ZuYscoBEOpJNgYx5Lz0FrjVFj50SB5Jz85FemcOq4ndaFwN/BU&#10;iDV3qkf6YNVoXqxpv5qzk9A3yzw2D+lbsPne7w/hJ8vCp5T3d8vzFlg0S/yH4a8+VYeaOh39GXVg&#10;g4Q8zdeEkiFERiMIKZKCpCNJyVOxAV5X/HpF/QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQCmPP6ATQIAAJ0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQDyPDJm4AAAAA0BAAAPAAAAAAAAAAAAAAAAAKcEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAtAUAAAAA&#10;" fillcolor="#6a1a41" stroked="f" strokeweight="2pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="4846450C" w14:textId="77777777" w:rsidR="00003EE7" w:rsidRPr="00AD1A92" w:rsidRDefault="00003EE7" w:rsidP="00003EE7">
+                      <w:pPr>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:line="288" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00AD1A92">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>Level of approval required:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="63475112" w14:textId="4AD3B5D9" w:rsidR="00003EE7" w:rsidRPr="00AD1A92" w:rsidRDefault="00003EE7" w:rsidP="00003EE7">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00AD1A92">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>- Superintendent if a single visit</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00C94409">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251706368" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0B9DE434" wp14:editId="0BAC4C22">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1648460</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>7996555</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2533650" cy="495300"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1894118448" name="Rectangle 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2533650" cy="495300"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="DAD7CB"/>
+                        </a:solidFill>
+                        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+                          <a:noFill/>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="16F84A87" w14:textId="77777777" w:rsidR="0098411B" w:rsidRPr="00AD1A92" w:rsidRDefault="0098411B" w:rsidP="0098411B">
+                            <w:pPr>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:line="288" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00AD1A92">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>Screening Required:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4E06ECBF" w14:textId="12C2A40E" w:rsidR="0098411B" w:rsidRPr="00AD1A92" w:rsidRDefault="0098411B" w:rsidP="0098411B">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00AD1A92">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>YES</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F2157E" w:rsidRPr="00AD1A92">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>,</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00AD1A92">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> for Service or program, NO for a single Visit</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="0B9DE434" id="_x0000_s1034" style="position:absolute;margin-left:129.8pt;margin-top:629.65pt;width:199.5pt;height:39pt;z-index:251706368;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCkXZ+uUwIAAJ0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X52kSdcGdYosQYcB&#10;RVugHXpmZCk2IIsapcTufv0oxW26bqdhF5kUKX48Pvryqm+t2GsKDbpSjk9GUminsGrctpTfH68/&#10;nUsRIrgKLDpdymcd5NXi44fLzs/1BGu0lSbBQVyYd76UdYx+XhRB1bqFcIJeOzYapBYiq7QtKoKO&#10;o7e2mIxGZ0WHVHlCpUPg2/XBKBc5vjFaxTtjgo7ClpJri/mkfG7SWSwuYb4l8HWjhjLgH6pooXGc&#10;9DXUGiKIHTV/hGobRRjQxBOFbYHGNErnHrib8ehdNw81eJ17YXCCf4Up/L+w6nb/4O+JYeh8mAcW&#10;Uxe9oTZ9uT7RZ7CeX8HSfRSKLyez09OzGWOq2Da9mJ2OMprF8bWnEL9qbEUSSkk8jIwR7G9C5Izs&#10;+uKSkgW0TXXdWJsV2m5WlsQeeHDr5frz6kuaFT/5zc060aVSppxcKGACGQuRxdZXpQxuKwXYLTNT&#10;Rcq5HaYMeeop9xpCfciRww4prEsl6EyfodQjOkmK/aYXDWc4Ty/SzQar53sShAeGBa+uG45/AyHe&#10;AzGluD5ek3jHh7HIReMgSVEj/fzbffLnSbNVio4pyg392AFpKew3xxy4GE+nidNZmc4+T1iht5bN&#10;W4vbtStkMMe8kF5lMflH+yIawvaJt2mZsrIJnOLcB+gGZRUPq8P7qPRymd2Yxx7ijXvwKgVPyCVk&#10;H/snID+MPjJpbvGFzjB/x4CDb3rpcLmLaJpMjyOuPPik8A5kCgz7mpbsrZ69jn+VxS8AAAD//wMA&#10;UEsDBBQABgAIAAAAIQCrrsrT4QAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8QwEIXvgv8h&#10;jOBF3NStW9fadJEFQS8LriJ6yzZjU0wmpcm29d87nvQ2897jzTfVZvZOjDjELpCCq0UGAqkJpqNW&#10;wevLw+UaREyajHaBUME3RtjUpyeVLk2Y6BnHfWoFl1AstQKbUl9KGRuLXsdF6JHY+wyD14nXoZVm&#10;0BOXeyeXWVZIrzviC1b3uLXYfO2PXkG6SG/TbmtH18SxfXyPH7K/flLq/Gy+vwORcE5/YfjFZ3So&#10;mekQjmSicAqWq9uCo2zwlIPgSLFas3RgKc9vcpB1Jf9/Uf8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEApF2frlMCAACdBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAq67K0+EAAAANAQAADwAAAAAAAAAAAAAAAACtBAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAALsFAAAAAA==&#10;" fillcolor="#dad7cb" stroked="f" strokeweight="2pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="16F84A87" w14:textId="77777777" w:rsidR="0098411B" w:rsidRPr="00AD1A92" w:rsidRDefault="0098411B" w:rsidP="0098411B">
+                      <w:pPr>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:line="288" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00AD1A92">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>Screening Required:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4E06ECBF" w14:textId="12C2A40E" w:rsidR="0098411B" w:rsidRPr="00AD1A92" w:rsidRDefault="0098411B" w:rsidP="0098411B">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00AD1A92">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>YES</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F2157E" w:rsidRPr="00AD1A92">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>,</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00AD1A92">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> for Service or program, NO for a single Visit</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00C94409">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251700224" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D2C712E" wp14:editId="3BA9AD33">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-399415</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>6386830</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2181225" cy="1333500"/>
+                <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="474249372" name="Rectangle 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2181225" cy="1333500"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="6A1A41"/>
+                        </a:solidFill>
+                        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+                          <a:noFill/>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="19568568" w14:textId="77777777" w:rsidR="00003EE7" w:rsidRPr="00AD1A92" w:rsidRDefault="00003EE7" w:rsidP="00003EE7">
+                            <w:pPr>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:line="288" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00AD1A92">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>Level of approval required:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2748AE57" w14:textId="77777777" w:rsidR="00003EE7" w:rsidRPr="00AD1A92" w:rsidRDefault="00003EE7" w:rsidP="00003EE7">
+                            <w:pPr>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:line="288" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00AD1A92">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">- </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2A5504FE" w14:textId="77777777" w:rsidR="00003EE7" w:rsidRPr="00AD1A92" w:rsidRDefault="00003EE7" w:rsidP="00003EE7">
+                            <w:pPr>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:line="288" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00AD1A92">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>Superintendent shall complete Superintendents Review Form and advise application with Advice Approved/Not Approved Forms</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="1AAD3F65" w14:textId="77777777" w:rsidR="00003EE7" w:rsidRPr="00AD1A92" w:rsidRDefault="00003EE7" w:rsidP="00003EE7">
+                            <w:pPr>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:line="288" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00AD1A92">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">And </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="03F88F41" w14:textId="0365C53C" w:rsidR="00003EE7" w:rsidRPr="00AD1A92" w:rsidRDefault="00003EE7" w:rsidP="00003EE7">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00AD1A92">
+                              <w:rPr>
+                                <w:rFonts w:cs="Arial"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="16"/>
+                                <w:szCs w:val="16"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>Rehabilitation and Reintegration Branch Approval if contracted</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="4D2C712E" id="_x0000_s1035" style="position:absolute;margin-left:-31.45pt;margin-top:502.9pt;width:171.75pt;height:105pt;z-index:251700224;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDyAwzEUwIAAJ4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0hTWgYVKapATJMQ&#10;IMHE89Wxm0iOzzu7Tdhfv7MbKLA9TXtx7nzn+/Hddzm/GDordppCi66S5dFECu0U1q3bVPLH4/WX&#10;UylCBFeDRacr+ayDvFh+/nTe+4WeYoO21iQ4iAuL3leyidEviiKoRncQjtBrx0aD1EFklTZFTdBz&#10;9M4W08nkpOiRak+odAh8e7U3ymWOb4xW8c6YoKOwleTaYj4pn+t0FstzWGwIfNOqsQz4hyo6aB0n&#10;fQ11BRHElto/QnWtIgxo4pHCrkBjWqVzD9xNOfnQzUMDXudeGJzgX2EK/y+sut09+HtiGHofFoHF&#10;1MVgqEtfrk8MGaznV7D0EIXiy2l5Wk6ncykU28rj4+P5JMNZHJ57CvGbxk4koZLE08ggwe4mRE7J&#10;ri8uKVtA29bXrbVZoc360pLYAU/uZFWuZmUaFj9552ad6LmW+YyTCwXMIGMhstj5upLBbaQAu2Fq&#10;qkg5t8OUIY895b6C0Oxz5LBjCutSCTrzZyz1AE+S4rAeRMsZztKLdLPG+vmeBOGeYsGr65bj30CI&#10;90DMKa6P9yTe8WEsctE4SlI0SL/+dp/8edRslaJnjnJDP7dAWgr73TEJzsrZLJE6K7P51ykr9Nay&#10;fmtx2+4SGcySN9KrLCb/aF9EQ9g98TqtUlY2gVOcew/dqFzG/e7wQiq9WmU3JrKHeOMevErBE3IJ&#10;2cfhCciPo4/Mmlt84TMsPjBg75teOlxtI5o20+OAKw8+KbwEmQLjwqYte6tnr8NvZfkbAAD//wMA&#10;UEsDBBQABgAIAAAAIQCoNTfP3wAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUhcUGs3UkIJcSqExK1CIu0HuPESB2I7yrpp4OtZTnDcmafZmWq3+EHMOFEfg4bNWoHA0Ebbh07D&#10;8fCy2oKgZII1Qwyo4QsJdvX1VWVKGy/hDecmdYJDApVGg0tpLKWk1qE3tI4jBvbe4+RN4nPqpJ3M&#10;hcP9IDOlCulNH/iDMyM+O2w/m7PX0DfLPDZ32Su5+33cH+k7z+lD69ub5ekRRMIl/cHwW5+rQ82d&#10;TvEcLIlBw6rIHhhlQ6mcRzCSbVUB4sRStmFJ1pX8v6L+AQAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAPIDDMRTAgAAngQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAKg1N8/fAAAADQEAAA8AAAAAAAAAAAAAAAAArQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAAC5BQAAAAA=&#10;" fillcolor="#6a1a41" stroked="f" strokeweight="2pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="19568568" w14:textId="77777777" w:rsidR="00003EE7" w:rsidRPr="00AD1A92" w:rsidRDefault="00003EE7" w:rsidP="00003EE7">
+                      <w:pPr>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:line="288" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00AD1A92">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>Level of approval required:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2748AE57" w14:textId="77777777" w:rsidR="00003EE7" w:rsidRPr="00AD1A92" w:rsidRDefault="00003EE7" w:rsidP="00003EE7">
+                      <w:pPr>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:line="288" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00AD1A92">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">- </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2A5504FE" w14:textId="77777777" w:rsidR="00003EE7" w:rsidRPr="00AD1A92" w:rsidRDefault="00003EE7" w:rsidP="00003EE7">
+                      <w:pPr>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:line="288" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00AD1A92">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>Superintendent shall complete Superintendents Review Form and advise application with Advice Approved/Not Approved Forms</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="1AAD3F65" w14:textId="77777777" w:rsidR="00003EE7" w:rsidRPr="00AD1A92" w:rsidRDefault="00003EE7" w:rsidP="00003EE7">
+                      <w:pPr>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:line="288" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00AD1A92">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">And </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="03F88F41" w14:textId="0365C53C" w:rsidR="00003EE7" w:rsidRPr="00AD1A92" w:rsidRDefault="00003EE7" w:rsidP="00003EE7">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00AD1A92">
+                        <w:rPr>
+                          <w:rFonts w:cs="Arial"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="16"/>
+                          <w:szCs w:val="16"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>Rehabilitation and Reintegration Branch Approval if contracted</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00C94409">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251692032" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73E3CB2B" wp14:editId="1BB9A855">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4515485</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>4015105</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1571625" cy="447675"/>
+                <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1001882602" name="Rectangle 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1571625" cy="447675"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="DAD7CB"/>
+                        </a:solidFill>
+                        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+                          <a:noFill/>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="449E7F8B" w14:textId="1AE8C738" w:rsidR="00E356F5" w:rsidRPr="008C7ACB" w:rsidRDefault="00E356F5" w:rsidP="00E356F5">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008C7ACB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>Religious Visitor Application Form for SINGLE VISIT</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="73E3CB2B" id="_x0000_s1036" style="position:absolute;margin-left:355.55pt;margin-top:316.15pt;width:123.75pt;height:35.25pt;z-index:251692032;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBfl+GKUgIAAJ4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0XxwH+ViDOkWWoMOA&#10;oC3QDj0rshQbkEWNUmJnv36U7DZdt9Owi0KKNB/59Jjrm64x7KTQ12ALno/GnCkroaztoeDfn24/&#10;febMB2FLYcCqgp+V5zerjx+uW7dUE6jAlAoZFbF+2bqCVyG4ZZZ5WalG+BE4ZSmoARsRyMVDVqJo&#10;qXpjssl4PM9awNIhSOU93W77IF+l+lorGe619iowU3DqLaQT07mPZ7a6FssDClfVcmhD/EMXjagt&#10;gb6W2oog2BHrP0o1tUTwoMNIQpOB1rVUaQaaJh+/m+axEk6lWYgc715p8v+vrLw7PboHJBpa55ee&#10;zDhFp7GJv9Qf6xJZ51eyVBeYpMt8tsjnkxlnkmLT6WK+mEU2s8vXDn34qqBh0Sg40mMkjsRp50Of&#10;+pISwTyYurytjUkOHvYbg+wk6OG26+1i82Wo/luasawt+GQ2HdPjSkEC0kYEMhtXFtzbA2fCHEiZ&#10;MmDCthAR0qtH7K3wVY+Ryg4QxsYWVJLP0OqFnWiFbt+xmhDypKB4tYfy/IAMoZeYd/K2JoCd8OFB&#10;IGmKGqQ9Cfd0aAPUNQwWZxXgz7/dx3x6aopy1pJGaaIfR4GKM/PNkgiu8uk0ijo509liQg6+jezf&#10;Ruyx2QCxmdNGOpnMmB/Mi6kRmmdap3VEpZCwkrB77gZnE/rdoYWUar1OaSRkJ8LOPjoZi0fqIrVP&#10;3bNAN7x9INXcwYuexfKdBPrc+KWF9TGArpM+LrySrqJDS5AUNixs3LK3fsq6/K2sfgEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhABwzBybhAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLxDAQhe+C/yGM&#10;4EXctF2ttTZdZEHQy4KriN6yzdgWk0lpsm39944nPQ7v471vqs3irJhwDL0nBekqAYHUeNNTq+D1&#10;5eGyABGiJqOtJ1TwjQE29elJpUvjZ3rGaR9bwSUUSq2gi3EopQxNh06HlR+QOPv0o9ORz7GVZtQz&#10;lzsrsyTJpdM98UKnB9x22Hztj05BvIhv827bTbYJU/v4Hj7kcPWk1PnZcn8HIuIS/2D41Wd1qNnp&#10;4I9kgrAKbtI0ZVRBvs7WIJi4vS5yEAeOkqwAWVfy/w/1DwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQBfl+GKUgIAAJ4EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQAcMwcm4QAAAAsBAAAPAAAAAAAAAAAAAAAAAKwEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAugUAAAAA&#10;" fillcolor="#dad7cb" stroked="f" strokeweight="2pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="449E7F8B" w14:textId="1AE8C738" w:rsidR="00E356F5" w:rsidRPr="008C7ACB" w:rsidRDefault="00E356F5" w:rsidP="00E356F5">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008C7ACB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>Religious Visitor Application Form for SINGLE VISIT</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00C94409">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251685888" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3235FC2B" wp14:editId="3A7CC5C0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>715010</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1986280</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3800475" cy="638175"/>
+                <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1240456623" name="Rectangle 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3800475" cy="638175"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="565A5A"/>
+                        </a:solidFill>
+                        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+                          <a:noFill/>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="79B3BAF4" w14:textId="77777777" w:rsidR="00482B63" w:rsidRPr="008C7ACB" w:rsidRDefault="00482B63" w:rsidP="00482B63">
+                            <w:pPr>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:line="288" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008C7ACB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>Definition:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="6361CE8E" w14:textId="33266B07" w:rsidR="00482B63" w:rsidRPr="008C7ACB" w:rsidRDefault="00482B63" w:rsidP="00482B63">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008C7ACB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>Visitors for the purpose or Religious, Cultural or Spiritual practice, guidance or support SINGLE VISIT or SERVICE OR PROGRAM</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="3235FC2B" id="_x0000_s1037" style="position:absolute;margin-left:56.3pt;margin-top:156.4pt;width:299.25pt;height:50.25pt;z-index:251685888;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBCdK61UgIAAJ4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X2ynSZoFdYqgRYcB&#10;RVugHXpWZCk2IIsapcTufv0o2U3abqdhF5kUKX48Pvrism8NOyj0DdiSF5OcM2UlVI3dlfzH082X&#10;JWc+CFsJA1aV/EV5frn+/Omicys1hRpMpZBREOtXnSt5HYJbZZmXtWqFn4BTlowasBWBVNxlFYqO&#10;orcmm+b5IusAK4cglfd0ez0Y+TrF11rJcK+1V4GZklNtIZ2Yzm08s/WFWO1QuLqRYxniH6poRWMp&#10;6THUtQiC7bH5I1TbSAQPOkwktBlo3UiVeqBuivxDN4+1cCr1QuB4d4TJ/7+w8u7w6B6QYOicX3kS&#10;Yxe9xjZ+qT7WJ7BejmCpPjBJl2fLPJ+dzzmTZFucLQuSKUx2eu3Qh28KWhaFkiMNI2EkDrc+DK6v&#10;LjGZB9NUN40xScHd9sogOwga3Hwx38w3Y/R3bsayruTT+Syn4UpBBNJGBBJbV5Xc2x1nwuyImTJg&#10;ym0hZkhTj7mvha+HHCnsmMLYWIJK9BlLPaETpdBve9ZQhqKIT+LVFqqXB2QIA8W8kzcNJbgVPjwI&#10;JE5RgbQn4Z4ObYCqhlHirAb89bf76E+jJitnHXGUOvq5F6g4M98tkeBrMZtFUidlNj+fkoJvLdu3&#10;Frtvr4DQLGgjnUxi9A/mVdQI7TOt0yZmJZOwknIP2I3KVRh2hxZSqs0muRGRnQi39tHJGDxCF6F9&#10;6p8FunH2gVhzB698FqsPFBh840sLm30A3SR+nHAlXkWFliAxbFzYuGVv9eR1+q2sfwMAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAKVIZdfeAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPhDAQhe8m/odm&#10;TLy5pWDQIGWDGr1osnHV+wAjEGlLaHdBfr3jaT2+zJc338u3ixnEkSbfO6tBbSIQZGvX9LbV8PH+&#10;dHULwge0DQ7OkoYf8rAtzs9yzBo32zc67kMruMT6DDV0IYyZlL7uyKDfuJEs377cZDBwnFrZTDhz&#10;uRlkHEWpNNhb/tDhSA8d1d/7g9GA8/1AY7sryzX93L0+ri/rM1ZaX14s5R2IQEs4wfCnz+pQsFPl&#10;DrbxYuCs4pRRDYmKeQMTN0opEJWGa5UkIItc/t9Q/AIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQBCdK61UgIAAJ4EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQClSGXX3gAAAAsBAAAPAAAAAAAAAAAAAAAAAKwEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAtwUAAAAA&#10;" fillcolor="#565a5a" stroked="f" strokeweight="2pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="79B3BAF4" w14:textId="77777777" w:rsidR="00482B63" w:rsidRPr="008C7ACB" w:rsidRDefault="00482B63" w:rsidP="00482B63">
+                      <w:pPr>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:line="288" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008C7ACB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>Definition:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="6361CE8E" w14:textId="33266B07" w:rsidR="00482B63" w:rsidRPr="008C7ACB" w:rsidRDefault="00482B63" w:rsidP="00482B63">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008C7ACB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>Visitors for the purpose or Religious, Cultural or Spiritual practice, guidance or support SINGLE VISIT or SERVICE OR PROGRAM</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00815CF1">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251683840" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7489CAFB" wp14:editId="0FA28814">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1972310</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1081405</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1276350" cy="590550"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1679601373" name="Rectangle 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1276350" cy="590550"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="DAD7CB"/>
+                        </a:solidFill>
+                        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+                          <a:noFill/>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="664234C5" w14:textId="77777777" w:rsidR="00482B63" w:rsidRPr="008C7ACB" w:rsidRDefault="00482B63" w:rsidP="00482B63">
+                            <w:pPr>
+                              <w:autoSpaceDE w:val="0"/>
+                              <w:autoSpaceDN w:val="0"/>
+                              <w:adjustRightInd w:val="0"/>
+                              <w:spacing w:line="288" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008C7ACB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Prisons Act 1981 </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="66CE7AEF" w14:textId="14EF4B0D" w:rsidR="00482B63" w:rsidRPr="008C7ACB" w:rsidRDefault="00482B63" w:rsidP="00482B63">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008C7ACB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                                <w:lang w:eastAsia="en-AU"/>
+                              </w:rPr>
+                              <w:t>Section 95E</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="7489CAFB" id="_x0000_s1038" style="position:absolute;margin-left:155.3pt;margin-top:85.15pt;width:100.5pt;height:46.5pt;z-index:251683840;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCl7Eg/UQIAAJ4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5xkST+COEWWIMOA&#10;oi3QDj0rshQbkEWNUmJ3v36U7Hys22nYRSFFmo98esz8rq0NOyj0FdicjwZDzpSVUFR2l/PvL5tP&#10;N5z5IGwhDFiV8zfl+d3i44d542ZqDCWYQiGjItbPGpfzMgQ3yzIvS1ULPwCnLAU1YC0CubjLChQN&#10;Va9NNh4Or7IGsHAIUnlPt+suyBepvtZKhketvQrM5Jx6C+nEdG7jmS3mYrZD4cpK9m2If+iiFpUl&#10;0FOptQiC7bH6o1RdSQQPOgwk1BloXUmVZqBpRsN30zyXwqk0C5Hj3Ykm///KyofDs3tCoqFxfubJ&#10;jFO0Guv4S/2xNpH1diJLtYFJuhyNr68+T4lTSbHp7XBKNpXJzl879OGrgppFI+dIj5E4Eod7H7rU&#10;Y0oE82CqYlMZkxzcbVcG2UHQw62X6+vVl776b2nGsibn4+lkGBsRJCBtRCCzdkXOvd1xJsyOlCkD&#10;JmwLESG9esReC192GKlsD2FsbEEl+fStntmJVmi3LasIYTSOn8SrLRRvT8gQOol5JzcVAdwLH54E&#10;kqaoQdqT8EiHNkBdQ29xVgL+/Nt9zKenpihnDWmUJvqxF6g4M98sieB2NJlEUSdnMr0ek4OXke1l&#10;xO7rFRCbI9pIJ5MZ84M5mhqhfqV1WkZUCgkrCbvjrndWodsdWkiplsuURkJ2ItzbZydj8UhdpPal&#10;fRXo+rcPpJoHOOpZzN5JoMuNX1pY7gPoKunjzCvpKjq0BElh/cLGLbv0U9b5b2XxCwAA//8DAFBL&#10;AwQUAAYACAAAACEAf0tUYuAAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwUrEMBCG74LvEEbw&#10;Im7SrVapTRdZEPQi7Cqit2wztsVkUppsW9/e8aTHmf/jn2+qzeKdmHCMfSAN2UqBQGqC7anV8Pry&#10;cHkLIiZD1rhAqOEbI2zq05PKlDbMtMNpn1rBJRRLo6FLaSiljE2H3sRVGJA4+wyjN4nHsZV2NDOX&#10;eyfXShXSm574QmcG3HbYfO2PXkO6SG/z87abXBOn9vE9fsjh6knr87Pl/g5EwiX9wfCrz+pQs9Mh&#10;HMlG4TTkmSoY5eBG5SCYuM4y3hw0rIs8B1lX8v8P9Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEApexIP1ECAACeBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAf0tUYuAAAAALAQAADwAAAAAAAAAAAAAAAACrBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAALgFAAAAAA==&#10;" fillcolor="#dad7cb" stroked="f" strokeweight="2pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="664234C5" w14:textId="77777777" w:rsidR="00482B63" w:rsidRPr="008C7ACB" w:rsidRDefault="00482B63" w:rsidP="00482B63">
+                      <w:pPr>
+                        <w:autoSpaceDE w:val="0"/>
+                        <w:autoSpaceDN w:val="0"/>
+                        <w:adjustRightInd w:val="0"/>
+                        <w:spacing w:line="288" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008C7ACB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Prisons Act 1981 </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="66CE7AEF" w14:textId="14EF4B0D" w:rsidR="00482B63" w:rsidRPr="008C7ACB" w:rsidRDefault="00482B63" w:rsidP="00482B63">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008C7ACB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                          <w:lang w:eastAsia="en-AU"/>
+                        </w:rPr>
+                        <w:t>Section 95E</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00815CF1">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="077D4E7B" wp14:editId="41CF843C">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3515359</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>548005</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1152525" cy="419100"/>
+                <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="222203764" name="Rectangle 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1152525" cy="419100"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="6A1A41"/>
+                        </a:solidFill>
+                        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+                          <a:noFill/>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="255E0A02" w14:textId="25EE593B" w:rsidR="00815CF1" w:rsidRPr="008C7ACB" w:rsidRDefault="00815CF1" w:rsidP="00815CF1">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008C7ACB">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>Un-Contracted</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="077D4E7B" id="_x0000_s1039" style="position:absolute;margin-left:276.8pt;margin-top:43.15pt;width:90.75pt;height:33pt;z-index:251679744;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA41CIAUwIAAJ4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx1nadcGdYogQYcB&#10;RVugHXpmZCk2IIsapcTufv0oxW26bqdhCKCQIsXHj0dfXg2dFXtNoUVXyfJkIoV2CuvWbSv5/fH6&#10;07kUIYKrwaLTlXzWQV4tPn647P1cT7FBW2sSHMSFee8r2cTo50URVKM7CCfotWOjQeogskrboibo&#10;OXpni+lkclb0SLUnVDoEvl0fjHKR4xujVbwzJugobCU5t5hPyucmncXiEuZbAt+0akwD/iGLDlrH&#10;oK+h1hBB7Kj9I1TXKsKAJp4o7Ao0plU618DVlJN31Tw04HWuhZsT/Gubwv8Lq273D/6euA29D/PA&#10;YqpiMNSlf85PDLlZz6/N0kMUii/L8nTKPykU22blRTnJ3SyOrz2F+FVjJ5JQSeJh5B7B/iZERmTX&#10;F5cEFtC29XVrbVZou1lZEnvgwZ0ty+WsTLPiJ7+5WSf6Sk5PZwwuFDCBjIXIYufrSga3lQLslpmp&#10;ImVshwkhTz1hryE0B4wcdoSwLqWgM33GVI/dSVIcNoNoGaH8nJ6kqw3Wz/ckCA8UC15dtwxwAyHe&#10;AzGnOEHek3jHh7HIWeMoSdEg/fzbffLnUbNVip45yhX92AFpKew3xyS4KGezROqszE6/TFmht5bN&#10;W4vbdSvkbpa8kV5lMflH+yIawu6J12mZUNkETjH2oXejsoqH3eGFVHq5zG5MZA/xxj14lYKn1qXW&#10;Pg5PQH6cfWTW3OILn2H+jgIH3/TS4XIX0bSZH8e+8uSTwkuQOTAubNqyt3r2On5WFr8AAAD//wMA&#10;UEsDBBQABgAIAAAAIQAo4U5i3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BTsMwEEX3SNzB&#10;GiQ2iDpN5LQKcSqExK5CIvQAbjwkaeNxlHHTwOkxK1iO/tP/b8rd4gYx48S9Jw3rVQICqfG2p1bD&#10;4eP1cQuCgyFrBk+o4QsZdtXtTWkK66/0jnMdWhFLiAujoQthLKTkpkNneOVHpJh9+smZEM+plXYy&#10;11juBpkmSS6d6SkudGbElw6bc31xGvp6mcf6IX3jbrP3+wN/K8Unre/vlucnEAGX8AfDr35Uhyo6&#10;Hf2FLItBg1JZHlEN2zwDEYFNptYgjpFUaQayKuX/F6ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhADjUIgBTAgAAngQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhACjhTmLfAAAACgEAAA8AAAAAAAAAAAAAAAAArQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAAC5BQAAAAA=&#10;" fillcolor="#6a1a41" stroked="f" strokeweight="2pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="255E0A02" w14:textId="25EE593B" w:rsidR="00815CF1" w:rsidRPr="008C7ACB" w:rsidRDefault="00815CF1" w:rsidP="00815CF1">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008C7ACB">
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>Un-Contracted</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00482B63">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="68A8AEDC" wp14:editId="3C37277C">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>572135</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>548005</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1209675" cy="419100"/>
+                <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1097118815" name="Rectangle 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1209675" cy="419100"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="6A1A41"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="19AF6829" w14:textId="28360307" w:rsidR="00815CF1" w:rsidRPr="008C7ACB" w:rsidRDefault="00815CF1" w:rsidP="00815CF1">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008C7ACB">
+                              <w:rPr>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>Contracted</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="68A8AEDC" id="_x0000_s1040" style="position:absolute;margin-left:45.05pt;margin-top:43.15pt;width:95.25pt;height:33pt;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQABxig0iQIAAHIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X20HabsGdYqgRYcB&#10;RVesHXpWZCk2IIsapcTOfv0o2XG6tthh2MUWxcfHD5G8vOpbw3YKfQO25MVJzpmyEqrGbkr+4+n2&#10;02fOfBC2EgasKvleeX61/PjhsnMLNYMaTKWQEYn1i86VvA7BLbLMy1q1wp+AU5aUGrAVgUTcZBWK&#10;jthbk83y/CzrACuHIJX3dHszKPky8WutZPimtVeBmZJTbCF9MX3X8ZstL8Vig8LVjRzDEP8QRSsa&#10;S04nqhsRBNti84aqbSSCBx1OJLQZaN1IlXKgbIr8VTaPtXAq5ULF8W4qk/9/tPJ+9+gekMrQOb/w&#10;dIxZ9Brb+Kf4WJ+KtZ+KpfrAJF0Ws/zi7PyUM0m6eXFR5Kma2dHaoQ9fFLQsHkqO9BipRmJ35wN5&#10;JOgBEp15ME112xiTBNysrw2ynaCHO1sVq3kR34pM/oAZG8EWotmgjjfZMZd0CnujIs7Y70qzpqLo&#10;ZymS1GZq8iOkVDYUg6oWlRrcF6f5lNtkkWJJhJFZk/+JeySILfyWe4hyxEdTlbp0Ms7/FthgPFkk&#10;z2DDZNw2FvA9AkNZjZ4H/KFIQ2lilUK/7qk29LDzCI1Xa6j2D8gQhrHxTt429JR3wocHgTQnNFE0&#10;++EbfbSBruQwnjirAX+9dx/x1L6k5ayjuSu5/7kVqDgzXy019kUxn8dBTcL89HxGAr7UrF9q7La9&#10;BuqQgraMk+kY8cEcjhqhfaYVsYpeSSWsJN8llwEPwnUY9gEtGalWqwSj4XQi3NlHJyN5LHRs1af+&#10;WaAb+znQJNzDYUbF4lVbD9hoaWG1DaCb1PPHuo5PQIOdemlcQnFzvJQT6rgql78BAAD//wMAUEsD&#10;BBQABgAIAAAAIQD+14Uh3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BTsMwEEX3SNzBGiQ2&#10;iNpNlZCGOBVCYlchEXoAN3aTQDyOMm4aOD3DCpaj//T/m3K3+EHMbqI+oIb1SoFw2ATbY6vh8P5y&#10;n4OgaNCaIaDT8OUIdtX1VWkKGy745uY6toJLkAqjoYtxLKSkpnPe0CqMDjk7hcmbyOfUSjuZC5f7&#10;QSZKZdKbHnmhM6N77lzzWZ+9hr5e5rG+S16pe9iH/YG+05Q+tL69WZ4eQUS3xD8YfvVZHSp2OoYz&#10;WhKDhq1aM6khzzYgOE9ylYE4MpgmG5BVKf9/UP0AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAAcYoNIkCAAByBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEA/teFId4AAAAJAQAADwAAAAAAAAAAAAAAAADjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAO4FAAAAAA==&#10;" fillcolor="#6a1a41" stroked="f" strokeweight="2pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="19AF6829" w14:textId="28360307" w:rsidR="00815CF1" w:rsidRPr="008C7ACB" w:rsidRDefault="00815CF1" w:rsidP="00815CF1">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008C7ACB">
+                        <w:rPr>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>Contracted</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="0098411B" w:rsidRPr="0098411B" w:rsidSect="009814BD">
+      <w:headerReference w:type="even" r:id="rId55"/>
+      <w:headerReference w:type="default" r:id="rId56"/>
+      <w:footerReference w:type="default" r:id="rId57"/>
+      <w:headerReference w:type="first" r:id="rId58"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1134" w:left="1304" w:header="709" w:footer="590" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="70D0232D" w14:textId="77777777" w:rsidR="00DA13EC" w:rsidRDefault="00DA13EC" w:rsidP="00D06E62">
+    <w:p w14:paraId="514074FC" w14:textId="77777777" w:rsidR="009E61C6" w:rsidRDefault="009E61C6" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3893C1AE" w14:textId="77777777" w:rsidR="00DA13EC" w:rsidRDefault="00DA13EC" w:rsidP="00D06E62">
+    <w:p w14:paraId="7083FCAC" w14:textId="77777777" w:rsidR="009E61C6" w:rsidRDefault="009E61C6" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...5 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  <w:font w:name="Arial Bold">
+    <w:panose1 w:val="020B0704020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial Bold">
-[...12 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="494923E9" w14:textId="61CCE9C5" w:rsidR="004940A7" w:rsidRDefault="004940A7" w:rsidP="00663830">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="1095"/>
         <w:tab w:val="left" w:pos="8080"/>
       </w:tabs>
     </w:pPr>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t xml:space="preserve">The current version of this document is maintained on the </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t>Custodial Ops</w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
@@ -9495,169 +12982,281 @@
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>13</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0A079993" w14:textId="77777777" w:rsidR="00DA13EC" w:rsidRDefault="00DA13EC" w:rsidP="00D06E62">
+    <w:p w14:paraId="3125A04F" w14:textId="77777777" w:rsidR="009E61C6" w:rsidRDefault="009E61C6" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4074067F" w14:textId="77777777" w:rsidR="00DA13EC" w:rsidRDefault="00DA13EC" w:rsidP="00D06E62">
+    <w:p w14:paraId="5B42EB89" w14:textId="77777777" w:rsidR="009E61C6" w:rsidRDefault="009E61C6" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="5A393728" w14:textId="10B3E824" w:rsidR="004940A7" w:rsidRDefault="004940A7">
+    <w:p w14:paraId="77C3BF5B" w14:textId="079CBA51" w:rsidR="007A3FEA" w:rsidRDefault="007A3FEA" w:rsidP="00953FAA">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00285A6C">
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5970"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00285A6C">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00285A6C">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A244E">
+        <w:t xml:space="preserve">s.95E </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A244E">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Prisons Act 1981</w:t>
+      </w:r>
+      <w:r w:rsidR="00953FAA">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="293B0861" w14:textId="5B46B5B0" w:rsidR="004940A7" w:rsidRDefault="004940A7">
+    <w:p w14:paraId="51B7CB22" w14:textId="77777777" w:rsidR="005A3973" w:rsidRDefault="005A3973" w:rsidP="005A3973">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> s.95E </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00285A6C">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Prisons Act 1981</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="13DC34CE" w14:textId="77777777" w:rsidR="00145E70" w:rsidRDefault="00145E70" w:rsidP="00145E70">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> s.95E </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A46971">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Prisons Act 1981</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="75A354B9" w14:textId="77777777" w:rsidR="005C2384" w:rsidRDefault="005C2384" w:rsidP="005C2384">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> s.95E </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00285A6C">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Prisons Act 1981</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p w14:paraId="7942E8B9" w14:textId="77777777" w:rsidR="00C027A8" w:rsidRDefault="00C027A8" w:rsidP="00C027A8">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> s.65 (2) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A46971">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Prisons Act 1981</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="6">
+    <w:p w14:paraId="37D0C455" w14:textId="77777777" w:rsidR="00545B5F" w:rsidRDefault="00545B5F" w:rsidP="00545B5F">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00F62B7F">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00F62B7F">
         <w:t xml:space="preserve"> r. 54D(f) </w:t>
       </w:r>
       <w:r w:rsidRPr="00F62B7F">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Prisons Regulations 1982</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1A8CBC42" w14:textId="2A256AE1" w:rsidR="004940A7" w:rsidRDefault="004940A7" w:rsidP="00663830">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="377AF018" w14:textId="77777777" w:rsidR="00CA56DB" w:rsidRDefault="00CA56DB">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1A8CBC42" w14:textId="7E3840C8" w:rsidR="004940A7" w:rsidRDefault="004940A7" w:rsidP="00663830">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00FA6F1F">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>COPP 9.1 Religious and Spiritual and Cultural Services</w:t>
+      <w:t>COPP 9.1 Cultural, Religious, Spiritual Services and Visits</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> &lt;v x.x&gt;</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="241EFBCE" w14:textId="77777777" w:rsidR="004940A7" w:rsidRDefault="004940A7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="76F2356A" w14:textId="640A4DE8" w:rsidR="004940A7" w:rsidRDefault="004940A7">
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="76F2356A" w14:textId="662E1C13" w:rsidR="004940A7" w:rsidRDefault="004940A7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="008114B3">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A0F59F7" wp14:editId="39FB4441">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>181610</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>220980</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1647825" cy="296545"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -9729,51 +13328,51 @@
                           </w:sdtContent>
                         </w:sdt>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7A0F59F7" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:14.3pt;margin-top:17.4pt;width:129.75pt;height:23.35pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5V1Wo9gEAAM0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817IN27EFy0GaNEWB&#10;9AGk/YA1RVlESS5L0pbcr++SchwjuQXVgeBqydmd2eH6ujeaHaQPCm3FJ6MxZ9IKrJXdVfzXz/sP&#10;S85CBFuDRisrfpSBX2/ev1t3rpRTbFHX0jMCsaHsXMXbGF1ZFEG00kAYoZOWkg16A5FCvytqDx2h&#10;G11Mx+NF0aGvnUchQ6C/d0OSbzJ+00gRvzdNkJHpilNvMa8+r9u0Fps1lDsPrlXi1Aa8oQsDylLR&#10;M9QdRGB7r15BGSU8BmziSKApsGmUkJkDsZmMX7B5bMHJzIXECe4sU/h/sOLb4dH98Cz2H7GnAWYS&#10;wT2g+B2YxdsW7E7eeI9dK6GmwpMkWdG5UJ6uJqlDGRLItvuKNQ0Z9hEzUN94k1QhnozQaQDHs+iy&#10;j0ykkovZ1XI650xQbrpazGfzXALKp9vOh/hZomFpU3FPQ83ocHgIMXUD5dORVMzivdI6D1Zb1lV8&#10;NSf4FxmjIvlOK1Px5Th9gxMSyU+2zpcjKD3sqYC2J9aJ6EA59tueDib2W6yPxN/j4C96D7Rp0f/l&#10;rCNvVTz82YOXnOkvljRcTWazZMYczOZXUwr8ZWZ7mQErCKrikbNhexuzgQdGN6R1o7IMz52ceiXP&#10;ZHVO/k6mvIzzqedXuPkHAAD//wMAUEsDBBQABgAIAAAAIQAgdZVd3AAAAAgBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/BTsMwEETvSPyDtUjcqJ3QViZkUyEQVxAFKvXmxm4SEa+j2G3C37Oc4Dia0cyb&#10;cjP7XpzdGLtACNlCgXBUB9tRg/Dx/nyjQcRkyJo+kEP4dhE21eVFaQobJnpz521qBJdQLAxCm9JQ&#10;SBnr1nkTF2FwxN4xjN4klmMj7WgmLve9zJVaS2864oXWDO6xdfXX9uQRPl+O+91SvTZPfjVMYVaS&#10;/J1EvL6aH+5BJDenvzD84jM6VMx0CCeyUfQIuV5zEuF2yQ/Yz7XOQBwQdLYCWZXy/4HqBwAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADlXVaj2AQAAzQMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACB1lV3cAAAACAEAAA8AAAAAAAAAAAAAAAAAUAQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABZBQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 1" o:spid="_x0000_s1041" type="#_x0000_t202" style="position:absolute;margin-left:14.3pt;margin-top:17.4pt;width:129.75pt;height:23.35pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5V1Wo9gEAAM0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817IN27EFy0GaNEWB&#10;9AGk/YA1RVlESS5L0pbcr++SchwjuQXVgeBqydmd2eH6ujeaHaQPCm3FJ6MxZ9IKrJXdVfzXz/sP&#10;S85CBFuDRisrfpSBX2/ev1t3rpRTbFHX0jMCsaHsXMXbGF1ZFEG00kAYoZOWkg16A5FCvytqDx2h&#10;G11Mx+NF0aGvnUchQ6C/d0OSbzJ+00gRvzdNkJHpilNvMa8+r9u0Fps1lDsPrlXi1Aa8oQsDylLR&#10;M9QdRGB7r15BGSU8BmziSKApsGmUkJkDsZmMX7B5bMHJzIXECe4sU/h/sOLb4dH98Cz2H7GnAWYS&#10;wT2g+B2YxdsW7E7eeI9dK6GmwpMkWdG5UJ6uJqlDGRLItvuKNQ0Z9hEzUN94k1QhnozQaQDHs+iy&#10;j0ykkovZ1XI650xQbrpazGfzXALKp9vOh/hZomFpU3FPQ83ocHgIMXUD5dORVMzivdI6D1Zb1lV8&#10;NSf4FxmjIvlOK1Px5Th9gxMSyU+2zpcjKD3sqYC2J9aJ6EA59tueDib2W6yPxN/j4C96D7Rp0f/l&#10;rCNvVTz82YOXnOkvljRcTWazZMYczOZXUwr8ZWZ7mQErCKrikbNhexuzgQdGN6R1o7IMz52ceiXP&#10;ZHVO/k6mvIzzqedXuPkHAAD//wMAUEsDBBQABgAIAAAAIQAgdZVd3AAAAAgBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/BTsMwEETvSPyDtUjcqJ3QViZkUyEQVxAFKvXmxm4SEa+j2G3C37Oc4Dia0cyb&#10;cjP7XpzdGLtACNlCgXBUB9tRg/Dx/nyjQcRkyJo+kEP4dhE21eVFaQobJnpz521qBJdQLAxCm9JQ&#10;SBnr1nkTF2FwxN4xjN4klmMj7WgmLve9zJVaS2864oXWDO6xdfXX9uQRPl+O+91SvTZPfjVMYVaS&#10;/J1EvL6aH+5BJDenvzD84jM6VMx0CCeyUfQIuV5zEuF2yQ/Yz7XOQBwQdLYCWZXy/4HqBwAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADlXVaj2AQAAzQMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACB1lV3cAAAACAEAAA8AAAAAAAAAAAAAAAAAUAQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABZBQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox>
                 <w:txbxContent>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                         <w:b/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
                       <w:id w:val="-1483379727"/>
                     </w:sdtPr>
                     <w:sdtEndPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:sdtEndPr>
                     <w:sdtContent>
                       <w:p w14:paraId="5E4DA9DC" w14:textId="77777777" w:rsidR="004940A7" w:rsidRPr="00464E72" w:rsidRDefault="004940A7" w:rsidP="008D51C1">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:hint="eastAsia"/>
                             <w:b/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:sz w:val="20"/>
@@ -9867,51 +13466,51 @@
                             <w:t>Commissioner’s Operating Policy and Procedure (COPP)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="77763E43" id="Text Box 21" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:200.3pt;margin-top:-1.35pt;width:312.75pt;height:42.75pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWgwKsagIAAEQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGyEQvlfqf0Dcm7UdO6mtrCM3katK&#10;VhLVqXLGLMSrsgyFsXfdX5+BXT/k9pKqFxiYb4b55sHNbVMZtlU+lGBz3r/ocaashKK0rzn/8Tz/&#10;9JmzgMIWwoBVOd+pwG+nHz/c1G6iBrAGUyjPyIkNk9rlfI3oJlkW5FpVIlyAU5aUGnwlkI7+NSu8&#10;qMl7ZbJBr3eV1eAL50GqEOj2vlXyafKvtZL4qHVQyEzOKTZMq0/rKq7Z9EZMXr1w61J2YYh/iKIS&#10;paVHD67uBQq28eUfrqpSegig8UJClYHWpVSJA7Hp987YLNfCqcSFkhPcIU3h/7mVD9ule/IMmy/Q&#10;UAFjQmoXJoEuI59G+yruFCkjPaVwd0ibapBJurwcX/fHgxFnknSj4SDK5CY7Wjsf8KuCikUh557K&#10;krIltouALXQPiY9ZmJfGpNIYy+qcX12OesngoCHnxkasSkXu3BwjTxLujIoYY78rzcoiEYgXqb3U&#10;nfFsK6gxhJTKYuKe/BI6ojQF8R7DDn+M6j3GLY/9y2DxYFyVFnxifxZ28XMfsm7xlPMT3lHEZtUQ&#10;8ZPCrqDYUb09tKMQnJyXVJSFCPgkPPU+lZjmGR9p0QYo+dBJnK3B//7bfcRTS5KWs5pmKefh10Z4&#10;xZn5ZqlZx/3hMA5fOgxH1wM6+FPN6lRjN9UdUFX69HM4mcSIR7MXtYfqhcZ+Fl8llbCS3s457sU7&#10;bCecvg2pZrMEonFzAhd26WR0HYsUW+65eRHedX2J1NEPsJ86MTlrzxYbLS3MNgi6TL0b89xmtcs/&#10;jWrq/u5biX/B6Tmhjp/f9A0AAP//AwBQSwMEFAAGAAgAAAAhAIf88MXfAAAACgEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8FOwzAMQO9I/ENkJG5bugpGVepOU6UJCcFhYxdubpO1FYlTmmwrfD3ZiR0t&#10;Pz0/F6vJGnHSo+8dIyzmCQjNjVM9twj7j80sA+EDsSLjWCP8aA+r8vamoFy5M2/1aRdaESXsc0Lo&#10;QhhyKX3TaUt+7gbNcXdwo6UQx7GVaqRzlFsj0yRZSks9xwsdDbrqdPO1O1qE12rzTts6tdmvqV7e&#10;Duvhe//5iHh/N62fQQQ9hX8YLvkxHcrYVLsjKy8MwkO0RxRhlj6BuABJulyAqBGyNANZFvL6hfIP&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAVoMCrGoCAABEBQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAh/zwxd8AAAAKAQAADwAAAAAAAAAAAAAA&#10;AADEBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANAFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape w14:anchorId="77763E43" id="Text Box 21" o:spid="_x0000_s1042" type="#_x0000_t202" style="position:absolute;margin-left:200.3pt;margin-top:-1.35pt;width:312.75pt;height:42.75pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWgwKsagIAAEQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGyEQvlfqf0Dcm7UdO6mtrCM3katK&#10;VhLVqXLGLMSrsgyFsXfdX5+BXT/k9pKqFxiYb4b55sHNbVMZtlU+lGBz3r/ocaashKK0rzn/8Tz/&#10;9JmzgMIWwoBVOd+pwG+nHz/c1G6iBrAGUyjPyIkNk9rlfI3oJlkW5FpVIlyAU5aUGnwlkI7+NSu8&#10;qMl7ZbJBr3eV1eAL50GqEOj2vlXyafKvtZL4qHVQyEzOKTZMq0/rKq7Z9EZMXr1w61J2YYh/iKIS&#10;paVHD67uBQq28eUfrqpSegig8UJClYHWpVSJA7Hp987YLNfCqcSFkhPcIU3h/7mVD9ule/IMmy/Q&#10;UAFjQmoXJoEuI59G+yruFCkjPaVwd0ibapBJurwcX/fHgxFnknSj4SDK5CY7Wjsf8KuCikUh557K&#10;krIltouALXQPiY9ZmJfGpNIYy+qcX12OesngoCHnxkasSkXu3BwjTxLujIoYY78rzcoiEYgXqb3U&#10;nfFsK6gxhJTKYuKe/BI6ojQF8R7DDn+M6j3GLY/9y2DxYFyVFnxifxZ28XMfsm7xlPMT3lHEZtUQ&#10;8ZPCrqDYUb09tKMQnJyXVJSFCPgkPPU+lZjmGR9p0QYo+dBJnK3B//7bfcRTS5KWs5pmKefh10Z4&#10;xZn5ZqlZx/3hMA5fOgxH1wM6+FPN6lRjN9UdUFX69HM4mcSIR7MXtYfqhcZ+Fl8llbCS3s457sU7&#10;bCecvg2pZrMEonFzAhd26WR0HYsUW+65eRHedX2J1NEPsJ86MTlrzxYbLS3MNgi6TL0b89xmtcs/&#10;jWrq/u5biX/B6Tmhjp/f9A0AAP//AwBQSwMEFAAGAAgAAAAhAIf88MXfAAAACgEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8FOwzAMQO9I/ENkJG5bugpGVepOU6UJCcFhYxdubpO1FYlTmmwrfD3ZiR0t&#10;Pz0/F6vJGnHSo+8dIyzmCQjNjVM9twj7j80sA+EDsSLjWCP8aA+r8vamoFy5M2/1aRdaESXsc0Lo&#10;QhhyKX3TaUt+7gbNcXdwo6UQx7GVaqRzlFsj0yRZSks9xwsdDbrqdPO1O1qE12rzTts6tdmvqV7e&#10;Duvhe//5iHh/N62fQQQ9hX8YLvkxHcrYVLsjKy8MwkO0RxRhlj6BuABJulyAqBGyNANZFvL6hfIP&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAVoMCrGoCAABEBQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAh/zwxd8AAAAKAQAADwAAAAAAAAAAAAAA&#10;AADEBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANAFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="3F968862" w14:textId="77777777" w:rsidR="004940A7" w:rsidRDefault="004940A7" w:rsidP="00B937D8">
                     <w:pPr>
                       <w:pStyle w:val="Publicationtitle"/>
                       <w:rPr>
                         <w:rFonts w:hint="eastAsia"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:t>Commissioner’s Operating Policy and Procedure (COPP)</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
@@ -9953,186 +13552,195 @@
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7580630" cy="10719435"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="7DC11765" w14:textId="2E9B0471" w:rsidR="004940A7" w:rsidRDefault="004940A7">
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7DC11765" w14:textId="1075A835" w:rsidR="004940A7" w:rsidRDefault="004940A7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="13E353C2" w14:textId="2F796DA8" w:rsidR="003C6651" w:rsidRDefault="004940A7" w:rsidP="004D040B">
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="13E353C2" w14:textId="379B18F3" w:rsidR="003C6651" w:rsidRDefault="004940A7" w:rsidP="004D040B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00E274AD">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00E274AD">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00E274AD">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="006062E5">
+    <w:r w:rsidR="00EB6A97">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>COPP 9.1 Cultural, Religious and Spiritual Services</w:t>
+      <w:t>COPP 9.1 Cultural, Religious, Spiritual Services and Visits</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00E274AD">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00E274AD">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t xml:space="preserve"> v</w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="001A1D29">
+    <w:r w:rsidR="002B64FE" w:rsidRPr="00E274AD">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>3</w:t>
-[...11 lines deleted...]
-      <w:t>0</w:t>
+      <w:t>v4.0</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="3AAC8083" w14:textId="78820231" w:rsidR="004940A7" w:rsidRDefault="004940A7">
+<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3AAC8083" w14:textId="75B0889B" w:rsidR="004940A7" w:rsidRDefault="004940A7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF83"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D79C32F8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet2"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="643"/>
+        </w:tabs>
+        <w:ind w:left="643" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A6684E2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0049306D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0D582988"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090019">
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C09001B">
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
@@ -10152,51 +13760,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05B8113D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0DE6A8E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
@@ -10292,137 +13900,226 @@
       <w:pPr>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09FD71B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9D6CDAF4"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1211" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1931" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2651" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3371" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="4091" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4811" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5531" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6251" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6971" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0A564904"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0AEEA9B0"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B6F641C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B93A6FC0"/>
     <w:lvl w:ilvl="0" w:tplc="85601ECA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -10492,798 +14189,226 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CB6414B"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="11F645C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C45A5FAE"/>
+    <w:tmpl w:val="EB7A29DA"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="180"/>
+        <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="180"/>
+        <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="7200" w:hanging="180"/>
+        <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E0F16E9"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="219E629C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="5BD09728"/>
+    <w:tmpl w:val="76CE3EB2"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="180"/>
-[...177 lines deleted...]
-        <w:ind w:left="6120" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1748637C"/>
-[...395 lines deleted...]
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28DA60C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FBF0F0E4"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -11325,295 +14450,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...243 lines deleted...]
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F2E2B56"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6E368330"/>
     <w:styleLink w:val="StyleBulletedSymbolsymbol10ptLeft063cmHanging0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="1134" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
@@ -11712,51 +14593,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2FD66F4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DC9275E6"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -11801,740 +14682,487 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-[...132 lines deleted...]
-    <w:nsid w:val="46794FAB"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30EE4DE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="442A7D30"/>
+    <w:tmpl w:val="EB7A29DA"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="180"/>
+        <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="180"/>
+        <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="180"/>
+        <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49C43B74"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F3A5435"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="462A1BD0"/>
-[...3 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:tmpl w:val="226C15FA"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val="o"/>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FE27075"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="31C606DC"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="455E5A23"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CD58618C"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val=""/>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val=""/>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56095A32"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A856618C"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-[...357 lines deleted...]
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="562227C6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C1300954"/>
     <w:styleLink w:val="StyleOutlinenumbered"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -12632,140 +15260,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-[...88 lines deleted...]
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E094D42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9840358E"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -12810,309 +15349,137 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="615B1DBB"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6BD63AB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7160EF38"/>
+    <w:tmpl w:val="A856618C"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="180"/>
+        <w:ind w:left="2880" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="180"/>
+        <w:ind w:left="5040" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="180"/>
+        <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-[...171 lines deleted...]
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="725F7331"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CD58618C"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -13154,81 +15521,81 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75FD4723"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0D222CBA"/>
     <w:lvl w:ilvl="0" w:tplc="312E38C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
@@ -13248,51 +15615,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="764635EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="422287DA"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13361,51 +15728,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="783D09A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="154EAB68"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13474,140 +15841,260 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B647629"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="793822A8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="152C7FF8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="28"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7797" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3685" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7AB076E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="8DA2F158"/>
-[...3 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:tmpl w:val="6B72521E"/>
+    <w:lvl w:ilvl="0" w:tplc="DD84C3EA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B8F6550"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F19A60E0"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -13649,51 +16136,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7BF11979"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F0A0EEB8"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -13738,962 +16225,1532 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1358585170">
+  <w:num w:numId="1" w16cid:durableId="1462308725">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1515344851">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1229535534">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1051618636">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1225795473">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1462652400">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="2009940317">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="578251626">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="515844541">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1793743271">
+  <w:num w:numId="10" w16cid:durableId="195122776">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1419247985">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="240023894">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="48186895">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="890574293">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="591086589">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1484547029">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1211917617">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="795180986">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1776558776">
+    <w:abstractNumId w:val="25"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="738595146">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1401751003">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1557930810">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="468672412">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="2018605944">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="262418512">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1487360264">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1503854694">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1961304218">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="776678471">
-[...23 lines deleted...]
-  <w:num w:numId="11" w16cid:durableId="1421684433">
+  <w:num w:numId="29" w16cid:durableId="803233036">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1886485654">
-[...47 lines deleted...]
-  <w:num w:numId="28" w16cid:durableId="1140000106">
+  <w:num w:numId="30" w16cid:durableId="1298490581">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="1146122733">
-[...53 lines deleted...]
-  <w:numIdMacAtCleanup w:val="20"/>
+  <w:numIdMacAtCleanup w:val="18"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1728" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="OnZcRtKW+F4uVbbAWp/8izz9nAb3+sO0LkiKUARC0y44wVJ98G0jKPVKuFxCI0c0iNaR12WPJ42RQXYy+p/M1Q==" w:salt="i0P9lbxp3qSrjxl0OyNBzg=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="AgSZ+3ZekycOk7hW96ODpkp15cQ1o6GAOgMzy1BKKjkhldwHty/TlNKaJDi8vwoZwzB/SgZHXIdSBavf5H1lHw==" w:salt="f9kUGIgoDyRVvk/G38kKeQ=="/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="ManualSave" w:val="Y"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00943E49"/>
+    <w:rsid w:val="00000407"/>
+    <w:rsid w:val="00000FA2"/>
+    <w:rsid w:val="00001BC1"/>
+    <w:rsid w:val="00003EE7"/>
     <w:rsid w:val="000047F1"/>
     <w:rsid w:val="0000564F"/>
     <w:rsid w:val="00005C83"/>
     <w:rsid w:val="000061E1"/>
     <w:rsid w:val="0000644A"/>
     <w:rsid w:val="00007C85"/>
     <w:rsid w:val="000116CB"/>
+    <w:rsid w:val="00011BA7"/>
+    <w:rsid w:val="00011DCB"/>
     <w:rsid w:val="00012346"/>
+    <w:rsid w:val="00015150"/>
     <w:rsid w:val="00015B75"/>
+    <w:rsid w:val="0002042D"/>
+    <w:rsid w:val="000242D9"/>
+    <w:rsid w:val="00024525"/>
     <w:rsid w:val="00024788"/>
     <w:rsid w:val="00032BED"/>
+    <w:rsid w:val="00036142"/>
     <w:rsid w:val="00044BC8"/>
     <w:rsid w:val="00045F51"/>
     <w:rsid w:val="0004671C"/>
+    <w:rsid w:val="000469C4"/>
     <w:rsid w:val="000503DB"/>
+    <w:rsid w:val="00051BA3"/>
     <w:rsid w:val="00055ABB"/>
     <w:rsid w:val="00062798"/>
+    <w:rsid w:val="00065E77"/>
     <w:rsid w:val="000755EE"/>
     <w:rsid w:val="00080666"/>
+    <w:rsid w:val="000839C4"/>
     <w:rsid w:val="00084010"/>
     <w:rsid w:val="00084823"/>
     <w:rsid w:val="000925A5"/>
+    <w:rsid w:val="00093E1F"/>
     <w:rsid w:val="00094869"/>
+    <w:rsid w:val="00094A0C"/>
     <w:rsid w:val="000A013B"/>
     <w:rsid w:val="000A1DCF"/>
     <w:rsid w:val="000A21C3"/>
     <w:rsid w:val="000A2DD3"/>
+    <w:rsid w:val="000A340C"/>
     <w:rsid w:val="000A3B40"/>
     <w:rsid w:val="000A46D4"/>
     <w:rsid w:val="000A5B29"/>
+    <w:rsid w:val="000A5E8B"/>
+    <w:rsid w:val="000A720C"/>
     <w:rsid w:val="000A75D5"/>
+    <w:rsid w:val="000B02F5"/>
     <w:rsid w:val="000B5AEF"/>
     <w:rsid w:val="000B6320"/>
     <w:rsid w:val="000C14F7"/>
     <w:rsid w:val="000C304F"/>
+    <w:rsid w:val="000C44EE"/>
+    <w:rsid w:val="000C4CFD"/>
+    <w:rsid w:val="000C5061"/>
     <w:rsid w:val="000D008C"/>
     <w:rsid w:val="000D2008"/>
+    <w:rsid w:val="000D39F8"/>
     <w:rsid w:val="000D4E52"/>
     <w:rsid w:val="000D5E14"/>
     <w:rsid w:val="000D69A3"/>
+    <w:rsid w:val="000E0415"/>
     <w:rsid w:val="000E0510"/>
     <w:rsid w:val="000E1B41"/>
     <w:rsid w:val="000E3C2C"/>
+    <w:rsid w:val="000E4E3B"/>
+    <w:rsid w:val="000E536D"/>
     <w:rsid w:val="000E53A3"/>
+    <w:rsid w:val="000E71EA"/>
     <w:rsid w:val="000F0FBC"/>
+    <w:rsid w:val="000F4F2B"/>
     <w:rsid w:val="000F7085"/>
     <w:rsid w:val="000F7531"/>
     <w:rsid w:val="00101904"/>
+    <w:rsid w:val="00101FFF"/>
+    <w:rsid w:val="001020C9"/>
     <w:rsid w:val="001035D6"/>
+    <w:rsid w:val="001069F5"/>
     <w:rsid w:val="00106FF6"/>
+    <w:rsid w:val="00107531"/>
     <w:rsid w:val="00111EB8"/>
+    <w:rsid w:val="0011387E"/>
     <w:rsid w:val="00114916"/>
     <w:rsid w:val="001158E9"/>
+    <w:rsid w:val="001160D3"/>
     <w:rsid w:val="001236EE"/>
+    <w:rsid w:val="00124213"/>
     <w:rsid w:val="00126611"/>
+    <w:rsid w:val="001268DB"/>
     <w:rsid w:val="00126C03"/>
+    <w:rsid w:val="00127283"/>
     <w:rsid w:val="001300DC"/>
     <w:rsid w:val="00131037"/>
+    <w:rsid w:val="00132837"/>
     <w:rsid w:val="0013520B"/>
-    <w:rsid w:val="00136C57"/>
+    <w:rsid w:val="001369CE"/>
     <w:rsid w:val="00140450"/>
+    <w:rsid w:val="00141506"/>
+    <w:rsid w:val="00142280"/>
+    <w:rsid w:val="0014357A"/>
     <w:rsid w:val="00144A1B"/>
+    <w:rsid w:val="00145346"/>
+    <w:rsid w:val="00145E70"/>
+    <w:rsid w:val="00146505"/>
     <w:rsid w:val="00146739"/>
     <w:rsid w:val="001472B5"/>
     <w:rsid w:val="00150099"/>
+    <w:rsid w:val="00154D76"/>
     <w:rsid w:val="00155864"/>
+    <w:rsid w:val="001601A6"/>
+    <w:rsid w:val="001607E7"/>
+    <w:rsid w:val="001623C1"/>
+    <w:rsid w:val="00162BDC"/>
+    <w:rsid w:val="00164382"/>
     <w:rsid w:val="00164F6C"/>
+    <w:rsid w:val="00172275"/>
+    <w:rsid w:val="001731C5"/>
     <w:rsid w:val="00174C3C"/>
     <w:rsid w:val="001757E8"/>
+    <w:rsid w:val="001810AB"/>
     <w:rsid w:val="00182D16"/>
+    <w:rsid w:val="00185F68"/>
+    <w:rsid w:val="00186B1D"/>
     <w:rsid w:val="0018702B"/>
+    <w:rsid w:val="001906E3"/>
     <w:rsid w:val="00192E7B"/>
     <w:rsid w:val="00193880"/>
     <w:rsid w:val="0019582E"/>
     <w:rsid w:val="001968AF"/>
+    <w:rsid w:val="00197D11"/>
     <w:rsid w:val="001A03CE"/>
-    <w:rsid w:val="001A1D29"/>
+    <w:rsid w:val="001A55AC"/>
+    <w:rsid w:val="001B0FFF"/>
+    <w:rsid w:val="001B60D6"/>
     <w:rsid w:val="001B6918"/>
     <w:rsid w:val="001B7C54"/>
     <w:rsid w:val="001C0572"/>
     <w:rsid w:val="001C22D0"/>
+    <w:rsid w:val="001C57A0"/>
     <w:rsid w:val="001C6228"/>
     <w:rsid w:val="001C6430"/>
     <w:rsid w:val="001D1D3E"/>
+    <w:rsid w:val="001D26F2"/>
+    <w:rsid w:val="001E1DB7"/>
+    <w:rsid w:val="001E2D42"/>
     <w:rsid w:val="001E3880"/>
+    <w:rsid w:val="001E3B72"/>
     <w:rsid w:val="001E489F"/>
     <w:rsid w:val="001E58A9"/>
+    <w:rsid w:val="001F44B1"/>
     <w:rsid w:val="001F644F"/>
     <w:rsid w:val="002010E9"/>
+    <w:rsid w:val="00203735"/>
     <w:rsid w:val="002043B6"/>
+    <w:rsid w:val="00205D0B"/>
     <w:rsid w:val="00205DC8"/>
+    <w:rsid w:val="0020768B"/>
+    <w:rsid w:val="00207F4A"/>
+    <w:rsid w:val="00213900"/>
+    <w:rsid w:val="0021607A"/>
+    <w:rsid w:val="002169F4"/>
     <w:rsid w:val="00216B19"/>
     <w:rsid w:val="002178FA"/>
+    <w:rsid w:val="00220C46"/>
     <w:rsid w:val="0022334C"/>
+    <w:rsid w:val="00224F71"/>
     <w:rsid w:val="00226984"/>
     <w:rsid w:val="0023537E"/>
     <w:rsid w:val="00237A64"/>
+    <w:rsid w:val="0024017B"/>
+    <w:rsid w:val="0024046D"/>
+    <w:rsid w:val="002418B7"/>
+    <w:rsid w:val="00242FE5"/>
     <w:rsid w:val="002457AA"/>
     <w:rsid w:val="00245869"/>
     <w:rsid w:val="00245EE8"/>
+    <w:rsid w:val="00246738"/>
     <w:rsid w:val="00250C62"/>
     <w:rsid w:val="00254316"/>
+    <w:rsid w:val="00261263"/>
+    <w:rsid w:val="002613B4"/>
+    <w:rsid w:val="002628C1"/>
+    <w:rsid w:val="002629CD"/>
+    <w:rsid w:val="00264766"/>
+    <w:rsid w:val="00264A2C"/>
+    <w:rsid w:val="00266281"/>
     <w:rsid w:val="00266CF0"/>
     <w:rsid w:val="00271FBE"/>
     <w:rsid w:val="00272232"/>
+    <w:rsid w:val="00273E18"/>
     <w:rsid w:val="0027418F"/>
+    <w:rsid w:val="00274CBD"/>
+    <w:rsid w:val="00276060"/>
     <w:rsid w:val="0027609B"/>
     <w:rsid w:val="00276785"/>
     <w:rsid w:val="00276917"/>
     <w:rsid w:val="00276F01"/>
+    <w:rsid w:val="00282051"/>
     <w:rsid w:val="00285795"/>
     <w:rsid w:val="00285A6C"/>
+    <w:rsid w:val="00295661"/>
     <w:rsid w:val="00296022"/>
+    <w:rsid w:val="00297358"/>
     <w:rsid w:val="002A0E26"/>
     <w:rsid w:val="002A0F6C"/>
+    <w:rsid w:val="002A6A6D"/>
+    <w:rsid w:val="002A752D"/>
+    <w:rsid w:val="002A7B05"/>
+    <w:rsid w:val="002B1AE9"/>
+    <w:rsid w:val="002B2CF4"/>
+    <w:rsid w:val="002B2FB2"/>
+    <w:rsid w:val="002B4351"/>
+    <w:rsid w:val="002B5224"/>
     <w:rsid w:val="002B5995"/>
+    <w:rsid w:val="002B64FE"/>
+    <w:rsid w:val="002B69F2"/>
+    <w:rsid w:val="002C174C"/>
+    <w:rsid w:val="002C245A"/>
+    <w:rsid w:val="002C2C46"/>
     <w:rsid w:val="002C37DE"/>
     <w:rsid w:val="002C3BA1"/>
     <w:rsid w:val="002C7E18"/>
     <w:rsid w:val="002D05FC"/>
+    <w:rsid w:val="002D27F4"/>
+    <w:rsid w:val="002D62C0"/>
     <w:rsid w:val="002D641D"/>
+    <w:rsid w:val="002E0750"/>
+    <w:rsid w:val="002E4C2F"/>
     <w:rsid w:val="002E5756"/>
     <w:rsid w:val="002E6F7B"/>
     <w:rsid w:val="002F01CF"/>
     <w:rsid w:val="002F0980"/>
     <w:rsid w:val="002F320A"/>
+    <w:rsid w:val="002F4BC9"/>
     <w:rsid w:val="002F56D0"/>
-    <w:rsid w:val="002F621A"/>
+    <w:rsid w:val="002F75FF"/>
     <w:rsid w:val="00302144"/>
+    <w:rsid w:val="003057E3"/>
     <w:rsid w:val="00307964"/>
     <w:rsid w:val="003109D5"/>
     <w:rsid w:val="00313A59"/>
+    <w:rsid w:val="00315DEF"/>
     <w:rsid w:val="00321BBD"/>
+    <w:rsid w:val="00321CD0"/>
+    <w:rsid w:val="00331568"/>
     <w:rsid w:val="0033433C"/>
     <w:rsid w:val="00341BF2"/>
+    <w:rsid w:val="00342047"/>
+    <w:rsid w:val="00342E25"/>
     <w:rsid w:val="00343FDD"/>
+    <w:rsid w:val="00344157"/>
+    <w:rsid w:val="00344FA7"/>
     <w:rsid w:val="00346818"/>
+    <w:rsid w:val="003468B2"/>
     <w:rsid w:val="00350E04"/>
+    <w:rsid w:val="00351BD9"/>
+    <w:rsid w:val="003524BF"/>
     <w:rsid w:val="00354145"/>
+    <w:rsid w:val="0035700C"/>
     <w:rsid w:val="00360E42"/>
     <w:rsid w:val="00364961"/>
     <w:rsid w:val="00367B40"/>
     <w:rsid w:val="00370EE8"/>
+    <w:rsid w:val="00372680"/>
+    <w:rsid w:val="0037280E"/>
     <w:rsid w:val="003749AA"/>
     <w:rsid w:val="00380258"/>
     <w:rsid w:val="0038069E"/>
-    <w:rsid w:val="00385386"/>
     <w:rsid w:val="00387D35"/>
+    <w:rsid w:val="003921DA"/>
+    <w:rsid w:val="0039243F"/>
+    <w:rsid w:val="00392852"/>
     <w:rsid w:val="00392F14"/>
     <w:rsid w:val="003951A9"/>
+    <w:rsid w:val="00396D5C"/>
     <w:rsid w:val="003A265C"/>
+    <w:rsid w:val="003A2F1E"/>
+    <w:rsid w:val="003A3419"/>
     <w:rsid w:val="003A4A9F"/>
+    <w:rsid w:val="003B1ECD"/>
+    <w:rsid w:val="003B3DC0"/>
+    <w:rsid w:val="003B7BB6"/>
     <w:rsid w:val="003C1B90"/>
+    <w:rsid w:val="003C213F"/>
+    <w:rsid w:val="003C37E5"/>
     <w:rsid w:val="003C5931"/>
     <w:rsid w:val="003C6651"/>
+    <w:rsid w:val="003D4AA1"/>
     <w:rsid w:val="003D708E"/>
     <w:rsid w:val="003D7945"/>
+    <w:rsid w:val="003E1E30"/>
+    <w:rsid w:val="003E27BC"/>
     <w:rsid w:val="003E31A1"/>
+    <w:rsid w:val="003E5083"/>
+    <w:rsid w:val="003E647C"/>
     <w:rsid w:val="003E6CE1"/>
+    <w:rsid w:val="003F0A2F"/>
+    <w:rsid w:val="003F1734"/>
     <w:rsid w:val="003F1AA1"/>
+    <w:rsid w:val="003F356E"/>
+    <w:rsid w:val="003F5465"/>
+    <w:rsid w:val="003F6A04"/>
     <w:rsid w:val="00400DF5"/>
     <w:rsid w:val="0040160A"/>
+    <w:rsid w:val="00401906"/>
     <w:rsid w:val="0040277A"/>
+    <w:rsid w:val="0040432E"/>
+    <w:rsid w:val="00406165"/>
+    <w:rsid w:val="00406256"/>
     <w:rsid w:val="0040651F"/>
     <w:rsid w:val="0040796F"/>
-    <w:rsid w:val="00411E6E"/>
+    <w:rsid w:val="00412934"/>
+    <w:rsid w:val="00413C2E"/>
     <w:rsid w:val="00413DA2"/>
+    <w:rsid w:val="00416033"/>
     <w:rsid w:val="00421391"/>
+    <w:rsid w:val="00425CC3"/>
+    <w:rsid w:val="00427AE5"/>
+    <w:rsid w:val="00431CD4"/>
+    <w:rsid w:val="0043346E"/>
+    <w:rsid w:val="00435791"/>
+    <w:rsid w:val="00440391"/>
     <w:rsid w:val="00440F7D"/>
+    <w:rsid w:val="004440C4"/>
     <w:rsid w:val="004445DB"/>
+    <w:rsid w:val="004458A1"/>
+    <w:rsid w:val="00445B91"/>
     <w:rsid w:val="00445D5D"/>
+    <w:rsid w:val="00446B7C"/>
     <w:rsid w:val="00447BBF"/>
+    <w:rsid w:val="00450E2B"/>
+    <w:rsid w:val="004541FD"/>
     <w:rsid w:val="00454251"/>
     <w:rsid w:val="00457598"/>
     <w:rsid w:val="00460651"/>
+    <w:rsid w:val="00461603"/>
     <w:rsid w:val="00464E72"/>
+    <w:rsid w:val="00465CEB"/>
     <w:rsid w:val="004669D0"/>
+    <w:rsid w:val="00467446"/>
     <w:rsid w:val="00470738"/>
+    <w:rsid w:val="00472F1D"/>
     <w:rsid w:val="00474742"/>
     <w:rsid w:val="00480541"/>
+    <w:rsid w:val="00482B63"/>
+    <w:rsid w:val="00484A4A"/>
     <w:rsid w:val="00486239"/>
     <w:rsid w:val="00490500"/>
+    <w:rsid w:val="004916D7"/>
     <w:rsid w:val="0049220D"/>
     <w:rsid w:val="004940A7"/>
     <w:rsid w:val="00494B47"/>
+    <w:rsid w:val="00495CA2"/>
     <w:rsid w:val="00496892"/>
+    <w:rsid w:val="00496E66"/>
     <w:rsid w:val="004974F0"/>
+    <w:rsid w:val="004A4420"/>
+    <w:rsid w:val="004A49BC"/>
+    <w:rsid w:val="004A4E65"/>
     <w:rsid w:val="004A53A9"/>
+    <w:rsid w:val="004A742F"/>
     <w:rsid w:val="004B25AD"/>
     <w:rsid w:val="004B307A"/>
+    <w:rsid w:val="004B3422"/>
     <w:rsid w:val="004B417A"/>
     <w:rsid w:val="004B5214"/>
     <w:rsid w:val="004B6106"/>
     <w:rsid w:val="004C040F"/>
     <w:rsid w:val="004C0436"/>
+    <w:rsid w:val="004C10DC"/>
+    <w:rsid w:val="004C2F20"/>
+    <w:rsid w:val="004C552B"/>
+    <w:rsid w:val="004C6B90"/>
     <w:rsid w:val="004C7E17"/>
     <w:rsid w:val="004D040B"/>
+    <w:rsid w:val="004D30B2"/>
+    <w:rsid w:val="004D4361"/>
+    <w:rsid w:val="004D4F49"/>
+    <w:rsid w:val="004D5440"/>
+    <w:rsid w:val="004E0822"/>
+    <w:rsid w:val="004E3BCA"/>
     <w:rsid w:val="004E571B"/>
     <w:rsid w:val="004E6755"/>
     <w:rsid w:val="004E6AFF"/>
     <w:rsid w:val="004E6DA5"/>
     <w:rsid w:val="004F4AFB"/>
+    <w:rsid w:val="004F5B02"/>
     <w:rsid w:val="0050092E"/>
     <w:rsid w:val="005055BC"/>
+    <w:rsid w:val="00505DC6"/>
+    <w:rsid w:val="00512BD9"/>
     <w:rsid w:val="005131A5"/>
     <w:rsid w:val="005136EF"/>
     <w:rsid w:val="005214FE"/>
     <w:rsid w:val="00521AF0"/>
     <w:rsid w:val="00522365"/>
+    <w:rsid w:val="00522DD4"/>
     <w:rsid w:val="00524290"/>
     <w:rsid w:val="00525B61"/>
+    <w:rsid w:val="00532059"/>
+    <w:rsid w:val="005345CD"/>
     <w:rsid w:val="005348DD"/>
     <w:rsid w:val="00536106"/>
+    <w:rsid w:val="005376B8"/>
     <w:rsid w:val="005418E6"/>
+    <w:rsid w:val="00545A77"/>
+    <w:rsid w:val="00545B5F"/>
     <w:rsid w:val="00547D41"/>
     <w:rsid w:val="00553C76"/>
     <w:rsid w:val="00554385"/>
+    <w:rsid w:val="00555A4E"/>
     <w:rsid w:val="005571EC"/>
     <w:rsid w:val="00557380"/>
     <w:rsid w:val="005575BE"/>
+    <w:rsid w:val="00560519"/>
+    <w:rsid w:val="005639F6"/>
     <w:rsid w:val="00564BAC"/>
     <w:rsid w:val="005650EE"/>
+    <w:rsid w:val="005656D2"/>
     <w:rsid w:val="005657AE"/>
     <w:rsid w:val="005672A5"/>
     <w:rsid w:val="005672D8"/>
+    <w:rsid w:val="005716D0"/>
     <w:rsid w:val="0057204A"/>
     <w:rsid w:val="005722E3"/>
     <w:rsid w:val="00574C56"/>
     <w:rsid w:val="00575CC1"/>
+    <w:rsid w:val="005768C1"/>
     <w:rsid w:val="00576EFF"/>
     <w:rsid w:val="00582377"/>
     <w:rsid w:val="0058276E"/>
+    <w:rsid w:val="00582E5D"/>
     <w:rsid w:val="0058327F"/>
+    <w:rsid w:val="005868BA"/>
     <w:rsid w:val="00592112"/>
     <w:rsid w:val="00594FBB"/>
+    <w:rsid w:val="005952D0"/>
     <w:rsid w:val="005A09D7"/>
+    <w:rsid w:val="005A244E"/>
+    <w:rsid w:val="005A3973"/>
     <w:rsid w:val="005A3EA6"/>
     <w:rsid w:val="005A44E7"/>
     <w:rsid w:val="005A4C16"/>
+    <w:rsid w:val="005A4F69"/>
     <w:rsid w:val="005B175F"/>
     <w:rsid w:val="005B6D87"/>
     <w:rsid w:val="005C0CE2"/>
     <w:rsid w:val="005C1355"/>
+    <w:rsid w:val="005C2384"/>
+    <w:rsid w:val="005C39D2"/>
+    <w:rsid w:val="005C4C82"/>
     <w:rsid w:val="005C6A03"/>
     <w:rsid w:val="005D205B"/>
     <w:rsid w:val="005D40F5"/>
+    <w:rsid w:val="005D447A"/>
+    <w:rsid w:val="005D6238"/>
     <w:rsid w:val="005E1135"/>
+    <w:rsid w:val="005E4A87"/>
+    <w:rsid w:val="005E51CD"/>
     <w:rsid w:val="005E566A"/>
     <w:rsid w:val="005F10B9"/>
+    <w:rsid w:val="005F3CDF"/>
     <w:rsid w:val="005F3F40"/>
     <w:rsid w:val="005F432A"/>
+    <w:rsid w:val="005F633D"/>
+    <w:rsid w:val="005F7BE5"/>
     <w:rsid w:val="00602332"/>
-    <w:rsid w:val="006062E5"/>
+    <w:rsid w:val="00610D3B"/>
+    <w:rsid w:val="0061183B"/>
     <w:rsid w:val="006118FF"/>
     <w:rsid w:val="00614309"/>
     <w:rsid w:val="00614F4A"/>
     <w:rsid w:val="00615C2A"/>
+    <w:rsid w:val="00616F8C"/>
+    <w:rsid w:val="00617695"/>
     <w:rsid w:val="00623859"/>
+    <w:rsid w:val="006247BA"/>
     <w:rsid w:val="00626518"/>
     <w:rsid w:val="0062774B"/>
     <w:rsid w:val="00627992"/>
+    <w:rsid w:val="006308CB"/>
     <w:rsid w:val="00630D74"/>
     <w:rsid w:val="0063292E"/>
     <w:rsid w:val="006335A4"/>
+    <w:rsid w:val="00633FE1"/>
     <w:rsid w:val="00634C54"/>
+    <w:rsid w:val="00636CD9"/>
     <w:rsid w:val="00637B97"/>
     <w:rsid w:val="00643EF6"/>
     <w:rsid w:val="006444FB"/>
     <w:rsid w:val="00644A2D"/>
     <w:rsid w:val="0065132D"/>
+    <w:rsid w:val="006516CE"/>
+    <w:rsid w:val="0065227C"/>
     <w:rsid w:val="0065389B"/>
     <w:rsid w:val="00656F4A"/>
+    <w:rsid w:val="006578DB"/>
+    <w:rsid w:val="00660851"/>
     <w:rsid w:val="00663830"/>
+    <w:rsid w:val="0066548F"/>
+    <w:rsid w:val="00665505"/>
     <w:rsid w:val="006669C1"/>
     <w:rsid w:val="00667B31"/>
     <w:rsid w:val="00671323"/>
     <w:rsid w:val="00673DEC"/>
+    <w:rsid w:val="00674E56"/>
     <w:rsid w:val="0067563F"/>
     <w:rsid w:val="00675A5A"/>
+    <w:rsid w:val="00676C33"/>
+    <w:rsid w:val="006861D0"/>
     <w:rsid w:val="0069032C"/>
+    <w:rsid w:val="00691CAE"/>
+    <w:rsid w:val="00691E5C"/>
     <w:rsid w:val="00692B68"/>
+    <w:rsid w:val="006963BB"/>
+    <w:rsid w:val="00697A53"/>
     <w:rsid w:val="006A08A7"/>
     <w:rsid w:val="006A2692"/>
     <w:rsid w:val="006A4D7F"/>
     <w:rsid w:val="006B1E75"/>
     <w:rsid w:val="006B3601"/>
     <w:rsid w:val="006B65A7"/>
+    <w:rsid w:val="006B7024"/>
     <w:rsid w:val="006C0322"/>
+    <w:rsid w:val="006C0C7B"/>
+    <w:rsid w:val="006C2944"/>
     <w:rsid w:val="006C2B0C"/>
     <w:rsid w:val="006C33A6"/>
+    <w:rsid w:val="006C475E"/>
     <w:rsid w:val="006C4F83"/>
+    <w:rsid w:val="006C77B3"/>
+    <w:rsid w:val="006D5888"/>
+    <w:rsid w:val="006D5D98"/>
+    <w:rsid w:val="006D69FF"/>
+    <w:rsid w:val="006E094D"/>
+    <w:rsid w:val="006E17C0"/>
     <w:rsid w:val="006E598F"/>
     <w:rsid w:val="006E6DA9"/>
+    <w:rsid w:val="006F188A"/>
     <w:rsid w:val="006F2213"/>
+    <w:rsid w:val="006F47B1"/>
     <w:rsid w:val="00701753"/>
+    <w:rsid w:val="00703138"/>
+    <w:rsid w:val="00705872"/>
+    <w:rsid w:val="00706980"/>
     <w:rsid w:val="00707AA5"/>
     <w:rsid w:val="00711C79"/>
     <w:rsid w:val="00711EC4"/>
+    <w:rsid w:val="00712D5F"/>
+    <w:rsid w:val="00712E10"/>
     <w:rsid w:val="007146FC"/>
     <w:rsid w:val="00715807"/>
     <w:rsid w:val="007158C3"/>
+    <w:rsid w:val="007178B5"/>
+    <w:rsid w:val="0072103D"/>
+    <w:rsid w:val="00726521"/>
+    <w:rsid w:val="00727429"/>
     <w:rsid w:val="007309A8"/>
+    <w:rsid w:val="0073527E"/>
+    <w:rsid w:val="0073536E"/>
+    <w:rsid w:val="00735F5C"/>
+    <w:rsid w:val="00740BE4"/>
     <w:rsid w:val="00742724"/>
+    <w:rsid w:val="007433AC"/>
     <w:rsid w:val="007444AC"/>
     <w:rsid w:val="00744BEF"/>
     <w:rsid w:val="007454D4"/>
     <w:rsid w:val="00752A9E"/>
+    <w:rsid w:val="00760E8D"/>
+    <w:rsid w:val="00762099"/>
+    <w:rsid w:val="0076215E"/>
     <w:rsid w:val="00774AA3"/>
     <w:rsid w:val="00775238"/>
+    <w:rsid w:val="00775D19"/>
+    <w:rsid w:val="00776A13"/>
     <w:rsid w:val="007802F4"/>
+    <w:rsid w:val="00781872"/>
     <w:rsid w:val="0078255F"/>
+    <w:rsid w:val="0078285E"/>
+    <w:rsid w:val="007844B6"/>
+    <w:rsid w:val="007867BB"/>
+    <w:rsid w:val="00787883"/>
     <w:rsid w:val="00790C7C"/>
     <w:rsid w:val="007A0AB7"/>
+    <w:rsid w:val="007A3FEA"/>
+    <w:rsid w:val="007A4BC3"/>
+    <w:rsid w:val="007A58FC"/>
+    <w:rsid w:val="007B1B7B"/>
     <w:rsid w:val="007B4B71"/>
     <w:rsid w:val="007B7B9C"/>
+    <w:rsid w:val="007C0F16"/>
     <w:rsid w:val="007C2A9A"/>
+    <w:rsid w:val="007C4D0D"/>
+    <w:rsid w:val="007C512B"/>
+    <w:rsid w:val="007C5D9F"/>
     <w:rsid w:val="007C7BE2"/>
+    <w:rsid w:val="007C7FE9"/>
+    <w:rsid w:val="007D05E7"/>
+    <w:rsid w:val="007D1CFB"/>
     <w:rsid w:val="007D331E"/>
     <w:rsid w:val="007D3C6F"/>
+    <w:rsid w:val="007D5D5F"/>
     <w:rsid w:val="007D6067"/>
     <w:rsid w:val="007D6718"/>
     <w:rsid w:val="007D7C27"/>
-    <w:rsid w:val="007E1002"/>
+    <w:rsid w:val="007E27DD"/>
     <w:rsid w:val="007E67F4"/>
+    <w:rsid w:val="007E6A68"/>
+    <w:rsid w:val="007E7ABF"/>
     <w:rsid w:val="007F2101"/>
     <w:rsid w:val="007F2EC6"/>
     <w:rsid w:val="007F42E0"/>
+    <w:rsid w:val="007F6287"/>
     <w:rsid w:val="008000C6"/>
     <w:rsid w:val="008034B9"/>
     <w:rsid w:val="00803710"/>
+    <w:rsid w:val="0080727A"/>
     <w:rsid w:val="008114B3"/>
     <w:rsid w:val="00812192"/>
+    <w:rsid w:val="008125B4"/>
     <w:rsid w:val="00814DEA"/>
+    <w:rsid w:val="00815CF1"/>
+    <w:rsid w:val="00821028"/>
     <w:rsid w:val="008212D1"/>
     <w:rsid w:val="008224F2"/>
+    <w:rsid w:val="0082342B"/>
     <w:rsid w:val="0082604C"/>
+    <w:rsid w:val="00831AE3"/>
+    <w:rsid w:val="00833525"/>
+    <w:rsid w:val="00833795"/>
     <w:rsid w:val="00834A2A"/>
     <w:rsid w:val="00840A76"/>
     <w:rsid w:val="00844223"/>
+    <w:rsid w:val="00844F94"/>
+    <w:rsid w:val="008458AC"/>
+    <w:rsid w:val="00847C6C"/>
+    <w:rsid w:val="00851D0C"/>
     <w:rsid w:val="008547B1"/>
-    <w:rsid w:val="008556C5"/>
     <w:rsid w:val="00856006"/>
     <w:rsid w:val="00857A48"/>
+    <w:rsid w:val="00860197"/>
     <w:rsid w:val="0086067A"/>
     <w:rsid w:val="00862FB5"/>
     <w:rsid w:val="00865217"/>
+    <w:rsid w:val="0086541B"/>
     <w:rsid w:val="008719B0"/>
     <w:rsid w:val="00873D47"/>
     <w:rsid w:val="0087439B"/>
+    <w:rsid w:val="0087728D"/>
     <w:rsid w:val="0088017A"/>
     <w:rsid w:val="008810FA"/>
+    <w:rsid w:val="00881E2F"/>
     <w:rsid w:val="0088220B"/>
     <w:rsid w:val="00882223"/>
+    <w:rsid w:val="008830EF"/>
+    <w:rsid w:val="00883183"/>
     <w:rsid w:val="0088436B"/>
+    <w:rsid w:val="008855DC"/>
+    <w:rsid w:val="00885BC8"/>
+    <w:rsid w:val="00887F4A"/>
+    <w:rsid w:val="00893BB3"/>
     <w:rsid w:val="00894854"/>
     <w:rsid w:val="008976B1"/>
     <w:rsid w:val="00897CCE"/>
+    <w:rsid w:val="008A099A"/>
     <w:rsid w:val="008A0D6B"/>
     <w:rsid w:val="008A1169"/>
     <w:rsid w:val="008A4660"/>
+    <w:rsid w:val="008B0CD1"/>
     <w:rsid w:val="008B1343"/>
     <w:rsid w:val="008B5E88"/>
     <w:rsid w:val="008B607E"/>
+    <w:rsid w:val="008B71AE"/>
+    <w:rsid w:val="008B76A6"/>
+    <w:rsid w:val="008C24FD"/>
+    <w:rsid w:val="008C2C0F"/>
+    <w:rsid w:val="008C3F8F"/>
     <w:rsid w:val="008C404E"/>
     <w:rsid w:val="008C67A4"/>
+    <w:rsid w:val="008C7ACB"/>
     <w:rsid w:val="008D0389"/>
+    <w:rsid w:val="008D1A3B"/>
+    <w:rsid w:val="008D1AE8"/>
+    <w:rsid w:val="008D1FA7"/>
+    <w:rsid w:val="008D2501"/>
     <w:rsid w:val="008D3DE0"/>
+    <w:rsid w:val="008D4530"/>
     <w:rsid w:val="008D51C1"/>
     <w:rsid w:val="008D5A82"/>
+    <w:rsid w:val="008E033F"/>
+    <w:rsid w:val="008E04FD"/>
+    <w:rsid w:val="008E40B9"/>
+    <w:rsid w:val="008E757E"/>
     <w:rsid w:val="008E7BED"/>
+    <w:rsid w:val="008E7E22"/>
+    <w:rsid w:val="008F3ABC"/>
     <w:rsid w:val="008F42C3"/>
     <w:rsid w:val="008F6693"/>
+    <w:rsid w:val="009010C7"/>
+    <w:rsid w:val="0090238F"/>
+    <w:rsid w:val="00902CCA"/>
     <w:rsid w:val="009051D2"/>
+    <w:rsid w:val="0090590F"/>
     <w:rsid w:val="0090636E"/>
+    <w:rsid w:val="00906D4B"/>
+    <w:rsid w:val="00907A17"/>
     <w:rsid w:val="0091065E"/>
     <w:rsid w:val="00915879"/>
     <w:rsid w:val="009163AE"/>
+    <w:rsid w:val="009163C8"/>
+    <w:rsid w:val="00924041"/>
+    <w:rsid w:val="00925602"/>
     <w:rsid w:val="00925BF7"/>
+    <w:rsid w:val="00926072"/>
     <w:rsid w:val="009263E2"/>
     <w:rsid w:val="00926966"/>
+    <w:rsid w:val="00930009"/>
+    <w:rsid w:val="0093004D"/>
     <w:rsid w:val="00930B45"/>
     <w:rsid w:val="00932BDC"/>
+    <w:rsid w:val="00935D6E"/>
+    <w:rsid w:val="00941210"/>
     <w:rsid w:val="00941292"/>
     <w:rsid w:val="009426DB"/>
     <w:rsid w:val="00943E49"/>
     <w:rsid w:val="0094411B"/>
+    <w:rsid w:val="009448BF"/>
     <w:rsid w:val="0095032B"/>
+    <w:rsid w:val="00950A04"/>
     <w:rsid w:val="00952A51"/>
+    <w:rsid w:val="00953FAA"/>
+    <w:rsid w:val="00954911"/>
+    <w:rsid w:val="00957008"/>
+    <w:rsid w:val="00957709"/>
     <w:rsid w:val="0096091F"/>
+    <w:rsid w:val="00960AB4"/>
+    <w:rsid w:val="009611CC"/>
+    <w:rsid w:val="0096456B"/>
     <w:rsid w:val="00964B6F"/>
+    <w:rsid w:val="00965619"/>
+    <w:rsid w:val="00966FC3"/>
     <w:rsid w:val="009729A0"/>
+    <w:rsid w:val="00972BE0"/>
     <w:rsid w:val="00975DA6"/>
+    <w:rsid w:val="009762E5"/>
     <w:rsid w:val="0097684F"/>
+    <w:rsid w:val="00976CB3"/>
+    <w:rsid w:val="00976DD5"/>
+    <w:rsid w:val="00980639"/>
     <w:rsid w:val="009814BD"/>
     <w:rsid w:val="00983C2D"/>
+    <w:rsid w:val="0098411B"/>
     <w:rsid w:val="00984AD4"/>
+    <w:rsid w:val="00985045"/>
     <w:rsid w:val="009867A8"/>
     <w:rsid w:val="009909EE"/>
     <w:rsid w:val="009922D9"/>
     <w:rsid w:val="00993F8C"/>
     <w:rsid w:val="009962C0"/>
+    <w:rsid w:val="009962F8"/>
     <w:rsid w:val="009A0512"/>
+    <w:rsid w:val="009A1501"/>
     <w:rsid w:val="009A19E1"/>
     <w:rsid w:val="009A1A81"/>
     <w:rsid w:val="009A378D"/>
     <w:rsid w:val="009A384F"/>
     <w:rsid w:val="009A5EE5"/>
+    <w:rsid w:val="009A6253"/>
     <w:rsid w:val="009A670F"/>
+    <w:rsid w:val="009A6B23"/>
+    <w:rsid w:val="009A7448"/>
+    <w:rsid w:val="009A7967"/>
     <w:rsid w:val="009B0B1B"/>
     <w:rsid w:val="009B1270"/>
+    <w:rsid w:val="009B1502"/>
     <w:rsid w:val="009B751B"/>
     <w:rsid w:val="009C1189"/>
+    <w:rsid w:val="009C5A4B"/>
+    <w:rsid w:val="009D01FC"/>
+    <w:rsid w:val="009D0B14"/>
+    <w:rsid w:val="009E61C6"/>
+    <w:rsid w:val="009F1C30"/>
     <w:rsid w:val="009F2152"/>
+    <w:rsid w:val="009F7887"/>
     <w:rsid w:val="00A00A9B"/>
+    <w:rsid w:val="00A01C17"/>
     <w:rsid w:val="00A052B8"/>
+    <w:rsid w:val="00A11CA7"/>
     <w:rsid w:val="00A14604"/>
     <w:rsid w:val="00A146B6"/>
     <w:rsid w:val="00A16F8E"/>
+    <w:rsid w:val="00A176C1"/>
     <w:rsid w:val="00A17D7D"/>
     <w:rsid w:val="00A21825"/>
+    <w:rsid w:val="00A26B59"/>
+    <w:rsid w:val="00A26E0C"/>
     <w:rsid w:val="00A26F75"/>
+    <w:rsid w:val="00A27889"/>
     <w:rsid w:val="00A27B78"/>
+    <w:rsid w:val="00A313EC"/>
     <w:rsid w:val="00A3521F"/>
+    <w:rsid w:val="00A361A8"/>
+    <w:rsid w:val="00A373AD"/>
     <w:rsid w:val="00A37664"/>
+    <w:rsid w:val="00A41092"/>
     <w:rsid w:val="00A42DC2"/>
+    <w:rsid w:val="00A42FB8"/>
     <w:rsid w:val="00A43D05"/>
+    <w:rsid w:val="00A4446E"/>
+    <w:rsid w:val="00A451BA"/>
     <w:rsid w:val="00A479EF"/>
     <w:rsid w:val="00A50433"/>
     <w:rsid w:val="00A529B4"/>
     <w:rsid w:val="00A547EA"/>
     <w:rsid w:val="00A54BD0"/>
     <w:rsid w:val="00A567F0"/>
     <w:rsid w:val="00A603BE"/>
+    <w:rsid w:val="00A60C1D"/>
     <w:rsid w:val="00A61415"/>
     <w:rsid w:val="00A62173"/>
     <w:rsid w:val="00A6301B"/>
     <w:rsid w:val="00A7011D"/>
+    <w:rsid w:val="00A70FFD"/>
     <w:rsid w:val="00A720D1"/>
     <w:rsid w:val="00A725BB"/>
     <w:rsid w:val="00A73705"/>
     <w:rsid w:val="00A74C13"/>
     <w:rsid w:val="00A76D74"/>
+    <w:rsid w:val="00A77278"/>
+    <w:rsid w:val="00A776D0"/>
     <w:rsid w:val="00A7775D"/>
     <w:rsid w:val="00A815BA"/>
     <w:rsid w:val="00A81D78"/>
     <w:rsid w:val="00A820CD"/>
     <w:rsid w:val="00A8227D"/>
+    <w:rsid w:val="00A82F1A"/>
     <w:rsid w:val="00A83845"/>
+    <w:rsid w:val="00A84697"/>
     <w:rsid w:val="00A84EA5"/>
+    <w:rsid w:val="00A856F2"/>
+    <w:rsid w:val="00A86F0B"/>
+    <w:rsid w:val="00A90F3E"/>
     <w:rsid w:val="00A926A1"/>
     <w:rsid w:val="00A92716"/>
     <w:rsid w:val="00A9340B"/>
     <w:rsid w:val="00A975BC"/>
     <w:rsid w:val="00AA1C25"/>
+    <w:rsid w:val="00AA1D0E"/>
+    <w:rsid w:val="00AA29CA"/>
     <w:rsid w:val="00AA35C5"/>
     <w:rsid w:val="00AB044F"/>
+    <w:rsid w:val="00AB0B7C"/>
     <w:rsid w:val="00AB1FA2"/>
     <w:rsid w:val="00AB5E33"/>
+    <w:rsid w:val="00AC0CC0"/>
+    <w:rsid w:val="00AC206E"/>
     <w:rsid w:val="00AC408D"/>
     <w:rsid w:val="00AC50AE"/>
     <w:rsid w:val="00AC57CB"/>
+    <w:rsid w:val="00AC5B32"/>
     <w:rsid w:val="00AC5EAE"/>
     <w:rsid w:val="00AC7708"/>
+    <w:rsid w:val="00AC7CF4"/>
+    <w:rsid w:val="00AD0857"/>
     <w:rsid w:val="00AD12A8"/>
+    <w:rsid w:val="00AD1A92"/>
     <w:rsid w:val="00AD207D"/>
     <w:rsid w:val="00AD4FC0"/>
     <w:rsid w:val="00AD547D"/>
     <w:rsid w:val="00AD5498"/>
+    <w:rsid w:val="00AE0E12"/>
     <w:rsid w:val="00AE3362"/>
+    <w:rsid w:val="00AE4124"/>
     <w:rsid w:val="00AE5549"/>
+    <w:rsid w:val="00AE6F74"/>
+    <w:rsid w:val="00AF05C5"/>
     <w:rsid w:val="00AF0AA7"/>
     <w:rsid w:val="00AF4C82"/>
+    <w:rsid w:val="00AF5621"/>
     <w:rsid w:val="00AF7DDC"/>
+    <w:rsid w:val="00B0197B"/>
     <w:rsid w:val="00B02B08"/>
+    <w:rsid w:val="00B03DAD"/>
     <w:rsid w:val="00B043AF"/>
+    <w:rsid w:val="00B04B74"/>
+    <w:rsid w:val="00B0538D"/>
     <w:rsid w:val="00B0726F"/>
+    <w:rsid w:val="00B14C8B"/>
     <w:rsid w:val="00B1658A"/>
+    <w:rsid w:val="00B17D01"/>
     <w:rsid w:val="00B17DF9"/>
     <w:rsid w:val="00B22870"/>
+    <w:rsid w:val="00B23C3C"/>
     <w:rsid w:val="00B25F00"/>
     <w:rsid w:val="00B268C0"/>
     <w:rsid w:val="00B27593"/>
+    <w:rsid w:val="00B2767B"/>
     <w:rsid w:val="00B308FC"/>
     <w:rsid w:val="00B31FFA"/>
-    <w:rsid w:val="00B32AA3"/>
     <w:rsid w:val="00B34C47"/>
     <w:rsid w:val="00B359CA"/>
+    <w:rsid w:val="00B37CF3"/>
     <w:rsid w:val="00B46184"/>
     <w:rsid w:val="00B46272"/>
+    <w:rsid w:val="00B46DA5"/>
     <w:rsid w:val="00B50290"/>
     <w:rsid w:val="00B5077F"/>
+    <w:rsid w:val="00B5133A"/>
+    <w:rsid w:val="00B54EFA"/>
     <w:rsid w:val="00B54F11"/>
     <w:rsid w:val="00B55912"/>
+    <w:rsid w:val="00B55F34"/>
+    <w:rsid w:val="00B56177"/>
+    <w:rsid w:val="00B6022D"/>
+    <w:rsid w:val="00B65498"/>
+    <w:rsid w:val="00B70485"/>
+    <w:rsid w:val="00B736A1"/>
+    <w:rsid w:val="00B73F5C"/>
     <w:rsid w:val="00B742EB"/>
     <w:rsid w:val="00B743F0"/>
+    <w:rsid w:val="00B77E17"/>
+    <w:rsid w:val="00B80434"/>
     <w:rsid w:val="00B84D5F"/>
     <w:rsid w:val="00B863F8"/>
     <w:rsid w:val="00B90504"/>
     <w:rsid w:val="00B91DBF"/>
     <w:rsid w:val="00B937D8"/>
     <w:rsid w:val="00B95788"/>
     <w:rsid w:val="00B9775B"/>
     <w:rsid w:val="00B97D46"/>
     <w:rsid w:val="00B97DF8"/>
+    <w:rsid w:val="00BA05BF"/>
     <w:rsid w:val="00BA0A9B"/>
+    <w:rsid w:val="00BA39B1"/>
+    <w:rsid w:val="00BA6420"/>
     <w:rsid w:val="00BA7958"/>
     <w:rsid w:val="00BB6753"/>
     <w:rsid w:val="00BC1E18"/>
     <w:rsid w:val="00BC2830"/>
     <w:rsid w:val="00BC2BC3"/>
     <w:rsid w:val="00BC4387"/>
+    <w:rsid w:val="00BC5A05"/>
     <w:rsid w:val="00BC5D12"/>
     <w:rsid w:val="00BC72DA"/>
+    <w:rsid w:val="00BC789A"/>
     <w:rsid w:val="00BD0838"/>
     <w:rsid w:val="00BD1E89"/>
     <w:rsid w:val="00BD72E1"/>
     <w:rsid w:val="00BE23EB"/>
+    <w:rsid w:val="00BE5B74"/>
     <w:rsid w:val="00BF01A0"/>
+    <w:rsid w:val="00BF0652"/>
+    <w:rsid w:val="00BF0D00"/>
     <w:rsid w:val="00BF5095"/>
     <w:rsid w:val="00BF6CE2"/>
+    <w:rsid w:val="00C00120"/>
+    <w:rsid w:val="00C027A8"/>
     <w:rsid w:val="00C04631"/>
     <w:rsid w:val="00C06A93"/>
     <w:rsid w:val="00C0767A"/>
+    <w:rsid w:val="00C078D3"/>
     <w:rsid w:val="00C10712"/>
+    <w:rsid w:val="00C10B9A"/>
     <w:rsid w:val="00C11C34"/>
     <w:rsid w:val="00C11C3C"/>
     <w:rsid w:val="00C12E4E"/>
     <w:rsid w:val="00C15484"/>
+    <w:rsid w:val="00C2006D"/>
     <w:rsid w:val="00C20378"/>
     <w:rsid w:val="00C2101E"/>
     <w:rsid w:val="00C239DB"/>
+    <w:rsid w:val="00C25BF4"/>
+    <w:rsid w:val="00C303BF"/>
     <w:rsid w:val="00C34111"/>
     <w:rsid w:val="00C35F47"/>
     <w:rsid w:val="00C36058"/>
     <w:rsid w:val="00C412A2"/>
     <w:rsid w:val="00C4180B"/>
     <w:rsid w:val="00C41C9C"/>
     <w:rsid w:val="00C41DEF"/>
     <w:rsid w:val="00C429F8"/>
+    <w:rsid w:val="00C476A7"/>
     <w:rsid w:val="00C52829"/>
+    <w:rsid w:val="00C5288C"/>
     <w:rsid w:val="00C54F52"/>
     <w:rsid w:val="00C604CA"/>
+    <w:rsid w:val="00C606BA"/>
+    <w:rsid w:val="00C60859"/>
+    <w:rsid w:val="00C620B2"/>
+    <w:rsid w:val="00C660EB"/>
+    <w:rsid w:val="00C718DF"/>
+    <w:rsid w:val="00C724D6"/>
+    <w:rsid w:val="00C73E15"/>
+    <w:rsid w:val="00C7638B"/>
     <w:rsid w:val="00C76B0D"/>
     <w:rsid w:val="00C814F3"/>
+    <w:rsid w:val="00C8233F"/>
     <w:rsid w:val="00C8272F"/>
+    <w:rsid w:val="00C845DF"/>
+    <w:rsid w:val="00C84A1E"/>
     <w:rsid w:val="00C9039D"/>
+    <w:rsid w:val="00C9403E"/>
+    <w:rsid w:val="00C94409"/>
     <w:rsid w:val="00C95996"/>
     <w:rsid w:val="00CA141A"/>
+    <w:rsid w:val="00CA1571"/>
     <w:rsid w:val="00CA1B95"/>
+    <w:rsid w:val="00CA1C65"/>
     <w:rsid w:val="00CA1CC6"/>
     <w:rsid w:val="00CA1D57"/>
+    <w:rsid w:val="00CA2CF2"/>
+    <w:rsid w:val="00CA2DAC"/>
+    <w:rsid w:val="00CA3716"/>
+    <w:rsid w:val="00CA56DB"/>
+    <w:rsid w:val="00CA7F41"/>
+    <w:rsid w:val="00CB0240"/>
     <w:rsid w:val="00CB6BDC"/>
+    <w:rsid w:val="00CC2B33"/>
     <w:rsid w:val="00CC47AF"/>
     <w:rsid w:val="00CC72FB"/>
     <w:rsid w:val="00CD0C18"/>
     <w:rsid w:val="00CD1B49"/>
+    <w:rsid w:val="00CD2BA1"/>
+    <w:rsid w:val="00CD3D93"/>
     <w:rsid w:val="00CE0E71"/>
     <w:rsid w:val="00CE0F3F"/>
     <w:rsid w:val="00CE1A06"/>
+    <w:rsid w:val="00CE2E6D"/>
     <w:rsid w:val="00CE6781"/>
+    <w:rsid w:val="00CE6804"/>
     <w:rsid w:val="00CE7C3C"/>
     <w:rsid w:val="00CF0AB1"/>
     <w:rsid w:val="00CF192F"/>
+    <w:rsid w:val="00CF1AF3"/>
+    <w:rsid w:val="00CF410C"/>
     <w:rsid w:val="00CF5C7D"/>
+    <w:rsid w:val="00CF787B"/>
+    <w:rsid w:val="00D01848"/>
+    <w:rsid w:val="00D03697"/>
+    <w:rsid w:val="00D03D7C"/>
     <w:rsid w:val="00D05B49"/>
     <w:rsid w:val="00D067D5"/>
     <w:rsid w:val="00D06E62"/>
+    <w:rsid w:val="00D07DF3"/>
+    <w:rsid w:val="00D13419"/>
+    <w:rsid w:val="00D134F6"/>
+    <w:rsid w:val="00D1574F"/>
+    <w:rsid w:val="00D169D5"/>
     <w:rsid w:val="00D16FAF"/>
     <w:rsid w:val="00D20E41"/>
     <w:rsid w:val="00D244E7"/>
+    <w:rsid w:val="00D3015A"/>
+    <w:rsid w:val="00D30610"/>
+    <w:rsid w:val="00D3258B"/>
+    <w:rsid w:val="00D333F4"/>
     <w:rsid w:val="00D33BB1"/>
     <w:rsid w:val="00D408DD"/>
     <w:rsid w:val="00D453B9"/>
-    <w:rsid w:val="00D509D8"/>
     <w:rsid w:val="00D5157E"/>
     <w:rsid w:val="00D52029"/>
     <w:rsid w:val="00D52373"/>
+    <w:rsid w:val="00D57053"/>
+    <w:rsid w:val="00D60831"/>
     <w:rsid w:val="00D62F09"/>
+    <w:rsid w:val="00D6556D"/>
+    <w:rsid w:val="00D65D30"/>
+    <w:rsid w:val="00D7155D"/>
+    <w:rsid w:val="00D71758"/>
     <w:rsid w:val="00D72602"/>
+    <w:rsid w:val="00D7502C"/>
     <w:rsid w:val="00D8012E"/>
     <w:rsid w:val="00D81EB7"/>
     <w:rsid w:val="00D824FF"/>
+    <w:rsid w:val="00D859D0"/>
+    <w:rsid w:val="00D864EA"/>
+    <w:rsid w:val="00D86BDB"/>
+    <w:rsid w:val="00D876E3"/>
     <w:rsid w:val="00D877A6"/>
     <w:rsid w:val="00D87D2D"/>
     <w:rsid w:val="00D905A7"/>
+    <w:rsid w:val="00D91002"/>
     <w:rsid w:val="00D9330E"/>
+    <w:rsid w:val="00D94168"/>
     <w:rsid w:val="00DA0316"/>
     <w:rsid w:val="00DA13EC"/>
+    <w:rsid w:val="00DA62B2"/>
     <w:rsid w:val="00DA6473"/>
+    <w:rsid w:val="00DA6735"/>
     <w:rsid w:val="00DB0644"/>
     <w:rsid w:val="00DB4736"/>
     <w:rsid w:val="00DB488F"/>
+    <w:rsid w:val="00DB69AA"/>
+    <w:rsid w:val="00DC122D"/>
     <w:rsid w:val="00DC1D7B"/>
     <w:rsid w:val="00DC3F4C"/>
     <w:rsid w:val="00DD0117"/>
+    <w:rsid w:val="00DD2967"/>
+    <w:rsid w:val="00DD3E50"/>
+    <w:rsid w:val="00DD56EE"/>
+    <w:rsid w:val="00DD5F04"/>
+    <w:rsid w:val="00DD7A3C"/>
     <w:rsid w:val="00DD7F65"/>
+    <w:rsid w:val="00DE3801"/>
+    <w:rsid w:val="00DE4E2B"/>
     <w:rsid w:val="00DE7236"/>
     <w:rsid w:val="00DE7AF8"/>
+    <w:rsid w:val="00DF0412"/>
+    <w:rsid w:val="00DF067D"/>
     <w:rsid w:val="00DF07C9"/>
     <w:rsid w:val="00DF33AF"/>
     <w:rsid w:val="00DF3D30"/>
+    <w:rsid w:val="00DF671C"/>
+    <w:rsid w:val="00DF6931"/>
     <w:rsid w:val="00DF72B1"/>
     <w:rsid w:val="00DF778C"/>
+    <w:rsid w:val="00E000A2"/>
     <w:rsid w:val="00E02214"/>
     <w:rsid w:val="00E03A37"/>
     <w:rsid w:val="00E03C66"/>
     <w:rsid w:val="00E04331"/>
     <w:rsid w:val="00E043F2"/>
     <w:rsid w:val="00E044C9"/>
+    <w:rsid w:val="00E100C8"/>
+    <w:rsid w:val="00E102B6"/>
     <w:rsid w:val="00E102E9"/>
+    <w:rsid w:val="00E10E0F"/>
     <w:rsid w:val="00E11247"/>
     <w:rsid w:val="00E14B2F"/>
     <w:rsid w:val="00E17A4A"/>
+    <w:rsid w:val="00E20553"/>
+    <w:rsid w:val="00E2067A"/>
+    <w:rsid w:val="00E274AD"/>
+    <w:rsid w:val="00E343B5"/>
+    <w:rsid w:val="00E356F5"/>
     <w:rsid w:val="00E35927"/>
+    <w:rsid w:val="00E37D93"/>
     <w:rsid w:val="00E40C01"/>
     <w:rsid w:val="00E4200B"/>
+    <w:rsid w:val="00E43E12"/>
+    <w:rsid w:val="00E4405A"/>
     <w:rsid w:val="00E4557B"/>
+    <w:rsid w:val="00E46216"/>
     <w:rsid w:val="00E51CCE"/>
     <w:rsid w:val="00E526F7"/>
     <w:rsid w:val="00E53B5D"/>
     <w:rsid w:val="00E54497"/>
+    <w:rsid w:val="00E54F45"/>
+    <w:rsid w:val="00E5591C"/>
+    <w:rsid w:val="00E561A9"/>
+    <w:rsid w:val="00E64369"/>
+    <w:rsid w:val="00E66B02"/>
     <w:rsid w:val="00E70559"/>
     <w:rsid w:val="00E75849"/>
     <w:rsid w:val="00E7615F"/>
     <w:rsid w:val="00E77A5D"/>
+    <w:rsid w:val="00E803FE"/>
+    <w:rsid w:val="00E8383D"/>
     <w:rsid w:val="00E84D53"/>
     <w:rsid w:val="00E8514E"/>
     <w:rsid w:val="00E85A1A"/>
     <w:rsid w:val="00E90CFD"/>
+    <w:rsid w:val="00E90D51"/>
+    <w:rsid w:val="00E92386"/>
     <w:rsid w:val="00E9258D"/>
     <w:rsid w:val="00E925F9"/>
+    <w:rsid w:val="00E934A6"/>
     <w:rsid w:val="00E93CEA"/>
     <w:rsid w:val="00E96C99"/>
+    <w:rsid w:val="00EA248E"/>
     <w:rsid w:val="00EA269D"/>
     <w:rsid w:val="00EA2F74"/>
     <w:rsid w:val="00EA6531"/>
     <w:rsid w:val="00EA7EAC"/>
+    <w:rsid w:val="00EB2BD8"/>
+    <w:rsid w:val="00EB3B42"/>
     <w:rsid w:val="00EB6649"/>
+    <w:rsid w:val="00EB6A97"/>
+    <w:rsid w:val="00EC037F"/>
     <w:rsid w:val="00EC11D3"/>
     <w:rsid w:val="00EC2113"/>
+    <w:rsid w:val="00EC2736"/>
     <w:rsid w:val="00EC41E1"/>
     <w:rsid w:val="00EC5AF1"/>
     <w:rsid w:val="00EC7AB2"/>
     <w:rsid w:val="00ED31A2"/>
-    <w:rsid w:val="00ED5245"/>
+    <w:rsid w:val="00ED3710"/>
+    <w:rsid w:val="00ED5473"/>
     <w:rsid w:val="00ED7301"/>
+    <w:rsid w:val="00ED7A37"/>
+    <w:rsid w:val="00EE28F0"/>
+    <w:rsid w:val="00EE5045"/>
     <w:rsid w:val="00EF07D1"/>
     <w:rsid w:val="00EF1CBD"/>
     <w:rsid w:val="00EF2200"/>
     <w:rsid w:val="00EF3C05"/>
+    <w:rsid w:val="00EF52B2"/>
+    <w:rsid w:val="00EF5B72"/>
     <w:rsid w:val="00EF6B53"/>
+    <w:rsid w:val="00EF6CC8"/>
+    <w:rsid w:val="00F0115B"/>
+    <w:rsid w:val="00F02BBA"/>
+    <w:rsid w:val="00F02F0D"/>
+    <w:rsid w:val="00F03870"/>
+    <w:rsid w:val="00F0441B"/>
     <w:rsid w:val="00F05D02"/>
     <w:rsid w:val="00F05E03"/>
     <w:rsid w:val="00F07B24"/>
     <w:rsid w:val="00F118CB"/>
     <w:rsid w:val="00F11F3A"/>
+    <w:rsid w:val="00F122A6"/>
+    <w:rsid w:val="00F2157E"/>
+    <w:rsid w:val="00F218FE"/>
     <w:rsid w:val="00F21E06"/>
     <w:rsid w:val="00F2348E"/>
     <w:rsid w:val="00F23BD4"/>
     <w:rsid w:val="00F257E9"/>
     <w:rsid w:val="00F307AC"/>
     <w:rsid w:val="00F31C2A"/>
+    <w:rsid w:val="00F34AB3"/>
+    <w:rsid w:val="00F35A03"/>
     <w:rsid w:val="00F35AFC"/>
     <w:rsid w:val="00F36238"/>
+    <w:rsid w:val="00F36DAB"/>
+    <w:rsid w:val="00F400E2"/>
+    <w:rsid w:val="00F420BD"/>
     <w:rsid w:val="00F42B07"/>
     <w:rsid w:val="00F45492"/>
+    <w:rsid w:val="00F46A7D"/>
     <w:rsid w:val="00F50BE6"/>
     <w:rsid w:val="00F52D42"/>
     <w:rsid w:val="00F54372"/>
     <w:rsid w:val="00F5482F"/>
     <w:rsid w:val="00F571D1"/>
     <w:rsid w:val="00F57771"/>
     <w:rsid w:val="00F60389"/>
     <w:rsid w:val="00F61140"/>
     <w:rsid w:val="00F62B7F"/>
+    <w:rsid w:val="00F63B75"/>
+    <w:rsid w:val="00F64DDF"/>
+    <w:rsid w:val="00F65860"/>
     <w:rsid w:val="00F66432"/>
+    <w:rsid w:val="00F66C19"/>
     <w:rsid w:val="00F67F0F"/>
+    <w:rsid w:val="00F706A9"/>
+    <w:rsid w:val="00F70823"/>
+    <w:rsid w:val="00F73CF5"/>
     <w:rsid w:val="00F75594"/>
+    <w:rsid w:val="00F809AE"/>
     <w:rsid w:val="00F810E2"/>
+    <w:rsid w:val="00F91449"/>
     <w:rsid w:val="00F92AF2"/>
     <w:rsid w:val="00F92B8E"/>
+    <w:rsid w:val="00F9314B"/>
     <w:rsid w:val="00F933CE"/>
+    <w:rsid w:val="00F948A9"/>
     <w:rsid w:val="00F948E8"/>
+    <w:rsid w:val="00F94D63"/>
+    <w:rsid w:val="00F97D1B"/>
     <w:rsid w:val="00FA0694"/>
     <w:rsid w:val="00FA1D8B"/>
     <w:rsid w:val="00FA3582"/>
     <w:rsid w:val="00FA430D"/>
+    <w:rsid w:val="00FA6F1F"/>
+    <w:rsid w:val="00FB0ABC"/>
+    <w:rsid w:val="00FB27E6"/>
+    <w:rsid w:val="00FB48F0"/>
+    <w:rsid w:val="00FB5E22"/>
     <w:rsid w:val="00FB70CB"/>
+    <w:rsid w:val="00FC092B"/>
+    <w:rsid w:val="00FC126B"/>
     <w:rsid w:val="00FC361B"/>
+    <w:rsid w:val="00FC4EF9"/>
     <w:rsid w:val="00FC563C"/>
     <w:rsid w:val="00FC56BD"/>
     <w:rsid w:val="00FC64A3"/>
+    <w:rsid w:val="00FC79C1"/>
     <w:rsid w:val="00FD1145"/>
+    <w:rsid w:val="00FD3CDA"/>
+    <w:rsid w:val="00FD5434"/>
     <w:rsid w:val="00FD5770"/>
     <w:rsid w:val="00FD60FE"/>
     <w:rsid w:val="00FD6641"/>
     <w:rsid w:val="00FD7790"/>
     <w:rsid w:val="00FE207C"/>
     <w:rsid w:val="00FE2CE5"/>
     <w:rsid w:val="00FE3CDE"/>
     <w:rsid w:val="00FE7175"/>
+    <w:rsid w:val="00FF0BA2"/>
     <w:rsid w:val="00FF14F1"/>
     <w:rsid w:val="00FF7A67"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="26A81E71"/>
   <w15:docId w15:val="{BBB95C8F-E421-46C5-B85F-27F07D468E98}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -15063,51 +18120,50 @@
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="009867A8"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="009867A8"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="360" w:after="120"/>
-      <w:ind w:left="431" w:hanging="431"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:outlineLvl w:val="1"/>
@@ -15174,157 +18230,154 @@
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="4"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:color w:val="243F60"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="5"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="243F60"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="6"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="7"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="8"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
@@ -16067,134 +19120,129 @@
       <w:color w:val="auto"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="StyleHeading2NotBoldChar">
     <w:name w:val="Style Heading 2 + Not Bold Char"/>
     <w:basedOn w:val="Heading2Char"/>
     <w:link w:val="StyleHeading2NotBold"/>
     <w:rsid w:val="00486239"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b w:val="0"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="StyleBulletedSymbolsymbol10ptLeft063cmHanging0">
     <w:name w:val="Style Bulleted Symbol (symbol) 10 pt Left:  0.63 cm Hanging:  0..."/>
     <w:basedOn w:val="NoList"/>
     <w:rsid w:val="00486239"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="9"/>
+        <w:numId w:val="6"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C12E4E"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00671323"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00671323"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00671323"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F2348E"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F2348E"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="00F2348E"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F2348E"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
@@ -16236,106 +19284,169 @@
     <w:basedOn w:val="Heading1"/>
     <w:link w:val="H1nonumberChar"/>
     <w:qFormat/>
     <w:rsid w:val="009867A8"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="H1nonumberChar">
     <w:name w:val="H1nonumber Char"/>
     <w:basedOn w:val="Heading1Char"/>
     <w:link w:val="H1nonumber"/>
     <w:rsid w:val="009867A8"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar1">
+    <w:name w:val="Footnote Text Char1"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="006B7024"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D07DF3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet2">
+    <w:name w:val="List Bullet 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005E4A87"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="28"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="784036693">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="925186965">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="994340357">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1814175269">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2122458675">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/prison-operations/Documents/guidelines-for-corrections-in-aus.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tisnational.gov.au/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omi.wa.gov.au/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/PrisonIndustries/special-meals-guidelines.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.diversewa.omi.wa.gov.au/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:RRContractedServices@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.diversewa.omi.wa.gov.au/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/ac-delegations.aspx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gensec@churcheswa.org.au" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.omi.wa.gov.au/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:RRContractedServices@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/arms.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -16601,122 +19712,50 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...70 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="DCS Document" ma:contentTypeID="0x010100C5D63A055CE82242A2E4B837C82D470C00F0D83A50F2144C42ACB5D0D7865205AD" ma:contentTypeVersion="3" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="42bbab49f36ed8fec9b3c3a5d5a50fb9">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="87620643-678a-4ec4-b8d1-35ea5295a2f1" xmlns:ns3="http://schemas.microsoft.com/sharepoint.v3" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v3/fields" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5803bea382f296392a5d9361e4ac8430" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint.v3"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:CategoryDescription"/>
                 <xsd:element ref="ns4:_ResourceType" minOccurs="0"/>
                 <xsd:element ref="ns4:_Publisher" minOccurs="0"/>
                 <xsd:element ref="ns2:Published_x0020_Year" minOccurs="0"/>
                 <xsd:element ref="ns2:Contributor_x0020_Name"/>
                 <xsd:element ref="ns2:Contributor_x0020_Email"/>
                 <xsd:element ref="ns2:Position" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x0020_Valid_x0020_From" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x0020_Valid_x0020_To" minOccurs="0"/>
                 <xsd:element ref="ns4:_DCDateCreated" minOccurs="0"/>
                 <xsd:element ref="ns4:_DCDateModified" minOccurs="0"/>
                 <xsd:element ref="ns2:n398ab4bf91e43a0a550736abedc299f" minOccurs="0"/>
@@ -16966,151 +20005,229 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="15230902-a580-4ba6-8738-a56353c9ac26" ContentTypeId="0x010100C5D63A055CE82242A2E4B837C82D470C" PreviousValue="false"/>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="15230902-a580-4ba6-8738-a56353c9ac26" ContentTypeId="0x010100C5D63A055CE82242A2E4B837C82D470C" PreviousValue="false"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <pa8a0a93780a4945b3173f20d8e45055 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Adult Custodial Rules</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">8c30193b-5862-40d3-b22f-a5f0b3dcbefd</TermId>
+        </TermInfo>
+      </Terms>
+    </pa8a0a93780a4945b3173f20d8e45055>
+    <Contributor_x0020_Name xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <UserInfo>
+        <DisplayName>Nageswaran, Nimilandra</DisplayName>
+        <AccountId>20</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </Contributor_x0020_Name>
+    <Published_x0020_Year xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
+    <_DCDateModified xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
+    <_Publisher xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Department of Justice</_Publisher>
+    <Date_x0020_Valid_x0020_To xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
+    <Position xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">Senior Project Officer</Position>
+    <n398ab4bf91e43a0a550736abedc299f xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Advisory Services</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">8cc1496a-6584-483e-8dcd-3e26a031bf44</TermId>
+        </TermInfo>
+      </Terms>
+    </n398ab4bf91e43a0a550736abedc299f>
+    <TaxCatchAll xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Value>10</Value>
+      <Value>9</Value>
+      <Value>8</Value>
+      <Value>7</Value>
+    </TaxCatchAll>
+    <kf620cb349b946fa81ca1074c0b3c5af xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Adult Custodial Operations</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">748d3b9d-85b9-4c93-b36c-da437a8ebecd</TermId>
+        </TermInfo>
+      </Terms>
+    </kf620cb349b946fa81ca1074c0b3c5af>
+    <CategoryDescription xmlns="http://schemas.microsoft.com/sharepoint.v3"/>
+    <_ResourceType xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Documents</_ResourceType>
+    <g2cdfbdd30c849e9bbb5c12aa747ff35 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Custodial Management Adults</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">60d2f251-dc34-41a1-bf8e-c8689923972e</TermId>
+        </TermInfo>
+      </Terms>
+    </g2cdfbdd30c849e9bbb5c12aa747ff35>
+    <Contributor_x0020_Email xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <UserInfo>
+        <DisplayName>Nageswaran, Nimilandra</DisplayName>
+        <AccountId>20</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </Contributor_x0020_Email>
+    <Date_x0020_Valid_x0020_From xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
+    <_DCDateCreated xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{734891CD-0402-4469-9D8D-E9985E0D0EEA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C376EA41-E5EE-45FE-A78C-DE73FE468DE6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FB0FFF2-7B4A-4717-AA7C-B8857DAA5CD4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E171D0D4-FBD3-4076-A952-B1BC63707D36}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FB0FFF2-7B4A-4717-AA7C-B8857DAA5CD4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37D31270-8447-466A-B9FE-DA2C0C9A5A75}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>12</Pages>
-[...1 lines deleted...]
-  <Characters>15982</Characters>
+  <Pages>15</Pages>
+  <Words>4293</Words>
+  <Characters>24472</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
-  <Lines>442</Lines>
-  <Paragraphs>245</Paragraphs>
+  <Lines>203</Lines>
+  <Paragraphs>57</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>COPP template</vt:lpstr>
+      <vt:lpstr>COPP 9.1 Cultural, Religious and Spiritual Services</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>Nimilandra.Nageswaran@correctiveservices.wa.gov.au</Manager>
   <Company>Department of Justice</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18655</CharactersWithSpaces>
+  <CharactersWithSpaces>28708</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>20</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc358819794</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -17151,61 +20268,85 @@
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc358819791</vt:lpwstr>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>COPP 9.1 Cultural, Religious and Spiritual Services</dc:title>
+  <dc:title>COPP 9.1 Cultural, Religious, Spiritual Services and Visits</dc:title>
   <dc:subject/>
   <dc:creator>Stead, Gail</dc:creator>
   <cp:keywords>Commissioner's Operating Policy and Procedure (COPP); Prison Operations; Adult Custodial; Procedures; Policies.</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C5D63A055CE82242A2E4B837C82D470C00F0D83A50F2144C42ACB5D0D7865205AD</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>10;#Advisory Services|8cc1496a-6584-483e-8dcd-3e26a031bf44</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Document Type">
     <vt:lpwstr>9;#Templates|d73d990e-b5bb-4bad-9fd6-d25e3a2f8bb9</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Function">
     <vt:lpwstr>8;#Community Relations|ffba8bc2-640c-4bfe-8f63-b1fc456e246a</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Business Area">
     <vt:lpwstr>7;#Strategic Communications|f79bcab4-4348-403e-ad4c-9761a12bb89b</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Base Target">
     <vt:lpwstr>_blank</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SetDate">
+    <vt:lpwstr>2026-06-29T03:57:08Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Name">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SiteId">
+    <vt:lpwstr>aa5122b8-0188-4f14-a483-166b490071d0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ActionId">
+    <vt:lpwstr>86519236-1279-48c8-8d56-8479099be37b</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ContentBits">
+    <vt:lpwstr>1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
 </Properties>
 </file>