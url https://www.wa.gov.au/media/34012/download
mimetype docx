--- v0 (2025-12-10)
+++ v1 (2026-09-22)
@@ -1,2827 +1,4129 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="189B6BB7" w14:textId="6FA400BD" w:rsidR="00146739" w:rsidRPr="00294E95" w:rsidRDefault="00862FB5" w:rsidP="002E5756">
-[...232 lines deleted...]
-    </w:tbl>
     <w:p w14:paraId="170E1781" w14:textId="77777777" w:rsidR="00663830" w:rsidRPr="00294E95" w:rsidRDefault="00663830" w:rsidP="00663830"/>
     <w:p w14:paraId="12A879E5" w14:textId="77777777" w:rsidR="00663830" w:rsidRPr="00294E95" w:rsidRDefault="00663830" w:rsidP="00663830"/>
     <w:p w14:paraId="64590B59" w14:textId="77777777" w:rsidR="00663830" w:rsidRPr="00294E95" w:rsidRDefault="00663830" w:rsidP="00803710">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:sectPr w:rsidR="00663830" w:rsidRPr="00294E95" w:rsidSect="002E5756">
+          <w:headerReference w:type="even" r:id="rId12"/>
           <w:headerReference w:type="default" r:id="rId13"/>
           <w:headerReference w:type="first" r:id="rId14"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="1418" w:right="1418" w:bottom="1440" w:left="1304" w:header="567" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="163BC6AA" w14:textId="77777777" w:rsidR="00DE6EBA" w:rsidRPr="00294E95" w:rsidRDefault="00DE6EBA">
-      <w:pPr>
+    <w:p w14:paraId="5C6E28D9" w14:textId="3702EAFF" w:rsidR="0034483F" w:rsidRPr="0034483F" w:rsidRDefault="0034483F" w:rsidP="009501C9">
+      <w:pPr>
+        <w:spacing w:before="1560"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold"/>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="32"/>
+          <w:color w:val="305497"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="56"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00294E95">
+      <w:bookmarkStart w:id="0" w:name="_Hlk235625596"/>
+      <w:r w:rsidRPr="0034483F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prison </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk223509915"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="0034483F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>COPP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0034483F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC3111">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>9.2 – Prisoner Complaints</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="6F02F9DB" w14:textId="40F42205" w:rsidR="0034483F" w:rsidRDefault="0034483F"/>
+    <w:p w14:paraId="0E2E818B" w14:textId="05FDF974" w:rsidR="00FB6405" w:rsidRPr="00EC3111" w:rsidRDefault="009501C9">
+      <w:r w:rsidRPr="00FB6405">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="66D3C4AE" wp14:editId="198298B9">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>47625</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>278130</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5695950" cy="5724525"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="1482117947" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5695950" cy="5724525"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="E8E8E8"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="7639872D" w14:textId="77777777" w:rsidR="00FB6405" w:rsidRPr="00263095" w:rsidRDefault="00FB6405" w:rsidP="00FB6405">
+                            <w:pPr>
+                              <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00263095">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>Principals and Standards</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="1803C85B" w14:textId="77777777" w:rsidR="00FB6405" w:rsidRDefault="00FB6405" w:rsidP="00FB6405">
+                            <w:pPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="6429FA09" w14:textId="77777777" w:rsidR="00FB6405" w:rsidRDefault="00FB6405" w:rsidP="00FB6405">
+                            <w:pPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>The Commissioner</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>’s</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Operati</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>ng</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Policies and Procedures are developed in accordance with Western Australian legislation and consideration of national and international standards, guidelines, rules and policies, to include (but not limited to):</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="396A2734" w14:textId="77777777" w:rsidR="00FB6405" w:rsidRPr="00CE7E06" w:rsidRDefault="00FB6405" w:rsidP="00FB6405">
+                            <w:pPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman"/>
+                                <w:color w:val="467886"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CE7E06">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:fldChar w:fldCharType="begin"/>
+                            </w:r>
+                            <w:r w:rsidRPr="00CE7E06">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                                <w:color w:val="467886"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:instrText>HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx"</w:instrText>
+                            </w:r>
+                            <w:r w:rsidRPr="00CE7E06">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:r>
+                            <w:r w:rsidRPr="00CE7E06">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:fldChar w:fldCharType="separate"/>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="386EBA00" w14:textId="77777777" w:rsidR="00FB6405" w:rsidRPr="00CE7E06" w:rsidRDefault="00FB6405" w:rsidP="00FB6405">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="43"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CE7E06">
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                              </w:rPr>
+                              <w:t>Guiding Principles for Corrections in Australia</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CE7E06">
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                              </w:rPr>
+                              <w:fldChar w:fldCharType="end"/>
+                            </w:r>
+                            <w:r w:rsidRPr="00CE7E06">
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0AE2701D" w14:textId="77777777" w:rsidR="00FB6405" w:rsidRPr="007F1CF1" w:rsidRDefault="00FB6405" w:rsidP="00FB6405">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="43"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:hyperlink r:id="rId15" w:history="1">
+                              <w:r w:rsidRPr="007F1CF1">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                </w:rPr>
+                                <w:t>National Child Principles</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                          </w:p>
+                          <w:p w14:paraId="2BF3C168" w14:textId="77777777" w:rsidR="00FB6405" w:rsidRPr="007F1CF1" w:rsidRDefault="00FB6405" w:rsidP="00FB6405">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="43"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="007F1CF1">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              </w:rPr>
+                              <w:t>Department Standards and Guidelines.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="414F8773" w14:textId="77777777" w:rsidR="00FB6405" w:rsidRPr="00CF07DB" w:rsidRDefault="00FB6405" w:rsidP="00FB6405">
+                            <w:pPr>
+                              <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>Privacy and Responsible Information Sharing Act 2024</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="230C2A5C" w14:textId="77777777" w:rsidR="00FB6405" w:rsidRDefault="00FB6405" w:rsidP="00FB6405">
+                            <w:pPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="24C1CE43" w14:textId="77777777" w:rsidR="00FB6405" w:rsidRDefault="00FB6405" w:rsidP="00FB6405">
+                            <w:pPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">The collection, use and sharing of personal information obtained from prisoners, young people and other persons entering prisons or youth detention centres complies with the following requirements established under the </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Privacy and Responsible Information Sharing Act 2024. </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Refer to</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId16" w:history="1">
+                              <w:r w:rsidRPr="00CE3599">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                </w:rPr>
+                                <w:t>Public Information Privacy Statement</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidRPr="00CE3599">
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> and </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId17" w:history="1">
+                              <w:r w:rsidRPr="00CE3599">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                </w:rPr>
+                                <w:t>Privacy and Responsible Information Sharing</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3A1294B7" w14:textId="77777777" w:rsidR="00FB6405" w:rsidRPr="00CF07DB" w:rsidRDefault="00FB6405" w:rsidP="00FB6405">
+                            <w:pPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="75E0090B" w14:textId="77777777" w:rsidR="00FB6405" w:rsidRPr="00CF07DB" w:rsidRDefault="00FB6405" w:rsidP="00FB6405">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="42"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Lawful and fair collection – only collect personal information where necessary and lawful </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2EC7DFA9" w14:textId="77777777" w:rsidR="00FB6405" w:rsidRPr="00CF07DB" w:rsidRDefault="00FB6405" w:rsidP="00FB6405">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="42"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Collection notices – inform people why and how their data is being collected </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="44DC2931" w14:textId="77777777" w:rsidR="00FB6405" w:rsidRPr="00CF07DB" w:rsidRDefault="00FB6405" w:rsidP="00FB6405">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="42"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Relevance and minimisation – only collect information that is needed </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4D250BA0" w14:textId="77777777" w:rsidR="00FB6405" w:rsidRPr="00CF07DB" w:rsidRDefault="00FB6405" w:rsidP="00FB6405">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="42"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Data quality – ensure information is accurate, complete and up to date </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="213BD643" w14:textId="77777777" w:rsidR="00FB6405" w:rsidRPr="00CF07DB" w:rsidRDefault="00FB6405" w:rsidP="00FB6405">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="42"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Openness and transparency – have clear privacy policies and practices </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0F9799B7" w14:textId="77777777" w:rsidR="00FB6405" w:rsidRPr="00CF07DB" w:rsidRDefault="00FB6405" w:rsidP="00FB6405">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="42"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Access and correction – individuals can access and correct their information </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="45F0BEFF" w14:textId="77777777" w:rsidR="00FB6405" w:rsidRPr="00CF07DB" w:rsidRDefault="00FB6405" w:rsidP="00FB6405">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="42"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Use and disclosure limits – only use/disclose information for authorised purposes </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3FDC1B59" w14:textId="77777777" w:rsidR="00FB6405" w:rsidRPr="00CF07DB" w:rsidRDefault="00FB6405" w:rsidP="00FB6405">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="42"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Identifiers – restrict use of government identifiers</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7A11EF95" w14:textId="77777777" w:rsidR="00FB6405" w:rsidRPr="00CF07DB" w:rsidRDefault="00FB6405" w:rsidP="00FB6405">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="42"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Anonymity/pseudonymity (where appropriate) </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="1D21278F" w14:textId="77777777" w:rsidR="00FB6405" w:rsidRDefault="00FB6405" w:rsidP="00FB6405">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="42"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Data security – protect information from misuse, loss or unauthorised access</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="1BF75951" w14:textId="77777777" w:rsidR="00FB6405" w:rsidRPr="008A5803" w:rsidRDefault="00FB6405" w:rsidP="00FB6405">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="42"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008A5803">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Retention and disposal – destroy or de</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="008A5803">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:noBreakHyphen/>
+                              <w:t>identify information when no longer needed.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="66D3C4AE" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:3.75pt;margin-top:21.9pt;width:448.5pt;height:450.75pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBPaXNVDgIAACAEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgJ4i4x4hRd2g4D&#10;ugvQ7QNoWY6FyaImKbGzrx+luGl2wR6G2YBAitQheUiur4dOs4N0XqEp+Wwy5UwagbUyu5J/+Xz/&#10;asmZD2Bq0GhkyY/S8+vNyxfr3hZyji3qWjpGIMYXvS15G4ItssyLVnbgJ2ilIWODroNAqttltYOe&#10;0DudzafTq6xHV1uHQnpPt7cnI98k/KaRInxsGi8D0yWn3EI6XTqreGabNRQ7B7ZVYkwD/iGLDpSh&#10;oGeoWwjA9k79BtUp4dBjEyYCuwybRgmZaqBqZtNfqnlswcpUC5Hj7Zkm//9gxYfDo/3kWBje4EAN&#10;TEV4+4Diq2cGty2YnbxxDvtWQk2BZ5GyrLe+GJ9Gqn3hI0jVv8eamgz7gAloaFwXWaE6GaFTA45n&#10;0uUQmKDL/GqVr3IyCbLlr+eLfJ6nGFA8PbfOh7cSOxaFkjvqaoKHw4MPMR0onlxiNI9a1fdK66S4&#10;XbXVjh2AJuBuGf8R/Sc3bVhf8lWM/XeIafr+BNGpQKOsVVfy5dkJisjbnanToAVQ+iRTytqMREbu&#10;TiyGoRrIMRJaYX0kSh2eRpZWjIQW3XfOehrXkvtve3CSM/3OUFtWs8UizndSFkQjKe7SUl1awAiC&#10;Knng7CRuQ9qJWLrBG2pfoxKxz5mMudIYJr7HlYlzfqknr+fF3vwAAAD//wMAUEsDBBQABgAIAAAA&#10;IQDLACqa3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqAN1Cw1xKn7U&#10;A+LSNkhc3XibpI3XUew26duznOC2uzOa/SZbjq4VZ+xD40nD/SQBgVR621Cl4atY3T2BCNGQNa0n&#10;1HDBAMv8+iozqfUDbfC8jZXgEAqp0VDH2KVShrJGZ8LEd0is7X3vTOS1r6TtzcDhrpUPSTKXzjTE&#10;H2rT4VuN5XF7chrm8VKohXqvvj9X7mMo3GH9ui+0vr0ZX55BRBzjnxl+8Rkdcmba+RPZIFoNjzM2&#10;alBTLsDyIlF82PGgZlOQeSb/F8h/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAE9pc1UO&#10;AgAAIAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMsA&#10;KprfAAAACAEAAA8AAAAAAAAAAAAAAAAAaAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" fillcolor="#e8e8e8">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="7639872D" w14:textId="77777777" w:rsidR="00FB6405" w:rsidRPr="00263095" w:rsidRDefault="00FB6405" w:rsidP="00FB6405">
+                      <w:pPr>
+                        <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00263095">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>Principals and Standards</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="1803C85B" w14:textId="77777777" w:rsidR="00FB6405" w:rsidRDefault="00FB6405" w:rsidP="00FB6405">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="6429FA09" w14:textId="77777777" w:rsidR="00FB6405" w:rsidRDefault="00FB6405" w:rsidP="00FB6405">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>The Commissioner</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>’s</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Operati</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>ng</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Policies and Procedures are developed in accordance with Western Australian legislation and consideration of national and international standards, guidelines, rules and policies, to include (but not limited to):</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="396A2734" w14:textId="77777777" w:rsidR="00FB6405" w:rsidRPr="00CE7E06" w:rsidRDefault="00FB6405" w:rsidP="00FB6405">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman"/>
+                          <w:color w:val="467886"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CE7E06">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:fldChar w:fldCharType="begin"/>
+                      </w:r>
+                      <w:r w:rsidRPr="00CE7E06">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                          <w:color w:val="467886"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:instrText>HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx"</w:instrText>
+                      </w:r>
+                      <w:r w:rsidRPr="00CE7E06">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:r>
+                      <w:r w:rsidRPr="00CE7E06">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:fldChar w:fldCharType="separate"/>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="386EBA00" w14:textId="77777777" w:rsidR="00FB6405" w:rsidRPr="00CE7E06" w:rsidRDefault="00FB6405" w:rsidP="00FB6405">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="43"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CE7E06">
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                        </w:rPr>
+                        <w:t>Guiding Principles for Corrections in Australia</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CE7E06">
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                        </w:rPr>
+                        <w:fldChar w:fldCharType="end"/>
+                      </w:r>
+                      <w:r w:rsidRPr="00CE7E06">
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0AE2701D" w14:textId="77777777" w:rsidR="00FB6405" w:rsidRPr="007F1CF1" w:rsidRDefault="00FB6405" w:rsidP="00FB6405">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="43"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:hyperlink r:id="rId18" w:history="1">
+                        <w:r w:rsidRPr="007F1CF1">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                          </w:rPr>
+                          <w:t>National Child Principles</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                    </w:p>
+                    <w:p w14:paraId="2BF3C168" w14:textId="77777777" w:rsidR="00FB6405" w:rsidRPr="007F1CF1" w:rsidRDefault="00FB6405" w:rsidP="00FB6405">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="43"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="007F1CF1">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        </w:rPr>
+                        <w:t>Department Standards and Guidelines.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="414F8773" w14:textId="77777777" w:rsidR="00FB6405" w:rsidRPr="00CF07DB" w:rsidRDefault="00FB6405" w:rsidP="00FB6405">
+                      <w:pPr>
+                        <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>Privacy and Responsible Information Sharing Act 2024</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="230C2A5C" w14:textId="77777777" w:rsidR="00FB6405" w:rsidRDefault="00FB6405" w:rsidP="00FB6405">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="24C1CE43" w14:textId="77777777" w:rsidR="00FB6405" w:rsidRDefault="00FB6405" w:rsidP="00FB6405">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">The collection, use and sharing of personal information obtained from prisoners, young people and other persons entering prisons or youth detention centres complies with the following requirements established under the </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Privacy and Responsible Information Sharing Act 2024. </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Refer to</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:hyperlink r:id="rId19" w:history="1">
+                        <w:r w:rsidRPr="00CE3599">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                          </w:rPr>
+                          <w:t>Public Information Privacy Statement</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidRPr="00CE3599">
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> and </w:t>
+                      </w:r>
+                      <w:hyperlink r:id="rId20" w:history="1">
+                        <w:r w:rsidRPr="00CE3599">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                          </w:rPr>
+                          <w:t>Privacy and Responsible Information Sharing</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3A1294B7" w14:textId="77777777" w:rsidR="00FB6405" w:rsidRPr="00CF07DB" w:rsidRDefault="00FB6405" w:rsidP="00FB6405">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="75E0090B" w14:textId="77777777" w:rsidR="00FB6405" w:rsidRPr="00CF07DB" w:rsidRDefault="00FB6405" w:rsidP="00FB6405">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="42"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Lawful and fair collection – only collect personal information where necessary and lawful </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2EC7DFA9" w14:textId="77777777" w:rsidR="00FB6405" w:rsidRPr="00CF07DB" w:rsidRDefault="00FB6405" w:rsidP="00FB6405">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="42"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Collection notices – inform people why and how their data is being collected </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="44DC2931" w14:textId="77777777" w:rsidR="00FB6405" w:rsidRPr="00CF07DB" w:rsidRDefault="00FB6405" w:rsidP="00FB6405">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="42"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Relevance and minimisation – only collect information that is needed </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4D250BA0" w14:textId="77777777" w:rsidR="00FB6405" w:rsidRPr="00CF07DB" w:rsidRDefault="00FB6405" w:rsidP="00FB6405">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="42"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Data quality – ensure information is accurate, complete and up to date </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="213BD643" w14:textId="77777777" w:rsidR="00FB6405" w:rsidRPr="00CF07DB" w:rsidRDefault="00FB6405" w:rsidP="00FB6405">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="42"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Openness and transparency – have clear privacy policies and practices </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0F9799B7" w14:textId="77777777" w:rsidR="00FB6405" w:rsidRPr="00CF07DB" w:rsidRDefault="00FB6405" w:rsidP="00FB6405">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="42"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Access and correction – individuals can access and correct their information </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="45F0BEFF" w14:textId="77777777" w:rsidR="00FB6405" w:rsidRPr="00CF07DB" w:rsidRDefault="00FB6405" w:rsidP="00FB6405">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="42"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Use and disclosure limits – only use/disclose information for authorised purposes </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3FDC1B59" w14:textId="77777777" w:rsidR="00FB6405" w:rsidRPr="00CF07DB" w:rsidRDefault="00FB6405" w:rsidP="00FB6405">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="42"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Identifiers – restrict use of government identifiers</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="7A11EF95" w14:textId="77777777" w:rsidR="00FB6405" w:rsidRPr="00CF07DB" w:rsidRDefault="00FB6405" w:rsidP="00FB6405">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="42"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Anonymity/pseudonymity (where appropriate) </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="1D21278F" w14:textId="77777777" w:rsidR="00FB6405" w:rsidRDefault="00FB6405" w:rsidP="00FB6405">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="42"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Data security – protect information from misuse, loss or unauthorised access</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="1BF75951" w14:textId="77777777" w:rsidR="00FB6405" w:rsidRPr="008A5803" w:rsidRDefault="00FB6405" w:rsidP="00FB6405">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="42"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008A5803">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Retention and disposal – destroy or de</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="008A5803">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:noBreakHyphen/>
+                        <w:t>identify information when no longer needed.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square" anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00DE6EBA" w:rsidRPr="00294E95">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47154846" w14:textId="5373A2DC" w:rsidR="00FA1D8B" w:rsidRPr="00294E95" w:rsidRDefault="00FA1D8B" w:rsidP="00AF7DDC">
+    <w:p w14:paraId="47154846" w14:textId="5373A2DC" w:rsidR="00FA1D8B" w:rsidRPr="000E70B8" w:rsidRDefault="00FA1D8B" w:rsidP="00AF7DDC">
       <w:pPr>
         <w:pStyle w:val="Heading"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00294E95">
+        <w:rPr>
+          <w:color w:val="203866"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E70B8">
+        <w:rPr>
+          <w:color w:val="203866"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00D2B9F2" w14:textId="140D366D" w:rsidR="00E8219F" w:rsidRDefault="005A09D7">
+    <w:p w14:paraId="249630C6" w14:textId="3CDE073E" w:rsidR="000C094E" w:rsidRPr="000E70B8" w:rsidRDefault="005A09D7">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="203866"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00294E95">
+      <w:r w:rsidRPr="000E70B8">
+        <w:rPr>
+          <w:color w:val="203866"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00294E95">
+      <w:r w:rsidRPr="000E70B8">
+        <w:rPr>
+          <w:color w:val="203866"/>
+        </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-2" \h \z \u </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00294E95">
+      <w:r w:rsidRPr="000E70B8">
+        <w:rPr>
+          <w:color w:val="203866"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc87352330" w:history="1">
-        <w:r w:rsidR="00E8219F" w:rsidRPr="00F930C4">
+      <w:hyperlink w:anchor="_Toc238122819" w:history="1">
+        <w:r w:rsidR="000C094E" w:rsidRPr="000E70B8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidR="000C094E" w:rsidRPr="000E70B8">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="203866"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E8219F" w:rsidRPr="00F930C4">
+        <w:r w:rsidR="000C094E" w:rsidRPr="000E70B8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:t>Scope</w:t>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidR="000C094E" w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidR="000C094E" w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidR="000C094E" w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00E8219F">
+            <w:color w:val="203866"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238122819 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="000C094E" w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...1 lines deleted...]
-        <w:r w:rsidR="00E8219F">
+            <w:color w:val="203866"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="000C094E" w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00185C5D">
+        <w:r w:rsidR="000C094E" w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidR="000C094E" w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2F3423B3" w14:textId="586DCF06" w:rsidR="00E8219F" w:rsidRDefault="00C56E27">
+    <w:p w14:paraId="30D9DF24" w14:textId="273EF404" w:rsidR="000C094E" w:rsidRPr="000E70B8" w:rsidRDefault="000C094E">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="203866"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc87352331" w:history="1">
-        <w:r w:rsidR="00E8219F" w:rsidRPr="00F930C4">
+      <w:hyperlink w:anchor="_Toc238122820" w:history="1">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="203866"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E8219F" w:rsidRPr="00F930C4">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:t>Policy</w:t>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00E8219F">
+            <w:color w:val="203866"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238122820 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...1 lines deleted...]
-        <w:r w:rsidR="00E8219F">
+            <w:color w:val="203866"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00185C5D">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7E4A5900" w14:textId="6AE19520" w:rsidR="00E8219F" w:rsidRDefault="00C56E27">
+    <w:p w14:paraId="31523F4C" w14:textId="4003DEF1" w:rsidR="000C094E" w:rsidRPr="000E70B8" w:rsidRDefault="000C094E">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="203866"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc87352332" w:history="1">
-        <w:r w:rsidR="00E8219F" w:rsidRPr="00F930C4">
+      <w:hyperlink w:anchor="_Toc238122821" w:history="1">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="203866"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E8219F" w:rsidRPr="00F930C4">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:t>Prisoner Complaints</w:t>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00E8219F">
+            <w:color w:val="203866"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238122821 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...1 lines deleted...]
-        <w:r w:rsidR="00E8219F">
+            <w:color w:val="203866"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00185C5D">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="05454B94" w14:textId="3144080C" w:rsidR="00E8219F" w:rsidRDefault="00C56E27">
+    <w:p w14:paraId="3B530A92" w14:textId="00ACD4EF" w:rsidR="000C094E" w:rsidRPr="000E70B8" w:rsidRDefault="000C094E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="203866"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc87352333" w:history="1">
-        <w:r w:rsidR="00E8219F" w:rsidRPr="00F930C4">
+      <w:hyperlink w:anchor="_Toc238122822" w:history="1">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:t>3.1</w:t>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="203866"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E8219F" w:rsidRPr="00F930C4">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:t>Overview</w:t>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00E8219F">
+            <w:color w:val="203866"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238122822 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...1 lines deleted...]
-        <w:r w:rsidR="00E8219F">
+            <w:color w:val="203866"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00185C5D">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4E711E4B" w14:textId="7915B1F6" w:rsidR="00E8219F" w:rsidRDefault="00C56E27">
+    <w:p w14:paraId="7BC95336" w14:textId="7D193189" w:rsidR="000C094E" w:rsidRPr="000E70B8" w:rsidRDefault="000C094E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="203866"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc87352334" w:history="1">
-        <w:r w:rsidR="00E8219F" w:rsidRPr="00F930C4">
+      <w:hyperlink w:anchor="_Toc238122823" w:history="1">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:t>3.2</w:t>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="203866"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E8219F" w:rsidRPr="00F930C4">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:t>Confidentiality</w:t>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00E8219F">
+            <w:color w:val="203866"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238122823 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...1 lines deleted...]
-        <w:r w:rsidR="00E8219F">
+            <w:color w:val="203866"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00185C5D">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="64A3FF8E" w14:textId="040E5F78" w:rsidR="00E8219F" w:rsidRDefault="00C56E27">
+    <w:p w14:paraId="758A2617" w14:textId="52CD0EAC" w:rsidR="000C094E" w:rsidRPr="000E70B8" w:rsidRDefault="000C094E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="203866"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc87352335" w:history="1">
-        <w:r w:rsidR="00E8219F" w:rsidRPr="00F930C4">
+      <w:hyperlink w:anchor="_Toc238122824" w:history="1">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:t>3.3</w:t>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="203866"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E8219F" w:rsidRPr="00F930C4">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:t>Complaints against prison staff</w:t>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00E8219F">
+            <w:color w:val="203866"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238122824 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...1 lines deleted...]
-        <w:r w:rsidR="00E8219F">
+            <w:color w:val="203866"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00185C5D">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="028FE266" w14:textId="2D6A276E" w:rsidR="00E8219F" w:rsidRDefault="00C56E27">
+    <w:p w14:paraId="4FE43AB6" w14:textId="0FC696D5" w:rsidR="000C094E" w:rsidRPr="000E70B8" w:rsidRDefault="000C094E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="203866"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc87352336" w:history="1">
-        <w:r w:rsidR="00E8219F" w:rsidRPr="00F930C4">
+      <w:hyperlink w:anchor="_Toc238122825" w:history="1">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:t>3.4</w:t>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="203866"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E8219F" w:rsidRPr="00F930C4">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:t>Alleged assault</w:t>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00E8219F">
+            <w:color w:val="203866"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238122825 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...1 lines deleted...]
-        <w:r w:rsidR="00E8219F">
+            <w:color w:val="203866"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00185C5D">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="64ED278A" w14:textId="6F362E69" w:rsidR="00E8219F" w:rsidRDefault="00C56E27">
+    <w:p w14:paraId="01AD49CA" w14:textId="0321F381" w:rsidR="000C094E" w:rsidRPr="000E70B8" w:rsidRDefault="000C094E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="203866"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc87352337" w:history="1">
-        <w:r w:rsidR="00E8219F" w:rsidRPr="00F930C4">
+      <w:hyperlink w:anchor="_Toc238122826" w:history="1">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:t>3.5</w:t>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="203866"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E8219F" w:rsidRPr="00F930C4">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:t>Prison’s Complaints Oversight Officer</w:t>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00E8219F">
+            <w:color w:val="203866"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238122826 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...1 lines deleted...]
-        <w:r w:rsidR="00E8219F">
+            <w:color w:val="203866"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00185C5D">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7912B3B8" w14:textId="594390E9" w:rsidR="00E8219F" w:rsidRDefault="00C56E27">
+    <w:p w14:paraId="6FF46C8C" w14:textId="074C8D31" w:rsidR="000C094E" w:rsidRPr="000E70B8" w:rsidRDefault="000C094E">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="203866"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc87352338" w:history="1">
-        <w:r w:rsidR="00E8219F" w:rsidRPr="00F930C4">
+      <w:hyperlink w:anchor="_Toc238122827" w:history="1">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="203866"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E8219F" w:rsidRPr="00F930C4">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:t>Complaints made to Prison Staff</w:t>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00E8219F">
+            <w:color w:val="203866"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238122827 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...1 lines deleted...]
-        <w:r w:rsidR="00E8219F">
+            <w:color w:val="203866"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00185C5D">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5D85A1D6" w14:textId="7DBC1EE0" w:rsidR="00E8219F" w:rsidRDefault="00C56E27">
+    <w:p w14:paraId="0EF53079" w14:textId="5EB65822" w:rsidR="000C094E" w:rsidRPr="000E70B8" w:rsidRDefault="000C094E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="203866"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc87352339" w:history="1">
-        <w:r w:rsidR="00E8219F" w:rsidRPr="00F930C4">
+      <w:hyperlink w:anchor="_Toc238122828" w:history="1">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:t>4.1</w:t>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="203866"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E8219F" w:rsidRPr="00F930C4">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:t>Overview</w:t>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00E8219F">
+            <w:color w:val="203866"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238122828 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...1 lines deleted...]
-        <w:r w:rsidR="00E8219F">
+            <w:color w:val="203866"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00185C5D">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6A9E82A7" w14:textId="5EF7B6C2" w:rsidR="00E8219F" w:rsidRDefault="00C56E27">
+    <w:p w14:paraId="6F5154DE" w14:textId="42120428" w:rsidR="000C094E" w:rsidRPr="000E70B8" w:rsidRDefault="000C094E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="203866"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc87352340" w:history="1">
-        <w:r w:rsidR="00E8219F" w:rsidRPr="00F930C4">
+      <w:hyperlink w:anchor="_Toc238122829" w:history="1">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:t>4.2</w:t>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="203866"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E8219F" w:rsidRPr="00F930C4">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:t>Verbal complaint</w:t>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00E8219F">
+            <w:color w:val="203866"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238122829 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...1 lines deleted...]
-        <w:r w:rsidR="00E8219F">
+            <w:color w:val="203866"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00185C5D">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5E0740CB" w14:textId="712B9515" w:rsidR="00E8219F" w:rsidRDefault="00C56E27">
+    <w:p w14:paraId="1E31AA5B" w14:textId="68055432" w:rsidR="000C094E" w:rsidRPr="000E70B8" w:rsidRDefault="000C094E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="203866"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc87352341" w:history="1">
-        <w:r w:rsidR="00E8219F" w:rsidRPr="00F930C4">
+      <w:hyperlink w:anchor="_Toc238122830" w:history="1">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:t>4.3</w:t>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="203866"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E8219F" w:rsidRPr="00F930C4">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:t>Written complaint</w:t>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00E8219F">
+            <w:color w:val="203866"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238122830 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...1 lines deleted...]
-        <w:r w:rsidR="00E8219F">
+            <w:color w:val="203866"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00185C5D">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="574D9CD0" w14:textId="073D1C83" w:rsidR="00E8219F" w:rsidRDefault="00C56E27">
+    <w:p w14:paraId="72613980" w14:textId="41E133ED" w:rsidR="000C094E" w:rsidRPr="000E70B8" w:rsidRDefault="000C094E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="203866"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc87352342" w:history="1">
-        <w:r w:rsidR="00E8219F" w:rsidRPr="00F930C4">
+      <w:hyperlink w:anchor="_Toc238122831" w:history="1">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:t>4.4</w:t>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="203866"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E8219F" w:rsidRPr="00F930C4">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:t>Recording complaints</w:t>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00E8219F">
+            <w:color w:val="203866"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238122831 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...1 lines deleted...]
-        <w:r w:rsidR="00E8219F">
+            <w:color w:val="203866"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00185C5D">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5785B512" w14:textId="75E4BA62" w:rsidR="00E8219F" w:rsidRDefault="00C56E27">
+    <w:p w14:paraId="16E7D88A" w14:textId="3330DB0D" w:rsidR="000C094E" w:rsidRPr="000E70B8" w:rsidRDefault="000C094E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="203866"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc87352343" w:history="1">
-        <w:r w:rsidR="00E8219F" w:rsidRPr="00F930C4">
+      <w:hyperlink w:anchor="_Toc238122832" w:history="1">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:t>4.5</w:t>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="203866"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E8219F" w:rsidRPr="00F930C4">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:t>Withdrawing a written complaint made to prison staff</w:t>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00E8219F">
+            <w:color w:val="203866"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238122832 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...1 lines deleted...]
-        <w:r w:rsidR="00E8219F">
+            <w:color w:val="203866"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00185C5D">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3F8067C1" w14:textId="4441ABD4" w:rsidR="00E8219F" w:rsidRDefault="00C56E27">
+    <w:p w14:paraId="576AF57B" w14:textId="46DE9720" w:rsidR="000C094E" w:rsidRPr="000E70B8" w:rsidRDefault="000C094E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="203866"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc87352344" w:history="1">
-        <w:r w:rsidR="00E8219F" w:rsidRPr="00F930C4">
+      <w:hyperlink w:anchor="_Toc238122833" w:history="1">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:t>4.6</w:t>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="203866"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E8219F" w:rsidRPr="00F930C4">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:t>Complaints made directly to the Superintendent</w:t>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00E8219F">
+            <w:color w:val="203866"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238122833 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...1 lines deleted...]
-        <w:r w:rsidR="00E8219F">
+            <w:color w:val="203866"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00185C5D">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3C192663" w14:textId="3F4C8743" w:rsidR="00E8219F" w:rsidRDefault="00C56E27">
+    <w:p w14:paraId="3D58573C" w14:textId="344A8FA0" w:rsidR="000C094E" w:rsidRPr="000E70B8" w:rsidRDefault="000C094E">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="203866"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc87352345" w:history="1">
-        <w:r w:rsidR="00E8219F" w:rsidRPr="00F930C4">
+      <w:hyperlink w:anchor="_Toc238122834" w:history="1">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:noProof/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="203866"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E8219F" w:rsidRPr="00F930C4">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:t>Complaints made to Other Parts of the Department</w:t>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00E8219F">
+            <w:color w:val="203866"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238122834 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...1 lines deleted...]
-        <w:r w:rsidR="00E8219F">
+            <w:color w:val="203866"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00185C5D">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2BE2848D" w14:textId="40C48E80" w:rsidR="00E8219F" w:rsidRDefault="00C56E27">
+    <w:p w14:paraId="011773B0" w14:textId="38021A6C" w:rsidR="000C094E" w:rsidRPr="000E70B8" w:rsidRDefault="000C094E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="203866"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc87352346" w:history="1">
-        <w:r w:rsidR="00E8219F" w:rsidRPr="00F930C4">
+      <w:hyperlink w:anchor="_Toc238122835" w:history="1">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:noProof/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:t>5.1</w:t>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="203866"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E8219F" w:rsidRPr="00F930C4">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:t>Complaints made to ACCESS</w:t>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00E8219F">
+            <w:color w:val="203866"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238122835 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...1 lines deleted...]
-        <w:r w:rsidR="00E8219F">
+            <w:color w:val="203866"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00185C5D">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2C03CDDF" w14:textId="1F0DCD2D" w:rsidR="00E8219F" w:rsidRDefault="00C56E27">
+    <w:p w14:paraId="7BBDE713" w14:textId="316B5255" w:rsidR="000C094E" w:rsidRPr="000E70B8" w:rsidRDefault="000C094E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="203866"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc87352347" w:history="1">
-        <w:r w:rsidR="00E8219F" w:rsidRPr="00F930C4">
+      <w:hyperlink w:anchor="_Toc238122836" w:history="1">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:noProof/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:t>5.2</w:t>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="203866"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E8219F" w:rsidRPr="00F930C4">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:t>Complaints made to the Commissioner or Director General</w:t>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00E8219F">
+            <w:color w:val="203866"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238122836 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...1 lines deleted...]
-        <w:r w:rsidR="00E8219F">
+            <w:color w:val="203866"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00185C5D">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="28FDA3C7" w14:textId="5E3378A5" w:rsidR="00E8219F" w:rsidRDefault="00C56E27">
+    <w:p w14:paraId="3F56B053" w14:textId="765D0653" w:rsidR="000C094E" w:rsidRPr="000E70B8" w:rsidRDefault="000C094E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="203866"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc87352348" w:history="1">
-        <w:r w:rsidR="00E8219F" w:rsidRPr="00F930C4">
+      <w:hyperlink w:anchor="_Toc238122837" w:history="1">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:t>5.3</w:t>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="203866"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E8219F" w:rsidRPr="00F930C4">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:t>Complaints made to the Minister</w:t>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00E8219F">
+            <w:color w:val="203866"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238122837 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...1 lines deleted...]
-        <w:r w:rsidR="00E8219F">
+            <w:color w:val="203866"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00185C5D">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2580D2E0" w14:textId="0A176429" w:rsidR="00E8219F" w:rsidRDefault="00C56E27">
+    <w:p w14:paraId="7BB73F3C" w14:textId="4D847C6E" w:rsidR="000C094E" w:rsidRPr="000E70B8" w:rsidRDefault="000C094E">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="203866"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc87352349" w:history="1">
-        <w:r w:rsidR="00E8219F" w:rsidRPr="00F930C4">
+      <w:hyperlink w:anchor="_Toc238122838" w:history="1">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="203866"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E8219F" w:rsidRPr="00F930C4">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:t>Complaints made to External Agencies and Bodies</w:t>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00E8219F">
+            <w:color w:val="203866"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238122838 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...1 lines deleted...]
-        <w:r w:rsidR="00E8219F">
+            <w:color w:val="203866"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00185C5D">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5A269D16" w14:textId="08749E5D" w:rsidR="00E8219F" w:rsidRDefault="00C56E27">
+    <w:p w14:paraId="4001CDE5" w14:textId="0095608E" w:rsidR="000C094E" w:rsidRPr="000E70B8" w:rsidRDefault="000C094E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="203866"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc87352350" w:history="1">
-        <w:r w:rsidR="00E8219F" w:rsidRPr="00F930C4">
+      <w:hyperlink w:anchor="_Toc238122839" w:history="1">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:t>6.1</w:t>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="203866"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E8219F" w:rsidRPr="00F930C4">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:t>Overview</w:t>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00E8219F">
+            <w:color w:val="203866"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238122839 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...1 lines deleted...]
-        <w:r w:rsidR="00E8219F">
+            <w:color w:val="203866"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00185C5D">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="16653A4C" w14:textId="04B671D4" w:rsidR="00E8219F" w:rsidRDefault="00C56E27">
+    <w:p w14:paraId="20448FA7" w14:textId="5C0326D1" w:rsidR="000C094E" w:rsidRPr="000E70B8" w:rsidRDefault="000C094E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="203866"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc87352351" w:history="1">
-        <w:r w:rsidR="00E8219F" w:rsidRPr="00F930C4">
+      <w:hyperlink w:anchor="_Toc238122840" w:history="1">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:t>6.2</w:t>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="203866"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E8219F" w:rsidRPr="00F930C4">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:t>Independent prison visitors</w:t>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00E8219F">
+            <w:color w:val="203866"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238122840 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...1 lines deleted...]
-        <w:r w:rsidR="00E8219F">
+            <w:color w:val="203866"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00185C5D">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="447A3F44" w14:textId="477E078D" w:rsidR="00E8219F" w:rsidRDefault="00C56E27">
+    <w:p w14:paraId="0147BBC2" w14:textId="74F35C4D" w:rsidR="000C094E" w:rsidRPr="000E70B8" w:rsidRDefault="000C094E">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="203866"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc238122841" w:history="1">
+        <w:r w:rsidRPr="000E70B8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:color w:val="203866"/>
+          </w:rPr>
+          <w:t>Definitions and acronyms</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000E70B8">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="203866"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="000E70B8">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="203866"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="000E70B8">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="203866"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238122841 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="000E70B8">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="203866"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="000E70B8">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="203866"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="000E70B8">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="203866"/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000E70B8">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="203866"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="37FABCE5" w14:textId="39B26B82" w:rsidR="000C094E" w:rsidRPr="000E70B8" w:rsidRDefault="000C094E">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="203866"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc87352352" w:history="1">
-        <w:r w:rsidR="00E8219F" w:rsidRPr="00F930C4">
+      <w:hyperlink w:anchor="_Toc238122842" w:history="1">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
-          </w:rPr>
-[...9 lines deleted...]
-            <w:lang w:eastAsia="en-AU"/>
+            <w:color w:val="203866"/>
+          </w:rPr>
+          <w:t>Annexures</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000E70B8">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E8219F" w:rsidRPr="00F930C4">
-[...6 lines deleted...]
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00E8219F">
+            <w:color w:val="203866"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00E8219F">
+            <w:color w:val="203866"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238122842 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00E8219F">
+            <w:color w:val="203866"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...1 lines deleted...]
-        <w:r w:rsidR="00E8219F">
+            <w:color w:val="203866"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00185C5D">
+            <w:color w:val="203866"/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...5 lines deleted...]
-            <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="20D9DC63" w14:textId="6549C231" w:rsidR="00E8219F" w:rsidRDefault="00C56E27">
+    <w:p w14:paraId="292D789B" w14:textId="1DA0E06D" w:rsidR="000C094E" w:rsidRPr="000E70B8" w:rsidRDefault="000C094E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="203866"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc87352353" w:history="1">
-        <w:r w:rsidR="00E8219F" w:rsidRPr="00F930C4">
+      <w:hyperlink w:anchor="_Toc238122843" w:history="1">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
-          </w:rPr>
-[...8 lines deleted...]
-            <w:lang w:eastAsia="en-AU"/>
+            <w:color w:val="203866"/>
+          </w:rPr>
+          <w:t>Related COPPs</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000E70B8">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E8219F" w:rsidRPr="00F930C4">
-[...6 lines deleted...]
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00E8219F">
+            <w:color w:val="203866"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00E8219F">
+            <w:color w:val="203866"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238122843 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00E8219F">
+            <w:color w:val="203866"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...1 lines deleted...]
-        <w:r w:rsidR="00E8219F">
+            <w:color w:val="203866"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00185C5D">
+            <w:color w:val="203866"/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...5 lines deleted...]
-            <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="60E87CC8" w14:textId="2EB2CCE6" w:rsidR="00E8219F" w:rsidRDefault="00C56E27">
+    <w:p w14:paraId="5078A853" w14:textId="7144FA29" w:rsidR="000C094E" w:rsidRPr="000E70B8" w:rsidRDefault="000C094E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="203866"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc87352354" w:history="1">
-        <w:r w:rsidR="00E8219F" w:rsidRPr="00F930C4">
+      <w:hyperlink w:anchor="_Toc238122844" w:history="1">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
-          </w:rPr>
-[...8 lines deleted...]
-            <w:lang w:eastAsia="en-AU"/>
+            <w:color w:val="203866"/>
+          </w:rPr>
+          <w:t>Related legislation</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000E70B8">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E8219F" w:rsidRPr="00F930C4">
-[...6 lines deleted...]
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00E8219F">
+            <w:color w:val="203866"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00E8219F">
+            <w:color w:val="203866"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238122844 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00E8219F">
+            <w:color w:val="203866"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...1 lines deleted...]
-        <w:r w:rsidR="00E8219F">
+            <w:color w:val="203866"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00185C5D">
+            <w:color w:val="203866"/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...5 lines deleted...]
-            <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5207F50C" w14:textId="6061CC96" w:rsidR="00E8219F" w:rsidRDefault="00C56E27">
-[...85 lines deleted...]
-    <w:p w14:paraId="1650B8E2" w14:textId="4BC627CA" w:rsidR="00E8219F" w:rsidRDefault="00C56E27">
+    <w:p w14:paraId="3FDE6613" w14:textId="281284DE" w:rsidR="000C094E" w:rsidRPr="000E70B8" w:rsidRDefault="000C094E">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="203866"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc87352356" w:history="1">
-        <w:r w:rsidR="00E8219F" w:rsidRPr="00F930C4">
+      <w:hyperlink w:anchor="_Toc238122845" w:history="1">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
-          </w:rPr>
-[...9 lines deleted...]
-            <w:lang w:eastAsia="en-AU"/>
+            <w:color w:val="203866"/>
+          </w:rPr>
+          <w:t>Assurance</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000E70B8">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E8219F" w:rsidRPr="00F930C4">
-[...6 lines deleted...]
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00E8219F">
+            <w:color w:val="203866"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00E8219F">
+            <w:color w:val="203866"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238122845 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00E8219F">
+            <w:color w:val="203866"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...1 lines deleted...]
-        <w:r w:rsidR="00E8219F">
+            <w:color w:val="203866"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00185C5D">
+            <w:color w:val="203866"/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...5 lines deleted...]
-            <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="31D182AE" w14:textId="4331F8F3" w:rsidR="00E8219F" w:rsidRDefault="00C56E27">
+    <w:p w14:paraId="51FEAC49" w14:textId="6C10D39B" w:rsidR="000C094E" w:rsidRPr="000E70B8" w:rsidRDefault="000C094E">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="203866"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc87352357" w:history="1">
-        <w:r w:rsidR="00E8219F" w:rsidRPr="00F930C4">
+      <w:hyperlink w:anchor="_Toc238122846" w:history="1">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
-          </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00E8219F">
+            <w:color w:val="203866"/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="203866"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E8219F" w:rsidRPr="00F930C4">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:t>Document Version History</w:t>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00E8219F">
+            <w:color w:val="203866"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238122846 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
-          </w:rPr>
-[...1 lines deleted...]
-        <w:r w:rsidR="00E8219F">
+            <w:color w:val="203866"/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00185C5D">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="00E8219F">
+        <w:r w:rsidRPr="000E70B8">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
+            <w:color w:val="203866"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="690CB84F" w14:textId="4D8F191D" w:rsidR="00634C54" w:rsidRPr="00294E95" w:rsidRDefault="005A09D7" w:rsidP="004E571B">
-      <w:r w:rsidRPr="00294E95">
+    <w:p w14:paraId="690CB84F" w14:textId="32244E01" w:rsidR="00634C54" w:rsidRPr="00294E95" w:rsidRDefault="005A09D7" w:rsidP="004E571B">
+      <w:r w:rsidRPr="000E70B8">
         <w:rPr>
           <w:b/>
+          <w:color w:val="203866"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="280794E7" w14:textId="77777777" w:rsidR="00634C54" w:rsidRPr="00294E95" w:rsidRDefault="00634C54">
       <w:r w:rsidRPr="00294E95">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45E83277" w14:textId="77777777" w:rsidR="00C8272F" w:rsidRPr="00294E95" w:rsidRDefault="00C8272F" w:rsidP="00C8272F">
+    <w:p w14:paraId="45E83277" w14:textId="77777777" w:rsidR="00C8272F" w:rsidRPr="005F555F" w:rsidRDefault="00C8272F" w:rsidP="005F555F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc87352330"/>
-      <w:r w:rsidRPr="00294E95">
+      <w:bookmarkStart w:id="2" w:name="_Toc238122819"/>
+      <w:r w:rsidRPr="005F555F">
         <w:lastRenderedPageBreak/>
         <w:t>Scope</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="22EC67C1" w14:textId="58979E75" w:rsidR="00952A51" w:rsidRPr="00294E95" w:rsidRDefault="00952A51" w:rsidP="00952A51">
       <w:r w:rsidRPr="00294E95">
-        <w:t>This Commissioner’s Operating Policy and Procedure (</w:t>
-[...7 lines deleted...]
-        <w:t>) applies to all prisons administered by or on behalf of the Department of Justice (the Department)</w:t>
+        <w:t>This Commissioner’s Operating Policy and Procedure (COPP) applies to all prisons administered by or on behalf of the Department of Justice (the Department)</w:t>
       </w:r>
       <w:r w:rsidR="00176112">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62551D52" w14:textId="77777777" w:rsidR="00EC5AF1" w:rsidRPr="00294E95" w:rsidRDefault="00EC5AF1" w:rsidP="00EC5AF1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Policy"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkStart w:id="3" w:name="_Policy"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc238122820"/>
+      <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="00294E95">
         <w:t>Policy</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="00294E95">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DD0802A" w14:textId="4CC11956" w:rsidR="00F5379B" w:rsidRDefault="007F5A68" w:rsidP="006B37E0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">All prisoners </w:t>
       </w:r>
       <w:r w:rsidR="00F5379B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">are entitled to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -2861,246 +4163,221 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="008C305B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> The </w:t>
       </w:r>
       <w:r w:rsidR="008C305B">
         <w:t xml:space="preserve">complaints processes </w:t>
       </w:r>
       <w:r w:rsidR="00EA1685">
         <w:t xml:space="preserve">must be accessible to all prisoners and </w:t>
       </w:r>
       <w:r w:rsidR="008C305B">
         <w:t xml:space="preserve">shall </w:t>
       </w:r>
       <w:r w:rsidR="00C30723">
         <w:t xml:space="preserve">be </w:t>
       </w:r>
       <w:r w:rsidR="00EA1685">
-        <w:t xml:space="preserve">managed in an accountable, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> and transparent manner. </w:t>
+        <w:t xml:space="preserve">managed in an accountable, fair and transparent manner. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="109879CD" w14:textId="77777777" w:rsidR="00F5379B" w:rsidRDefault="00F5379B" w:rsidP="006B37E0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="177E6857" w14:textId="69FA6AA3" w:rsidR="00023354" w:rsidRDefault="00F5379B" w:rsidP="00023354">
+    <w:p w14:paraId="177E6857" w14:textId="0A68D812" w:rsidR="00023354" w:rsidRDefault="00F5379B" w:rsidP="00023354">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
       </w:pPr>
       <w:r w:rsidRPr="00F5379B">
         <w:t>Prison</w:t>
       </w:r>
       <w:r>
         <w:t>ers shall be</w:t>
       </w:r>
       <w:r w:rsidRPr="00F5379B">
         <w:t xml:space="preserve"> provide</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">d </w:t>
       </w:r>
       <w:r w:rsidRPr="00F5379B">
         <w:t>information</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00F5379B">
         <w:t xml:space="preserve"> as part of the orientation process</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00F5379B">
         <w:t xml:space="preserve"> regarding the </w:t>
       </w:r>
       <w:r w:rsidR="008C305B">
         <w:t xml:space="preserve">range of internal and external </w:t>
       </w:r>
       <w:r w:rsidRPr="00F5379B">
         <w:t>mechanisms available</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EA1685">
         <w:t xml:space="preserve">to them if </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">they </w:t>
       </w:r>
       <w:r w:rsidR="00EA1685">
         <w:t>choose</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> to make a complaint</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00023354">
+        <w:t xml:space="preserve"> to make a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00FB2">
+        <w:t>complaint</w:t>
+      </w:r>
+      <w:r w:rsidR="00023354" w:rsidRPr="00A00FB2">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="00F454F0">
+      <w:r w:rsidR="00F454F0" w:rsidRPr="00A00FB2">
         <w:t>refer</w:t>
       </w:r>
-      <w:r w:rsidR="00023354">
+      <w:r w:rsidR="00023354" w:rsidRPr="00A00FB2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-[...1 lines deleted...]
-        <w:r w:rsidR="00023354" w:rsidRPr="000D3D1C">
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidR="00023354" w:rsidRPr="00A00FB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>COPP</w:t>
-[...6 lines deleted...]
-          <w:t> 2.2 – Orientation</w:t>
+          <w:t>COPP 2.2 – Orientation</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00023354">
+      <w:r w:rsidR="00023354" w:rsidRPr="00A00FB2">
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A187D48" w14:textId="77777777" w:rsidR="00EA1685" w:rsidRDefault="00EA1685" w:rsidP="00F5379B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E031316" w14:textId="11C8A96D" w:rsidR="00F5379B" w:rsidRPr="00F5379B" w:rsidRDefault="00F5379B" w:rsidP="00F5379B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F5379B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Prisoners should be encouraged to address their complaints at the lowest possible level </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> the issue to be considered and responded to in a timely manner. </w:t>
+        <w:t xml:space="preserve">Prisoners should be encouraged to address their complaints at the lowest possible level in order for the issue to be considered and responded to in a timely manner. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44855BDA" w14:textId="77777777" w:rsidR="00F5379B" w:rsidRDefault="00F5379B" w:rsidP="006B37E0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08CABD96" w14:textId="1C7E6581" w:rsidR="005A0FFE" w:rsidRDefault="008C305B" w:rsidP="006B37E0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">A record shall be made of all formal complaints by a prisoner and the outcome of how the complaint was addressed or resolved. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AD1171F" w14:textId="77777777" w:rsidR="00741CD0" w:rsidRDefault="00741CD0" w:rsidP="006B37E0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E09518C" w14:textId="7050F0A4" w:rsidR="000755EE" w:rsidRPr="00294E95" w:rsidRDefault="00943FFB" w:rsidP="008114B3">
+    <w:p w14:paraId="3E09518C" w14:textId="7050F0A4" w:rsidR="000755EE" w:rsidRPr="00294E95" w:rsidRDefault="00943FFB" w:rsidP="00AC0AEC">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc87352332"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc238122821"/>
       <w:r>
         <w:t>Prison</w:t>
       </w:r>
       <w:r w:rsidR="00A0351A">
         <w:t>er</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002F6509">
         <w:t>Complain</w:t>
       </w:r>
       <w:r w:rsidR="00A0351A">
         <w:t>ts</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidR="0029599A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03FACBE6" w14:textId="14255015" w:rsidR="00043829" w:rsidRDefault="00D931DC" w:rsidP="00043829">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Persons_/_Business"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkStart w:id="6" w:name="_Persons_/_Business"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc238122822"/>
+      <w:bookmarkEnd w:id="6"/>
       <w:r>
         <w:t>Overview</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="4862D7A8" w14:textId="6FB64F77" w:rsidR="008C305B" w:rsidRDefault="008C305B" w:rsidP="001F5704">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A prisoner wishing to raise </w:t>
       </w:r>
       <w:r w:rsidR="00DC4B6B">
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r>
         <w:t>complaint may do so confidentially through a variety of mechanisms:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12F821E0" w14:textId="3B6F56A2" w:rsidR="008C305B" w:rsidRDefault="008C305B" w:rsidP="008C305B">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>verbally or in writing to pri</w:t>
@@ -3255,447 +4532,383 @@
       <w:r w:rsidR="001D22B3">
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00673828">
         <w:t>odies</w:t>
       </w:r>
       <w:r w:rsidR="00DC4B6B">
         <w:t xml:space="preserve"> listed</w:t>
       </w:r>
       <w:r w:rsidRPr="00673828">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DC4B6B">
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r w:rsidR="00CD6BC0">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC4B6B">
         <w:t>ection 6</w:t>
       </w:r>
       <w:r w:rsidRPr="00673828">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FF5EBC5" w14:textId="2CC51989" w:rsidR="008C305B" w:rsidRDefault="008C305B">
+    <w:p w14:paraId="6FF5EBC5" w14:textId="3886C31D" w:rsidR="008C305B" w:rsidRDefault="008C305B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00294E95">
-        <w:t xml:space="preserve">This </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> does not affect any provision prisoners have </w:t>
+        <w:t xml:space="preserve">This COPP does not affect any provision prisoners have </w:t>
       </w:r>
       <w:r>
         <w:t>for</w:t>
       </w:r>
       <w:r w:rsidRPr="00294E95">
         <w:t xml:space="preserve"> privileged mail</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> and telephone calls to the pre-registered and confidential call list</w:t>
-[...5 lines deleted...]
-        <w:r w:rsidR="00F454F0">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00FB2">
+        <w:t>telephone calls to the pre-registered and confidential call list (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidR="00F454F0" w:rsidRPr="00A00FB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>refer</w:t>
         </w:r>
-        <w:r w:rsidRPr="00CD6BC0">
+        <w:r w:rsidRPr="00A00FB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="00DC4B6B">
+        <w:r w:rsidRPr="00A00FB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
-          <w:t>COPP</w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00DC4B6B">
+          <w:t>COPP 7.1</w:t>
+        </w:r>
+        <w:r w:rsidR="00F454F0" w:rsidRPr="00A00FB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
-          <w:t xml:space="preserve"> 7.1</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00F454F0">
+          <w:t xml:space="preserve"> –</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A00FB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
-          <w:t xml:space="preserve"> </w:t>
-[...12 lines deleted...]
-          </w:rPr>
           <w:t xml:space="preserve"> Prisoner Communication</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00E0452F">
+      <w:r w:rsidR="00E0452F" w:rsidRPr="00A00FB2">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00294E95">
+      <w:r w:rsidRPr="00A00FB2">
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E8AA532" w14:textId="415A9B0D" w:rsidR="00E557D4" w:rsidRPr="00294E95" w:rsidRDefault="00E557D4" w:rsidP="00E557D4">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Where a process exists for addressing the specific subject matter of a complaint it shall be directed to that process, for example:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37F04A47" w14:textId="23D36973" w:rsidR="00E557D4" w:rsidRDefault="00E557D4" w:rsidP="00E557D4">
+    <w:p w14:paraId="37F04A47" w14:textId="13F474B1" w:rsidR="00E557D4" w:rsidRDefault="00E557D4" w:rsidP="00E557D4">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
+      <w:r w:rsidRPr="00A00FB2">
+        <w:t xml:space="preserve">decisions covered by another appeals process </w:t>
+      </w:r>
+      <w:r w:rsidR="00444492" w:rsidRPr="00A00FB2">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00FB2">
+        <w:t>e.g. prisoner placement and assessments and Case Conferenc</w:t>
+      </w:r>
+      <w:r w:rsidR="00444492" w:rsidRPr="00A00FB2">
+        <w:t xml:space="preserve">e decisions - </w:t>
+      </w:r>
+      <w:r w:rsidR="00F454F0" w:rsidRPr="00A00FB2">
+        <w:t>refer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00FB2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="00A00FB2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 2.3 –Assessments</w:t>
+        </w:r>
+        <w:r w:rsidR="000D3D1C" w:rsidRPr="00A00FB2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A00FB2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>and Sentence Management</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A00FB2">
+        <w:t xml:space="preserve"> for</w:t>
+      </w:r>
       <w:r w:rsidRPr="00294E95">
-        <w:t xml:space="preserve">decisions covered by another appeals process </w:t>
-[...45 lines deleted...]
-        <w:t xml:space="preserve"> for the appeal procedures)</w:t>
+        <w:t xml:space="preserve"> the appeal procedures)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="390B745E" w14:textId="77777777" w:rsidR="00D24469" w:rsidRDefault="00D24469" w:rsidP="00D24469">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="077C005C" w14:textId="77777777" w:rsidR="00D24469" w:rsidRDefault="00D24469" w:rsidP="00D24469">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65A473C9" w14:textId="5378B91F" w:rsidR="002B0209" w:rsidRDefault="00E557D4" w:rsidP="00897BA6">
+    <w:p w14:paraId="65A473C9" w14:textId="48E3B6ED" w:rsidR="002B0209" w:rsidRPr="00A00FB2" w:rsidRDefault="00E557D4" w:rsidP="00897BA6">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A00FB2">
         <w:lastRenderedPageBreak/>
-        <w:t>m</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="00897BA6">
+        <w:t>misconduct</w:t>
+      </w:r>
+      <w:r w:rsidR="00897BA6" w:rsidRPr="00A00FB2">
         <w:t xml:space="preserve"> (minor and serious)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00294E95">
-[...5 lines deleted...]
-      <w:r w:rsidR="00452FA2">
+      <w:r w:rsidRPr="00A00FB2">
+        <w:t xml:space="preserve"> by Department of Justice staff. Prisoners may make a complaint of this nature to </w:t>
+      </w:r>
+      <w:r w:rsidR="00452FA2" w:rsidRPr="00A00FB2">
         <w:t xml:space="preserve">internal or external </w:t>
       </w:r>
-      <w:r w:rsidR="002B0209">
+      <w:r w:rsidR="002B0209" w:rsidRPr="00A00FB2">
         <w:t>government bodies</w:t>
       </w:r>
-      <w:r w:rsidR="00897BA6">
+      <w:r w:rsidR="00897BA6" w:rsidRPr="00A00FB2">
         <w:t xml:space="preserve"> identified on the confidential mail envelope. Refer </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
-[...1 lines deleted...]
-        <w:r w:rsidR="00897BA6" w:rsidRPr="00240243">
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidR="00897BA6" w:rsidRPr="00A00FB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>COPP</w:t>
-[...6 lines deleted...]
-          <w:t xml:space="preserve"> 7.1 – Prisoner Communication</w:t>
+          <w:t>COPP 7.1 – Prisoner Communication</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00E0452F">
+      <w:r w:rsidR="00E0452F" w:rsidRPr="00A00FB2">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00897BA6">
+      <w:r w:rsidR="00897BA6" w:rsidRPr="00A00FB2">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4124D7BB" w14:textId="70D7287F" w:rsidR="00741CD0" w:rsidRDefault="00351611" w:rsidP="00741CD0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Prisoners shall be advised that complaint</w:t>
       </w:r>
       <w:r w:rsidR="00501364">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> made with respect to the following matters will not be </w:t>
       </w:r>
       <w:r w:rsidR="00501364">
         <w:t>addressed as part of the prisoner complaints process</w:t>
       </w:r>
       <w:r w:rsidR="00240243">
         <w:t xml:space="preserve"> and will be assisted with the most appropriate mechanism to lodge their complaint</w:t>
       </w:r>
       <w:r w:rsidR="00501364">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31C725DC" w14:textId="6B493145" w:rsidR="00E557D4" w:rsidRPr="00294E95" w:rsidRDefault="006F1213" w:rsidP="000D3D1C">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">complaints </w:t>
       </w:r>
       <w:r w:rsidR="00501364">
         <w:t>associated with</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E557D4" w:rsidRPr="00294E95">
-        <w:t xml:space="preserve">statutory disciplinary </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>statutory disciplinary decisions</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="40044562" w14:textId="7E0225E0" w:rsidR="00E557D4" w:rsidRPr="00294E95" w:rsidRDefault="006F1213" w:rsidP="000D3D1C">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">complaints </w:t>
       </w:r>
       <w:r w:rsidR="00501364">
         <w:t xml:space="preserve">about matters set out within </w:t>
       </w:r>
       <w:r w:rsidR="00E557D4" w:rsidRPr="00294E95">
-        <w:t xml:space="preserve">Acts, Regulations, Prison Rules, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> and Standing Orders </w:t>
+        <w:t xml:space="preserve">Acts, Regulations, Prison Rules, COPPs and Standing Orders </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7431715B" w14:textId="3374056D" w:rsidR="00E557D4" w:rsidRDefault="00501364" w:rsidP="000D3D1C">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">complaints related to </w:t>
       </w:r>
       <w:r w:rsidR="00E557D4" w:rsidRPr="008B0076">
-        <w:t xml:space="preserve">offences or acts of a criminal </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">offences or acts of a criminal nature </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09847CFA" w14:textId="5A036EBB" w:rsidR="0073750F" w:rsidRDefault="00E557D4" w:rsidP="0073750F">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t>complaint</w:t>
       </w:r>
       <w:r w:rsidR="00501364">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00294E95">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BD7110">
         <w:t>made</w:t>
       </w:r>
       <w:r w:rsidR="00BD7110" w:rsidRPr="00294E95">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00294E95">
         <w:t>on behalf of another prisoner</w:t>
       </w:r>
       <w:r w:rsidR="00501364">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="173A1665" w14:textId="4B60B1D7" w:rsidR="0073750F" w:rsidRPr="004424B5" w:rsidRDefault="0073750F" w:rsidP="00F939BF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Hlk85187036"/>
+      <w:bookmarkStart w:id="8" w:name="_Hlk85187036"/>
       <w:r w:rsidRPr="004424B5">
         <w:t xml:space="preserve">Staff shall ensure where complaints are raised against Ventia that the Ventia Complaint Form is completed and emailed to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidRPr="004424B5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CSCScomplaints@ventia.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004424B5">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55BB066A" w14:textId="77777777" w:rsidR="00A47E4A" w:rsidRPr="00802CA7" w:rsidRDefault="00A47E4A" w:rsidP="00A47E4A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc87352334"/>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc238122823"/>
+      <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidRPr="00802CA7">
         <w:t>Confidentiality</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="02F1F6F0" w14:textId="77777777" w:rsidR="00A47E4A" w:rsidRPr="00802CA7" w:rsidRDefault="00A47E4A" w:rsidP="00A47E4A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00802CA7">
         <w:t>All staff involved in dealing with and resolving complaints shall do so in an efficient, timely and confidential manner. For these matters staff shall not:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3364C728" w14:textId="77777777" w:rsidR="00EB2EEC" w:rsidRPr="00802CA7" w:rsidRDefault="00A47E4A" w:rsidP="00A47E4A">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00802CA7">
         <w:t>make any comment to any person, either verbally or in writing concerning any Prison Officer or o</w:t>
       </w:r>
       <w:r w:rsidR="00EB2EEC" w:rsidRPr="00802CA7">
         <w:t>ther staff, prison, or prisoner</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="179B1448" w14:textId="3C392ACA" w:rsidR="00A47E4A" w:rsidRPr="00802CA7" w:rsidRDefault="00A47E4A" w:rsidP="00EB2EEC">
@@ -3731,287 +4944,261 @@
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00802CA7">
         <w:t xml:space="preserve">except </w:t>
       </w:r>
       <w:r w:rsidR="000D3D1C" w:rsidRPr="00802CA7">
         <w:t>in connection with</w:t>
       </w:r>
       <w:r w:rsidRPr="00802CA7">
         <w:t xml:space="preserve"> the discharge of their duties or with the prior written approval of the Superintendent</w:t>
       </w:r>
       <w:r w:rsidRPr="00802CA7">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidRPr="00802CA7">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BE305C4" w14:textId="6571B6E3" w:rsidR="00CA0191" w:rsidRPr="00802CA7" w:rsidRDefault="00CA0191" w:rsidP="00CA0191">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc87352335"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc238122824"/>
       <w:r w:rsidRPr="00802CA7">
         <w:t xml:space="preserve">Complaints against </w:t>
       </w:r>
       <w:r w:rsidR="00945942">
         <w:t>prison staff</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidR="00945942">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00802CA7">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4503A7F0" w14:textId="4DA38691" w:rsidR="00D04FA9" w:rsidRPr="00D04FA9" w:rsidRDefault="00A47E4A" w:rsidP="00D04FA9">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00294E95">
         <w:t>Whe</w:t>
       </w:r>
       <w:r>
         <w:t>re a prisoner makes a complaint</w:t>
       </w:r>
       <w:r w:rsidRPr="00294E95">
         <w:t xml:space="preserve"> concerning </w:t>
       </w:r>
       <w:r w:rsidR="00945942">
         <w:t>prison staff</w:t>
       </w:r>
       <w:r w:rsidRPr="00294E95">
         <w:t xml:space="preserve">, the prisoner shall be informed </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">the matter will only be reported to </w:t>
       </w:r>
       <w:r w:rsidRPr="00294E95">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00945942">
         <w:t>staff member</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> as part of the investigation into the complaint</w:t>
       </w:r>
       <w:r w:rsidRPr="00605E5E">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> For serious matters, the Superintendent shall make necessary arrangements to ensure the safety and security of the prisoner.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48630963" w14:textId="2944FB68" w:rsidR="00CA0191" w:rsidRDefault="00CA0191" w:rsidP="00AC0F44">
+    <w:p w14:paraId="48630963" w14:textId="36643FCB" w:rsidR="00CA0191" w:rsidRDefault="00CA0191" w:rsidP="00AC0F44">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Prisoners shall be made aware they may be charged with a minor prison offence if they make a false or frivolous complaint against an officer (</w:t>
       </w:r>
       <w:r w:rsidR="00F454F0">
         <w:t>refer</w:t>
       </w:r>
+      <w:r w:rsidR="00E62EF7">
+        <w:t xml:space="preserve"> to</w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
-[...1 lines deleted...]
-        <w:r w:rsidRPr="006B29D9">
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidRPr="00A00FB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>COPP</w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="006B29D9">
+          <w:t>COPP 10.</w:t>
+        </w:r>
+        <w:r w:rsidR="006B29D9" w:rsidRPr="00A00FB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve"> 10.</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="006B29D9" w:rsidRPr="006B29D9">
+          <w:t>5</w:t>
+        </w:r>
+        <w:r w:rsidR="00AC0F44" w:rsidRPr="00A00FB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>5</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00AC0F44" w:rsidRPr="006B29D9">
+          <w:t xml:space="preserve"> – </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A00FB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve"> – </w:t>
-[...4 lines deleted...]
-          </w:rPr>
           <w:t>Prison Offences and Charges</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-        <w:t>).</w:t>
+      <w:r w:rsidR="00F66EC5" w:rsidRPr="00A00FB2">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00FB2">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47ED76D2" w14:textId="77777777" w:rsidR="00D04FA9" w:rsidRPr="00D04FA9" w:rsidRDefault="00D04FA9" w:rsidP="00D04FA9"/>
     <w:p w14:paraId="41374ED2" w14:textId="77777777" w:rsidR="00FA5BFB" w:rsidRDefault="00FA5BFB" w:rsidP="00FA5BFB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc87352336"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc238122825"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Alleged assault</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="3B268477" w14:textId="035C8968" w:rsidR="00D24469" w:rsidRPr="00D24469" w:rsidRDefault="00FA5BFB" w:rsidP="00D24469">
+    <w:p w14:paraId="3B268477" w14:textId="3DECD0E9" w:rsidR="00D24469" w:rsidRPr="00D24469" w:rsidRDefault="00FA5BFB" w:rsidP="00D24469">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00294E95">
         <w:t>If a prisoner makes a complaint that they have been assaulted</w:t>
       </w:r>
       <w:r w:rsidR="0012209A">
         <w:t xml:space="preserve"> (by another prisoner </w:t>
       </w:r>
       <w:r w:rsidR="00176112">
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:r w:rsidR="0012209A">
         <w:t>other person)</w:t>
       </w:r>
       <w:r w:rsidRPr="00294E95">
         <w:t xml:space="preserve"> then the incident must be reported in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
-[...1 lines deleted...]
-        <w:r w:rsidRPr="006B29D9">
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="00A00FB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>COPP</w:t>
-[...6 lines deleted...]
-          <w:t xml:space="preserve"> 13.1 – Incident Notifications, Reporting and Communications</w:t>
+          <w:t>COPP 13.1 – Incident Notifications, Reporting and Communications</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00294E95">
+      <w:r w:rsidRPr="00A00FB2">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52E48E51" w14:textId="28029AC9" w:rsidR="00A47E4A" w:rsidRDefault="00F33598" w:rsidP="00A47E4A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc87352337"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc238122826"/>
       <w:r>
         <w:t>Prison</w:t>
       </w:r>
       <w:r w:rsidR="008B2278">
         <w:t>’s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DE6ABC">
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00080D51">
         <w:t xml:space="preserve">omplaints </w:t>
       </w:r>
       <w:r w:rsidR="00DE6ABC">
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidR="00080D51">
         <w:t xml:space="preserve">versight </w:t>
       </w:r>
       <w:r w:rsidR="00B47518">
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidR="00080D51">
         <w:t>fficer</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="592F81FB" w14:textId="4902B429" w:rsidR="00080D51" w:rsidRDefault="00080D51" w:rsidP="00080D51">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Superintendent shall authorise </w:t>
       </w:r>
       <w:r w:rsidR="00173BD5">
         <w:t>one or more</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> senior staff member</w:t>
       </w:r>
       <w:r w:rsidR="00173BD5">
         <w:t>s</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> (</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Assistant Superintendent Offender Services) to be the Prison’s Complaints Oversight Officer. The Complaints Oversight Officer shall:</w:t>
+        <w:t xml:space="preserve"> (e.g. Assistant Superintendent Offender Services) to be the Prison’s Complaints Oversight Officer. The Complaints Oversight Officer shall:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E9A5945" w14:textId="77777777" w:rsidR="00080D51" w:rsidRDefault="00080D51" w:rsidP="008B1765">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">have oversight and monitor all prisoner complaints handled by the </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">have oversight and monitor all prisoner complaints handled by the prison  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="525F72CC" w14:textId="46C33878" w:rsidR="00080D51" w:rsidRDefault="00080D51" w:rsidP="008B1765">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t>manage written complaints that are not resolved by the Unit Manager/Nurse Manager (</w:t>
       </w:r>
       <w:r w:rsidR="00592850">
         <w:t>refer</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CD6BC0">
         <w:t>s</w:t>
       </w:r>
       <w:r>
@@ -4055,73 +5242,73 @@
       <w:r w:rsidRPr="008B1765">
         <w:t>ection 4.</w:t>
       </w:r>
       <w:r w:rsidR="00623DC7" w:rsidRPr="008B1765">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="008B1765">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="561BAF80" w14:textId="1B0F950A" w:rsidR="00106109" w:rsidRDefault="005B05C8" w:rsidP="009935CF">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Complaints_made_to_3"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkStart w:id="13" w:name="_Complaints_made_to_3"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc238122827"/>
+      <w:bookmarkEnd w:id="13"/>
       <w:r>
         <w:t xml:space="preserve">Complaints made </w:t>
       </w:r>
       <w:r w:rsidR="009B603C">
         <w:t>to Prison Staff</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidR="00E342E1">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E2249EE" w14:textId="1C95F2D8" w:rsidR="00106109" w:rsidRPr="00294E95" w:rsidRDefault="00551B51" w:rsidP="00106109">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc87352339"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc238122828"/>
       <w:r>
         <w:t>Overview</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="15"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EDD0264" w14:textId="04380B55" w:rsidR="00080D51" w:rsidRDefault="0010706C" w:rsidP="00080D51">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00294E95">
         <w:t xml:space="preserve">A prisoner may </w:t>
       </w:r>
       <w:r w:rsidR="00BD7110">
         <w:t>make</w:t>
       </w:r>
       <w:r w:rsidR="00EF1E9E" w:rsidRPr="00294E95">
         <w:t xml:space="preserve"> a </w:t>
       </w:r>
       <w:r w:rsidR="005770D6">
         <w:t>complaint</w:t>
       </w:r>
       <w:r w:rsidR="00EF1E9E" w:rsidRPr="00294E95">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00294E95">
         <w:t>regardless of their placement or regim</w:t>
@@ -4144,161 +5331,151 @@
         <w:t>The person/business area</w:t>
       </w:r>
       <w:r w:rsidR="002646E6">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> receiving a prisoner complaint</w:t>
       </w:r>
       <w:r w:rsidRPr="00A0351A">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> shall consider it and determine the most appropriate method of addressing the complaint, including informal and formal mechanisms. </w:t>
       </w:r>
       <w:r w:rsidR="004D6D1F">
         <w:t>Complaints will not be progressed if they are frivolous or of a minor nature.</w:t>
       </w:r>
       <w:r w:rsidR="005F7DFA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C57767F" w14:textId="7858BCF2" w:rsidR="00697163" w:rsidRDefault="00697163" w:rsidP="00697163">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc87352340"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc238122829"/>
       <w:r>
         <w:t xml:space="preserve">Verbal </w:t>
       </w:r>
       <w:r w:rsidR="002A7EE0">
         <w:t>c</w:t>
       </w:r>
       <w:r>
         <w:t>omplaint</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="4C4324C0" w14:textId="6A7D87EF" w:rsidR="007B6987" w:rsidRDefault="001F64C8" w:rsidP="00EC2889">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>For c</w:t>
       </w:r>
       <w:r w:rsidR="007B6987">
         <w:t>omplaint</w:t>
       </w:r>
       <w:r>
         <w:t>s that are not resolved verbally</w:t>
       </w:r>
       <w:r w:rsidR="007B6987">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="002646E6">
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00A40B64">
         <w:t>risoners shall be encouraged to make a written complaint</w:t>
       </w:r>
       <w:r w:rsidR="00DB22EA">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34712ECF" w14:textId="7F5584B9" w:rsidR="00953046" w:rsidRDefault="002A7EE0" w:rsidP="00953046">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Written_complaints"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkStart w:id="17" w:name="_Written_complaints"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc238122830"/>
+      <w:bookmarkEnd w:id="17"/>
       <w:r>
-        <w:t xml:space="preserve">Written </w:t>
-[...6 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Written complaint</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="263A2D3C" w14:textId="124832D6" w:rsidR="00EC2889" w:rsidRDefault="0074794A" w:rsidP="00EC2889">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00294E95">
         <w:t xml:space="preserve">Unit Managers shall ensure copies of </w:t>
       </w:r>
       <w:r w:rsidR="00EF1E9E" w:rsidRPr="00294E95">
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="0010706C" w:rsidRPr="00294E95">
         <w:t xml:space="preserve">he </w:t>
       </w:r>
       <w:r w:rsidRPr="00294E95">
         <w:t xml:space="preserve">TOMS </w:t>
       </w:r>
       <w:r w:rsidR="00581A90" w:rsidRPr="008B1765">
         <w:t>Prisoner </w:t>
       </w:r>
       <w:r w:rsidR="0012209A">
         <w:t>Complaint</w:t>
       </w:r>
       <w:r w:rsidR="00581A90" w:rsidRPr="008B1765">
         <w:t>: </w:t>
       </w:r>
       <w:r w:rsidR="0012209A">
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00581A90" w:rsidRPr="008B1765">
         <w:t>etails</w:t>
       </w:r>
       <w:r w:rsidR="0010706C" w:rsidRPr="00294E95">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00294E95">
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidR="0010706C" w:rsidRPr="00294E95">
         <w:t>accessible and freely available to all prisoners.</w:t>
       </w:r>
       <w:r w:rsidR="005770D6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62F5F657" w14:textId="492DA69C" w:rsidR="00E0177E" w:rsidRPr="003E441E" w:rsidRDefault="00E0177E" w:rsidP="00E0177E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="003E441E">
-        <w:t xml:space="preserve">A prisoner may submit a complaint using a Unit Interview Form. In these </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>A prisoner may submit a complaint using a Unit Interview Form. In these cases</w:t>
+      </w:r>
       <w:r w:rsidR="001725E9" w:rsidRPr="003E441E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003E441E">
         <w:t xml:space="preserve">Prison Officers shall manage the </w:t>
       </w:r>
       <w:r w:rsidR="004A2CA0" w:rsidRPr="003E441E">
         <w:t xml:space="preserve">matter </w:t>
       </w:r>
       <w:r w:rsidR="00047A18" w:rsidRPr="003E441E">
         <w:t>where a complaint can be resolved through an Interview process.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D60C291" w14:textId="058461FA" w:rsidR="00EC2889" w:rsidRPr="00294E95" w:rsidRDefault="00EC2889" w:rsidP="0015709E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00294E95">
         <w:t xml:space="preserve">The prisoner may seek assistance from </w:t>
       </w:r>
       <w:r w:rsidR="005770D6">
         <w:t>an approved support person</w:t>
       </w:r>
       <w:r w:rsidR="00802530" w:rsidRPr="00294E95">
         <w:t xml:space="preserve"> t</w:t>
@@ -4349,57 +5526,52 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="31C380AB" w14:textId="6253E15E" w:rsidR="00FC520D" w:rsidRPr="00294E95" w:rsidRDefault="00486C4E" w:rsidP="00E43E76">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00294E95">
         <w:t xml:space="preserve">details of </w:t>
       </w:r>
       <w:r w:rsidR="00C4696A" w:rsidRPr="00294E95">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00E577E0">
         <w:t>complaint</w:t>
       </w:r>
       <w:r w:rsidRPr="00294E95">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D65B92">
         <w:t>(</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00294E95">
-        <w:t>e.g.</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> what it is, </w:t>
+        <w:t xml:space="preserve">e.g. what it is, </w:t>
       </w:r>
       <w:r w:rsidR="001B17D3" w:rsidRPr="00294E95">
         <w:t xml:space="preserve">when it happened and </w:t>
       </w:r>
       <w:r w:rsidRPr="00294E95">
         <w:t>the ev</w:t>
       </w:r>
       <w:r w:rsidR="00E577E0">
         <w:t>ents surrounding the complaint)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47A1DDDF" w14:textId="6EFD376D" w:rsidR="00FC520D" w:rsidRDefault="001B17D3" w:rsidP="002E75EC">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00294E95">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00FC520D" w:rsidRPr="00294E95">
         <w:t xml:space="preserve">outcome the </w:t>
@@ -4451,133 +5623,116 @@
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:r w:rsidR="00902651">
         <w:t>Minister</w:t>
       </w:r>
       <w:r w:rsidR="00605E5E">
         <w:t xml:space="preserve"> to determine if the matter has </w:t>
       </w:r>
       <w:r w:rsidR="00AA37FA">
         <w:t xml:space="preserve">already </w:t>
       </w:r>
       <w:r w:rsidR="00605E5E">
         <w:t xml:space="preserve">been </w:t>
       </w:r>
       <w:r w:rsidR="00605E5E">
         <w:lastRenderedPageBreak/>
         <w:t>dealt with by another business area.</w:t>
       </w:r>
       <w:r w:rsidR="008A22E7">
         <w:t xml:space="preserve"> T</w:t>
       </w:r>
       <w:r w:rsidR="00902651">
         <w:t>his is not a requirement as the prisoner may wish to keep the matter confidential.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57620BA0" w14:textId="2F8A32BF" w:rsidR="004824EA" w:rsidRDefault="004824EA" w:rsidP="005F7DFA">
+    <w:p w14:paraId="57620BA0" w14:textId="0595D803" w:rsidR="004824EA" w:rsidRPr="00A00FB2" w:rsidRDefault="004824EA" w:rsidP="005F7DFA">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00AD6D4D">
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00AD6D4D">
+      <w:r w:rsidRPr="00A00FB2">
+        <w:t>Written complaints to the Minister, Commissioner</w:t>
+      </w:r>
+      <w:r w:rsidR="001905FB" w:rsidRPr="00A00FB2">
+        <w:t>, ACCESS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00FB2">
         <w:t xml:space="preserve"> or external agencies shall use the yellow confidential mail envelopes</w:t>
       </w:r>
-      <w:r w:rsidR="002646E6">
+      <w:r w:rsidR="002646E6" w:rsidRPr="00A00FB2">
         <w:t>. Such correspondence</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD6D4D">
+      <w:r w:rsidRPr="00A00FB2">
         <w:t xml:space="preserve"> shall be forwarded by the prison to that person</w:t>
       </w:r>
-      <w:r w:rsidR="002646E6">
+      <w:r w:rsidR="002646E6" w:rsidRPr="00A00FB2">
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="001905FB">
+      <w:r w:rsidR="001905FB" w:rsidRPr="00A00FB2">
         <w:t>business area/</w:t>
       </w:r>
-      <w:r w:rsidR="002646E6">
+      <w:r w:rsidR="002646E6" w:rsidRPr="00A00FB2">
         <w:t>organisation</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD6D4D">
+      <w:r w:rsidRPr="00A00FB2">
         <w:t xml:space="preserve"> without </w:t>
       </w:r>
-      <w:r w:rsidR="002646E6">
+      <w:r w:rsidR="002646E6" w:rsidRPr="00A00FB2">
         <w:t>being</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD6D4D">
+      <w:r w:rsidRPr="00A00FB2">
         <w:t xml:space="preserve"> opened</w:t>
       </w:r>
-      <w:r w:rsidR="00444492">
+      <w:r w:rsidR="00444492" w:rsidRPr="00A00FB2">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="00F454F0">
+      <w:r w:rsidR="00F454F0" w:rsidRPr="00A00FB2">
         <w:t>refer</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A00FB2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
-[...1 lines deleted...]
-        <w:r w:rsidRPr="008B1765">
+      <w:r w:rsidR="00882498" w:rsidRPr="00A00FB2">
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidRPr="00A00FB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
-          <w:t>COPP</w:t>
-[...7 lines deleted...]
-          <w:t xml:space="preserve"> 7.1 – Prisoner Communication</w:t>
+          <w:t>COPP 7.1 – Prisoner Communication</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00F454F0">
+      <w:r w:rsidR="00F454F0" w:rsidRPr="00A00FB2">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="002646E6">
+      <w:r w:rsidR="002646E6" w:rsidRPr="00A00FB2">
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="597BF169" w14:textId="37636884" w:rsidR="00AF21F0" w:rsidRPr="003E441E" w:rsidRDefault="005F7DFA" w:rsidP="00AF21F0">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="003E441E">
         <w:t xml:space="preserve">The Superintendent shall ensure a response is given within </w:t>
       </w:r>
       <w:r w:rsidR="006874D1" w:rsidRPr="003E441E">
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="003E441E">
         <w:t xml:space="preserve"> days of a prisoner making a </w:t>
       </w:r>
       <w:r w:rsidR="00313981" w:rsidRPr="003E441E">
         <w:t xml:space="preserve">verbal or written </w:t>
       </w:r>
       <w:r w:rsidRPr="003E441E">
         <w:t>complaint</w:t>
       </w:r>
       <w:r w:rsidR="007F0A43" w:rsidRPr="003E441E">
         <w:t xml:space="preserve"> to prison staff</w:t>
       </w:r>
@@ -4644,73 +5799,84 @@
       </w:pPr>
       <w:r>
         <w:t>A prisoner’s complaint shall be managed using the following procedure</w:t>
       </w:r>
       <w:r w:rsidR="00F43112">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="421" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="708"/>
         <w:gridCol w:w="7938"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005F6CAC" w:rsidRPr="00294E95" w14:paraId="5231A2D7" w14:textId="77777777" w:rsidTr="005F6CAC">
+      <w:tr w:rsidR="005F6CAC" w:rsidRPr="00294E95" w14:paraId="5231A2D7" w14:textId="77777777" w:rsidTr="00491918">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="7F0B1DB1" w14:textId="77777777" w:rsidR="005F6CAC" w:rsidRPr="00294E95" w:rsidRDefault="005F6CAC" w:rsidP="005C7562">
+          <w:p w14:paraId="7F0B1DB1" w14:textId="77777777" w:rsidR="005F6CAC" w:rsidRPr="00491918" w:rsidRDefault="005F6CAC" w:rsidP="005C7562">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7938" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="687F0C34" w14:textId="77777777" w:rsidR="005F6CAC" w:rsidRPr="00294E95" w:rsidRDefault="005F6CAC" w:rsidP="005C7562">
+          <w:p w14:paraId="687F0C34" w14:textId="77777777" w:rsidR="005F6CAC" w:rsidRPr="00491918" w:rsidRDefault="005F6CAC" w:rsidP="005C7562">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00294E95">
+            <w:r w:rsidRPr="00491918">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
               <w:t>Procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F6CAC" w:rsidRPr="00294E95" w14:paraId="1E47385D" w14:textId="77777777" w:rsidTr="005F6CAC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5540F23D" w14:textId="77777777" w:rsidR="005F6CAC" w:rsidRPr="00294E95" w:rsidRDefault="005F6CAC" w:rsidP="005C7562">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00294E95">
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7938" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3799E9B9" w14:textId="44D5817C" w:rsidR="007F001D" w:rsidRPr="00294E95" w:rsidRDefault="005F6CAC" w:rsidP="00E577E0">
             <w:r w:rsidRPr="00294E95">
@@ -4849,55 +6015,53 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="1B3D970A" w14:textId="77777777" w:rsidR="00F5252E" w:rsidRPr="00294E95" w:rsidRDefault="00F5252E" w:rsidP="00660968"/>
           <w:p w14:paraId="6D9ABF1D" w14:textId="5D734977" w:rsidR="00FB7CC8" w:rsidRPr="00294E95" w:rsidRDefault="00F5252E" w:rsidP="00F5252E">
             <w:pPr>
               <w:pStyle w:val="Documentdetails"/>
             </w:pPr>
             <w:r w:rsidRPr="00294E95">
               <w:t xml:space="preserve">Where it is likely the response date will be </w:t>
             </w:r>
             <w:r w:rsidR="00233077" w:rsidRPr="00294E95">
               <w:t>more</w:t>
             </w:r>
             <w:r w:rsidR="00FB7CC8" w:rsidRPr="00294E95">
               <w:t xml:space="preserve"> than </w:t>
             </w:r>
             <w:r w:rsidR="006E1BAB">
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidR="006E1BAB" w:rsidRPr="00294E95">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FB7CC8" w:rsidRPr="00294E95">
               <w:t>days, clearly explain the reason (</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00444492">
               <w:t>e.g.</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00FB7CC8" w:rsidRPr="00294E95">
               <w:t xml:space="preserve"> staff not on shift) to the:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7035AA4F" w14:textId="77777777" w:rsidR="00B8536B" w:rsidRDefault="00F5252E" w:rsidP="00E43E76">
             <w:pPr>
               <w:pStyle w:val="Documentdetails"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="00294E95">
               <w:t xml:space="preserve">prisoner </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F12367A" w14:textId="55D37A1B" w:rsidR="00FB7CC8" w:rsidRPr="00294E95" w:rsidRDefault="00F5252E" w:rsidP="00B8536B">
             <w:pPr>
               <w:pStyle w:val="Documentdetails"/>
               <w:ind w:left="360"/>
             </w:pPr>
             <w:r w:rsidRPr="00294E95">
               <w:t xml:space="preserve">and </w:t>
             </w:r>
           </w:p>
@@ -4981,110 +6145,97 @@
             <w:r w:rsidR="00037535" w:rsidRPr="00294E95">
               <w:t>them</w:t>
             </w:r>
             <w:r w:rsidR="004362F9">
               <w:t xml:space="preserve"> the details of the complaint</w:t>
             </w:r>
             <w:r w:rsidRPr="00294E95">
               <w:t xml:space="preserve"> and th</w:t>
             </w:r>
             <w:r w:rsidR="00E121FB" w:rsidRPr="00294E95">
               <w:t>eir expectations of the outcome.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="719430C8" w14:textId="77777777" w:rsidR="00BE3B2C" w:rsidRPr="00294E95" w:rsidRDefault="00BE3B2C" w:rsidP="00037535"/>
           <w:p w14:paraId="2AFEDF6C" w14:textId="19CD4FB8" w:rsidR="005F6CAC" w:rsidRPr="00294E95" w:rsidRDefault="00BE3B2C" w:rsidP="00037535">
             <w:r w:rsidRPr="00294E95">
               <w:t>Determine if t</w:t>
             </w:r>
             <w:r w:rsidR="00E121FB" w:rsidRPr="00294E95">
               <w:t xml:space="preserve">he prisoner’s expectations </w:t>
             </w:r>
             <w:r w:rsidR="00D65B92">
               <w:t xml:space="preserve">are </w:t>
             </w:r>
             <w:r w:rsidR="00EA605C">
-              <w:t xml:space="preserve">realistic, </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> and reasonable.</w:t>
+              <w:t>realistic, fair and reasonable.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D20584C" w14:textId="77777777" w:rsidR="00BE3B2C" w:rsidRPr="00294E95" w:rsidRDefault="00BE3B2C" w:rsidP="00E121FB"/>
           <w:p w14:paraId="1E3E0A39" w14:textId="7477FA5E" w:rsidR="00E121FB" w:rsidRPr="00294E95" w:rsidRDefault="00E121FB" w:rsidP="004362F9">
             <w:r w:rsidRPr="00294E95">
               <w:t xml:space="preserve">Ensure there is a common understanding of the </w:t>
             </w:r>
             <w:r w:rsidR="004362F9">
               <w:t>complaint</w:t>
             </w:r>
             <w:r w:rsidRPr="00294E95">
               <w:t xml:space="preserve"> and the specific outcome desired</w:t>
             </w:r>
             <w:r w:rsidR="00EA605C">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F6CAC" w:rsidRPr="00294E95" w14:paraId="023F63D3" w14:textId="77777777" w:rsidTr="005F6CAC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F4037E6" w14:textId="15B676AF" w:rsidR="005F6CAC" w:rsidRPr="00294E95" w:rsidRDefault="005F6CAC" w:rsidP="005C7562">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00294E95">
               <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7938" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6DAD4533" w14:textId="5E0AE311" w:rsidR="005F6CAC" w:rsidRPr="00294E95" w:rsidRDefault="008D20F3" w:rsidP="008D20F3">
             <w:pPr>
               <w:pStyle w:val="Documentdetails"/>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00294E95">
               <w:t>Conduct an investiga</w:t>
             </w:r>
             <w:r w:rsidR="004362F9">
-              <w:t>tion into</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> the complaint</w:t>
+              <w:t>tion into the complaint</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F6CAC" w:rsidRPr="00294E95" w14:paraId="4536A664" w14:textId="77777777" w:rsidTr="005F6CAC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="54E54DD9" w14:textId="77777777" w:rsidR="005F6CAC" w:rsidRPr="00294E95" w:rsidRDefault="005F6CAC" w:rsidP="005C7562">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00294E95">
               <w:t>6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7938" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7BE86083" w14:textId="4FDC914A" w:rsidR="005F6CAC" w:rsidRPr="00294E95" w:rsidRDefault="00AF777A" w:rsidP="004362F9">
             <w:r w:rsidRPr="00294E95">
               <w:t>Discuss with the prisoner the results of your investigation and what options can be taken to addre</w:t>
@@ -5140,142 +6291,141 @@
             </w:r>
             <w:r w:rsidR="009562C7" w:rsidRPr="008B1765">
               <w:t>: Prison Response</w:t>
             </w:r>
             <w:r w:rsidRPr="00294E95">
               <w:t>, including the:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="00D15031" w14:textId="0E257F98" w:rsidR="00DE6ABC" w:rsidRPr="00DE6ABC" w:rsidRDefault="00AF777A" w:rsidP="00DE6ABC">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00294E95">
               <w:lastRenderedPageBreak/>
-              <w:t>‘</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> of situation’ field and indicate any additional information the prisoner may have supplied during the interview</w:t>
+              <w:t>‘summary of situation’ field and indicate any additional information the prisoner may have supplied during the interview</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="20B7F3CE" w14:textId="39CCCEA7" w:rsidR="00AF777A" w:rsidRPr="00294E95" w:rsidRDefault="00AF777A" w:rsidP="00DE6ABC">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00294E95">
               <w:t>fill in the details of the investigation into the ‘What action have you taken?’ field</w:t>
             </w:r>
             <w:r w:rsidR="00EA605C">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7AD29F81" w14:textId="77777777" w:rsidR="00D24469" w:rsidRDefault="00D24469" w:rsidP="00D24469">
-[...3 lines deleted...]
-    </w:p>
     <w:p w14:paraId="090ED459" w14:textId="3A45F082" w:rsidR="00657E6A" w:rsidRPr="00294E95" w:rsidRDefault="004362F9" w:rsidP="00657E6A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>If the complaint</w:t>
       </w:r>
       <w:r w:rsidR="00657E6A" w:rsidRPr="00294E95">
         <w:t xml:space="preserve"> is resolved:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="421" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="708"/>
         <w:gridCol w:w="7938"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00657E6A" w:rsidRPr="00294E95" w14:paraId="37AFCF26" w14:textId="77777777" w:rsidTr="005C7562">
+      <w:tr w:rsidR="00657E6A" w:rsidRPr="00294E95" w14:paraId="37AFCF26" w14:textId="77777777" w:rsidTr="00491918">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="35F3EB05" w14:textId="77777777" w:rsidR="00657E6A" w:rsidRPr="00294E95" w:rsidRDefault="00657E6A" w:rsidP="005C7562">
+          <w:p w14:paraId="35F3EB05" w14:textId="77777777" w:rsidR="00657E6A" w:rsidRPr="00491918" w:rsidRDefault="00657E6A" w:rsidP="005C7562">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7938" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="698BEA7E" w14:textId="77777777" w:rsidR="00657E6A" w:rsidRPr="00294E95" w:rsidRDefault="00657E6A" w:rsidP="005C7562">
+          <w:p w14:paraId="698BEA7E" w14:textId="77777777" w:rsidR="00657E6A" w:rsidRPr="00491918" w:rsidRDefault="00657E6A" w:rsidP="005C7562">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00294E95">
+            <w:r w:rsidRPr="00491918">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
               <w:t>Procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00657E6A" w:rsidRPr="00294E95" w14:paraId="60E6E730" w14:textId="77777777" w:rsidTr="005C7562">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6EAAA371" w14:textId="77777777" w:rsidR="00657E6A" w:rsidRPr="00294E95" w:rsidRDefault="00657E6A" w:rsidP="005C7562">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00294E95">
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7938" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="234D2090" w14:textId="447A2124" w:rsidR="00657E6A" w:rsidRPr="00294E95" w:rsidRDefault="008872ED" w:rsidP="00F36C9D">
             <w:pPr>
@@ -5455,73 +6605,84 @@
       </w:r>
       <w:r w:rsidR="004009F8" w:rsidRPr="00294E95">
         <w:t xml:space="preserve"> and the prisoner wants to progress the matter further</w:t>
       </w:r>
       <w:r w:rsidR="00686400" w:rsidRPr="00294E95">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="421" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="708"/>
         <w:gridCol w:w="7938"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00686400" w:rsidRPr="00294E95" w14:paraId="7D855823" w14:textId="77777777" w:rsidTr="005C7562">
+      <w:tr w:rsidR="00686400" w:rsidRPr="00294E95" w14:paraId="7D855823" w14:textId="77777777" w:rsidTr="00491918">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="26A1D061" w14:textId="77777777" w:rsidR="00686400" w:rsidRPr="00294E95" w:rsidRDefault="00686400" w:rsidP="005C7562">
+          <w:p w14:paraId="26A1D061" w14:textId="77777777" w:rsidR="00686400" w:rsidRPr="00491918" w:rsidRDefault="00686400" w:rsidP="005C7562">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7938" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="28C3E06C" w14:textId="77777777" w:rsidR="00686400" w:rsidRPr="00294E95" w:rsidRDefault="00686400" w:rsidP="005C7562">
+          <w:p w14:paraId="28C3E06C" w14:textId="77777777" w:rsidR="00686400" w:rsidRPr="00491918" w:rsidRDefault="00686400" w:rsidP="005C7562">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00294E95">
+            <w:r w:rsidRPr="00491918">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
               <w:t>Procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004009F8" w:rsidRPr="00294E95" w14:paraId="098DA869" w14:textId="77777777" w:rsidTr="005C7562">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="53AEF5CA" w14:textId="1A1721BB" w:rsidR="004009F8" w:rsidRPr="00294E95" w:rsidRDefault="004009F8" w:rsidP="005C7562">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00294E95">
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7938" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A181940" w14:textId="59B52B76" w:rsidR="004009F8" w:rsidRPr="00294E95" w:rsidRDefault="004009F8" w:rsidP="00316C5C">
             <w:r w:rsidRPr="00294E95">
@@ -5767,52 +6928,52 @@
             </w:r>
             <w:r w:rsidR="002646E6">
               <w:t xml:space="preserve">Complaints </w:t>
             </w:r>
             <w:r w:rsidR="007810D3">
               <w:t xml:space="preserve">Oversight </w:t>
             </w:r>
             <w:r>
               <w:t>Officer for consideration/action</w:t>
             </w:r>
             <w:r w:rsidR="004009F8" w:rsidRPr="00294E95">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="33C506BD" w14:textId="77777777" w:rsidR="00592850" w:rsidRDefault="00592850" w:rsidP="00112B5A">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:rPr>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Procedure_for_Superintendent"/>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkStart w:id="19" w:name="_Procedure_for_Superintendent"/>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="748CC586" w14:textId="0EB79468" w:rsidR="00A91F35" w:rsidRPr="00592850" w:rsidRDefault="00A91F35" w:rsidP="00112B5A">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:rPr>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00592850">
         <w:rPr>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Procedure for </w:t>
       </w:r>
       <w:r w:rsidR="006D4BDA" w:rsidRPr="00592850">
         <w:rPr>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="002646E6" w:rsidRPr="00592850">
         <w:rPr>
@@ -5825,120 +6986,131 @@
         <w:rPr>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Oversight </w:t>
       </w:r>
       <w:r w:rsidR="00B63BD2" w:rsidRPr="00592850">
         <w:rPr>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Officer</w:t>
       </w:r>
       <w:r w:rsidR="00EA3703" w:rsidRPr="00592850">
         <w:rPr>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16E0470A" w14:textId="2F9F3DE8" w:rsidR="001123F4" w:rsidRPr="001123F4" w:rsidRDefault="001123F4" w:rsidP="001123F4">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_The_Superintendent_shall"/>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkStart w:id="20" w:name="_The_Superintendent_shall"/>
+      <w:bookmarkEnd w:id="20"/>
       <w:r>
         <w:t>Th</w:t>
       </w:r>
       <w:r w:rsidR="00CB7108">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="004A11BC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002646E6">
         <w:t xml:space="preserve">Complaints </w:t>
       </w:r>
       <w:r w:rsidR="004A11BC">
         <w:t>Oversight Officer</w:t>
       </w:r>
       <w:r w:rsidR="00CB7108">
         <w:t xml:space="preserve"> shall ensure to conduc</w:t>
       </w:r>
       <w:r w:rsidR="00C848F5">
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00CB7108">
         <w:t xml:space="preserve"> the following procedure</w:t>
       </w:r>
       <w:r w:rsidR="00235B53">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="421" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="708"/>
         <w:gridCol w:w="7938"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A91F35" w:rsidRPr="00294E95" w14:paraId="508FE77D" w14:textId="77777777" w:rsidTr="005C7562">
+      <w:tr w:rsidR="00A91F35" w:rsidRPr="00294E95" w14:paraId="508FE77D" w14:textId="77777777" w:rsidTr="00491918">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="149598F4" w14:textId="77777777" w:rsidR="00A91F35" w:rsidRPr="00294E95" w:rsidRDefault="00A91F35" w:rsidP="005C7562">
+          <w:p w14:paraId="149598F4" w14:textId="77777777" w:rsidR="00A91F35" w:rsidRPr="00491918" w:rsidRDefault="00A91F35" w:rsidP="005C7562">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7938" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="4A198854" w14:textId="77777777" w:rsidR="00A91F35" w:rsidRPr="00294E95" w:rsidRDefault="00A91F35" w:rsidP="005C7562">
+          <w:p w14:paraId="4A198854" w14:textId="77777777" w:rsidR="00A91F35" w:rsidRPr="00491918" w:rsidRDefault="00A91F35" w:rsidP="005C7562">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00294E95">
+            <w:r w:rsidRPr="00491918">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
               <w:t>Procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A91F35" w:rsidRPr="00294E95" w14:paraId="7B3BD655" w14:textId="77777777" w:rsidTr="005C7562">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3BB0929B" w14:textId="77777777" w:rsidR="00A91F35" w:rsidRPr="00294E95" w:rsidRDefault="00A91F35" w:rsidP="005C7562">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00294E95">
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7938" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7FF5293C" w14:textId="096B957C" w:rsidR="00A91F35" w:rsidRPr="00294E95" w:rsidRDefault="00A91F35" w:rsidP="00B4687E">
             <w:pPr>
@@ -5984,59 +7156,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="493E7EA2" w14:textId="77777777" w:rsidR="00A91F35" w:rsidRPr="00294E95" w:rsidRDefault="00A91F35" w:rsidP="005C7562">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00294E95">
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7938" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7D8CEFC1" w14:textId="077AA6FB" w:rsidR="00A91F35" w:rsidRPr="00294E95" w:rsidRDefault="00A91F35" w:rsidP="00C877CF">
             <w:r w:rsidRPr="00294E95">
               <w:t xml:space="preserve">Investigate the </w:t>
             </w:r>
             <w:r w:rsidR="001425E2">
               <w:t>complaint</w:t>
             </w:r>
             <w:r w:rsidRPr="00294E95">
-              <w:t xml:space="preserve">, possible </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> and document findings in </w:t>
+              <w:t xml:space="preserve">, possible outcomes and document findings in </w:t>
             </w:r>
             <w:r w:rsidR="00C877CF">
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00296B05">
               <w:t xml:space="preserve">art 2 of the </w:t>
             </w:r>
             <w:r w:rsidR="00702305">
               <w:t xml:space="preserve">TOMS </w:t>
             </w:r>
             <w:r w:rsidR="009562C7" w:rsidRPr="00EA62EF">
               <w:t xml:space="preserve">Prisoner </w:t>
             </w:r>
             <w:r w:rsidR="0012209A">
               <w:t>Complaint</w:t>
             </w:r>
             <w:r w:rsidR="009562C7" w:rsidRPr="00EA62EF">
               <w:t>: Prison Response</w:t>
             </w:r>
             <w:r w:rsidRPr="00294E95">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -6046,121 +7210,127 @@
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="221D67B2" w14:textId="77777777" w:rsidR="00A91F35" w:rsidRPr="00294E95" w:rsidRDefault="00A91F35" w:rsidP="005C7562">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00294E95">
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7938" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="67D38F6E" w14:textId="31CCE1D8" w:rsidR="00A91F35" w:rsidRPr="00294E95" w:rsidRDefault="00A91F35" w:rsidP="006E1BAB">
             <w:pPr>
               <w:pStyle w:val="Documentdetails"/>
             </w:pPr>
             <w:r w:rsidRPr="00294E95">
               <w:t>If the</w:t>
             </w:r>
             <w:r w:rsidR="00EA62EF">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="006E1BAB">
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidR="00EA62EF">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00294E95">
-              <w:t>day</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> period is to be exceeded, enter the reasons why in the ‘Actions’ field.</w:t>
+              <w:t>day period is to be exceeded, enter the reasons why in the ‘Actions’ field.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7AE19D7E" w14:textId="77777777" w:rsidR="00DE6ABC" w:rsidRPr="00DE6ABC" w:rsidRDefault="00DE6ABC" w:rsidP="00DE6ABC"/>
     <w:p w14:paraId="773D4987" w14:textId="05AA1EF6" w:rsidR="00101ED5" w:rsidRPr="00294E95" w:rsidRDefault="00FF2BE0" w:rsidP="00101ED5">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>If the complaint</w:t>
       </w:r>
       <w:r w:rsidR="00101ED5" w:rsidRPr="00294E95">
         <w:t xml:space="preserve"> is resolved:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="421" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="708"/>
         <w:gridCol w:w="7938"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00101ED5" w:rsidRPr="00294E95" w14:paraId="0A9B7627" w14:textId="77777777" w:rsidTr="005C7562">
+      <w:tr w:rsidR="00101ED5" w:rsidRPr="00294E95" w14:paraId="0A9B7627" w14:textId="77777777" w:rsidTr="00491918">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="053AC259" w14:textId="77777777" w:rsidR="00101ED5" w:rsidRPr="00294E95" w:rsidRDefault="00101ED5" w:rsidP="005C7562">
+          <w:p w14:paraId="053AC259" w14:textId="77777777" w:rsidR="00101ED5" w:rsidRPr="00491918" w:rsidRDefault="00101ED5" w:rsidP="005C7562">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7938" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="3A3E7F03" w14:textId="77777777" w:rsidR="00101ED5" w:rsidRPr="00294E95" w:rsidRDefault="00101ED5" w:rsidP="005C7562">
+          <w:p w14:paraId="3A3E7F03" w14:textId="77777777" w:rsidR="00101ED5" w:rsidRPr="00491918" w:rsidRDefault="00101ED5" w:rsidP="005C7562">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00294E95">
+            <w:r w:rsidRPr="00491918">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
               <w:t>Procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00101ED5" w:rsidRPr="00294E95" w14:paraId="75905C13" w14:textId="77777777" w:rsidTr="005C7562">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="09106467" w14:textId="77777777" w:rsidR="00101ED5" w:rsidRPr="00294E95" w:rsidRDefault="00101ED5" w:rsidP="005C7562">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00294E95">
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7938" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="54E879AA" w14:textId="5B1FA805" w:rsidR="00101ED5" w:rsidRPr="00294E95" w:rsidRDefault="00305145" w:rsidP="00305145">
             <w:pPr>
@@ -6335,90 +7505,85 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7938" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="13BD6865" w14:textId="1C07D485" w:rsidR="00101ED5" w:rsidRPr="00294E95" w:rsidRDefault="00101ED5" w:rsidP="00B47518">
             <w:r w:rsidRPr="00294E95">
               <w:t>Inform the Unit Manager</w:t>
             </w:r>
             <w:r w:rsidR="00175F67">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00294E95">
               <w:t>Nurse Manager.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5E99F755" w14:textId="0B16BAC3" w:rsidR="00480FAF" w:rsidRDefault="00FF2BE0" w:rsidP="00B47518">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_If_the_complaint"/>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkStart w:id="21" w:name="_If_the_complaint"/>
+      <w:bookmarkEnd w:id="21"/>
       <w:r>
         <w:t>If the complaint</w:t>
       </w:r>
       <w:r w:rsidR="00101ED5" w:rsidRPr="00294E95">
         <w:t xml:space="preserve"> is not resolved and the prisoner wants to progress the matter further</w:t>
       </w:r>
       <w:r w:rsidR="00D43727">
         <w:t xml:space="preserve">, the </w:t>
       </w:r>
       <w:r w:rsidR="002646E6">
         <w:t xml:space="preserve">Complaints </w:t>
       </w:r>
       <w:r w:rsidR="00480FAF">
         <w:t>Oversight Officer</w:t>
       </w:r>
       <w:r w:rsidR="00F26DBF">
         <w:t xml:space="preserve"> shall advise the complaint can be</w:t>
       </w:r>
       <w:r w:rsidR="00480FAF">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="150212F0" w14:textId="35772428" w:rsidR="00480FAF" w:rsidRDefault="00F26DBF" w:rsidP="00B47518">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">reviewed by </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>reviewed by ACCESS</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6E9DFF52" w14:textId="5ED9830F" w:rsidR="008D1392" w:rsidRPr="008D1392" w:rsidRDefault="00F62BCA" w:rsidP="00B47518">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">made to </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A1B6CB3" w14:textId="35B9FA23" w:rsidR="008D1392" w:rsidRDefault="006D3817" w:rsidP="00B47518">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
@@ -6528,57 +7693,57 @@
       <w:r>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidR="006D3817" w:rsidRPr="001B7D2D">
         <w:t>odies (</w:t>
       </w:r>
       <w:r w:rsidR="00DB22EA">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="006D3817" w:rsidRPr="00EA62EF">
         <w:t>ection 6</w:t>
       </w:r>
       <w:r w:rsidR="006D3817" w:rsidRPr="001B7D2D">
         <w:t>).</w:t>
       </w:r>
       <w:r w:rsidR="00D43727" w:rsidRPr="001B7D2D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46F4676A" w14:textId="77777777" w:rsidR="00E67EDB" w:rsidRPr="00680CD0" w:rsidRDefault="00E67EDB" w:rsidP="00B47518">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Recording_complaints"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkStart w:id="22" w:name="_Recording_complaints"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc238122831"/>
+      <w:bookmarkEnd w:id="22"/>
       <w:r w:rsidRPr="00680CD0">
         <w:t>Recording complaints</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="29302A1F" w14:textId="5D57626B" w:rsidR="00E67EDB" w:rsidRPr="00294E95" w:rsidRDefault="00E67EDB" w:rsidP="00B47518">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00294E95">
         <w:t xml:space="preserve">All hardcopy and signed </w:t>
       </w:r>
       <w:r>
         <w:t>complaints</w:t>
       </w:r>
       <w:r w:rsidRPr="00294E95">
         <w:t xml:space="preserve"> forms will be forwarded </w:t>
       </w:r>
       <w:r w:rsidR="00B47518">
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidRPr="00294E95">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="002646E6">
         <w:t xml:space="preserve">Complaints </w:t>
       </w:r>
@@ -6608,60 +7773,55 @@
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00294E95">
         <w:t xml:space="preserve">No copies of any </w:t>
       </w:r>
       <w:r>
         <w:t>complaints</w:t>
       </w:r>
       <w:r w:rsidRPr="00294E95">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>shall</w:t>
       </w:r>
       <w:r w:rsidRPr="00294E95">
         <w:t xml:space="preserve"> be held on a prisoner’s unit file.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="573E1FD7" w14:textId="77777777" w:rsidR="00E67EDB" w:rsidRDefault="00E67EDB" w:rsidP="00B47518">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Toc87352343"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc238122832"/>
       <w:r>
-        <w:t xml:space="preserve">Withdrawing a written complaint made to prison </w:t>
-[...6 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Withdrawing a written complaint made to prison staff</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="107009C8" w14:textId="77777777" w:rsidR="00F368E2" w:rsidRDefault="00F368E2" w:rsidP="00B47518">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>A prisoner may withdraw a complaint at any time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05585E04" w14:textId="48570322" w:rsidR="00E67EDB" w:rsidRPr="00294E95" w:rsidRDefault="00E67EDB" w:rsidP="00B47518">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00294E95">
         <w:t xml:space="preserve">The statement </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">to withdraw the complaint </w:t>
@@ -6680,92 +7840,79 @@
       </w:r>
       <w:r w:rsidR="00F368E2">
         <w:t>en involved with the complaint.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EEAC98A" w14:textId="43DE39BB" w:rsidR="00B47518" w:rsidRPr="00B47518" w:rsidRDefault="00B47518" w:rsidP="00B47518">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The withdrawal shall be recorded on the appropriate Prisoner </w:t>
       </w:r>
       <w:r w:rsidR="0012209A">
         <w:t>Complaint</w:t>
       </w:r>
       <w:r>
         <w:t>: Details and forwarded to the Complaints Oversight Officer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="775C29E6" w14:textId="6CDCD3D1" w:rsidR="001E5AE3" w:rsidRPr="001721B2" w:rsidRDefault="001E5AE3" w:rsidP="00B47518">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc87352344"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc238122833"/>
       <w:r w:rsidRPr="001721B2">
         <w:t xml:space="preserve">Complaints made </w:t>
       </w:r>
       <w:r w:rsidR="00FF2BE0" w:rsidRPr="001721B2">
         <w:t xml:space="preserve">directly </w:t>
       </w:r>
       <w:r w:rsidRPr="001721B2">
-        <w:t xml:space="preserve">to the </w:t>
-[...6 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>to the Superintendent</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="284BBEA1" w14:textId="588AE1CE" w:rsidR="006A6D3A" w:rsidRDefault="006A6D3A" w:rsidP="00B47518">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Pending t</w:t>
       </w:r>
       <w:r w:rsidRPr="00D43727">
         <w:t xml:space="preserve">he </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Superintendent’s consideration, the complaint may be forwarded to another Prison Officer </w:t>
       </w:r>
       <w:r w:rsidR="00D27F9E">
-        <w:t>(</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">(e.g. </w:t>
       </w:r>
       <w:r w:rsidR="00DB1EA8">
         <w:t xml:space="preserve">Unit Manager, Nurse Manager, or Complaints </w:t>
       </w:r>
       <w:r w:rsidR="00D27F9E">
         <w:t xml:space="preserve">Oversight Officer) </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">for consideration and action as necessary in accordance with previous parts of this </w:t>
       </w:r>
       <w:r w:rsidR="00B47518">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t>ection.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2667EA4E" w14:textId="7FF031BB" w:rsidR="00D64038" w:rsidRDefault="00D64038" w:rsidP="00B47518">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00294E95">
         <w:t>The Superintendent shall ensure to keep a separate record</w:t>
@@ -6780,144 +7927,136 @@
         <w:t xml:space="preserve">directly </w:t>
       </w:r>
       <w:r w:rsidRPr="00294E95">
         <w:t xml:space="preserve">to them, except when the matters are </w:t>
       </w:r>
       <w:r w:rsidRPr="00294E95">
         <w:lastRenderedPageBreak/>
         <w:t>frivolous</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or of a minor nature</w:t>
       </w:r>
       <w:r w:rsidRPr="00294E95">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="002B2164">
         <w:t xml:space="preserve"> The record </w:t>
       </w:r>
       <w:r w:rsidR="00F368E2">
         <w:t>shall detail the complaint, if/how it was addressed and any outcome.</w:t>
       </w:r>
       <w:r w:rsidR="002B2164">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FD24617" w14:textId="45AE127A" w:rsidR="00E67EDB" w:rsidRDefault="001E5AE3" w:rsidP="00BE39C9">
+    <w:p w14:paraId="39BBAF75" w14:textId="34C2B78C" w:rsidR="004F0BD6" w:rsidRPr="004F0BD6" w:rsidRDefault="001E5AE3" w:rsidP="004F0BD6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00294E95">
         <w:t>Where the Superintendent is unable to determine the complaint</w:t>
       </w:r>
       <w:r w:rsidR="00D64038">
-        <w:t xml:space="preserve"> (</w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> (e.g.</w:t>
+      </w:r>
       <w:r w:rsidR="00D64038" w:rsidRPr="00294E95">
         <w:t xml:space="preserve"> due to a conflict of interest)</w:t>
       </w:r>
       <w:r w:rsidR="004525B8">
         <w:t>, the prisoner shall</w:t>
       </w:r>
       <w:r w:rsidRPr="00294E95">
         <w:t xml:space="preserve"> be advised the </w:t>
       </w:r>
       <w:r w:rsidR="006968E8">
         <w:t xml:space="preserve">complaint may be reviewed or made to other persons/bodies in accordance </w:t>
       </w:r>
       <w:r w:rsidR="006968E8" w:rsidRPr="008D159C">
         <w:t xml:space="preserve">with </w:t>
       </w:r>
       <w:r w:rsidR="00DB22EA">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="006968E8" w:rsidRPr="00EA62EF">
         <w:t>ection 4.3.12</w:t>
       </w:r>
       <w:r w:rsidR="006968E8" w:rsidRPr="008D159C">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="006968E8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39BBAF75" w14:textId="77777777" w:rsidR="004F0BD6" w:rsidRPr="004F0BD6" w:rsidRDefault="004F0BD6" w:rsidP="004F0BD6"/>
     <w:p w14:paraId="17901BFE" w14:textId="4A5E8B34" w:rsidR="00DB06CD" w:rsidRPr="000730D4" w:rsidRDefault="00C24236" w:rsidP="00E342E1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Toc87352345"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc238122834"/>
       <w:r w:rsidRPr="000730D4">
         <w:t xml:space="preserve">Complaints </w:t>
       </w:r>
       <w:r w:rsidR="00E8219F">
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="000730D4">
         <w:t xml:space="preserve">ade to </w:t>
       </w:r>
       <w:r w:rsidR="00592850">
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidR="00DB06CD" w:rsidRPr="000730D4">
         <w:t xml:space="preserve">ther </w:t>
       </w:r>
       <w:r w:rsidR="00592850">
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00DB06CD" w:rsidRPr="000730D4">
         <w:t>arts of the Department</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p w14:paraId="0CA65567" w14:textId="4C72F288" w:rsidR="00C24236" w:rsidRPr="000730D4" w:rsidRDefault="00C02C29" w:rsidP="00DB06CD">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_ACCESS"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkStart w:id="27" w:name="_ACCESS"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc238122835"/>
+      <w:bookmarkEnd w:id="27"/>
       <w:r>
         <w:t xml:space="preserve">Complaints made to </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00C24236" w:rsidRPr="000730D4">
         <w:t>ACCESS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
-      <w:proofErr w:type="gramEnd"/>
+      <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p w14:paraId="45A272D3" w14:textId="77777777" w:rsidR="00C24236" w:rsidRPr="000730D4" w:rsidRDefault="00C24236" w:rsidP="00C24236">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="000730D4">
         <w:t>ACCESS will work to resolve the matter, which may involve:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="041BD7C8" w14:textId="77777777" w:rsidR="00C24236" w:rsidRPr="000730D4" w:rsidRDefault="00C24236" w:rsidP="00C24236">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="000730D4">
         <w:t>seeking more information about the complaint from the relevant prison</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B31BFF1" w14:textId="77777777" w:rsidR="00C24236" w:rsidRPr="000730D4" w:rsidRDefault="00C24236" w:rsidP="00C24236">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
@@ -6941,60 +8080,60 @@
       <w:r w:rsidR="00C24236" w:rsidRPr="000730D4">
         <w:t xml:space="preserve"> relevant business area/prison staff</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or</w:t>
       </w:r>
       <w:r w:rsidR="00C24236" w:rsidRPr="000730D4">
         <w:t xml:space="preserve"> ACCESS</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00C24236" w:rsidRPr="000730D4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="291ABDB4" w14:textId="74AE34A4" w:rsidR="008E1B63" w:rsidRPr="000730D4" w:rsidRDefault="008E1B63" w:rsidP="00B47518">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Complaints_made_to"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkStart w:id="29" w:name="_Complaints_made_to"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc238122836"/>
+      <w:bookmarkEnd w:id="29"/>
       <w:r w:rsidRPr="000730D4">
         <w:t>Complaints made to the Commissioner</w:t>
       </w:r>
       <w:r w:rsidR="006F6482">
         <w:t xml:space="preserve"> or Director General</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="30"/>
       <w:r w:rsidR="006F6482">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A4D25D6" w14:textId="63E11490" w:rsidR="001E5AE3" w:rsidRPr="000730D4" w:rsidRDefault="008E1B63" w:rsidP="00B47518">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="000730D4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>The Commissioner</w:t>
       </w:r>
       <w:r w:rsidRPr="000730D4">
         <w:t xml:space="preserve"> may forward the complaint to another person/business area for determination and action such as the relevant Superintendent</w:t>
       </w:r>
       <w:r w:rsidR="00E8219F">
         <w:t xml:space="preserve"> or ACCESS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15196DA4" w14:textId="19FAE801" w:rsidR="00262F38" w:rsidRPr="000730D4" w:rsidRDefault="007D7145" w:rsidP="00B47518">
       <w:pPr>
@@ -7005,206 +8144,195 @@
       <w:r w:rsidRPr="000730D4">
         <w:t>If the Director General receives a prisoner complaint, the DG</w:t>
       </w:r>
       <w:r w:rsidR="00262F38" w:rsidRPr="000730D4">
         <w:t xml:space="preserve"> may forward </w:t>
       </w:r>
       <w:r w:rsidR="00BA5A46" w:rsidRPr="000730D4">
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidR="00262F38" w:rsidRPr="000730D4">
         <w:t xml:space="preserve"> complaint to the Commissioner to </w:t>
       </w:r>
       <w:r w:rsidR="001E4322" w:rsidRPr="000730D4">
         <w:t xml:space="preserve">consider/action </w:t>
       </w:r>
       <w:r w:rsidR="00262F38" w:rsidRPr="000730D4">
         <w:t>the matter.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F55794C" w14:textId="56AA0482" w:rsidR="0061077D" w:rsidRPr="000730D4" w:rsidRDefault="0061077D" w:rsidP="00B47518">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_Complaints_made_to_1"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkStart w:id="31" w:name="_Complaints_made_to_1"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc238122837"/>
+      <w:bookmarkEnd w:id="31"/>
       <w:r w:rsidRPr="000730D4">
-        <w:t xml:space="preserve">Complaints made to the </w:t>
-[...6 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Complaints made to the Minister</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="32"/>
     </w:p>
-    <w:p w14:paraId="3D1B52BE" w14:textId="77777777" w:rsidR="0061077D" w:rsidRPr="000730D4" w:rsidRDefault="0061077D" w:rsidP="00B47518">
+    <w:p w14:paraId="1CBE7781" w14:textId="535278D8" w:rsidR="0061077D" w:rsidRDefault="0061077D" w:rsidP="00B47518">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="000730D4">
         <w:t>The Minister shall determine the most appropriate method of addressing a complaint. The Minister may contact the Department for further information and/or action on the matter.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CBE7781" w14:textId="77777777" w:rsidR="0061077D" w:rsidRDefault="0061077D" w:rsidP="00B47518"/>
     <w:p w14:paraId="3DA54A67" w14:textId="4C2CAD06" w:rsidR="00F125AE" w:rsidRDefault="00762166" w:rsidP="00B47518">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Complaints_made_to_2"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkStart w:id="33" w:name="_Complaints_made_to_2"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc238122838"/>
+      <w:bookmarkEnd w:id="33"/>
       <w:r>
         <w:t xml:space="preserve">Complaints made to External </w:t>
       </w:r>
       <w:r w:rsidR="00C02C29">
         <w:t xml:space="preserve">Agencies and </w:t>
       </w:r>
       <w:r>
         <w:t>Bodies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="34"/>
       <w:r w:rsidR="005A5BA2">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="482681DE" w14:textId="37A24DF8" w:rsidR="005A5BA2" w:rsidRDefault="005A5BA2" w:rsidP="00B47518">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Toc87352350"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc238122839"/>
       <w:r>
         <w:t>Overview</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="35"/>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1407E53C" w14:textId="38FA95B8" w:rsidR="00B3145D" w:rsidRDefault="00B3145D" w:rsidP="00B47518">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Prisoners may wish to </w:t>
       </w:r>
       <w:r w:rsidR="00E508A6">
         <w:t>mak</w:t>
       </w:r>
       <w:r w:rsidR="00BD7110">
         <w:t xml:space="preserve">e </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">a complaint with </w:t>
       </w:r>
       <w:r w:rsidR="00DB22EA">
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:t>x</w:t>
       </w:r>
       <w:r w:rsidR="00C02C29">
         <w:t xml:space="preserve">ternal </w:t>
       </w:r>
       <w:r w:rsidR="00DB22EA">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00C02C29">
         <w:t xml:space="preserve">gencies and </w:t>
       </w:r>
       <w:r w:rsidR="00DB22EA">
         <w:t>b</w:t>
       </w:r>
       <w:r>
         <w:t>odies which may include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DF1DEE7" w14:textId="47FA9694" w:rsidR="00B3145D" w:rsidRPr="00B3145D" w:rsidRDefault="00B3145D" w:rsidP="00B47518">
+    <w:p w14:paraId="0DF1DEE7" w14:textId="3FB2B1E5" w:rsidR="00B3145D" w:rsidRPr="00B3145D" w:rsidRDefault="00B3145D" w:rsidP="00B47518">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="00B3145D">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="00351611">
-        <w:t xml:space="preserve">State </w:t>
+      <w:r w:rsidR="005F555F">
+        <w:t>WA</w:t>
+      </w:r>
+      <w:r w:rsidR="004B254D">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B3145D">
-        <w:t xml:space="preserve">Ombudsman (also known as the Parliamentary Commissioner for Administrative Investigations)  </w:t>
+        <w:t xml:space="preserve">Ombudsman </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13010EED" w14:textId="77777777" w:rsidR="00B3145D" w:rsidRPr="00B3145D" w:rsidRDefault="00B3145D" w:rsidP="00B47518">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="00B3145D">
         <w:t xml:space="preserve">the Commonwealth Ombudsman  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AA646C2" w14:textId="77777777" w:rsidR="00B3145D" w:rsidRPr="00B3145D" w:rsidRDefault="00B3145D" w:rsidP="00B47518">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="00B3145D">
-        <w:t>the Office of the Inspector of Custodial Services (</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">)  </w:t>
+        <w:t xml:space="preserve">the Office of the Inspector of Custodial Services (OICS)  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47F53DD8" w14:textId="77777777" w:rsidR="00B3145D" w:rsidRPr="00B3145D" w:rsidRDefault="00B3145D" w:rsidP="00B47518">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="00B3145D">
         <w:t xml:space="preserve">an Independent Prison Visitor </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2652583E" w14:textId="77777777" w:rsidR="00B3145D" w:rsidRPr="00B3145D" w:rsidRDefault="00B3145D" w:rsidP="00B47518">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
@@ -7230,149 +8358,147 @@
     <w:p w14:paraId="44033A22" w14:textId="77777777" w:rsidR="00B3145D" w:rsidRPr="00B3145D" w:rsidRDefault="00B3145D" w:rsidP="00B47518">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="00B3145D">
         <w:t xml:space="preserve">the Corruption and Crime Commission (CCC) (WA) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AD9F19C" w14:textId="77777777" w:rsidR="00B3145D" w:rsidRPr="00B3145D" w:rsidRDefault="00B3145D" w:rsidP="00B47518">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="00B3145D">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">the Equal Opportunities Commission (WA) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2616BD8C" w14:textId="77777777" w:rsidR="00B3145D" w:rsidRDefault="00B3145D" w:rsidP="00EA62EF">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="00B3145D">
         <w:t>the Human</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Rights and Equal Opportunity Commission (Commonwealth). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B11742B" w14:textId="041F0527" w:rsidR="005A5BA2" w:rsidRDefault="005A5BA2" w:rsidP="005A5BA2">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="005A5BA2">
+        <w:lastRenderedPageBreak/>
         <w:t>The external agency or body shall determine the most appropriate method of addressing a complaint</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and may contact the Department for further information about the matter.</w:t>
       </w:r>
       <w:r w:rsidR="0003302E">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17D88E80" w14:textId="7A68FF4A" w:rsidR="001E5AE3" w:rsidRPr="00294E95" w:rsidRDefault="001E5AE3" w:rsidP="001E5AE3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Toc87352351"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc238122840"/>
       <w:r>
         <w:t xml:space="preserve">Independent </w:t>
       </w:r>
       <w:r w:rsidR="00DB22EA">
         <w:t>p</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">rison </w:t>
       </w:r>
       <w:r w:rsidR="00DB22EA">
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidRPr="00294E95">
         <w:t>isitors</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:p w14:paraId="16202FB7" w14:textId="31968FE4" w:rsidR="005E2F73" w:rsidRDefault="005E2F73" w:rsidP="001E5AE3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">An </w:t>
       </w:r>
       <w:r w:rsidR="00DB22EA">
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ndependent </w:t>
       </w:r>
       <w:r w:rsidR="00DB22EA">
         <w:t>p</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">rison </w:t>
       </w:r>
       <w:r w:rsidR="00DB22EA">
         <w:t>v</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">isitor may record </w:t>
       </w:r>
       <w:r w:rsidR="0017322B">
         <w:t xml:space="preserve">any </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">complaint </w:t>
       </w:r>
       <w:r w:rsidR="0017322B">
         <w:t xml:space="preserve">made by a prisoner or on behalf of a prisoner </w:t>
       </w:r>
       <w:r w:rsidR="001B7D5E">
         <w:t xml:space="preserve">and report it to </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00DB22EA">
         <w:t>OICS</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="001B7D5E">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69DF92F3" w14:textId="6755F4D2" w:rsidR="001E5AE3" w:rsidRDefault="001E5AE3" w:rsidP="001E5AE3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00294E95">
         <w:t xml:space="preserve">The Superintendent shall inform an </w:t>
       </w:r>
       <w:r w:rsidR="00DB22EA">
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00D56973">
         <w:t xml:space="preserve">ndependent </w:t>
       </w:r>
       <w:r w:rsidR="00DB22EA">
         <w:t>p</w:t>
@@ -7385,1777 +8511,1741 @@
       </w:r>
       <w:r w:rsidRPr="00D56973">
         <w:t>isitor</w:t>
       </w:r>
       <w:r w:rsidRPr="00294E95">
         <w:t xml:space="preserve"> of any prisoner who would like to have a discussion with the visitor. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="411554EF" w14:textId="77777777" w:rsidR="001E5AE3" w:rsidRDefault="001E5AE3" w:rsidP="001E5AE3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00294E95">
         <w:t>The Superintendent shall ensure the necessary arrangements to enable the independent prison visitor to interview the prisoner at the prison</w:t>
       </w:r>
       <w:r w:rsidRPr="00294E95">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidRPr="00294E95">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A683ACD" w14:textId="77777777" w:rsidR="001E5AE3" w:rsidRDefault="001E5AE3" w:rsidP="001E5AE3">
+    <w:p w14:paraId="5AC015DD" w14:textId="16B3F211" w:rsidR="00871FEC" w:rsidRPr="00871FEC" w:rsidRDefault="001E5AE3" w:rsidP="00871FEC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00294E95">
         <w:t>Subject to any security considerations, a prisoner’s interview may be within view but not the hearing of a Prison Officer</w:t>
       </w:r>
       <w:r w:rsidRPr="00294E95">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
       <w:r w:rsidRPr="00294E95">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AC015DD" w14:textId="77777777" w:rsidR="00871FEC" w:rsidRPr="00871FEC" w:rsidRDefault="00871FEC" w:rsidP="00871FEC"/>
-[...16 lines deleted...]
-    <w:p w14:paraId="74063978" w14:textId="05D197DF" w:rsidR="003D708E" w:rsidRPr="00294E95" w:rsidRDefault="003D708E" w:rsidP="003D708E">
+    <w:p w14:paraId="04E460CC" w14:textId="77777777" w:rsidR="00BF7F0F" w:rsidRPr="00294E95" w:rsidRDefault="00BF7F0F" w:rsidP="001C5B51">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...23 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="0"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120"/>
-[...228 lines deleted...]
-      <w:bookmarkStart w:id="44" w:name="_Toc87352354"/>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="37" w:name="_Toc238122841"/>
       <w:r w:rsidRPr="00294E95">
         <w:t>Definitions and acronyms</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="37"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2115"/>
         <w:gridCol w:w="7053"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003D708E" w:rsidRPr="00294E95" w14:paraId="169A3A76" w14:textId="77777777" w:rsidTr="00974D3F">
+      <w:tr w:rsidR="00BF7F0F" w:rsidRPr="00294E95" w14:paraId="4CB48ECE" w14:textId="77777777" w:rsidTr="00491918">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="2407C416" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="00294E95" w:rsidRDefault="003D708E" w:rsidP="00DF778C">
+          <w:p w14:paraId="48622788" w14:textId="77777777" w:rsidR="00BF7F0F" w:rsidRPr="00CC3100" w:rsidRDefault="00BF7F0F" w:rsidP="00CC3100">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00294E95">
+            <w:r w:rsidRPr="00CC3100">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
               <w:t>Term</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7053" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="58FA54F6" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="00294E95" w:rsidRDefault="003D708E" w:rsidP="00DF778C">
+          <w:p w14:paraId="789379CC" w14:textId="77777777" w:rsidR="00BF7F0F" w:rsidRPr="00CC3100" w:rsidRDefault="00BF7F0F" w:rsidP="00CC3100">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00294E95">
+            <w:r w:rsidRPr="00CC3100">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Definition </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D5653E" w:rsidRPr="00294E95" w14:paraId="6A91A725" w14:textId="77777777" w:rsidTr="00974D3F">
+      <w:tr w:rsidR="00BF7F0F" w:rsidRPr="00294E95" w14:paraId="5E701E54" w14:textId="77777777" w:rsidTr="00CC3100">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FB6DBC2" w14:textId="77777777" w:rsidR="00D5653E" w:rsidRPr="00294E95" w:rsidRDefault="00D5653E" w:rsidP="004E5687">
+          <w:p w14:paraId="45D74CE0" w14:textId="77777777" w:rsidR="00BF7F0F" w:rsidRPr="00294E95" w:rsidRDefault="00BF7F0F" w:rsidP="00CC3100">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00294E95">
               <w:t>ACCESS (Administration of Complaints, Compliments and Suggestions)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7053" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75196702" w14:textId="77777777" w:rsidR="00D5653E" w:rsidRPr="00294E95" w:rsidRDefault="00D5653E" w:rsidP="004E5687">
+          <w:p w14:paraId="6FAD179F" w14:textId="77777777" w:rsidR="00BF7F0F" w:rsidRPr="00294E95" w:rsidRDefault="00BF7F0F" w:rsidP="00CC3100">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00294E95">
-              <w:t xml:space="preserve">ACCESS is a dedicated service within the Department of Justice, Corrective Services that manages complaints, </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> and suggestions for and related to prisoners and offenders state-wide.</w:t>
+              <w:t>ACCESS is a dedicated service within the Department of Justice, Corrective Services that manages complaints, compliments and suggestions for and related to prisoners and offenders state-wide.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D5653E" w:rsidRPr="00294E95" w14:paraId="15511A2F" w14:textId="77777777" w:rsidTr="00974D3F">
+      <w:tr w:rsidR="00BF7F0F" w:rsidRPr="00294E95" w14:paraId="7A704D77" w14:textId="77777777" w:rsidTr="00CC3100">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70C6142D" w14:textId="77777777" w:rsidR="00D5653E" w:rsidRPr="00294E95" w:rsidRDefault="00D5653E" w:rsidP="00974D3F">
+          <w:p w14:paraId="0E486831" w14:textId="77777777" w:rsidR="00BF7F0F" w:rsidRPr="00294E95" w:rsidRDefault="00BF7F0F" w:rsidP="00CC3100">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00294E95">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Approved support person</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7053" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A00E51A" w14:textId="5B2077EA" w:rsidR="00D5653E" w:rsidRPr="00294E95" w:rsidRDefault="00D5653E" w:rsidP="00802530">
+          <w:p w14:paraId="0AD1D3F4" w14:textId="77777777" w:rsidR="00BF7F0F" w:rsidRPr="00294E95" w:rsidRDefault="00BF7F0F" w:rsidP="00CC3100">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00294E95">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">These are approved and trained persons who can provide support and assistance to prisoners who wish to </w:t>
             </w:r>
-            <w:r w:rsidR="00BD7110">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">make </w:t>
-[...5 lines deleted...]
-              <w:t>or withdraw</w:t>
+              <w:t>make or withdraw</w:t>
             </w:r>
             <w:r w:rsidRPr="00294E95">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> a complaint and include:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F61FFDF" w14:textId="6E8A8A6F" w:rsidR="00D5653E" w:rsidRPr="00294E95" w:rsidRDefault="002C1CDB" w:rsidP="00E43E76">
+          <w:p w14:paraId="2EBCFB4D" w14:textId="77777777" w:rsidR="00BF7F0F" w:rsidRPr="00294E95" w:rsidRDefault="00BF7F0F" w:rsidP="00CC3100">
             <w:pPr>
               <w:pStyle w:val="Documentdetails"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
             </w:pPr>
             <w:r>
-              <w:t>p</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00D5653E" w:rsidRPr="00294E95">
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00294E95">
               <w:t xml:space="preserve">rison </w:t>
             </w:r>
             <w:r>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidR="00D5653E" w:rsidRPr="00294E95">
+            <w:r w:rsidRPr="00294E95">
               <w:t xml:space="preserve">upport </w:t>
             </w:r>
             <w:r>
               <w:t>o</w:t>
             </w:r>
-            <w:r w:rsidR="00D5653E" w:rsidRPr="00294E95">
+            <w:r w:rsidRPr="00294E95">
               <w:t>fficers</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3DA1D75E" w14:textId="77777777" w:rsidR="00D5653E" w:rsidRPr="00294E95" w:rsidRDefault="00D5653E" w:rsidP="00E43E76">
+          <w:p w14:paraId="230193A3" w14:textId="77777777" w:rsidR="00BF7F0F" w:rsidRPr="00294E95" w:rsidRDefault="00BF7F0F" w:rsidP="00CC3100">
             <w:pPr>
               <w:pStyle w:val="Documentdetails"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="00294E95">
               <w:t>Aboriginal Visitors Scheme visitors</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04D00453" w14:textId="77777777" w:rsidR="00D5653E" w:rsidRPr="00294E95" w:rsidRDefault="00D5653E" w:rsidP="00E43E76">
+          <w:p w14:paraId="0E89A5D1" w14:textId="77777777" w:rsidR="00BF7F0F" w:rsidRPr="00294E95" w:rsidRDefault="00BF7F0F" w:rsidP="00CC3100">
             <w:pPr>
               <w:pStyle w:val="Documentdetails"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
             </w:pPr>
+            <w:r>
+              <w:t>E</w:t>
+            </w:r>
             <w:r w:rsidRPr="00294E95">
-              <w:t>education officers</w:t>
+              <w:t>ducation officers</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B428918" w14:textId="77777777" w:rsidR="00D5653E" w:rsidRPr="00294E95" w:rsidRDefault="00D5653E" w:rsidP="00E43E76">
+          <w:p w14:paraId="51AAEEFC" w14:textId="77777777" w:rsidR="00BF7F0F" w:rsidRPr="00294E95" w:rsidRDefault="00BF7F0F" w:rsidP="00CC3100">
             <w:pPr>
               <w:pStyle w:val="Documentdetails"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
             </w:pPr>
+            <w:r>
+              <w:t>C</w:t>
+            </w:r>
             <w:r w:rsidRPr="00294E95">
-              <w:t>chaplains</w:t>
+              <w:t>haplains</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02922641" w14:textId="07A54518" w:rsidR="00D5653E" w:rsidRPr="00294E95" w:rsidRDefault="002C1CDB" w:rsidP="00E43E76">
+          <w:p w14:paraId="259F0BE5" w14:textId="77777777" w:rsidR="00BF7F0F" w:rsidRPr="00294E95" w:rsidRDefault="00BF7F0F" w:rsidP="00CC3100">
             <w:pPr>
               <w:pStyle w:val="Documentdetails"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Health Services staff</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0ACE326A" w14:textId="6332EC4A" w:rsidR="00D5653E" w:rsidRPr="00294E95" w:rsidRDefault="00D5653E" w:rsidP="006C4ACE">
+          <w:p w14:paraId="61981B91" w14:textId="77777777" w:rsidR="00BF7F0F" w:rsidRPr="00294E95" w:rsidRDefault="00BF7F0F" w:rsidP="00CC3100">
             <w:pPr>
               <w:pStyle w:val="Documentdetails"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
             </w:pPr>
+            <w:r>
+              <w:t>O</w:t>
+            </w:r>
             <w:r w:rsidRPr="00294E95">
-              <w:t>official prison visitors</w:t>
+              <w:t>fficial prison visitors</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2370C18F" w14:textId="710DE3E7" w:rsidR="00D5653E" w:rsidRPr="00294E95" w:rsidRDefault="002C1CDB" w:rsidP="00E43E76">
+          <w:p w14:paraId="23667F8A" w14:textId="77777777" w:rsidR="00BF7F0F" w:rsidRPr="00294E95" w:rsidRDefault="00BF7F0F" w:rsidP="00CC3100">
             <w:pPr>
               <w:pStyle w:val="Documentdetails"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Unit M</w:t>
             </w:r>
-            <w:r w:rsidR="00D5653E" w:rsidRPr="00294E95">
+            <w:r w:rsidRPr="00294E95">
               <w:t>anagers</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37BE5581" w14:textId="6E3BF8D6" w:rsidR="00D5653E" w:rsidRPr="00294E95" w:rsidRDefault="002C1CDB" w:rsidP="00E43E76">
+          <w:p w14:paraId="2E37A042" w14:textId="77777777" w:rsidR="00BF7F0F" w:rsidRPr="00294E95" w:rsidRDefault="00BF7F0F" w:rsidP="00CC3100">
             <w:pPr>
               <w:pStyle w:val="Documentdetails"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
             </w:pPr>
             <w:r>
-              <w:t>u</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00D5653E" w:rsidRPr="00294E95">
+              <w:t>U</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00294E95">
               <w:t>nit officers or case officers</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1BE30571" w14:textId="400C576C" w:rsidR="00D5653E" w:rsidRPr="00294E95" w:rsidRDefault="00CD6BC0" w:rsidP="00E43E76">
+          <w:p w14:paraId="270BD6A0" w14:textId="77777777" w:rsidR="00BF7F0F" w:rsidRPr="00294E95" w:rsidRDefault="00BF7F0F" w:rsidP="00CC3100">
             <w:pPr>
               <w:pStyle w:val="Documentdetails"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>C</w:t>
             </w:r>
-            <w:r w:rsidR="00D5653E" w:rsidRPr="00294E95">
+            <w:r w:rsidRPr="00294E95">
               <w:t xml:space="preserve">ommunity </w:t>
             </w:r>
             <w:r>
               <w:t>C</w:t>
             </w:r>
-            <w:r w:rsidR="00D5653E" w:rsidRPr="00294E95">
+            <w:r w:rsidRPr="00294E95">
               <w:t xml:space="preserve">orrections </w:t>
             </w:r>
             <w:r>
               <w:t>O</w:t>
             </w:r>
-            <w:r w:rsidR="00D5653E" w:rsidRPr="00294E95">
+            <w:r w:rsidRPr="00294E95">
               <w:t>fficers</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F546FC7" w14:textId="093B6E3B" w:rsidR="00D5653E" w:rsidRPr="00294E95" w:rsidRDefault="00D5653E" w:rsidP="002C1CDB">
+          <w:p w14:paraId="0C357904" w14:textId="77777777" w:rsidR="00BF7F0F" w:rsidRPr="00294E95" w:rsidRDefault="00BF7F0F" w:rsidP="00CC3100">
             <w:pPr>
               <w:pStyle w:val="Documentdetails"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:t>I</w:t>
+            </w:r>
             <w:r w:rsidRPr="00294E95">
-              <w:t xml:space="preserve">industry </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="002C1CDB">
+              <w:t xml:space="preserve">ndustry </w:t>
+            </w:r>
+            <w:r>
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidRPr="00294E95">
               <w:t>fficers</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D5653E" w:rsidRPr="00294E95" w14:paraId="21106FE7" w14:textId="77777777" w:rsidTr="00974D3F">
+      <w:tr w:rsidR="00BF7F0F" w:rsidRPr="00294E95" w14:paraId="68F2B479" w14:textId="77777777" w:rsidTr="00CC3100">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="746B726F" w14:textId="77777777" w:rsidR="00D5653E" w:rsidRPr="00294E95" w:rsidRDefault="00D5653E" w:rsidP="00E43E76">
+          <w:p w14:paraId="4158C538" w14:textId="77777777" w:rsidR="00BF7F0F" w:rsidRPr="00294E95" w:rsidRDefault="00BF7F0F" w:rsidP="00CC3100">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB1551">
               <w:t>CCC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7053" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5911F5D2" w14:textId="77777777" w:rsidR="00D5653E" w:rsidRPr="00294E95" w:rsidRDefault="00D5653E" w:rsidP="00E43E76">
+          <w:p w14:paraId="0592B9E8" w14:textId="77777777" w:rsidR="00BF7F0F" w:rsidRPr="00294E95" w:rsidRDefault="00BF7F0F" w:rsidP="00CC3100">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidRPr="00CB1551">
               <w:t xml:space="preserve">he Corruption and Crime Commission </w:t>
             </w:r>
             <w:r>
               <w:t>of Western Australia.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D5653E" w:rsidRPr="00294E95" w14:paraId="3F1BF11B" w14:textId="77777777" w:rsidTr="00974D3F">
+      <w:tr w:rsidR="00BF7F0F" w:rsidRPr="00294E95" w14:paraId="497C7046" w14:textId="77777777" w:rsidTr="00CC3100">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0EA1B901" w14:textId="77777777" w:rsidR="00D5653E" w:rsidRPr="00294E95" w:rsidRDefault="00D5653E" w:rsidP="00974D3F">
+          <w:p w14:paraId="420272D4" w14:textId="77777777" w:rsidR="00BF7F0F" w:rsidRPr="00294E95" w:rsidRDefault="00BF7F0F" w:rsidP="00CC3100">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00294E95">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Commissioner of Corrective Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7053" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D4304CC" w14:textId="77777777" w:rsidR="00D5653E" w:rsidRPr="00294E95" w:rsidRDefault="00D5653E" w:rsidP="00974D3F">
+          <w:p w14:paraId="72FC05EE" w14:textId="77777777" w:rsidR="00BF7F0F" w:rsidRPr="00294E95" w:rsidRDefault="00BF7F0F" w:rsidP="00CC3100">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00294E95">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>The position designated by the Director General as responsible for the management of the Corrective Services Division of the Department of Justice. The Commissioner also holds the title of Deputy Director General.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D5653E" w:rsidRPr="00294E95" w14:paraId="0AF190AA" w14:textId="77777777" w:rsidTr="00974D3F">
+      <w:tr w:rsidR="00BF7F0F" w:rsidRPr="00294E95" w14:paraId="02C31A9B" w14:textId="77777777" w:rsidTr="00CC3100">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DFD8156" w14:textId="77777777" w:rsidR="00D5653E" w:rsidRPr="00294E95" w:rsidRDefault="00D5653E" w:rsidP="00974D3F">
+          <w:p w14:paraId="45EC0E29" w14:textId="77777777" w:rsidR="00BF7F0F" w:rsidRPr="00294E95" w:rsidRDefault="00BF7F0F" w:rsidP="00CC3100">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00294E95">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>Commissioner’s Operating Policy and Procedure (</w:t>
-[...13 lines deleted...]
-              <w:t>)</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>Commissioner’s Operating Policy and Procedure (COPP)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7053" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="715782A0" w14:textId="77777777" w:rsidR="00D5653E" w:rsidRPr="00294E95" w:rsidRDefault="00D5653E" w:rsidP="00974D3F">
+          <w:p w14:paraId="0BE827D8" w14:textId="77777777" w:rsidR="00BF7F0F" w:rsidRPr="00294E95" w:rsidRDefault="00BF7F0F" w:rsidP="00CC3100">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00294E95">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Operational Instruments that provide instructions to staff on how the relevant legislative requirements are implemented.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="453B31C8" w14:textId="77777777" w:rsidR="00D5653E" w:rsidRPr="00294E95" w:rsidRDefault="00D5653E" w:rsidP="00974D3F">
+          <w:p w14:paraId="644D40FD" w14:textId="77777777" w:rsidR="00BF7F0F" w:rsidRPr="00294E95" w:rsidRDefault="00BF7F0F" w:rsidP="00CC3100">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D5653E" w:rsidRPr="00294E95" w14:paraId="2E278902" w14:textId="77777777" w:rsidTr="00974D3F">
+      <w:tr w:rsidR="00BF7F0F" w:rsidRPr="00294E95" w14:paraId="4415F332" w14:textId="77777777" w:rsidTr="00CC3100">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7047766A" w14:textId="77777777" w:rsidR="00D5653E" w:rsidRPr="006C4ACE" w:rsidRDefault="00D5653E" w:rsidP="00974D3F">
+          <w:p w14:paraId="11E066FB" w14:textId="77777777" w:rsidR="00BF7F0F" w:rsidRPr="006C4ACE" w:rsidRDefault="00BF7F0F" w:rsidP="00CC3100">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C4ACE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Complaint</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7053" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0096A43E" w14:textId="77777777" w:rsidR="00D5653E" w:rsidRPr="006C4ACE" w:rsidRDefault="00D5653E" w:rsidP="00806FA8">
+          <w:p w14:paraId="68DB6747" w14:textId="77777777" w:rsidR="00BF7F0F" w:rsidRPr="006C4ACE" w:rsidRDefault="00BF7F0F" w:rsidP="00CC3100">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C4ACE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>A prisoner’s written or verbal statement that something is wrong or not satisfactory which they would like addressed.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D5653E" w:rsidRPr="00294E95" w14:paraId="72F6B974" w14:textId="77777777" w:rsidTr="006C4ACE">
+      <w:tr w:rsidR="00BF7F0F" w:rsidRPr="00294E95" w14:paraId="6EE7835A" w14:textId="77777777" w:rsidTr="00CC3100">
         <w:trPr>
           <w:trHeight w:val="28"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3DBFEB31" w14:textId="77777777" w:rsidR="00D5653E" w:rsidRPr="006C4ACE" w:rsidRDefault="00D5653E" w:rsidP="00974D3F">
+          <w:p w14:paraId="191FAE4B" w14:textId="77777777" w:rsidR="00BF7F0F" w:rsidRPr="006C4ACE" w:rsidRDefault="00BF7F0F" w:rsidP="00CC3100">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C4ACE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Director General (DG)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7053" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06AE9780" w14:textId="473D9D55" w:rsidR="00D5653E" w:rsidRPr="006C4ACE" w:rsidRDefault="00443523" w:rsidP="00974D3F">
+          <w:p w14:paraId="6F6E20A6" w14:textId="77777777" w:rsidR="00BF7F0F" w:rsidRPr="006C4ACE" w:rsidRDefault="00BF7F0F" w:rsidP="00CC3100">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="006C4ACE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">The </w:t>
-[...5 lines deleted...]
-              <w:t>Director General of the Department of Justice.</w:t>
+              <w:t>The Director General of the Department of Justice.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D5653E" w:rsidRPr="00294E95" w14:paraId="37B062E6" w14:textId="77777777" w:rsidTr="00974D3F">
+      <w:tr w:rsidR="00BF7F0F" w:rsidRPr="00294E95" w14:paraId="4BDB7F9B" w14:textId="77777777" w:rsidTr="00CC3100">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E357A91" w14:textId="77777777" w:rsidR="00D5653E" w:rsidRPr="00294E95" w:rsidRDefault="00D5653E" w:rsidP="00974D3F">
+          <w:p w14:paraId="42A7080F" w14:textId="77777777" w:rsidR="00BF7F0F" w:rsidRPr="00294E95" w:rsidRDefault="00BF7F0F" w:rsidP="00CC3100">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00294E95">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Guiding Principles for Corrections in Australia, 2018 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7053" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64AC0E60" w14:textId="77777777" w:rsidR="00D5653E" w:rsidRPr="00294E95" w:rsidRDefault="00D5653E" w:rsidP="00974D3F">
+          <w:p w14:paraId="1CED04BD" w14:textId="77777777" w:rsidR="00BF7F0F" w:rsidRPr="00294E95" w:rsidRDefault="00BF7F0F" w:rsidP="00CC3100">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00294E95">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>The guidelines and the accompanying principles constitute outcomes or goals to be achieved, rather than a set of absolute standards or laws to be enforced. They represent a statement of intent that each Australian State and Territory can use to develop their own range of relevant legislative policy and performance standards to reflect best practice and community demands.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D5653E" w:rsidRPr="00294E95" w14:paraId="36767CF9" w14:textId="77777777" w:rsidTr="00974D3F">
+      <w:tr w:rsidR="00BF7F0F" w:rsidRPr="00294E95" w14:paraId="087DD517" w14:textId="77777777" w:rsidTr="00CC3100">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04CEEC39" w14:textId="77777777" w:rsidR="00D5653E" w:rsidRPr="00294E95" w:rsidRDefault="00D5653E" w:rsidP="00974D3F">
+          <w:p w14:paraId="3EBB38F2" w14:textId="77777777" w:rsidR="00BF7F0F" w:rsidRPr="00294E95" w:rsidRDefault="00BF7F0F" w:rsidP="00CC3100">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00294E95">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Independent Prison Visitor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7053" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1148F1F2" w14:textId="415CAEDF" w:rsidR="00D5653E" w:rsidRPr="00294E95" w:rsidRDefault="00D5653E" w:rsidP="006C3B3E">
+          <w:p w14:paraId="2F847B60" w14:textId="77777777" w:rsidR="00BF7F0F" w:rsidRPr="00294E95" w:rsidRDefault="00BF7F0F" w:rsidP="00CC3100">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00294E95">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>A person who is appointed to be an independent prison visitor under s</w:t>
             </w:r>
-            <w:r w:rsidR="006C3B3E">
+            <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00294E95">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39 </w:t>
             </w:r>
             <w:r w:rsidRPr="00294E95">
               <w:rPr>
                 <w:i/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Inspector of Custodial Services Act 2003.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00897BA6" w:rsidRPr="00294E95" w14:paraId="5D22DB97" w14:textId="77777777" w:rsidTr="00974D3F">
+      <w:tr w:rsidR="00BF7F0F" w:rsidRPr="00294E95" w14:paraId="61A74759" w14:textId="77777777" w:rsidTr="00CC3100">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="108CD1B9" w14:textId="3818204C" w:rsidR="00897BA6" w:rsidRPr="00294E95" w:rsidRDefault="00897BA6" w:rsidP="00974D3F">
+          <w:p w14:paraId="5E648435" w14:textId="77777777" w:rsidR="00BF7F0F" w:rsidRPr="00294E95" w:rsidRDefault="00BF7F0F" w:rsidP="00CC3100">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Minor Misconduct</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7053" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07F41E10" w14:textId="77777777" w:rsidR="00897BA6" w:rsidRPr="00973EE1" w:rsidRDefault="00897BA6" w:rsidP="00774D52">
+          <w:p w14:paraId="5130CF94" w14:textId="77777777" w:rsidR="00BF7F0F" w:rsidRPr="00973EE1" w:rsidRDefault="00BF7F0F" w:rsidP="00CC3100">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00973EE1">
               <w:t>Minor misconduct is conduct by a public officer that:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B32117F" w14:textId="77777777" w:rsidR="00897BA6" w:rsidRPr="003B1321" w:rsidRDefault="00897BA6" w:rsidP="00897BA6">
+          <w:p w14:paraId="589830F0" w14:textId="77777777" w:rsidR="00BF7F0F" w:rsidRPr="003B1321" w:rsidRDefault="00BF7F0F" w:rsidP="00CC3100">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="41"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B1321">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>adversely affects the honest or impartial performance of the functions of a public authority or public officer, whether or not the public officer was acting in their official capacity at the time of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B1321">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">engaging in the </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>engaging in the conduct;</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="0AD60C22" w14:textId="77777777" w:rsidR="00897BA6" w:rsidRPr="003B1321" w:rsidRDefault="00897BA6" w:rsidP="00897BA6">
+          <w:p w14:paraId="619A4EA9" w14:textId="77777777" w:rsidR="00BF7F0F" w:rsidRPr="003B1321" w:rsidRDefault="00BF7F0F" w:rsidP="00CC3100">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="41"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B1321">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">involves the performance of functions in a manner that is not honest or </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>involves the performance of functions in a manner that is not honest or impartial;</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="509C2368" w14:textId="77777777" w:rsidR="00897BA6" w:rsidRPr="003B1321" w:rsidRDefault="00897BA6" w:rsidP="00897BA6">
+          <w:p w14:paraId="77C8A3AD" w14:textId="77777777" w:rsidR="00BF7F0F" w:rsidRPr="003B1321" w:rsidRDefault="00BF7F0F" w:rsidP="00CC3100">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="41"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B1321">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>involves a breach of the trust placed in the public officer; or</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11072952" w14:textId="77777777" w:rsidR="00897BA6" w:rsidRDefault="00897BA6" w:rsidP="00897BA6">
+          <w:p w14:paraId="673C0E78" w14:textId="77777777" w:rsidR="00BF7F0F" w:rsidRDefault="00BF7F0F" w:rsidP="00CC3100">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="41"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B1321">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>involves the misuse of information or material that is in connection with their functions as a public officer, whether the misuse is for the benefit of the public officer or the benefit or detriment of another person; and</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5AC8EEC7" w14:textId="77777777" w:rsidR="00897BA6" w:rsidRDefault="00897BA6" w:rsidP="00897BA6">
+          <w:p w14:paraId="0603FDB8" w14:textId="77777777" w:rsidR="00BF7F0F" w:rsidRDefault="00BF7F0F" w:rsidP="00CC3100">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="41"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B1321">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>constitutes, or could constitute, a disciplinary offence providing reasonable grounds for termination</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B1321">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>of a person's office or employment.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05565C62" w14:textId="77777777" w:rsidR="00897BA6" w:rsidRPr="00294E95" w:rsidRDefault="00897BA6" w:rsidP="006C3B3E">
+          <w:p w14:paraId="62293370" w14:textId="77777777" w:rsidR="00BF7F0F" w:rsidRPr="00294E95" w:rsidRDefault="00BF7F0F" w:rsidP="00CC3100">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D5653E" w:rsidRPr="00294E95" w14:paraId="05D4EDA2" w14:textId="77777777" w:rsidTr="00974D3F">
+      <w:tr w:rsidR="00BF7F0F" w:rsidRPr="00294E95" w14:paraId="05CC33F1" w14:textId="77777777" w:rsidTr="00CC3100">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AA52ECD" w14:textId="77777777" w:rsidR="00D5653E" w:rsidRDefault="00D5653E" w:rsidP="004E5687">
+          <w:p w14:paraId="6968FE3E" w14:textId="77777777" w:rsidR="00BF7F0F" w:rsidRDefault="00BF7F0F" w:rsidP="00CC3100">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>OICS</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7053" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E016037" w14:textId="77777777" w:rsidR="00D5653E" w:rsidRDefault="00D5653E" w:rsidP="004E7259">
+          <w:p w14:paraId="7BEE735A" w14:textId="77777777" w:rsidR="00BF7F0F" w:rsidRDefault="00BF7F0F" w:rsidP="00CC3100">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Office of the Inspector of Corrective Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D5653E" w:rsidRPr="00294E95" w14:paraId="6EBE9AEF" w14:textId="77777777" w:rsidTr="00974D3F">
+      <w:tr w:rsidR="00BF7F0F" w:rsidRPr="00294E95" w14:paraId="6AF72E9E" w14:textId="77777777" w:rsidTr="00CC3100">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54AD168C" w14:textId="77777777" w:rsidR="00D5653E" w:rsidRPr="00294E95" w:rsidRDefault="00D5653E" w:rsidP="004E5687">
+          <w:p w14:paraId="05F15BED" w14:textId="77777777" w:rsidR="00BF7F0F" w:rsidRPr="00294E95" w:rsidRDefault="00BF7F0F" w:rsidP="00CC3100">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Serious Misconduct</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7053" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D7E55AB" w14:textId="77777777" w:rsidR="00897BA6" w:rsidRDefault="00897BA6" w:rsidP="00774D52">
+          <w:p w14:paraId="17604F7E" w14:textId="77777777" w:rsidR="00BF7F0F" w:rsidRDefault="00BF7F0F" w:rsidP="00CC3100">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00F13ED1">
               <w:t>Serious misconduct is conduct by a public officer who:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12A93F64" w14:textId="77777777" w:rsidR="00897BA6" w:rsidRPr="00F13ED1" w:rsidRDefault="00897BA6" w:rsidP="00897BA6">
+          <w:p w14:paraId="64D657AF" w14:textId="77777777" w:rsidR="00BF7F0F" w:rsidRPr="00F13ED1" w:rsidRDefault="00BF7F0F" w:rsidP="00CC3100">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="40"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F13ED1">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>acts corruptly or corruptly fails to act in the course of their duties; or</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01F190A3" w14:textId="77777777" w:rsidR="00897BA6" w:rsidRPr="00F13ED1" w:rsidRDefault="00897BA6" w:rsidP="00897BA6">
+          <w:p w14:paraId="0DEEB649" w14:textId="77777777" w:rsidR="00BF7F0F" w:rsidRPr="00F13ED1" w:rsidRDefault="00BF7F0F" w:rsidP="00CC3100">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="40"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F13ED1">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>corruptly takes advantage of their office or employment to obtain a benefit or to cause a detriment</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F13ED1">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>to any person; or</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="378E722B" w14:textId="7E438082" w:rsidR="00D5653E" w:rsidRPr="00897BA6" w:rsidRDefault="00897BA6" w:rsidP="00897BA6">
+          <w:p w14:paraId="19D3BC9A" w14:textId="77777777" w:rsidR="00BF7F0F" w:rsidRPr="00897BA6" w:rsidRDefault="00BF7F0F" w:rsidP="00CC3100">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="40"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F13ED1">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>acting in the course of their duties or while deliberately creating the appearance of acting in the</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F13ED1">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>course of their duties, commits an offence punishable by two or more years imprisonment.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D5653E" w:rsidRPr="00294E95" w14:paraId="06660F21" w14:textId="77777777" w:rsidTr="00974D3F">
+      <w:tr w:rsidR="00BF7F0F" w:rsidRPr="00294E95" w14:paraId="3369962F" w14:textId="77777777" w:rsidTr="00CC3100">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="214AAF53" w14:textId="77777777" w:rsidR="00D5653E" w:rsidRPr="00294E95" w:rsidRDefault="00D5653E" w:rsidP="004E5687">
+          <w:p w14:paraId="27C458F6" w14:textId="77777777" w:rsidR="00BF7F0F" w:rsidRPr="00294E95" w:rsidRDefault="00BF7F0F" w:rsidP="00CC3100">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00294E95">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Superintendent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7053" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4934B73A" w14:textId="45298CBE" w:rsidR="00D5653E" w:rsidRPr="00294E95" w:rsidRDefault="00D5653E" w:rsidP="006C3B3E">
+          <w:p w14:paraId="3295AF0F" w14:textId="77777777" w:rsidR="00BF7F0F" w:rsidRPr="00294E95" w:rsidRDefault="00BF7F0F" w:rsidP="00CC3100">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00294E95">
               <w:t xml:space="preserve">The Superintendent as defined in </w:t>
             </w:r>
-            <w:r w:rsidR="006C3B3E">
+            <w:r>
               <w:t>s.</w:t>
             </w:r>
             <w:r w:rsidRPr="00294E95">
               <w:t xml:space="preserve"> 36 </w:t>
-            </w:r>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> includes any reference to the position responsible for the management of a private prison under Part IIIA </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r w:rsidRPr="00294E95">
                 <w:rPr>
                   <w:i/>
                 </w:rPr>
                 <w:t>Prisons Act 1981</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00294E95">
+              <w:t xml:space="preserve"> includes any reference to the position responsible for the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00294E95">
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">management of a private prison under Part IIIA </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r w:rsidRPr="00294E95">
+                <w:rPr>
+                  <w:i/>
+                </w:rPr>
+                <w:t>Prisons Act 1981</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00294E95">
               <w:t>. Does not extend to the Officer in Charge of a Prison.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D5653E" w:rsidRPr="00294E95" w14:paraId="0B7EEA18" w14:textId="77777777" w:rsidTr="00974D3F">
+      <w:tr w:rsidR="00BF7F0F" w:rsidRPr="00294E95" w14:paraId="11E4FD62" w14:textId="77777777" w:rsidTr="00CC3100">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="145F1D6A" w14:textId="77777777" w:rsidR="00D5653E" w:rsidRPr="00294E95" w:rsidRDefault="00D5653E" w:rsidP="004E5687">
+          <w:p w14:paraId="74B36AB4" w14:textId="77777777" w:rsidR="00BF7F0F" w:rsidRPr="00294E95" w:rsidRDefault="00BF7F0F" w:rsidP="00CC3100">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00294E95">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Total O</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>ffender Management Solution</w:t>
             </w:r>
             <w:r w:rsidRPr="00294E95">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> (TOMS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7053" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1FF8165E" w14:textId="77777777" w:rsidR="00D5653E" w:rsidRPr="00294E95" w:rsidRDefault="00D5653E" w:rsidP="004E5687">
+          <w:p w14:paraId="22116F3B" w14:textId="77777777" w:rsidR="00BF7F0F" w:rsidRPr="00294E95" w:rsidRDefault="00BF7F0F" w:rsidP="00CC3100">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00294E95">
               <w:t>An electronic database used by the Department of Justice, Corrective Services to record and manage comprehensive information relating to prisoners.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1579222C" w14:textId="77777777" w:rsidR="00E8219F" w:rsidRDefault="00E8219F" w:rsidP="00820D52">
+    <w:p w14:paraId="4647984E" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="00294E95" w:rsidRDefault="003D708E" w:rsidP="00DF778C">
+      <w:r w:rsidRPr="00294E95">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43AAC027" w14:textId="77777777" w:rsidR="000755EE" w:rsidRPr="00294E95" w:rsidRDefault="003D708E" w:rsidP="001C5B51">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="38" w:name="_Toc238122842"/>
+      <w:r w:rsidRPr="00294E95">
+        <w:lastRenderedPageBreak/>
+        <w:t>Annexures</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="38"/>
+    </w:p>
+    <w:p w14:paraId="74063978" w14:textId="05D197DF" w:rsidR="003D708E" w:rsidRPr="00294E95" w:rsidRDefault="003D708E" w:rsidP="001C5B51">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-      </w:pPr>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="39" w:name="_Related_COPPs_and"/>
+      <w:bookmarkStart w:id="40" w:name="_Related_COPPs_and_1"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc238122843"/>
+      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="40"/>
+      <w:r w:rsidRPr="00294E95">
+        <w:t>Related COPP</w:t>
+      </w:r>
+      <w:r w:rsidR="00A9340B" w:rsidRPr="00294E95">
+        <w:t>s</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="41"/>
+      <w:r w:rsidRPr="00294E95">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6BEABAF6" w14:textId="394E8CB7" w:rsidR="003D708E" w:rsidRPr="00294E95" w:rsidRDefault="003D708E" w:rsidP="003D708E">
+    <w:p w14:paraId="4C0C814E" w14:textId="7FC1411C" w:rsidR="002F4790" w:rsidRPr="00A00FB2" w:rsidRDefault="00E2198A" w:rsidP="00EA62EF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00FB2">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00A00FB2">
+        <w:instrText>HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00A00FB2">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="002F4790" w:rsidRPr="00A00FB2">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>COPP 2.2 – Orientation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47754A8B" w14:textId="647DE133" w:rsidR="00347404" w:rsidRPr="00A00FB2" w:rsidRDefault="00347404" w:rsidP="00EA62EF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00FB2">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COPP 2.3 </w:t>
+      </w:r>
+      <w:r w:rsidR="00C02198" w:rsidRPr="00A00FB2">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00FB2">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Assessments and Sentence Management</w:t>
+      </w:r>
+      <w:r w:rsidR="00C33F2B" w:rsidRPr="00A00FB2">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79B9A10A" w14:textId="02408CC1" w:rsidR="00347404" w:rsidRPr="00A00FB2" w:rsidRDefault="001C46AF" w:rsidP="00EA62EF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00FB2">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COPP 7.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00C02198" w:rsidRPr="00A00FB2">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00FB2">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Prisoner Communication</w:t>
+      </w:r>
+      <w:r w:rsidR="000326A9" w:rsidRPr="00A00FB2">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43675537" w14:textId="513EDDCE" w:rsidR="00CA0191" w:rsidRPr="00A00FB2" w:rsidRDefault="00CA0191" w:rsidP="00EA62EF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00FB2">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>COPP 10.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA62EF" w:rsidRPr="00A00FB2">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="003F0DA0" w:rsidRPr="00A00FB2">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00FB2">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prison Offences and Charges </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1579222C" w14:textId="7EA74151" w:rsidR="00E8219F" w:rsidRPr="00A00FB2" w:rsidRDefault="000326A9" w:rsidP="00EC7817">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00FB2">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COPP 13.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00C02198" w:rsidRPr="00A00FB2">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00FB2">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Incident Notifications, Reporting and Communications</w:t>
+      </w:r>
+      <w:r w:rsidR="00E2198A" w:rsidRPr="00A00FB2">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00C33F2B" w:rsidRPr="00A00FB2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BEABAF6" w14:textId="394E8CB7" w:rsidR="003D708E" w:rsidRPr="00294E95" w:rsidRDefault="003D708E" w:rsidP="001C5B51">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-      <w:bookmarkStart w:id="45" w:name="_Toc87352355"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="42" w:name="_Toc238122844"/>
       <w:r w:rsidRPr="00294E95">
         <w:t>Related legislation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="42"/>
     </w:p>
     <w:p w14:paraId="29A891B4" w14:textId="42EA82B4" w:rsidR="00A67E9A" w:rsidRDefault="00A67E9A" w:rsidP="00EA62EF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E7259">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Corruption, Crime and Misconduct Act</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> 2003</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C3232B9" w14:textId="3897E8F7" w:rsidR="00B72BAE" w:rsidRDefault="00B72BAE" w:rsidP="00EA62EF">
+    <w:p w14:paraId="473EEF02" w14:textId="77777777" w:rsidR="001C5B51" w:rsidRPr="001C5B51" w:rsidRDefault="00B72BAE" w:rsidP="001C5B51">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Inspector of Custodial Services Act 2003</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="2D02C483" w14:textId="5FA704F5" w:rsidR="002E5756" w:rsidRPr="00294E95" w:rsidRDefault="00753C7C" w:rsidP="002E5756">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00294E95">
+    <w:p w14:paraId="42F1D850" w14:textId="16CCBB6C" w:rsidR="001C5B51" w:rsidRPr="001C5B51" w:rsidRDefault="00753C7C" w:rsidP="001C5B51">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C5B51">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Prisons Act 1981 </w:t>
       </w:r>
-      <w:bookmarkStart w:id="46" w:name="_Toc178286"/>
-[...1 lines deleted...]
-      <w:r w:rsidR="002E5756" w:rsidRPr="00294E95">
+      <w:bookmarkStart w:id="43" w:name="_Toc178286"/>
+    </w:p>
+    <w:p w14:paraId="2D02C483" w14:textId="549DC094" w:rsidR="002E5756" w:rsidRPr="00294E95" w:rsidRDefault="002E5756" w:rsidP="000F49D9">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="44" w:name="_Toc238122845"/>
+      <w:r w:rsidRPr="00294E95">
         <w:t>Assurance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="46"/>
-      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="44"/>
     </w:p>
-    <w:p w14:paraId="60F768DF" w14:textId="77777777" w:rsidR="00EA62EF" w:rsidRPr="00254AC9" w:rsidRDefault="00EA62EF" w:rsidP="00EA62EF">
+    <w:p w14:paraId="60F768DF" w14:textId="77777777" w:rsidR="00EA62EF" w:rsidRPr="00A00FB2" w:rsidRDefault="00EA62EF" w:rsidP="00EA62EF">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00254AC9">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
-        <w:t>It is expected that:</w:t>
+        <w:t xml:space="preserve">It </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00FB2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>is expected that:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E7F1BD7" w14:textId="77777777" w:rsidR="00EA62EF" w:rsidRPr="00962858" w:rsidRDefault="00EA62EF" w:rsidP="00EA62EF">
+    <w:p w14:paraId="0E7F1BD7" w14:textId="1CDEBDE7" w:rsidR="00EA62EF" w:rsidRPr="00A00FB2" w:rsidRDefault="00EA62EF" w:rsidP="00EA62EF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00254AC9">
+      <w:r w:rsidRPr="00A00FB2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Prisons will undertake local compliance in accordance with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
-        <w:r w:rsidRPr="007A7013">
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidRPr="00A00FB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           </w:rPr>
           <w:t>Compliance Manual</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00254AC9">
+      <w:r w:rsidRPr="00A00FB2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D5BBF01" w14:textId="77777777" w:rsidR="00EA62EF" w:rsidRPr="00962858" w:rsidRDefault="00EA62EF" w:rsidP="00EA62EF">
+    <w:p w14:paraId="3D5BBF01" w14:textId="77777777" w:rsidR="00EA62EF" w:rsidRPr="00A00FB2" w:rsidRDefault="00EA62EF" w:rsidP="00EA62EF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A00FB2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
-        <w:t>The relevant Deputy Commissioner within</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> Head Office will undertake management oversight as required. </w:t>
+        <w:t xml:space="preserve">The relevant Deputy Commissioner within Head Office will undertake management oversight as required. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03BB502D" w14:textId="068862B0" w:rsidR="00EA62EF" w:rsidRPr="00962858" w:rsidRDefault="00EA62EF" w:rsidP="00EA62EF">
+    <w:p w14:paraId="03BB502D" w14:textId="4A15BF30" w:rsidR="00EA62EF" w:rsidRPr="00A00FB2" w:rsidRDefault="00EA62EF" w:rsidP="00EA62EF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A00FB2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Operational </w:t>
-[...8 lines deleted...]
-        <w:r w:rsidR="007030F6">
+        <w:t xml:space="preserve">Operational Compliance will undertake checks in accordance with the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:r w:rsidR="007030F6" w:rsidRPr="00A00FB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           </w:rPr>
           <w:t>Operational Compliance Framework.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6C5FA5AA" w14:textId="77777777" w:rsidR="00E8219F" w:rsidRDefault="00EA62EF" w:rsidP="00E8219F">
+    <w:p w14:paraId="5F107AE2" w14:textId="105BA0D6" w:rsidR="00E8219F" w:rsidRDefault="00EA62EF" w:rsidP="00E8219F">
       <w:r w:rsidRPr="005C06FC">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Independent oversight will be undertaken as required. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F107AE2" w14:textId="77777777" w:rsidR="00E8219F" w:rsidRDefault="00E8219F" w:rsidP="00E8219F"/>
     <w:p w14:paraId="45DDFDE3" w14:textId="6F83EE63" w:rsidR="00245869" w:rsidRPr="00294E95" w:rsidRDefault="00245869" w:rsidP="00245869">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="48" w:name="_Toc87352357"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc238122846"/>
       <w:r w:rsidRPr="00294E95">
         <w:t xml:space="preserve">Document </w:t>
       </w:r>
       <w:r w:rsidR="00F75374">
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidRPr="00294E95">
         <w:t xml:space="preserve">ersion </w:t>
       </w:r>
       <w:r w:rsidR="00F75374">
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidRPr="00294E95">
         <w:t>istory</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="45"/>
     </w:p>
     <w:p w14:paraId="2570F293" w14:textId="11B414A4" w:rsidR="002E75EC" w:rsidRDefault="002E75EC" w:rsidP="00D05B49"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable1"/>
         <w:tblW w:w="9168" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1109"/>
         <w:gridCol w:w="1624"/>
         <w:gridCol w:w="2689"/>
         <w:gridCol w:w="2031"/>
         <w:gridCol w:w="1715"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002E75EC" w:rsidRPr="00244050" w14:paraId="2FADEC94" w14:textId="77777777" w:rsidTr="001905FB">
+      <w:tr w:rsidR="002E75EC" w:rsidRPr="00244050" w14:paraId="2FADEC94" w14:textId="77777777" w:rsidTr="00491918">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1109" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="2BE38C44" w14:textId="77777777" w:rsidR="002E75EC" w:rsidRPr="00244050" w:rsidRDefault="002E75EC" w:rsidP="001905FB">
+          <w:p w14:paraId="2BE38C44" w14:textId="77777777" w:rsidR="002E75EC" w:rsidRPr="001C5B51" w:rsidRDefault="002E75EC" w:rsidP="001905FB">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00244050">
+            <w:r w:rsidRPr="001C5B51">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Version no</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1624" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="5388DCE0" w14:textId="77777777" w:rsidR="002E75EC" w:rsidRPr="00244050" w:rsidRDefault="002E75EC" w:rsidP="001905FB">
+          <w:p w14:paraId="5388DCE0" w14:textId="77777777" w:rsidR="002E75EC" w:rsidRPr="001C5B51" w:rsidRDefault="002E75EC" w:rsidP="001905FB">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00244050">
+            <w:r w:rsidRPr="001C5B51">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Primary author(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="448E64DA" w14:textId="77777777" w:rsidR="002E75EC" w:rsidRPr="00244050" w:rsidRDefault="002E75EC" w:rsidP="001905FB">
+          <w:p w14:paraId="448E64DA" w14:textId="77777777" w:rsidR="002E75EC" w:rsidRPr="001C5B51" w:rsidRDefault="002E75EC" w:rsidP="001905FB">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00244050">
+            <w:r w:rsidRPr="001C5B51">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Description of version</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2031" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="25BFD31E" w14:textId="77777777" w:rsidR="002E75EC" w:rsidRPr="00244050" w:rsidRDefault="002E75EC" w:rsidP="001905FB">
+          <w:p w14:paraId="25BFD31E" w14:textId="77777777" w:rsidR="002E75EC" w:rsidRPr="001C5B51" w:rsidRDefault="002E75EC" w:rsidP="001905FB">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00244050">
+            <w:r w:rsidRPr="001C5B51">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Date completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1715" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="4B12EA28" w14:textId="77777777" w:rsidR="002E75EC" w:rsidRPr="00593E42" w:rsidRDefault="002E75EC" w:rsidP="001905FB">
+          <w:p w14:paraId="4B12EA28" w14:textId="77777777" w:rsidR="002E75EC" w:rsidRPr="001C5B51" w:rsidRDefault="002E75EC" w:rsidP="001905FB">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00593E42">
+            <w:r w:rsidRPr="001C5B51">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Effective Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E75EC" w:rsidRPr="00244050" w14:paraId="13D937ED" w14:textId="77777777" w:rsidTr="001905FB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1109" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2699ECC9" w14:textId="77777777" w:rsidR="002E75EC" w:rsidRPr="00F56E87" w:rsidRDefault="002E75EC" w:rsidP="002E75EC">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
@@ -9426,225 +10516,337 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1715" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6D736676" w14:textId="64E7E103" w:rsidR="00820D52" w:rsidRPr="00E0452F" w:rsidRDefault="003E441E" w:rsidP="002E75EC">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>24 October 2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00135B53" w:rsidRPr="00244050" w14:paraId="02A861DF" w14:textId="77777777" w:rsidTr="001905FB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1109" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0314FCF4" w14:textId="595F6EC4" w:rsidR="00135B53" w:rsidRPr="00AE797C" w:rsidRDefault="00135B53" w:rsidP="002E75EC">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE797C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>3.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1624" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5738CADF" w14:textId="44F22DA7" w:rsidR="00135B53" w:rsidRPr="00AE797C" w:rsidRDefault="00135B53" w:rsidP="002E75EC">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE797C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Operational Policy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2689" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64A3FF5C" w14:textId="77777777" w:rsidR="00135B53" w:rsidRPr="00AE797C" w:rsidRDefault="00135B53" w:rsidP="002E75EC">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE797C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Approved by Deputy Commissioner Operational Support</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38CBA9A0" w14:textId="08A2C312" w:rsidR="00135B53" w:rsidRPr="00AE797C" w:rsidRDefault="00135B53" w:rsidP="002E75EC">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE797C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>CM Ref:</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD1632" w:rsidRPr="00AE797C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> S26/90747</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2031" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78373D15" w14:textId="3160DEE1" w:rsidR="00135B53" w:rsidRPr="00AE797C" w:rsidRDefault="00A00FB2" w:rsidP="002E75EC">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE797C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>02 September 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1715" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A2F4649" w14:textId="4D67424B" w:rsidR="00135B53" w:rsidRPr="00AE797C" w:rsidRDefault="00AE797C" w:rsidP="002E75EC">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE797C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>02 September 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p w14:paraId="448898D7" w14:textId="77777777" w:rsidR="002E75EC" w:rsidRPr="00D05B49" w:rsidRDefault="002E75EC" w:rsidP="00D05B49"/>
     <w:sectPr w:rsidR="002E75EC" w:rsidRPr="00D05B49" w:rsidSect="009814BD">
-      <w:headerReference w:type="even" r:id="rId32"/>
-[...2 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId35"/>
+      <w:headerReference w:type="even" r:id="rId33"/>
+      <w:headerReference w:type="default" r:id="rId34"/>
+      <w:footerReference w:type="default" r:id="rId35"/>
+      <w:headerReference w:type="first" r:id="rId36"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1134" w:left="1304" w:header="709" w:footer="590" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="456747AE" w14:textId="77777777" w:rsidR="001D4E0B" w:rsidRDefault="001D4E0B" w:rsidP="00D06E62">
+    <w:p w14:paraId="0FB38882" w14:textId="77777777" w:rsidR="009530F3" w:rsidRDefault="009530F3" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="782A2223" w14:textId="77777777" w:rsidR="001D4E0B" w:rsidRDefault="001D4E0B" w:rsidP="00D06E62">
+    <w:p w14:paraId="1568F94A" w14:textId="77777777" w:rsidR="009530F3" w:rsidRDefault="009530F3" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial Bold">
+  <w:font w:name="Arial bold">
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:notTrueType/>
     <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Gotham">
-[...1 lines deleted...]
-    <w:panose1 w:val="00000000000000000000"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
-[...1 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="12F06A8A" w14:textId="6EE51584" w:rsidR="001D4E0B" w:rsidRDefault="001D4E0B" w:rsidP="00663830">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="1095"/>
         <w:tab w:val="left" w:pos="8080"/>
       </w:tabs>
     </w:pPr>
-    <w:r w:rsidRPr="00627992">
+    <w:r w:rsidRPr="00133D17">
       <w:rPr>
-        <w:color w:val="C00000"/>
+        <w:color w:val="305497"/>
       </w:rPr>
-      <w:t xml:space="preserve">The current version of this document is maintained on the </w:t>
-[...5 lines deleted...]
-      <w:t>Custodial Ops</w:t>
+      <w:t xml:space="preserve">The current version of this document is maintained on the Custodial Ops intranet page    </w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
-      <w:rPr>
-[...13 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>14</w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
@@ -9658,60 +10860,60 @@
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>14</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="764254CC" w14:textId="77777777" w:rsidR="001D4E0B" w:rsidRDefault="001D4E0B" w:rsidP="00D06E62">
+    <w:p w14:paraId="0C09BB9E" w14:textId="77777777" w:rsidR="009530F3" w:rsidRDefault="009530F3" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="706024D8" w14:textId="77777777" w:rsidR="001D4E0B" w:rsidRDefault="001D4E0B" w:rsidP="00D06E62">
+    <w:p w14:paraId="036F6C09" w14:textId="77777777" w:rsidR="009530F3" w:rsidRDefault="009530F3" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="0BE801D6" w14:textId="50F7FE1E" w:rsidR="001D4E0B" w:rsidRDefault="001D4E0B">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> As delegated by the Director General s. 67(1)(b) </w:t>
       </w:r>
       <w:r w:rsidRPr="00444492">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Prisons Act 1981</w:t>
       </w:r>
@@ -9790,536 +10992,1109 @@
     <w:p w14:paraId="3779B4A3" w14:textId="23217870" w:rsidR="001D4E0B" w:rsidRDefault="001D4E0B" w:rsidP="001E5AE3">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> r. 77(3) </w:t>
       </w:r>
       <w:r w:rsidRPr="00746448">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Prisons Regulations 1982</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7F2DF332" w14:textId="5F4E6D48" w:rsidR="001D4E0B" w:rsidRDefault="001D4E0B" w:rsidP="00663830">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="204E4809" w14:textId="78F20BEA" w:rsidR="00404369" w:rsidRDefault="00404369">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="78C0130E" wp14:editId="1D665C5A">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1295596485" name="Text Box 4" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0EB6EE33" w14:textId="1ADCD6D9" w:rsidR="00404369" w:rsidRPr="00404369" w:rsidRDefault="00404369" w:rsidP="00404369">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00404369">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="78C0130E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 4" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251663360;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyNVpVCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOt7WnYRaZJ6pF8fFredlqRk3C+AVPS6SSnRBgOVWMOJf35vPn0&#10;hRIfmKmYAiNKehae3q4+fli2thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQL+ukNWOdYi&#10;ulbZLM8XWQuusg648B69932QrhK+lIKHRym9CESVFHsL6XTp3MczWy1ZcXDM1g0f2mD/0IVmjcGi&#10;F6h7Fhg5uuYNlG64Aw8yTDjoDKRsuEgz4DTT/NU0u5pZkWZBcry90OT/Hyx/OO3skyOh+wYdLjAS&#10;0lpfeHTGeTrpdPxipwTjSOH5QpvoAuHoXMxmNzlGOIZuPi/m83lEya6XrfPhuwBNolFSh1tJZLHT&#10;1oc+dUyJtQxsGqXSZpT5y4GY0ZNdO4xW6Pbd0PYeqjNO46BftLd802DNLfPhiTncLLaJag2PeEgF&#10;bUlhsCipwf16zx/zkXCMUtKiUkpqUMqUqB8GFxFFlYzp13weWXCjez8a5qjvAPU3xadgeTJjXlCj&#10;KR3oF9TxOhbCEDMcy5U0jOZd6CWL74CL9ToloX4sC1uzszxCR54iic/dC3N2YDrgih5glBErXhHe&#10;58ab3q6PAWlP24ic9kQOVKP20j6HdxLF/ed/yrq+5tVvAAAA//8DAFBLAwQUAAYACAAAACEAinsH&#10;sNkAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW7CMBCE75V4B2uReitOWqWCNA5CSBy4Ufpz&#10;XuJtkhKvo9hAytN320t7GWk0q5lvi+XoOnWmIbSeDaSzBBRx5W3LtYHXl83dHFSIyBY7z2TgiwIs&#10;y8lNgbn1F36m8z7WSko45GigibHPtQ5VQw7DzPfEkn34wWEUO9TaDniRctfp+yR51A5bloUGe1o3&#10;VB33J2egzVY+pvS23Xy+u9Sn1902u+6MuZ2OqydQkcb4dww/+IIOpTAd/IltUJ0BeST+qmSLubiD&#10;gWzxALos9H/28hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCyNVpVCQIAABUEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCKewew2QAAAAMBAAAP&#10;AAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAaQUAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="0EB6EE33" w14:textId="1ADCD6D9" w:rsidR="00404369" w:rsidRPr="00404369" w:rsidRDefault="00404369" w:rsidP="00404369">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00404369">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7F2DF332" w14:textId="2625C5F0" w:rsidR="001D4E0B" w:rsidRDefault="00404369" w:rsidP="00663830">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="12274927" wp14:editId="0F67B6AC">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1182901764" name="Text Box 5" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4E549A6B" w14:textId="1EB4D8E9" w:rsidR="00404369" w:rsidRPr="00404369" w:rsidRDefault="00404369" w:rsidP="00404369">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00404369">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="12274927" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 5" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251664384;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCHoV+dCwIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJFuNOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOu22nYRaZJ6pF8fFredVqRk3C+AVPS6SSnRBgOVWMOJf3xsvn0&#10;hRIfmKmYAiNKehae3q0+fli2thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQL+ukNWOdYi&#10;ulbZLM8XWQuusg648B69D32QrhK+lIKHJym9CESVFHsL6XTp3MczWy1ZcXDM1g0f2mD/0IVmjcGi&#10;F6gHFhg5uuYPKN1wBx5kmHDQGUjZcJFmwGmm+btpdjWzIs2C5Hh7ocn/P1j+eNrZZ0dC9xU6XGAk&#10;pLW+8OiM83TS6fjFTgnGkcLzhTbRBcLRuZjNbnKMcAzdfF7M5/OIkl0vW+fDNwGaRKOkDreSyGKn&#10;rQ996pgSaxnYNEqlzSjzmwMxoye7dhit0O070lRvut9DdcahHPT79pZvGiy9ZT48M4cLxm5RtOEJ&#10;D6mgLSkMFiU1uJ9/88d85B2jlLQomJIaVDQl6rvBfURtJWN6m88jGW5070fDHPU9oAyn+CIsT2bM&#10;C2o0pQP9inJex0IYYoZjuZKG0bwPvXLxOXCxXqcklJFlYWt2lkfoSFfk8qV7Zc4OhAfc1COMamLF&#10;O9773HjT2/UxIPtpKZHansiBcZRgWuvwXKLG3/6nrOujXv0CAAD//wMAUEsDBBQABgAIAAAAIQCK&#10;ewew2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NbsIwEITvlXgHa5F6K05apYI0DkJIHLhR&#10;+nNe4m2SEq+j2EDK03fbS3sZaTSrmW+L5eg6daYhtJ4NpLMEFHHlbcu1gdeXzd0cVIjIFjvPZOCL&#10;AizLyU2BufUXfqbzPtZKSjjkaKCJsc+1DlVDDsPM98SSffjBYRQ71NoOeJFy1+n7JHnUDluWhQZ7&#10;WjdUHfcnZ6DNVj6m9LbdfL671KfX3Ta77oy5nY6rJ1CRxvh3DD/4gg6lMB38iW1QnQF5JP6qZIu5&#10;uIOBbPEAuiz0f/byGwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIehX50LAgAAHAQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIp7B7DZAAAAAwEA&#10;AA8AAAAAAAAAAAAAAAAAZQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="4E549A6B" w14:textId="1EB4D8E9" w:rsidR="00404369" w:rsidRPr="00404369" w:rsidRDefault="00404369" w:rsidP="00404369">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00404369">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="001D4E0B">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="001D4E0B">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="001D4E0B">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00185C5D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>COPP 9.2 Prisoner Complaints</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="001D4E0B">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="001D4E0B">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> &lt;v x.x&gt;</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="20D7B0B0" w14:textId="77777777" w:rsidR="001D4E0B" w:rsidRDefault="001D4E0B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="1F2F9FBA" w14:textId="23319E1D" w:rsidR="001D4E0B" w:rsidRDefault="001D4E0B">
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7D1AB283" w14:textId="671484C3" w:rsidR="008E5219" w:rsidRPr="00464E72" w:rsidRDefault="00404369" w:rsidP="008E5219">
+    <w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Arial"/>
+        <w:noProof/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:kern w:val="2"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="19361811" wp14:editId="213AD657">
+              <wp:simplePos x="828675" y="360680"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="346244039" name="Text Box 3" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="55D03820" w14:textId="3005FC0B" w:rsidR="00404369" w:rsidRPr="0097327F" w:rsidRDefault="00404369" w:rsidP="00404369">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="0097327F">
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="19361811" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 3" o:spid="_x0000_s1029" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251662336;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwYIjbDQIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oi2QDj0rshQbsERBYmJnXz9KjpOt22nYRaZJ6pF8fFre9qZlR+VDA7bk00nOmbISqsbuS/79ZfPh&#10;E2cBha1EC1aV/KQCv129f7fsXKFmUENbKc8IxIaicyWvEV2RZUHWyogwAacsBTV4I5B+/T6rvOgI&#10;3bTZLM8XWQe+ch6kCoG890OQrxK+1krik9ZBIWtLTr1hOn06d/HMVktR7L1wdSPPbYh/6MKIxlLR&#10;C9S9QMEOvvkDyjTSQwCNEwkmA60bqdIMNM00fzPNthZOpVmInOAuNIX/Bysfj1v37Bn2X6CnBUZC&#10;OheKQM44T6+9iV/qlFGcKDxdaFM9MknOxWx2k1NEUujm42I+n0eU7HrZ+YBfFRgWjZJ72koiSxwf&#10;Ag6pY0qsZWHTtG3aTGt/cxBm9GTXDqOF/a5nTVXy2dj9DqoTDeVh2HdwctNQ6QcR8Fl4WjB1S6LF&#10;Jzp0C13J4WxxVoP/8Td/zCfeKcpZR4IpuSVFc9Z+s7SPqK1kTD/n80iGH9270bAHcwckwym9CCeT&#10;GfOwHU3twbySnNexEIWElVSu5Diadzgol56DVOt1SiIZOYEPdutkhI50RS5f+lfh3ZlwpE09wqgm&#10;UbzhfciNN4NbH5DYT0uJ1A5EnhknCaa1np9L1Piv/ynr+qhXPwEAAP//AwBQSwMEFAAGAAgAAAAh&#10;AIp7B7DZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj81uwjAQhO+VeAdrkXorTlqlgjQOQkgc&#10;uFH6c17ibZISr6PYQMrTd9tLexlpNKuZb4vl6Dp1piG0ng2kswQUceVty7WB15fN3RxUiMgWO89k&#10;4IsCLMvJTYG59Rd+pvM+1kpKOORooImxz7UOVUMOw8z3xJJ9+MFhFDvU2g54kXLX6fskedQOW5aF&#10;BntaN1Qd9ydnoM1WPqb0tt18vrvUp9fdNrvujLmdjqsnUJHG+HcMP/iCDqUwHfyJbVCdAXkk/qpk&#10;i7m4g4Fs8QC6LPR/9vIbAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMGCI2w0CAAAcBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAinsHsNkAAAAD&#10;AQAADwAAAAAAAAAAAAAAAABnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="55D03820" w14:textId="3005FC0B" w:rsidR="00404369" w:rsidRPr="0097327F" w:rsidRDefault="00404369" w:rsidP="00404369">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="0097327F">
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="008E5219" w:rsidRPr="00D521D2">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Arial"/>
+        <w:noProof/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:kern w:val="2"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4655E4C8" wp14:editId="40C5551E">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>-19685</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>17145</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="7553325" cy="10689590"/>
+          <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1841292536" name="Picture 2" descr="A black screen with colorful circles and dots&#10;&#10;AI-generated content may be incorrect."/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1968693442" name="Picture 2" descr="A black screen with colorful circles and dots&#10;&#10;AI-generated content may be incorrect."/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7553325" cy="10689590"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="1F2F9FBA" w14:textId="71C51418" w:rsidR="001D4E0B" w:rsidRDefault="003C6AD9" w:rsidP="008E5219">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4513"/>
+        <w:tab w:val="clear" w:pos="9026"/>
+        <w:tab w:val="left" w:pos="5385"/>
+      </w:tabs>
     </w:pPr>
-    <w:r w:rsidRPr="008114B3">
+    <w:r w:rsidRPr="00D521D2">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="290E4367" wp14:editId="233C994A">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="45BF9507" wp14:editId="0C494412">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
-                <wp:posOffset>181610</wp:posOffset>
+                <wp:posOffset>667385</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>220980</wp:posOffset>
+                <wp:posOffset>303530</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1647825" cy="296545"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Text Box 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1647825" cy="296545"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="9525">
                         <a:noFill/>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:sdt>
                           <w:sdtPr>
                             <w:rPr>
-                              <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+                              <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold"/>
                               <w:b/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             </w:rPr>
                             <w:id w:val="-1483379727"/>
                           </w:sdtPr>
                           <w:sdtEndPr>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:sdtEndPr>
                           <w:sdtContent>
-                            <w:p w14:paraId="779ACEA1" w14:textId="77777777" w:rsidR="001D4E0B" w:rsidRPr="00464E72" w:rsidRDefault="001D4E0B" w:rsidP="008D51C1">
+                            <w:p w14:paraId="7C425CEE" w14:textId="77777777" w:rsidR="003C6AD9" w:rsidRPr="00464E72" w:rsidRDefault="003C6AD9" w:rsidP="003C6AD9">
                               <w:pPr>
                                 <w:rPr>
-                                  <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:hint="eastAsia"/>
+                                  <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold"/>
                                   <w:b/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
-                                  <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+                                  <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold"/>
                                   <w:b/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t>Corrective Services</w:t>
                               </w:r>
                             </w:p>
                           </w:sdtContent>
                         </w:sdt>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="290E4367" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-            <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:14.3pt;margin-top:17.4pt;width:129.75pt;height:23.35pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5V1Wo9gEAAM0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817IN27EFy0GaNEWB&#10;9AGk/YA1RVlESS5L0pbcr++SchwjuQXVgeBqydmd2eH6ujeaHaQPCm3FJ6MxZ9IKrJXdVfzXz/sP&#10;S85CBFuDRisrfpSBX2/ev1t3rpRTbFHX0jMCsaHsXMXbGF1ZFEG00kAYoZOWkg16A5FCvytqDx2h&#10;G11Mx+NF0aGvnUchQ6C/d0OSbzJ+00gRvzdNkJHpilNvMa8+r9u0Fps1lDsPrlXi1Aa8oQsDylLR&#10;M9QdRGB7r15BGSU8BmziSKApsGmUkJkDsZmMX7B5bMHJzIXECe4sU/h/sOLb4dH98Cz2H7GnAWYS&#10;wT2g+B2YxdsW7E7eeI9dK6GmwpMkWdG5UJ6uJqlDGRLItvuKNQ0Z9hEzUN94k1QhnozQaQDHs+iy&#10;j0ykkovZ1XI650xQbrpazGfzXALKp9vOh/hZomFpU3FPQ83ocHgIMXUD5dORVMzivdI6D1Zb1lV8&#10;NSf4FxmjIvlOK1Px5Th9gxMSyU+2zpcjKD3sqYC2J9aJ6EA59tueDib2W6yPxN/j4C96D7Rp0f/l&#10;rCNvVTz82YOXnOkvljRcTWazZMYczOZXUwr8ZWZ7mQErCKrikbNhexuzgQdGN6R1o7IMz52ceiXP&#10;ZHVO/k6mvIzzqedXuPkHAAD//wMAUEsDBBQABgAIAAAAIQAgdZVd3AAAAAgBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/BTsMwEETvSPyDtUjcqJ3QViZkUyEQVxAFKvXmxm4SEa+j2G3C37Oc4Dia0cyb&#10;cjP7XpzdGLtACNlCgXBUB9tRg/Dx/nyjQcRkyJo+kEP4dhE21eVFaQobJnpz521qBJdQLAxCm9JQ&#10;SBnr1nkTF2FwxN4xjN4klmMj7WgmLve9zJVaS2864oXWDO6xdfXX9uQRPl+O+91SvTZPfjVMYVaS&#10;/J1EvL6aH+5BJDenvzD84jM6VMx0CCeyUfQIuV5zEuF2yQ/Yz7XOQBwQdLYCWZXy/4HqBwAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADlXVaj2AQAAzQMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACB1lV3cAAAACAEAAA8AAAAAAAAAAAAAAAAAUAQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABZBQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="45BF9507" id="Text Box 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:52.55pt;margin-top:23.9pt;width:129.75pt;height:23.35pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWUuY++wEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X5x4SZpYIVXXrtOk&#10;7kPq9gMIxjEacBmQ2Nmv7wW7adS9TfMD4vrCufece9hc90aTo/RBgWV0NplSIq2AWtk9oz9/3L9b&#10;URIitzXXYCWjJxno9fbtm03nKllCC7qWniCIDVXnGG1jdFVRBNFKw8MEnLSYbMAbHjH0+6L2vEN0&#10;o4tyOl0WHfjaeRAyBPx7NyTpNuM3jRTxW9MEGYlmFHuLefV53aW12G54tffctUqMbfB/6MJwZbHo&#10;GeqOR04OXv0FZZTwEKCJEwGmgKZRQmYOyGY2fcXmseVOZi4oTnBnmcL/gxVfj4/uuyex/wA9DjCT&#10;CO4BxK9ALNy23O7ljffQtZLXWHiWJCs6F6rxapI6VCGB7LovUOOQ+SFCBuobb5IqyJMgOg7gdBZd&#10;9pGIVHI5v1qVC0oE5sr1cjFf5BK8er7tfIifJBiSNox6HGpG58eHEFM3vHo+kopZuFda58FqSzpG&#10;1wuEf5UxKqLvtDKMrqbpG5yQSH60db4cudLDHgtoO7JORAfKsd/1RNWMvk93kwg7qE8og4fBZvgs&#10;cNOC/0NJhxZjNPw+cC8p0Z8tSrmezefJkzmYL65KDPxlZneZ4VYgFKORkmF7G7OPB2I3KHmjshov&#10;nYwto3WySKPNkzcv43zq5TFunwAAAP//AwBQSwMEFAAGAAgAAAAhAGIXnnHdAAAACQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOyoXUhSmsapEIgtiD6QunPjaRIRj6PYbcLfM6xg&#10;eTVHd84t1pPrxAWH0HrSMJ8pEEiVty3VGnbb17tHECEasqbzhBq+McC6vL4qTG79SB942cRacAmF&#10;3GhoYuxzKUPVoDNh5nskvp384EzkONTSDmbkctfJe6Uy6UxL/KExPT43WH1tzk7D/u10+EzUe/3i&#10;0n70k5LkllLr25vpaQUi4hT/YPjVZ3Uo2enoz2SD6DirdM6ohmTBExh4yJIMxFHDMklBloX8v6D8&#10;AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFZS5j77AQAA1AMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGIXnnHdAAAACQEAAA8AAAAAAAAAAAAA&#10;AAAAVQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABfBQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox>
                 <w:txbxContent>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+                        <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold"/>
                         <w:b/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
                       <w:id w:val="-1483379727"/>
                     </w:sdtPr>
                     <w:sdtEndPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:sdtEndPr>
                     <w:sdtContent>
-                      <w:p w14:paraId="779ACEA1" w14:textId="77777777" w:rsidR="001D4E0B" w:rsidRPr="00464E72" w:rsidRDefault="001D4E0B" w:rsidP="008D51C1">
+                      <w:p w14:paraId="7C425CEE" w14:textId="77777777" w:rsidR="003C6AD9" w:rsidRPr="00464E72" w:rsidRDefault="003C6AD9" w:rsidP="003C6AD9">
                         <w:pPr>
                           <w:rPr>
-                            <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:hint="eastAsia"/>
+                            <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold"/>
                             <w:b/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
-                            <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+                            <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold"/>
                             <w:b/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>Corrective Services</w:t>
                         </w:r>
                       </w:p>
                     </w:sdtContent>
                   </w:sdt>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
+    <w:r w:rsidR="008E5219">
+      <w:tab/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="498960CD" w14:textId="3C4C40B0" w:rsidR="001D4E0B" w:rsidRDefault="00404369">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="66D181AC" wp14:editId="0E68A2DE">
-[...2 lines deleted...]
-                <wp:posOffset>2543810</wp:posOffset>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="545A70C9" wp14:editId="066D69B9">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
               </wp:positionH>
-              <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>-17145</wp:posOffset>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
               </wp:positionV>
-              <wp:extent cx="3971925" cy="542925"/>
-              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
               <wp:wrapNone/>
-              <wp:docPr id="21" name="Text Box 21"/>
+              <wp:docPr id="1890749880" name="Text Box 7" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="3971925" cy="542925"/>
+                        <a:ext cx="622300" cy="376555"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
-                      <a:ln w="6350">
+                      <a:ln>
                         <a:noFill/>
                       </a:ln>
-                      <a:effectLst/>
                     </wps:spPr>
-                    <wps:style>
-[...12 lines deleted...]
-                    </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5EBDD95B" w14:textId="77777777" w:rsidR="001D4E0B" w:rsidRDefault="001D4E0B" w:rsidP="00B937D8">
+                        <w:p w14:paraId="52547C27" w14:textId="0E2BD6E3" w:rsidR="00404369" w:rsidRPr="00404369" w:rsidRDefault="00404369" w:rsidP="00404369">
                           <w:pPr>
-                            <w:pStyle w:val="Publicationtitle"/>
                             <w:rPr>
-                              <w:rFonts w:hint="eastAsia"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r>
-[...8 lines deleted...]
-                            <w:t>)</w:t>
+                          <w:r w:rsidRPr="00404369">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
-                      <a:noAutofit/>
+                      <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
-              <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="66D181AC" id="Text Box 21" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:200.3pt;margin-top:-1.35pt;width:312.75pt;height:42.75pt;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWgwKsagIAAEQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGyEQvlfqf0Dcm7UdO6mtrCM3katK&#10;VhLVqXLGLMSrsgyFsXfdX5+BXT/k9pKqFxiYb4b55sHNbVMZtlU+lGBz3r/ocaashKK0rzn/8Tz/&#10;9JmzgMIWwoBVOd+pwG+nHz/c1G6iBrAGUyjPyIkNk9rlfI3oJlkW5FpVIlyAU5aUGnwlkI7+NSu8&#10;qMl7ZbJBr3eV1eAL50GqEOj2vlXyafKvtZL4qHVQyEzOKTZMq0/rKq7Z9EZMXr1w61J2YYh/iKIS&#10;paVHD67uBQq28eUfrqpSegig8UJClYHWpVSJA7Hp987YLNfCqcSFkhPcIU3h/7mVD9ule/IMmy/Q&#10;UAFjQmoXJoEuI59G+yruFCkjPaVwd0ibapBJurwcX/fHgxFnknSj4SDK5CY7Wjsf8KuCikUh557K&#10;krIltouALXQPiY9ZmJfGpNIYy+qcX12OesngoCHnxkasSkXu3BwjTxLujIoYY78rzcoiEYgXqb3U&#10;nfFsK6gxhJTKYuKe/BI6ojQF8R7DDn+M6j3GLY/9y2DxYFyVFnxifxZ28XMfsm7xlPMT3lHEZtUQ&#10;8ZPCrqDYUb09tKMQnJyXVJSFCPgkPPU+lZjmGR9p0QYo+dBJnK3B//7bfcRTS5KWs5pmKefh10Z4&#10;xZn5ZqlZx/3hMA5fOgxH1wM6+FPN6lRjN9UdUFX69HM4mcSIR7MXtYfqhcZ+Fl8llbCS3s457sU7&#10;bCecvg2pZrMEonFzAhd26WR0HYsUW+65eRHedX2J1NEPsJ86MTlrzxYbLS3MNgi6TL0b89xmtcs/&#10;jWrq/u5biX/B6Tmhjp/f9A0AAP//AwBQSwMEFAAGAAgAAAAhAIf88MXfAAAACgEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8FOwzAMQO9I/ENkJG5bugpGVepOU6UJCcFhYxdubpO1FYlTmmwrfD3ZiR0t&#10;Pz0/F6vJGnHSo+8dIyzmCQjNjVM9twj7j80sA+EDsSLjWCP8aA+r8vamoFy5M2/1aRdaESXsc0Lo&#10;QhhyKX3TaUt+7gbNcXdwo6UQx7GVaqRzlFsj0yRZSks9xwsdDbrqdPO1O1qE12rzTts6tdmvqV7e&#10;Duvhe//5iHh/N62fQQQ9hX8YLvkxHcrYVLsjKy8MwkO0RxRhlj6BuABJulyAqBGyNANZFvL6hfIP&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAVoMCrGoCAABEBQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAh/zwxd8AAAAKAQAADwAAAAAAAAAAAAAA&#10;AADEBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANAFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
-              <v:textbox>
+            <v:shapetype w14:anchorId="545A70C9" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 7" o:spid="_x0000_s1031" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251666432;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBe4ydWDQIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3bSJeuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOt22nYRaZJ6pF8fFredVqRk3C+AVPS6SSnRBgOVWMOJf3+svlw&#10;S4kPzFRMgRElPQtP71bv3y1bW4gZ1KAq4QiCGF+0tqR1CLbIMs9roZmfgBUGgxKcZgF/3SGrHGsR&#10;XatslueLrAVXWQdceI/ehz5IVwlfSsHDk5ReBKJKir2FdLp07uOZrZasODhm64YPbbB/6EKzxmDR&#10;C9QDC4wcXfMHlG64Aw8yTDjoDKRsuEgz4DTT/M00u5pZkWZBcry90OT/Hyx/PO3ssyOh+wIdLjAS&#10;0lpfeHTGeTrpdPxipwTjSOH5QpvoAuHoXMxmNzlGOIZuPi3m83lEya6XrfPhqwBNolFSh1tJZLHT&#10;1oc+dUyJtQxsGqXSZpT5zYGY0ZNdO4xW6PYdaaqSfhy730N1xqEc9Pv2lm8aLL1lPjwzhwvGblG0&#10;4QkPqaAtKQwWJTW4H3/zx3zkHaOUtCiYkhpUNCXqm8F9RG0lY/o5n0cy3Ojej4Y56ntAGU7xRVie&#10;zJgX1GhKB/oV5byOhTDEDMdyJQ2jeR965eJz4GK9TkkoI8vC1uwsj9CRrsjlS/fKnB0ID7ipRxjV&#10;xIo3vPe58aa362NA9tNSIrU9kQPjKMG01uG5RI3/+p+yro969RMAAP//AwBQSwMEFAAGAAgAAAAh&#10;AIp7B7DZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj81uwjAQhO+VeAdrkXorTlqlgjQOQkgc&#10;uFH6c17ibZISr6PYQMrTd9tLexlpNKuZb4vl6Dp1piG0ng2kswQUceVty7WB15fN3RxUiMgWO89k&#10;4IsCLMvJTYG59Rd+pvM+1kpKOORooImxz7UOVUMOw8z3xJJ9+MFhFDvU2g54kXLX6fskedQOW5aF&#10;BntaN1Qd9ydnoM1WPqb0tt18vrvUp9fdNrvujLmdjqsnUJHG+HcMP/iCDqUwHfyJbVCdAXkk/qpk&#10;i7m4g4Fs8QC6LPR/9vIbAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAXuMnVg0CAAAcBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAinsHsNkAAAAD&#10;AQAADwAAAAAAAAAAAAAAAABnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="5EBDD95B" w14:textId="77777777" w:rsidR="001D4E0B" w:rsidRDefault="001D4E0B" w:rsidP="00B937D8">
+                  <w:p w14:paraId="52547C27" w14:textId="0E2BD6E3" w:rsidR="00404369" w:rsidRPr="00404369" w:rsidRDefault="00404369" w:rsidP="00404369">
                     <w:pPr>
-                      <w:pStyle w:val="Publicationtitle"/>
                       <w:rPr>
-                        <w:rFonts w:hint="eastAsia"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r>
-                      <w:t>Commissioner’s Operating Policy and Procedure (COPP)</w:t>
+                    <w:r w:rsidRPr="00404369">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r>
-[...59 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-  <w:p w14:paraId="391ED22B" w14:textId="531BC7F4" w:rsidR="001D4E0B" w:rsidRDefault="001D4E0B" w:rsidP="004D040B">
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="391ED22B" w14:textId="674806F4" w:rsidR="001D4E0B" w:rsidRDefault="00404369" w:rsidP="004D040B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:fldChar w:fldCharType="begin"/>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="30EE797D" wp14:editId="7F1193CB">
+              <wp:simplePos x="828675" y="447675"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1320669" name="Text Box 8" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5C686018" w14:textId="2B3B582E" w:rsidR="00404369" w:rsidRPr="0097327F" w:rsidRDefault="00404369" w:rsidP="00404369">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:color w:val="B40A00"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="0097327F">
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:color w:val="B40A00"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="30EE797D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 8" o:spid="_x0000_s1032" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251667456;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzXJVrDAIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oC2QDj0rshwbkERBYmJnXz9KiZOt7WnYRaZJ6pF8fJrf9kazg/KhBVvy8SjnTFkJVWt3Jf/5vPr0&#10;hbOAwlZCg1UlP6rAbxcfP8w7V6gJNKAr5RmB2FB0ruQNoiuyLMhGGRFG4JSlYA3eCKRfv8sqLzpC&#10;Nzqb5Pks68BXzoNUIZD3/hTki4Rf10riY10HhUyXnHrDdPp0buOZLeai2Hnhmlae2xD/0IURraWi&#10;F6h7gYLtffsGyrTSQ4AaRxJMBnXdSpVmoGnG+atpNo1wKs1C5AR3oSn8P1j5cNi4J8+w/wY9LTAS&#10;0rlQBHLGefram/ilThnFicLjhTbVI5PknE0mNzlFJIVuPs+m02lEya6XnQ/4XYFh0Si5p60kssRh&#10;HfCUOqTEWhZWrdZpM9r+5SDM6MmuHUYL+23P2qrkqW70bKE60lAeTvsOTq5aKr0WAZ+EpwVTtyRa&#10;fKSj1tCVHM4WZw34X+/5Yz7xTlHOOhJMyS0pmjP9w9I+oraSMf6aTyMZfnBvB8PuzR2QDMf0IpxM&#10;ZsxDPZi1B/NCcl7GQhQSVlK5kuNg3uFJufQcpFouUxLJyAlc242TETrSFbl87l+Ed2fCkTb1AIOa&#10;RPGK91NuvBncco/EflrKlcgz4yTBtNbzc4ka//M/ZV0f9eI3AAAA//8DAFBLAwQUAAYACAAAACEA&#10;insHsNkAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW7CMBCE75V4B2uReitOWqWCNA5CSBy4&#10;UfpzXuJtkhKvo9hAytN320t7GWk0q5lvi+XoOnWmIbSeDaSzBBRx5W3LtYHXl83dHFSIyBY7z2Tg&#10;iwIsy8lNgbn1F36m8z7WSko45GigibHPtQ5VQw7DzPfEkn34wWEUO9TaDniRctfp+yR51A5bloUG&#10;e1o3VB33J2egzVY+pvS23Xy+u9Sn1902u+6MuZ2OqydQkcb4dww/+IIOpTAd/IltUJ0BeST+qmSL&#10;ubiDgWzxALos9H/28hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAzXJVrDAIAABwEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCKewew2QAAAAMB&#10;AAAPAAAAAAAAAAAAAAAAAGYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="5C686018" w14:textId="2B3B582E" w:rsidR="00404369" w:rsidRPr="0097327F" w:rsidRDefault="00404369" w:rsidP="00404369">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="B40A00"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="0097327F">
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="B40A00"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00AB0D46">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
+      <w:t xml:space="preserve">COPP 9.2 – Prisoner </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00AB0D46" w:rsidRPr="00A00FB2">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:fldChar w:fldCharType="separate"/>
+      <w:t xml:space="preserve">Complaints </w:t>
     </w:r>
-    <w:r w:rsidR="00C56E27">
+    <w:r w:rsidR="001D4E0B" w:rsidRPr="00A00FB2">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>COPP 9.2 Prisoner Complaints</w:t>
+      <w:t xml:space="preserve">v </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00E40AC9" w:rsidRPr="00A00FB2">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:fldChar w:fldCharType="end"/>
+      <w:t>3</w:t>
     </w:r>
-    <w:r>
-[...11 lines deleted...]
-    <w:r w:rsidR="00A0277A">
+    <w:r w:rsidR="00A0277A" w:rsidRPr="00A00FB2">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>.0</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="5DEEE67F" w14:textId="61770755" w:rsidR="001D4E0B" w:rsidRDefault="001D4E0B">
+<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5DEEE67F" w14:textId="22D65F91" w:rsidR="001D4E0B" w:rsidRDefault="00404369">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="151CFC2B" wp14:editId="1114147B">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1324311795" name="Text Box 6" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="581B772B" w14:textId="30B78BC8" w:rsidR="00404369" w:rsidRPr="00404369" w:rsidRDefault="00404369" w:rsidP="00404369">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00404369">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="151CFC2B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 6" o:spid="_x0000_s1033" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251665408;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCEnUItDAIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oi2QDj0rshQbkEVBYmJnXz9KjpOt22nYRaZJ6pF8fFre9q1hR+VDA7bk00nOmbISqsbuS/79ZfPh&#10;E2cBha2EAatKflKB367ev1t2rlAzqMFUyjMCsaHoXMlrRFdkWZC1akWYgFOWghp8K5B+/T6rvOgI&#10;vTXZLM8XWQe+ch6kCoG890OQrxK+1krik9ZBITMlp94wnT6du3hmq6Uo9l64upHnNsQ/dNGKxlLR&#10;C9S9QMEOvvkDqm2khwAaJxLaDLRupEoz0DTT/M0021o4lWYhcoK70BT+H6x8PG7ds2fYf4GeFhgJ&#10;6VwoAjnjPL32bfxSp4ziROHpQpvqkUlyLmazm5wikkI3Hxfz+TyiZNfLzgf8qqBl0Si5p60kssTx&#10;IeCQOqbEWhY2jTFpM8b+5iDM6MmuHUYL+13PmooaGbvfQXWioTwM+w5Obhoq/SACPgtPC6ZuSbT4&#10;RIc20JUczhZnNfgff/PHfOKdopx1JJiSW1I0Z+abpX1EbSVj+jmfRzL86N6Nhj20d0AynNKLcDKZ&#10;MQ/NaGoP7SvJeR0LUUhYSeVKjqN5h4Ny6TlItV6nJJKRE/hgt05G6EhX5PKlfxXenQlH2tQjjGoS&#10;xRveh9x4M7j1AYn9tJRI7UDkmXGSYFrr+blEjf/6n7Kuj3r1EwAA//8DAFBLAwQUAAYACAAAACEA&#10;insHsNkAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW7CMBCE75V4B2uReitOWqWCNA5CSBy4&#10;UfpzXuJtkhKvo9hAytN320t7GWk0q5lvi+XoOnWmIbSeDaSzBBRx5W3LtYHXl83dHFSIyBY7z2Tg&#10;iwIsy8lNgbn1F36m8z7WSko45GigibHPtQ5VQw7DzPfEkn34wWEUO9TaDniRctfp+yR51A5bloUG&#10;e1o3VB33J2egzVY+pvS23Xy+u9Sn1902u+6MuZ2OqydQkcb4dww/+IIOpTAd/IltUJ0BeST+qmSL&#10;ubiDgWzxALos9H/28hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCEnUItDAIAABwEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCKewew2QAAAAMB&#10;AAAPAAAAAAAAAAAAAAAAAGYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="581B772B" w14:textId="30B78BC8" w:rsidR="00404369" w:rsidRPr="00404369" w:rsidRDefault="00404369" w:rsidP="00404369">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00404369">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A6684E2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05B8113D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0C090025"/>
@@ -10592,50 +12367,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16A03763"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0788613C"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="172054E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BF70D1BA"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10704,51 +12592,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="180D6707"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E4308B30"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -10790,51 +12678,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1DB42E17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EC60B5B8"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10903,51 +12791,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20087BE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C3202C44"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -10989,51 +12877,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23691ABF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="781409D0"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -11075,51 +12963,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24866A94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E024546C"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -11161,51 +13049,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A7D42BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="334C5E48"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11274,51 +13162,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2AA10EFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D758DE9A"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -11360,51 +13248,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B2B3DEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="24DA176E"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11473,51 +13361,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B720219"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A426C480"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -11559,51 +13447,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2BB03D4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F54019CC"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -11645,51 +13533,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E8F6499"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FA0683F6"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -11731,51 +13619,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E9F50EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B8C843D4"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -11817,51 +13705,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="301968C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FF02849E"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -11903,51 +13791,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39B04823"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D29646C8"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -11989,51 +13877,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DA81531"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="110A1588"/>
     <w:lvl w:ilvl="0" w:tplc="96FCA51E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12102,51 +13990,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="427B3467"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2162F79A"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -12188,51 +14076,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42FB587C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D29646C8"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -12274,51 +14162,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46254270"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FF0C139E"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -12360,51 +14248,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49A45473"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="240AFED2"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -12446,51 +14334,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A14150D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D3CF720"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -12532,69 +14420,69 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C5F1835"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2F985AA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="StyleHeading112ptLeft0cmBefore0pt1"/>
       <w:isLgl/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:hint="default"/>
+        <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:shadow w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="28"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
@@ -12698,51 +14586,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1584"/>
         </w:tabs>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52641FEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="62D60EAE"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -12784,51 +14672,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54FE6011"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5A34E96A"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12897,51 +14785,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="553C3601"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E146DAC8"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -12983,51 +14871,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F982137"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="601A4438"/>
     <w:lvl w:ilvl="0" w:tplc="7E0E4682">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13096,51 +14984,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="630E4D40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E024546C"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -13182,51 +15070,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64EC0ABC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F52667B8"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -13268,51 +15156,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66115DCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5C34BC48"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13381,51 +15269,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6612180D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E4308B30"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -13467,51 +15355,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="667A1E4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6C929BA4"/>
     <w:lvl w:ilvl="0" w:tplc="9ACE7CCE">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13580,51 +15468,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B806107"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="25E8853E"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13693,51 +15581,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E6B44DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8D522154"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -13779,51 +15667,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75FD4723"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0D222CBA"/>
     <w:lvl w:ilvl="0" w:tplc="312E38C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -13873,51 +15761,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79586ADD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F72E6610"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -13959,51 +15847,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7AB95524"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="10863DD2"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7CD25CBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="73027262"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -14052,209 +16053,216 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="997879040">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1795252443">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1029645872">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="592012629">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="806165619">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1925065425">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="81269631">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1842044317">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1881670335">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1393886335">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1048797026">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="474107737">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1678338377">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="507717180">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1393886335">
+  <w:num w:numId="15" w16cid:durableId="2067365057">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="866217106">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="61106739">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1657950824">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1768887043">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="488637234">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1141775286">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1093084269">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="847720629">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1048797026">
-    <w:abstractNumId w:val="30"/>
+  <w:num w:numId="24" w16cid:durableId="101843559">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="474107737">
-    <w:abstractNumId w:val="31"/>
+  <w:num w:numId="25" w16cid:durableId="695037566">
+    <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1678338377">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="26" w16cid:durableId="990401990">
+    <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="507717180">
+  <w:num w:numId="27" w16cid:durableId="1075392379">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="152841224">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1193957145">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="2067365057">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="30" w16cid:durableId="325783836">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="866217106">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="31" w16cid:durableId="2098355439">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="61106739">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="32" w16cid:durableId="1957517559">
+    <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="1657950824">
-    <w:abstractNumId w:val="29"/>
+  <w:num w:numId="33" w16cid:durableId="2088456344">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="1768887043">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="34" w16cid:durableId="1920284342">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="488637234">
-[...2 lines deleted...]
-  <w:num w:numId="21" w16cid:durableId="1141775286">
+  <w:num w:numId="35" w16cid:durableId="681667924">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="1093084269">
-[...40 lines deleted...]
-  </w:num>
   <w:num w:numId="36" w16cid:durableId="192110772">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="108163935">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1148202813">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="319969533">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1742478732">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="1999572833">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="223562009">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="41" w16cid:durableId="1999572833">
-    <w:abstractNumId w:val="27"/>
+  <w:num w:numId="43" w16cid:durableId="1033504487">
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="21"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1728" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="hpQFiTb2HRTVdK2u2fEC3aJ5HaPuqKHpjUCW35TvLPg5TnC3RwoSmNik+7w6p48UHBxWsVSpGCOaMFvHu4Mk9A==" w:salt="ySCgHOMF7GgIuS6h3Fauww=="/>
+  <w:revisionView w:inkAnnotations="0"/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="59393"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="ManualSave" w:val="Y"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00943E49"/>
     <w:rsid w:val="00002C7A"/>
     <w:rsid w:val="0000712B"/>
@@ -14274,134 +16282,143 @@
     <w:rsid w:val="00057656"/>
     <w:rsid w:val="00061F6D"/>
     <w:rsid w:val="0007095C"/>
     <w:rsid w:val="00070A90"/>
     <w:rsid w:val="000730D4"/>
     <w:rsid w:val="0007507B"/>
     <w:rsid w:val="000755EE"/>
     <w:rsid w:val="00076AB4"/>
     <w:rsid w:val="000771F4"/>
     <w:rsid w:val="00080D51"/>
     <w:rsid w:val="00087EB8"/>
     <w:rsid w:val="000925A5"/>
     <w:rsid w:val="00092BF9"/>
     <w:rsid w:val="000A013B"/>
     <w:rsid w:val="000A07DF"/>
     <w:rsid w:val="000A07E7"/>
     <w:rsid w:val="000A264B"/>
     <w:rsid w:val="000A279E"/>
     <w:rsid w:val="000A4005"/>
     <w:rsid w:val="000A5359"/>
     <w:rsid w:val="000A6139"/>
     <w:rsid w:val="000B557E"/>
     <w:rsid w:val="000B568D"/>
     <w:rsid w:val="000B6320"/>
     <w:rsid w:val="000C056F"/>
+    <w:rsid w:val="000C094E"/>
     <w:rsid w:val="000C16A1"/>
     <w:rsid w:val="000C2109"/>
     <w:rsid w:val="000D008C"/>
     <w:rsid w:val="000D02F4"/>
     <w:rsid w:val="000D3D1C"/>
     <w:rsid w:val="000D69A3"/>
+    <w:rsid w:val="000E70B8"/>
+    <w:rsid w:val="000F49D9"/>
     <w:rsid w:val="000F7531"/>
     <w:rsid w:val="00100457"/>
+    <w:rsid w:val="00100A00"/>
     <w:rsid w:val="00101ED5"/>
     <w:rsid w:val="00102D18"/>
     <w:rsid w:val="001035D6"/>
     <w:rsid w:val="00104492"/>
     <w:rsid w:val="00104B99"/>
     <w:rsid w:val="00105F1A"/>
     <w:rsid w:val="00106109"/>
     <w:rsid w:val="0010706C"/>
     <w:rsid w:val="001117DF"/>
     <w:rsid w:val="001123F4"/>
     <w:rsid w:val="00112B5A"/>
     <w:rsid w:val="00114992"/>
     <w:rsid w:val="001158E9"/>
     <w:rsid w:val="00115A67"/>
     <w:rsid w:val="00117FAB"/>
     <w:rsid w:val="0012209A"/>
     <w:rsid w:val="00123C69"/>
     <w:rsid w:val="00124728"/>
     <w:rsid w:val="00126611"/>
     <w:rsid w:val="00127843"/>
     <w:rsid w:val="00131037"/>
+    <w:rsid w:val="00133D17"/>
     <w:rsid w:val="00134B62"/>
+    <w:rsid w:val="00135B53"/>
     <w:rsid w:val="0013624F"/>
+    <w:rsid w:val="00137BAD"/>
     <w:rsid w:val="00140E4A"/>
     <w:rsid w:val="001425E2"/>
     <w:rsid w:val="00144A1B"/>
     <w:rsid w:val="00146739"/>
     <w:rsid w:val="00146788"/>
     <w:rsid w:val="00150099"/>
     <w:rsid w:val="001505CF"/>
     <w:rsid w:val="0015186A"/>
     <w:rsid w:val="00154C18"/>
     <w:rsid w:val="00155864"/>
     <w:rsid w:val="0015709E"/>
     <w:rsid w:val="0016013D"/>
     <w:rsid w:val="001613C1"/>
     <w:rsid w:val="00161C00"/>
     <w:rsid w:val="0016336B"/>
     <w:rsid w:val="00166A5D"/>
     <w:rsid w:val="00167143"/>
     <w:rsid w:val="001721B2"/>
     <w:rsid w:val="001725E9"/>
     <w:rsid w:val="0017322B"/>
     <w:rsid w:val="00173BD5"/>
     <w:rsid w:val="001757E8"/>
     <w:rsid w:val="00175F67"/>
     <w:rsid w:val="00176112"/>
     <w:rsid w:val="00182702"/>
     <w:rsid w:val="00185C5D"/>
     <w:rsid w:val="00187B1C"/>
     <w:rsid w:val="00190569"/>
     <w:rsid w:val="001905FB"/>
     <w:rsid w:val="00193880"/>
     <w:rsid w:val="0019496B"/>
     <w:rsid w:val="001A05F8"/>
     <w:rsid w:val="001A2D1E"/>
     <w:rsid w:val="001A4033"/>
     <w:rsid w:val="001A6D78"/>
     <w:rsid w:val="001B0243"/>
     <w:rsid w:val="001B17D3"/>
     <w:rsid w:val="001B42AB"/>
     <w:rsid w:val="001B58E4"/>
     <w:rsid w:val="001B5EAF"/>
     <w:rsid w:val="001B68F1"/>
     <w:rsid w:val="001B7D2D"/>
     <w:rsid w:val="001B7D5E"/>
     <w:rsid w:val="001C26ED"/>
     <w:rsid w:val="001C46AF"/>
+    <w:rsid w:val="001C5B51"/>
     <w:rsid w:val="001D22B3"/>
     <w:rsid w:val="001D4E0B"/>
     <w:rsid w:val="001D61A5"/>
     <w:rsid w:val="001E09E1"/>
     <w:rsid w:val="001E4322"/>
     <w:rsid w:val="001E5AE3"/>
     <w:rsid w:val="001F1471"/>
     <w:rsid w:val="001F42DA"/>
+    <w:rsid w:val="001F5256"/>
     <w:rsid w:val="001F5704"/>
     <w:rsid w:val="001F64C8"/>
     <w:rsid w:val="001F69B4"/>
     <w:rsid w:val="00201CC4"/>
     <w:rsid w:val="00206506"/>
     <w:rsid w:val="002070E1"/>
     <w:rsid w:val="002075CB"/>
     <w:rsid w:val="00207E7C"/>
     <w:rsid w:val="00216B63"/>
     <w:rsid w:val="00216CE0"/>
     <w:rsid w:val="002178FA"/>
     <w:rsid w:val="00221928"/>
     <w:rsid w:val="002246A4"/>
     <w:rsid w:val="00233077"/>
     <w:rsid w:val="00235B53"/>
     <w:rsid w:val="0023684F"/>
     <w:rsid w:val="00240243"/>
     <w:rsid w:val="0024180E"/>
     <w:rsid w:val="00244E09"/>
     <w:rsid w:val="002457AA"/>
     <w:rsid w:val="00245869"/>
     <w:rsid w:val="00247420"/>
     <w:rsid w:val="00247A44"/>
     <w:rsid w:val="00250C62"/>
     <w:rsid w:val="00254316"/>
@@ -14440,268 +16457,282 @@
     <w:rsid w:val="002F6509"/>
     <w:rsid w:val="00301F21"/>
     <w:rsid w:val="00302144"/>
     <w:rsid w:val="00303F9D"/>
     <w:rsid w:val="003045BA"/>
     <w:rsid w:val="00305145"/>
     <w:rsid w:val="00307964"/>
     <w:rsid w:val="003127E3"/>
     <w:rsid w:val="003129BE"/>
     <w:rsid w:val="00313981"/>
     <w:rsid w:val="00314E07"/>
     <w:rsid w:val="00316C5C"/>
     <w:rsid w:val="00316C70"/>
     <w:rsid w:val="00316CF0"/>
     <w:rsid w:val="00317B8F"/>
     <w:rsid w:val="00320E5F"/>
     <w:rsid w:val="00327FD6"/>
     <w:rsid w:val="00331A36"/>
     <w:rsid w:val="003324CB"/>
     <w:rsid w:val="00334BED"/>
     <w:rsid w:val="00336A08"/>
     <w:rsid w:val="00340029"/>
     <w:rsid w:val="003400F7"/>
     <w:rsid w:val="003404F9"/>
     <w:rsid w:val="00343F82"/>
+    <w:rsid w:val="0034483F"/>
     <w:rsid w:val="00344BAD"/>
     <w:rsid w:val="003455A5"/>
     <w:rsid w:val="00347404"/>
     <w:rsid w:val="00351611"/>
+    <w:rsid w:val="003539DD"/>
     <w:rsid w:val="00354078"/>
     <w:rsid w:val="00354145"/>
     <w:rsid w:val="003555CD"/>
     <w:rsid w:val="00363846"/>
     <w:rsid w:val="00365685"/>
     <w:rsid w:val="00367139"/>
     <w:rsid w:val="003718BC"/>
     <w:rsid w:val="003764C5"/>
     <w:rsid w:val="00380258"/>
     <w:rsid w:val="00380B6F"/>
     <w:rsid w:val="00380D0D"/>
     <w:rsid w:val="0038154B"/>
     <w:rsid w:val="003851F5"/>
     <w:rsid w:val="00387DCF"/>
     <w:rsid w:val="003920AD"/>
     <w:rsid w:val="00396F8D"/>
     <w:rsid w:val="003B59D0"/>
     <w:rsid w:val="003B6A6A"/>
     <w:rsid w:val="003B6C76"/>
     <w:rsid w:val="003B7CD2"/>
     <w:rsid w:val="003C0A02"/>
     <w:rsid w:val="003C1B90"/>
     <w:rsid w:val="003C513F"/>
+    <w:rsid w:val="003C6AD9"/>
     <w:rsid w:val="003D168A"/>
     <w:rsid w:val="003D554F"/>
     <w:rsid w:val="003D708E"/>
     <w:rsid w:val="003D770C"/>
     <w:rsid w:val="003E441E"/>
     <w:rsid w:val="003E6621"/>
     <w:rsid w:val="003E6CE1"/>
     <w:rsid w:val="003E7C1C"/>
     <w:rsid w:val="003F0DA0"/>
     <w:rsid w:val="003F5471"/>
     <w:rsid w:val="004009F8"/>
     <w:rsid w:val="00400DF5"/>
     <w:rsid w:val="004042AF"/>
+    <w:rsid w:val="00404369"/>
     <w:rsid w:val="00405805"/>
     <w:rsid w:val="00406AD5"/>
     <w:rsid w:val="0040796F"/>
     <w:rsid w:val="0041106F"/>
     <w:rsid w:val="0041133A"/>
     <w:rsid w:val="004115CB"/>
     <w:rsid w:val="0042251E"/>
     <w:rsid w:val="0042524C"/>
+    <w:rsid w:val="00427CB9"/>
     <w:rsid w:val="00432887"/>
     <w:rsid w:val="00434F05"/>
     <w:rsid w:val="004362F9"/>
     <w:rsid w:val="004368FA"/>
     <w:rsid w:val="004424B5"/>
     <w:rsid w:val="00443523"/>
     <w:rsid w:val="00444492"/>
     <w:rsid w:val="004525B8"/>
     <w:rsid w:val="00452FA2"/>
     <w:rsid w:val="00457598"/>
     <w:rsid w:val="00460D43"/>
     <w:rsid w:val="004629C2"/>
     <w:rsid w:val="00462DD3"/>
     <w:rsid w:val="00464127"/>
     <w:rsid w:val="00464E72"/>
     <w:rsid w:val="00471863"/>
     <w:rsid w:val="0047611F"/>
     <w:rsid w:val="00477AFE"/>
     <w:rsid w:val="00477DB3"/>
     <w:rsid w:val="00480FAF"/>
     <w:rsid w:val="004824EA"/>
     <w:rsid w:val="00486C4E"/>
     <w:rsid w:val="004870EB"/>
     <w:rsid w:val="00490500"/>
+    <w:rsid w:val="00491918"/>
     <w:rsid w:val="00492AC2"/>
     <w:rsid w:val="0049786D"/>
     <w:rsid w:val="004A11BC"/>
     <w:rsid w:val="004A2CA0"/>
+    <w:rsid w:val="004B254D"/>
     <w:rsid w:val="004B307A"/>
     <w:rsid w:val="004B31FA"/>
     <w:rsid w:val="004B6106"/>
     <w:rsid w:val="004B648E"/>
     <w:rsid w:val="004B6C02"/>
     <w:rsid w:val="004B7B3B"/>
     <w:rsid w:val="004C040F"/>
     <w:rsid w:val="004C5E89"/>
     <w:rsid w:val="004D040B"/>
     <w:rsid w:val="004D6D1F"/>
     <w:rsid w:val="004E5687"/>
     <w:rsid w:val="004E571B"/>
     <w:rsid w:val="004E7258"/>
     <w:rsid w:val="004E7259"/>
     <w:rsid w:val="004F0173"/>
     <w:rsid w:val="004F0BD6"/>
     <w:rsid w:val="004F2C15"/>
     <w:rsid w:val="004F69D4"/>
     <w:rsid w:val="004F6A39"/>
     <w:rsid w:val="00501364"/>
     <w:rsid w:val="00502920"/>
     <w:rsid w:val="00513CE6"/>
     <w:rsid w:val="00516AEF"/>
     <w:rsid w:val="00521AF0"/>
     <w:rsid w:val="00523E76"/>
     <w:rsid w:val="005271C4"/>
+    <w:rsid w:val="00535D9C"/>
     <w:rsid w:val="00545FE6"/>
     <w:rsid w:val="005472B7"/>
     <w:rsid w:val="00547433"/>
     <w:rsid w:val="00551B51"/>
+    <w:rsid w:val="00551D4C"/>
     <w:rsid w:val="00551EF7"/>
     <w:rsid w:val="00554385"/>
     <w:rsid w:val="005657AE"/>
     <w:rsid w:val="00576529"/>
     <w:rsid w:val="00576EFF"/>
     <w:rsid w:val="005770D6"/>
     <w:rsid w:val="0058039D"/>
     <w:rsid w:val="0058052A"/>
     <w:rsid w:val="00581A90"/>
     <w:rsid w:val="00582D0C"/>
     <w:rsid w:val="00583EC4"/>
     <w:rsid w:val="00586849"/>
     <w:rsid w:val="00586D91"/>
     <w:rsid w:val="005902E2"/>
     <w:rsid w:val="00592112"/>
     <w:rsid w:val="00592850"/>
     <w:rsid w:val="0059325D"/>
     <w:rsid w:val="00595EE8"/>
     <w:rsid w:val="005A09D7"/>
     <w:rsid w:val="005A0FFE"/>
     <w:rsid w:val="005A203B"/>
     <w:rsid w:val="005A3EA6"/>
     <w:rsid w:val="005A4BBF"/>
     <w:rsid w:val="005A5BA2"/>
     <w:rsid w:val="005B05C8"/>
     <w:rsid w:val="005B3615"/>
     <w:rsid w:val="005C156E"/>
     <w:rsid w:val="005C25F5"/>
     <w:rsid w:val="005C383F"/>
     <w:rsid w:val="005C7562"/>
     <w:rsid w:val="005D134B"/>
     <w:rsid w:val="005D3216"/>
     <w:rsid w:val="005D7D72"/>
     <w:rsid w:val="005E2F73"/>
     <w:rsid w:val="005E566A"/>
     <w:rsid w:val="005F0573"/>
+    <w:rsid w:val="005F555F"/>
     <w:rsid w:val="005F6480"/>
     <w:rsid w:val="005F6CAC"/>
     <w:rsid w:val="005F6D05"/>
     <w:rsid w:val="005F7DFA"/>
     <w:rsid w:val="00600921"/>
     <w:rsid w:val="00603062"/>
     <w:rsid w:val="00603435"/>
     <w:rsid w:val="00603D8C"/>
+    <w:rsid w:val="00604A8C"/>
     <w:rsid w:val="006054D9"/>
     <w:rsid w:val="00605E5E"/>
     <w:rsid w:val="0061077D"/>
     <w:rsid w:val="006118A7"/>
     <w:rsid w:val="00623DC7"/>
     <w:rsid w:val="00627992"/>
+    <w:rsid w:val="00630C64"/>
     <w:rsid w:val="0063308A"/>
     <w:rsid w:val="006335A4"/>
     <w:rsid w:val="00634C54"/>
     <w:rsid w:val="006444FB"/>
     <w:rsid w:val="00644A2D"/>
     <w:rsid w:val="00650832"/>
     <w:rsid w:val="00653AC3"/>
     <w:rsid w:val="00654BFC"/>
     <w:rsid w:val="0065599B"/>
     <w:rsid w:val="00656F4A"/>
     <w:rsid w:val="00657E6A"/>
     <w:rsid w:val="00660968"/>
     <w:rsid w:val="00663830"/>
     <w:rsid w:val="006651D8"/>
     <w:rsid w:val="006654F3"/>
     <w:rsid w:val="00665D8F"/>
     <w:rsid w:val="00672093"/>
     <w:rsid w:val="00672490"/>
     <w:rsid w:val="0067331E"/>
     <w:rsid w:val="00673828"/>
     <w:rsid w:val="00680CD0"/>
+    <w:rsid w:val="00683A3D"/>
     <w:rsid w:val="00686400"/>
     <w:rsid w:val="00686BAB"/>
     <w:rsid w:val="00686F90"/>
     <w:rsid w:val="006874D1"/>
     <w:rsid w:val="006878C8"/>
     <w:rsid w:val="006902BD"/>
     <w:rsid w:val="00690709"/>
     <w:rsid w:val="006968E8"/>
     <w:rsid w:val="00697163"/>
     <w:rsid w:val="00697AEC"/>
     <w:rsid w:val="006A355F"/>
     <w:rsid w:val="006A4338"/>
     <w:rsid w:val="006A6448"/>
     <w:rsid w:val="006A6B77"/>
     <w:rsid w:val="006A6D3A"/>
     <w:rsid w:val="006B29D9"/>
     <w:rsid w:val="006B3601"/>
     <w:rsid w:val="006B37E0"/>
     <w:rsid w:val="006C3B3E"/>
     <w:rsid w:val="006C4ACE"/>
     <w:rsid w:val="006C4F83"/>
     <w:rsid w:val="006C53AA"/>
     <w:rsid w:val="006C61B6"/>
     <w:rsid w:val="006D002A"/>
     <w:rsid w:val="006D1463"/>
     <w:rsid w:val="006D1576"/>
     <w:rsid w:val="006D28D9"/>
     <w:rsid w:val="006D3817"/>
     <w:rsid w:val="006D382A"/>
     <w:rsid w:val="006D4BDA"/>
     <w:rsid w:val="006E13B4"/>
     <w:rsid w:val="006E1BAB"/>
     <w:rsid w:val="006E26AE"/>
     <w:rsid w:val="006E5578"/>
     <w:rsid w:val="006E5F30"/>
     <w:rsid w:val="006F1213"/>
     <w:rsid w:val="006F6482"/>
     <w:rsid w:val="007016D8"/>
     <w:rsid w:val="00702305"/>
     <w:rsid w:val="007030F6"/>
     <w:rsid w:val="00711C79"/>
+    <w:rsid w:val="00712722"/>
     <w:rsid w:val="007137F2"/>
     <w:rsid w:val="00715807"/>
     <w:rsid w:val="00716B06"/>
     <w:rsid w:val="00716F49"/>
     <w:rsid w:val="00716FB4"/>
     <w:rsid w:val="007208CD"/>
     <w:rsid w:val="00725F7A"/>
     <w:rsid w:val="00731206"/>
     <w:rsid w:val="00732C09"/>
     <w:rsid w:val="007350AF"/>
     <w:rsid w:val="0073750F"/>
     <w:rsid w:val="00737EA6"/>
     <w:rsid w:val="00741CD0"/>
     <w:rsid w:val="007444AC"/>
     <w:rsid w:val="00745029"/>
     <w:rsid w:val="00746448"/>
     <w:rsid w:val="0074794A"/>
     <w:rsid w:val="00747CD6"/>
     <w:rsid w:val="00752A9E"/>
     <w:rsid w:val="00753C7C"/>
     <w:rsid w:val="00754A63"/>
     <w:rsid w:val="00762166"/>
     <w:rsid w:val="00767752"/>
     <w:rsid w:val="00774B2C"/>
     <w:rsid w:val="00774D52"/>
@@ -14727,277 +16758,294 @@
     <w:rsid w:val="007E10B6"/>
     <w:rsid w:val="007E5F18"/>
     <w:rsid w:val="007E678C"/>
     <w:rsid w:val="007E67F4"/>
     <w:rsid w:val="007F001D"/>
     <w:rsid w:val="007F0A43"/>
     <w:rsid w:val="007F36D2"/>
     <w:rsid w:val="007F5A68"/>
     <w:rsid w:val="007F6342"/>
     <w:rsid w:val="007F6513"/>
     <w:rsid w:val="007F6B73"/>
     <w:rsid w:val="007F7407"/>
     <w:rsid w:val="008000C6"/>
     <w:rsid w:val="008007A9"/>
     <w:rsid w:val="00802530"/>
     <w:rsid w:val="00802CA7"/>
     <w:rsid w:val="00803710"/>
     <w:rsid w:val="0080540A"/>
     <w:rsid w:val="0080557C"/>
     <w:rsid w:val="00806FA8"/>
     <w:rsid w:val="008114B3"/>
     <w:rsid w:val="00813B2D"/>
     <w:rsid w:val="00813E01"/>
     <w:rsid w:val="00814BBA"/>
     <w:rsid w:val="00820D52"/>
+    <w:rsid w:val="0082515B"/>
     <w:rsid w:val="00827D90"/>
     <w:rsid w:val="00831E1C"/>
     <w:rsid w:val="008334F2"/>
     <w:rsid w:val="008420F7"/>
     <w:rsid w:val="00844223"/>
     <w:rsid w:val="0084741E"/>
     <w:rsid w:val="00850B7F"/>
     <w:rsid w:val="008529D2"/>
     <w:rsid w:val="00856F32"/>
     <w:rsid w:val="00857A48"/>
     <w:rsid w:val="008600B7"/>
     <w:rsid w:val="0086067A"/>
     <w:rsid w:val="00862FB5"/>
     <w:rsid w:val="00870417"/>
     <w:rsid w:val="00870D49"/>
+    <w:rsid w:val="00870FD6"/>
     <w:rsid w:val="00871FEC"/>
     <w:rsid w:val="00875477"/>
     <w:rsid w:val="00881E93"/>
     <w:rsid w:val="00881F03"/>
+    <w:rsid w:val="00882498"/>
     <w:rsid w:val="00884A63"/>
     <w:rsid w:val="008872ED"/>
     <w:rsid w:val="00887936"/>
     <w:rsid w:val="008927F3"/>
     <w:rsid w:val="00894A24"/>
     <w:rsid w:val="008976B1"/>
     <w:rsid w:val="00897BA6"/>
     <w:rsid w:val="00897CCE"/>
     <w:rsid w:val="008A1169"/>
     <w:rsid w:val="008A22E7"/>
     <w:rsid w:val="008A33EC"/>
     <w:rsid w:val="008A786A"/>
     <w:rsid w:val="008A7B28"/>
     <w:rsid w:val="008B0076"/>
     <w:rsid w:val="008B038D"/>
     <w:rsid w:val="008B1343"/>
     <w:rsid w:val="008B1765"/>
     <w:rsid w:val="008B2027"/>
     <w:rsid w:val="008B2278"/>
     <w:rsid w:val="008B5A4B"/>
     <w:rsid w:val="008B5E88"/>
     <w:rsid w:val="008C2920"/>
     <w:rsid w:val="008C2DB4"/>
     <w:rsid w:val="008C305B"/>
     <w:rsid w:val="008D0D10"/>
     <w:rsid w:val="008D1392"/>
     <w:rsid w:val="008D159C"/>
     <w:rsid w:val="008D20F3"/>
     <w:rsid w:val="008D2D89"/>
     <w:rsid w:val="008D3DE0"/>
     <w:rsid w:val="008D51C1"/>
     <w:rsid w:val="008D64FA"/>
     <w:rsid w:val="008E1B63"/>
     <w:rsid w:val="008E391A"/>
+    <w:rsid w:val="008E5219"/>
     <w:rsid w:val="008F2180"/>
     <w:rsid w:val="008F5F14"/>
     <w:rsid w:val="0090009C"/>
     <w:rsid w:val="00901128"/>
     <w:rsid w:val="00902651"/>
     <w:rsid w:val="00906AA2"/>
     <w:rsid w:val="0091065E"/>
     <w:rsid w:val="00910DE4"/>
+    <w:rsid w:val="00912C8E"/>
     <w:rsid w:val="009130A5"/>
     <w:rsid w:val="009143F0"/>
     <w:rsid w:val="00917814"/>
     <w:rsid w:val="00921F52"/>
     <w:rsid w:val="00922BFF"/>
     <w:rsid w:val="00922E57"/>
     <w:rsid w:val="009240E6"/>
     <w:rsid w:val="0092678E"/>
     <w:rsid w:val="00930B45"/>
     <w:rsid w:val="00943E49"/>
     <w:rsid w:val="00943FFB"/>
     <w:rsid w:val="00945942"/>
+    <w:rsid w:val="009501C9"/>
     <w:rsid w:val="00951A6A"/>
     <w:rsid w:val="009522AB"/>
     <w:rsid w:val="00952A51"/>
     <w:rsid w:val="00953046"/>
+    <w:rsid w:val="009530F3"/>
     <w:rsid w:val="0095340C"/>
     <w:rsid w:val="00954235"/>
     <w:rsid w:val="009562C7"/>
     <w:rsid w:val="0096046A"/>
     <w:rsid w:val="0096091F"/>
+    <w:rsid w:val="0097327F"/>
     <w:rsid w:val="00974D3F"/>
+    <w:rsid w:val="0097745F"/>
     <w:rsid w:val="009814BD"/>
     <w:rsid w:val="00981852"/>
     <w:rsid w:val="0098198D"/>
     <w:rsid w:val="00990409"/>
     <w:rsid w:val="0099043C"/>
     <w:rsid w:val="0099122A"/>
     <w:rsid w:val="009922D9"/>
     <w:rsid w:val="009935CF"/>
     <w:rsid w:val="009962C0"/>
     <w:rsid w:val="00996AE4"/>
     <w:rsid w:val="009A19E1"/>
     <w:rsid w:val="009A3855"/>
     <w:rsid w:val="009B373A"/>
     <w:rsid w:val="009B399B"/>
     <w:rsid w:val="009B3A49"/>
     <w:rsid w:val="009B603C"/>
     <w:rsid w:val="009B751B"/>
     <w:rsid w:val="009C551A"/>
     <w:rsid w:val="009D033B"/>
     <w:rsid w:val="009D06C7"/>
     <w:rsid w:val="009E486F"/>
     <w:rsid w:val="009E6A1E"/>
     <w:rsid w:val="009F0439"/>
     <w:rsid w:val="009F7EA5"/>
     <w:rsid w:val="00A004BD"/>
     <w:rsid w:val="00A00867"/>
+    <w:rsid w:val="00A00FB2"/>
     <w:rsid w:val="00A0277A"/>
     <w:rsid w:val="00A0351A"/>
     <w:rsid w:val="00A06CC4"/>
     <w:rsid w:val="00A07B3C"/>
     <w:rsid w:val="00A10B93"/>
     <w:rsid w:val="00A12447"/>
     <w:rsid w:val="00A14FFC"/>
     <w:rsid w:val="00A176C6"/>
     <w:rsid w:val="00A20990"/>
     <w:rsid w:val="00A22B40"/>
     <w:rsid w:val="00A27DF3"/>
     <w:rsid w:val="00A31C17"/>
     <w:rsid w:val="00A338FA"/>
     <w:rsid w:val="00A35D74"/>
     <w:rsid w:val="00A37664"/>
     <w:rsid w:val="00A40B64"/>
     <w:rsid w:val="00A41DF6"/>
     <w:rsid w:val="00A43D05"/>
     <w:rsid w:val="00A466D1"/>
     <w:rsid w:val="00A47E4A"/>
     <w:rsid w:val="00A50C76"/>
     <w:rsid w:val="00A547EA"/>
     <w:rsid w:val="00A54D44"/>
     <w:rsid w:val="00A61A7F"/>
     <w:rsid w:val="00A67E9A"/>
     <w:rsid w:val="00A71852"/>
     <w:rsid w:val="00A7340D"/>
     <w:rsid w:val="00A80F8E"/>
     <w:rsid w:val="00A81AC1"/>
     <w:rsid w:val="00A820CD"/>
     <w:rsid w:val="00A82715"/>
     <w:rsid w:val="00A8438D"/>
     <w:rsid w:val="00A900A5"/>
     <w:rsid w:val="00A91F35"/>
     <w:rsid w:val="00A9340B"/>
     <w:rsid w:val="00A936B6"/>
     <w:rsid w:val="00AA0EDC"/>
     <w:rsid w:val="00AA22DD"/>
     <w:rsid w:val="00AA37FA"/>
+    <w:rsid w:val="00AB0D46"/>
     <w:rsid w:val="00AB5ABC"/>
+    <w:rsid w:val="00AC0AEC"/>
     <w:rsid w:val="00AC0DC1"/>
     <w:rsid w:val="00AC0F44"/>
     <w:rsid w:val="00AC3E69"/>
     <w:rsid w:val="00AC4C5E"/>
     <w:rsid w:val="00AC5EAE"/>
     <w:rsid w:val="00AD3866"/>
     <w:rsid w:val="00AD519F"/>
     <w:rsid w:val="00AD647E"/>
     <w:rsid w:val="00AD6D4D"/>
+    <w:rsid w:val="00AD7C0D"/>
     <w:rsid w:val="00AE3362"/>
     <w:rsid w:val="00AE4CE1"/>
     <w:rsid w:val="00AE6204"/>
+    <w:rsid w:val="00AE797C"/>
     <w:rsid w:val="00AF017D"/>
     <w:rsid w:val="00AF20C4"/>
     <w:rsid w:val="00AF21F0"/>
     <w:rsid w:val="00AF4C82"/>
     <w:rsid w:val="00AF4E01"/>
     <w:rsid w:val="00AF5C72"/>
     <w:rsid w:val="00AF777A"/>
     <w:rsid w:val="00AF7DDC"/>
     <w:rsid w:val="00B02B08"/>
     <w:rsid w:val="00B03A0F"/>
     <w:rsid w:val="00B05913"/>
     <w:rsid w:val="00B122C5"/>
     <w:rsid w:val="00B12F02"/>
     <w:rsid w:val="00B1334F"/>
     <w:rsid w:val="00B14394"/>
     <w:rsid w:val="00B150CC"/>
     <w:rsid w:val="00B17B22"/>
     <w:rsid w:val="00B20ACE"/>
     <w:rsid w:val="00B210A7"/>
     <w:rsid w:val="00B22BD4"/>
     <w:rsid w:val="00B23F1F"/>
     <w:rsid w:val="00B27640"/>
     <w:rsid w:val="00B30F8D"/>
     <w:rsid w:val="00B3145D"/>
     <w:rsid w:val="00B4282F"/>
     <w:rsid w:val="00B45341"/>
     <w:rsid w:val="00B4687E"/>
     <w:rsid w:val="00B47518"/>
     <w:rsid w:val="00B50C14"/>
     <w:rsid w:val="00B515B0"/>
     <w:rsid w:val="00B63976"/>
     <w:rsid w:val="00B63BD2"/>
     <w:rsid w:val="00B65A06"/>
     <w:rsid w:val="00B66EF4"/>
     <w:rsid w:val="00B71E13"/>
     <w:rsid w:val="00B72BAE"/>
     <w:rsid w:val="00B73C03"/>
     <w:rsid w:val="00B76799"/>
     <w:rsid w:val="00B77330"/>
     <w:rsid w:val="00B77E94"/>
     <w:rsid w:val="00B82935"/>
     <w:rsid w:val="00B831EF"/>
     <w:rsid w:val="00B8536B"/>
     <w:rsid w:val="00B86A6F"/>
     <w:rsid w:val="00B9160C"/>
+    <w:rsid w:val="00B9292D"/>
     <w:rsid w:val="00B93691"/>
     <w:rsid w:val="00B937D8"/>
     <w:rsid w:val="00B94A41"/>
     <w:rsid w:val="00BA51EA"/>
     <w:rsid w:val="00BA5A46"/>
     <w:rsid w:val="00BA686F"/>
     <w:rsid w:val="00BB110E"/>
     <w:rsid w:val="00BC268F"/>
     <w:rsid w:val="00BC2BC3"/>
     <w:rsid w:val="00BC3D11"/>
     <w:rsid w:val="00BC63D6"/>
     <w:rsid w:val="00BC73F4"/>
+    <w:rsid w:val="00BD1632"/>
     <w:rsid w:val="00BD7110"/>
     <w:rsid w:val="00BE09E8"/>
     <w:rsid w:val="00BE0CDD"/>
     <w:rsid w:val="00BE1788"/>
     <w:rsid w:val="00BE39C9"/>
     <w:rsid w:val="00BE3B2C"/>
     <w:rsid w:val="00BF14AB"/>
     <w:rsid w:val="00BF33C9"/>
     <w:rsid w:val="00BF75C5"/>
+    <w:rsid w:val="00BF7F0F"/>
     <w:rsid w:val="00C02198"/>
     <w:rsid w:val="00C02C29"/>
     <w:rsid w:val="00C035A0"/>
     <w:rsid w:val="00C06716"/>
     <w:rsid w:val="00C06A93"/>
     <w:rsid w:val="00C0767A"/>
     <w:rsid w:val="00C11C3C"/>
     <w:rsid w:val="00C12294"/>
     <w:rsid w:val="00C15484"/>
     <w:rsid w:val="00C17AF9"/>
     <w:rsid w:val="00C2101E"/>
     <w:rsid w:val="00C24236"/>
     <w:rsid w:val="00C25F3F"/>
     <w:rsid w:val="00C30723"/>
     <w:rsid w:val="00C33F2B"/>
     <w:rsid w:val="00C34111"/>
     <w:rsid w:val="00C348F0"/>
     <w:rsid w:val="00C35896"/>
     <w:rsid w:val="00C3711A"/>
     <w:rsid w:val="00C379E5"/>
     <w:rsid w:val="00C40520"/>
     <w:rsid w:val="00C40FBB"/>
     <w:rsid w:val="00C42579"/>
     <w:rsid w:val="00C42C3A"/>
     <w:rsid w:val="00C4696A"/>
@@ -15076,231 +17124,245 @@
     <w:rsid w:val="00D56BB9"/>
     <w:rsid w:val="00D57786"/>
     <w:rsid w:val="00D57F45"/>
     <w:rsid w:val="00D62A69"/>
     <w:rsid w:val="00D64038"/>
     <w:rsid w:val="00D65B92"/>
     <w:rsid w:val="00D675B4"/>
     <w:rsid w:val="00D67A47"/>
     <w:rsid w:val="00D71883"/>
     <w:rsid w:val="00D74085"/>
     <w:rsid w:val="00D7494F"/>
     <w:rsid w:val="00D76894"/>
     <w:rsid w:val="00D82D52"/>
     <w:rsid w:val="00D86EFD"/>
     <w:rsid w:val="00D90600"/>
     <w:rsid w:val="00D931DC"/>
     <w:rsid w:val="00D9330E"/>
     <w:rsid w:val="00D9620D"/>
     <w:rsid w:val="00D97ECE"/>
     <w:rsid w:val="00DA6565"/>
     <w:rsid w:val="00DB06CD"/>
     <w:rsid w:val="00DB178D"/>
     <w:rsid w:val="00DB1EA8"/>
     <w:rsid w:val="00DB22EA"/>
     <w:rsid w:val="00DB2F75"/>
+    <w:rsid w:val="00DB363E"/>
     <w:rsid w:val="00DC4B6B"/>
     <w:rsid w:val="00DD0B89"/>
     <w:rsid w:val="00DD18D0"/>
     <w:rsid w:val="00DD3DD3"/>
     <w:rsid w:val="00DE50CC"/>
     <w:rsid w:val="00DE6ABC"/>
     <w:rsid w:val="00DE6EBA"/>
+    <w:rsid w:val="00DF6A24"/>
     <w:rsid w:val="00DF778C"/>
     <w:rsid w:val="00E00026"/>
     <w:rsid w:val="00E00D88"/>
     <w:rsid w:val="00E0177E"/>
     <w:rsid w:val="00E02F90"/>
     <w:rsid w:val="00E0452F"/>
     <w:rsid w:val="00E102E9"/>
     <w:rsid w:val="00E11A41"/>
     <w:rsid w:val="00E121FB"/>
+    <w:rsid w:val="00E2198A"/>
     <w:rsid w:val="00E250FB"/>
     <w:rsid w:val="00E25A6D"/>
     <w:rsid w:val="00E30176"/>
     <w:rsid w:val="00E30CEB"/>
     <w:rsid w:val="00E320AB"/>
     <w:rsid w:val="00E342E1"/>
     <w:rsid w:val="00E36163"/>
     <w:rsid w:val="00E361D3"/>
+    <w:rsid w:val="00E40AC9"/>
     <w:rsid w:val="00E41A8B"/>
     <w:rsid w:val="00E41BA3"/>
     <w:rsid w:val="00E43E76"/>
     <w:rsid w:val="00E469AE"/>
     <w:rsid w:val="00E508A6"/>
     <w:rsid w:val="00E5484E"/>
     <w:rsid w:val="00E557D4"/>
     <w:rsid w:val="00E577E0"/>
     <w:rsid w:val="00E60A3B"/>
+    <w:rsid w:val="00E62EF7"/>
     <w:rsid w:val="00E67EDB"/>
     <w:rsid w:val="00E747A8"/>
     <w:rsid w:val="00E747B3"/>
     <w:rsid w:val="00E75F88"/>
     <w:rsid w:val="00E8065D"/>
     <w:rsid w:val="00E816FA"/>
     <w:rsid w:val="00E8219F"/>
+    <w:rsid w:val="00E822A1"/>
     <w:rsid w:val="00E82A79"/>
     <w:rsid w:val="00E84D53"/>
     <w:rsid w:val="00E85B80"/>
     <w:rsid w:val="00E923F3"/>
     <w:rsid w:val="00E94572"/>
     <w:rsid w:val="00E9506A"/>
     <w:rsid w:val="00E971BB"/>
     <w:rsid w:val="00EA1685"/>
     <w:rsid w:val="00EA2F74"/>
     <w:rsid w:val="00EA3703"/>
     <w:rsid w:val="00EA605C"/>
     <w:rsid w:val="00EA62EF"/>
     <w:rsid w:val="00EA6531"/>
     <w:rsid w:val="00EA6CFD"/>
     <w:rsid w:val="00EA78D5"/>
     <w:rsid w:val="00EA7EAC"/>
     <w:rsid w:val="00EB2EEC"/>
     <w:rsid w:val="00EB4309"/>
+    <w:rsid w:val="00EB4BF2"/>
     <w:rsid w:val="00EC11D3"/>
     <w:rsid w:val="00EC1945"/>
     <w:rsid w:val="00EC2113"/>
     <w:rsid w:val="00EC2889"/>
     <w:rsid w:val="00EC2FAE"/>
+    <w:rsid w:val="00EC3111"/>
     <w:rsid w:val="00EC5AF1"/>
+    <w:rsid w:val="00EC7817"/>
     <w:rsid w:val="00EC7AB2"/>
     <w:rsid w:val="00EC7C0A"/>
     <w:rsid w:val="00ED0246"/>
     <w:rsid w:val="00ED1618"/>
     <w:rsid w:val="00ED1D53"/>
     <w:rsid w:val="00ED5A80"/>
     <w:rsid w:val="00ED62FC"/>
     <w:rsid w:val="00ED6D19"/>
     <w:rsid w:val="00ED78AE"/>
     <w:rsid w:val="00EE3232"/>
     <w:rsid w:val="00EE764D"/>
     <w:rsid w:val="00EE7F67"/>
     <w:rsid w:val="00EF0E7F"/>
     <w:rsid w:val="00EF10E1"/>
     <w:rsid w:val="00EF1CBD"/>
     <w:rsid w:val="00EF1E9E"/>
     <w:rsid w:val="00EF2200"/>
     <w:rsid w:val="00EF3F4D"/>
     <w:rsid w:val="00EF4A2A"/>
     <w:rsid w:val="00EF656D"/>
     <w:rsid w:val="00EF7074"/>
     <w:rsid w:val="00F03B6F"/>
     <w:rsid w:val="00F06BED"/>
     <w:rsid w:val="00F125AE"/>
     <w:rsid w:val="00F15020"/>
+    <w:rsid w:val="00F201DF"/>
     <w:rsid w:val="00F23D0C"/>
     <w:rsid w:val="00F26DBF"/>
     <w:rsid w:val="00F30286"/>
     <w:rsid w:val="00F331C5"/>
     <w:rsid w:val="00F33598"/>
     <w:rsid w:val="00F368E2"/>
     <w:rsid w:val="00F36C9D"/>
     <w:rsid w:val="00F43112"/>
     <w:rsid w:val="00F442CA"/>
     <w:rsid w:val="00F44B50"/>
     <w:rsid w:val="00F45139"/>
     <w:rsid w:val="00F45492"/>
     <w:rsid w:val="00F454F0"/>
     <w:rsid w:val="00F47781"/>
+    <w:rsid w:val="00F47CD3"/>
     <w:rsid w:val="00F47DB4"/>
     <w:rsid w:val="00F5252E"/>
     <w:rsid w:val="00F52C31"/>
     <w:rsid w:val="00F5379B"/>
     <w:rsid w:val="00F60389"/>
     <w:rsid w:val="00F62BCA"/>
     <w:rsid w:val="00F6653C"/>
+    <w:rsid w:val="00F66EC5"/>
     <w:rsid w:val="00F67881"/>
     <w:rsid w:val="00F75374"/>
     <w:rsid w:val="00F90F23"/>
     <w:rsid w:val="00F933CE"/>
     <w:rsid w:val="00F939BF"/>
     <w:rsid w:val="00F948E8"/>
     <w:rsid w:val="00F968D9"/>
     <w:rsid w:val="00F96D3B"/>
     <w:rsid w:val="00FA1D8B"/>
     <w:rsid w:val="00FA3294"/>
     <w:rsid w:val="00FA430D"/>
     <w:rsid w:val="00FA5BFB"/>
     <w:rsid w:val="00FA7138"/>
+    <w:rsid w:val="00FA734E"/>
     <w:rsid w:val="00FA7E2C"/>
     <w:rsid w:val="00FA7F2C"/>
     <w:rsid w:val="00FB271B"/>
     <w:rsid w:val="00FB59E3"/>
+    <w:rsid w:val="00FB6405"/>
     <w:rsid w:val="00FB7CC8"/>
     <w:rsid w:val="00FC0DA0"/>
     <w:rsid w:val="00FC2C49"/>
     <w:rsid w:val="00FC361B"/>
     <w:rsid w:val="00FC4FB2"/>
     <w:rsid w:val="00FC520D"/>
     <w:rsid w:val="00FC676F"/>
     <w:rsid w:val="00FC74B1"/>
     <w:rsid w:val="00FC77BD"/>
     <w:rsid w:val="00FD0EFA"/>
     <w:rsid w:val="00FD5803"/>
     <w:rsid w:val="00FE048C"/>
     <w:rsid w:val="00FE1509"/>
     <w:rsid w:val="00FE207C"/>
     <w:rsid w:val="00FE3208"/>
     <w:rsid w:val="00FE48EA"/>
     <w:rsid w:val="00FF01BC"/>
     <w:rsid w:val="00FF021B"/>
     <w:rsid w:val="00FF120B"/>
     <w:rsid w:val="00FF2BE0"/>
     <w:rsid w:val="00FF6D42"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="59393"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="031B3447"/>
   <w14:defaultImageDpi w14:val="300"/>
   <w15:docId w15:val="{52EE7BC7-8EAD-4BAA-A662-2A677D7C8FFA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -15662,109 +17724,110 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="007F6513"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="006444FB"/>
+    <w:rsid w:val="005F555F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:color w:val="305497"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Heading2"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00C34111"/>
+    <w:rsid w:val="005F555F"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:bCs/>
+      <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
@@ -16040,84 +18103,83 @@
     <w:rsid w:val="00592112"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
     <w:name w:val="Heading"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00DF778C"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="006444FB"/>
+    <w:rsid w:val="005F555F"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:color w:val="305497"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="000755EE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00C34111"/>
+    <w:rsid w:val="005F555F"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
       <w:bCs/>
-      <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="000755EE"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
@@ -16240,117 +18302,117 @@
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002E5756"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1022"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
       </w:tabs>
       <w:spacing w:after="100"/>
       <w:ind w:left="240" w:firstLine="194"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007444AC"/>
+    <w:rsid w:val="005F555F"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:color w:val="0000FF"/>
+      <w:color w:val="467886"/>
       <w:sz w:val="24"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00A547EA"/>
     <w:pPr>
       <w:spacing w:before="2280" w:after="240"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+      <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold"/>
       <w:b/>
       <w:color w:val="6A1A41"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00A547EA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+      <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold"/>
       <w:b/>
       <w:color w:val="6A1A41"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="56"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00126611"/>
     <w:pPr>
       <w:spacing w:after="200"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+      <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold"/>
       <w:b/>
       <w:color w:val="565A5C"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00126611"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+      <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold"/>
       <w:b/>
       <w:color w:val="565A5C"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="40"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00193880"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Classification">
     <w:name w:val="Classification"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00193880"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
@@ -16535,50 +18597,51 @@
           <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="003D708E"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabledata">
     <w:name w:val="Table data"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00EA7EAC"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tableheading">
     <w:name w:val="Table heading"/>
     <w:basedOn w:val="Tabledata"/>
     <w:qFormat/>
     <w:rsid w:val="00EA7EAC"/>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
@@ -16832,55 +18895,68 @@
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
+    <w:name w:val="List Paragraph Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="ListParagraph"/>
+    <w:uiPriority w:val="34"/>
+    <w:rsid w:val="00FB6405"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="209541073">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="742724465">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -17045,55 +19121,55 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1809544599">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/prison-operations" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CSCScomplaints@ventia.com" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/system/files/2025-08/national-principles-for-child-safe-organisations.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/Pages/pris.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CSCScomplaints@ventia.com" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.wa.gov.au%2Forganisation%2Fdepartment-of-justice%2Finformation-privacy-statement-department-of-justice&amp;data=05%7C02%7CClaire.Byrne%40justice.wa.gov.au%7C6a9e5e83a74047dc648508dea68c1167%7Caa5122b801884f14a483166b490071d0%7C0%7C0%7C639131317743363078%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=FH3YJXTbMId9tiuGejVsiFC4RYBou2Rz3ZTxJut1Sxk%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/Pages/pris.aspx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/system/files/2025-08/national-principles-for-child-safe-organisations.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.wa.gov.au%2Forganisation%2Fdepartment-of-justice%2Finformation-privacy-statement-department-of-justice&amp;data=05%7C02%7CClaire.Byrne%40justice.wa.gov.au%7C6a9e5e83a74047dc648508dea68c1167%7Caa5122b801884f14a483166b490071d0%7C0%7C0%7C639131317743363078%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=FH3YJXTbMId9tiuGejVsiFC4RYBou2Rz3ZTxJut1Sxk%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -17358,50 +19434,59 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <pa8a0a93780a4945b3173f20d8e45055 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Templates</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">d73d990e-b5bb-4bad-9fd6-d25e3a2f8bb9</TermId>
         </TermInfo>
       </Terms>
     </pa8a0a93780a4945b3173f20d8e45055>
     <Contributor_x0020_Name xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
       <UserInfo>
         <DisplayName>Nageswaran, Nimilandra</DisplayName>
         <AccountId>20</AccountId>
         <AccountType/>
       </UserInfo>
     </Contributor_x0020_Name>
     <Published_x0020_Year xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
     <_DCDateModified xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
     <_Publisher xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Department of Justice</_Publisher>
     <Date_x0020_Valid_x0020_To xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
     <Position xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">Senior Project Officer</Position>
     <n398ab4bf91e43a0a550736abedc299f xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
@@ -17425,62 +19510,52 @@
       </Terms>
     </kf620cb349b946fa81ca1074c0b3c5af>
     <CategoryDescription xmlns="http://schemas.microsoft.com/sharepoint.v3"/>
     <_ResourceType xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Documents</_ResourceType>
     <g2cdfbdd30c849e9bbb5c12aa747ff35 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Community Relations</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">ffba8bc2-640c-4bfe-8f63-b1fc456e246a</TermId>
         </TermInfo>
       </Terms>
     </g2cdfbdd30c849e9bbb5c12aa747ff35>
     <Contributor_x0020_Email xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
       <UserInfo>
         <DisplayName>Nageswaran, Nimilandra</DisplayName>
         <AccountId>20</AccountId>
         <AccountType/>
       </UserInfo>
     </Contributor_x0020_Email>
     <Date_x0020_Valid_x0020_From xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
     <_DCDateCreated xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="15230902-a580-4ba6-8738-a56353c9ac26" ContentTypeId="0x010100C5D63A055CE82242A2E4B837C82D470C" PreviousValue="false"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="DCS Document" ma:contentTypeID="0x010100C5D63A055CE82242A2E4B837C82D470C00F0D83A50F2144C42ACB5D0D7865205AD" ma:contentTypeVersion="3" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="42bbab49f36ed8fec9b3c3a5d5a50fb9">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="87620643-678a-4ec4-b8d1-35ea5295a2f1" xmlns:ns3="http://schemas.microsoft.com/sharepoint.v3" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v3/fields" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5803bea382f296392a5d9361e4ac8430" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint.v3"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:CategoryDescription"/>
                 <xsd:element ref="ns4:_ResourceType" minOccurs="0"/>
                 <xsd:element ref="ns4:_Publisher" minOccurs="0"/>
                 <xsd:element ref="ns2:Published_x0020_Year" minOccurs="0"/>
                 <xsd:element ref="ns2:Contributor_x0020_Name"/>
                 <xsd:element ref="ns2:Contributor_x0020_Email"/>
                 <xsd:element ref="ns2:Position" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x0020_Valid_x0020_From" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x0020_Valid_x0020_To" minOccurs="0"/>
@@ -17734,146 +19809,141 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="15230902-a580-4ba6-8738-a56353c9ac26" ContentTypeId="0x010100C5D63A055CE82242A2E4B837C82D470C" PreviousValue="false"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37D31270-8447-466A-B9FE-DA2C0C9A5A75}">
-[...16 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FB0FFF2-7B4A-4717-AA7C-B8857DAA5CD4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37D31270-8447-466A-B9FE-DA2C0C9A5A75}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E171D0D4-FBD3-4076-A952-B1BC63707D36}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{64E79E38-2191-4610-AAA8-245B3CFB4E42}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{734891CD-0402-4469-9D8D-E9985E0D0EEA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{64E79E38-2191-4610-AAA8-245B3CFB4E42}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E171D0D4-FBD3-4076-A952-B1BC63707D36}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>13</Pages>
-  <Words>3540</Words>
-  <Characters>20181</Characters>
+  <Words>3568</Words>
+  <Characters>19486</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>8</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>47</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>590</Lines>
+  <Paragraphs>384</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>COPP template</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>Nimilandra.Nageswaran@correctiveservices.wa.gov.au</Manager>
   <Company>Department of Justice</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>23674</CharactersWithSpaces>
+  <CharactersWithSpaces>22670</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>20</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc358819794</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -17948,27 +20018,60 @@
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C5D63A055CE82242A2E4B837C82D470C00F0D83A50F2144C42ACB5D0D7865205AD</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>10;#Advisory Services|8cc1496a-6584-483e-8dcd-3e26a031bf44</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Document Type">
     <vt:lpwstr>9;#Templates|d73d990e-b5bb-4bad-9fd6-d25e3a2f8bb9</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Function">
     <vt:lpwstr>8;#Community Relations|ffba8bc2-640c-4bfe-8f63-b1fc456e246a</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Business Area">
     <vt:lpwstr>7;#Strategic Communications|f79bcab4-4348-403e-ad4c-9761a12bb89b</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Base Target">
     <vt:lpwstr>_blank</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ClassificationContentMarkingHeaderShapeIds">
+    <vt:lpwstr>14a343c7,4d393bc5,4681a604,4eef64f3,70b28db8,1426dd</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ClassificationContentMarkingHeaderFontProps">
+    <vt:lpwstr>#ff0000,12,Aptos</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ClassificationContentMarkingHeaderText">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SetDate">
+    <vt:lpwstr>2026-08-20T04:49:08Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Name">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SiteId">
+    <vt:lpwstr>aa5122b8-0188-4f14-a483-166b490071d0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ActionId">
+    <vt:lpwstr>c3495399-e803-4a66-8c85-6cb7aafdd14c</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ContentBits">
+    <vt:lpwstr>1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
 </Properties>
 </file>