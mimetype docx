--- v0 (2025-12-10)
+++ v1 (2026-10-15)
@@ -1,8263 +1,7472 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="18AB0111" w14:textId="5C16F2AE" w:rsidR="00146739" w:rsidRPr="002E5756" w:rsidRDefault="00EF1857" w:rsidP="002E5756">
+    <w:p w14:paraId="2B1D2268" w14:textId="2210BE49" w:rsidR="00112665" w:rsidRPr="003B5214" w:rsidRDefault="00112665" w:rsidP="003B5214">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
-      <w:r>
-[...37 lines deleted...]
-    </w:p>
+      <w:bookmarkStart w:id="0" w:name="_Hlk235625596"/>
+      <w:r w:rsidRPr="003B5214">
+        <w:t xml:space="preserve">Prison </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk223509915"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="003B5214">
+        <w:t xml:space="preserve">COPP </w:t>
+      </w:r>
+      <w:r w:rsidR="00896633" w:rsidRPr="003B5214">
+        <w:t>9.4 Change of Prisoner Name</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34F44DD9" w14:textId="77777777" w:rsidR="00BD4BDB" w:rsidRPr="00BD4BDB" w:rsidRDefault="00BD4BDB" w:rsidP="00BD4BDB"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblBorders>
-[...6 lines deleted...]
-        </w:tblBorders>
         <w:tblCellMar>
-          <w:top w:w="57" w:type="dxa"/>
-          <w:bottom w:w="57" w:type="dxa"/>
+          <w:top w:w="28" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9010"/>
+        <w:gridCol w:w="9168"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00126611" w14:paraId="269BEFC9" w14:textId="77777777" w:rsidTr="00A63A8E">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00BD4BDB" w14:paraId="79A85AD2" w14:textId="77777777" w:rsidTr="00A8327C">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9010" w:type="dxa"/>
+            <w:tcW w:w="9168" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FCFCFA"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="000066"/>
           </w:tcPr>
-          <w:p w14:paraId="131B4109" w14:textId="77777777" w:rsidR="009922D9" w:rsidRPr="00462848" w:rsidRDefault="009922D9" w:rsidP="009922D9">
+          <w:bookmarkEnd w:id="0"/>
+          <w:p w14:paraId="2F15FD6F" w14:textId="27AB362C" w:rsidR="00BD4BDB" w:rsidRPr="00BD4BDB" w:rsidRDefault="00BD4BDB" w:rsidP="00BD4BDB">
             <w:pPr>
+              <w:pStyle w:val="Tableheading"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD4BDB">
+              <w:t>Principals and Standards</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD4BDB" w14:paraId="081CE7F1" w14:textId="77777777" w:rsidTr="00A8327C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9168" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
+          </w:tcPr>
+          <w:p w14:paraId="376BD5B4" w14:textId="77777777" w:rsidR="00BD4BDB" w:rsidRDefault="00BD4BDB" w:rsidP="007D40B6">
+            <w:r w:rsidRPr="00CF07DB">
+              <w:t>The Commissioner</w:t>
+            </w:r>
+            <w:r>
+              <w:t>’s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF07DB">
+              <w:t xml:space="preserve"> Operati</w:t>
+            </w:r>
+            <w:r>
+              <w:t>ng</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF07DB">
+              <w:t xml:space="preserve"> Policies and Procedures are developed in accordance with Western Australian legislation and consideration of national and international standards, guidelines, rules and policies, to include (but not limited to):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EF2337B" w14:textId="77777777" w:rsidR="00BD4BDB" w:rsidRPr="00CE3599" w:rsidRDefault="00BD4BDB" w:rsidP="00BD4BDB">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:b/>
-[...1 lines deleted...]
-                <w:szCs w:val="26"/>
+                <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_Toc529277881"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00462848">
+            <w:r w:rsidRPr="007F1CF1">
               <w:rPr>
-                <w:b/>
-[...1 lines deleted...]
-                <w:szCs w:val="26"/>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Principles</w:t>
+              <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:bookmarkEnd w:id="0"/>
-[...3 lines deleted...]
-            <w:bookmarkEnd w:id="4"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:instrText>HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx"</w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="007F1CF1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="007F1CF1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="179AC339" w14:textId="77777777" w:rsidR="009922D9" w:rsidRDefault="009922D9" w:rsidP="009922D9">
+          <w:p w14:paraId="6CADCE65" w14:textId="485D2247" w:rsidR="00BD4BDB" w:rsidRPr="00A8327C" w:rsidRDefault="00BD4BDB" w:rsidP="00A8327C">
             <w:pPr>
-              <w:spacing w:before="60" w:line="240" w:lineRule="exact"/>
+              <w:pStyle w:val="ListBullet"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007F1CF1">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>Guiding Principles for Corrections in Australia</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F1CF1">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62D3FB4A" w14:textId="77777777" w:rsidR="00BD4BDB" w:rsidRPr="00A8327C" w:rsidRDefault="00BD4BDB" w:rsidP="00A8327C">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidRPr="007F1CF1">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>National Child Principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="7E8C7231" w14:textId="77777777" w:rsidR="00BD4BDB" w:rsidRDefault="00BD4BDB" w:rsidP="00A8327C">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007F1CF1">
+              <w:t>Department Standards and Guidelines.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4AB11FC7" w14:textId="665BE567" w:rsidR="00A8327C" w:rsidRPr="00BD4BDB" w:rsidRDefault="00A8327C" w:rsidP="00A8327C"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD4BDB" w14:paraId="4B0EB311" w14:textId="77777777" w:rsidTr="00E85693">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9168" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="000066"/>
+          </w:tcPr>
+          <w:p w14:paraId="57FAC970" w14:textId="060CFF9F" w:rsidR="00BD4BDB" w:rsidRPr="00BD4BDB" w:rsidRDefault="00BD4BDB" w:rsidP="00BD4BDB">
+            <w:pPr>
+              <w:pStyle w:val="Tableheading"/>
               <w:rPr>
                 <w:i/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00BD4BDB">
               <w:rPr>
                 <w:i/>
+                <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">As referenced in </w:t>
+              <w:t>Privacy and Responsible Information Sharing Act 2024</w:t>
             </w:r>
-            <w:r w:rsidRPr="0090234C">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD4BDB" w14:paraId="0CB4D9CE" w14:textId="77777777" w:rsidTr="00A8327C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9168" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
+          </w:tcPr>
+          <w:p w14:paraId="635D1C02" w14:textId="77777777" w:rsidR="00BD4BDB" w:rsidRDefault="00BD4BDB" w:rsidP="00BD4BDB">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A8327C">
+              <w:t xml:space="preserve">The collection, use and sharing of personal information obtained from prisoners, young people and other persons entering prisons or youth detention centres complies with the following requirements established under the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A8327C">
               <w:rPr>
                 <w:i/>
-              </w:rPr>
-[...11 lines deleted...]
-              <w:rPr>
                 <w:iCs/>
               </w:rPr>
-              <w:t>:</w:t>
+              <w:t>Privacy and Responsible Information Sharing Act 2024</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A8327C">
+              <w:t xml:space="preserve">. Refer to </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r w:rsidRPr="00CE3599">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>Public Information Privacy Statement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00CE3599">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r w:rsidRPr="00CE3599">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>Privacy and Responsible Information Sharing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00CF07DB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27402A17" w14:textId="77777777" w:rsidR="009922D9" w:rsidRDefault="009922D9" w:rsidP="009922D9">
+          <w:p w14:paraId="06085FC2" w14:textId="77777777" w:rsidR="00BD4BDB" w:rsidRPr="00CF07DB" w:rsidRDefault="00BD4BDB" w:rsidP="00BD4BDB">
             <w:pPr>
-              <w:pStyle w:val="Instructionalnote"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:color w:val="auto"/>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="639B79AA" w14:textId="77777777" w:rsidR="000E1D9B" w:rsidRDefault="000E1D9B" w:rsidP="000E1D9B">
+          <w:p w14:paraId="0A4E3F97" w14:textId="77777777" w:rsidR="00BD4BDB" w:rsidRPr="00A8327C" w:rsidRDefault="00BD4BDB" w:rsidP="00A8327C">
             <w:pPr>
-              <w:pStyle w:val="Instructionalnote"/>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="ListBullet"/>
             </w:pPr>
-            <w:r w:rsidRPr="000E1D9B">
-[...51 lines deleted...]
-              <w:t>access appropriate information.</w:t>
+            <w:r w:rsidRPr="00A8327C">
+              <w:t xml:space="preserve">Lawful and fair collection – only collect personal information where necessary and lawful </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E974945" w14:textId="77777777" w:rsidR="000E1D9B" w:rsidRDefault="000E1D9B" w:rsidP="009922D9">
+          <w:p w14:paraId="76EA3A7A" w14:textId="77777777" w:rsidR="00BD4BDB" w:rsidRPr="00A8327C" w:rsidRDefault="00BD4BDB" w:rsidP="00A8327C">
             <w:pPr>
-              <w:pStyle w:val="Instructionalnote"/>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="ListBullet"/>
             </w:pPr>
-          </w:p>
-[...59 lines deleted...]
-              <w:t>offenders.</w:t>
+            <w:r w:rsidRPr="00A8327C">
+              <w:t xml:space="preserve">Collection notices – inform people why and how their data is being collected </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="516B90B9" w14:textId="77777777" w:rsidR="000E1D9B" w:rsidRDefault="000E1D9B" w:rsidP="009922D9">
+          <w:p w14:paraId="12D2441F" w14:textId="77777777" w:rsidR="00BD4BDB" w:rsidRPr="00A8327C" w:rsidRDefault="00BD4BDB" w:rsidP="00A8327C">
             <w:pPr>
-              <w:pStyle w:val="Instructionalnote"/>
+              <w:pStyle w:val="ListBullet"/>
             </w:pPr>
+            <w:r w:rsidRPr="00A8327C">
+              <w:t xml:space="preserve">Relevance and minimisation – only collect information that is needed </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="278C1F06" w14:textId="77777777" w:rsidR="00BD4BDB" w:rsidRPr="00A8327C" w:rsidRDefault="00BD4BDB" w:rsidP="00A8327C">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A8327C">
+              <w:t xml:space="preserve">Data quality – ensure information is accurate, complete and up to date </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="458EE0C7" w14:textId="77777777" w:rsidR="00BD4BDB" w:rsidRPr="00A8327C" w:rsidRDefault="00BD4BDB" w:rsidP="00A8327C">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A8327C">
+              <w:t xml:space="preserve">Openness and transparency – have clear privacy policies and practices </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15520398" w14:textId="77777777" w:rsidR="00BD4BDB" w:rsidRPr="00A8327C" w:rsidRDefault="00BD4BDB" w:rsidP="00A8327C">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A8327C">
+              <w:t xml:space="preserve">Access and correction – individuals can access and correct their information </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="066094C5" w14:textId="77777777" w:rsidR="00BD4BDB" w:rsidRPr="00A8327C" w:rsidRDefault="00BD4BDB" w:rsidP="00A8327C">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A8327C">
+              <w:t xml:space="preserve">Use and disclosure limits – only use/disclose information for authorised purposes </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42380609" w14:textId="77777777" w:rsidR="00BD4BDB" w:rsidRPr="00A8327C" w:rsidRDefault="00BD4BDB" w:rsidP="00A8327C">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A8327C">
+              <w:t>Identifiers – restrict use of government identifiers</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A4C5125" w14:textId="77777777" w:rsidR="00BD4BDB" w:rsidRPr="00A8327C" w:rsidRDefault="00BD4BDB" w:rsidP="00A8327C">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A8327C">
+              <w:t xml:space="preserve">Anonymity/pseudonymity (where appropriate) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CD1FC64" w14:textId="77777777" w:rsidR="00BD4BDB" w:rsidRPr="00A8327C" w:rsidRDefault="00BD4BDB" w:rsidP="00A8327C">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A8327C">
+              <w:t>Data security – protect information from misuse, loss or unauthorised access</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74556FF4" w14:textId="7A69CBF1" w:rsidR="00BD4BDB" w:rsidRDefault="00BD4BDB" w:rsidP="00803710">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A8327C">
+              <w:t>Retention and disposal – destroy or de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A8327C">
+              <w:noBreakHyphen/>
+              <w:t>identify information when no longer needed.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="474ABF0C" w14:textId="77777777" w:rsidR="00663830" w:rsidRPr="00663830" w:rsidRDefault="00663830" w:rsidP="00663830"/>
-[...8 lines deleted...]
-          <w:headerReference w:type="first" r:id="rId13"/>
+    <w:p w14:paraId="34B08C61" w14:textId="2D7494C8" w:rsidR="00212A58" w:rsidRDefault="00212A58" w:rsidP="00803710"/>
+    <w:p w14:paraId="670A0493" w14:textId="77777777" w:rsidR="00E85693" w:rsidRDefault="00E85693" w:rsidP="0060077D">
+      <w:pPr>
+        <w:sectPr w:rsidR="00E85693" w:rsidSect="00A8327C">
+          <w:headerReference w:type="default" r:id="rId15"/>
+          <w:footerReference w:type="default" r:id="rId16"/>
+          <w:headerReference w:type="first" r:id="rId17"/>
           <w:type w:val="continuous"/>
-          <w:pgSz w:w="11900" w:h="16840"/>
-          <w:pgMar w:top="1418" w:right="1418" w:bottom="1440" w:left="1304" w:header="567" w:footer="709" w:gutter="0"/>
+          <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
+          <w:pgMar w:top="992" w:right="1361" w:bottom="1134" w:left="1304" w:header="709" w:footer="590" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C418439" w14:textId="77777777" w:rsidR="00CC4FBF" w:rsidRDefault="00CC4FBF">
-      <w:pPr>
+    <w:p w14:paraId="4883FC43" w14:textId="6B6F1012" w:rsidR="0009160E" w:rsidRPr="000A574C" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+      <w:pPr>
+        <w:pStyle w:val="Heading"/>
         <w:rPr>
-          <w:b/>
-[...1 lines deleted...]
-          <w:sz w:val="32"/>
+          <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00AF7DDC">
+      <w:bookmarkStart w:id="2" w:name="_Hlk235438549"/>
+      <w:r w:rsidRPr="000A574C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4271D630" w14:textId="1E90AADB" w:rsidR="00346CCA" w:rsidRDefault="005A09D7">
+    <w:p w14:paraId="196F7BBA" w14:textId="15BCAB9D" w:rsidR="00ED265D" w:rsidRDefault="003220A5">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="480"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A96529">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A96529">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-2" \h \z \u </w:instrText>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A96529">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc202247550" w:history="1">
-        <w:r w:rsidR="00346CCA" w:rsidRPr="00846552">
+      <w:hyperlink w:anchor="_Toc241660335" w:history="1">
+        <w:r w:rsidR="00ED265D" w:rsidRPr="00BC1B03">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00346CCA">
+        <w:r w:rsidR="00ED265D">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00346CCA" w:rsidRPr="00846552">
+        <w:r w:rsidR="00ED265D" w:rsidRPr="00BC1B03">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Scope</w:t>
         </w:r>
-        <w:r w:rsidR="00346CCA">
+        <w:r w:rsidR="00ED265D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00346CCA">
+        <w:r w:rsidR="00ED265D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00346CCA">
+        <w:r w:rsidR="00ED265D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc202247550 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00346CCA">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc241660335 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00ED265D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00346CCA">
+        <w:r w:rsidR="00ED265D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00346CCA">
+        <w:r w:rsidR="00ED265D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00346CCA">
+        <w:r w:rsidR="00ED265D">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2432BDF7" w14:textId="3EBEFC92" w:rsidR="00346CCA" w:rsidRDefault="00346CCA">
+    <w:p w14:paraId="64EA5B5F" w14:textId="4BF87DB7" w:rsidR="00ED265D" w:rsidRDefault="00ED265D">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="480"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc202247551" w:history="1">
-        <w:r w:rsidRPr="00846552">
+      <w:hyperlink w:anchor="_Toc241660336" w:history="1">
+        <w:r w:rsidRPr="00BC1B03">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00846552">
+        <w:r w:rsidRPr="00BC1B03">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc202247551 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc241660336 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="49AE6DFE" w14:textId="6B1C829B" w:rsidR="00346CCA" w:rsidRDefault="00346CCA">
+    <w:p w14:paraId="0DC02C53" w14:textId="4E797CDF" w:rsidR="00ED265D" w:rsidRDefault="00ED265D">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="480"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc202247552" w:history="1">
-        <w:r w:rsidRPr="00846552">
+      <w:hyperlink w:anchor="_Toc241660337" w:history="1">
+        <w:r w:rsidRPr="00BC1B03">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00846552">
+        <w:r w:rsidRPr="00BC1B03">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Change Primary Name in TOMS</w:t>
+          <w:t>Recording of a Prisoners Particulars</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc202247552 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc241660337 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="43BE8B21" w14:textId="4A5F43EE" w:rsidR="00346CCA" w:rsidRDefault="00346CCA">
+    <w:p w14:paraId="20711358" w14:textId="2C21FFF0" w:rsidR="00ED265D" w:rsidRDefault="00ED265D">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="480"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc241660338" w:history="1">
+        <w:r w:rsidRPr="00BC1B03">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00BC1B03">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Prison Regulations</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc241660338 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2CFFCA5F" w14:textId="376E7423" w:rsidR="00ED265D" w:rsidRDefault="00ED265D">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="480"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc241660339" w:history="1">
+        <w:r w:rsidRPr="00BC1B03">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00BC1B03">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Change of Name of a Prisoner Returned to Prison from Parole</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc241660339 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6C036936" w14:textId="3A7D0978" w:rsidR="00ED265D" w:rsidRDefault="00ED265D">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="480"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc241660340" w:history="1">
+        <w:r w:rsidRPr="00BC1B03">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00BC1B03">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Prisoner Application for a Primary Name Change</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc241660340 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="59E8407D" w14:textId="7C21A198" w:rsidR="00ED265D" w:rsidRDefault="00ED265D">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="480"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc241660341" w:history="1">
+        <w:r w:rsidRPr="00BC1B03">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00BC1B03">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Photographic Identification on Release to Freedom</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc241660341 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3DFEEFA0" w14:textId="31D91EBD" w:rsidR="00ED265D" w:rsidRDefault="00ED265D">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="480"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc241660342" w:history="1">
+        <w:r w:rsidRPr="00BC1B03">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00BC1B03">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Evidence of an Incorrect Name</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc241660342 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="783B9C65" w14:textId="64783E79" w:rsidR="00ED265D" w:rsidRDefault="00ED265D">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="480"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc241660343" w:history="1">
+        <w:r w:rsidRPr="00BC1B03">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00BC1B03">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Definitions</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc241660343 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="21EBD5A4" w14:textId="7DC84822" w:rsidR="00ED265D" w:rsidRDefault="00ED265D">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc241660344" w:history="1">
+        <w:r w:rsidRPr="00BC1B03">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Annexures</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc241660344 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6F6FAD4C" w14:textId="77515D78" w:rsidR="00ED265D" w:rsidRDefault="00ED265D">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc202247553" w:history="1">
-        <w:r w:rsidRPr="00846552">
+      <w:hyperlink w:anchor="_Toc241660345" w:history="1">
+        <w:r w:rsidRPr="00BC1B03">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>3.1</w:t>
-[...7 lines deleted...]
-            <w14:ligatures w14:val="standardContextual"/>
+          <w:t>Related COPPs</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00846552">
-[...5 lines deleted...]
-        </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:tab/>
+          <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:fldChar w:fldCharType="begin"/>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc241660345 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc202247553 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:fldChar w:fldCharType="separate"/>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
-[...5 lines deleted...]
-          </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7FEC535E" w14:textId="69F31304" w:rsidR="00346CCA" w:rsidRDefault="00346CCA">
+    <w:p w14:paraId="2A5829B5" w14:textId="2FF7D1ED" w:rsidR="00ED265D" w:rsidRDefault="00ED265D">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc202247554" w:history="1">
-        <w:r w:rsidRPr="00846552">
+      <w:hyperlink w:anchor="_Toc241660346" w:history="1">
+        <w:r w:rsidRPr="00BC1B03">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>3.2</w:t>
-[...7 lines deleted...]
-            <w14:ligatures w14:val="standardContextual"/>
+          <w:t>Related Documents</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00846552">
-[...5 lines deleted...]
-        </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:tab/>
+          <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:fldChar w:fldCharType="begin"/>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc241660346 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc202247554 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:fldChar w:fldCharType="separate"/>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
-[...5 lines deleted...]
-          </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="284729F2" w14:textId="67BCF027" w:rsidR="00346CCA" w:rsidRDefault="00346CCA">
+    <w:p w14:paraId="1344CA37" w14:textId="371D4E9C" w:rsidR="00ED265D" w:rsidRDefault="00ED265D">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc202247555" w:history="1">
-        <w:r w:rsidRPr="00846552">
+      <w:hyperlink w:anchor="_Toc241660347" w:history="1">
+        <w:r w:rsidRPr="00BC1B03">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>3.3</w:t>
-[...7 lines deleted...]
-            <w14:ligatures w14:val="standardContextual"/>
+          <w:t>Related legislation</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00846552">
-[...5 lines deleted...]
-        </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:tab/>
+          <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:fldChar w:fldCharType="begin"/>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc241660347 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc202247555 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:fldChar w:fldCharType="separate"/>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
-[...5 lines deleted...]
-          </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4D20F8DD" w14:textId="5760FA5D" w:rsidR="00346CCA" w:rsidRDefault="00346CCA">
+    <w:p w14:paraId="510E6211" w14:textId="73161C68" w:rsidR="00ED265D" w:rsidRDefault="00ED265D">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc202247556" w:history="1">
-        <w:r w:rsidRPr="00846552">
+      <w:hyperlink w:anchor="_Toc241660348" w:history="1">
+        <w:r w:rsidRPr="00BC1B03">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Annexures</w:t>
+          <w:t>Assurance</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc202247556 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc241660348 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="04F808DC" w14:textId="5005E7FB" w:rsidR="00346CCA" w:rsidRDefault="00346CCA">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="2FD507F5" w14:textId="41AFE0DA" w:rsidR="00ED265D" w:rsidRDefault="00ED265D">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc202247557" w:history="1">
-        <w:r w:rsidRPr="00846552">
+      <w:hyperlink w:anchor="_Toc241660349" w:history="1">
+        <w:r w:rsidRPr="00BC1B03">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>3.4</w:t>
-[...7 lines deleted...]
-            <w14:ligatures w14:val="standardContextual"/>
+          <w:t>Document Version History</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00846552">
-[...5 lines deleted...]
-        </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:tab/>
+          <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:fldChar w:fldCharType="begin"/>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc241660349 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc202247557 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:fldChar w:fldCharType="separate"/>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
-[...5 lines deleted...]
-          </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3A7899D8" w14:textId="6931D0F7" w:rsidR="00346CCA" w:rsidRDefault="00346CCA">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="1A9F1D6B" w14:textId="46E3866B" w:rsidR="00ED265D" w:rsidRDefault="00ED265D">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc202247558" w:history="1">
-        <w:r w:rsidRPr="00846552">
+      <w:hyperlink w:anchor="_Toc241660350" w:history="1">
+        <w:r w:rsidRPr="00BC1B03">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>3.5</w:t>
-[...7 lines deleted...]
-            <w14:ligatures w14:val="standardContextual"/>
+          <w:t>Appendix A – Approval to Apply to Register Change of Name</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00846552">
-[...5 lines deleted...]
-        </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:tab/>
+          <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:fldChar w:fldCharType="begin"/>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc241660350 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc202247558 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:fldChar w:fldCharType="separate"/>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
-[...5 lines deleted...]
-          </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3FB2B69B" w14:textId="228BD657" w:rsidR="00346CCA" w:rsidRDefault="00346CCA">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="3D00B68F" w14:textId="77777777" w:rsidR="007D40B6" w:rsidRDefault="003220A5" w:rsidP="007D40B6">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...4 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc202247559" w:history="1">
-[...77 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+      <w:r w:rsidRPr="00A96529">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...156 lines deleted...]
-          <w:b/>
+          <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold"/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:r>
+      <w:bookmarkStart w:id="3" w:name="_Toc241660335"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidR="007D40B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0122D182" w14:textId="77777777" w:rsidR="00C8272F" w:rsidRPr="00EE18E4" w:rsidRDefault="00C8272F" w:rsidP="00C8272F">
+    <w:p w14:paraId="76BA792C" w14:textId="0A8C21FE" w:rsidR="00C8272F" w:rsidRDefault="00C8272F" w:rsidP="007D40B6">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc202247550"/>
-      <w:r w:rsidRPr="00EE18E4">
+      <w:r w:rsidRPr="003220A5">
         <w:lastRenderedPageBreak/>
         <w:t>Scope</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="7F0BB74B" w14:textId="57E372FF" w:rsidR="001C7443" w:rsidRPr="001C7443" w:rsidRDefault="00295398" w:rsidP="00295398">
+      <w:pPr>
+        <w:spacing w:before="360" w:after="240"/>
+      </w:pPr>
+      <w:r>
+        <w:t>This Commissioner’s Operating Policy and Procedure (COPP) applies to all prisons administered by or on behalf of the Department of Justice (the Department).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0277F3AC" w14:textId="53C6F19A" w:rsidR="00EC5AF1" w:rsidRPr="007D40B6" w:rsidRDefault="00EC5AF1" w:rsidP="007D40B6">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc241660336"/>
+      <w:r w:rsidRPr="007D40B6">
+        <w:t>Policy</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="1928C159" w14:textId="09ADFBE2" w:rsidR="004521B0" w:rsidRPr="006C6F41" w:rsidRDefault="00A4003B" w:rsidP="00A4003B">
+      <w:pPr>
+        <w:spacing w:before="360" w:after="240"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054137D">
+        <w:t xml:space="preserve">This COPP provides the policy and procedure for the recording of a </w:t>
+      </w:r>
+      <w:r w:rsidR="006D7E3C" w:rsidRPr="0054137D">
+        <w:t>prisoner’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0054137D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054137D" w:rsidRPr="0054137D">
+        <w:t xml:space="preserve">name </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0054137D">
+        <w:t xml:space="preserve">and a prisoner requesting to change their name in accordance with the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0054137D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Registry of Births Deaths and Marriages Registration Act 2020.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D05B53F" w14:textId="0410A0A6" w:rsidR="00AD06CC" w:rsidRDefault="00295398" w:rsidP="00295398">
+      <w:pPr>
+        <w:spacing w:before="360" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0054137D">
+        <w:t>Prisoner</w:t>
+      </w:r>
+      <w:r w:rsidR="00A4003B" w:rsidRPr="0054137D">
+        <w:t>s requesting to change their name require the application to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0054137D">
+        <w:t xml:space="preserve"> be approved</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> by the Supervisory Authority (the Commissioner Corrective Services), in accordance with </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="_Hlk119674446"/>
+      <w:r>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="6" w:name="_Hlk113977026"/>
+      <w:r>
+        <w:t xml:space="preserve">Registry of Births, Death and Marriages (RBDM) </w:t>
+      </w:r>
       <w:bookmarkEnd w:id="5"/>
-    </w:p>
-[...142 lines deleted...]
-      <w:r w:rsidR="008F6045">
+      <w:r>
         <w:t xml:space="preserve">under the </w:t>
       </w:r>
-      <w:bookmarkStart w:id="9" w:name="_Hlk119667144"/>
-      <w:r w:rsidR="008F6045" w:rsidRPr="0000078E">
+      <w:bookmarkStart w:id="7" w:name="_Hlk119667144"/>
+      <w:r w:rsidRPr="00EB6DA1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Births, Deaths and Marriages Registration Act 2020</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidRPr="00295398">
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="662F2091" w14:textId="77777777" w:rsidR="003B5214" w:rsidRDefault="003B5214">
+      <w:bookmarkStart w:id="8" w:name="_Toc14437720"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc241660337"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C522A57" w14:textId="0F5FB854" w:rsidR="00A4003B" w:rsidRPr="006C6F41" w:rsidRDefault="00A4003B" w:rsidP="007D40B6">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006C6F41">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Recording of a </w:t>
+      </w:r>
+      <w:r w:rsidR="009866C9" w:rsidRPr="006C6F41">
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C6F41">
+        <w:t xml:space="preserve">risoners </w:t>
+      </w:r>
+      <w:r w:rsidR="009866C9" w:rsidRPr="006C6F41">
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C6F41">
+        <w:t>articulars</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="9"/>
-      <w:r w:rsidR="008F6045">
+      <w:r w:rsidRPr="006C6F41">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33EFF858" w14:textId="64B77EE8" w:rsidR="00A97D3E" w:rsidRDefault="00A97D3E" w:rsidP="00A97D3E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A97D3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>The prisoner’s primary name (e.g</w:t>
+      </w:r>
+      <w:r w:rsidR="006710F3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="6155E78E" w14:textId="4127F1A8" w:rsidR="000755EE" w:rsidRDefault="00CA7444" w:rsidP="008114B3">
+      <w:r w:rsidRPr="00A97D3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the name of the prisoner documented on their warrant) shall be recorded on the Total Offender Management Solution (TOMS)</w:t>
+      </w:r>
+      <w:r w:rsidR="00653F6E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>, r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A97D3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">efer to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="00A97D3E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:bCs/>
+            <w:szCs w:val="26"/>
+          </w:rPr>
+          <w:t>COPP 2.1 Reception</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A97D3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="541C7F10" w14:textId="77777777" w:rsidR="00A97D3E" w:rsidRPr="00A97D3E" w:rsidRDefault="00A97D3E" w:rsidP="00A97D3E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DCB129A" w14:textId="68FCE60A" w:rsidR="00A97D3E" w:rsidRPr="00A97D3E" w:rsidRDefault="00A97D3E" w:rsidP="00A97D3E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A97D3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Where a prisoner has an alias and/or preferred names, these may also be documented on TOMS which enables a search for the prisoner by both names (primary and preferred).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BA7B071" w14:textId="3816B265" w:rsidR="004521B0" w:rsidRPr="000D77E5" w:rsidRDefault="00A97D3E" w:rsidP="00843C8B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A97D3E">
+        <w:t>A record of a prisoner’s name may be changed at any time if the Superintendent considers such a change is necessary</w:t>
+      </w:r>
+      <w:r w:rsidR="004521B0" w:rsidRPr="000D77E5">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidR="004521B0" w:rsidRPr="000D77E5">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F898BF0" w14:textId="34ED87B1" w:rsidR="005B2F8D" w:rsidRPr="000D77E5" w:rsidRDefault="005B2F8D" w:rsidP="007D40B6">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Approval_to_Change"/>
-      <w:bookmarkStart w:id="11" w:name="_Toc202247552"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc241660339"/>
+      <w:r w:rsidRPr="000D77E5">
+        <w:t>Change of Name of a Prisoner Returned to Prison from Parole</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="10"/>
-      <w:r w:rsidRPr="00EE18E4">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> in TOMS</w:t>
+    </w:p>
+    <w:p w14:paraId="276FC509" w14:textId="679D4E18" w:rsidR="005B2F8D" w:rsidRPr="000D77E5" w:rsidRDefault="005B2F8D" w:rsidP="00843C8B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000D77E5">
+        <w:t xml:space="preserve">Where a prisoner has returned from prison from parole via suspension warrant the Prisoner Review Board (PRB) shall review the request prior to the prisoner submitting the </w:t>
+      </w:r>
+      <w:r w:rsidR="0003494A" w:rsidRPr="000D77E5">
+        <w:t>‘</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:anchor="change-of-name" w:history="1">
+        <w:r w:rsidR="0003494A" w:rsidRPr="000D77E5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Application to register a change of name’ form BDM400</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="0003494A" w:rsidRPr="000D77E5">
+        <w:t xml:space="preserve"> (BDM400).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D77E5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33E8A9E1" w14:textId="3AFD26E1" w:rsidR="005B2F8D" w:rsidRPr="000D77E5" w:rsidRDefault="005B2F8D" w:rsidP="00843C8B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000D77E5">
+        <w:t xml:space="preserve">The prisoner shall provide the PRB </w:t>
+      </w:r>
+      <w:r w:rsidR="00F610B8" w:rsidRPr="000D77E5">
+        <w:t xml:space="preserve">in writing </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D77E5">
+        <w:t>with the following information:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65259FF9" w14:textId="1D02F88C" w:rsidR="005B2F8D" w:rsidRPr="000D77E5" w:rsidRDefault="005B2F8D" w:rsidP="002C082F">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1417" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000D77E5">
+        <w:t>reason for the request to change their name</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="118E401B" w14:textId="4CE707F1" w:rsidR="00F610B8" w:rsidRPr="000D77E5" w:rsidRDefault="005B2F8D" w:rsidP="002C082F">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1417" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000D77E5">
+        <w:t>what the name change will be</w:t>
+      </w:r>
+      <w:r w:rsidR="002C082F">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5399A025" w14:textId="7563D278" w:rsidR="00F610B8" w:rsidRPr="000D77E5" w:rsidRDefault="005B2F8D" w:rsidP="00843C8B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000D77E5">
+        <w:t>The PRB shall review the request and inform the Superintendent of the prison of the decision.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DB8CB34" w14:textId="65ADB22F" w:rsidR="00425DA4" w:rsidRPr="000D77E5" w:rsidRDefault="00425DA4" w:rsidP="00843C8B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000D77E5">
+        <w:t>The Superintendent shall inform the prisoner of the decision and document the information in offender notes on TOMS</w:t>
+      </w:r>
+      <w:r w:rsidR="00F81C8F" w:rsidRPr="000D77E5">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05A87C96" w14:textId="03E7CA35" w:rsidR="00DF0ED4" w:rsidRPr="00DF0ED4" w:rsidRDefault="005B2F8D" w:rsidP="00843C8B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000D77E5">
+        <w:t xml:space="preserve">Where the PRB has approved the </w:t>
+      </w:r>
+      <w:r w:rsidR="006D7E3C" w:rsidRPr="000D77E5">
+        <w:t>request,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D77E5">
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r w:rsidR="00F610B8" w:rsidRPr="000D77E5">
+        <w:t xml:space="preserve"> prisoner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D77E5">
+        <w:t xml:space="preserve"> shall complete the process in section </w:t>
+      </w:r>
+      <w:r w:rsidR="000D77E5">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D77E5">
+        <w:t xml:space="preserve"> below</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF0ED4">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23A9D900" w14:textId="1FCF40E9" w:rsidR="009866C9" w:rsidRPr="002C082F" w:rsidRDefault="009866C9" w:rsidP="007D40B6">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc241660340"/>
+      <w:r w:rsidRPr="002C082F">
+        <w:t>Prisoner Application for a P</w:t>
+      </w:r>
+      <w:r w:rsidR="005B2F8D" w:rsidRPr="002C082F">
+        <w:t xml:space="preserve">rimary </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C082F">
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidR="005B2F8D" w:rsidRPr="002C082F">
+        <w:t>ame</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C082F">
+        <w:t xml:space="preserve"> Change</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
-    </w:p>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="12" w:name="_Toc202247553"/>
+      <w:r w:rsidR="005B2F8D" w:rsidRPr="002C082F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7479B639" w14:textId="2BF9A7DF" w:rsidR="005B2F8D" w:rsidRDefault="005B2F8D" w:rsidP="00843C8B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
       <w:r>
-        <w:t>Eligibility and prerequisites</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="3AF2FED0" w14:textId="765C09FE" w:rsidR="00B54836" w:rsidRDefault="00780D4C" w:rsidP="00512E56">
+        <w:t>The eligibility criteria to register for a name change is detailed on the ‘</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:anchor="change-of-name" w:history="1">
+        <w:r w:rsidRPr="009866C9">
+          <w:t>Application to register a change of name’ form BDM400</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> (BDM400). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62ED1F74" w14:textId="0401FE9A" w:rsidR="004F1C58" w:rsidRPr="004F1C58" w:rsidRDefault="005B2F8D" w:rsidP="004F1C58">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The eligibility criteria to register for a name change </w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>The Superintendent shall consider the application and forward the completed TOMS form ‘</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:anchor="_Appendix_A_–" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Approval to Apply to Register Change of Name’ </w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> detailed on the ‘</w:t>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="002A4D06">
+        <w:t>to the Commissioner via the relevant Deputy Commissioner for approval.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="566E0074" w14:textId="3391B2EB" w:rsidR="00CF0B0A" w:rsidRPr="00CF0B0A" w:rsidRDefault="005B2F8D" w:rsidP="00843C8B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:t>Application to register a change of name’ form BDM400</w:t>
-[...16 lines deleted...]
-        <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The Superintendent </w:t>
-[...9 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">An application fee is required (refer to form </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:anchor="change-of-name" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>BDM400</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r>
-        <w:t>application</w:t>
-[...77 lines deleted...]
-      <w:r w:rsidR="00BC1289">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="006D1CF5" w:rsidRPr="006D1CF5">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...24 lines deleted...]
-      <w:bookmarkStart w:id="14" w:name="_Toc202247554"/>
+        <w:t xml:space="preserve"> Note: the prisoner should be advised that the application fee is retained regardless of the outcome of the application.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F4856C2" w14:textId="44C82E35" w:rsidR="00CF0B0A" w:rsidRPr="00CF0B0A" w:rsidRDefault="005B2F8D" w:rsidP="00843C8B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
       <w:r>
-        <w:t>Supporting documentation</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="7C573D23" w14:textId="1A9C60FA" w:rsidR="008F6045" w:rsidRPr="00EB4A03" w:rsidRDefault="00EB4A03" w:rsidP="00722946">
+        <w:lastRenderedPageBreak/>
+        <w:t>At least three forms of identification are required for the application including one with a photo (refer</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:anchor="change-of-name" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> BDM400</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5116959F" w14:textId="67710668" w:rsidR="00295398" w:rsidRDefault="00295398" w:rsidP="00843C8B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00EB4A03">
-[...1 lines deleted...]
-      </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...43 lines deleted...]
-    <w:p w14:paraId="6EDE421B" w14:textId="496C3CE4" w:rsidR="00026EBB" w:rsidRDefault="009F0332" w:rsidP="00BC1289">
+        <w:t>Where a prisoner requests a change of their name, the following procedure is followed:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A76CB71" w14:textId="77777777" w:rsidR="00295398" w:rsidRDefault="00295398" w:rsidP="00295398">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t>s</w:t>
-[...23 lines deleted...]
-        <w:r w:rsidR="007E171C" w:rsidRPr="00EA6C3E">
+        <w:t xml:space="preserve">staff shall ensure the prisoner meets the eligibility criteria listed in </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:anchor="change-of-name" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>BDM400</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="007E171C">
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33CDEB98" w14:textId="5AF427AC" w:rsidR="007E171C" w:rsidRDefault="00582BDA" w:rsidP="00BC1289">
+    <w:p w14:paraId="6A67A509" w14:textId="77777777" w:rsidR="00295398" w:rsidRDefault="00295398" w:rsidP="00295398">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t>s</w:t>
-[...11 lines deleted...]
-        <w:r w:rsidR="007E171C" w:rsidRPr="00454E0D">
+        <w:t xml:space="preserve">staff shall print out the ‘Approval to Apply to Register Change of Name’ from TOMS (see  </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:anchor="_Appendix_A_–" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Appendix A – Approval to Apply to Register Change of Name</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="007E171C">
-[...24 lines deleted...]
-    <w:p w14:paraId="111A20B2" w14:textId="666894F4" w:rsidR="00427064" w:rsidRDefault="009F0332" w:rsidP="00BC1289">
+      <w:r>
+        <w:t>) and where required, assist the prisoner in completing the hard copy application.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25333532" w14:textId="1D0B42CC" w:rsidR="00295398" w:rsidRDefault="00295398" w:rsidP="00295398">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
       </w:pPr>
       <w:r>
-        <w:t>o</w:t>
-[...59 lines deleted...]
-      <w:r w:rsidR="00582C79">
+        <w:t xml:space="preserve">once the ‘Approval to Apply to Register Change of Name’ form is completed, staff will forward the hardcopy application to the </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="12" w:name="_Hlk160701591"/>
+      <w:r>
         <w:t xml:space="preserve">assigned staff member </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
-[...19 lines deleted...]
-        <w:r w:rsidR="00582C79" w:rsidRPr="00454E0D">
+      <w:bookmarkEnd w:id="12"/>
+      <w:r>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00B52EEA">
+        <w:t>e.g.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Transitional Manager, Case Coordinator) who shall enter the details provided onto the TOMS ‘</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:anchor="_Appendix_A_–" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Approval to Apply to Register Change of Name’</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00427064">
+      <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62FBCBBB" w14:textId="3286D1A3" w:rsidR="00B44437" w:rsidRDefault="003A6126" w:rsidP="00BC1289">
+    <w:p w14:paraId="388C7A5C" w14:textId="77777777" w:rsidR="00295398" w:rsidRDefault="00295398" w:rsidP="00295398">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
-[...48 lines deleted...]
-    <w:p w14:paraId="1C08EB2A" w14:textId="7687A1B5" w:rsidR="00B44437" w:rsidRDefault="009F0332" w:rsidP="00BC1289">
+        <w:t>the assigned staff member shall then print out the application and have the prisoner complete and sign part 6. The assigned staff member shall complete and sign part 7 and part 8.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="003EE1EF" w14:textId="77777777" w:rsidR="00295398" w:rsidRDefault="00295398" w:rsidP="00295398">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t>t</w:t>
-[...23 lines deleted...]
-      <w:r w:rsidR="00B44437">
+        <w:t xml:space="preserve">the assigned staff member shall then forward the printed and signed </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="13" w:name="_Hlk192851726"/>
+      <w:r>
         <w:t>‘</w:t>
       </w:r>
-      <w:bookmarkStart w:id="18" w:name="_Hlk120865334"/>
-      <w:r w:rsidR="006D1CF5">
+      <w:bookmarkStart w:id="14" w:name="_Hlk120865334"/>
+      <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="006D1CF5">
-[...2 lines deleted...]
-      <w:r w:rsidR="006D1CF5">
+      <w:r>
+        <w:instrText>HYPERLINK "file:///C:\\Users\\steadg\\Downloads\\copp-9.4.docx" \l "_Appendix_A_–"</w:instrText>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00B44437" w:rsidRPr="00093749">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t xml:space="preserve">Approval to Apply </w:t>
-[...16 lines deleted...]
-        </w:rPr>
+        <w:t>Approval to Apply to Register Change of Name’ form</w:t>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
-[...65 lines deleted...]
-    <w:p w14:paraId="53288BB0" w14:textId="55273094" w:rsidR="008615D9" w:rsidRDefault="009F0332" w:rsidP="00D45E5E">
+      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r>
+        <w:t xml:space="preserve"> along with any relevant history/charges of the prisoner and confirmation that the prisoners Victim Notification Register (VNR)/Victim-offender Mediation Unit (VMU) has been checked to the Superintendent/Officer in Charge (OIC) for consideration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="076E3E62" w14:textId="77777777" w:rsidR="00295398" w:rsidRDefault="00295398" w:rsidP="00295398">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D45E5E">
-[...21 lines deleted...]
-    <w:p w14:paraId="13F84EC1" w14:textId="77777777" w:rsidR="007C2690" w:rsidRDefault="007C2690" w:rsidP="007C2690">
+      <w:r>
+        <w:t>the Superintendent shall consider the application and if supported, state that the application is supported in Part B section 9.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B5BDDB1" w14:textId="77777777" w:rsidR="00295398" w:rsidRDefault="00295398" w:rsidP="00295398">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">the Superintendent shall not support the application, if the name change is considered reasonably likely to: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37F1EBB3" w14:textId="77777777" w:rsidR="007C2690" w:rsidRDefault="007C2690" w:rsidP="007C2690">
+    <w:p w14:paraId="7E5497F8" w14:textId="77777777" w:rsidR="00295398" w:rsidRDefault="00295398" w:rsidP="00295398">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1417" w:hanging="357"/>
       </w:pPr>
-      <w:r w:rsidRPr="00EE18E4">
+      <w:r>
         <w:t>have an adverse effect on the safety or security and the good order of the prison</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56EC0499" w14:textId="77777777" w:rsidR="007C2690" w:rsidRDefault="007C2690" w:rsidP="007C2690">
+    <w:p w14:paraId="0E56FD65" w14:textId="77777777" w:rsidR="00295398" w:rsidRDefault="00295398" w:rsidP="00295398">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1417" w:hanging="357"/>
       </w:pPr>
-      <w:r w:rsidRPr="00EE18E4">
-[...1 lines deleted...]
-      </w:r>
       <w:r>
-        <w:t xml:space="preserve">. </w:t>
-[...62 lines deleted...]
-    <w:p w14:paraId="377941DE" w14:textId="77777777" w:rsidR="007C2690" w:rsidRDefault="007C2690" w:rsidP="007C2690">
+        <w:t>be considered offensive by a victim of the prisoner’s crime or a significant sector of the community. Where the prisoner has a TOMS Victim Notification Register (VNR) Alert, the Superintendent shall ensure to consult with and obtain comment/advice from the victim(s) through the VNR</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A43C3F7" w14:textId="77777777" w:rsidR="00295398" w:rsidRDefault="00295398" w:rsidP="00295398">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1417" w:hanging="357"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">if the prisoner is registered against the </w:t>
-[...12 lines deleted...]
-        <w:t>Community Protection (Offender Reporting) Act 2004</w:t>
+        <w:t xml:space="preserve">if the prisoner is registered against the Australian National Child Offender Register (ANCOR), the provisions of section 80C of the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Community Protection (Offender Reporting) Act 2004 </w:t>
       </w:r>
       <w:r>
         <w:t>apply.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41E0A4C9" w14:textId="77777777" w:rsidR="007C2690" w:rsidRPr="00EE18E4" w:rsidRDefault="007C2690" w:rsidP="007C2690">
+    <w:p w14:paraId="54C19E04" w14:textId="77777777" w:rsidR="00295398" w:rsidRDefault="00295398" w:rsidP="00295398">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1417" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t>any other reasons outlined in Part B section 10.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="402317BB" w14:textId="7302BED2" w:rsidR="00F6144F" w:rsidRPr="00725552" w:rsidRDefault="00F6144F" w:rsidP="00F6144F">
+    <w:p w14:paraId="22D7DDA4" w14:textId="77777777" w:rsidR="00295398" w:rsidRPr="007D2387" w:rsidRDefault="00295398" w:rsidP="00295398">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00725552">
-[...9 lines deleted...]
-        <w:r w:rsidRPr="00725552">
+      <w:r>
+        <w:t>Where the Superintendent has not supported the application, this shall be noted on the ‘</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:anchor="_Appendix_A_–" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Approval to Apply to Register Change of Name’ form</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00725552">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21AE90A1" w14:textId="460385A4" w:rsidR="00705340" w:rsidRPr="00725552" w:rsidRDefault="008D5811" w:rsidP="00DD39B3">
+    <w:p w14:paraId="0755BBA5" w14:textId="1CA8A01B" w:rsidR="00F81C8F" w:rsidRPr="009B1F5B" w:rsidRDefault="00F81C8F" w:rsidP="009613E3">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Hlk189050908"/>
-[...27 lines deleted...]
-      <w:r w:rsidRPr="00725552">
+      <w:r w:rsidRPr="009B1F5B">
+        <w:t xml:space="preserve">The Superintendent shall not support the application where the PRB has not approved the request in the circumstance of a prisoner who has </w:t>
+      </w:r>
+      <w:r w:rsidR="006D7E3C" w:rsidRPr="009B1F5B">
+        <w:t>returned to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B1F5B">
+        <w:t xml:space="preserve"> prison from parole.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E5E9C6B" w14:textId="77777777" w:rsidR="00295398" w:rsidRDefault="00295398" w:rsidP="00295398">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Hlk189050908"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">The Superintendent of the originating prison shall progress the ‘Approval to Apply to Register a Change of Name’ form and any supporting documentation via an Internal memo </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">to the relevant </w:t>
       </w:r>
-      <w:r w:rsidR="003E6F45" w:rsidRPr="00725552">
-[...12 lines deleted...]
-    <w:p w14:paraId="23D1F81C" w14:textId="2A7846E3" w:rsidR="00705340" w:rsidRPr="00725552" w:rsidRDefault="00630E67" w:rsidP="00705340">
+      <w:r>
+        <w:t>Deputy Commissioner who shall review the application, prior to progressing it to the Office of the Commissioner:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EA3856C" w14:textId="77777777" w:rsidR="00295398" w:rsidRDefault="00295398" w:rsidP="00295398">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
-      <w:r w:rsidRPr="00725552">
+      <w:r>
         <w:t xml:space="preserve">Adult Male Prisons - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidRPr="00725552">
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CS-AMP-Operations@justice.wa.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2A57F4B1" w14:textId="77777777" w:rsidR="00705340" w:rsidRPr="00725552" w:rsidRDefault="00630E67" w:rsidP="00705340">
+    <w:p w14:paraId="114ED771" w14:textId="70E12BCF" w:rsidR="00295398" w:rsidRDefault="00295398" w:rsidP="00295398">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
-      <w:r w:rsidRPr="00725552">
+      <w:r>
         <w:t xml:space="preserve">Adult Women’s Prisons </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidRPr="00725552">
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>AWP@justice.wa.gov.au</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00725552">
+      <w:r>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="679F2DD2" w14:textId="33448600" w:rsidR="00DD39B3" w:rsidRDefault="00630E67" w:rsidP="00705340">
-[...1 lines deleted...]
-        <w:pStyle w:val="Documentdetails"/>
+    <w:p w14:paraId="3C4FB50E" w14:textId="77777777" w:rsidR="00295398" w:rsidRDefault="00295398" w:rsidP="00843C8B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The Superintendent shall ensure the application is saved in accordance with Departmental record keeping practices.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5583FC36" w14:textId="77777777" w:rsidR="00474DAD" w:rsidRDefault="00295398" w:rsidP="00843C8B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Once the application has been reviewed by the Deputy Commissioner the printed and scanned </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:anchor="_Appendix_A_–" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>‘Approval to Apply to Register Change of Name’ form</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> shall be progressed with the accompanying memo, noting the level of support for the application or whether the application is unsupported. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E1A264" w14:textId="2908E69E" w:rsidR="00295398" w:rsidRDefault="00295398" w:rsidP="00843C8B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The memo will then be progressed to the Office of the Commissioner for the Commissioner’s approval (Part B section 10). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71D73EB9" w14:textId="77777777" w:rsidR="00295398" w:rsidRDefault="00295398" w:rsidP="00843C8B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Once considered and approved by the Commissioner, the completed </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId31" w:anchor="_Appendix_A_–" w:history="1">
+        <w:r w:rsidRPr="00EB6DA1">
+          <w:t>Approval to Apply to Register Change of Name’ form</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00EB6DA1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>shall be emailed back to the originating prison.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776F68B0" w14:textId="06B45423" w:rsidR="0064729E" w:rsidRPr="0064729E" w:rsidRDefault="00295398" w:rsidP="00843C8B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If not approved by the </w:t>
+      </w:r>
+      <w:r w:rsidR="00B3071E">
+        <w:t>Commissioner,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> the application will not progress to RBDM</w:t>
+      </w:r>
+      <w:r w:rsidR="008761DE">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="284097C5" w14:textId="2271FBE5" w:rsidR="009866C9" w:rsidRPr="009866C9" w:rsidRDefault="00295398" w:rsidP="00843C8B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If approved by the Commissioner, the Superintendent shall ensure that the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId32" w:anchor="change-of-name" w:history="1">
+        <w:r w:rsidRPr="0032531C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>BDM400</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> is printed out and completed by the prisoner. The prisoner shall be given assistance to complete the form if required. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BEB5E33" w14:textId="77777777" w:rsidR="00295398" w:rsidRPr="00A8327C" w:rsidRDefault="00295398" w:rsidP="00843C8B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A8327C">
+        <w:t>Once completed, compile the:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F89A019" w14:textId="77777777" w:rsidR="00295398" w:rsidRDefault="00295398" w:rsidP="00843C8B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
-        <w:ind w:left="1080"/>
-[...142 lines deleted...]
-      <w:r w:rsidR="00BB1002" w:rsidRPr="00725552">
+        <w:ind w:left="1154"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...57 lines deleted...]
-        <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:t>If approved</w:t>
-[...69 lines deleted...]
-        <w:r w:rsidRPr="00EB4A03">
+        <w:t>signed hardcopy of the ‘</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33" w:anchor="change-of-name" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>BDM400</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A2CB5C4" w14:textId="0BFB01AF" w:rsidR="00E51334" w:rsidRDefault="00E51334" w:rsidP="00BC1289">
+    <w:p w14:paraId="7DCFA330" w14:textId="77777777" w:rsidR="00295398" w:rsidRDefault="00295398" w:rsidP="00843C8B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="21"/>
         </w:numPr>
-        <w:spacing w:before="120"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="009F0332">
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1154"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>signed</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="009F0332">
+        <w:t>signed copy of the</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:anchor="_Appendix_A_–" w:history="1">
-        <w:r w:rsidR="00AB782C" w:rsidRPr="00C6666D">
+      <w:hyperlink r:id="rId34" w:anchor="_Appendix_A_–" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>‘Approval to Apply to Register Change of Name</w:t>
-[...11 lines deleted...]
-          <w:t xml:space="preserve"> form</w:t>
+          <w:t>‘Approval to Apply to Register Change of Name’ form</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00AB782C">
+      <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B442138" w14:textId="77777777" w:rsidR="00E51334" w:rsidRDefault="00AB782C" w:rsidP="00BC1289">
+    <w:p w14:paraId="21B46CEA" w14:textId="77777777" w:rsidR="00295398" w:rsidRDefault="00295398" w:rsidP="00843C8B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="21"/>
         </w:numPr>
-        <w:spacing w:before="120"/>
-        <w:ind w:left="1134" w:hanging="425"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1154"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>required proof of identity</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="543C2C4C" w14:textId="2DB0D544" w:rsidR="0064729E" w:rsidRPr="004F1C58" w:rsidRDefault="00295398" w:rsidP="00843C8B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1154"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:t>required proof of identity</w:t>
-[...40 lines deleted...]
-        <w:r w:rsidR="00C6666D" w:rsidRPr="00EB4A03">
+        <w:t xml:space="preserve">application fee and all other application requirements (refer to the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId35" w:anchor="change-of-name" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> BDM400</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BC1289">
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p w14:paraId="7218FB8A" w14:textId="54A318F3" w:rsidR="0064729E" w:rsidRPr="00A8327C" w:rsidRDefault="00295398" w:rsidP="00843C8B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00295398">
+        <w:t>compiled documents at section 3.3.5 shall be sent to:</w:t>
+      </w:r>
+      <w:r w:rsidR="00A8327C">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00A8327C">
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>Registry of Births Deaths &amp; Marriages</w:t>
+      </w:r>
+      <w:r w:rsidR="00A8327C">
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>PO Box 7720, Cloisters Square</w:t>
+      </w:r>
+      <w:r w:rsidR="00A8327C">
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>Perth, Western Australia 6850</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30781EC0" w14:textId="4C689165" w:rsidR="00474DAD" w:rsidRPr="00E7274B" w:rsidRDefault="00295398" w:rsidP="00843C8B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Any supporting documents which are originals shall be copied and the originals </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7274B">
+        <w:t>returned to the prisoner or the prisoner's property. Only copies of the supporting documentation will be forwarded to Operational Information Management.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CD9C73E" w14:textId="51AD1A22" w:rsidR="00BA0CD6" w:rsidRPr="00E7274B" w:rsidRDefault="00295398" w:rsidP="00843C8B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="policy_directives_pd_49_-_change_4329"/>
+      <w:bookmarkStart w:id="17" w:name="_Hlk114579416"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r w:rsidRPr="00E7274B">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">The RBDM will register the name in their system and notify the relevant Supervisory Authority via </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r w:rsidRPr="00E7274B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>datamanagementgroup@justice.wa.gov.au</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00E7274B">
+        <w:t xml:space="preserve"> who will change the name on TOMS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59548884" w14:textId="77777777" w:rsidR="00295398" w:rsidRPr="00E7274B" w:rsidRDefault="00295398" w:rsidP="00843C8B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...6 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Hlk184896487"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r w:rsidRPr="00E7274B">
+        <w:t>Following the changing of prisoner’s name on TOMS, an automated TOMS notification shall be sent via email to the following stakeholders</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7274B">
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">The compiled documents at </w:t>
-[...34 lines deleted...]
-        <w:pStyle w:val="Heading3"/>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B061B2E" w14:textId="77777777" w:rsidR="00295398" w:rsidRPr="00E7274B" w:rsidRDefault="00295398" w:rsidP="00843C8B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="22"/>
         </w:numPr>
-        <w:spacing w:before="0" w:after="0"/>
-[...139 lines deleted...]
-    <w:p w14:paraId="44692F9B" w14:textId="77777777" w:rsidR="001C7141" w:rsidRPr="00551598" w:rsidRDefault="001C7141" w:rsidP="001C7141">
+        <w:spacing w:before="60" w:after="60"/>
+        <w:ind w:left="1418" w:hanging="425"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7274B">
+        <w:t xml:space="preserve">Supervisory Authority (Commissioner) via the Office of the Commissioner </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="544D646A" w14:textId="77777777" w:rsidR="00295398" w:rsidRPr="00E7274B" w:rsidRDefault="00295398" w:rsidP="00843C8B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="60" w:after="60"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="12542F8B" w14:textId="77777777" w:rsidR="001C7141" w:rsidRPr="00551598" w:rsidRDefault="001C7141" w:rsidP="001C7141">
+        <w:ind w:left="1418" w:hanging="425"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7274B">
+        <w:t>CS-DIV-Superintendents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="381212E5" w14:textId="77777777" w:rsidR="00295398" w:rsidRPr="00E7274B" w:rsidRDefault="00295398" w:rsidP="00843C8B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="60" w:after="60"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="42B09FFE" w14:textId="77777777" w:rsidR="001C7141" w:rsidRPr="00551598" w:rsidRDefault="001C7141" w:rsidP="001C7141">
+        <w:ind w:left="1418" w:hanging="425"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7274B">
+        <w:t>CS-AMP-Operations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76DB2377" w14:textId="77777777" w:rsidR="00A8327C" w:rsidRDefault="00295398" w:rsidP="00843C8B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="60" w:after="60"/>
-      </w:pPr>
-[...5 lines deleted...]
-      <w:pPr>
+        <w:ind w:left="1418" w:hanging="425"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7274B">
+        <w:t>Adult Women’s Prisons (AWP)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F81C8F" w:rsidRPr="00E7274B">
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="46D62809" w14:textId="3E3448D7" w:rsidR="00295398" w:rsidRPr="00E7274B" w:rsidRDefault="00295398" w:rsidP="00843C8B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A8327C">
+        <w:t>Upon</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7274B">
+        <w:t xml:space="preserve"> receiving an automated TOMS notification of the approval by the RBDM to change the prisoner’s name, the Superintendent shall inform:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20CABC3C" w14:textId="77777777" w:rsidR="00295398" w:rsidRPr="00E7274B" w:rsidRDefault="00295398" w:rsidP="00843C8B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="60" w:after="60"/>
-      </w:pPr>
-[...22 lines deleted...]
-        <w:pStyle w:val="Heading3"/>
+        <w:ind w:left="1559" w:hanging="493"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7274B">
+        <w:t xml:space="preserve">the prisoner </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CA410E8" w14:textId="46DFE3D3" w:rsidR="00295398" w:rsidRPr="00E7274B" w:rsidRDefault="00295398" w:rsidP="00843C8B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="31"/>
         </w:numPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:ind w:left="1559" w:hanging="493"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7274B">
+        <w:t>relevant business areas, to include Health Services and Education Services within the prison to amend all hard copy records held in relation to the prisoner (</w:t>
+      </w:r>
+      <w:r w:rsidR="00B52EEA" w:rsidRPr="00E7274B">
+        <w:t>e.g.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7274B">
+        <w:t xml:space="preserve"> Prisoner ID Card, Unit Files, Count Boards etc.) of the change of name and; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D295637" w14:textId="77777777" w:rsidR="00295398" w:rsidRPr="00E7274B" w:rsidRDefault="00295398" w:rsidP="00843C8B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="31"/>
         </w:numPr>
-      </w:pPr>
-[...12 lines deleted...]
-    <w:p w14:paraId="0042F935" w14:textId="378F9545" w:rsidR="002F0872" w:rsidRPr="00551598" w:rsidRDefault="002F0872" w:rsidP="002F0872">
+        <w:spacing w:before="60" w:after="60"/>
+        <w:ind w:left="1559" w:hanging="493"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7274B">
+        <w:t>VNR, for prisoners with a TOMS VNR alert.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EC9B608" w14:textId="1A7BC20B" w:rsidR="00F81C8F" w:rsidRPr="00E7274B" w:rsidRDefault="00F81C8F" w:rsidP="00843C8B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="6F1353C6" w14:textId="1C86F3C8" w:rsidR="004406AA" w:rsidRPr="00D45E5E" w:rsidRDefault="004406AA" w:rsidP="00BC44CB">
+      </w:pPr>
+      <w:r w:rsidRPr="00E7274B">
+        <w:t xml:space="preserve">Where the PRB has supported the application in the circumstance of a prisoner who has </w:t>
+      </w:r>
+      <w:r w:rsidR="00B3071E" w:rsidRPr="00E7274B">
+        <w:t>returned to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7274B">
+        <w:t xml:space="preserve"> prison from parole, the Superintendent shall notify the PRB of the outcome via email. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46523B25" w14:textId="076D969E" w:rsidR="004F1C58" w:rsidRPr="00E7274B" w:rsidRDefault="00621820" w:rsidP="00843C8B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Hlk202249272"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00D45E5E">
+      <w:bookmarkStart w:id="19" w:name="_Hlk202249272"/>
+      <w:r w:rsidRPr="00E7274B">
+        <w:t>Where an application is</w:t>
+      </w:r>
+      <w:r w:rsidR="00295398" w:rsidRPr="00E7274B">
+        <w:t xml:space="preserve"> not approved, the prisoner shall be notified</w:t>
+      </w:r>
+      <w:r w:rsidR="00295398" w:rsidRPr="00E7274B">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
-          <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in writing, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D45E5E">
+      <w:r w:rsidR="00295398" w:rsidRPr="00E7274B">
         <w:t>as soon as practicable, as to the reason why the application was not approved.</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-    <w:p w14:paraId="74699BA2" w14:textId="2B08DFD8" w:rsidR="003D708E" w:rsidRDefault="003D708E" w:rsidP="00B82091">
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="262227CA" w14:textId="0539991B" w:rsidR="00547732" w:rsidRPr="00E7274B" w:rsidRDefault="00FF729A" w:rsidP="007D40B6">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc241660341"/>
+      <w:r w:rsidRPr="00E7274B">
+        <w:t>Photographic I</w:t>
+      </w:r>
+      <w:r w:rsidR="00E7274B" w:rsidRPr="00E7274B">
+        <w:t>dentification</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7274B">
+        <w:t xml:space="preserve"> on Release to Freedom</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w14:paraId="39AA781D" w14:textId="141D7E1C" w:rsidR="00FF729A" w:rsidRPr="00E7274B" w:rsidRDefault="00FF729A" w:rsidP="00843C8B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7274B">
+        <w:t xml:space="preserve">Transitional Mangers may assist prisoners to apply and obtain adequate photographic </w:t>
+      </w:r>
+      <w:r w:rsidR="00B752FA" w:rsidRPr="00E7274B">
+        <w:t xml:space="preserve">identification (ID) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7274B">
+        <w:t>prior to release to freedom.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6454B94F" w14:textId="0DA4645E" w:rsidR="00FF729A" w:rsidRPr="00E7274B" w:rsidRDefault="006C6F41" w:rsidP="00843C8B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7274B">
+        <w:t>Generally, for a prisoner to obtain photographic ID</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC4801" w:rsidRPr="00E7274B">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7274B">
+        <w:t>a birth certificate</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF729A" w:rsidRPr="00E7274B">
+        <w:t>, Medicare Card and TOMS Client ID from TOMS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7274B">
+        <w:t xml:space="preserve"> is required. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB05CF5" w14:textId="77777777" w:rsidR="00FF729A" w:rsidRPr="00E7274B" w:rsidRDefault="00FF729A" w:rsidP="00843C8B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7274B">
+        <w:t>All forms of ID must reflect the same name and date of birth (where a date of birth is listed).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E254A88" w14:textId="0726DE2D" w:rsidR="0009166B" w:rsidRPr="00E7274B" w:rsidRDefault="00FF729A" w:rsidP="00843C8B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
         <w:rPr>
-          <w:b/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...35 lines deleted...]
-    <w:p w14:paraId="1284984E" w14:textId="77777777" w:rsidR="000755EE" w:rsidRDefault="003D708E" w:rsidP="00B82091">
+      <w:r w:rsidRPr="00E7274B">
+        <w:t xml:space="preserve">Where a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7274B">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>prisoner is known by an alias or a name that differs from their registered birth name and the name is not listed on TOMS the TOMS Client ID cannot be used to support the application.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02E7C90C" w14:textId="7F129C3B" w:rsidR="00843C8B" w:rsidRDefault="00843C8B" w:rsidP="004F1C58">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AE760DB" w14:textId="7C053606" w:rsidR="00547732" w:rsidRPr="00E7274B" w:rsidRDefault="008A7FDD" w:rsidP="007D40B6">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:numPr>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="24" w:name="_Toc202247556"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc241660342"/>
+      <w:r w:rsidRPr="00E7274B">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Evidence of an </w:t>
+      </w:r>
+      <w:r w:rsidR="0009166B" w:rsidRPr="00E7274B">
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7274B">
+        <w:t xml:space="preserve">ncorrect </w:t>
+      </w:r>
+      <w:r w:rsidR="0009166B" w:rsidRPr="00E7274B">
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7274B">
+        <w:t>ame</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p w14:paraId="49302F79" w14:textId="28E0767E" w:rsidR="00FF729A" w:rsidRPr="00FF729A" w:rsidRDefault="00AC6604" w:rsidP="00843C8B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">When the prison is provided evidence that a prisoner’s </w:t>
+      </w:r>
+      <w:r w:rsidR="0009166B">
+        <w:t>name is incorrect,</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF729A">
+        <w:t xml:space="preserve"> for </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7274B">
+        <w:t xml:space="preserve">example </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF729A">
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="007E45C6">
+        <w:t xml:space="preserve">name on a </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF729A">
+        <w:t xml:space="preserve">birth certificate, </w:t>
+      </w:r>
+      <w:r w:rsidR="0009166B">
+        <w:t>the evidence shall be forwarded to the Superintendent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75FBD127" w14:textId="533A7912" w:rsidR="0009166B" w:rsidRDefault="0009166B" w:rsidP="00843C8B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The Superintendent shall inform the </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC6604">
+        <w:t xml:space="preserve">Justice Data Management Group </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">and provide </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC6604">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00B752FA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC6604">
+        <w:t>evidence</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C928046" w14:textId="5CC449A0" w:rsidR="00AC6604" w:rsidRDefault="00AC6604" w:rsidP="00843C8B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0009166B">
+        <w:t xml:space="preserve">The Justice Management Group shall consider the evidence and </w:t>
+      </w:r>
+      <w:r w:rsidR="00E7274B">
+        <w:t>change the prisoners name in TOMS as required</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE028B">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E966A6A" w14:textId="77777777" w:rsidR="00A8327C" w:rsidRDefault="00A8327C" w:rsidP="00A8327C">
+      <w:bookmarkStart w:id="22" w:name="_Toc235624000"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc241660343"/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27832D85" w14:textId="55186A81" w:rsidR="00682515" w:rsidRDefault="00682515" w:rsidP="007D40B6">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00682515">
         <w:lastRenderedPageBreak/>
-        <w:t>Annexures</w:t>
-[...11 lines deleted...]
-      <w:bookmarkEnd w:id="25"/>
+        <w:t>Definitions</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="8926" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2115"/>
-        <w:gridCol w:w="7053"/>
+        <w:gridCol w:w="2086"/>
+        <w:gridCol w:w="16"/>
+        <w:gridCol w:w="6824"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003D708E" w:rsidRPr="000E6F0A" w14:paraId="59B56607" w14:textId="77777777" w:rsidTr="005B52B6">
+      <w:tr w:rsidR="001E36AA" w:rsidRPr="001E36AA" w14:paraId="30E8AE1A" w14:textId="77777777" w:rsidTr="00C557F5">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:tcW w:w="2086" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="405E08A0" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="00CF6125" w:rsidRDefault="003D708E" w:rsidP="00DF778C">
+          <w:p w14:paraId="1597F8D1" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
             <w:pPr>
-              <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001E36AA">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
               <w:t>Term</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7053" w:type="dxa"/>
+            <w:tcW w:w="6840" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="727DA87B" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="00CF6125" w:rsidRDefault="003D708E" w:rsidP="00DF778C">
+          <w:p w14:paraId="02311B15" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
             <w:pPr>
-              <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="001E36AA">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
               <w:t xml:space="preserve">Definition </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E17E3" w:rsidRPr="000E6F0A" w14:paraId="7DC02345" w14:textId="77777777" w:rsidTr="005B52B6">
+      <w:tr w:rsidR="001E36AA" w:rsidRPr="001E36AA" w14:paraId="6B9A24A5" w14:textId="77777777" w:rsidTr="00C557F5">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6F966480" w14:textId="77777777" w:rsidR="009E17E3" w:rsidRPr="00D052BD" w:rsidRDefault="009E17E3" w:rsidP="008455DC">
-[...4 lines deleted...]
-              <w:t>Commissioner’s Operating Policy and Procedures (COPP)</w:t>
+          <w:p w14:paraId="696BDB22" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="001E36AA">
+              <w:t>Commissioner’s Operating Policy and Procedure (COPP)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7053" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="779A83D3" w14:textId="3F8DBC42" w:rsidR="009E17E3" w:rsidRPr="00344FBE" w:rsidRDefault="009E17E3" w:rsidP="008455DC">
-[...16 lines deleted...]
-              <w:t>implemented.</w:t>
+          <w:p w14:paraId="69C2A754" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="001E36AA">
+              <w:t>Operational Instruments that provide instructions to staff how the relevant legislative requirements are implemented.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E17E3" w14:paraId="58DDF85A" w14:textId="77777777" w:rsidTr="005B52B6">
+      <w:tr w:rsidR="001E36AA" w:rsidRPr="001E36AA" w14:paraId="3CFFD70C" w14:textId="77777777" w:rsidTr="00C557F5">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4F160461" w14:textId="77777777" w:rsidR="009E17E3" w:rsidRPr="00D052BD" w:rsidRDefault="009E17E3" w:rsidP="00ED0B48">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="002E2693">
+          <w:p w14:paraId="2DEA1AFA" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="001E36AA">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Guiding Principles for Corrections in Australia, 2018 </w:t>
+              <w:t>Prison Officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7053" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1AB2CFE3" w14:textId="77777777" w:rsidR="009E17E3" w:rsidRPr="00AB58B3" w:rsidRDefault="009E17E3" w:rsidP="00ED0B48">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="002E2693">
+          <w:p w14:paraId="0919C74F" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="001E36AA">
+              <w:t xml:space="preserve">As defined in s. 3(1) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E36AA">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:i/>
               </w:rPr>
-              <w:t>The guidelines and the accompanying principles constitute outcomes or goals to be achieved, rather than a set of absolute standards or laws to be enforced. They represent a statement of intent that each Australian State and Territory can use to develop their own range of relevant legislative policy and performance standards to reflect best practice and community demands.</w:t>
+              <w:t>Prisons Act 1981</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E36AA">
+              <w:t xml:space="preserve">. Also includes any contract worker authorised by the Commissioner in accordance with s.15I (1)(b) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E36AA">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Prisons Act 1981</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E36AA">
+              <w:t xml:space="preserve"> to perform the functions of a prison officer.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E17E3" w14:paraId="531A256D" w14:textId="77777777" w:rsidTr="005B52B6">
+      <w:tr w:rsidR="001E36AA" w:rsidRPr="001E36AA" w14:paraId="0842628D" w14:textId="77777777" w:rsidTr="00C557F5">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="081EAB81" w14:textId="77777777" w:rsidR="009E17E3" w:rsidRPr="00D052BD" w:rsidRDefault="009E17E3" w:rsidP="00DF778C">
+          <w:p w14:paraId="3DE9CDC9" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="001E36AA">
+              <w:t>Prisoner</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6824" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D887D79" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="001E36AA">
+              <w:t xml:space="preserve">Any person in lawful custody and referred to as a prisoner in s. 3 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r w:rsidRPr="001E36AA">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:i/>
+                </w:rPr>
+                <w:t>Prisons Act 1981</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="001E36AA">
+              <w:t>; also includes a person not yet in the custody of a prison, but in the custody of a Contractor under the court security and custodial services contract</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E36AA" w:rsidRPr="001E36AA" w14:paraId="1F6B2D94" w14:textId="77777777" w:rsidTr="00C557F5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="75CB7BA8" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="001E36AA">
+              <w:t>Public Service Officer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6824" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A53E454" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="001E36AA">
+              <w:t xml:space="preserve">An officer employed in the State Government Public Service, subject to Part 3 of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E36AA">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Public Sector Management Act 1994</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E36AA">
+              <w:t xml:space="preserve"> and includes such officers and other persons as are necessary to implement or administer this Act.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E36AA" w:rsidRPr="001E36AA" w14:paraId="710E6BCF" w14:textId="77777777" w:rsidTr="00C557F5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DC0500B" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="001E36AA">
+              <w:t>Staff</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6824" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05CBA891" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="001E36AA">
+              <w:t xml:space="preserve">All persons employed by the Department of Justice. Also includes all contract workers authorised by the Commissioner in accordance with s. 15I (1) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E36AA">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Prisons Act 1981</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E36AA">
+              <w:t xml:space="preserve"> to perform a function.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00904048" w:rsidRPr="001E36AA" w14:paraId="1CC79692" w14:textId="77777777" w:rsidTr="00C557F5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CF1DC23" w14:textId="24B23AB1" w:rsidR="00904048" w:rsidRPr="001E36AA" w:rsidRDefault="00904048" w:rsidP="001E36AA">
+            <w:r>
+              <w:t>Supervisory Authority</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6824" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30F7FF38" w14:textId="77777777" w:rsidR="00904048" w:rsidRDefault="00904048" w:rsidP="00904048">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00D052BD">
+            <w:r>
+              <w:t xml:space="preserve">The Commissioner for Corrective Services who is delegated to approve Change of Name Applications in accordance with s36A of the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Births, Deaths and Marriages Registration Act 1998</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5596FF28" w14:textId="77777777" w:rsidR="00904048" w:rsidRPr="001E36AA" w:rsidRDefault="00904048" w:rsidP="001E36AA"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E36AA" w:rsidRPr="001E36AA" w14:paraId="46C5C661" w14:textId="77777777" w:rsidTr="00C557F5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="514AD9B0" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="001E36AA">
               <w:t>Superintendent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7053" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1BA63A60" w14:textId="39272A40" w:rsidR="009E17E3" w:rsidRPr="00344FBE" w:rsidRDefault="009E17E3" w:rsidP="000205C3">
-[...7 lines deleted...]
-              <w:t xml:space="preserve">The Superintendent as defined in </w:t>
+          <w:p w14:paraId="3F8E0795" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="001E36AA">
+              <w:t xml:space="preserve">The Superintendent as defined in s.36 of the </w:t>
             </w:r>
-            <w:r w:rsidRPr="0068391D">
-[...9 lines deleted...]
-              <w:r w:rsidRPr="0068391D">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r w:rsidRPr="001E36AA">
                 <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:i/>
                 </w:rPr>
                 <w:t>Prisons Act 1981</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="0068391D">
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="001E36AA">
+              <w:t xml:space="preserve"> includes any reference to the position responsible for the management of a private prison under Part IIIA of the </w:t>
             </w:r>
-            <w:r w:rsidRPr="0068391D">
-[...3 lines deleted...]
-              <w:r w:rsidRPr="0068391D">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r w:rsidRPr="001E36AA">
                 <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:i/>
                 </w:rPr>
                 <w:t>Prisons Act 1981</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="0068391D">
-              <w:t>. Does not extend to the Officer in Charge of a prison.</w:t>
+            <w:r w:rsidRPr="001E36AA">
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B07EF0" w14:paraId="5EBB6A16" w14:textId="77777777" w:rsidTr="005B52B6">
+      <w:tr w:rsidR="001E36AA" w:rsidRPr="001E36AA" w14:paraId="72A2B037" w14:textId="77777777" w:rsidTr="00C557F5">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2115" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="45326F33" w14:textId="2D47BAFD" w:rsidR="00B07EF0" w:rsidRPr="00725552" w:rsidRDefault="00B07EF0" w:rsidP="00DF778C">
-[...41 lines deleted...]
-            <w:r w:rsidRPr="00D052BD">
+          <w:p w14:paraId="2C585C9E" w14:textId="7074C12B" w:rsidR="005C5714" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="001E36AA">
               <w:t>Total Offender Management Solution (TOMS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7053" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75948BCD" w14:textId="77777777" w:rsidR="009E17E3" w:rsidRPr="00344FBE" w:rsidRDefault="009E17E3" w:rsidP="00A9610A">
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> to record and manage comprehensive information relating to prisoners.</w:t>
+          <w:p w14:paraId="134FACBE" w14:textId="77777777" w:rsidR="00680477" w:rsidRPr="00680477" w:rsidRDefault="001E36AA" w:rsidP="00680477">
+            <w:r w:rsidRPr="001E36AA">
+              <w:t>The computer application used by the Department of Justice for the management of prisoners in custody.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5AC9A863" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="003D708E" w:rsidRDefault="003D708E" w:rsidP="003D708E">
+    <w:p w14:paraId="7EBAF7D6" w14:textId="3F7784F3" w:rsidR="00805D9D" w:rsidRDefault="00805D9D" w:rsidP="00805D9D">
+      <w:bookmarkStart w:id="24" w:name="_Toc235624001"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc241660344"/>
+    </w:p>
+    <w:p w14:paraId="67343079" w14:textId="77777777" w:rsidR="00805D9D" w:rsidRDefault="00805D9D">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C65863C" w14:textId="322CE0DB" w:rsidR="007D2232" w:rsidRPr="007D2232" w:rsidRDefault="001E36AA" w:rsidP="00805D9D">
+      <w:pPr>
+        <w:pStyle w:val="H1nonumber"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E36AA">
+        <w:lastRenderedPageBreak/>
+        <w:t>Annexures</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="25"/>
+    </w:p>
+    <w:p w14:paraId="6624C75D" w14:textId="541F6A9C" w:rsidR="008073BF" w:rsidRDefault="001E36AA" w:rsidP="007D40B6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...11 lines deleted...]
-        <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="_Toc241660345"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc235624003"/>
+      <w:r w:rsidRPr="001E36AA">
+        <w:t xml:space="preserve">Related </w:t>
+      </w:r>
+      <w:r w:rsidR="008073BF">
+        <w:t>COPPs</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
+    </w:p>
+    <w:p w14:paraId="40A79C24" w14:textId="7ACDE011" w:rsidR="008073BF" w:rsidRPr="008073BF" w:rsidRDefault="008073BF" w:rsidP="00A8327C">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:iCs/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId40" w:history="1">
+        <w:r w:rsidRPr="008073BF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:iCs/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>COPP 2.1 Reception</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="658DC577" w14:textId="1DF44D41" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="008073BF" w:rsidP="007D40B6">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_Toc241660346"/>
+      <w:r>
+        <w:t xml:space="preserve">Related </w:t>
+      </w:r>
+      <w:r w:rsidR="001E36AA" w:rsidRPr="001E36AA">
+        <w:t>Documents</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="28"/>
+    </w:p>
+    <w:p w14:paraId="0ADD44CB" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="005C5714" w:rsidRDefault="001E36AA" w:rsidP="00A8327C">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:iCs/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId41" w:history="1">
+        <w:r w:rsidRPr="005C5714">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:iCs/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>Guiding Principles for Corrections in Australia</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6091DBA4" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="007D40B6">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="_Toc235624004"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc241660347"/>
+      <w:r w:rsidRPr="001E36AA">
+        <w:t>Related legislation</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:r w:rsidRPr="001E36AA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E828AEB" w14:textId="77777777" w:rsidR="00A44BA4" w:rsidRPr="005C5714" w:rsidRDefault="00A44BA4" w:rsidP="00A8327C">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
           <w:i/>
+          <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Toc178286"/>
-      <w:r w:rsidRPr="008F35D8">
+      <w:r w:rsidRPr="005C5714">
         <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
           <w:i/>
+          <w:u w:val="none"/>
         </w:rPr>
         <w:t>Births, Deaths and Marriages Registration Act 2020</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F2BC46C" w14:textId="2CFCF23E" w:rsidR="00F8504D" w:rsidRDefault="00F8504D" w:rsidP="008455DC">
-[...1 lines deleted...]
-        <w:pStyle w:val="Documentdetails"/>
+    <w:p w14:paraId="71185FA4" w14:textId="77777777" w:rsidR="00A44BA4" w:rsidRPr="005C5714" w:rsidRDefault="00A44BA4" w:rsidP="00A8327C">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
           <w:i/>
+          <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F8504D">
+      <w:r w:rsidRPr="005C5714">
         <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
           <w:i/>
+          <w:u w:val="none"/>
         </w:rPr>
         <w:t>Community Protection (Offender Reporting) Act 2004</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58683BA5" w14:textId="11110A0E" w:rsidR="008F35D8" w:rsidRPr="00F8504D" w:rsidRDefault="008455DC" w:rsidP="00F8504D">
-[...1 lines deleted...]
-        <w:pStyle w:val="Documentdetails"/>
+    <w:p w14:paraId="4F1A0399" w14:textId="77777777" w:rsidR="00A44BA4" w:rsidRPr="005C5714" w:rsidRDefault="00A44BA4" w:rsidP="00A8327C">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
           <w:i/>
+          <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008455DC">
+      <w:r w:rsidRPr="005C5714">
         <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
           <w:i/>
+          <w:u w:val="none"/>
         </w:rPr>
         <w:t>Prisons Act 1981</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FB1947E" w14:textId="2B174D90" w:rsidR="008455DC" w:rsidRPr="008455DC" w:rsidRDefault="00A9610A" w:rsidP="008455DC">
-[...1 lines deleted...]
-        <w:pStyle w:val="Documentdetails"/>
+    <w:p w14:paraId="50CCD44F" w14:textId="33FD14BD" w:rsidR="001E36AA" w:rsidRPr="005C5714" w:rsidRDefault="00A44BA4" w:rsidP="00A8327C">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:rPr>
-          <w:i/>
+          <w:color w:val="467886"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005C5714">
         <w:rPr>
-          <w:i/>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:iCs/>
+          <w:u w:val="none"/>
         </w:rPr>
         <w:t>Prisons Regulations 1982</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="139F33D8" w14:textId="77777777" w:rsidR="002E5756" w:rsidRPr="009D516D" w:rsidRDefault="002E5756" w:rsidP="002E5756">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="009D516D">
+    <w:p w14:paraId="5CF9BC08" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="000548F2" w:rsidRDefault="001E36AA" w:rsidP="00805D9D">
+      <w:pPr>
+        <w:pStyle w:val="H1nonumber"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="_Toc235624005"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc241660348"/>
+      <w:r w:rsidRPr="000548F2">
         <w:t>Assurance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
-[...12 lines deleted...]
-        </w:rPr>
+      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="32"/>
+    </w:p>
+    <w:p w14:paraId="73AF56DF" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="005C5714">
+      <w:pPr>
+        <w:spacing w:before="360" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E36AA">
         <w:t>It is expected that:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="238A36E0" w14:textId="77777777" w:rsidR="00EF1857" w:rsidRPr="00962858" w:rsidRDefault="00EF1857" w:rsidP="00EF210B">
-[...13 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="28A48C4B" w14:textId="3C30A52A" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="00805D9D">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E36AA">
         <w:t xml:space="preserve">Prisons will undertake local compliance in accordance with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
-        <w:r w:rsidRPr="007A7013">
+      <w:hyperlink r:id="rId42" w:history="1">
+        <w:r w:rsidR="00F73AE6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:t>Compliance Manual</w:t>
+          </w:rPr>
+          <w:t>Operational</w:t>
+        </w:r>
+        <w:r w:rsidRPr="001E36AA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Compliance Manual</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00254AC9">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="001E36AA">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0867FEA7" w14:textId="68121246" w:rsidR="00EF1857" w:rsidRPr="00962858" w:rsidRDefault="00EF1857" w:rsidP="00EF210B">
-[...9 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="4BA6E6A6" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="00805D9D">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E36AA">
+        <w:t xml:space="preserve">The relevant Deputy Commissioner will undertake management oversight as required. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CEB3A21" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="00805D9D">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E36AA">
+        <w:t xml:space="preserve">Operational Compliance will undertake checks in accordance with the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId43" w:history="1">
+        <w:r w:rsidRPr="001E36AA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Operational Compliance Framework</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="001E36AA">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4721FD4C" w14:textId="70B3DC92" w:rsidR="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="00805D9D">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E36AA">
+        <w:t>Independent oversight will be undertaken as required</w:t>
+      </w:r>
+      <w:r w:rsidR="00F73AE6">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C6C7763" w14:textId="77777777" w:rsidR="00805D9D" w:rsidRDefault="00805D9D" w:rsidP="00805D9D">
+      <w:bookmarkStart w:id="33" w:name="_Toc235624006"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc241660349"/>
       <w:r>
-        <w:rPr>
-[...87 lines deleted...]
-      <w:r w:rsidR="00245869">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A07720F" w14:textId="301F09AC" w:rsidR="00245869" w:rsidRDefault="0077567E" w:rsidP="00EF1857">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="09B3C3CD" w14:textId="739529AB" w:rsidR="000548F2" w:rsidRDefault="000548F2" w:rsidP="00805D9D">
+      <w:pPr>
+        <w:pStyle w:val="H1nonumber"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C210EE">
         <w:lastRenderedPageBreak/>
-        <w:t>Document Version H</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00245869">
+        <w:t xml:space="preserve">Document </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF43D7">
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C210EE">
+        <w:t xml:space="preserve">ersion </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF43D7">
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C210EE">
         <w:t>istory</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="34"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
-        <w:tblW w:w="9263" w:type="dxa"/>
+        <w:tblW w:w="9338" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1051"/>
-        <w:gridCol w:w="2191"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1628"/>
+        <w:gridCol w:w="2254"/>
+        <w:gridCol w:w="2754"/>
+        <w:gridCol w:w="1644"/>
+        <w:gridCol w:w="1635"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001340D5" w:rsidRPr="007D3C6F" w14:paraId="391D6A8D" w14:textId="42E38943" w:rsidTr="001340D5">
+      <w:tr w:rsidR="00D37234" w:rsidRPr="007D3C6F" w14:paraId="65798500" w14:textId="6C4F2FA8" w:rsidTr="005C5714">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="539"/>
+          <w:trHeight w:val="629"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1051" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
           </w:tcPr>
-          <w:p w14:paraId="27474258" w14:textId="77777777" w:rsidR="001340D5" w:rsidRPr="007D3C6F" w:rsidRDefault="001340D5" w:rsidP="00DF778C">
+          <w:p w14:paraId="09E5A9A6" w14:textId="77777777" w:rsidR="00D37234" w:rsidRPr="002A31F8" w:rsidRDefault="00D37234" w:rsidP="000745E4">
             <w:pPr>
-              <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D3C6F">
+            <w:r w:rsidRPr="002A31F8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="305497"/>
+              </w:rPr>
               <w:t>Version no</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2191" w:type="dxa"/>
+            <w:tcW w:w="2254" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
           </w:tcPr>
-          <w:p w14:paraId="73C8FF62" w14:textId="77777777" w:rsidR="001340D5" w:rsidRPr="007D3C6F" w:rsidRDefault="001340D5" w:rsidP="00DF778C">
+          <w:p w14:paraId="4AAA0990" w14:textId="77777777" w:rsidR="00D37234" w:rsidRPr="002A31F8" w:rsidRDefault="00D37234" w:rsidP="000745E4">
             <w:pPr>
-              <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D3C6F">
+            <w:r w:rsidRPr="002A31F8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="305497"/>
+              </w:rPr>
               <w:t>Primary author(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2757" w:type="dxa"/>
+            <w:tcW w:w="2754" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
           </w:tcPr>
-          <w:p w14:paraId="00FA5581" w14:textId="77777777" w:rsidR="001340D5" w:rsidRPr="007D3C6F" w:rsidRDefault="001340D5" w:rsidP="00DF778C">
+          <w:p w14:paraId="783DC55B" w14:textId="77777777" w:rsidR="00D37234" w:rsidRPr="002A31F8" w:rsidRDefault="00D37234" w:rsidP="000745E4">
             <w:pPr>
-              <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D3C6F">
+            <w:r w:rsidRPr="002A31F8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="305497"/>
+              </w:rPr>
               <w:t>Description of version</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1636" w:type="dxa"/>
+            <w:tcW w:w="1644" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
           </w:tcPr>
-          <w:p w14:paraId="1EAEF5EE" w14:textId="77777777" w:rsidR="001340D5" w:rsidRPr="007D3C6F" w:rsidRDefault="001340D5" w:rsidP="00DF778C">
+          <w:p w14:paraId="74C93169" w14:textId="77777777" w:rsidR="00D37234" w:rsidRPr="002A31F8" w:rsidRDefault="00D37234" w:rsidP="000745E4">
             <w:pPr>
-              <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D3C6F">
+            <w:r w:rsidRPr="002A31F8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="305497"/>
+              </w:rPr>
               <w:t>Date completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1628" w:type="dxa"/>
+            <w:tcW w:w="1635" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
           </w:tcPr>
-          <w:p w14:paraId="2E15AF66" w14:textId="18C757E2" w:rsidR="001340D5" w:rsidRPr="007D3C6F" w:rsidRDefault="001340D5" w:rsidP="00DF778C">
+          <w:p w14:paraId="34E43658" w14:textId="7F59ADE4" w:rsidR="00D37234" w:rsidRPr="002A31F8" w:rsidRDefault="00D37234" w:rsidP="000745E4">
             <w:pPr>
-              <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="002A31F8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="305497"/>
+              </w:rPr>
               <w:t>Effective date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001340D5" w:rsidRPr="007D3C6F" w14:paraId="7AE61C7F" w14:textId="7B6CCE33" w:rsidTr="001340D5">
+      <w:tr w:rsidR="002C7DFC" w:rsidRPr="007D3C6F" w14:paraId="179969C9" w14:textId="48B6C86F" w:rsidTr="009F560E">
         <w:trPr>
-          <w:trHeight w:val="816"/>
+          <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1051" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F123A51" w14:textId="68E02BF2" w:rsidR="001340D5" w:rsidRDefault="001340D5" w:rsidP="002A6247">
+          <w:p w14:paraId="016A2222" w14:textId="05091095" w:rsidR="002C7DFC" w:rsidRDefault="007F4B69" w:rsidP="002C7DFC">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>1.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2191" w:type="dxa"/>
+            <w:tcW w:w="2254" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1953F365" w14:textId="400A8CA1" w:rsidR="001340D5" w:rsidRDefault="001340D5" w:rsidP="002A6247">
+          <w:p w14:paraId="5FAC1BC9" w14:textId="2B9E3BA4" w:rsidR="002C7DFC" w:rsidRDefault="0009160E" w:rsidP="002C7DFC">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2757" w:type="dxa"/>
+            <w:tcW w:w="2754" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44AD257C" w14:textId="125A3E57" w:rsidR="001340D5" w:rsidRDefault="001340D5" w:rsidP="002A6247">
+          <w:p w14:paraId="68B2D904" w14:textId="1597D3EE" w:rsidR="002C7DFC" w:rsidRDefault="0009160E" w:rsidP="002C7DFC">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Approved by the Director Operational Projects, Policy, Compliance and Contracts </w:t>
+              <w:t>Approved by the Director Operational Projects, Policy, Compliance and Contracts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1636" w:type="dxa"/>
+            <w:tcW w:w="1644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4183DDF0" w14:textId="051B452A" w:rsidR="001340D5" w:rsidRDefault="001340D5" w:rsidP="002A6247">
+          <w:p w14:paraId="303C6272" w14:textId="0CCC9934" w:rsidR="002C7DFC" w:rsidRDefault="0009160E" w:rsidP="002C7DFC">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>24 June 2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1628" w:type="dxa"/>
+            <w:tcW w:w="1635" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="182F7A22" w14:textId="06BE0B91" w:rsidR="001340D5" w:rsidRDefault="001340D5" w:rsidP="002A6247">
+          <w:p w14:paraId="273425F7" w14:textId="08D2BD44" w:rsidR="002C7DFC" w:rsidRDefault="0009160E" w:rsidP="0009160E">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>19 July 2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E43E0" w:rsidRPr="007D3C6F" w14:paraId="1809EF3C" w14:textId="77777777" w:rsidTr="001340D5">
+      <w:tr w:rsidR="002C7DFC" w:rsidRPr="007D3C6F" w14:paraId="4C2A29C6" w14:textId="77777777" w:rsidTr="009F560E">
         <w:trPr>
-          <w:trHeight w:val="816"/>
+          <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1051" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F3B1A1D" w14:textId="13257CAA" w:rsidR="005E43E0" w:rsidRDefault="005E43E0" w:rsidP="002A6247">
+          <w:p w14:paraId="618E4109" w14:textId="36C6FF1F" w:rsidR="002C7DFC" w:rsidRDefault="0009160E" w:rsidP="002C7DFC">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>2.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2191" w:type="dxa"/>
+            <w:tcW w:w="2254" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59658FB1" w14:textId="270CF7E9" w:rsidR="005E43E0" w:rsidRDefault="005E43E0" w:rsidP="002A6247">
+          <w:p w14:paraId="2961EC95" w14:textId="1119BAD8" w:rsidR="002C7DFC" w:rsidRDefault="0009160E" w:rsidP="002C7DFC">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="005E43E0">
+            <w:r>
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2757" w:type="dxa"/>
+            <w:tcW w:w="2754" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28466C3E" w14:textId="50EA917A" w:rsidR="005E43E0" w:rsidRDefault="005E43E0" w:rsidP="002A6247">
+          <w:p w14:paraId="2CBDE2B4" w14:textId="50397D18" w:rsidR="002C7DFC" w:rsidRDefault="0009160E" w:rsidP="002C7DFC">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Approved by the Commissioner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1636" w:type="dxa"/>
+            <w:tcW w:w="1644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30B3526D" w14:textId="3FCEF668" w:rsidR="005E43E0" w:rsidRDefault="00C30AFB" w:rsidP="002A6247">
+          <w:p w14:paraId="0BAECD50" w14:textId="66F4CB09" w:rsidR="002C7DFC" w:rsidRDefault="0009160E" w:rsidP="002C7DFC">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>16 December 2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1628" w:type="dxa"/>
+            <w:tcW w:w="1635" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A6DF982" w14:textId="0B67A4B0" w:rsidR="005E43E0" w:rsidRDefault="00C30AFB" w:rsidP="002A6247">
+          <w:p w14:paraId="26294D4F" w14:textId="77777777" w:rsidR="0009160E" w:rsidRDefault="0009160E" w:rsidP="0009160E">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>19 December 2022</w:t>
+              <w:t>19 December</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C073933" w14:textId="434E1931" w:rsidR="002C7DFC" w:rsidRDefault="0009160E" w:rsidP="0009160E">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00605233" w:rsidRPr="007D3C6F" w14:paraId="1BDC1777" w14:textId="77777777" w:rsidTr="001340D5">
+      <w:tr w:rsidR="002C7DFC" w:rsidRPr="007D3C6F" w14:paraId="1C12FD44" w14:textId="77777777" w:rsidTr="009F560E">
         <w:trPr>
-          <w:trHeight w:val="816"/>
+          <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1051" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45E28F6B" w14:textId="7E9F3716" w:rsidR="00605233" w:rsidRPr="00FD0578" w:rsidRDefault="00605233" w:rsidP="002A6247">
+          <w:p w14:paraId="7DACB415" w14:textId="69AC7321" w:rsidR="002C7DFC" w:rsidRDefault="0009160E" w:rsidP="002C7DFC">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00FD0578">
+            <w:r>
               <w:t>3.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2191" w:type="dxa"/>
+            <w:tcW w:w="2254" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1FA4E632" w14:textId="604C5D6E" w:rsidR="00605233" w:rsidRPr="00FD0578" w:rsidRDefault="00605233" w:rsidP="002A6247">
+          <w:p w14:paraId="6585736D" w14:textId="4C8C28AB" w:rsidR="002C7DFC" w:rsidRDefault="0009160E" w:rsidP="002C7DFC">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00FD0578">
+            <w:r>
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2757" w:type="dxa"/>
+            <w:tcW w:w="2754" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="141FDC57" w14:textId="0147423C" w:rsidR="00605233" w:rsidRPr="00FD0578" w:rsidRDefault="00605233" w:rsidP="002A6247">
+          <w:p w14:paraId="4BAA08B8" w14:textId="6AB5D072" w:rsidR="002C7DFC" w:rsidRDefault="0009160E" w:rsidP="002C7DFC">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00FD0578">
+            <w:r>
               <w:t>Scheduled Review, Approved by the Director Operational Projects, Policy, Compliance and Contracts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1636" w:type="dxa"/>
+            <w:tcW w:w="1644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2554B6B8" w14:textId="287CF756" w:rsidR="00605233" w:rsidRPr="00FD0578" w:rsidRDefault="00FD0578" w:rsidP="002A6247">
+          <w:p w14:paraId="551D58CE" w14:textId="76A71E26" w:rsidR="002C7DFC" w:rsidRDefault="0009160E" w:rsidP="0009160E">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00FD0578">
+            <w:r>
               <w:t>11 August 2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1628" w:type="dxa"/>
+            <w:tcW w:w="1635" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3DF284C4" w14:textId="34C28C77" w:rsidR="00605233" w:rsidRPr="00FD0578" w:rsidRDefault="00FD0578" w:rsidP="002A6247">
+          <w:p w14:paraId="61E4A822" w14:textId="706C5C45" w:rsidR="002C7DFC" w:rsidRDefault="0009160E" w:rsidP="002C7DFC">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00FD0578">
+            <w:r>
               <w:t>11 August 2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C4338" w:rsidRPr="007D3C6F" w14:paraId="51C1C307" w14:textId="77777777" w:rsidTr="001340D5">
+      <w:tr w:rsidR="002C7DFC" w:rsidRPr="007D3C6F" w14:paraId="6AA0706E" w14:textId="77777777" w:rsidTr="009F560E">
         <w:trPr>
-          <w:trHeight w:val="816"/>
+          <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1051" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69B09290" w14:textId="7FFFCC3F" w:rsidR="007C4338" w:rsidRPr="00FD0578" w:rsidRDefault="007C4338" w:rsidP="002A6247">
+          <w:p w14:paraId="1177B8FF" w14:textId="0E6AE836" w:rsidR="002C7DFC" w:rsidRDefault="0009160E" w:rsidP="002C7DFC">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>4.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2191" w:type="dxa"/>
+            <w:tcW w:w="2254" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35F387E3" w14:textId="20E5A0E5" w:rsidR="007C4338" w:rsidRPr="00FD0578" w:rsidRDefault="007C4338" w:rsidP="002A6247">
+          <w:p w14:paraId="3900C915" w14:textId="59120AFE" w:rsidR="002C7DFC" w:rsidRDefault="0009160E" w:rsidP="002C7DFC">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="007C4338">
+            <w:r>
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2757" w:type="dxa"/>
+            <w:tcW w:w="2754" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1DA5CEAF" w14:textId="77777777" w:rsidR="007C4338" w:rsidRDefault="007C4338" w:rsidP="002A6247">
+          <w:p w14:paraId="394524D8" w14:textId="77777777" w:rsidR="0009160E" w:rsidRDefault="0009160E" w:rsidP="0009160E">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="007C4338">
-[...1 lines deleted...]
-            </w:r>
             <w:r>
-              <w:t xml:space="preserve">Deputy </w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> Operational Support</w:t>
+              <w:t>Approved by the Deputy Commissioner Operational Support</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5AB0E6AE" w14:textId="195D9929" w:rsidR="006F70D9" w:rsidRPr="00FD0578" w:rsidRDefault="006F70D9" w:rsidP="002A6247">
+          <w:p w14:paraId="5CFC6F6A" w14:textId="77777777" w:rsidR="002C7DFC" w:rsidRDefault="0009160E" w:rsidP="0009160E">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>CM: S24/31824</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="6E2EF82D" w14:textId="2CA33408" w:rsidR="00577D4F" w:rsidRDefault="00577D4F" w:rsidP="0009160E">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1636" w:type="dxa"/>
+            <w:tcW w:w="1644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F8E8B89" w14:textId="02C8976D" w:rsidR="007C4338" w:rsidRPr="00FD0578" w:rsidRDefault="005B12CE" w:rsidP="002A6247">
+          <w:p w14:paraId="33C683F2" w14:textId="77777777" w:rsidR="0009160E" w:rsidRDefault="0009160E" w:rsidP="0009160E">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>28 June 2024</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="1AF3D67A" w14:textId="55AFD013" w:rsidR="002C7DFC" w:rsidRDefault="002C7DFC" w:rsidP="002C7DFC">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1628" w:type="dxa"/>
+            <w:tcW w:w="1635" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A8BD6F2" w14:textId="6CD43CA2" w:rsidR="007C4338" w:rsidRPr="00FD0578" w:rsidRDefault="005B12CE" w:rsidP="002A6247">
+          <w:p w14:paraId="1777D12D" w14:textId="378D7826" w:rsidR="002C7DFC" w:rsidRDefault="0009160E" w:rsidP="002C7DFC">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>10 July 2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B1851" w:rsidRPr="007D3C6F" w14:paraId="59A7CF48" w14:textId="77777777" w:rsidTr="001340D5">
+      <w:tr w:rsidR="0009160E" w:rsidRPr="007D3C6F" w14:paraId="3EFE0BD4" w14:textId="77777777" w:rsidTr="009F560E">
         <w:trPr>
-          <w:trHeight w:val="816"/>
+          <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1051" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7422C116" w14:textId="51276253" w:rsidR="005B1851" w:rsidRPr="00725552" w:rsidRDefault="005B1851" w:rsidP="002A6247">
+          <w:p w14:paraId="05B264DC" w14:textId="21DB715C" w:rsidR="0009160E" w:rsidRDefault="0009160E" w:rsidP="002C7DFC">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00725552">
+            <w:r>
               <w:t>5.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2191" w:type="dxa"/>
+            <w:tcW w:w="2254" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="745660CD" w14:textId="440704BF" w:rsidR="005B1851" w:rsidRPr="00725552" w:rsidRDefault="005B1851" w:rsidP="002A6247">
+          <w:p w14:paraId="27D40133" w14:textId="34D00554" w:rsidR="0009160E" w:rsidRDefault="0009160E" w:rsidP="002C7DFC">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00725552">
+            <w:r>
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2757" w:type="dxa"/>
+            <w:tcW w:w="2754" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="290119B3" w14:textId="77777777" w:rsidR="005B1851" w:rsidRPr="00725552" w:rsidRDefault="005B1851" w:rsidP="002A6247">
+          <w:p w14:paraId="1840D5E5" w14:textId="77777777" w:rsidR="0009160E" w:rsidRDefault="0009160E" w:rsidP="0009160E">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00725552">
+            <w:r>
               <w:t>Approved by Deputy Commissioner Operational Support</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30CC8366" w14:textId="506088C8" w:rsidR="005B1851" w:rsidRPr="00725552" w:rsidRDefault="005B1851" w:rsidP="002A6247">
+          <w:p w14:paraId="4BC22BD9" w14:textId="77777777" w:rsidR="0009160E" w:rsidRDefault="0009160E" w:rsidP="0009160E">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00725552">
-              <w:t>CM Ref:</w:t>
+            <w:r>
+              <w:t>CM Ref: F2025/10966 Memo 2 minor amendments</w:t>
             </w:r>
-            <w:r w:rsidR="002C1704" w:rsidRPr="00725552">
-[...18 lines deleted...]
-              <w:t>amendments</w:t>
+          </w:p>
+          <w:p w14:paraId="0B3EBAA0" w14:textId="0A5A7136" w:rsidR="00680477" w:rsidRDefault="00680477" w:rsidP="0009160E">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="008A4F57" w14:textId="34303E1E" w:rsidR="0009160E" w:rsidRDefault="0009160E" w:rsidP="002C7DFC">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>15 July 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1636" w:type="dxa"/>
+            <w:tcW w:w="1635" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30D99B53" w14:textId="1E3C71EB" w:rsidR="005B1851" w:rsidRPr="00725552" w:rsidRDefault="007A7A67" w:rsidP="002A6247">
+          <w:p w14:paraId="7D125F35" w14:textId="77777777" w:rsidR="0009160E" w:rsidRDefault="0009160E" w:rsidP="0009160E">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00725552">
-              <w:t xml:space="preserve">15 </w:t>
+            <w:r>
+              <w:t>21 July 2025</w:t>
             </w:r>
-            <w:r w:rsidR="00A02E79" w:rsidRPr="00725552">
-[...9 lines deleted...]
-              <w:t>2025</w:t>
+          </w:p>
+          <w:p w14:paraId="55126D75" w14:textId="77777777" w:rsidR="0009160E" w:rsidRDefault="0009160E" w:rsidP="002C7DFC">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0009160E" w:rsidRPr="007D3C6F" w14:paraId="6359A457" w14:textId="77777777" w:rsidTr="009F560E">
+        <w:trPr>
+          <w:trHeight w:val="450"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D0AA091" w14:textId="269D6BD1" w:rsidR="0009160E" w:rsidRDefault="0009160E" w:rsidP="002C7DFC">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>6.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1628" w:type="dxa"/>
+            <w:tcW w:w="2254" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27288CA1" w14:textId="4F08B95E" w:rsidR="005B1851" w:rsidRPr="00725552" w:rsidRDefault="00725552" w:rsidP="002A6247">
+          <w:p w14:paraId="0BBE96D9" w14:textId="3FD5EF8A" w:rsidR="0009160E" w:rsidRDefault="0009160E" w:rsidP="002C7DFC">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00725552">
-              <w:t>21 July 2025</w:t>
+            <w:r>
+              <w:t>Operational Policy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2754" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="635642A9" w14:textId="119D49D7" w:rsidR="009E09D0" w:rsidRPr="00B3071E" w:rsidRDefault="009C4802" w:rsidP="002C7DFC">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B3071E">
+              <w:t>Approved by Deputy Commissioner Operational Support</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29ADB0D7" w14:textId="198D788C" w:rsidR="0009160E" w:rsidRPr="00B3071E" w:rsidRDefault="009E09D0" w:rsidP="002C7DFC">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B3071E">
+              <w:t>S26/86812</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0765EFD1" w14:textId="65536BF9" w:rsidR="0009160E" w:rsidRPr="00B3071E" w:rsidRDefault="00B3071E" w:rsidP="002C7DFC">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B3071E">
+              <w:t>06 October 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1635" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CADD1E1" w14:textId="222483DA" w:rsidR="0009160E" w:rsidRPr="00B3071E" w:rsidRDefault="00B3071E" w:rsidP="002C7DFC">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B3071E">
+              <w:t>08 October 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="38822027" w14:textId="5D07EFBD" w:rsidR="00245869" w:rsidRDefault="00245869" w:rsidP="00D05B49"/>
-[...34 lines deleted...]
-      <w:r w:rsidRPr="007E15D2">
+    <w:p w14:paraId="2CB47069" w14:textId="77777777" w:rsidR="00A8327C" w:rsidRPr="00A8327C" w:rsidRDefault="00A8327C" w:rsidP="00A8327C">
+      <w:bookmarkStart w:id="35" w:name="_Toc241660350"/>
+    </w:p>
+    <w:p w14:paraId="0FECAA4E" w14:textId="77777777" w:rsidR="00A8327C" w:rsidRPr="00A8327C" w:rsidRDefault="00A8327C" w:rsidP="00A8327C">
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E5E5136" w14:textId="21493115" w:rsidR="00577D4F" w:rsidRPr="005B5343" w:rsidRDefault="00577D4F" w:rsidP="00805D9D">
+      <w:pPr>
+        <w:pStyle w:val="H1nonumber"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B5343">
+        <w:lastRenderedPageBreak/>
         <w:t>Appendix A – Approval to Apply to Register Change of Name</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="372D03D4" w14:textId="367054CF" w:rsidR="007E15D2" w:rsidRPr="00D53469" w:rsidRDefault="007E15D2" w:rsidP="007E15D2">
+      <w:bookmarkEnd w:id="35"/>
+    </w:p>
+    <w:p w14:paraId="535E3B77" w14:textId="77777777" w:rsidR="00577D4F" w:rsidRDefault="00577D4F" w:rsidP="00577D4F">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D53469">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Process:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CC697E5" w14:textId="4735FCF2" w:rsidR="007E15D2" w:rsidRPr="007E15D2" w:rsidRDefault="007E15D2" w:rsidP="007E15D2">
-[...5 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+    <w:p w14:paraId="611C1C92" w14:textId="77777777" w:rsidR="00577D4F" w:rsidRDefault="00577D4F" w:rsidP="00A8327C">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>I</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>In TOMS choose Assessment – ACM Checklists – Perform.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E80ECCD" w14:textId="77777777" w:rsidR="00577D4F" w:rsidRDefault="00577D4F" w:rsidP="00A8327C">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">choose </w:t>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="007E15D2">
         <w:t>Once user clicks on it opens ACM Checklists – Perform Wizard.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4293E7CE" w14:textId="77777777" w:rsidR="007E15D2" w:rsidRPr="007E15D2" w:rsidRDefault="007E15D2" w:rsidP="007E15D2">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="007E15D2">
+    <w:p w14:paraId="03092D33" w14:textId="77777777" w:rsidR="00577D4F" w:rsidRDefault="00577D4F" w:rsidP="00A8327C">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>Navigate down to Assessments – Initial and Review</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F309B35" w14:textId="77777777" w:rsidR="007E15D2" w:rsidRPr="007E15D2" w:rsidRDefault="007E15D2" w:rsidP="007E15D2">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="007E15D2">
+    <w:p w14:paraId="12179DE6" w14:textId="77777777" w:rsidR="00577D4F" w:rsidRDefault="00577D4F" w:rsidP="00A8327C">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>The Approval to Apply to Register Change of Name is 2</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E15D2">
+      <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>nd</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E15D2">
+      <w:r>
         <w:t xml:space="preserve"> from the top </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46BF2422" w14:textId="72F68877" w:rsidR="007E15D2" w:rsidRPr="007E15D2" w:rsidRDefault="007E15D2" w:rsidP="007E15D2">
-[...9 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="2F114604" w14:textId="5134BD24" w:rsidR="00577D4F" w:rsidRDefault="00577D4F" w:rsidP="00A8327C">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
       <w:r>
-        <w:t>,</w:t>
-[...42 lines deleted...]
-      </w:pPr>
+        <w:t>Once selected, users will need to select Perform Checklist to start the process</w:t>
+      </w:r>
+      <w:r w:rsidR="00A8327C">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="753C3827" w14:textId="77777777" w:rsidR="00A8327C" w:rsidRDefault="00A8327C" w:rsidP="00A8327C"/>
+    <w:p w14:paraId="4D8B27C3" w14:textId="5050E191" w:rsidR="00577B5D" w:rsidRPr="00A8327C" w:rsidRDefault="0095337C" w:rsidP="00A8327C">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="573B63DB" wp14:editId="2723384B">
-[...2 lines deleted...]
-            <wp:docPr id="5" name="Picture 5"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="49EA5722" wp14:editId="05CD092B">
+            <wp:extent cx="5828030" cy="3051810"/>
+            <wp:effectExtent l="19050" t="19050" r="20320" b="15240"/>
+            <wp:docPr id="5" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 4"/>
+                    <pic:cNvPr id="5" name="Picture 5"/>
                     <pic:cNvPicPr>
-                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                      <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25">
+                    <a:blip r:embed="rId44">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5871480" cy="3075080"/>
+                      <a:ext cx="5828030" cy="3051810"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
-                    <a:ln>
-                      <a:noFill/>
+                    <a:ln w="6350">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0026B3AB" w14:textId="0236FD85" w:rsidR="00336B0C" w:rsidRDefault="00336B0C" w:rsidP="00D53469">
-[...36 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="4E1D0474" w14:textId="77777777" w:rsidR="0095337C" w:rsidRPr="0095337C" w:rsidRDefault="0095337C" w:rsidP="0095337C"/>
+    <w:p w14:paraId="2D1C73D5" w14:textId="77777777" w:rsidR="0095337C" w:rsidRDefault="0095337C" w:rsidP="00A8327C"/>
+    <w:p w14:paraId="1F33EE37" w14:textId="77777777" w:rsidR="00A8327C" w:rsidRPr="00A8327C" w:rsidRDefault="00A8327C" w:rsidP="00A8327C"/>
+    <w:p w14:paraId="568A2DAF" w14:textId="1DF73719" w:rsidR="0095337C" w:rsidRPr="0095337C" w:rsidRDefault="0095337C" w:rsidP="0095337C">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2312FCCD" wp14:editId="1DFDD44B">
-[...2 lines deleted...]
-            <wp:docPr id="7" name="Picture 7"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="30098098" wp14:editId="63D1D205">
+            <wp:extent cx="5828030" cy="2737485"/>
+            <wp:effectExtent l="19050" t="19050" r="20320" b="24765"/>
+            <wp:docPr id="7" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 6"/>
+                    <pic:cNvPr id="7" name="Picture 7"/>
                     <pic:cNvPicPr>
-                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                      <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26">
+                    <a:blip r:embed="rId45">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6111639" cy="2870770"/>
+                      <a:ext cx="5828030" cy="2737485"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
-                    <a:ln>
-                      <a:noFill/>
+                    <a:ln w="9525">
+                      <a:solidFill>
+                        <a:schemeClr val="tx1"/>
+                      </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00336B0C" w:rsidRPr="00D53469" w:rsidSect="009814BD">
-[...4 lines deleted...]
-      <w:type w:val="continuous"/>
+    <w:sectPr w:rsidR="0095337C" w:rsidRPr="0095337C" w:rsidSect="00A8327C">
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
-      <w:pgMar w:top="1418" w:right="1418" w:bottom="1134" w:left="1304" w:header="709" w:footer="590" w:gutter="0"/>
+      <w:pgMar w:top="992" w:right="1361" w:bottom="1134" w:left="1304" w:header="709" w:footer="590" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4ED28270" w14:textId="77777777" w:rsidR="003053C8" w:rsidRDefault="003053C8" w:rsidP="00D06E62">
+    <w:p w14:paraId="12B93708" w14:textId="77777777" w:rsidR="00EE72C9" w:rsidRDefault="00EE72C9" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="24D168A0" w14:textId="77777777" w:rsidR="003053C8" w:rsidRDefault="003053C8" w:rsidP="00D06E62">
+    <w:p w14:paraId="7C8F1906" w14:textId="77777777" w:rsidR="00EE72C9" w:rsidRDefault="00EE72C9" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial Bold">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial bold">
+    <w:panose1 w:val="020B0704020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5B35BF87" w14:textId="557A164B" w:rsidR="009B751B" w:rsidRDefault="00627992" w:rsidP="00FD44EB">
+  <w:p w14:paraId="2F2B282A" w14:textId="540407CC" w:rsidR="00A8327C" w:rsidRDefault="00A8327C" w:rsidP="00A8327C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="1095"/>
-        <w:tab w:val="left" w:pos="8080"/>
+        <w:tab w:val="left" w:pos="7938"/>
       </w:tabs>
-      <w:ind w:right="-182"/>
     </w:pPr>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t xml:space="preserve">The current version of this document is maintained on the </w:t>
     </w:r>
-    <w:r w:rsidR="00EE18E4">
+    <w:r>
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t>Custodial Ops</w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t xml:space="preserve"> intranet page</w:t>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00627992">
-      <w:t>Page</w:t>
-[...3 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00AB7B4C">
-[...3 lines deleted...]
-      <w:t>6</w:t>
+    <w:r>
+      <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r w:rsidR="00644A2D">
+    <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00644A2D">
+    <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="00644A2D">
+    <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00AB7B4C">
+    <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>6</w:t>
+      <w:t>12</w:t>
     </w:r>
-    <w:r w:rsidR="00644A2D">
+    <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="73DD1B01" w14:textId="77777777" w:rsidR="003053C8" w:rsidRDefault="003053C8" w:rsidP="00D06E62">
+    <w:p w14:paraId="593E9C95" w14:textId="77777777" w:rsidR="00EE72C9" w:rsidRDefault="00EE72C9" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3B7B7FD8" w14:textId="77777777" w:rsidR="003053C8" w:rsidRDefault="003053C8" w:rsidP="00D06E62">
+    <w:p w14:paraId="622C2C09" w14:textId="77777777" w:rsidR="00EE72C9" w:rsidRDefault="00EE72C9" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="062993CD" w14:textId="77777777" w:rsidR="00B858E7" w:rsidRDefault="00B858E7" w:rsidP="00B858E7">
+    <w:p w14:paraId="401801F0" w14:textId="77777777" w:rsidR="004521B0" w:rsidRDefault="004521B0" w:rsidP="004521B0">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> r.</w:t>
-[...2 lines deleted...]
-        <w:t>38</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>(1b)</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00EE18E4">
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
-          <w:i/>
+          <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:t>Prisons Regulations 1982</w:t>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> r.38 (1b) Prisons Regulations 1982</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1C9E5509" w14:textId="668990FE" w:rsidR="00663830" w:rsidRDefault="00663830" w:rsidP="00663830">
+  <w:p w14:paraId="2F329568" w14:textId="38E72E6C" w:rsidR="00043DB1" w:rsidRDefault="00D9472A" w:rsidP="00043DB1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:fldChar w:fldCharType="begin"/>
-[...53 lines deleted...]
-      </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E6CE5F7" wp14:editId="32BF4126">
-[...2 lines deleted...]
-                <wp:posOffset>181610</wp:posOffset>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251685888" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2E2A4B2F" wp14:editId="5AF23793">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
               </wp:positionH>
-              <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>220980</wp:posOffset>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
               </wp:positionV>
-              <wp:extent cx="1647825" cy="296545"/>
-              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:extent cx="551815" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="635" b="4445"/>
               <wp:wrapNone/>
-              <wp:docPr id="1" name="Text Box 1"/>
-[...158 lines deleted...]
-              <wp:docPr id="21" name="Text Box 21"/>
+              <wp:docPr id="481074274" name="Text Box 4" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="3971925" cy="542925"/>
+                        <a:ext cx="551815" cy="376555"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
-                      <a:ln w="6350">
+                      <a:ln>
                         <a:noFill/>
                       </a:ln>
-                      <a:effectLst/>
                     </wps:spPr>
-                    <wps:style>
-[...12 lines deleted...]
-                    </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="33887C5A" w14:textId="77777777" w:rsidR="00B937D8" w:rsidRDefault="00B937D8" w:rsidP="00B937D8">
+                        <w:p w14:paraId="520D4078" w14:textId="616F2398" w:rsidR="00D9472A" w:rsidRPr="007D40B6" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
                           <w:pPr>
-                            <w:pStyle w:val="Publicationtitle"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="C00000"/>
+                            </w:rPr>
                           </w:pPr>
-                          <w:r>
-                            <w:t>Commissioner’s Operating Policy and Procedure (COPP)</w:t>
+                          <w:r w:rsidRPr="007D40B6">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="C00000"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
-                      <a:noAutofit/>
+                      <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
-              <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="6E331190" id="Text Box 21" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:200.3pt;margin-top:-1.35pt;width:312.75pt;height:42.75pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWgwKsagIAAEQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGyEQvlfqf0Dcm7UdO6mtrCM3katK&#10;VhLVqXLGLMSrsgyFsXfdX5+BXT/k9pKqFxiYb4b55sHNbVMZtlU+lGBz3r/ocaashKK0rzn/8Tz/&#10;9JmzgMIWwoBVOd+pwG+nHz/c1G6iBrAGUyjPyIkNk9rlfI3oJlkW5FpVIlyAU5aUGnwlkI7+NSu8&#10;qMl7ZbJBr3eV1eAL50GqEOj2vlXyafKvtZL4qHVQyEzOKTZMq0/rKq7Z9EZMXr1w61J2YYh/iKIS&#10;paVHD67uBQq28eUfrqpSegig8UJClYHWpVSJA7Hp987YLNfCqcSFkhPcIU3h/7mVD9ule/IMmy/Q&#10;UAFjQmoXJoEuI59G+yruFCkjPaVwd0ibapBJurwcX/fHgxFnknSj4SDK5CY7Wjsf8KuCikUh557K&#10;krIltouALXQPiY9ZmJfGpNIYy+qcX12OesngoCHnxkasSkXu3BwjTxLujIoYY78rzcoiEYgXqb3U&#10;nfFsK6gxhJTKYuKe/BI6ojQF8R7DDn+M6j3GLY/9y2DxYFyVFnxifxZ28XMfsm7xlPMT3lHEZtUQ&#10;8ZPCrqDYUb09tKMQnJyXVJSFCPgkPPU+lZjmGR9p0QYo+dBJnK3B//7bfcRTS5KWs5pmKefh10Z4&#10;xZn5ZqlZx/3hMA5fOgxH1wM6+FPN6lRjN9UdUFX69HM4mcSIR7MXtYfqhcZ+Fl8llbCS3s457sU7&#10;bCecvg2pZrMEonFzAhd26WR0HYsUW+65eRHedX2J1NEPsJ86MTlrzxYbLS3MNgi6TL0b89xmtcs/&#10;jWrq/u5biX/B6Tmhjp/f9A0AAP//AwBQSwMEFAAGAAgAAAAhAIf88MXfAAAACgEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8FOwzAMQO9I/ENkJG5bugpGVepOU6UJCcFhYxdubpO1FYlTmmwrfD3ZiR0t&#10;Pz0/F6vJGnHSo+8dIyzmCQjNjVM9twj7j80sA+EDsSLjWCP8aA+r8vamoFy5M2/1aRdaESXsc0Lo&#10;QhhyKX3TaUt+7gbNcXdwo6UQx7GVaqRzlFsj0yRZSks9xwsdDbrqdPO1O1qE12rzTts6tdmvqV7e&#10;Duvhe//5iHh/N62fQQQ9hX8YLvkxHcrYVLsjKy8MwkO0RxRhlj6BuABJulyAqBGyNANZFvL6hfIP&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAVoMCrGoCAABEBQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAh/zwxd8AAAAKAQAADwAAAAAAAAAAAAAA&#10;AADEBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANAFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
-              <v:textbox>
+            <v:shapetype w14:anchorId="2E2A4B2F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 4" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:29.65pt;z-index:251685888;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDVUEjgCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7Y7uOuMOEXWIsOA&#10;oi2QDj0rshQbkERBUmJnXz9KtpOt22nYRaZI+pF8fFreDlqRo3C+A1PTYpFTIgyHpjP7mn5/2Xy4&#10;ocQHZhqmwIianoSnt6v375a9rcQVtKAa4QiCGF/1tqZtCLbKMs9boZlfgBUGgxKcZgGvbp81jvWI&#10;rlV2lefXWQ+usQ648B6992OQrhK+lIKHJym9CETVFHsL6XTp3MUzWy1ZtXfMth2f2mD/0IVmncGi&#10;Z6h7Fhg5uO4PKN1xBx5kWHDQGUjZcZFmwGmK/M0025ZZkWZBcrw90+T/Hyx/PG7tsyNh+AIDLjAS&#10;0ltfeXTGeQbpdPxipwTjSOHpTJsYAuHoLMvipigp4Rj6+Om6LMuIkl1+ts6HrwI0iUZNHW4lkcWO&#10;Dz6MqXNKrGVg0ymVNqPMbw7EjJ7s0mG0wrAbprZ30JxwGgfjor3lmw5rPjAfnpnDzeIAqNbwhIdU&#10;0NcUJouSFtyPv/ljPhKOUUp6VEpNDUqZEvXN4CKiqJJRfM7LHG9udu9mwxz0HaD+CnwKlicz5gU1&#10;m9KBfkUdr2MhDDHDsVxNw2zehVGy+A64WK9TEurHsvBgtpZH6MhTJPFleGXOTkwHXNEjzDJi1RvC&#10;x9z4p7frQ0Da0zYipyORE9WovbTP6Z1Ecf96T1mX17z6CQAA//8DAFBLAwQUAAYACAAAACEAw4kd&#10;d9oAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBCF7yb+h82YeJNtNSVQuyXEhAM3RPQ8&#10;dMe20J1pugtUfr2rF71M8vJe3vumWIyuU2cafCtsIJ0koIgrsS3XBnZvq4cZKB+QLXbCZOCLPCzK&#10;25sCcysXfqXzNtQqlrDP0UATQp9r7auGHPqJ9MTR+5TBYYhyqLUd8BLLXacfk2SqHbYcFxrs6aWh&#10;6rg9OQNttpSQ0vt6dfhwqaTXzTq7boy5vxuXz6ACjeEvDD/4ER3KyLSXE1uvOgPxkfB7ozebzkHt&#10;DWTzJ9Blof+zl98AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA1VBI4AkCAAAVBAAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAw4kdd9oAAAADAQAA&#10;DwAAAAAAAAAAAAAAAABjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGoFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="33887C5A" w14:textId="77777777" w:rsidR="00B937D8" w:rsidRDefault="00B937D8" w:rsidP="00B937D8">
+                  <w:p w14:paraId="520D4078" w14:textId="616F2398" w:rsidR="00D9472A" w:rsidRPr="007D40B6" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
                     <w:pPr>
-                      <w:pStyle w:val="Publicationtitle"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="C00000"/>
+                      </w:rPr>
                     </w:pPr>
-                    <w:r>
-                      <w:t>Commissioner’s Operating Policy and Procedure (COPP)</w:t>
+                    <w:r w:rsidRPr="007D40B6">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="C00000"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00043DB1">
       <w:rPr>
         <w:noProof/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00043DB1">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00043DB1">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00E938C9">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>Prison COPP 9.4 Change of Prisoner Name</w:t>
+    </w:r>
+    <w:r w:rsidR="00043DB1">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="00967549">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00DD01E3">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>v</w:t>
+    </w:r>
+    <w:r w:rsidR="00295398">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidR="006D472A">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>.0</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="429A8F7F" w14:textId="77777777" w:rsidR="00043DB1" w:rsidRDefault="00043DB1" w:rsidP="00043DB1">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="3E7FD760" w14:textId="77777777" w:rsidR="005B0177" w:rsidRPr="00B2652A" w:rsidRDefault="005B0177" w:rsidP="008B2E4C"/>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="06F43117" w14:textId="3A49558C" w:rsidR="00E85693" w:rsidRDefault="007D40B6">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r w:rsidRPr="00D521D2">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:noProof/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:sz w:val="56"/>
+        <w:szCs w:val="56"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251689984" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2A63AC09" wp14:editId="50214E3B">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>57150</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="551815" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="9525" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1609699273" name="Text Box 1" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="551815" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="457BD28D" w14:textId="77777777" w:rsidR="007D40B6" w:rsidRPr="007D40B6" w:rsidRDefault="007D40B6" w:rsidP="007D40B6">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:noProof/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="007D40B6">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:noProof/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="2A63AC09" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 1" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:4.5pt;width:43.45pt;height:29.65pt;z-index:251689984;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBPN/u7DAIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7Y7uGuNOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KjpOu22nYRaZI+pF8fJrfDVqRg3C+A1PTYpZTIgyHpjO7mv54WX26&#10;ocQHZhqmwIiaHoWnd4uPH+a9rcQVtKAa4QiCGF/1tqZtCLbKMs9boZmfgRUGgxKcZgGvbpc1jvWI&#10;rlV2lefXWQ+usQ648B69D2OQLhK+lIKHJym9CETVFHsL6XTp3MYzW8xZtXPMth0/tcH+oQvNOoNF&#10;z1APLDCyd90fULrjDjzIMOOgM5Cy4yLNgNMU+btpNi2zIs2C5Hh7psn/P1j+eNjYZ0fC8BUGXGAk&#10;pLe+8uiM8wzS6fjFTgnGkcLjmTYxBMLRWZbFTVFSwjH0+ct1WZYRJbv8bJ0P3wRoEo2aOtxKIosd&#10;1j6MqVNKrGVg1SmVNqPMbw7EjJ7s0mG0wrAdSNe86X4LzRGHcjDu21u+6rD0mvnwzBwuGOdA0YYn&#10;PKSCvqZwsihpwf38mz/mI+8YpaRHwdTUoKIpUd8N7iNqKxnFbV7meHOTezsZZq/vAWVY4IuwPJkx&#10;L6jJlA70K8p5GQthiBmO5WoaJvM+jMrF58DFcpmSUEaWhbXZWB6hI12Ry5fhlTl7Ijzgph5hUhOr&#10;3vE+5sY/vV3uA7KflhKpHYk8MY4STGs9PZeo8bf3lHV51ItfAAAA//8DAFBLAwQUAAYACAAAACEA&#10;p0M4jNsAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KgTUKM0ZFNVSD30&#10;VsrP2Y23SUq8jmK3DX16lhOcVqMZzXxbLifXqzONofOMkM4SUMS1tx03CO9v64ccVIiGrek9E8I3&#10;BVhWtzelKay/8Cudd7FRUsKhMAhtjEOhdahbcibM/EAs3sGPzkSRY6PtaC5S7nr9mCSZdqZjWWjN&#10;QC8t1V+7k0Po5isfU/rYrI+fLvXpdbuZX7eI93fT6hlUpCn+heEXX9ChEqa9P7ENqkeQRyLCQo6Y&#10;ebYAtUfI8ifQVan/w1c/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAE83+7sMAgAAHAQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKdDOIzbAAAA&#10;BAEAAA8AAAAAAAAAAAAAAAAAZgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="457BD28D" w14:textId="77777777" w:rsidR="007D40B6" w:rsidRPr="007D40B6" w:rsidRDefault="007D40B6" w:rsidP="007D40B6">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:noProof/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="007D40B6">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:noProof/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="margin" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="003B5214" w:rsidRPr="00D521D2">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Arial"/>
+        <w:noProof/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0064E141" wp14:editId="3922301D">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251687936" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="07E24CEA" wp14:editId="2EBF2BF9">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
-            <wp:posOffset>-29210</wp:posOffset>
+            <wp:posOffset>-635</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
-            <wp:posOffset>-59055</wp:posOffset>
+            <wp:align>top</wp:align>
           </wp:positionV>
-          <wp:extent cx="7580630" cy="10719435"/>
-          <wp:effectExtent l="0" t="0" r="1270" b="5715"/>
+          <wp:extent cx="7553325" cy="10689590"/>
+          <wp:effectExtent l="0" t="0" r="9525" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="3" name="Picture 3"/>
+          <wp:docPr id="1841292536" name="Picture 2" descr="A black screen with colorful circles and dots&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="govOfWA_DOJ_222.eps"/>
+                  <pic:cNvPr id="1968693442" name="Picture 2" descr="A black screen with colorful circles and dots&#10;&#10;AI-generated content may be incorrect."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1" cstate="print">
+                  <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7580630" cy="10719435"/>
+                    <a:ext cx="7553325" cy="10689590"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
+          <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
-          <wp14:sizeRelV relativeFrom="page">
+          <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-  </w:p>
-[...85 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A6684E2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="04090495"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6B061C6C"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2869" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5029" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7189" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05B8113D"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="0C090025"/>
+    <w:tmpl w:val="B0C287A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading3"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
-    </w:lvl>
-[...277 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      <w:rPr>
         <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
         <w:i w:val="0"/>
-        <w:color w:val="auto"/>
-[...2051 lines deleted...]
-        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:shadow w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:noProof w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
-        <w:sz w:val="24"/>
-        <w:szCs w:val="28"/>
+        <w:spacing w:val="0"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
         <w:u w:val="none"/>
+        <w:effect w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w:em w:val="none"/>
+        <w:specVanish w:val="0"/>
+        <w14:glow w14:rad="0">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:glow>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
+        <w14:reflection w14:blurRad="0" w14:stA="0" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
-      </w:rPr>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="1">
+        <w14:scene3d>
+          <w14:camera w14:prst="orthographicFront"/>
+          <w14:lightRig w14:rig="threePt" w14:dir="t">
+            <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
+          </w14:lightRig>
+        </w14:scene3d>
+        <w14:props3d w14:extrusionH="0" w14:contourW="0" w14:prstMaterial="none"/>
+        <w14:ligatures w14:val="none"/>
+        <w14:numForm w14:val="default"/>
+        <w14:numSpacing w14:val="default"/>
+        <w14:stylisticSets/>
+        <w14:cntxtAlts w14:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2"/>
-[...48 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1008" w:hanging="1008"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1152" w:hanging="1152"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="547E20EB"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D577965"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="424A6276"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="%1)"/>
+    <w:tmpl w:val="D15AE456"/>
+    <w:lvl w:ilvl="0" w:tplc="46C46284">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1077" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="102E5A60"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C298F300"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A2332F7"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1140673C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C08AEC94"/>
-    <w:lvl w:ilvl="0" w:tplc="0C090001">
+    <w:tmpl w:val="414A4318"/>
+    <w:lvl w:ilvl="0" w:tplc="57B8839C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="122F4122"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8AA0899C"/>
+    <w:lvl w:ilvl="0" w:tplc="3704F4CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="ListNumber1"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1304" w:hanging="453"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:noProof w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:webHidden w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:u w:val="none"/>
+        <w:effect w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:em w:val="none"/>
+        <w:specVanish w:val="0"/>
+        <w14:glow w14:rad="0">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:glow>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:reflection w14:blurRad="0" w14:stA="0" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none"/>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+        <w14:scene3d>
+          <w14:camera w14:prst="orthographicFront"/>
+          <w14:lightRig w14:rig="threePt" w14:dir="t">
+            <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
+          </w14:lightRig>
+        </w14:scene3d>
+        <w14:props3d w14:extrusionH="0" w14:contourW="0" w14:prstMaterial="none"/>
+        <w14:ligatures w14:val="none"/>
+        <w14:numForm w14:val="default"/>
+        <w14:numSpacing w14:val="default"/>
+        <w14:stylisticSets/>
+        <w14:cntxtAlts w14:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2018" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pStyle w:val="ListNumber1"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2738" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3458" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4178" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4898" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5618" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6338" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7058" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16A03763"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9EA21928"/>
+    <w:lvl w:ilvl="0" w:tplc="628AD264">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1BB93CA4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9DC40BF6"/>
+    <w:lvl w:ilvl="0" w:tplc="46C46284">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="2517" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3237" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3957" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4677" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5397" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6117" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6837" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24D54275"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7270CF82"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1077" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1797" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2517" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3237" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3957" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4677" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5397" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6117" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6837" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28143E5B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6A883FD2"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2BEF25A5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B3DEF27E"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E5528B5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9EBC2FF0"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33AC1396"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="72D864D0"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="393F6F30"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8C144882"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41995DED"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3606EAAE"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49E23147"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="446C5EBE"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B665B93"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="24BA77A2"/>
+    <w:lvl w:ilvl="0" w:tplc="7034F7DA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1211" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1931" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2651" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3371" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4091" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4811" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5531" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6251" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6971" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4FEA0CF3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A7E81D58"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C004251"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="48240FDE"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5EFF1AA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="98CC35A0"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8326,509 +7535,307 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="638F4363"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70C33387"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E06C0B16"/>
-    <w:lvl w:ilvl="0" w:tplc="A2D65418">
+    <w:tmpl w:val="E050D840"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:b w:val="0"/>
-[...1 lines deleted...]
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-[...171 lines deleted...]
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75EF2501"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="98BA86C4"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75FD4723"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0D222CBA"/>
     <w:lvl w:ilvl="0" w:tplc="312E38C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
@@ -8848,54 +7855,54 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79562C60"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7AB95524"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1D581260"/>
+    <w:tmpl w:val="10863DD2"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
@@ -8961,1032 +7968,1162 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1804078653">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="1" w16cid:durableId="686558900">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="465507733">
-[...5 lines deleted...]
-  <w:num w:numId="4" w16cid:durableId="661812397">
+  <w:num w:numId="2" w16cid:durableId="2046517522">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="183786709">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="3" w16cid:durableId="1010596623">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="489030383">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="4" w16cid:durableId="223562009">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1033504487">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1446726632">
+    <w:abstractNumId w:val="6"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1650208508">
+  <w:num w:numId="7" w16cid:durableId="747650974">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="877085032">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1341153815">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1129318314">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="188765875">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1802573966">
-[...5 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="1644961818">
+  <w:num w:numId="12" w16cid:durableId="1673334787">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="365955822">
-    <w:abstractNumId w:val="30"/>
+  <w:num w:numId="13" w16cid:durableId="1469935834">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="944583736">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="14" w16cid:durableId="1509783146">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="39482802">
-[...2 lines deleted...]
-  <w:num w:numId="14" w16cid:durableId="581187132">
+  <w:num w:numId="15" w16cid:durableId="351149235">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1270429497">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="16" w16cid:durableId="255016170">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1823158887">
-    <w:abstractNumId w:val="31"/>
+  <w:num w:numId="17" w16cid:durableId="1905410312">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="278100701">
+  <w:num w:numId="18" w16cid:durableId="970356331">
     <w:abstractNumId w:val="10"/>
-  </w:num>
-[...40 lines deleted...]
-    <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="32" w16cid:durableId="2092770480">
+  <w:num w:numId="19" w16cid:durableId="1485510017">
+    <w:abstractNumId w:val="4"/>
+    <w:lvlOverride w:ilvl="0"/>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="2030640293">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1265309870">
     <w:abstractNumId w:val="5"/>
-  </w:num>
-[...10 lines deleted...]
-    <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="37" w16cid:durableId="1193767139">
+  <w:num w:numId="22" w16cid:durableId="2005157027">
+    <w:abstractNumId w:val="11"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1402673360">
+    <w:abstractNumId w:val="17"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="132451215">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="38" w16cid:durableId="1139571808">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="25" w16cid:durableId="801583940">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="39" w16cid:durableId="1966345662">
-    <w:abstractNumId w:val="33"/>
+  <w:num w:numId="26" w16cid:durableId="464783147">
+    <w:abstractNumId w:val="12"/>
   </w:num>
+  <w:num w:numId="27" w16cid:durableId="1061250171">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1297880696">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1408962063">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="643241333">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="2137676820">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:numIdMacAtCleanup w:val="14"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1721" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:stylePaneFormatFilter w:val="1728" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="75+PenS6oZozWlkUrMaJkeEIfl4ea4flEO8Xa08G+QFY9s0BWlMou7Vqs6XDcxhXR/+3DEJ7y8pTuSoXMKbXBg==" w:salt="lqYmetjEX4GNtAbyJO05/g=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="XwMrC5xpLKloRXMTTL0Z9Q0F7lX9yMlo8k8E2l6DtDizNs2GhCcfiNP3olgPtBWb4rXil9QngWGRGHblCTiEIg==" w:salt="gjQeGa49hTwNPtWNYmhq5Q=="/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="ManualSave" w:val="Y"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00943E49"/>
-    <w:rsid w:val="0000078E"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00042E7A"/>
+    <w:rsid w:val="000048B2"/>
+    <w:rsid w:val="00006373"/>
+    <w:rsid w:val="00014AEF"/>
+    <w:rsid w:val="00017500"/>
+    <w:rsid w:val="00017B26"/>
+    <w:rsid w:val="00017E9C"/>
+    <w:rsid w:val="00033857"/>
+    <w:rsid w:val="0003494A"/>
+    <w:rsid w:val="00043DB1"/>
     <w:rsid w:val="00045F51"/>
-    <w:rsid w:val="00062936"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00074D6C"/>
+    <w:rsid w:val="000473F5"/>
+    <w:rsid w:val="00047CD9"/>
+    <w:rsid w:val="0005035A"/>
+    <w:rsid w:val="000548F2"/>
+    <w:rsid w:val="00055848"/>
+    <w:rsid w:val="00055EE9"/>
+    <w:rsid w:val="00063186"/>
+    <w:rsid w:val="0007013C"/>
+    <w:rsid w:val="000745E4"/>
+    <w:rsid w:val="000755BE"/>
     <w:rsid w:val="000755EE"/>
-    <w:rsid w:val="00076528"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0008632C"/>
+    <w:rsid w:val="0008596F"/>
+    <w:rsid w:val="0009023F"/>
+    <w:rsid w:val="0009160E"/>
+    <w:rsid w:val="0009166B"/>
     <w:rsid w:val="000925A5"/>
-    <w:rsid w:val="00093749"/>
     <w:rsid w:val="000A013B"/>
-    <w:rsid w:val="000A04F3"/>
-    <w:rsid w:val="000A697A"/>
+    <w:rsid w:val="000A0549"/>
+    <w:rsid w:val="000A25E8"/>
+    <w:rsid w:val="000A3575"/>
+    <w:rsid w:val="000A4FAE"/>
+    <w:rsid w:val="000A6349"/>
+    <w:rsid w:val="000A7133"/>
     <w:rsid w:val="000B6320"/>
-    <w:rsid w:val="000C3623"/>
-    <w:rsid w:val="000C6558"/>
+    <w:rsid w:val="000B7B30"/>
+    <w:rsid w:val="000C7C54"/>
     <w:rsid w:val="000D008C"/>
-    <w:rsid w:val="000D038D"/>
-    <w:rsid w:val="000D14B2"/>
+    <w:rsid w:val="000D15FD"/>
     <w:rsid w:val="000D69A3"/>
-    <w:rsid w:val="000E1D9B"/>
-    <w:rsid w:val="000F2F73"/>
+    <w:rsid w:val="000D77E5"/>
+    <w:rsid w:val="000D7982"/>
+    <w:rsid w:val="000E490D"/>
+    <w:rsid w:val="000F4262"/>
+    <w:rsid w:val="000F4DAF"/>
+    <w:rsid w:val="000F6D44"/>
     <w:rsid w:val="000F7531"/>
     <w:rsid w:val="001035D6"/>
-    <w:rsid w:val="0011323F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="001149BB"/>
+    <w:rsid w:val="00107D26"/>
+    <w:rsid w:val="00112665"/>
+    <w:rsid w:val="001146E8"/>
+    <w:rsid w:val="00114F71"/>
     <w:rsid w:val="001158E9"/>
-    <w:rsid w:val="00115AAF"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00120BC4"/>
+    <w:rsid w:val="00116D12"/>
+    <w:rsid w:val="00120DF8"/>
+    <w:rsid w:val="0012403C"/>
+    <w:rsid w:val="00125A96"/>
     <w:rsid w:val="00126611"/>
     <w:rsid w:val="00131037"/>
-    <w:rsid w:val="001340D5"/>
-[...3 lines deleted...]
-    <w:rsid w:val="0014141D"/>
+    <w:rsid w:val="001370DA"/>
     <w:rsid w:val="00144A1B"/>
+    <w:rsid w:val="00145CAD"/>
     <w:rsid w:val="00146739"/>
+    <w:rsid w:val="00146F2F"/>
+    <w:rsid w:val="001473A4"/>
+    <w:rsid w:val="00147727"/>
     <w:rsid w:val="00150099"/>
+    <w:rsid w:val="00154692"/>
     <w:rsid w:val="00155864"/>
-    <w:rsid w:val="00156D48"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00170FD7"/>
+    <w:rsid w:val="00157879"/>
+    <w:rsid w:val="0016491A"/>
+    <w:rsid w:val="00174307"/>
     <w:rsid w:val="001757E8"/>
-    <w:rsid w:val="00177918"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0018061D"/>
+    <w:rsid w:val="0018278E"/>
+    <w:rsid w:val="00183FA6"/>
+    <w:rsid w:val="00192712"/>
     <w:rsid w:val="00193880"/>
-    <w:rsid w:val="00193D66"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00215809"/>
+    <w:rsid w:val="00194B08"/>
+    <w:rsid w:val="001B151A"/>
+    <w:rsid w:val="001B3C45"/>
+    <w:rsid w:val="001B40DF"/>
+    <w:rsid w:val="001C25AE"/>
+    <w:rsid w:val="001C7443"/>
+    <w:rsid w:val="001D4B6A"/>
+    <w:rsid w:val="001D5DBF"/>
+    <w:rsid w:val="001D6764"/>
+    <w:rsid w:val="001D7CD9"/>
+    <w:rsid w:val="001E36AA"/>
+    <w:rsid w:val="001E48F1"/>
+    <w:rsid w:val="001F1BF6"/>
+    <w:rsid w:val="001F2887"/>
+    <w:rsid w:val="0020019A"/>
+    <w:rsid w:val="00200FB3"/>
+    <w:rsid w:val="00204EA2"/>
+    <w:rsid w:val="00212A58"/>
+    <w:rsid w:val="00213485"/>
+    <w:rsid w:val="002157B0"/>
+    <w:rsid w:val="00216FB2"/>
     <w:rsid w:val="002178FA"/>
-    <w:rsid w:val="00223CCE"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00231841"/>
+    <w:rsid w:val="00227850"/>
+    <w:rsid w:val="00227CB3"/>
+    <w:rsid w:val="00241912"/>
     <w:rsid w:val="002457AA"/>
     <w:rsid w:val="00245869"/>
-    <w:rsid w:val="002508A1"/>
     <w:rsid w:val="00250C62"/>
-    <w:rsid w:val="00253AAE"/>
+    <w:rsid w:val="00252A0A"/>
+    <w:rsid w:val="00252D69"/>
     <w:rsid w:val="00254316"/>
-    <w:rsid w:val="00257F97"/>
+    <w:rsid w:val="00257330"/>
+    <w:rsid w:val="00263095"/>
+    <w:rsid w:val="00263322"/>
+    <w:rsid w:val="0026526D"/>
+    <w:rsid w:val="002673D5"/>
     <w:rsid w:val="0027609B"/>
-    <w:rsid w:val="00280022"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00284C16"/>
+    <w:rsid w:val="0028045B"/>
+    <w:rsid w:val="00280B79"/>
     <w:rsid w:val="00285795"/>
-    <w:rsid w:val="00285A46"/>
-[...11 lines deleted...]
-    <w:rsid w:val="002E43DF"/>
+    <w:rsid w:val="00285EC3"/>
+    <w:rsid w:val="00294509"/>
+    <w:rsid w:val="00295398"/>
+    <w:rsid w:val="002A2E72"/>
+    <w:rsid w:val="002A31F8"/>
+    <w:rsid w:val="002A4892"/>
+    <w:rsid w:val="002C082F"/>
+    <w:rsid w:val="002C1D33"/>
+    <w:rsid w:val="002C3430"/>
+    <w:rsid w:val="002C4E30"/>
+    <w:rsid w:val="002C7DFC"/>
+    <w:rsid w:val="002D5C34"/>
+    <w:rsid w:val="002E171F"/>
+    <w:rsid w:val="002E2ECC"/>
     <w:rsid w:val="002E5756"/>
-    <w:rsid w:val="002E6D52"/>
-    <w:rsid w:val="002E6E8F"/>
     <w:rsid w:val="002E6F7B"/>
-    <w:rsid w:val="002F0872"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002F4A16"/>
+    <w:rsid w:val="002F3CA4"/>
+    <w:rsid w:val="00300636"/>
+    <w:rsid w:val="00302025"/>
     <w:rsid w:val="00302144"/>
-    <w:rsid w:val="0030277D"/>
-[...2 lines deleted...]
-    <w:rsid w:val="003061E5"/>
+    <w:rsid w:val="00303315"/>
+    <w:rsid w:val="00305F69"/>
+    <w:rsid w:val="00307315"/>
+    <w:rsid w:val="0030766F"/>
     <w:rsid w:val="00307964"/>
-    <w:rsid w:val="00310A4E"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00377D96"/>
+    <w:rsid w:val="00310976"/>
+    <w:rsid w:val="00310F13"/>
+    <w:rsid w:val="00321573"/>
+    <w:rsid w:val="003220A5"/>
+    <w:rsid w:val="00322730"/>
+    <w:rsid w:val="0032286F"/>
+    <w:rsid w:val="0032531C"/>
+    <w:rsid w:val="00330648"/>
+    <w:rsid w:val="00330FB3"/>
+    <w:rsid w:val="003369D3"/>
+    <w:rsid w:val="003430A4"/>
+    <w:rsid w:val="00345367"/>
+    <w:rsid w:val="00346C33"/>
+    <w:rsid w:val="00347271"/>
+    <w:rsid w:val="00354B2E"/>
+    <w:rsid w:val="00357976"/>
+    <w:rsid w:val="00376B0A"/>
     <w:rsid w:val="00380258"/>
-    <w:rsid w:val="00380DA1"/>
-[...10 lines deleted...]
-    <w:rsid w:val="003C1939"/>
+    <w:rsid w:val="00381253"/>
+    <w:rsid w:val="0038707B"/>
+    <w:rsid w:val="00390F13"/>
+    <w:rsid w:val="0039716F"/>
+    <w:rsid w:val="003A3F18"/>
+    <w:rsid w:val="003B254E"/>
+    <w:rsid w:val="003B5214"/>
     <w:rsid w:val="003C1B90"/>
-    <w:rsid w:val="003C3180"/>
-[...3 lines deleted...]
-    <w:rsid w:val="003D330D"/>
+    <w:rsid w:val="003C7854"/>
+    <w:rsid w:val="003D26BC"/>
+    <w:rsid w:val="003D5A2B"/>
     <w:rsid w:val="003D708E"/>
-    <w:rsid w:val="003E0817"/>
+    <w:rsid w:val="003D7F53"/>
+    <w:rsid w:val="003E04BC"/>
+    <w:rsid w:val="003E110F"/>
+    <w:rsid w:val="003E1A48"/>
+    <w:rsid w:val="003E30A2"/>
     <w:rsid w:val="003E6CE1"/>
-    <w:rsid w:val="003E6F45"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003F7F61"/>
+    <w:rsid w:val="003F30B1"/>
+    <w:rsid w:val="003F3DAB"/>
+    <w:rsid w:val="003F4CE5"/>
+    <w:rsid w:val="00400BA2"/>
     <w:rsid w:val="00400DF5"/>
-    <w:rsid w:val="004018AE"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004061ED"/>
+    <w:rsid w:val="004017C1"/>
     <w:rsid w:val="0040796F"/>
-    <w:rsid w:val="00410D8F"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00454E0D"/>
+    <w:rsid w:val="00407FAD"/>
+    <w:rsid w:val="0041006A"/>
+    <w:rsid w:val="00414CF6"/>
+    <w:rsid w:val="0041613E"/>
+    <w:rsid w:val="00420099"/>
+    <w:rsid w:val="00423576"/>
+    <w:rsid w:val="00425DA4"/>
+    <w:rsid w:val="00437992"/>
+    <w:rsid w:val="00445A5A"/>
+    <w:rsid w:val="00446A01"/>
+    <w:rsid w:val="004521B0"/>
+    <w:rsid w:val="00453AAC"/>
+    <w:rsid w:val="004542F8"/>
     <w:rsid w:val="00457598"/>
-    <w:rsid w:val="004638CC"/>
+    <w:rsid w:val="00457613"/>
+    <w:rsid w:val="00460AE8"/>
+    <w:rsid w:val="004636F4"/>
     <w:rsid w:val="00464E72"/>
-    <w:rsid w:val="004718E0"/>
-    <w:rsid w:val="004865DC"/>
+    <w:rsid w:val="00466CBB"/>
+    <w:rsid w:val="00473531"/>
+    <w:rsid w:val="00474DAD"/>
     <w:rsid w:val="00490500"/>
-    <w:rsid w:val="00496A7B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004A408B"/>
+    <w:rsid w:val="00490C66"/>
+    <w:rsid w:val="0049344A"/>
+    <w:rsid w:val="004A784D"/>
     <w:rsid w:val="004B307A"/>
     <w:rsid w:val="004B6106"/>
     <w:rsid w:val="004C040F"/>
-    <w:rsid w:val="004C10F7"/>
-    <w:rsid w:val="004C3EF2"/>
+    <w:rsid w:val="004C5EC3"/>
+    <w:rsid w:val="004C657B"/>
+    <w:rsid w:val="004C695C"/>
     <w:rsid w:val="004D040B"/>
-    <w:rsid w:val="004D3F8B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004E35BA"/>
+    <w:rsid w:val="004D3CCE"/>
+    <w:rsid w:val="004E38EF"/>
+    <w:rsid w:val="004E3C24"/>
     <w:rsid w:val="004E571B"/>
-    <w:rsid w:val="004F03CC"/>
-[...9 lines deleted...]
-    <w:rsid w:val="005160F8"/>
+    <w:rsid w:val="004F1C58"/>
+    <w:rsid w:val="004F2CDF"/>
+    <w:rsid w:val="004F2F9D"/>
+    <w:rsid w:val="004F5E37"/>
+    <w:rsid w:val="00510341"/>
+    <w:rsid w:val="005147E0"/>
+    <w:rsid w:val="005169A1"/>
     <w:rsid w:val="00521AF0"/>
-    <w:rsid w:val="00522067"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00551598"/>
+    <w:rsid w:val="005227C6"/>
+    <w:rsid w:val="005326B2"/>
+    <w:rsid w:val="00537AF7"/>
+    <w:rsid w:val="0054137D"/>
+    <w:rsid w:val="00547732"/>
+    <w:rsid w:val="00551D86"/>
     <w:rsid w:val="00554385"/>
+    <w:rsid w:val="0055544F"/>
+    <w:rsid w:val="005554A8"/>
     <w:rsid w:val="005657AE"/>
-    <w:rsid w:val="005676B1"/>
-    <w:rsid w:val="005679FA"/>
+    <w:rsid w:val="005677B7"/>
     <w:rsid w:val="00576EFF"/>
-    <w:rsid w:val="00582BDA"/>
-    <w:rsid w:val="00582C79"/>
+    <w:rsid w:val="00577B5D"/>
+    <w:rsid w:val="00577D4F"/>
+    <w:rsid w:val="00580365"/>
+    <w:rsid w:val="005847DD"/>
+    <w:rsid w:val="00585E54"/>
     <w:rsid w:val="00592112"/>
-    <w:rsid w:val="005954EF"/>
-[...2 lines deleted...]
-    <w:rsid w:val="005A3AC9"/>
+    <w:rsid w:val="005924E1"/>
+    <w:rsid w:val="00592F03"/>
+    <w:rsid w:val="00594315"/>
     <w:rsid w:val="005A3EA6"/>
-    <w:rsid w:val="005B12CE"/>
-[...13 lines deleted...]
-    <w:rsid w:val="005E43E0"/>
+    <w:rsid w:val="005B0177"/>
+    <w:rsid w:val="005B0D4D"/>
+    <w:rsid w:val="005B2F8D"/>
+    <w:rsid w:val="005B5343"/>
+    <w:rsid w:val="005C5714"/>
+    <w:rsid w:val="005C5A2B"/>
+    <w:rsid w:val="005D5AC3"/>
+    <w:rsid w:val="005D7F53"/>
+    <w:rsid w:val="005E0E26"/>
+    <w:rsid w:val="005E1A52"/>
     <w:rsid w:val="005E566A"/>
-    <w:rsid w:val="005F0BDA"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00627383"/>
+    <w:rsid w:val="005E6393"/>
+    <w:rsid w:val="005E7052"/>
+    <w:rsid w:val="005E7C5C"/>
+    <w:rsid w:val="005F1F62"/>
+    <w:rsid w:val="005F40CB"/>
+    <w:rsid w:val="005F41E3"/>
+    <w:rsid w:val="005F6BB4"/>
+    <w:rsid w:val="005F74C0"/>
+    <w:rsid w:val="0060064C"/>
+    <w:rsid w:val="0060077D"/>
+    <w:rsid w:val="0060364A"/>
+    <w:rsid w:val="006103D3"/>
+    <w:rsid w:val="00620D59"/>
+    <w:rsid w:val="00621820"/>
+    <w:rsid w:val="00622802"/>
+    <w:rsid w:val="0062420A"/>
     <w:rsid w:val="00627992"/>
-    <w:rsid w:val="00630E67"/>
-    <w:rsid w:val="00632A3F"/>
     <w:rsid w:val="006335A4"/>
     <w:rsid w:val="00634C54"/>
-    <w:rsid w:val="006369D0"/>
-    <w:rsid w:val="00640059"/>
+    <w:rsid w:val="00640EE7"/>
+    <w:rsid w:val="00643304"/>
     <w:rsid w:val="006444FB"/>
-    <w:rsid w:val="006447BC"/>
     <w:rsid w:val="00644A2D"/>
-    <w:rsid w:val="00645368"/>
-    <w:rsid w:val="00651A5D"/>
+    <w:rsid w:val="00644F2B"/>
+    <w:rsid w:val="006457B2"/>
+    <w:rsid w:val="00645EBF"/>
+    <w:rsid w:val="006461D4"/>
+    <w:rsid w:val="0064729E"/>
+    <w:rsid w:val="006509DA"/>
+    <w:rsid w:val="00653306"/>
+    <w:rsid w:val="00653F6E"/>
+    <w:rsid w:val="00655B34"/>
+    <w:rsid w:val="00655FD4"/>
     <w:rsid w:val="00656F4A"/>
-    <w:rsid w:val="006600A9"/>
-    <w:rsid w:val="006607F0"/>
     <w:rsid w:val="00663830"/>
-    <w:rsid w:val="00665D6D"/>
-[...8 lines deleted...]
-    <w:rsid w:val="006B27E2"/>
+    <w:rsid w:val="0066700C"/>
+    <w:rsid w:val="006710F3"/>
+    <w:rsid w:val="00672414"/>
+    <w:rsid w:val="0067650D"/>
+    <w:rsid w:val="00677802"/>
+    <w:rsid w:val="00680477"/>
+    <w:rsid w:val="006807A2"/>
+    <w:rsid w:val="00682515"/>
+    <w:rsid w:val="00692816"/>
+    <w:rsid w:val="00693169"/>
+    <w:rsid w:val="00695CEA"/>
+    <w:rsid w:val="006A210D"/>
+    <w:rsid w:val="006A2E66"/>
+    <w:rsid w:val="006B0E6E"/>
     <w:rsid w:val="006B3601"/>
-    <w:rsid w:val="006B59D4"/>
-    <w:rsid w:val="006B777A"/>
+    <w:rsid w:val="006B5B51"/>
+    <w:rsid w:val="006C4BEE"/>
     <w:rsid w:val="006C4F83"/>
-    <w:rsid w:val="006C7DC4"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00705340"/>
+    <w:rsid w:val="006C6F41"/>
+    <w:rsid w:val="006D1B3F"/>
+    <w:rsid w:val="006D472A"/>
+    <w:rsid w:val="006D7BFA"/>
+    <w:rsid w:val="006D7E3C"/>
+    <w:rsid w:val="006E2CA8"/>
+    <w:rsid w:val="006F3981"/>
+    <w:rsid w:val="00701F9E"/>
+    <w:rsid w:val="00705A1B"/>
+    <w:rsid w:val="00706AAB"/>
     <w:rsid w:val="00711C79"/>
     <w:rsid w:val="00715807"/>
-    <w:rsid w:val="00717D6D"/>
-[...4 lines deleted...]
-    <w:rsid w:val="007420D2"/>
+    <w:rsid w:val="00721B34"/>
+    <w:rsid w:val="00722698"/>
+    <w:rsid w:val="00726958"/>
+    <w:rsid w:val="00733ADA"/>
+    <w:rsid w:val="00741F1D"/>
     <w:rsid w:val="007444AC"/>
-    <w:rsid w:val="0075020D"/>
-    <w:rsid w:val="00751123"/>
+    <w:rsid w:val="00747726"/>
+    <w:rsid w:val="007501FA"/>
+    <w:rsid w:val="00750230"/>
     <w:rsid w:val="00752A9E"/>
-    <w:rsid w:val="00756EBB"/>
-[...3 lines deleted...]
-    <w:rsid w:val="0077218D"/>
+    <w:rsid w:val="007548D1"/>
+    <w:rsid w:val="007549FC"/>
+    <w:rsid w:val="00756DA5"/>
+    <w:rsid w:val="00757E49"/>
+    <w:rsid w:val="007612DC"/>
+    <w:rsid w:val="007636A9"/>
+    <w:rsid w:val="00774187"/>
+    <w:rsid w:val="00774551"/>
+    <w:rsid w:val="007750F3"/>
     <w:rsid w:val="00775238"/>
-    <w:rsid w:val="0077567E"/>
-[...9 lines deleted...]
-    <w:rsid w:val="007C4338"/>
+    <w:rsid w:val="007817B2"/>
+    <w:rsid w:val="007B0503"/>
+    <w:rsid w:val="007B2AF4"/>
+    <w:rsid w:val="007B6B14"/>
+    <w:rsid w:val="007C453B"/>
+    <w:rsid w:val="007C714E"/>
+    <w:rsid w:val="007D2232"/>
+    <w:rsid w:val="007D2387"/>
     <w:rsid w:val="007D3C6F"/>
-    <w:rsid w:val="007D69F1"/>
-[...3 lines deleted...]
-    <w:rsid w:val="007E4641"/>
+    <w:rsid w:val="007D40B6"/>
+    <w:rsid w:val="007D52A9"/>
+    <w:rsid w:val="007D7765"/>
+    <w:rsid w:val="007E0DEC"/>
+    <w:rsid w:val="007E3AE9"/>
+    <w:rsid w:val="007E45C6"/>
+    <w:rsid w:val="007E60D8"/>
     <w:rsid w:val="007E67F4"/>
+    <w:rsid w:val="007F1CF1"/>
+    <w:rsid w:val="007F4B69"/>
+    <w:rsid w:val="007F7709"/>
     <w:rsid w:val="008000C6"/>
-    <w:rsid w:val="008005E1"/>
-    <w:rsid w:val="008009BF"/>
     <w:rsid w:val="00803710"/>
-    <w:rsid w:val="00804650"/>
+    <w:rsid w:val="00805D9D"/>
+    <w:rsid w:val="008073BF"/>
     <w:rsid w:val="008114B3"/>
-    <w:rsid w:val="008175A3"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00840A8E"/>
+    <w:rsid w:val="008142CA"/>
+    <w:rsid w:val="00817FD1"/>
+    <w:rsid w:val="00821075"/>
+    <w:rsid w:val="00823736"/>
+    <w:rsid w:val="00824C33"/>
+    <w:rsid w:val="00825B12"/>
+    <w:rsid w:val="00843C8B"/>
     <w:rsid w:val="00844223"/>
-    <w:rsid w:val="00844925"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00853625"/>
+    <w:rsid w:val="00854B5D"/>
+    <w:rsid w:val="0085521F"/>
     <w:rsid w:val="00857A48"/>
     <w:rsid w:val="0086067A"/>
-    <w:rsid w:val="00860D41"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00876560"/>
+    <w:rsid w:val="00872676"/>
+    <w:rsid w:val="008761DE"/>
+    <w:rsid w:val="008768F7"/>
+    <w:rsid w:val="008811EF"/>
+    <w:rsid w:val="00881E85"/>
+    <w:rsid w:val="00882C5D"/>
+    <w:rsid w:val="00890FF6"/>
+    <w:rsid w:val="00896633"/>
     <w:rsid w:val="008976B1"/>
-    <w:rsid w:val="00897CCE"/>
-[...2 lines deleted...]
-    <w:rsid w:val="008B1343"/>
+    <w:rsid w:val="008A39A5"/>
+    <w:rsid w:val="008A3DA0"/>
+    <w:rsid w:val="008A7FDD"/>
+    <w:rsid w:val="008B2E4C"/>
+    <w:rsid w:val="008B53FF"/>
     <w:rsid w:val="008B5E88"/>
-    <w:rsid w:val="008B6F3F"/>
-[...2 lines deleted...]
-    <w:rsid w:val="008D26C3"/>
+    <w:rsid w:val="008C1F3B"/>
+    <w:rsid w:val="008C5661"/>
     <w:rsid w:val="008D3DE0"/>
     <w:rsid w:val="008D51C1"/>
-    <w:rsid w:val="008D5811"/>
-[...5 lines deleted...]
-    <w:rsid w:val="009035F2"/>
+    <w:rsid w:val="008D5AFF"/>
+    <w:rsid w:val="008E0703"/>
+    <w:rsid w:val="008E07CC"/>
+    <w:rsid w:val="008E5C90"/>
+    <w:rsid w:val="008E61D5"/>
+    <w:rsid w:val="008F0170"/>
+    <w:rsid w:val="008F3EAD"/>
+    <w:rsid w:val="008F5CA3"/>
+    <w:rsid w:val="00904048"/>
+    <w:rsid w:val="00907D71"/>
     <w:rsid w:val="0091065E"/>
-    <w:rsid w:val="00914C2B"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00927FE6"/>
+    <w:rsid w:val="00912DF8"/>
+    <w:rsid w:val="00913923"/>
+    <w:rsid w:val="00917E6D"/>
+    <w:rsid w:val="00921B16"/>
     <w:rsid w:val="00930B45"/>
+    <w:rsid w:val="00934186"/>
     <w:rsid w:val="00943E49"/>
-    <w:rsid w:val="0094614D"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00957168"/>
+    <w:rsid w:val="009446BD"/>
+    <w:rsid w:val="0095085F"/>
+    <w:rsid w:val="0095337C"/>
     <w:rsid w:val="0096091F"/>
-    <w:rsid w:val="00961898"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00980B37"/>
+    <w:rsid w:val="009613E3"/>
+    <w:rsid w:val="0096379E"/>
+    <w:rsid w:val="00967549"/>
+    <w:rsid w:val="009770E8"/>
     <w:rsid w:val="009814BD"/>
-    <w:rsid w:val="00984341"/>
-    <w:rsid w:val="009922D9"/>
+    <w:rsid w:val="009824F1"/>
+    <w:rsid w:val="009866C9"/>
+    <w:rsid w:val="00987A17"/>
+    <w:rsid w:val="00994B80"/>
+    <w:rsid w:val="0099598B"/>
     <w:rsid w:val="009962C0"/>
-    <w:rsid w:val="00996CF2"/>
+    <w:rsid w:val="00996F4C"/>
     <w:rsid w:val="009A19E1"/>
-    <w:rsid w:val="009A2F67"/>
-    <w:rsid w:val="009B7507"/>
+    <w:rsid w:val="009A3990"/>
+    <w:rsid w:val="009A54E4"/>
+    <w:rsid w:val="009B1F5B"/>
+    <w:rsid w:val="009B3330"/>
+    <w:rsid w:val="009B65B1"/>
     <w:rsid w:val="009B751B"/>
-    <w:rsid w:val="009B7E72"/>
-[...11 lines deleted...]
-    <w:rsid w:val="00A32AFA"/>
+    <w:rsid w:val="009C0175"/>
+    <w:rsid w:val="009C4802"/>
+    <w:rsid w:val="009C5485"/>
+    <w:rsid w:val="009C5EC6"/>
+    <w:rsid w:val="009D2C52"/>
+    <w:rsid w:val="009D3AA3"/>
+    <w:rsid w:val="009E09D0"/>
+    <w:rsid w:val="009E0BE6"/>
+    <w:rsid w:val="009E3CD5"/>
+    <w:rsid w:val="009E69AB"/>
+    <w:rsid w:val="009E6B17"/>
+    <w:rsid w:val="009E7E82"/>
+    <w:rsid w:val="009F211D"/>
+    <w:rsid w:val="009F545D"/>
+    <w:rsid w:val="009F560E"/>
+    <w:rsid w:val="009F7F7F"/>
+    <w:rsid w:val="00A025D8"/>
+    <w:rsid w:val="00A06C26"/>
+    <w:rsid w:val="00A106FB"/>
+    <w:rsid w:val="00A137E1"/>
+    <w:rsid w:val="00A16581"/>
+    <w:rsid w:val="00A16E83"/>
+    <w:rsid w:val="00A266C1"/>
     <w:rsid w:val="00A37664"/>
-    <w:rsid w:val="00A416AD"/>
+    <w:rsid w:val="00A4000E"/>
+    <w:rsid w:val="00A4003B"/>
+    <w:rsid w:val="00A42DE0"/>
     <w:rsid w:val="00A43D05"/>
-    <w:rsid w:val="00A51DF8"/>
-    <w:rsid w:val="00A53CC1"/>
+    <w:rsid w:val="00A44BA4"/>
+    <w:rsid w:val="00A45B8D"/>
+    <w:rsid w:val="00A46779"/>
     <w:rsid w:val="00A547EA"/>
-    <w:rsid w:val="00A62757"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00A74D4F"/>
+    <w:rsid w:val="00A57ADF"/>
+    <w:rsid w:val="00A71C1A"/>
     <w:rsid w:val="00A820CD"/>
-    <w:rsid w:val="00A82ECA"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00AC5D4C"/>
+    <w:rsid w:val="00A8327C"/>
+    <w:rsid w:val="00A83A70"/>
+    <w:rsid w:val="00A86A02"/>
+    <w:rsid w:val="00A90E55"/>
+    <w:rsid w:val="00A91C2F"/>
+    <w:rsid w:val="00A91D4D"/>
+    <w:rsid w:val="00A942A3"/>
+    <w:rsid w:val="00A954B2"/>
+    <w:rsid w:val="00A96529"/>
+    <w:rsid w:val="00A97D3E"/>
+    <w:rsid w:val="00AA03BC"/>
+    <w:rsid w:val="00AA6BFF"/>
+    <w:rsid w:val="00AB2F4F"/>
+    <w:rsid w:val="00AB4FC6"/>
+    <w:rsid w:val="00AB68F2"/>
+    <w:rsid w:val="00AC2EBD"/>
     <w:rsid w:val="00AC5EAE"/>
-    <w:rsid w:val="00AD263F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00AE1C27"/>
+    <w:rsid w:val="00AC6604"/>
+    <w:rsid w:val="00AD06CC"/>
+    <w:rsid w:val="00AD11ED"/>
+    <w:rsid w:val="00AE0454"/>
+    <w:rsid w:val="00AE150E"/>
     <w:rsid w:val="00AE3362"/>
-    <w:rsid w:val="00AF1782"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00AF35B3"/>
+    <w:rsid w:val="00AE7256"/>
+    <w:rsid w:val="00AF160E"/>
     <w:rsid w:val="00AF4C82"/>
-    <w:rsid w:val="00AF52EA"/>
-    <w:rsid w:val="00AF5B49"/>
+    <w:rsid w:val="00AF5A87"/>
+    <w:rsid w:val="00AF79BD"/>
     <w:rsid w:val="00AF7DDC"/>
+    <w:rsid w:val="00B00173"/>
+    <w:rsid w:val="00B004D7"/>
+    <w:rsid w:val="00B00C80"/>
+    <w:rsid w:val="00B015D9"/>
     <w:rsid w:val="00B02B08"/>
-    <w:rsid w:val="00B07EF0"/>
-[...21 lines deleted...]
-    <w:rsid w:val="00B86454"/>
+    <w:rsid w:val="00B02C2C"/>
+    <w:rsid w:val="00B05731"/>
+    <w:rsid w:val="00B05D40"/>
+    <w:rsid w:val="00B116FC"/>
+    <w:rsid w:val="00B1301D"/>
+    <w:rsid w:val="00B15829"/>
+    <w:rsid w:val="00B24BF8"/>
+    <w:rsid w:val="00B3071E"/>
+    <w:rsid w:val="00B3369D"/>
+    <w:rsid w:val="00B36C4E"/>
+    <w:rsid w:val="00B37CED"/>
+    <w:rsid w:val="00B40519"/>
+    <w:rsid w:val="00B45819"/>
+    <w:rsid w:val="00B5024F"/>
+    <w:rsid w:val="00B512DB"/>
+    <w:rsid w:val="00B52B92"/>
+    <w:rsid w:val="00B52EEA"/>
+    <w:rsid w:val="00B6015E"/>
+    <w:rsid w:val="00B7023E"/>
+    <w:rsid w:val="00B70E02"/>
+    <w:rsid w:val="00B752FA"/>
+    <w:rsid w:val="00B831BC"/>
+    <w:rsid w:val="00B90887"/>
     <w:rsid w:val="00B937D8"/>
-    <w:rsid w:val="00BA12A0"/>
-[...17 lines deleted...]
-    <w:rsid w:val="00BE65CF"/>
+    <w:rsid w:val="00B9553C"/>
+    <w:rsid w:val="00B9701C"/>
+    <w:rsid w:val="00BA0CD6"/>
+    <w:rsid w:val="00BA0D64"/>
+    <w:rsid w:val="00BA5E2F"/>
+    <w:rsid w:val="00BB3AC0"/>
+    <w:rsid w:val="00BB7296"/>
+    <w:rsid w:val="00BC573A"/>
+    <w:rsid w:val="00BD4A7A"/>
+    <w:rsid w:val="00BD4BDB"/>
+    <w:rsid w:val="00BE1434"/>
+    <w:rsid w:val="00BE495C"/>
+    <w:rsid w:val="00BF52CF"/>
+    <w:rsid w:val="00BF6962"/>
+    <w:rsid w:val="00BF6E35"/>
+    <w:rsid w:val="00C028DD"/>
     <w:rsid w:val="00C06A93"/>
     <w:rsid w:val="00C0767A"/>
-    <w:rsid w:val="00C10AAA"/>
-    <w:rsid w:val="00C112C8"/>
     <w:rsid w:val="00C11C3C"/>
+    <w:rsid w:val="00C1535A"/>
     <w:rsid w:val="00C15484"/>
-    <w:rsid w:val="00C159FE"/>
+    <w:rsid w:val="00C156AB"/>
     <w:rsid w:val="00C2101E"/>
-    <w:rsid w:val="00C2408B"/>
-    <w:rsid w:val="00C30AFB"/>
+    <w:rsid w:val="00C210EE"/>
+    <w:rsid w:val="00C253A3"/>
     <w:rsid w:val="00C34111"/>
-    <w:rsid w:val="00C347BB"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00C73EB4"/>
+    <w:rsid w:val="00C35D86"/>
+    <w:rsid w:val="00C37CB3"/>
+    <w:rsid w:val="00C4010F"/>
+    <w:rsid w:val="00C40A0D"/>
+    <w:rsid w:val="00C4231A"/>
+    <w:rsid w:val="00C51B78"/>
+    <w:rsid w:val="00C5205B"/>
+    <w:rsid w:val="00C52629"/>
+    <w:rsid w:val="00C53F0C"/>
+    <w:rsid w:val="00C659D9"/>
+    <w:rsid w:val="00C74809"/>
     <w:rsid w:val="00C8272F"/>
-    <w:rsid w:val="00C85A2C"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00CC05B4"/>
+    <w:rsid w:val="00C872DC"/>
+    <w:rsid w:val="00C9176C"/>
+    <w:rsid w:val="00C946F7"/>
+    <w:rsid w:val="00C96C29"/>
+    <w:rsid w:val="00C97A9A"/>
+    <w:rsid w:val="00CA0520"/>
+    <w:rsid w:val="00CA0C24"/>
+    <w:rsid w:val="00CA3D77"/>
+    <w:rsid w:val="00CB53BC"/>
+    <w:rsid w:val="00CB56A7"/>
     <w:rsid w:val="00CC47AF"/>
-    <w:rsid w:val="00CC4FBF"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00CD4348"/>
+    <w:rsid w:val="00CD1986"/>
+    <w:rsid w:val="00CD640C"/>
+    <w:rsid w:val="00CE01E7"/>
     <w:rsid w:val="00CE1A06"/>
-    <w:rsid w:val="00D052BD"/>
+    <w:rsid w:val="00CE2EF1"/>
+    <w:rsid w:val="00CE3599"/>
+    <w:rsid w:val="00CE55D2"/>
+    <w:rsid w:val="00CF0B0A"/>
+    <w:rsid w:val="00D0099B"/>
+    <w:rsid w:val="00D00BCA"/>
+    <w:rsid w:val="00D04ADB"/>
+    <w:rsid w:val="00D05A5B"/>
     <w:rsid w:val="00D05B49"/>
     <w:rsid w:val="00D06E62"/>
-    <w:rsid w:val="00D1049B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D17766"/>
+    <w:rsid w:val="00D16301"/>
     <w:rsid w:val="00D20E41"/>
-    <w:rsid w:val="00D30841"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00D50F95"/>
+    <w:rsid w:val="00D25EBB"/>
+    <w:rsid w:val="00D32F38"/>
+    <w:rsid w:val="00D35CE8"/>
+    <w:rsid w:val="00D37234"/>
+    <w:rsid w:val="00D37D47"/>
+    <w:rsid w:val="00D45F5D"/>
+    <w:rsid w:val="00D516A9"/>
+    <w:rsid w:val="00D521D2"/>
     <w:rsid w:val="00D52373"/>
-    <w:rsid w:val="00D53469"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00D80F8D"/>
+    <w:rsid w:val="00D52917"/>
+    <w:rsid w:val="00D53407"/>
+    <w:rsid w:val="00D601A9"/>
+    <w:rsid w:val="00D60C17"/>
+    <w:rsid w:val="00D62EB2"/>
+    <w:rsid w:val="00D70B2D"/>
     <w:rsid w:val="00D9330E"/>
-    <w:rsid w:val="00D9497F"/>
-[...11 lines deleted...]
-    <w:rsid w:val="00DE7617"/>
+    <w:rsid w:val="00D9472A"/>
+    <w:rsid w:val="00D96844"/>
+    <w:rsid w:val="00D97972"/>
+    <w:rsid w:val="00DA285D"/>
+    <w:rsid w:val="00DA2F48"/>
+    <w:rsid w:val="00DB1AB2"/>
+    <w:rsid w:val="00DB5B66"/>
+    <w:rsid w:val="00DC4801"/>
+    <w:rsid w:val="00DC4FC4"/>
+    <w:rsid w:val="00DD01E3"/>
+    <w:rsid w:val="00DD0AFC"/>
+    <w:rsid w:val="00DE1C6E"/>
+    <w:rsid w:val="00DE45C4"/>
+    <w:rsid w:val="00DE6751"/>
+    <w:rsid w:val="00DF030A"/>
+    <w:rsid w:val="00DF0EA9"/>
+    <w:rsid w:val="00DF0ED4"/>
+    <w:rsid w:val="00DF1E34"/>
     <w:rsid w:val="00DF778C"/>
-    <w:rsid w:val="00E078FB"/>
+    <w:rsid w:val="00E01B16"/>
+    <w:rsid w:val="00E0273E"/>
+    <w:rsid w:val="00E073E9"/>
     <w:rsid w:val="00E102E9"/>
-    <w:rsid w:val="00E22320"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00E832B9"/>
+    <w:rsid w:val="00E163C5"/>
+    <w:rsid w:val="00E3260F"/>
+    <w:rsid w:val="00E3357D"/>
+    <w:rsid w:val="00E500A6"/>
+    <w:rsid w:val="00E50E45"/>
+    <w:rsid w:val="00E66B64"/>
+    <w:rsid w:val="00E67BA0"/>
+    <w:rsid w:val="00E7274B"/>
+    <w:rsid w:val="00E72841"/>
+    <w:rsid w:val="00E81878"/>
     <w:rsid w:val="00E84D53"/>
-    <w:rsid w:val="00E927E1"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00EA1114"/>
+    <w:rsid w:val="00E85693"/>
+    <w:rsid w:val="00E932DA"/>
+    <w:rsid w:val="00E938C9"/>
+    <w:rsid w:val="00E97905"/>
     <w:rsid w:val="00EA2F74"/>
-    <w:rsid w:val="00EA3086"/>
     <w:rsid w:val="00EA6531"/>
-    <w:rsid w:val="00EA6C3E"/>
     <w:rsid w:val="00EA7EAC"/>
-    <w:rsid w:val="00EB4A03"/>
+    <w:rsid w:val="00EB2743"/>
+    <w:rsid w:val="00EB31DF"/>
+    <w:rsid w:val="00EB3C97"/>
+    <w:rsid w:val="00EB63FD"/>
+    <w:rsid w:val="00EB6DA1"/>
     <w:rsid w:val="00EC11D3"/>
     <w:rsid w:val="00EC2113"/>
-    <w:rsid w:val="00EC5065"/>
     <w:rsid w:val="00EC5AF1"/>
-    <w:rsid w:val="00EC60A6"/>
     <w:rsid w:val="00EC7AB2"/>
-    <w:rsid w:val="00ED0B48"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00EF1857"/>
+    <w:rsid w:val="00ED265D"/>
+    <w:rsid w:val="00ED54AF"/>
+    <w:rsid w:val="00ED64D5"/>
+    <w:rsid w:val="00EE028B"/>
+    <w:rsid w:val="00EE1BAE"/>
+    <w:rsid w:val="00EE25EC"/>
+    <w:rsid w:val="00EE2672"/>
+    <w:rsid w:val="00EE5B4A"/>
+    <w:rsid w:val="00EE72C9"/>
     <w:rsid w:val="00EF1CBD"/>
-    <w:rsid w:val="00EF210B"/>
     <w:rsid w:val="00EF2200"/>
-    <w:rsid w:val="00F00FC7"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00F44E14"/>
+    <w:rsid w:val="00EF43D7"/>
+    <w:rsid w:val="00F00B24"/>
+    <w:rsid w:val="00F06DEA"/>
+    <w:rsid w:val="00F20C59"/>
+    <w:rsid w:val="00F3512B"/>
+    <w:rsid w:val="00F42F4B"/>
     <w:rsid w:val="00F45492"/>
-    <w:rsid w:val="00F45D50"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00F565F4"/>
+    <w:rsid w:val="00F47045"/>
+    <w:rsid w:val="00F5397E"/>
+    <w:rsid w:val="00F60256"/>
     <w:rsid w:val="00F60389"/>
-    <w:rsid w:val="00F6144F"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00F85106"/>
+    <w:rsid w:val="00F610B8"/>
+    <w:rsid w:val="00F61120"/>
+    <w:rsid w:val="00F62241"/>
+    <w:rsid w:val="00F7213E"/>
+    <w:rsid w:val="00F73811"/>
+    <w:rsid w:val="00F73AE6"/>
+    <w:rsid w:val="00F814B4"/>
+    <w:rsid w:val="00F81764"/>
+    <w:rsid w:val="00F81C8F"/>
+    <w:rsid w:val="00F91A44"/>
+    <w:rsid w:val="00F932CA"/>
     <w:rsid w:val="00F933CE"/>
+    <w:rsid w:val="00F93AF6"/>
     <w:rsid w:val="00F948E8"/>
-    <w:rsid w:val="00FA1227"/>
+    <w:rsid w:val="00F97BB6"/>
     <w:rsid w:val="00FA1D8B"/>
-    <w:rsid w:val="00FA3913"/>
+    <w:rsid w:val="00FA2660"/>
+    <w:rsid w:val="00FA3704"/>
     <w:rsid w:val="00FA430D"/>
     <w:rsid w:val="00FC361B"/>
-    <w:rsid w:val="00FC468E"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00FD5747"/>
+    <w:rsid w:val="00FC3A19"/>
+    <w:rsid w:val="00FD0526"/>
     <w:rsid w:val="00FE207C"/>
-    <w:rsid w:val="00FE717A"/>
+    <w:rsid w:val="00FF4844"/>
+    <w:rsid w:val="00FF4ADD"/>
+    <w:rsid w:val="00FF729A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-AU" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="67459C04"/>
+  <w14:docId w14:val="29826D42"/>
   <w14:defaultImageDpi w14:val="300"/>
-  <w15:docId w15:val="{BDD5D7D6-6CA0-4C23-AFCB-BAB99119DCF2}"/>
+  <w15:docId w15:val="{C464151C-FF05-4288-A8C5-8EAC433E0304}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
@@ -10034,51 +9171,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="0"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -10260,278 +9397,256 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002E5756"/>
+    <w:rsid w:val="00805D9D"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="006444FB"/>
+    <w:rsid w:val="007D40B6"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
-        <w:numId w:val="3"/>
+        <w:numId w:val="1"/>
       </w:numPr>
-      <w:spacing w:before="240" w:after="120"/>
+      <w:spacing w:before="360" w:after="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:color w:val="305497"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="000755EE"/>
+    <w:rsid w:val="00120DF8"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Heading2"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00C34111"/>
+    <w:rsid w:val="00843C8B"/>
     <w:pPr>
+      <w:keepNext w:val="0"/>
       <w:numPr>
         <w:ilvl w:val="2"/>
+        <w:numId w:val="16"/>
       </w:numPr>
       <w:spacing w:before="200"/>
+      <w:ind w:left="798" w:hanging="798"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:bCs/>
+      <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:color w:val="243F60"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="243F60"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
@@ -10556,51 +9671,50 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003C1B90"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="003C1B90"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:uiPriority w:val="59"/>
     <w:rsid w:val="000D69A3"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Documentdetails">
     <w:name w:val="Document details"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00250C62"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="60"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
@@ -10610,347 +9724,352 @@
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004D040B"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
-    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00592112"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:ind w:left="-284"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:link w:val="Footer"/>
-    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00592112"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
     <w:name w:val="Heading"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00DF778C"/>
+    <w:rsid w:val="00E81878"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
-      <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="32"/>
+      <w:color w:val="305497"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="006444FB"/>
+    <w:rsid w:val="007D40B6"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:color w:val="305497"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="000755EE"/>
+    <w:rsid w:val="00120DF8"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
       <w:b/>
+      <w:color w:val="305497"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00C34111"/>
+    <w:rsid w:val="00843C8B"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
       <w:bCs/>
-      <w:color w:val="003057"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:rsid w:val="000755EE"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:rsid w:val="000755EE"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:color w:val="243F60"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="000755EE"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="243F60"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="000755EE"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="000755EE"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:color w:val="404040"/>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="000755EE"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Instructionalnote">
     <w:name w:val="Instructional note"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00EA7EAC"/>
     <w:rPr>
       <w:color w:val="C00000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FA1D8B"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
       <w:spacing w:before="480" w:after="0" w:line="276" w:lineRule="auto"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:color w:val="365F91"/>
       <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001C7910"/>
+    <w:rsid w:val="0018278E"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
       <w:spacing w:after="100"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:color w:val="305497"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002E5756"/>
+    <w:rsid w:val="00063186"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1022"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
       </w:tabs>
       <w:spacing w:after="100"/>
       <w:ind w:left="240" w:firstLine="194"/>
     </w:pPr>
+    <w:rPr>
+      <w:color w:val="305497"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007444AC"/>
+    <w:rsid w:val="007D40B6"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="0000FF"/>
       <w:sz w:val="24"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
-    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00A547EA"/>
+    <w:rsid w:val="00E938C9"/>
     <w:pPr>
-      <w:spacing w:before="2280" w:after="240"/>
+      <w:spacing w:before="1920" w:after="240"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+      <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold"/>
       <w:b/>
-      <w:color w:val="6A1A41"/>
-[...1 lines deleted...]
-      <w:szCs w:val="56"/>
+      <w:bCs/>
+      <w:color w:val="305497"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:link w:val="Title"/>
-    <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00A547EA"/>
+    <w:rsid w:val="00E938C9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+      <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold"/>
       <w:b/>
-      <w:color w:val="6A1A41"/>
-[...1 lines deleted...]
-      <w:szCs w:val="56"/>
+      <w:bCs/>
+      <w:color w:val="305497"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="44"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00126611"/>
     <w:pPr>
       <w:spacing w:after="200"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+      <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold"/>
       <w:b/>
       <w:color w:val="565A5C"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00126611"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+      <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold"/>
       <w:b/>
       <w:color w:val="565A5C"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="40"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00193880"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Classification">
     <w:name w:val="Classification"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00193880"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
@@ -10991,63 +10110,60 @@
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00A547EA"/>
+    <w:rsid w:val="00A8327C"/>
     <w:pPr>
-      <w:keepNext/>
-      <w:keepLines/>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
-      <w:spacing w:after="120"/>
-      <w:ind w:left="357" w:hanging="357"/>
+      <w:spacing w:after="60"/>
+      <w:ind w:left="714" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman"/>
-      <w:szCs w:val="22"/>
+      <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="LightGrid-Accent2">
     <w:name w:val="Light Grid Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="003D708E"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
       </w:tblBorders>
     </w:tblPr>
@@ -11135,325 +10251,428 @@
           <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="003D708E"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabledata">
     <w:name w:val="Table data"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00EA7EAC"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tableheading">
     <w:name w:val="Table heading"/>
-    <w:basedOn w:val="Tabledata"/>
+    <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00EA7EAC"/>
+    <w:rsid w:val="00BD4BDB"/>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
       <w:b/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Publicationtitle">
     <w:name w:val="Publicationtitle"/>
     <w:basedOn w:val="Subtitle"/>
     <w:qFormat/>
     <w:rsid w:val="008D51C1"/>
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListNumber">
     <w:name w:val="List Number"/>
     <w:basedOn w:val="ListParagraph"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002E5756"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="8"/>
+        <w:numId w:val="3"/>
       </w:numPr>
       <w:spacing w:before="120" w:after="120"/>
       <w:ind w:hanging="578"/>
       <w:contextualSpacing w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleJustified">
-[...33 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00380DA1"/>
+    <w:rsid w:val="00921B16"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00380DA1"/>
+    <w:rsid w:val="00921B16"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00380DA1"/>
+    <w:rsid w:val="00921B16"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00380DA1"/>
+    <w:rsid w:val="00921B16"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00380DA1"/>
+    <w:rsid w:val="00921B16"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC3">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D96844"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="480"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0038707B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00043DB1"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00ED54AF"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
+    <w:name w:val="List Paragraph Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="ListParagraph"/>
+    <w:uiPriority w:val="34"/>
+    <w:rsid w:val="00294509"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="H1nonumber">
+    <w:name w:val="H1nonumber"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00805D9D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="0"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F814B4"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="DCStable12">
+    <w:name w:val="DCStable12"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00BF6E35"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListNumber1">
+    <w:name w:val="List Number1"/>
+    <w:basedOn w:val="Heading3"/>
+    <w:next w:val="ListNumber"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000F6D44"/>
+    <w:pPr>
+      <w:keepLines w:val="0"/>
+      <w:numPr>
+        <w:numId w:val="6"/>
+      </w:numPr>
+      <w:spacing w:before="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C9691F"/>
+    <w:rsid w:val="00295398"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00C9691F"/>
+    <w:rsid w:val="00295398"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C9691F"/>
+    <w:rsid w:val="00295398"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="COPP">
+    <w:name w:val="COPP"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...24 lines deleted...]
-    <w:rsid w:val="00076528"/>
+    <w:rsid w:val="00E85693"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="28" w:type="dxa"/>
+        <w:bottom w:w="28" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="663900777">
+    <w:div w:id="356464968">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1379090413">
+    <w:div w:id="884020552">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="936788181">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AWP@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:datamanagementgroup@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CS-AMP-Operations@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/government/document-collections/forms-registry-of-births-deaths-and-marriages" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/government/document-collections/forms-registry-of-births-deaths-and-marriages" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/government/document-collections/forms-registry-of-births-deaths-and-marriages" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/government/document-collections/forms-registry-of-births-deaths-and-marriages" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/government/document-collections/forms-registry-of-births-deaths-and-marriages" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.wa.gov.au%2Forganisation%2Fdepartment-of-justice%2Finformation-privacy-statement-department-of-justice&amp;data=05%7C02%7CClaire.Byrne%40justice.wa.gov.au%7C6a9e5e83a74047dc648508dea68c1167%7Caa5122b801884f14a483166b490071d0%7C0%7C0%7C639131317743363078%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=FH3YJXTbMId9tiuGejVsiFC4RYBou2Rz3ZTxJut1Sxk%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\steadg\Downloads\copp-9.4.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\steadg\Downloads\copp-9.4.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\steadg\Downloads\copp-9.4.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/system/files/2025-08/national-principles-for-child-safe-organisations.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\steadg\Downloads\copp-9.4.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/government/document-collections/forms-registry-of-births-deaths-and-marriages" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/government/document-collections/forms-registry-of-births-deaths-and-marriages" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AWP@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/government/document-collections/forms-registry-of-births-deaths-and-marriages" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/government/document-collections/forms-registry-of-births-deaths-and-marriages" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/government/document-collections/forms-registry-of-births-deaths-and-marriages" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CS-AMP-Operations@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:datamanagementgroup@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/government/document-collections/forms-registry-of-births-deaths-and-marriages" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\steadg\Downloads\copp-9.4.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/Pages/pris.aspx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/government/document-collections/forms-registry-of-births-deaths-and-marriages" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\steadg\Downloads\copp-9.4.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\steadg\Downloads\copp-9.4.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/government/document-collections/forms-registry-of-births-deaths-and-marriages" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Documents/monitoring-compliance-framework.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -11718,99 +10937,104 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <pa8a0a93780a4945b3173f20d8e45055 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Templates</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">d73d990e-b5bb-4bad-9fd6-d25e3a2f8bb9</TermId>
         </TermInfo>
       </Terms>
     </pa8a0a93780a4945b3173f20d8e45055>
     <Contributor_x0020_Name xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
       <UserInfo>
         <DisplayName>Nageswaran, Nimilandra</DisplayName>
         <AccountId>20</AccountId>
         <AccountType/>
       </UserInfo>
     </Contributor_x0020_Name>
     <Published_x0020_Year xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
     <_DCDateModified xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
     <_Publisher xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Department of Justice</_Publisher>
     <Date_x0020_Valid_x0020_To xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
     <Position xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">Senior Project Officer</Position>
     <n398ab4bf91e43a0a550736abedc299f xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Advisory Services</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">8cc1496a-6584-483e-8dcd-3e26a031bf44</TermId>
         </TermInfo>
       </Terms>
     </n398ab4bf91e43a0a550736abedc299f>
     <TaxCatchAll xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
       <Value>10</Value>
       <Value>9</Value>
       <Value>8</Value>
       <Value>7</Value>
     </TaxCatchAll>
     <kf620cb349b946fa81ca1074c0b3c5af xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Strategic Communications</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">f79bcab4-4348-403e-ad4c-9761a12bb89b</TermId>
         </TermInfo>
       </Terms>
     </kf620cb349b946fa81ca1074c0b3c5af>
-    <CategoryDescription xmlns="http://schemas.microsoft.com/sharepoint.v3">COPP 9.4 Change of Prisoner Name</CategoryDescription>
+    <CategoryDescription xmlns="http://schemas.microsoft.com/sharepoint.v3">COPP 2.2 Prisoner Orientation</CategoryDescription>
     <_ResourceType xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Documents</_ResourceType>
     <g2cdfbdd30c849e9bbb5c12aa747ff35 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Community Relations</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">ffba8bc2-640c-4bfe-8f63-b1fc456e246a</TermId>
         </TermInfo>
       </Terms>
     </g2cdfbdd30c849e9bbb5c12aa747ff35>
     <Contributor_x0020_Email xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
       <UserInfo>
         <DisplayName>Nageswaran, Nimilandra</DisplayName>
         <AccountId>20</AccountId>
         <AccountType/>
       </UserInfo>
     </Contributor_x0020_Email>
     <Date_x0020_Valid_x0020_From xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
     <_DCDateCreated xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="DCS Document" ma:contentTypeID="0x010100C5D63A055CE82242A2E4B837C82D470C00F0D83A50F2144C42ACB5D0D7865205AD" ma:contentTypeVersion="3" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="42bbab49f36ed8fec9b3c3a5d5a50fb9">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="87620643-678a-4ec4-b8d1-35ea5295a2f1" xmlns:ns3="http://schemas.microsoft.com/sharepoint.v3" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v3/fields" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5803bea382f296392a5d9361e4ac8430" ns2:_="" ns3:_="" ns4:_="">
@@ -12089,145 +11313,140 @@
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="15230902-a580-4ba6-8738-a56353c9ac26" ContentTypeId="0x010100C5D63A055CE82242A2E4B837C82D470C" PreviousValue="false"/>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E1FF004C-6502-4375-841A-1054C2A09310}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FB0FFF2-7B4A-4717-AA7C-B8857DAA5CD4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37D31270-8447-466A-B9FE-DA2C0C9A5A75}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{734891CD-0402-4469-9D8D-E9985E0D0EEA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E171D0D4-FBD3-4076-A952-B1BC63707D36}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FB0FFF2-7B4A-4717-AA7C-B8857DAA5CD4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D0DEE90F-AA15-4E5E-88CD-909EAD0879AB}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>10701</Characters>
+  <Pages>12</Pages>
+  <Words>3008</Words>
+  <Characters>16546</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
-  <Lines>411</Lines>
-  <Paragraphs>200</Paragraphs>
+  <Lines>486</Lines>
+  <Paragraphs>287</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>COPP 9.4 Change of Prisoner Name</vt:lpstr>
+      <vt:lpstr>COPP 2.2 Prisoner Orientation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>Nimilandra.Nageswaran@correctiveservices.wa.gov.au</Manager>
   <Company>Department of Justice</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12428</CharactersWithSpaces>
+  <CharactersWithSpaces>19267</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>20</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc358819794</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -12268,61 +11487,94 @@
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc358819791</vt:lpwstr>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>COPP 9.4 Change of Prisoner Name</dc:title>
+  <dc:title>COPP 2.2 Prisoner Orientation</dc:title>
   <dc:subject/>
   <dc:creator>Davies, Richard</dc:creator>
   <cp:keywords>Commissioner's Operating Policy and Procedure (COPP); Prison Operations; Adult Custodial; Procedures; Policies.</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C5D63A055CE82242A2E4B837C82D470C00F0D83A50F2144C42ACB5D0D7865205AD</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>10;#Advisory Services|8cc1496a-6584-483e-8dcd-3e26a031bf44</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Document Type">
     <vt:lpwstr>9;#Templates|d73d990e-b5bb-4bad-9fd6-d25e3a2f8bb9</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Function">
     <vt:lpwstr>8;#Community Relations|ffba8bc2-640c-4bfe-8f63-b1fc456e246a</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Business Area">
     <vt:lpwstr>7;#Strategic Communications|f79bcab4-4348-403e-ad4c-9761a12bb89b</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Base Target">
     <vt:lpwstr>_blank</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ClassificationContentMarkingHeaderShapeIds">
+    <vt:lpwstr>5ff20fc9,1bc55262,6d058f55,1cac9c62</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ClassificationContentMarkingHeaderFontProps">
+    <vt:lpwstr>#ff0000,12,Calibri</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ClassificationContentMarkingHeaderText">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SetDate">
+    <vt:lpwstr>2026-07-20T05:40:22Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Name">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SiteId">
+    <vt:lpwstr>aa5122b8-0188-4f14-a483-166b490071d0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ActionId">
+    <vt:lpwstr>cd359512-a1cf-4e18-ab48-b29662a1109e</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ContentBits">
+    <vt:lpwstr>1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
 </Properties>
 </file>