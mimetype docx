--- v0 (2025-12-10)
+++ v1 (2026-09-01)
@@ -1,14034 +1,16803 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="json" ContentType="application/vnd.baytech.document-metadata+json"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schema.baytech.com.au/ooxml/rels/document-metadata" Target="baytech/document-metadata.json"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="687931CF" w14:textId="77777777" w:rsidR="00E93028" w:rsidRPr="00AD171D" w:rsidRDefault="00AA4BDB" w:rsidP="00AD171D">
+    <w:p w14:paraId="4955E079" w14:textId="0970DC0F" w:rsidR="00C5205B" w:rsidRDefault="00126A48" w:rsidP="006F3981">
       <w:pPr>
         <w:pStyle w:val="Title"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00AD171D">
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk223509915"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prison </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB68F2" w:rsidRPr="00AB68F2">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
         <w:t>COPP</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidR="00AB68F2" w:rsidRPr="00AB68F2">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
-        <w:t>Prison</w:t>
-[...205 lines deleted...]
-    <w:p w14:paraId="2C2B2CCB" w14:textId="77777777" w:rsidR="00E93028" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10.1 Prisoner Behaviour Management </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39ED1242" w14:textId="7089A469" w:rsidR="00663830" w:rsidRPr="005227C6" w:rsidRDefault="00663830" w:rsidP="00803710">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00663830" w:rsidRPr="005227C6" w:rsidSect="002E5756">
+          <w:headerReference w:type="even" r:id="rId12"/>
+          <w:headerReference w:type="default" r:id="rId13"/>
+          <w:footerReference w:type="default" r:id="rId14"/>
+          <w:headerReference w:type="first" r:id="rId15"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11900" w:h="16840"/>
+          <w:pgMar w:top="1418" w:right="1418" w:bottom="1440" w:left="1304" w:header="567" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BFBE392" w14:textId="681964BE" w:rsidR="000A574C" w:rsidRDefault="00474C9A" w:rsidP="00AF7DDC">
       <w:pPr>
         <w:pStyle w:val="Heading"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk235436970"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk235438549"/>
+      <w:r w:rsidRPr="00474C9A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="313AB4A7" wp14:editId="34312629">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>397510</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5695950" cy="5724525"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="217" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5695950" cy="5724525"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="E8E8E8"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="4B3D16EF" w14:textId="77777777" w:rsidR="00474C9A" w:rsidRPr="00263095" w:rsidRDefault="00474C9A" w:rsidP="00474C9A">
+                            <w:pPr>
+                              <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00263095">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>Principals and Standards</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="01A5A2F9" w14:textId="77777777" w:rsidR="00474C9A" w:rsidRDefault="00474C9A" w:rsidP="00474C9A">
+                            <w:pPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="4A69DD42" w14:textId="77777777" w:rsidR="00474C9A" w:rsidRDefault="00474C9A" w:rsidP="00474C9A">
+                            <w:pPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>The Commissioner</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>’s</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Operati</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>ng</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Policies and Procedures are developed in accordance with Western Australian legislation and consideration of national and international standards, guidelines, rules and policies, to include (but not limited to):</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5A5A0CA9" w14:textId="77777777" w:rsidR="00474C9A" w:rsidRPr="0006183C" w:rsidRDefault="00474C9A" w:rsidP="00474C9A">
+                            <w:pPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                                <w:rFonts w:eastAsia="MS Gothic"/>
+                                <w:noProof/>
+                                <w:color w:val="467886"/>
+                                <w:szCs w:val="22"/>
+                                <w:u w:val="none"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0006183C">
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                                <w:rFonts w:eastAsia="MS Gothic"/>
+                                <w:noProof/>
+                                <w:color w:val="467886"/>
+                                <w:u w:val="none"/>
+                              </w:rPr>
+                              <w:fldChar w:fldCharType="begin"/>
+                            </w:r>
+                            <w:r w:rsidRPr="0006183C">
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                                <w:rFonts w:eastAsia="MS Gothic"/>
+                                <w:noProof/>
+                                <w:color w:val="467886"/>
+                                <w:u w:val="none"/>
+                              </w:rPr>
+                              <w:instrText>HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx"</w:instrText>
+                            </w:r>
+                            <w:r w:rsidRPr="0006183C">
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                                <w:rFonts w:eastAsia="MS Gothic"/>
+                                <w:noProof/>
+                                <w:color w:val="467886"/>
+                                <w:u w:val="none"/>
+                              </w:rPr>
+                            </w:r>
+                            <w:r w:rsidRPr="0006183C">
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                                <w:rFonts w:eastAsia="MS Gothic"/>
+                                <w:noProof/>
+                                <w:color w:val="467886"/>
+                                <w:u w:val="none"/>
+                              </w:rPr>
+                              <w:fldChar w:fldCharType="separate"/>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4BA492F9" w14:textId="77777777" w:rsidR="00474C9A" w:rsidRPr="0006183C" w:rsidRDefault="00474C9A" w:rsidP="00474C9A">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="5"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                                <w:rFonts w:eastAsia="MS Gothic"/>
+                                <w:noProof/>
+                                <w:color w:val="467886"/>
+                                <w:szCs w:val="22"/>
+                                <w:u w:val="none"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0006183C">
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                                <w:rFonts w:eastAsia="MS Gothic"/>
+                                <w:noProof/>
+                                <w:color w:val="467886"/>
+                                <w:szCs w:val="22"/>
+                                <w:u w:val="none"/>
+                              </w:rPr>
+                              <w:t>Guiding Principles for Corrections in Australia</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="0006183C">
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                                <w:rFonts w:eastAsia="MS Gothic"/>
+                                <w:noProof/>
+                                <w:color w:val="467886"/>
+                                <w:szCs w:val="22"/>
+                                <w:u w:val="none"/>
+                              </w:rPr>
+                              <w:fldChar w:fldCharType="end"/>
+                            </w:r>
+                            <w:r w:rsidRPr="0006183C">
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                                <w:rFonts w:eastAsia="MS Gothic"/>
+                                <w:noProof/>
+                                <w:color w:val="467886"/>
+                                <w:szCs w:val="22"/>
+                                <w:u w:val="none"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="03A743A9" w14:textId="77777777" w:rsidR="00474C9A" w:rsidRPr="0006183C" w:rsidRDefault="00474C9A" w:rsidP="00474C9A">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="5"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                                <w:rFonts w:eastAsia="MS Gothic"/>
+                                <w:noProof/>
+                                <w:color w:val="467886"/>
+                                <w:szCs w:val="22"/>
+                                <w:u w:val="none"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:hyperlink r:id="rId16" w:history="1">
+                              <w:r w:rsidRPr="0006183C">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:rFonts w:eastAsia="MS Gothic"/>
+                                  <w:noProof/>
+                                  <w:color w:val="467886"/>
+                                  <w:szCs w:val="22"/>
+                                  <w:u w:val="none"/>
+                                </w:rPr>
+                                <w:t>National Child Principles</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                          </w:p>
+                          <w:p w14:paraId="42DB5EC5" w14:textId="77777777" w:rsidR="00474C9A" w:rsidRPr="007F1CF1" w:rsidRDefault="00474C9A" w:rsidP="00474C9A">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="5"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="007F1CF1">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              </w:rPr>
+                              <w:t>Department Standards and Guidelines.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="74CF8421" w14:textId="77777777" w:rsidR="00474C9A" w:rsidRPr="00CF07DB" w:rsidRDefault="00474C9A" w:rsidP="00474C9A">
+                            <w:pPr>
+                              <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>Privacy and Responsible Information Sharing Act 2024</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="580CDAA7" w14:textId="77777777" w:rsidR="00474C9A" w:rsidRDefault="00474C9A" w:rsidP="00474C9A">
+                            <w:pPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="002D0B78" w14:textId="77777777" w:rsidR="00474C9A" w:rsidRDefault="00474C9A" w:rsidP="00474C9A">
+                            <w:pPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">The collection, use and sharing of personal information obtained from prisoners, young people and other persons entering prisons or youth detention centres complies with the following requirements established under the </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Privacy and Responsible Information Sharing Act 2024. </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Refer to</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId17" w:history="1">
+                              <w:r w:rsidRPr="0006183C">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:rFonts w:eastAsia="MS Gothic"/>
+                                  <w:noProof/>
+                                  <w:color w:val="467886"/>
+                                  <w:szCs w:val="22"/>
+                                  <w:u w:val="none"/>
+                                </w:rPr>
+                                <w:t>Public Information Privacy Statement</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidRPr="0006183C">
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                                <w:rFonts w:eastAsia="MS Gothic"/>
+                                <w:noProof/>
+                                <w:color w:val="467886"/>
+                                <w:szCs w:val="22"/>
+                                <w:u w:val="none"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> and </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId18" w:history="1">
+                              <w:r w:rsidRPr="0006183C">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:rFonts w:eastAsia="MS Gothic"/>
+                                  <w:noProof/>
+                                  <w:color w:val="467886"/>
+                                  <w:szCs w:val="22"/>
+                                  <w:u w:val="none"/>
+                                </w:rPr>
+                                <w:t>Privacy and Responsible Information Sharing</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidRPr="0006183C">
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                                <w:rFonts w:eastAsia="MS Gothic"/>
+                                <w:noProof/>
+                                <w:color w:val="467886"/>
+                                <w:u w:val="none"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5B1DA30E" w14:textId="77777777" w:rsidR="00474C9A" w:rsidRPr="00CF07DB" w:rsidRDefault="00474C9A" w:rsidP="00474C9A">
+                            <w:pPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="1B052D3A" w14:textId="77777777" w:rsidR="00474C9A" w:rsidRPr="00CF07DB" w:rsidRDefault="00474C9A" w:rsidP="00474C9A">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Lawful and fair collection – only collect personal information where necessary and lawful </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="30A4C377" w14:textId="77777777" w:rsidR="00474C9A" w:rsidRPr="00CF07DB" w:rsidRDefault="00474C9A" w:rsidP="00474C9A">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Collection notices – inform people why and how their data is being collected </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3BEB8B51" w14:textId="77777777" w:rsidR="00474C9A" w:rsidRPr="00CF07DB" w:rsidRDefault="00474C9A" w:rsidP="00474C9A">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Relevance and minimisation – only collect information that is needed </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="564C6928" w14:textId="77777777" w:rsidR="00474C9A" w:rsidRPr="00CF07DB" w:rsidRDefault="00474C9A" w:rsidP="00474C9A">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Data quality – ensure information is accurate, complete and up to date </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4C6B0F5A" w14:textId="77777777" w:rsidR="00474C9A" w:rsidRPr="00CF07DB" w:rsidRDefault="00474C9A" w:rsidP="00474C9A">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Openness and transparency – have clear privacy policies and practices </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4238D825" w14:textId="77777777" w:rsidR="00474C9A" w:rsidRPr="00CF07DB" w:rsidRDefault="00474C9A" w:rsidP="00474C9A">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Access and correction – individuals can access and correct their information </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="19C8E53A" w14:textId="77777777" w:rsidR="00474C9A" w:rsidRPr="00CF07DB" w:rsidRDefault="00474C9A" w:rsidP="00474C9A">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Use and disclosure limits – only use/disclose information for authorised purposes </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4B0E971F" w14:textId="77777777" w:rsidR="00474C9A" w:rsidRPr="00CF07DB" w:rsidRDefault="00474C9A" w:rsidP="00474C9A">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Identifiers – restrict use of government identifiers</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="09C84AD2" w14:textId="77777777" w:rsidR="00474C9A" w:rsidRPr="00CF07DB" w:rsidRDefault="00474C9A" w:rsidP="00474C9A">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Anonymity/pseudonymity (where appropriate) </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="63EB037F" w14:textId="77777777" w:rsidR="00474C9A" w:rsidRDefault="00474C9A" w:rsidP="00474C9A">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Data security – protect information from misuse, loss or unauthorised access</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="49F21B98" w14:textId="77777777" w:rsidR="00474C9A" w:rsidRPr="008A5803" w:rsidRDefault="00474C9A" w:rsidP="00474C9A">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008A5803">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Retention and disposal – destroy or de</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="008A5803">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:noBreakHyphen/>
+                              <w:t>identify information when no longer needed.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="313AB4A7" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:31.3pt;width:448.5pt;height:450.75pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBPaXNVDgIAACAEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgJ4i4x4hRd2g4D&#10;ugvQ7QNoWY6FyaImKbGzrx+luGl2wR6G2YBAitQheUiur4dOs4N0XqEp+Wwy5UwagbUyu5J/+Xz/&#10;asmZD2Bq0GhkyY/S8+vNyxfr3hZyji3qWjpGIMYXvS15G4ItssyLVnbgJ2ilIWODroNAqttltYOe&#10;0DudzafTq6xHV1uHQnpPt7cnI98k/KaRInxsGi8D0yWn3EI6XTqreGabNRQ7B7ZVYkwD/iGLDpSh&#10;oGeoWwjA9k79BtUp4dBjEyYCuwybRgmZaqBqZtNfqnlswcpUC5Hj7Zkm//9gxYfDo/3kWBje4EAN&#10;TEV4+4Diq2cGty2YnbxxDvtWQk2BZ5GyrLe+GJ9Gqn3hI0jVv8eamgz7gAloaFwXWaE6GaFTA45n&#10;0uUQmKDL/GqVr3IyCbLlr+eLfJ6nGFA8PbfOh7cSOxaFkjvqaoKHw4MPMR0onlxiNI9a1fdK66S4&#10;XbXVjh2AJuBuGf8R/Sc3bVhf8lWM/XeIafr+BNGpQKOsVVfy5dkJisjbnanToAVQ+iRTytqMREbu&#10;TiyGoRrIMRJaYX0kSh2eRpZWjIQW3XfOehrXkvtve3CSM/3OUFtWs8UizndSFkQjKe7SUl1awAiC&#10;Knng7CRuQ9qJWLrBG2pfoxKxz5mMudIYJr7HlYlzfqknr+fF3vwAAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJHZDq3gAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9Nb4MwDIbvk/ofIlfabQ2tECuMUO1D&#10;PUy7rKXSrilxgY04iKSF/vt5p/Vov68eP843k+3EBQffOlKwXEQgkCpnWqoVHMrtwxqED5qM7hyh&#10;git62BSzu1xnxo20w8s+1IIh5DOtoAmhz6T0VYNW+4XrkTg7ucHqwONQSzPokeG2k6soSqTVLfGF&#10;Rvf42mD1sz9bBUm4lnEav9VfH1v7Ppb2+/PlVCp1P5+en0AEnMJ/Gf70WR0Kdjq6MxkvOgX8SGDS&#10;KgHB6Tp95MVRQZrES5BFLm/9i18AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAT2lzVQ4C&#10;AAAgBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAyR2Q&#10;6t4AAAAHAQAADwAAAAAAAAAAAAAAAABoBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" fillcolor="#e8e8e8">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="4B3D16EF" w14:textId="77777777" w:rsidR="00474C9A" w:rsidRPr="00263095" w:rsidRDefault="00474C9A" w:rsidP="00474C9A">
+                      <w:pPr>
+                        <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00263095">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>Principals and Standards</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="01A5A2F9" w14:textId="77777777" w:rsidR="00474C9A" w:rsidRDefault="00474C9A" w:rsidP="00474C9A">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="4A69DD42" w14:textId="77777777" w:rsidR="00474C9A" w:rsidRDefault="00474C9A" w:rsidP="00474C9A">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>The Commissioner</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>’s</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Operati</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>ng</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Policies and Procedures are developed in accordance with Western Australian legislation and consideration of national and international standards, guidelines, rules and policies, to include (but not limited to):</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5A5A0CA9" w14:textId="77777777" w:rsidR="00474C9A" w:rsidRPr="0006183C" w:rsidRDefault="00474C9A" w:rsidP="00474C9A">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                          <w:rFonts w:eastAsia="MS Gothic"/>
+                          <w:noProof/>
+                          <w:color w:val="467886"/>
+                          <w:szCs w:val="22"/>
+                          <w:u w:val="none"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0006183C">
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                          <w:rFonts w:eastAsia="MS Gothic"/>
+                          <w:noProof/>
+                          <w:color w:val="467886"/>
+                          <w:u w:val="none"/>
+                        </w:rPr>
+                        <w:fldChar w:fldCharType="begin"/>
+                      </w:r>
+                      <w:r w:rsidRPr="0006183C">
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                          <w:rFonts w:eastAsia="MS Gothic"/>
+                          <w:noProof/>
+                          <w:color w:val="467886"/>
+                          <w:u w:val="none"/>
+                        </w:rPr>
+                        <w:instrText>HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx"</w:instrText>
+                      </w:r>
+                      <w:r w:rsidRPr="0006183C">
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                          <w:rFonts w:eastAsia="MS Gothic"/>
+                          <w:noProof/>
+                          <w:color w:val="467886"/>
+                          <w:u w:val="none"/>
+                        </w:rPr>
+                      </w:r>
+                      <w:r w:rsidRPr="0006183C">
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                          <w:rFonts w:eastAsia="MS Gothic"/>
+                          <w:noProof/>
+                          <w:color w:val="467886"/>
+                          <w:u w:val="none"/>
+                        </w:rPr>
+                        <w:fldChar w:fldCharType="separate"/>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4BA492F9" w14:textId="77777777" w:rsidR="00474C9A" w:rsidRPr="0006183C" w:rsidRDefault="00474C9A" w:rsidP="00474C9A">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="5"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                          <w:rFonts w:eastAsia="MS Gothic"/>
+                          <w:noProof/>
+                          <w:color w:val="467886"/>
+                          <w:szCs w:val="22"/>
+                          <w:u w:val="none"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0006183C">
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                          <w:rFonts w:eastAsia="MS Gothic"/>
+                          <w:noProof/>
+                          <w:color w:val="467886"/>
+                          <w:szCs w:val="22"/>
+                          <w:u w:val="none"/>
+                        </w:rPr>
+                        <w:t>Guiding Principles for Corrections in Australia</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="0006183C">
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                          <w:rFonts w:eastAsia="MS Gothic"/>
+                          <w:noProof/>
+                          <w:color w:val="467886"/>
+                          <w:szCs w:val="22"/>
+                          <w:u w:val="none"/>
+                        </w:rPr>
+                        <w:fldChar w:fldCharType="end"/>
+                      </w:r>
+                      <w:r w:rsidRPr="0006183C">
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                          <w:rFonts w:eastAsia="MS Gothic"/>
+                          <w:noProof/>
+                          <w:color w:val="467886"/>
+                          <w:szCs w:val="22"/>
+                          <w:u w:val="none"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="03A743A9" w14:textId="77777777" w:rsidR="00474C9A" w:rsidRPr="0006183C" w:rsidRDefault="00474C9A" w:rsidP="00474C9A">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="5"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                          <w:rFonts w:eastAsia="MS Gothic"/>
+                          <w:noProof/>
+                          <w:color w:val="467886"/>
+                          <w:szCs w:val="22"/>
+                          <w:u w:val="none"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:hyperlink r:id="rId19" w:history="1">
+                        <w:r w:rsidRPr="0006183C">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:rFonts w:eastAsia="MS Gothic"/>
+                            <w:noProof/>
+                            <w:color w:val="467886"/>
+                            <w:szCs w:val="22"/>
+                            <w:u w:val="none"/>
+                          </w:rPr>
+                          <w:t>National Child Principles</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                    </w:p>
+                    <w:p w14:paraId="42DB5EC5" w14:textId="77777777" w:rsidR="00474C9A" w:rsidRPr="007F1CF1" w:rsidRDefault="00474C9A" w:rsidP="00474C9A">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="5"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="007F1CF1">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        </w:rPr>
+                        <w:t>Department Standards and Guidelines.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="74CF8421" w14:textId="77777777" w:rsidR="00474C9A" w:rsidRPr="00CF07DB" w:rsidRDefault="00474C9A" w:rsidP="00474C9A">
+                      <w:pPr>
+                        <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>Privacy and Responsible Information Sharing Act 2024</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="580CDAA7" w14:textId="77777777" w:rsidR="00474C9A" w:rsidRDefault="00474C9A" w:rsidP="00474C9A">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="002D0B78" w14:textId="77777777" w:rsidR="00474C9A" w:rsidRDefault="00474C9A" w:rsidP="00474C9A">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">The collection, use and sharing of personal information obtained from prisoners, young people and other persons entering prisons or youth detention centres complies with the following requirements established under the </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Privacy and Responsible Information Sharing Act 2024. </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Refer to</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:hyperlink r:id="rId20" w:history="1">
+                        <w:r w:rsidRPr="0006183C">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:rFonts w:eastAsia="MS Gothic"/>
+                            <w:noProof/>
+                            <w:color w:val="467886"/>
+                            <w:szCs w:val="22"/>
+                            <w:u w:val="none"/>
+                          </w:rPr>
+                          <w:t>Public Information Privacy Statement</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidRPr="0006183C">
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                          <w:rFonts w:eastAsia="MS Gothic"/>
+                          <w:noProof/>
+                          <w:color w:val="467886"/>
+                          <w:szCs w:val="22"/>
+                          <w:u w:val="none"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> and </w:t>
+                      </w:r>
+                      <w:hyperlink r:id="rId21" w:history="1">
+                        <w:r w:rsidRPr="0006183C">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:rFonts w:eastAsia="MS Gothic"/>
+                            <w:noProof/>
+                            <w:color w:val="467886"/>
+                            <w:szCs w:val="22"/>
+                            <w:u w:val="none"/>
+                          </w:rPr>
+                          <w:t>Privacy and Responsible Information Sharing</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidRPr="0006183C">
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                          <w:rFonts w:eastAsia="MS Gothic"/>
+                          <w:noProof/>
+                          <w:color w:val="467886"/>
+                          <w:u w:val="none"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5B1DA30E" w14:textId="77777777" w:rsidR="00474C9A" w:rsidRPr="00CF07DB" w:rsidRDefault="00474C9A" w:rsidP="00474C9A">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="1B052D3A" w14:textId="77777777" w:rsidR="00474C9A" w:rsidRPr="00CF07DB" w:rsidRDefault="00474C9A" w:rsidP="00474C9A">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Lawful and fair collection – only collect personal information where necessary and lawful </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="30A4C377" w14:textId="77777777" w:rsidR="00474C9A" w:rsidRPr="00CF07DB" w:rsidRDefault="00474C9A" w:rsidP="00474C9A">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Collection notices – inform people why and how their data is being collected </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3BEB8B51" w14:textId="77777777" w:rsidR="00474C9A" w:rsidRPr="00CF07DB" w:rsidRDefault="00474C9A" w:rsidP="00474C9A">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Relevance and minimisation – only collect information that is needed </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="564C6928" w14:textId="77777777" w:rsidR="00474C9A" w:rsidRPr="00CF07DB" w:rsidRDefault="00474C9A" w:rsidP="00474C9A">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Data quality – ensure information is accurate, complete and up to date </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4C6B0F5A" w14:textId="77777777" w:rsidR="00474C9A" w:rsidRPr="00CF07DB" w:rsidRDefault="00474C9A" w:rsidP="00474C9A">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Openness and transparency – have clear privacy policies and practices </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4238D825" w14:textId="77777777" w:rsidR="00474C9A" w:rsidRPr="00CF07DB" w:rsidRDefault="00474C9A" w:rsidP="00474C9A">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Access and correction – individuals can access and correct their information </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="19C8E53A" w14:textId="77777777" w:rsidR="00474C9A" w:rsidRPr="00CF07DB" w:rsidRDefault="00474C9A" w:rsidP="00474C9A">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Use and disclosure limits – only use/disclose information for authorised purposes </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4B0E971F" w14:textId="77777777" w:rsidR="00474C9A" w:rsidRPr="00CF07DB" w:rsidRDefault="00474C9A" w:rsidP="00474C9A">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Identifiers – restrict use of government identifiers</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="09C84AD2" w14:textId="77777777" w:rsidR="00474C9A" w:rsidRPr="00CF07DB" w:rsidRDefault="00474C9A" w:rsidP="00474C9A">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Anonymity/pseudonymity (where appropriate) </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="63EB037F" w14:textId="77777777" w:rsidR="00474C9A" w:rsidRDefault="00474C9A" w:rsidP="00474C9A">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Data security – protect information from misuse, loss or unauthorised access</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="49F21B98" w14:textId="77777777" w:rsidR="00474C9A" w:rsidRPr="008A5803" w:rsidRDefault="00474C9A" w:rsidP="00474C9A">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008A5803">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Retention and disposal – destroy or de</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="008A5803">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:noBreakHyphen/>
+                        <w:t>identify information when no longer needed.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square" anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E8CE848" w14:textId="77777777" w:rsidR="000B0F3D" w:rsidRDefault="000B0F3D" w:rsidP="00AF7DDC">
+      <w:pPr>
+        <w:pStyle w:val="Heading"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56E25035" w14:textId="6F2F62CC" w:rsidR="00FA1D8B" w:rsidRPr="00BB5268" w:rsidRDefault="00FA1D8B" w:rsidP="00AF7DDC">
+      <w:pPr>
+        <w:pStyle w:val="Heading"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Hlk235690947"/>
+      <w:r w:rsidRPr="00BB5268">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27D6416C" w14:textId="7F443418" w:rsidR="00A754C5" w:rsidRDefault="00AA4BDB">
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="29CED7E7" w14:textId="7AB22605" w:rsidR="00474C9A" w:rsidRPr="00474C9A" w:rsidRDefault="00063186">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="480"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
+          <w:bCs/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003B7424">
-        <w:rPr>
+      <w:r w:rsidRPr="00474C9A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="003B7424">
-        <w:rPr>
+      <w:r w:rsidRPr="00474C9A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-2" \h \z \u </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="003B7424">
-        <w:rPr>
+      <w:r w:rsidRPr="00474C9A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc171407368" w:history="1">
-        <w:r w:rsidR="00A754C5" w:rsidRPr="0089567F">
+      <w:hyperlink w:anchor="_Toc236734866" w:history="1">
+        <w:r w:rsidR="00474C9A" w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
+        <w:r w:rsidR="00474C9A" w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
-            <w:noProof/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00A754C5" w:rsidRPr="0089567F">
+        <w:r w:rsidR="00474C9A" w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>Scope</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidR="00474C9A" w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidR="00474C9A" w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-[...13 lines deleted...]
-          <w:rPr>
+        <w:r w:rsidR="00474C9A" w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236734866 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00474C9A" w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00474C9A" w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E3607">
-          <w:rPr>
+        <w:r w:rsidR="00474C9A" w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidR="00474C9A" w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6198A09A" w14:textId="6D0114F7" w:rsidR="00A754C5" w:rsidRDefault="00D20057">
+    <w:p w14:paraId="7F3D7CCD" w14:textId="30CD584E" w:rsidR="00474C9A" w:rsidRPr="00474C9A" w:rsidRDefault="00474C9A">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="480"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
+          <w:bCs/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc171407369" w:history="1">
-        <w:r w:rsidR="00A754C5" w:rsidRPr="0089567F">
+      <w:hyperlink w:anchor="_Toc236734867" w:history="1">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
-            <w:noProof/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00A754C5" w:rsidRPr="0089567F">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>Policy</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-[...13 lines deleted...]
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236734867 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E3607">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="37562204" w14:textId="360B91EA" w:rsidR="00A754C5" w:rsidRDefault="00D20057">
+    <w:p w14:paraId="74E9B40A" w14:textId="27C34B84" w:rsidR="00474C9A" w:rsidRPr="00474C9A" w:rsidRDefault="00474C9A">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="480"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
+          <w:bCs/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc171407370" w:history="1">
-        <w:r w:rsidR="00A754C5" w:rsidRPr="0089567F">
+      <w:hyperlink w:anchor="_Toc236734868" w:history="1">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
-            <w:noProof/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00A754C5" w:rsidRPr="0089567F">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>Prisoner Entitlements</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-[...13 lines deleted...]
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236734868 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E3607">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7E63C6C5" w14:textId="3FDAD85C" w:rsidR="00A754C5" w:rsidRDefault="00D20057">
+    <w:p w14:paraId="44ACCF4E" w14:textId="2889C9F7" w:rsidR="00474C9A" w:rsidRPr="00474C9A" w:rsidRDefault="00474C9A">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:bCs/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc171407371" w:history="1">
-        <w:r w:rsidR="00A754C5" w:rsidRPr="0089567F">
+      <w:hyperlink w:anchor="_Toc236734869" w:history="1">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.1</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00A754C5" w:rsidRPr="0089567F">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...4 lines deleted...]
-          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Minimum entitlements</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-[...13 lines deleted...]
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236734869 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E3607">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="54CD732B" w14:textId="426FFFF6" w:rsidR="00A754C5" w:rsidRDefault="00D20057">
+    <w:p w14:paraId="3499BDED" w14:textId="643AD3E5" w:rsidR="00474C9A" w:rsidRPr="00474C9A" w:rsidRDefault="00474C9A">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:bCs/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc171407372" w:history="1">
-        <w:r w:rsidR="00A754C5" w:rsidRPr="0089567F">
+      <w:hyperlink w:anchor="_Toc236734870" w:history="1">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.2</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00A754C5" w:rsidRPr="0089567F">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>Suspending an entitlement</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-[...13 lines deleted...]
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236734870 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E3607">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="68C81F58" w14:textId="79BF5B0F" w:rsidR="00A754C5" w:rsidRDefault="00D20057">
+    <w:p w14:paraId="0917F7BB" w14:textId="0B9FCB04" w:rsidR="00474C9A" w:rsidRPr="00474C9A" w:rsidRDefault="00474C9A">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="480"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
+          <w:bCs/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc171407373" w:history="1">
-        <w:r w:rsidR="00A754C5" w:rsidRPr="0089567F">
+      <w:hyperlink w:anchor="_Toc236734871" w:history="1">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
-            <w:noProof/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00A754C5" w:rsidRPr="0089567F">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>Prisoner Privileges</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-[...13 lines deleted...]
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236734871 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E3607">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6067744B" w14:textId="729D0F43" w:rsidR="00A754C5" w:rsidRDefault="00D20057">
+    <w:p w14:paraId="7787711C" w14:textId="7934BD84" w:rsidR="00474C9A" w:rsidRPr="00474C9A" w:rsidRDefault="00474C9A">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:bCs/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc171407374" w:history="1">
-        <w:r w:rsidR="00A754C5" w:rsidRPr="0089567F">
+      <w:hyperlink w:anchor="_Toc236734872" w:history="1">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>4.1</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00A754C5" w:rsidRPr="0089567F">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...4 lines deleted...]
-          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>General requirements</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-[...13 lines deleted...]
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236734872 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E3607">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7BE54EB7" w14:textId="7D3E133F" w:rsidR="00A754C5" w:rsidRDefault="00D20057">
+    <w:p w14:paraId="220B3782" w14:textId="6D1925D4" w:rsidR="00474C9A" w:rsidRPr="00474C9A" w:rsidRDefault="00474C9A">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:bCs/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc171407375" w:history="1">
-        <w:r w:rsidR="00A754C5" w:rsidRPr="0089567F">
+      <w:hyperlink w:anchor="_Toc236734873" w:history="1">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>4.2</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00A754C5" w:rsidRPr="0089567F">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>Granting of additional privileges</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-[...13 lines deleted...]
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236734873 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E3607">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2709AAC8" w14:textId="1D84DEE5" w:rsidR="00A754C5" w:rsidRDefault="00D20057">
+    <w:p w14:paraId="235D4547" w14:textId="738355A4" w:rsidR="00474C9A" w:rsidRPr="00474C9A" w:rsidRDefault="00474C9A">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:bCs/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc171407376" w:history="1">
-        <w:r w:rsidR="00A754C5" w:rsidRPr="0089567F">
+      <w:hyperlink w:anchor="_Toc236734874" w:history="1">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>4.3</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00A754C5" w:rsidRPr="0089567F">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...4 lines deleted...]
-          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Withdrawing privileges</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-[...13 lines deleted...]
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236734874 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E3607">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="38E98E80" w14:textId="60892B92" w:rsidR="00A754C5" w:rsidRDefault="00D20057">
+    <w:p w14:paraId="4C378078" w14:textId="1B689219" w:rsidR="00474C9A" w:rsidRPr="00474C9A" w:rsidRDefault="00474C9A">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:bCs/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc171407377" w:history="1">
-        <w:r w:rsidR="00A754C5" w:rsidRPr="0089567F">
+      <w:hyperlink w:anchor="_Toc236734875" w:history="1">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>4.4</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00A754C5" w:rsidRPr="0089567F">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...4 lines deleted...]
-          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Notification to prisoner and recording loss of privileges</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-[...13 lines deleted...]
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236734875 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E3607">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="730CA827" w14:textId="472F9800" w:rsidR="00A754C5" w:rsidRDefault="00D20057">
+    <w:p w14:paraId="084866F8" w14:textId="0CA0B570" w:rsidR="00474C9A" w:rsidRPr="00474C9A" w:rsidRDefault="00474C9A">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="480"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
+          <w:bCs/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc171407378" w:history="1">
-        <w:r w:rsidR="00A754C5" w:rsidRPr="0089567F">
+      <w:hyperlink w:anchor="_Toc236734876" w:history="1">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
-            <w:noProof/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00A754C5" w:rsidRPr="0089567F">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>Prisoner Behaviour</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-[...13 lines deleted...]
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236734876 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E3607">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="479BD056" w14:textId="471FD137" w:rsidR="00A754C5" w:rsidRDefault="00D20057">
+    <w:p w14:paraId="5CA2F6BB" w14:textId="6FE0A75A" w:rsidR="00474C9A" w:rsidRPr="00474C9A" w:rsidRDefault="00474C9A">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc236734877" w:history="1">
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>5.2</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Fire risk prisoners</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236734877 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="72E05E70" w14:textId="291ECB57" w:rsidR="00474C9A" w:rsidRPr="00474C9A" w:rsidRDefault="00474C9A">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="480"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
+          <w:bCs/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc171407379" w:history="1">
-        <w:r w:rsidR="00A754C5" w:rsidRPr="0089567F">
+      <w:hyperlink w:anchor="_Toc236734878" w:history="1">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
-            <w:noProof/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00A754C5" w:rsidRPr="0089567F">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>Recording Supervision Level Changes</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-[...13 lines deleted...]
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236734878 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E3607">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3F9449EF" w14:textId="59A70584" w:rsidR="00A754C5" w:rsidRDefault="00D20057">
+    <w:p w14:paraId="2493EE38" w14:textId="454C60B3" w:rsidR="00474C9A" w:rsidRPr="00474C9A" w:rsidRDefault="00474C9A">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="480"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
+          <w:bCs/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc171407380" w:history="1">
-        <w:r w:rsidR="00A754C5" w:rsidRPr="0089567F">
+      <w:hyperlink w:anchor="_Toc236734879" w:history="1">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
-            <w:noProof/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00A754C5" w:rsidRPr="0089567F">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>Prisoner Supervision Levels</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-[...13 lines deleted...]
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236734879 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E3607">
-[...7 lines deleted...]
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="36E535BC" w14:textId="3FB09A06" w:rsidR="00A754C5" w:rsidRDefault="00D20057">
+    <w:p w14:paraId="5A2693D0" w14:textId="460B686F" w:rsidR="00474C9A" w:rsidRPr="00474C9A" w:rsidRDefault="00474C9A">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="480"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
+          <w:bCs/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc171407381" w:history="1">
-        <w:r w:rsidR="00A754C5" w:rsidRPr="0089567F">
+      <w:hyperlink w:anchor="_Toc236734880" w:history="1">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
-            <w:noProof/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00A754C5" w:rsidRPr="0089567F">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>Standard Supervision</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-[...13 lines deleted...]
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236734880 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E3607">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="124B33F5" w14:textId="448AE89B" w:rsidR="00A754C5" w:rsidRDefault="00D20057">
+    <w:p w14:paraId="1501789E" w14:textId="59FBD943" w:rsidR="00474C9A" w:rsidRPr="00474C9A" w:rsidRDefault="00474C9A">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:bCs/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc171407382" w:history="1">
-        <w:r w:rsidR="00A754C5" w:rsidRPr="0089567F">
+      <w:hyperlink w:anchor="_Toc236734881" w:history="1">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>8.1</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00A754C5" w:rsidRPr="0089567F">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>Reason for placement</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-[...13 lines deleted...]
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236734881 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E3607">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6A14FC7E" w14:textId="4A3E5B4D" w:rsidR="00A754C5" w:rsidRDefault="00D20057">
+    <w:p w14:paraId="747D0802" w14:textId="5714B587" w:rsidR="00474C9A" w:rsidRPr="00474C9A" w:rsidRDefault="00474C9A">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:bCs/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc171407383" w:history="1">
-        <w:r w:rsidR="00A754C5" w:rsidRPr="0089567F">
+      <w:hyperlink w:anchor="_Toc236734882" w:history="1">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>8.2</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00A754C5" w:rsidRPr="0089567F">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>Transferred prisoners</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-[...13 lines deleted...]
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236734882 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E3607">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="42275A58" w14:textId="4C3197F9" w:rsidR="00A754C5" w:rsidRDefault="00D20057">
+    <w:p w14:paraId="7BA920EB" w14:textId="1219BBC5" w:rsidR="00474C9A" w:rsidRPr="00474C9A" w:rsidRDefault="00474C9A">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:bCs/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc171407384" w:history="1">
-        <w:r w:rsidR="00A754C5" w:rsidRPr="0089567F">
+      <w:hyperlink w:anchor="_Toc236734883" w:history="1">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>8.3</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00A754C5" w:rsidRPr="0089567F">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...4 lines deleted...]
-          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Notification of placement demonstrate</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-[...13 lines deleted...]
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236734883 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E3607">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7AC1C35F" w14:textId="08C3F198" w:rsidR="00A754C5" w:rsidRDefault="00D20057">
+    <w:p w14:paraId="2260E2AA" w14:textId="78CD57C7" w:rsidR="00474C9A" w:rsidRPr="00474C9A" w:rsidRDefault="00474C9A">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:bCs/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc171407385" w:history="1">
-        <w:r w:rsidR="00A754C5" w:rsidRPr="0089567F">
+      <w:hyperlink w:anchor="_Toc236734884" w:history="1">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>8.4</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00A754C5" w:rsidRPr="0089567F">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>Review of placement</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-[...13 lines deleted...]
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236734884 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E3607">
-[...7 lines deleted...]
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="767118CE" w14:textId="13C6D688" w:rsidR="00A754C5" w:rsidRDefault="00D20057">
+    <w:p w14:paraId="79E46101" w14:textId="2D0FC692" w:rsidR="00474C9A" w:rsidRPr="00474C9A" w:rsidRDefault="00474C9A">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="480"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
+          <w:bCs/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc171407386" w:history="1">
-        <w:r w:rsidR="00A754C5" w:rsidRPr="0089567F">
+      <w:hyperlink w:anchor="_Toc236734885" w:history="1">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
-            <w:noProof/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00A754C5" w:rsidRPr="0089567F">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>Earned Supervision</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-[...13 lines deleted...]
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236734885 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E3607">
-[...7 lines deleted...]
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6BD19C6E" w14:textId="5BF67D65" w:rsidR="00A754C5" w:rsidRDefault="00D20057">
+    <w:p w14:paraId="496A6DFB" w14:textId="5E74575C" w:rsidR="00474C9A" w:rsidRPr="00474C9A" w:rsidRDefault="00474C9A">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:bCs/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc171407387" w:history="1">
-        <w:r w:rsidR="00A754C5" w:rsidRPr="0089567F">
+      <w:hyperlink w:anchor="_Toc236734886" w:history="1">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>9.1</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00A754C5" w:rsidRPr="0089567F">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>Reason for placement</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-[...13 lines deleted...]
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236734886 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E3607">
-[...7 lines deleted...]
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="636B2311" w14:textId="0D7F2457" w:rsidR="00A754C5" w:rsidRDefault="00D20057">
+    <w:p w14:paraId="130A1186" w14:textId="5E21E6AA" w:rsidR="00474C9A" w:rsidRPr="00474C9A" w:rsidRDefault="00474C9A">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:bCs/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc171407388" w:history="1">
-        <w:r w:rsidR="00A754C5" w:rsidRPr="0089567F">
+      <w:hyperlink w:anchor="_Toc236734887" w:history="1">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>9.2</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00A754C5" w:rsidRPr="0089567F">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>Notification of placement</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-[...13 lines deleted...]
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236734887 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E3607">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="202D2DCD" w14:textId="1909D6DB" w:rsidR="00A754C5" w:rsidRDefault="00D20057">
+    <w:p w14:paraId="044F0545" w14:textId="36B8839C" w:rsidR="00474C9A" w:rsidRPr="00474C9A" w:rsidRDefault="00474C9A">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
+          <w:bCs/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc171407389" w:history="1">
-        <w:r w:rsidR="00A754C5" w:rsidRPr="0089567F">
+      <w:hyperlink w:anchor="_Toc236734888" w:history="1">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
-            <w:noProof/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00A754C5" w:rsidRPr="0089567F">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>Basic Supervision</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-[...13 lines deleted...]
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236734888 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E3607">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0042D729" w14:textId="50FE4E19" w:rsidR="00A754C5" w:rsidRDefault="00D20057">
+    <w:p w14:paraId="6689D565" w14:textId="441F6466" w:rsidR="00474C9A" w:rsidRPr="00474C9A" w:rsidRDefault="00474C9A">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:bCs/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc171407390" w:history="1">
-        <w:r w:rsidR="00A754C5" w:rsidRPr="0089567F">
+      <w:hyperlink w:anchor="_Toc236734889" w:history="1">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>10.1</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00A754C5" w:rsidRPr="0089567F">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>Reason for placement</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-[...13 lines deleted...]
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236734889 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E3607">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1F44F086" w14:textId="70871FB7" w:rsidR="00A754C5" w:rsidRDefault="00D20057">
+    <w:p w14:paraId="50CC7FC6" w14:textId="695FA4AB" w:rsidR="00474C9A" w:rsidRPr="00474C9A" w:rsidRDefault="00474C9A">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:bCs/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc171407391" w:history="1">
-        <w:r w:rsidR="00A754C5" w:rsidRPr="0089567F">
+      <w:hyperlink w:anchor="_Toc236734890" w:history="1">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>10.2</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00A754C5" w:rsidRPr="0089567F">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>Notification of placement</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-[...13 lines deleted...]
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236734890 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E3607">
-[...7 lines deleted...]
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="32CC1A1A" w14:textId="319A0F35" w:rsidR="00A754C5" w:rsidRDefault="00D20057">
+    <w:p w14:paraId="504EA0FA" w14:textId="6594C246" w:rsidR="00474C9A" w:rsidRPr="00474C9A" w:rsidRDefault="00474C9A">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:bCs/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc171407392" w:history="1">
-        <w:r w:rsidR="00A754C5" w:rsidRPr="0089567F">
+      <w:hyperlink w:anchor="_Toc236734891" w:history="1">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>10.3</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00A754C5" w:rsidRPr="0089567F">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>Review of placement</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-[...13 lines deleted...]
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236734891 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E3607">
-[...7 lines deleted...]
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5B121C01" w14:textId="667E5F43" w:rsidR="00A754C5" w:rsidRDefault="00D20057">
+    <w:p w14:paraId="73826CAF" w14:textId="40142C9D" w:rsidR="00474C9A" w:rsidRPr="00474C9A" w:rsidRDefault="00474C9A">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
+          <w:bCs/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc171407393" w:history="1">
-        <w:r w:rsidR="00A754C5" w:rsidRPr="0089567F">
+      <w:hyperlink w:anchor="_Toc236734892" w:history="1">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
-            <w:noProof/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00A754C5" w:rsidRPr="0089567F">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>Close Supervision</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-[...13 lines deleted...]
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236734892 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E3607">
-[...7 lines deleted...]
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="60C933EB" w14:textId="00920AA0" w:rsidR="00A754C5" w:rsidRDefault="00D20057">
+    <w:p w14:paraId="6D907BEB" w14:textId="64FADA6D" w:rsidR="00474C9A" w:rsidRPr="00474C9A" w:rsidRDefault="00474C9A">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:bCs/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc171407394" w:history="1">
-        <w:r w:rsidR="00A754C5" w:rsidRPr="0089567F">
+      <w:hyperlink w:anchor="_Toc236734893" w:history="1">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>11.1</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00A754C5" w:rsidRPr="0089567F">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>Reason for placement</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-[...13 lines deleted...]
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236734893 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E3607">
-[...7 lines deleted...]
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="21D9AB3E" w14:textId="23A95330" w:rsidR="00A754C5" w:rsidRDefault="00D20057">
+    <w:p w14:paraId="5AEEDA6F" w14:textId="6E227A21" w:rsidR="00474C9A" w:rsidRPr="00474C9A" w:rsidRDefault="00474C9A">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:bCs/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc171407395" w:history="1">
-        <w:r w:rsidR="00A754C5" w:rsidRPr="0089567F">
+      <w:hyperlink w:anchor="_Toc236734894" w:history="1">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>11.2</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00A754C5" w:rsidRPr="0089567F">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>Approval process</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-[...13 lines deleted...]
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236734894 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E3607">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="368B4071" w14:textId="58F2EE35" w:rsidR="00A754C5" w:rsidRDefault="00D20057">
+    <w:p w14:paraId="183EBC1A" w14:textId="0BFF70B1" w:rsidR="00474C9A" w:rsidRPr="00474C9A" w:rsidRDefault="00474C9A">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:bCs/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc171407396" w:history="1">
-        <w:r w:rsidR="00A754C5" w:rsidRPr="0089567F">
+      <w:hyperlink w:anchor="_Toc236734895" w:history="1">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>11.3</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00A754C5" w:rsidRPr="0089567F">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>Notification of placement</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-[...13 lines deleted...]
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236734895 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E3607">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1733FD81" w14:textId="4B8BF7DF" w:rsidR="00A754C5" w:rsidRDefault="00D20057">
+    <w:p w14:paraId="39C2FAE0" w14:textId="5C83E470" w:rsidR="00474C9A" w:rsidRPr="00474C9A" w:rsidRDefault="00474C9A">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:bCs/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc171407397" w:history="1">
-        <w:r w:rsidR="00A754C5" w:rsidRPr="0089567F">
+      <w:hyperlink w:anchor="_Toc236734896" w:history="1">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>11.4</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00A754C5" w:rsidRPr="0089567F">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>Review of placement</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-[...13 lines deleted...]
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236734896 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E3607">
-[...7 lines deleted...]
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4090F828" w14:textId="48E99924" w:rsidR="00A754C5" w:rsidRDefault="00D20057">
+    <w:p w14:paraId="081F3D84" w14:textId="7B233B95" w:rsidR="00474C9A" w:rsidRPr="00474C9A" w:rsidRDefault="00474C9A">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
+          <w:bCs/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc171407398" w:history="1">
-        <w:r w:rsidR="00A754C5" w:rsidRPr="0089567F">
+      <w:hyperlink w:anchor="_Toc236734897" w:history="1">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
-            <w:noProof/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00A754C5" w:rsidRPr="0089567F">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>Standing Orders</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-[...13 lines deleted...]
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236734897 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E3607">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="148CFC83" w14:textId="04B2D568" w:rsidR="00A754C5" w:rsidRDefault="00D20057">
+    <w:p w14:paraId="3187B823" w14:textId="6849AC1C" w:rsidR="00474C9A" w:rsidRPr="00474C9A" w:rsidRDefault="00474C9A">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
+          <w:bCs/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc171407399" w:history="1">
-        <w:r w:rsidR="00A754C5" w:rsidRPr="0089567F">
+      <w:hyperlink w:anchor="_Toc236734898" w:history="1">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...5 lines deleted...]
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
-            <w:noProof/>
-[...4 lines deleted...]
-            <w14:ligatures w14:val="standardContextual"/>
+            <w:bCs/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Definitions</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00A754C5" w:rsidRPr="0089567F">
-[...14 lines deleted...]
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-[...13 lines deleted...]
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236734898 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E3607">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7FBFE93B" w14:textId="490E80F6" w:rsidR="00A754C5" w:rsidRDefault="00D20057">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="3EAFDF9F" w14:textId="13533BD3" w:rsidR="00474C9A" w:rsidRPr="00474C9A" w:rsidRDefault="00474C9A">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc171407400" w:history="1">
-        <w:r w:rsidR="00A754C5" w:rsidRPr="0089567F">
+      <w:hyperlink w:anchor="_Toc236734899" w:history="1">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...11 lines deleted...]
-            <w14:ligatures w14:val="standardContextual"/>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Annexures</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00A754C5" w:rsidRPr="0089567F">
-[...14 lines deleted...]
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-[...13 lines deleted...]
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236734899 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E3607">
-[...7 lines deleted...]
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>16</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="00636CC1" w14:textId="6C98904A" w:rsidR="00A754C5" w:rsidRDefault="00D20057">
+    <w:p w14:paraId="7C22A67B" w14:textId="31C72618" w:rsidR="00474C9A" w:rsidRPr="00474C9A" w:rsidRDefault="00474C9A">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:bCs/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc171407401" w:history="1">
-        <w:r w:rsidR="00A754C5" w:rsidRPr="0089567F">
+      <w:hyperlink w:anchor="_Toc236734900" w:history="1">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...11 lines deleted...]
-            <w14:ligatures w14:val="standardContextual"/>
+            <w:bCs/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Related COPPs</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00A754C5" w:rsidRPr="0089567F">
-[...14 lines deleted...]
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-[...13 lines deleted...]
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236734900 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E3607">
-[...7 lines deleted...]
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>16</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="014FE662" w14:textId="57F83AEB" w:rsidR="00A754C5" w:rsidRDefault="00D20057">
+    <w:p w14:paraId="5859C713" w14:textId="5492A0BA" w:rsidR="00474C9A" w:rsidRPr="00474C9A" w:rsidRDefault="00474C9A">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:bCs/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc171407402" w:history="1">
-        <w:r w:rsidR="00A754C5" w:rsidRPr="0089567F">
+      <w:hyperlink w:anchor="_Toc236734901" w:history="1">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...11 lines deleted...]
-            <w14:ligatures w14:val="standardContextual"/>
+            <w:bCs/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Related Documents</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00A754C5" w:rsidRPr="0089567F">
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236734901 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>16</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="073710A1" w14:textId="0E6C027D" w:rsidR="00474C9A" w:rsidRPr="00474C9A" w:rsidRDefault="00474C9A">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc236734902" w:history="1">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>Related legislation</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-[...13 lines deleted...]
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236734902 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E3607">
-[...7 lines deleted...]
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>16</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7145EEE7" w14:textId="37EB4A3F" w:rsidR="00A754C5" w:rsidRDefault="00D20057">
+    <w:p w14:paraId="6685931A" w14:textId="2EF8D558" w:rsidR="00474C9A" w:rsidRPr="00474C9A" w:rsidRDefault="00474C9A">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
+          <w:bCs/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc171407403" w:history="1">
-        <w:r w:rsidR="00A754C5" w:rsidRPr="0089567F">
+      <w:hyperlink w:anchor="_Toc236734903" w:history="1">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...5 lines deleted...]
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
-            <w:noProof/>
-[...4 lines deleted...]
-            <w14:ligatures w14:val="standardContextual"/>
+            <w:bCs/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Assurance</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00A754C5" w:rsidRPr="0089567F">
-[...14 lines deleted...]
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-[...13 lines deleted...]
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236734903 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E3607">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="22EB1010" w14:textId="161AFC0B" w:rsidR="00A754C5" w:rsidRDefault="00D20057">
+    <w:p w14:paraId="2D694981" w14:textId="50C5ADD2" w:rsidR="00474C9A" w:rsidRPr="00474C9A" w:rsidRDefault="00474C9A">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
+          <w:bCs/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc171407404" w:history="1">
-        <w:r w:rsidR="00A754C5" w:rsidRPr="0089567F">
+      <w:hyperlink w:anchor="_Toc236734904" w:history="1">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...5 lines deleted...]
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
-            <w:noProof/>
-[...4 lines deleted...]
-            <w14:ligatures w14:val="standardContextual"/>
+            <w:bCs/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Document Version History</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00A754C5" w:rsidRPr="0089567F">
-[...14 lines deleted...]
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-[...13 lines deleted...]
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236734904 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E3607">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2ED40384" w14:textId="5FCF1633" w:rsidR="00A754C5" w:rsidRDefault="00D20057">
+    <w:p w14:paraId="3B359369" w14:textId="7F8448CB" w:rsidR="00474C9A" w:rsidRPr="00474C9A" w:rsidRDefault="00474C9A">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
+          <w:bCs/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc171407405" w:history="1">
-        <w:r w:rsidR="00A754C5" w:rsidRPr="0089567F">
+      <w:hyperlink w:anchor="_Toc236734905" w:history="1">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...4 lines deleted...]
-          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Appendix A : Standard of Behaviour Expected of Prisoners</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-[...13 lines deleted...]
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236734905 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E3607">
-[...7 lines deleted...]
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>18</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1697A04B" w14:textId="0586B7C3" w:rsidR="00A754C5" w:rsidRDefault="00D20057">
+    <w:p w14:paraId="1164E9CE" w14:textId="690383DF" w:rsidR="00474C9A" w:rsidRPr="00474C9A" w:rsidRDefault="00474C9A">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
+          <w:bCs/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc171407406" w:history="1">
-        <w:r w:rsidR="00A754C5" w:rsidRPr="0089567F">
+      <w:hyperlink w:anchor="_Toc236734906" w:history="1">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...4 lines deleted...]
-          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Appendix B : Prisoner Fire Risk Assessment</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-[...13 lines deleted...]
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236734906 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E3607">
-[...7 lines deleted...]
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>19</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="51ED1FB5" w14:textId="05621571" w:rsidR="00A754C5" w:rsidRDefault="00D20057">
+    <w:p w14:paraId="676A4253" w14:textId="242ACDBC" w:rsidR="00474C9A" w:rsidRPr="00474C9A" w:rsidRDefault="00474C9A">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
+          <w:bCs/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc171407407" w:history="1">
-        <w:r w:rsidR="00A754C5" w:rsidRPr="0089567F">
+      <w:hyperlink w:anchor="_Toc236734907" w:history="1">
+        <w:r w:rsidRPr="00474C9A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...4 lines deleted...]
-          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Appendix C : Prisoner Access to Socialisation</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00A754C5">
-[...13 lines deleted...]
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236734907 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E3607">
-[...7 lines deleted...]
-          <w:rPr>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>21</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3A2B2F25" w14:textId="10E64104" w:rsidR="00C31511" w:rsidRDefault="00AA4BDB" w:rsidP="00C31511">
+    <w:p w14:paraId="727F56B8" w14:textId="0194D61B" w:rsidR="00474C9A" w:rsidRPr="00474C9A" w:rsidRDefault="00474C9A">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc236734908" w:history="1">
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Appendix D – Supervision Levels and Minimum Privileges</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236734908 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>22</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00474C9A">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="63394E62" w14:textId="1A2ED89E" w:rsidR="00634C54" w:rsidRPr="00474C9A" w:rsidRDefault="00063186" w:rsidP="004E571B">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474C9A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="2880F818" w14:textId="77777777" w:rsidR="00634C54" w:rsidRPr="00474C9A" w:rsidRDefault="00634C54">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474C9A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76BA792C" w14:textId="77777777" w:rsidR="00C8272F" w:rsidRPr="00AB438E" w:rsidRDefault="00C8272F" w:rsidP="003266EE">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:numPr>
-[...65 lines deleted...]
-      <w:r w:rsidRPr="00AB7A89">
+        <w:spacing w:before="360" w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc236734866"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="00AB438E">
         <w:lastRenderedPageBreak/>
         <w:t>Scope</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="3C8EBD03" w14:textId="77777777" w:rsidR="00E93028" w:rsidRDefault="00AA4BDB" w:rsidP="005366F2">
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="36F79FF3" w14:textId="392686CD" w:rsidR="00E50E45" w:rsidRPr="00A633E1" w:rsidRDefault="003266EE" w:rsidP="00A633E1">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
+        <w:spacing w:before="360" w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc235701801"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc235701954"/>
+      <w:r w:rsidRPr="00A633E1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>This Commissioner’s Operating Policy and Procedure (COPP) applies to all prisons administered by or on behalf of the Department of Justice (the Department).</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="0277F3AC" w14:textId="54BFF6A2" w:rsidR="00EC5AF1" w:rsidRPr="00AB438E" w:rsidRDefault="00EC5AF1" w:rsidP="003266EE">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:ind w:left="431" w:hanging="431"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="1" w:name="_Toc171407369"/>
+        <w:spacing w:before="360" w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc236734867"/>
+      <w:r w:rsidRPr="00AB438E">
+        <w:t>Policy</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidRPr="00AB438E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B0D9923" w14:textId="77777777" w:rsidR="003266EE" w:rsidRDefault="003266EE" w:rsidP="003266EE">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
+        <w:spacing w:before="360" w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t>Policy</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="4AF5DEDA" w14:textId="77777777" w:rsidR="00A04F99" w:rsidRDefault="00AA4BDB" w:rsidP="000E0AE8">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Prisoners have minimum entitlements</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> which must be maintained, except where the security or good order of a prison requires otherwise</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73B886BD" w14:textId="2D375E42" w:rsidR="003266EE" w:rsidRDefault="003266EE" w:rsidP="003266EE">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>Prisoners have minimum entitlements</w:t>
-[...10 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">All prisoners shall be advised of the expected standards of behaviour and required to maintain them (refer </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Appendix_A_:" w:history="1">
+        <w:r w:rsidRPr="0018429C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+            <w:color w:val="467886"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>Appendix A Standard of Behaviour Expected of Prisoners</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="003740D1">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003740D1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="557324F7" w14:textId="77777777" w:rsidR="00A452D8" w:rsidRDefault="00AA4BDB" w:rsidP="000E0AE8">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EAA2508" w14:textId="77777777" w:rsidR="003740D1" w:rsidRDefault="003266EE" w:rsidP="003266EE">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E22F5D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-      </w:pPr>
-[...57 lines deleted...]
-    <w:p w14:paraId="3D5DF46B" w14:textId="77777777" w:rsidR="00E93028" w:rsidRPr="00E22F5D" w:rsidRDefault="00AA4BDB" w:rsidP="000E0AE8">
+        <w:t xml:space="preserve">All prisons shall manage prisoners in accordance with the </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="9" w:name="_Hlk80266057"/>
+      <w:r w:rsidRPr="00E22F5D">
+        <w:t xml:space="preserve">behaviour management system </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r w:rsidRPr="00E22F5D">
+        <w:t xml:space="preserve">set out in this COPP. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40CAF2F2" w14:textId="77777777" w:rsidR="0003501A" w:rsidRDefault="003266EE" w:rsidP="003266EE">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00E22F5D">
-        <w:rPr>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="2" w:name="_Hlk80266057"/>
+        <w:t xml:space="preserve">The system shall reward </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
       <w:r w:rsidRPr="00E22F5D">
-        <w:t xml:space="preserve">behaviour management system </w:t>
-[...123 lines deleted...]
-        </w:rPr>
+        <w:t>prisoner’s good behaviour with eligibility to increased privileges and a lower level of supervision. Conversely, poor behaviour shall result in a reduction of privileges and a higher level of supervision.</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FB5E32">
-[...68 lines deleted...]
-    <w:p w14:paraId="5451BA5A" w14:textId="38D7E1A9" w:rsidR="00E93028" w:rsidRDefault="00AA4BDB" w:rsidP="000E0AE8">
+    </w:p>
+    <w:p w14:paraId="0915F541" w14:textId="2AF980B2" w:rsidR="003266EE" w:rsidRPr="00E22F5D" w:rsidRDefault="003266EE" w:rsidP="003266EE">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The behaviour management system set out in this policy shall not be used as a method of </w:t>
-[...2 lines deleted...]
-        <w:t>punishment but</w:t>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00443069">
+        <w:t>behaviour management system</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> provide a means to improve the behaviour of prisoners who do not meet expected standards of behaviour. Prisoners considered to have committed a prison offence shall be charged and receive a penalty where the charge is determined </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="005C0D86">
+        <w:t xml:space="preserve"> will ensure that prisoners will always have access to the minimum prisoner entitlements (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E0AE8">
+        <w:t>section 3.1</w:t>
+      </w:r>
+      <w:r>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="595D1F25" w14:textId="77777777" w:rsidR="0003501A" w:rsidRDefault="003266EE" w:rsidP="003266EE">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E22F5D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prison staff should be aware that a prisoner who presents with poor self-care or unusual behaviours may be due to a mental illness or cognitive impairment. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A6E6401" w14:textId="213D72DA" w:rsidR="003266EE" w:rsidRDefault="003266EE" w:rsidP="003266EE">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E22F5D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prison staff shall review alerts on </w:t>
+      </w:r>
+      <w:r w:rsidR="007A7F30" w:rsidRPr="007A7F30">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="007A7F30">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:anchor="k=Monitoring%20and%20Compliance%20framework" w:history="1">
-        <w:r w:rsidRPr="00F47B13">
+      <w:r w:rsidR="007A7F30" w:rsidRPr="007A7F30">
+        <w:t>Total Offender Management Solution (T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A7F30">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>OMS</w:t>
+      </w:r>
+      <w:r w:rsidR="007A7F30" w:rsidRPr="007A7F30">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E22F5D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and consider a referral to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mental Health Services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB5E32">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">if there are any mental health or cognitive functioning concerns. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4EDD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Prisoners can</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> also </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4EDD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">request access to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">relevant </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4EDD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>support services (</w:t>
+      </w:r>
+      <w:r w:rsidR="003740D1">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>e.g.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4EDD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mental Health Services)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, as required</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F4EDD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64C5C458" w14:textId="77777777" w:rsidR="0003501A" w:rsidRDefault="003266EE" w:rsidP="003266EE">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The behaviour management system set out in this policy shall not be used as a method of punishment but provide a means to improve the behaviour of prisoners who do not meet expected standards of behaviour. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67FF4657" w14:textId="148279A7" w:rsidR="003266EE" w:rsidRDefault="003266EE" w:rsidP="003266EE">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Prisoners considered to have committed a prison offence shall be charged and receive a penalty where the charge is determined in accordance </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003740D1">
+        <w:t>with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003740D1">
+        <w:rPr>
+          <w:color w:val="0563C1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="0018429C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-          <w:t>COPP 10.5 – Prison Offences and Charges</w:t>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:noProof/>
+            <w:color w:val="467886"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>COPP 10.5 Prison Offences and Charges</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E66EB28" w14:textId="77777777" w:rsidR="00CD5A7F" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
-[...4 lines deleted...]
-    <w:p w14:paraId="2D583CEB" w14:textId="77777777" w:rsidR="00E93028" w:rsidRPr="00AB7A89" w:rsidRDefault="00AA4BDB" w:rsidP="005366F2">
+    <w:p w14:paraId="62576F24" w14:textId="2662991C" w:rsidR="00DE6751" w:rsidRDefault="00DE6751" w:rsidP="005554A8">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="138C530D" w14:textId="77777777" w:rsidR="003740D1" w:rsidRDefault="003740D1" w:rsidP="005554A8">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="768CF263" w14:textId="77777777" w:rsidR="003740D1" w:rsidRDefault="003740D1" w:rsidP="005554A8">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="599F98E3" w14:textId="77777777" w:rsidR="003740D1" w:rsidRDefault="003740D1" w:rsidP="005554A8">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="550FD225" w14:textId="77777777" w:rsidR="003740D1" w:rsidRDefault="003740D1" w:rsidP="005554A8">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13E3132D" w14:textId="77777777" w:rsidR="003740D1" w:rsidRDefault="003740D1" w:rsidP="005554A8">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1419CB67" w14:textId="77777777" w:rsidR="003740D1" w:rsidRDefault="003740D1" w:rsidP="005554A8">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="655045F5" w14:textId="77777777" w:rsidR="003740D1" w:rsidRDefault="003740D1" w:rsidP="005554A8">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27B200F5" w14:textId="77777777" w:rsidR="003740D1" w:rsidRDefault="003740D1" w:rsidP="005554A8">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D54E987" w14:textId="77777777" w:rsidR="003740D1" w:rsidRDefault="003740D1" w:rsidP="005554A8">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BBCA241" w14:textId="77777777" w:rsidR="003740D1" w:rsidRDefault="003740D1" w:rsidP="005554A8">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A808BBB" w14:textId="77777777" w:rsidR="003740D1" w:rsidRDefault="003740D1" w:rsidP="005554A8">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D047414" w14:textId="77777777" w:rsidR="003740D1" w:rsidRDefault="003740D1" w:rsidP="005554A8">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15F24F14" w14:textId="77777777" w:rsidR="003740D1" w:rsidRPr="00AB438E" w:rsidRDefault="003740D1" w:rsidP="005554A8">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B3F530A" w14:textId="5681AF4F" w:rsidR="00DB5B66" w:rsidRDefault="00B3369D" w:rsidP="00917E6D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:ind w:left="431" w:hanging="431"/>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00AB7A89">
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc14437720"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc236734868"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidRPr="00AB438E">
         <w:lastRenderedPageBreak/>
-        <w:t>Prisoner Entitlements</w:t>
-[...4 lines deleted...]
-    <w:p w14:paraId="2D25BF9D" w14:textId="77777777" w:rsidR="00E93028" w:rsidRPr="00AB7A89" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+        <w:t>Pr</w:t>
+      </w:r>
+      <w:r w:rsidR="003740D1">
+        <w:t>isoner Entitlements</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="74C5F4B6" w14:textId="070C2EDB" w:rsidR="003740D1" w:rsidRPr="00474C9A" w:rsidRDefault="003740D1" w:rsidP="003740D1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="11"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc171407371"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc236734869"/>
+      <w:r w:rsidRPr="00474C9A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Minimum entitlements</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
-      <w:r>
-[...3 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00474C9A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C34C560" w14:textId="77777777" w:rsidR="00E93028" w:rsidRPr="00815629" w:rsidRDefault="00AA4BDB" w:rsidP="00815629">
+    <w:p w14:paraId="6949ED8A" w14:textId="77777777" w:rsidR="003740D1" w:rsidRPr="003740D1" w:rsidRDefault="003740D1" w:rsidP="003740D1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...20 lines deleted...]
-    <w:p w14:paraId="2F84B776" w14:textId="77777777" w:rsidR="00E93028" w:rsidRPr="00815629" w:rsidRDefault="00AA4BDB" w:rsidP="00815629">
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003740D1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All prisoners are entitled access to certain conditions, services, activities and items. These minimum entitlements are informed by legislation, common law and other relevant instruments. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="542AB80D" w14:textId="77777777" w:rsidR="003740D1" w:rsidRPr="003740D1" w:rsidRDefault="003740D1" w:rsidP="003740D1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00815629">
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003740D1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t>These minimum entitlements include:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable11112"/>
         <w:tblW w:w="4950" w:type="pct"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2694"/>
-        <w:gridCol w:w="6232"/>
+        <w:gridCol w:w="2739"/>
+        <w:gridCol w:w="6337"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AC76B9" w14:paraId="52C82BF4" w14:textId="77777777" w:rsidTr="00377903">
+      <w:tr w:rsidR="003740D1" w14:paraId="19D066EB" w14:textId="77777777" w:rsidTr="00044DFF">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1509" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="117EFD91" w14:textId="77777777" w:rsidR="00E93028" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="05E39A4D" w14:textId="77777777" w:rsidR="003740D1" w:rsidRDefault="003740D1" w:rsidP="00922BB0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Accommodation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3491" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4FD25308" w14:textId="77777777" w:rsidR="00E93028" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="07A32BB5" w14:textId="77777777" w:rsidR="003740D1" w:rsidRDefault="003740D1" w:rsidP="00922BB0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Within a ventilated and well-lit cell or otherwise, with clean bedding and access to sanitation facilities.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC76B9" w14:paraId="1FEFE13F" w14:textId="77777777" w:rsidTr="00377903">
+      <w:tr w:rsidR="003740D1" w14:paraId="291B4049" w14:textId="77777777" w:rsidTr="00044DFF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1509" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="644B0582" w14:textId="77777777" w:rsidR="00E93028" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="6B0906A2" w14:textId="77777777" w:rsidR="003740D1" w:rsidRDefault="003740D1" w:rsidP="00922BB0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Clothing and footwear</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3491" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2D1F2C36" w14:textId="25ECE636" w:rsidR="00E93028" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="545056B5" w14:textId="1EF37DE8" w:rsidR="003740D1" w:rsidRDefault="003740D1" w:rsidP="00922BB0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
-              <w:t>Prison issued</w:t>
-[...31 lines deleted...]
-            <w:r w:rsidR="00534552" w:rsidRPr="00534552">
+              <w:t xml:space="preserve">Prison issued, and in certain circumstances and subject to certain requirements in accordance with the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00534552">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
               </w:rPr>
               <w:t>Prisons Regulations 1982</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
               </w:rPr>
               <w:footnoteReference w:id="1"/>
             </w:r>
-            <w:r w:rsidR="00534552">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00377903">
+            <w:r w:rsidR="00E530BA">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
-              <w:t>eg</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="00534552">
+              <w:t>e.g.</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-              <w:t>the prisoner's own clothes.</w:t>
+              <w:t xml:space="preserve"> court appearances), the prisoner's own clothes.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC76B9" w14:paraId="013835D7" w14:textId="77777777" w:rsidTr="00377903">
+      <w:tr w:rsidR="003740D1" w14:paraId="58006917" w14:textId="77777777" w:rsidTr="00044DFF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1509" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="50A0E841" w14:textId="77777777" w:rsidR="00CE0FC2" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="157E04E4" w14:textId="77777777" w:rsidR="003740D1" w:rsidRDefault="003740D1" w:rsidP="00922BB0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Consulate contact</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3491" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="47FAF28F" w14:textId="77777777" w:rsidR="00CE0FC2" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="1E8E6689" w14:textId="77777777" w:rsidR="003740D1" w:rsidRDefault="003740D1" w:rsidP="00922BB0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Prisoners identified as foreign nationals are offered contact details of the relevant consulate office and the opportunity and means to make contact.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC76B9" w14:paraId="76C2FAF5" w14:textId="77777777" w:rsidTr="00377903">
+      <w:tr w:rsidR="003740D1" w14:paraId="14060802" w14:textId="77777777" w:rsidTr="00044DFF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1509" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="64761D12" w14:textId="77777777" w:rsidR="00CE0FC2" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="22CC7099" w14:textId="77777777" w:rsidR="003740D1" w:rsidRDefault="003740D1" w:rsidP="00922BB0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>Exercise</w:t>
-[...11 lines deleted...]
-              <w:t>Out of cell</w:t>
+              <w:t>Exercise/Out of cell</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3491" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="22461C93" w14:textId="77777777" w:rsidR="00CE0FC2" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="18085DE0" w14:textId="77777777" w:rsidR="003740D1" w:rsidRDefault="003740D1" w:rsidP="00922BB0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Weather permitting, access to open air for a minimum of </w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> each day.   </w:t>
+              <w:t xml:space="preserve">Weather permitting, access to open air for a minimum of three hours each day.   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC76B9" w14:paraId="37B83C14" w14:textId="77777777" w:rsidTr="00377903">
+      <w:tr w:rsidR="003740D1" w14:paraId="168B610C" w14:textId="77777777" w:rsidTr="00044DFF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1509" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="312274C1" w14:textId="77777777" w:rsidR="00CE0FC2" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="466DFFF4" w14:textId="77777777" w:rsidR="003740D1" w:rsidRDefault="003740D1" w:rsidP="00922BB0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Food and water</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3491" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="11E5CB62" w14:textId="77777777" w:rsidR="00CE0FC2" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="05011B92" w14:textId="77777777" w:rsidR="003740D1" w:rsidRDefault="003740D1" w:rsidP="00922BB0">
             <w:r>
               <w:t>Provided as per unit routine.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC76B9" w14:paraId="46523C5A" w14:textId="77777777" w:rsidTr="00377903">
+      <w:tr w:rsidR="003740D1" w14:paraId="759AF67C" w14:textId="77777777" w:rsidTr="00044DFF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1509" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="31E59E10" w14:textId="77777777" w:rsidR="00CE0FC2" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="7C16B4E4" w14:textId="77777777" w:rsidR="003740D1" w:rsidRDefault="003740D1" w:rsidP="00922BB0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Gratuities</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3491" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50ED9AA3" w14:textId="77777777" w:rsidR="00CE0FC2" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="0E267D20" w14:textId="77777777" w:rsidR="003740D1" w:rsidRDefault="003740D1" w:rsidP="00922BB0">
             <w:r>
               <w:t>Rate in accordance with level of labour performed</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:i/>
               </w:rPr>
               <w:footnoteReference w:id="2"/>
             </w:r>
-            <w:r w:rsidR="00141965">
+            <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC76B9" w14:paraId="320311CC" w14:textId="77777777" w:rsidTr="00377903">
+      <w:tr w:rsidR="003740D1" w14:paraId="2637FAC8" w14:textId="77777777" w:rsidTr="00044DFF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1509" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5BE21A11" w14:textId="77777777" w:rsidR="00CE0FC2" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="54EEE649" w14:textId="77777777" w:rsidR="003740D1" w:rsidRDefault="003740D1" w:rsidP="00922BB0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>Health care</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3491" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0C0EE20F" w14:textId="77777777" w:rsidR="00CE0FC2" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="6C056671" w14:textId="77777777" w:rsidR="003740D1" w:rsidRDefault="003740D1" w:rsidP="00922BB0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>Provided with physical and mental health care that meets their essential physical and psychological needs.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC76B9" w14:paraId="55D93655" w14:textId="77777777" w:rsidTr="00377903">
+      <w:tr w:rsidR="003740D1" w14:paraId="11AE9CE6" w14:textId="77777777" w:rsidTr="00044DFF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1509" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="3ACE895D" w14:textId="77777777" w:rsidR="00CE0FC2" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="4C9C9CB4" w14:textId="77777777" w:rsidR="003740D1" w:rsidRDefault="003740D1" w:rsidP="00922BB0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Information</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3491" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="20788EDA" w14:textId="77777777" w:rsidR="00CE0FC2" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="2F347B43" w14:textId="77777777" w:rsidR="003740D1" w:rsidRDefault="003740D1" w:rsidP="00922BB0">
             <w:pPr>
               <w:pStyle w:val="Documentdetails"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t>The following information</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
               </w:rPr>
               <w:footnoteReference w:id="3"/>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> shall be </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> a prisoner requests:</w:t>
+              <w:t xml:space="preserve"> shall be provided, when a prisoner requests:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C0D0169" w14:textId="77777777" w:rsidR="00CE0FC2" w:rsidRDefault="00AA4BDB" w:rsidP="007F2178">
+          <w:p w14:paraId="0B6972F7" w14:textId="77777777" w:rsidR="003740D1" w:rsidRDefault="003740D1" w:rsidP="0003501A">
             <w:pPr>
               <w:pStyle w:val="Documentdetails"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">contents of the warrant or other instrument instructing the prison to hold the prisoner in </w:t>
-[...5 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>contents of the warrant or other instrument instructing the prison to hold the prisoner in custody</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="29FBE62C" w14:textId="77777777" w:rsidR="00CE0FC2" w:rsidRDefault="00AA4BDB" w:rsidP="007F2178">
+          <w:p w14:paraId="676C14FE" w14:textId="77777777" w:rsidR="003740D1" w:rsidRDefault="003740D1" w:rsidP="0003501A">
             <w:pPr>
               <w:pStyle w:val="Documentdetails"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">where the dates are available, the prisoner’s anticipated date of discharge or the date upon which they become eligible for release on </w:t>
-[...5 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>where the dates are available, the prisoner’s anticipated date of discharge or the date upon which they become eligible for release on parole</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="3FB9F555" w14:textId="77777777" w:rsidR="00A66928" w:rsidRPr="00A66928" w:rsidRDefault="00AA4BDB" w:rsidP="007F2178">
+          <w:p w14:paraId="386E3502" w14:textId="77777777" w:rsidR="003740D1" w:rsidRPr="00A66928" w:rsidRDefault="003740D1" w:rsidP="0003501A">
             <w:pPr>
               <w:pStyle w:val="Documentdetails"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">information recorded on their gratuity </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">information recorded on their gratuity account </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C05A56E" w14:textId="77777777" w:rsidR="00A66928" w:rsidRPr="00A66928" w:rsidRDefault="00AA4BDB" w:rsidP="007F2178">
+          <w:p w14:paraId="76F4544E" w14:textId="77777777" w:rsidR="003740D1" w:rsidRPr="00A66928" w:rsidRDefault="003740D1" w:rsidP="0003501A">
             <w:pPr>
               <w:pStyle w:val="Documentdetails"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">details contained in the records relating to the prisoner’s </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">details contained in the records relating to the prisoner’s property </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5FA847D9" w14:textId="77777777" w:rsidR="00CE0FC2" w:rsidRPr="00EA6108" w:rsidRDefault="00AA4BDB" w:rsidP="007F2178">
+          <w:p w14:paraId="16533896" w14:textId="77777777" w:rsidR="003740D1" w:rsidRPr="00EA6108" w:rsidRDefault="003740D1" w:rsidP="0003501A">
             <w:pPr>
               <w:pStyle w:val="Documentdetails"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>employment</w:t>
-[...5 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>employment information.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC76B9" w14:paraId="421E5E3A" w14:textId="77777777" w:rsidTr="00377903">
+      <w:tr w:rsidR="003740D1" w14:paraId="03DF7792" w14:textId="77777777" w:rsidTr="00044DFF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1509" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="0906474E" w14:textId="77777777" w:rsidR="00CE0FC2" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="72C5E530" w14:textId="77777777" w:rsidR="003740D1" w:rsidRDefault="003740D1" w:rsidP="00922BB0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Legal documents</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3491" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50EA2871" w14:textId="77777777" w:rsidR="00CE0FC2" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="2CF66723" w14:textId="77777777" w:rsidR="003740D1" w:rsidRDefault="003740D1" w:rsidP="00922BB0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Access to legal documents relating to any matter the prisoner has currently before the courts.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC76B9" w14:paraId="76F2B425" w14:textId="77777777" w:rsidTr="00377903">
+      <w:tr w:rsidR="003740D1" w14:paraId="0EA99CEF" w14:textId="77777777" w:rsidTr="00044DFF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1509" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="2211B57B" w14:textId="77777777" w:rsidR="00CE0FC2" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="2EFAC4F4" w14:textId="77777777" w:rsidR="003740D1" w:rsidRDefault="003740D1" w:rsidP="00922BB0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Mail services</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3491" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1C6C046E" w14:textId="77777777" w:rsidR="00CE0FC2" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="65627EDC" w14:textId="77777777" w:rsidR="003740D1" w:rsidRDefault="003740D1" w:rsidP="00922BB0">
             <w:r>
               <w:t>Receipt and dispatch of mail</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
               </w:rPr>
               <w:footnoteReference w:id="4"/>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC76B9" w14:paraId="0D66A9E1" w14:textId="77777777" w:rsidTr="00377903">
+      <w:tr w:rsidR="003740D1" w14:paraId="3B582866" w14:textId="77777777" w:rsidTr="00044DFF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1509" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="57F5D485" w14:textId="77777777" w:rsidR="00CE0FC2" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="1BF63C97" w14:textId="77777777" w:rsidR="003740D1" w:rsidRDefault="003740D1" w:rsidP="00922BB0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Personal hygiene</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3491" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0CE6CD82" w14:textId="77777777" w:rsidR="00CE0FC2" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="507F366F" w14:textId="77777777" w:rsidR="003740D1" w:rsidRDefault="003740D1" w:rsidP="00922BB0">
             <w:r>
               <w:t>Daily access to showers and personal hygiene items.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC76B9" w14:paraId="553437FF" w14:textId="77777777" w:rsidTr="00377903">
+      <w:tr w:rsidR="003740D1" w14:paraId="4E9814F2" w14:textId="77777777" w:rsidTr="00044DFF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1509" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="368FD250" w14:textId="77777777" w:rsidR="00CE0FC2" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="4012B65C" w14:textId="77777777" w:rsidR="003740D1" w:rsidRDefault="003740D1" w:rsidP="00922BB0">
             <w:pPr>
               <w:pStyle w:val="Documentdetails"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:b/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Religious and spiritual observance</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:b/>
               </w:rPr>
               <w:footnoteReference w:id="5"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3491" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="46841C08" w14:textId="77777777" w:rsidR="00CE0FC2" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="28EAB114" w14:textId="77777777" w:rsidR="003740D1" w:rsidRDefault="003740D1" w:rsidP="00922BB0">
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Access to religious and spiritual observance, provided as practicable.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC76B9" w14:paraId="64F96D4D" w14:textId="77777777" w:rsidTr="00377903">
+      <w:tr w:rsidR="003740D1" w14:paraId="75E853B1" w14:textId="77777777" w:rsidTr="00044DFF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1509" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="4F550A5A" w14:textId="77777777" w:rsidR="00CE0FC2" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="3B686919" w14:textId="77777777" w:rsidR="003740D1" w:rsidRDefault="003740D1" w:rsidP="00922BB0">
             <w:pPr>
               <w:pStyle w:val="Documentdetails"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>S</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">ocialisation </w:t>
+              <w:t xml:space="preserve">Socialisation </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3491" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C7AFAEF" w14:textId="77777777" w:rsidR="00CE0FC2" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="2F94AE1D" w14:textId="56544457" w:rsidR="003740D1" w:rsidRDefault="003740D1" w:rsidP="00922BB0">
             <w:pPr>
               <w:pStyle w:val="Documentdetails"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Daily socialisation with other prisoners, Prison </w:t>
-[...16 lines deleted...]
-              <w:r w:rsidRPr="00F47B13">
+              <w:t xml:space="preserve">Daily socialisation with other prisoners, Prison Officers and other staff. Further information is provided within </w:t>
+            </w:r>
+            <w:hyperlink w:anchor="_Appendix_C_:" w:history="1">
+              <w:r w:rsidRPr="0018429C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:cs="Times New Roman"/>
+                  <w:rFonts w:eastAsia="MS Gothic"/>
+                  <w:noProof/>
+                  <w:color w:val="467886"/>
+                  <w:szCs w:val="22"/>
+                  <w:u w:val="none"/>
                 </w:rPr>
-                <w:t>Appendix B – Prisoner Access to Socialisation</w:t>
+                <w:t xml:space="preserve">Appendix </w:t>
+              </w:r>
+              <w:r w:rsidR="00BE07D5" w:rsidRPr="0018429C">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:eastAsia="MS Gothic"/>
+                  <w:noProof/>
+                  <w:color w:val="467886"/>
+                  <w:szCs w:val="22"/>
+                  <w:u w:val="none"/>
+                </w:rPr>
+                <w:t>C</w:t>
+              </w:r>
+              <w:r w:rsidR="0086733B" w:rsidRPr="0018429C">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:eastAsia="MS Gothic"/>
+                  <w:noProof/>
+                  <w:color w:val="467886"/>
+                  <w:szCs w:val="22"/>
+                  <w:u w:val="none"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidRPr="0018429C">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:eastAsia="MS Gothic"/>
+                  <w:noProof/>
+                  <w:color w:val="467886"/>
+                  <w:szCs w:val="22"/>
+                  <w:u w:val="none"/>
+                </w:rPr>
+                <w:t>Prisoner Access to Socialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC76B9" w14:paraId="4C73415A" w14:textId="77777777" w:rsidTr="00377903">
+      <w:tr w:rsidR="003740D1" w14:paraId="2E218D54" w14:textId="77777777" w:rsidTr="00044DFF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1509" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="4FE311F1" w14:textId="77777777" w:rsidR="00CE0FC2" w:rsidRPr="009B05A2" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="6CDFA03D" w14:textId="77777777" w:rsidR="003740D1" w:rsidRPr="009B05A2" w:rsidRDefault="003740D1" w:rsidP="00922BB0">
             <w:pPr>
               <w:pStyle w:val="Documentdetails"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Telephone calls</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3491" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="553424C3" w14:textId="77777777" w:rsidR="00CE0FC2" w:rsidRPr="00C621DD" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="5A133693" w14:textId="77777777" w:rsidR="003740D1" w:rsidRPr="00C621DD" w:rsidRDefault="003740D1" w:rsidP="00922BB0">
             <w:r>
-              <w:t xml:space="preserve">Calls to legal </w:t>
-[...2 lines deleted...]
-              <w:t>advisor regarding current and pending charges, Ombudsman’s office and one welfare call per day to approved social contacts.</w:t>
+              <w:t>Calls to legal advisor regarding current and pending charges, Ombudsman’s office and one welfare call per day to approved social contacts.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC76B9" w14:paraId="0D532052" w14:textId="77777777" w:rsidTr="00377903">
+      <w:tr w:rsidR="003740D1" w14:paraId="4AEDF27D" w14:textId="77777777" w:rsidTr="00044DFF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1509" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="7C9F04D7" w14:textId="77777777" w:rsidR="00CE0FC2" w:rsidRPr="00E84FF4" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="5837A6E2" w14:textId="77777777" w:rsidR="003740D1" w:rsidRPr="00E84FF4" w:rsidRDefault="003740D1" w:rsidP="00922BB0">
             <w:pPr>
               <w:pStyle w:val="Documentdetails"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E84FF4">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Visits</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3491" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="73222AC2" w14:textId="795EFFFE" w:rsidR="0007420F" w:rsidRPr="00E84FF4" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="6A09FDFF" w14:textId="77777777" w:rsidR="003740D1" w:rsidRPr="00E84FF4" w:rsidRDefault="003740D1" w:rsidP="00922BB0">
             <w:r w:rsidRPr="00E84FF4">
               <w:t xml:space="preserve">Subject to the requirements of the </w:t>
             </w:r>
             <w:r w:rsidRPr="00E84FF4">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Prisons Act 1981</w:t>
             </w:r>
             <w:r w:rsidRPr="00E84FF4">
               <w:t>, receipt of visitors</w:t>
             </w:r>
             <w:r w:rsidRPr="00E84FF4">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
               </w:rPr>
               <w:footnoteReference w:id="6"/>
             </w:r>
-            <w:r w:rsidR="00A66928" w:rsidRPr="00E84FF4">
+            <w:r w:rsidRPr="00E84FF4">
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17FD9936" w14:textId="0424A811" w:rsidR="0007420F" w:rsidRPr="00E84FF4" w:rsidRDefault="0007420F" w:rsidP="00963F3A">
+          <w:p w14:paraId="1C620DEF" w14:textId="7C46FA27" w:rsidR="003740D1" w:rsidRPr="00E84FF4" w:rsidRDefault="003740D1" w:rsidP="0003501A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="21"/>
+                <w:numId w:val="8"/>
               </w:numPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="15" w:name="_Hlk119912556"/>
+            <w:bookmarkStart w:id="14" w:name="_Hlk119912556"/>
             <w:r w:rsidRPr="00E84FF4">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">Remand prisoners - </w:t>
             </w:r>
-            <w:r w:rsidR="00963F3A" w:rsidRPr="00E84FF4">
+            <w:r w:rsidRPr="00E84FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>shall be permitted to receive social visits as soon as practicable after admission. They shall be permitted to receive two social visits per week, thereafter, subject to the physical capacity of the prison’s visiting facilities</w:t>
             </w:r>
-            <w:r w:rsidR="00963F3A" w:rsidRPr="00E84FF4">
+            <w:r w:rsidRPr="00E84FF4">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:footnoteReference w:id="7"/>
             </w:r>
-            <w:r w:rsidR="00963F3A" w:rsidRPr="00E84FF4">
+            <w:r w:rsidRPr="00E84FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidR="00963F3A" w:rsidRPr="00E84FF4">
+            <w:r w:rsidRPr="00B373E2">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:color w:val="auto"/>
-                <w:szCs w:val="24"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">at times specified in </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-              <w:r w:rsidR="00963F3A" w:rsidRPr="00E84FF4">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r w:rsidRPr="0018429C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:szCs w:val="24"/>
+                  <w:rFonts w:eastAsia="MS Gothic"/>
+                  <w:noProof/>
+                  <w:color w:val="467886"/>
+                  <w:szCs w:val="22"/>
+                  <w:u w:val="none"/>
                 </w:rPr>
-                <w:t>COPP 7.2 – Social Visits Appendix A – Visit Times Friends and Family</w:t>
+                <w:t>COPP 7.2 Social Visits Appendix A Visit Times Friends and Family.</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00963F3A" w:rsidRPr="00E84FF4">
-[...5 lines deleted...]
-            <w:r w:rsidR="00963F3A" w:rsidRPr="00E84FF4">
+            <w:r w:rsidRPr="00E84FF4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00963F3A" w:rsidRPr="00E84FF4">
+            <w:r w:rsidRPr="00E84FF4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>A remand prisoner may be permitted to receive more than two social visits per week when there is physical capacity available within the prison’s visiting facility.</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="15"/>
+            <w:bookmarkEnd w:id="14"/>
           </w:p>
-          <w:p w14:paraId="13554410" w14:textId="567C5211" w:rsidR="00CE0FC2" w:rsidRPr="00E84FF4" w:rsidRDefault="00AA4BDB" w:rsidP="007F2178">
+          <w:p w14:paraId="78BD4BAF" w14:textId="77777777" w:rsidR="003740D1" w:rsidRPr="00E84FF4" w:rsidRDefault="003740D1" w:rsidP="0003501A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="21"/>
+                <w:numId w:val="8"/>
               </w:numPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:outlineLvl w:val="2"/>
             </w:pPr>
             <w:r w:rsidRPr="00E84FF4">
-              <w:t xml:space="preserve">Sentenced prisoners - access to </w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> visit per week. </w:t>
+              <w:t xml:space="preserve">Sentenced prisoners - access to one contact social visit per week. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4920E08B" w14:textId="77777777" w:rsidR="00CE0FC2" w:rsidRPr="00E84FF4" w:rsidRDefault="00AA4BDB" w:rsidP="007F2178">
+          <w:p w14:paraId="110D6BD1" w14:textId="77777777" w:rsidR="003740D1" w:rsidRPr="00E84FF4" w:rsidRDefault="003740D1" w:rsidP="0003501A">
             <w:pPr>
               <w:pStyle w:val="Documentdetails"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="21"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00E84FF4">
               <w:t xml:space="preserve">All prisoners - access to visits from official visitors in accordance with the </w:t>
             </w:r>
             <w:r w:rsidRPr="00E84FF4">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Prisons Act 1981</w:t>
             </w:r>
             <w:r w:rsidRPr="00E84FF4">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:i/>
               </w:rPr>
               <w:footnoteReference w:id="8"/>
             </w:r>
-            <w:r w:rsidR="00141965" w:rsidRPr="00E84FF4">
+            <w:r w:rsidRPr="00E84FF4">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC76B9" w14:paraId="6C6CE3F1" w14:textId="77777777" w:rsidTr="00377903">
+      <w:tr w:rsidR="003740D1" w14:paraId="28330FBC" w14:textId="77777777" w:rsidTr="00044DFF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1509" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="490BABE0" w14:textId="77777777" w:rsidR="00CE0FC2" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="257C7CC7" w14:textId="77777777" w:rsidR="003740D1" w:rsidRDefault="003740D1" w:rsidP="00922BB0">
             <w:pPr>
               <w:pStyle w:val="Documentdetails"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Writing materials</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3491" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5FCD9228" w14:textId="77777777" w:rsidR="00CE0FC2" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="33CBB031" w14:textId="77777777" w:rsidR="003740D1" w:rsidRDefault="003740D1" w:rsidP="00922BB0">
             <w:pPr>
               <w:pStyle w:val="Documentdetails"/>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t>Paper and pen/pencil provided to allow prisoners to write to social and official recipients.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="28718578" w14:textId="77777777" w:rsidR="00E93028" w:rsidRPr="00AB7A89" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+    <w:p w14:paraId="124EB360" w14:textId="77777777" w:rsidR="003740D1" w:rsidRDefault="003740D1" w:rsidP="00917E6D"/>
+    <w:p w14:paraId="240663DC" w14:textId="77777777" w:rsidR="003740D1" w:rsidRPr="00474C9A" w:rsidRDefault="003740D1" w:rsidP="003740D1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="17" w:name="_Toc171407372"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc171407372"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc236734870"/>
+      <w:r w:rsidRPr="00474C9A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Suspending an entitlement</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
-      <w:r w:rsidRPr="00AB7A89">
-[...4 lines deleted...]
-    <w:p w14:paraId="261A1C3F" w14:textId="112DDC69" w:rsidR="00326183" w:rsidRPr="00815629" w:rsidRDefault="00AA4BDB" w:rsidP="00815629">
+    </w:p>
+    <w:p w14:paraId="2431AB17" w14:textId="77777777" w:rsidR="003740D1" w:rsidRPr="003740D1" w:rsidRDefault="003740D1" w:rsidP="003740D1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...40 lines deleted...]
-    <w:p w14:paraId="52BA5395" w14:textId="77777777" w:rsidR="00AB7A89" w:rsidRPr="00815629" w:rsidRDefault="00AA4BDB" w:rsidP="00815629">
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003740D1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Superintendent may temporarily suspend entitlements, due to an emergency and for the purpose of maintaining the good order and security of the prison. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="207D65BA" w14:textId="77777777" w:rsidR="003740D1" w:rsidRPr="003740D1" w:rsidRDefault="003740D1" w:rsidP="003740D1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00815629">
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003740D1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t>In the event entitlements are suspended, the Superintendent shall ensure:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51256BE5" w14:textId="77777777" w:rsidR="00A452D8" w:rsidRPr="00AB7A89" w:rsidRDefault="00AA4BDB" w:rsidP="007F2178">
+    <w:p w14:paraId="05B45848" w14:textId="77777777" w:rsidR="003740D1" w:rsidRPr="003740D1" w:rsidRDefault="003740D1" w:rsidP="0003501A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-      </w:pPr>
-[...12 lines deleted...]
-    <w:p w14:paraId="23A91832" w14:textId="77777777" w:rsidR="00A452D8" w:rsidRPr="00AB7A89" w:rsidRDefault="00AA4BDB" w:rsidP="007F2178">
+        <w:spacing w:before="120" w:after="120"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003740D1">
+        <w:t xml:space="preserve">the reasons for suspending entitlements is documented on TOMS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72AB6F1C" w14:textId="77777777" w:rsidR="003740D1" w:rsidRPr="003740D1" w:rsidRDefault="003740D1" w:rsidP="0003501A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00AB7A89">
+        <w:spacing w:before="120" w:after="120"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003740D1">
         <w:t>the prisoner is informed of the reasons for suspension.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2911EE23" w14:textId="02EFFF2E" w:rsidR="00B76D25" w:rsidRDefault="00AA4BDB" w:rsidP="00815629">
+    <w:p w14:paraId="35D284C7" w14:textId="77777777" w:rsidR="003740D1" w:rsidRPr="003740D1" w:rsidRDefault="003740D1" w:rsidP="003740D1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...34 lines deleted...]
-    <w:p w14:paraId="2FE9827E" w14:textId="77777777" w:rsidR="00514393" w:rsidRDefault="00AA4BDB" w:rsidP="005366F2">
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003740D1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>The Superintendent shall reinstate entitlements as soon as the emergency or the good order and security of the prison has been resolved.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="255EEA06" w14:textId="77777777" w:rsidR="003740D1" w:rsidRDefault="003740D1" w:rsidP="00917E6D"/>
+    <w:p w14:paraId="41D9544C" w14:textId="77777777" w:rsidR="003740D1" w:rsidRDefault="003740D1" w:rsidP="00917E6D"/>
+    <w:p w14:paraId="1B33B4B0" w14:textId="77777777" w:rsidR="003740D1" w:rsidRDefault="003740D1" w:rsidP="00917E6D"/>
+    <w:p w14:paraId="7DBAB735" w14:textId="77777777" w:rsidR="003740D1" w:rsidRDefault="003740D1" w:rsidP="003740D1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="360"/>
         <w:ind w:left="431" w:hanging="431"/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Before_suspending_an"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc171407373"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc236734871"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Prisoner </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB7A89">
         <w:t>Privileges</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="7F135C91" w14:textId="20550458" w:rsidR="003740D1" w:rsidRPr="00474C9A" w:rsidRDefault="003740D1" w:rsidP="003A48BB">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc171407374"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc236734872"/>
+      <w:r w:rsidRPr="00474C9A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">General </w:t>
+      </w:r>
+      <w:r w:rsidR="00B373E2" w:rsidRPr="00474C9A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474C9A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>equirements</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="19"/>
-    </w:p>
-    <w:p w14:paraId="2C3FE415" w14:textId="77777777" w:rsidR="004F5F25" w:rsidRPr="004F5F25" w:rsidRDefault="00AA4BDB" w:rsidP="004F5F25">
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w14:paraId="24D331AB" w14:textId="77777777" w:rsidR="003740D1" w:rsidRPr="003740D1" w:rsidRDefault="003740D1" w:rsidP="003A48BB">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003740D1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>A privilege is a concession or item, in addition to any entitlement provided under legislation or written instrument, that a Superintendent can extend to a prisoner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="552544DC" w14:textId="4E16CF2E" w:rsidR="003740D1" w:rsidRPr="003740D1" w:rsidRDefault="003740D1" w:rsidP="003740D1">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003740D1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Superintendent must provide the minimum privileges for each prisoner, specific to their </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE1CE6">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>superv</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE1CE6">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ision level </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE1CE6">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="467886"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(refer </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Appendix_C_–" w:history="1">
+        <w:r w:rsidRPr="00AE1CE6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:noProof/>
+            <w:color w:val="467886"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Appendix </w:t>
+        </w:r>
+        <w:r w:rsidR="00BE07D5" w:rsidRPr="00AE1CE6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:noProof/>
+            <w:color w:val="467886"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>D</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00AE1CE6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:noProof/>
+            <w:color w:val="467886"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Supervision Levels and Minimum Privileges</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00B373E2" w:rsidRPr="00B373E2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B373E2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11CFA0AA" w14:textId="010B1288" w:rsidR="003740D1" w:rsidRPr="003740D1" w:rsidRDefault="003740D1" w:rsidP="003740D1">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003740D1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>The Superintendent shall consider long term prisoners (sentence of 10 or more years to serve) when allocating privileges, visits and cell placement. Long term prisoner’s may be permitted to order items outside of the prison canteen (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidRPr="00AE1CE6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:noProof/>
+            <w:color w:val="467886"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>COPP 8.4  Prisoner Finances</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="0026710C" w:rsidRPr="00B373E2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="0563C1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="0026710C" w:rsidRPr="003740D1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003740D1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may have access to additional visits with family and friends (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidRPr="00AE1CE6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:noProof/>
+            <w:color w:val="467886"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>COPP 7.2 Social Visits</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00B373E2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B373E2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003740D1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Long term prisoners may also be considered for placement in a single cell (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidRPr="00AE1CE6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:noProof/>
+            <w:color w:val="467886"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>COPP 5.1 Prisoner Accommodation</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="003740D1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65534D15" w14:textId="77777777" w:rsidR="003740D1" w:rsidRPr="00474C9A" w:rsidRDefault="003740D1" w:rsidP="003A48BB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...2 lines deleted...]
-        <w:t>General Requirements</w:t>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc171407375"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc236734873"/>
+      <w:r w:rsidRPr="00474C9A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Granting of additional privileges</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
-    </w:p>
-    <w:p w14:paraId="2A1DB7F9" w14:textId="77777777" w:rsidR="00C03FDE" w:rsidRPr="00815629" w:rsidRDefault="00AA4BDB" w:rsidP="00815629">
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p w14:paraId="47C108BA" w14:textId="77777777" w:rsidR="003740D1" w:rsidRPr="003740D1" w:rsidRDefault="003740D1" w:rsidP="003A48BB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...13 lines deleted...]
-    <w:p w14:paraId="512783BA" w14:textId="77777777" w:rsidR="00C03FDE" w:rsidRDefault="00AA4BDB" w:rsidP="00815629">
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003740D1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Superintendent or delegate may grant additional privileges above the minimum privileges, as an incentive or reward for good behaviour. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5378A933" w14:textId="77777777" w:rsidR="003740D1" w:rsidRPr="003740D1" w:rsidRDefault="003740D1" w:rsidP="003740D1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...57 lines deleted...]
-    <w:p w14:paraId="73F56037" w14:textId="3FEA3E21" w:rsidR="00FD5FFA" w:rsidRPr="00FD5FFA" w:rsidRDefault="00AA4BDB" w:rsidP="00FD5FFA">
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003740D1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Superintendent or authorised person shall record on TOMS notes any additional privileges granted. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56FFFD5E" w14:textId="3ABD500B" w:rsidR="003740D1" w:rsidRPr="00474C9A" w:rsidRDefault="003740D1" w:rsidP="005841A5">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc171407376"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc236734874"/>
+      <w:r w:rsidRPr="00474C9A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Withdrawing </w:t>
+      </w:r>
+      <w:r w:rsidR="005841A5" w:rsidRPr="00474C9A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474C9A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rivileges</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r w:rsidRPr="00474C9A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35A7D1F2" w14:textId="77777777" w:rsidR="003740D1" w:rsidRPr="003740D1" w:rsidRDefault="003740D1" w:rsidP="005841A5">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...152 lines deleted...]
-    <w:p w14:paraId="3B656A9C" w14:textId="77777777" w:rsidR="00514393" w:rsidRPr="001A0F09" w:rsidRDefault="00AA4BDB" w:rsidP="007F2178">
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003740D1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Subject to the minimum entitlements, the Superintendent may withdraw a privilege if, in their opinion:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="022DFFBE" w14:textId="77777777" w:rsidR="003740D1" w:rsidRPr="003740D1" w:rsidRDefault="003740D1" w:rsidP="0003501A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-[...9 lines deleted...]
-    <w:p w14:paraId="3CB7B671" w14:textId="77777777" w:rsidR="00514393" w:rsidRPr="001A0F09" w:rsidRDefault="00AA4BDB" w:rsidP="007F2178">
+        <w:spacing w:before="120" w:after="120"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003740D1">
+        <w:t>the privilege is being misused</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39B8D2CC" w14:textId="77777777" w:rsidR="003740D1" w:rsidRPr="003740D1" w:rsidRDefault="003740D1" w:rsidP="0003501A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-[...9 lines deleted...]
-    <w:p w14:paraId="6EDEE9BC" w14:textId="77777777" w:rsidR="00514393" w:rsidRPr="001A0F09" w:rsidRDefault="00AA4BDB" w:rsidP="007F2178">
+        <w:spacing w:before="120" w:after="120"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003740D1">
+        <w:t>the prisoner has engaged in poor behaviour, such as not following a lawful order</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="027BAD7D" w14:textId="77777777" w:rsidR="003740D1" w:rsidRPr="003740D1" w:rsidRDefault="003740D1" w:rsidP="0003501A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-[...15 lines deleted...]
-    <w:p w14:paraId="78B9C595" w14:textId="77777777" w:rsidR="00815629" w:rsidRDefault="00AA4BDB" w:rsidP="007F2178">
+        <w:spacing w:before="120" w:after="120"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003740D1">
+        <w:t>the privilege constitutes a threat to, or breach of, the good order and security of the prison</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DBB4291" w14:textId="77777777" w:rsidR="003740D1" w:rsidRPr="003740D1" w:rsidRDefault="003740D1" w:rsidP="0003501A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r w:rsidR="00CD5A7F" w:rsidRPr="001A0F09">
+        <w:spacing w:before="120" w:after="120"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003740D1">
+        <w:t>the removal of the privilege is warranted for some other reason.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73F58A51" w14:textId="77777777" w:rsidR="003740D1" w:rsidRPr="003740D1" w:rsidRDefault="003740D1" w:rsidP="003740D1">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003740D1">
+        <w:rPr>
+          <w:rStyle w:val="Heading3Char"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003740D1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> withdrawal of a privilege shall be relevant to the misconduct of the prisoner unless the withdrawal of that privilege relates to an overall regression in Supervision Level. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DC84DDF" w14:textId="47DFEC2C" w:rsidR="003740D1" w:rsidRPr="003740D1" w:rsidRDefault="003740D1" w:rsidP="003740D1">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003740D1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where the loss of privileges involves the prisoner telephone system, refer to  </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="00AE1CE6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:noProof/>
+            <w:color w:val="467886"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>COPP 7.1 Prisoner Communications</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00AE1CE6">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="467886"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09DDE1BD" w14:textId="77777777" w:rsidR="008B308C" w:rsidRDefault="00AA4BDB" w:rsidP="00815629">
+    <w:p w14:paraId="78603502" w14:textId="5B127877" w:rsidR="003740D1" w:rsidRPr="00474C9A" w:rsidRDefault="003740D1" w:rsidP="00B65BED">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Toc171407377"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc236734875"/>
+      <w:r w:rsidRPr="00474C9A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notification to </w:t>
+      </w:r>
+      <w:r w:rsidR="00B65BED" w:rsidRPr="00474C9A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474C9A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">risoner and </w:t>
+      </w:r>
+      <w:r w:rsidR="00B65BED" w:rsidRPr="00474C9A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474C9A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ecording </w:t>
+      </w:r>
+      <w:r w:rsidR="00B65BED" w:rsidRPr="00474C9A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474C9A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oss of </w:t>
+      </w:r>
+      <w:r w:rsidR="00B65BED" w:rsidRPr="00474C9A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474C9A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rivileges</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="26"/>
+    </w:p>
+    <w:p w14:paraId="1DDE7521" w14:textId="77777777" w:rsidR="003740D1" w:rsidRPr="003740D1" w:rsidRDefault="003740D1" w:rsidP="00B65BED">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...81 lines deleted...]
-    <w:p w14:paraId="33B37E6B" w14:textId="77777777" w:rsidR="00815629" w:rsidRDefault="00AA4BDB" w:rsidP="007F2178">
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003740D1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Before a privilege is withdrawn, the Prison Officer must observe the following process: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A403FF0" w14:textId="77777777" w:rsidR="003740D1" w:rsidRPr="003740D1" w:rsidRDefault="003740D1" w:rsidP="0003501A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
         <w:ind w:hanging="11"/>
-      </w:pPr>
-[...9 lines deleted...]
-    <w:p w14:paraId="0805AAA9" w14:textId="7ABF3F60" w:rsidR="00815629" w:rsidRDefault="00AA4BDB" w:rsidP="007F2178">
+        <w:contextualSpacing w:val="0"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003740D1">
+        <w:t>Provide an incident report</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DE1C8EF" w14:textId="77777777" w:rsidR="003740D1" w:rsidRPr="003740D1" w:rsidRDefault="003740D1" w:rsidP="0003501A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="num" w:pos="1276"/>
         </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
-      </w:pPr>
-[...21 lines deleted...]
-    <w:p w14:paraId="5C70DC6D" w14:textId="77777777" w:rsidR="00815629" w:rsidRDefault="00AA4BDB" w:rsidP="007F2178">
+        <w:contextualSpacing w:val="0"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003740D1">
+        <w:t>Inform the prisoner of the facts relating to the event and the     consequences of their behaviour</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CD219EF" w14:textId="77777777" w:rsidR="0002034B" w:rsidRDefault="0002034B" w:rsidP="0002034B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="num" w:pos="1276"/>
         </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
-        <w:t>The prisoner is interviewed in accordance with local procedures and may</w:t>
-[...19 lines deleted...]
-    <w:p w14:paraId="70C522ED" w14:textId="77777777" w:rsidR="00815629" w:rsidRDefault="00AA4BDB" w:rsidP="007F2178">
+        <w:lastRenderedPageBreak/>
+        <w:t>The prisoner is interviewed in accordance with local procedures and may present their own facts to the Superintendent or authorised person</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3339BF4A" w14:textId="77777777" w:rsidR="0002034B" w:rsidRDefault="0002034B" w:rsidP="0002034B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="num" w:pos="1276"/>
         </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">After careful consideration by the </w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="55D9DC6D" w14:textId="77777777" w:rsidR="00815629" w:rsidRDefault="00AA4BDB" w:rsidP="00815629">
+        <w:t>After careful consideration by the Prison Officer withdrawing the privilege, they shall inform the prisoner of the decision.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="496C4F13" w14:textId="77777777" w:rsidR="0002034B" w:rsidRPr="0002034B" w:rsidRDefault="0002034B" w:rsidP="0002034B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...25 lines deleted...]
-    <w:p w14:paraId="21EA2508" w14:textId="58093A80" w:rsidR="00730800" w:rsidRDefault="00AA4BDB" w:rsidP="00730800">
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0002034B">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>The Prison Officer must record the loss of privileges on the ‘Loss of Privilege’ (LOP) module on TOMS and provide a copy of the LOP Sheet to the prisoner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B2279E5" w14:textId="69024127" w:rsidR="0002034B" w:rsidRPr="0002034B" w:rsidRDefault="0002034B" w:rsidP="0002034B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="2E9B58CF" w14:textId="7AC493AB" w:rsidR="00730800" w:rsidRDefault="00AA4BDB" w:rsidP="00730800">
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0002034B">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Information provided to prisoners when regressing a prisoner or withdrawing a privilege shall contain specific concerns about the reason (i.e. describe the specific behaviour leading to the regression).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54AB38E8" w14:textId="42C017C5" w:rsidR="0002034B" w:rsidRPr="0002034B" w:rsidRDefault="0002034B" w:rsidP="0002034B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...67 lines deleted...]
-    <w:p w14:paraId="18AAB9D2" w14:textId="540E5531" w:rsidR="00815629" w:rsidRPr="00815629" w:rsidRDefault="00AA4BDB" w:rsidP="00815629">
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0002034B">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>When recording details, Prison Officers shall avoid general comments (e.g. – “for the good order of the prison” or “inappropriate behaviour”). The information shall document the particular circumstances (e.g. ‘used abusive language to an officer’, ‘disobeyed order given by an officer’ or ‘caused damage to telephone’).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4618EE36" w14:textId="18736CB6" w:rsidR="003740D1" w:rsidRPr="00A50E97" w:rsidRDefault="0002034B" w:rsidP="00917E6D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00815629">
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0002034B">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t xml:space="preserve">The prisoner may request a review of the withdrawal of an additional privilege in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidRPr="00730800">
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidRPr="00AE1CE6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-          <w:t>COPP 9.2 – Prisoner Complaints</w:t>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:noProof/>
+            <w:color w:val="467886"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>COPP 9.2 Prisoner Complaints</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00815629">
+      <w:r w:rsidRPr="0002034B">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68A75EBD" w14:textId="77777777" w:rsidR="008B308C" w:rsidRPr="00E22F5D" w:rsidRDefault="00AA4BDB" w:rsidP="005366F2">
+    <w:p w14:paraId="66AB151F" w14:textId="77777777" w:rsidR="00A50E97" w:rsidRPr="00E22F5D" w:rsidRDefault="00A50E97" w:rsidP="00A50E97">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="360" w:after="240"/>
         <w:ind w:left="431" w:hanging="431"/>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc171407378"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc171407378"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc236734876"/>
       <w:r w:rsidRPr="00E22F5D">
         <w:t>Prisoner Behaviour</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="28"/>
       <w:r w:rsidRPr="00E22F5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77EA745D" w14:textId="77777777" w:rsidR="00EF5664" w:rsidRPr="00815629" w:rsidRDefault="00AA4BDB" w:rsidP="00815629">
+    <w:p w14:paraId="4C563920" w14:textId="77777777" w:rsidR="00A50E97" w:rsidRPr="00A50E97" w:rsidRDefault="00A50E97" w:rsidP="00A50E97">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00815629">
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="360" w:after="240"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A50E97">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t xml:space="preserve">Generally, newly received prisoners shall commence on Standard Supervision on the presumption of good behaviour. Each supervision level adds or removes privileges. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="787F0FB7" w14:textId="77777777" w:rsidR="008B308C" w:rsidRPr="00815629" w:rsidRDefault="00AA4BDB" w:rsidP="00815629">
+    <w:p w14:paraId="22DA6BED" w14:textId="723516B9" w:rsidR="00A50E97" w:rsidRPr="00A50E97" w:rsidRDefault="00A50E97" w:rsidP="00A50E97">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00815629">
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A50E97">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t xml:space="preserve">All prisoners are required to meet the expected standards of behaviour as detailed in </w:t>
       </w:r>
-      <w:hyperlink w:anchor="_Appendix_A_" w:history="1">
-        <w:r w:rsidRPr="00730800">
+      <w:hyperlink w:anchor="_Appendix_A_:" w:history="1">
+        <w:r w:rsidRPr="00AE1CE6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:cs="Times New Roman"/>
-[...8 lines deleted...]
-          <w:t xml:space="preserve"> – Standard of Behaviour Expected of Prisoners</w:t>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:noProof/>
+            <w:color w:val="467886"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>Appendix A Standard of Behaviour Expected of Prisoners</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00815629">
-[...3 lines deleted...]
-    <w:p w14:paraId="3D8ACA1B" w14:textId="77777777" w:rsidR="008B308C" w:rsidRPr="00815629" w:rsidRDefault="00AA4BDB" w:rsidP="00815629">
+      <w:r w:rsidRPr="00AE1CE6">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="467886"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A50E97">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="306B1AC5" w14:textId="77777777" w:rsidR="00A50E97" w:rsidRDefault="00A50E97" w:rsidP="00A50E97">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...27 lines deleted...]
-      <w:bookmarkEnd w:id="28"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A50E97">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Superintendents shall manage prisoner behaviour in accordance with this COPP. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="29" w:name="_Withdrawing_a_privilege"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc25061506"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc25221007"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc25061508"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc25221009"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc25061509"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc25221010"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc25061510"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc25221011"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc25061513"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc25221014"/>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
-    </w:p>
-    <w:p w14:paraId="10783392" w14:textId="77777777" w:rsidR="00590077" w:rsidRPr="00E22F5D" w:rsidRDefault="00AA4BDB" w:rsidP="005366F2">
+      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="39"/>
+    </w:p>
+    <w:p w14:paraId="035C3B7B" w14:textId="70AC1A12" w:rsidR="00854154" w:rsidRPr="002D20B4" w:rsidRDefault="00854154" w:rsidP="00854154">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D20B4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="40" w:name="_Toc236734877"/>
+      <w:r w:rsidRPr="002D20B4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Fire risk prisoners</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="40"/>
+    </w:p>
+    <w:p w14:paraId="237BB4F7" w14:textId="688D84C4" w:rsidR="007A7F30" w:rsidRPr="002D20B4" w:rsidRDefault="007A7F30" w:rsidP="007A7F30">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="360" w:after="240"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D20B4">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fire risk prisoners are identified as prisoners who present as a heightened risk of fire lighting behaviour in a prison and shall have the appropriate fire risk alert applied on TOMS. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B0667C2" w14:textId="4F2933A6" w:rsidR="002D20B4" w:rsidRPr="002D20B4" w:rsidRDefault="002D20B4" w:rsidP="002D20B4">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D20B4">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>A Prisoner Fire Risk Assessment (</w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Appendix_B_:_1" w:history="1">
+        <w:r w:rsidRPr="00AE1CE6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:noProof/>
+            <w:color w:val="467886"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>Appendix B</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002D20B4">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="41" w:name="_Hlk231968059"/>
+      <w:r w:rsidRPr="002D20B4">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall be completed for </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="41"/>
+      <w:r w:rsidRPr="002D20B4">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prisoners who have been identified as a heightened risk of fire lighting behaviour.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17EECFD6" w14:textId="77777777" w:rsidR="00A50E97" w:rsidRPr="00E22F5D" w:rsidRDefault="00A50E97" w:rsidP="00A50E97">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="360" w:after="240"/>
         <w:ind w:left="431" w:hanging="431"/>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Toc171407379"/>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc171407379"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc236734878"/>
       <w:r w:rsidRPr="00E22F5D">
         <w:t>Recording Supervision Level Changes</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="6E5F1FA2" w14:textId="77777777" w:rsidR="00590077" w:rsidRPr="00815629" w:rsidRDefault="00AA4BDB" w:rsidP="00815629">
+      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="43"/>
+    </w:p>
+    <w:p w14:paraId="3FA7F72B" w14:textId="77777777" w:rsidR="00A50E97" w:rsidRPr="00A50E97" w:rsidRDefault="00A50E97" w:rsidP="00A50E97">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...11 lines deleted...]
-      <w:r w:rsidR="005A30BE">
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="360" w:after="240"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A50E97">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>A Senior Officer can initiate a change in supervision level and provide the recommendation to the Senior Management Team (SMT) for consideration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29C20FD4" w14:textId="77777777" w:rsidR="00A50E97" w:rsidRPr="00A50E97" w:rsidRDefault="00A50E97" w:rsidP="00A50E97">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A50E97">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Once approved by the SMT, the Senior Officer shall record any changes to a prisoner’s supervision level in TOMS. When recording such changes, they shall:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14E5FE60" w14:textId="1657E035" w:rsidR="00A50E97" w:rsidRDefault="00A50E97" w:rsidP="000C6398">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="993" w:hanging="284"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">detail the specific circumstances (e.g. ‘found gambling’, ‘disobeyed order given by an officer’ or ‘damaged a telephone’) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78E926A0" w14:textId="05BA4570" w:rsidR="00A50E97" w:rsidRDefault="00A50E97" w:rsidP="00A50E97">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="993" w:hanging="284"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>avoid general comments (e.g. ‘for the good order of the prison’ or ‘inappropriate behaviour’).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3388B540" w14:textId="77777777" w:rsidR="00A50E97" w:rsidRPr="00287D01" w:rsidRDefault="00A50E97" w:rsidP="004B1A33">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="360" w:after="240"/>
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="44" w:name="_Toc171407380"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc236734879"/>
+      <w:r w:rsidRPr="00287D01">
+        <w:t>Prisoner Supervision Levels</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="45"/>
+      <w:r w:rsidRPr="00287D01">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E9E3829" w14:textId="45B9F744" w:rsidR="00A50E97" w:rsidRPr="004B1A33" w:rsidRDefault="00A50E97" w:rsidP="004B1A33">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="360" w:after="240"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B1A33">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Superintendents shall, where applicable, manage prisoners in accordance with the following four levels of supervision (refer </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Appendix_C_–" w:history="1">
+        <w:r w:rsidRPr="00AE1CE6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:noProof/>
+            <w:color w:val="467886"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Appendix </w:t>
+        </w:r>
+        <w:r w:rsidR="00BE07D5" w:rsidRPr="00AE1CE6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:noProof/>
+            <w:color w:val="467886"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>D</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00AE1CE6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:noProof/>
+            <w:color w:val="467886"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Supervision Levels and Minimum Privileges</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004B1A33">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C0F2204" w14:textId="5885FA4A" w:rsidR="003740D1" w:rsidRDefault="00A50E97" w:rsidP="00917E6D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:hanging="11"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B1A33">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B1A33">
+        <w:t>arned Supervision</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="205A9BC5" w14:textId="77777777" w:rsidR="009E313F" w:rsidRPr="003B7424" w:rsidRDefault="009E313F" w:rsidP="009E313F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:hanging="11"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B7424">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Standard Supervision</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F169A8D" w14:textId="77777777" w:rsidR="009E313F" w:rsidRPr="003B7424" w:rsidRDefault="009E313F" w:rsidP="009E313F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:hanging="11"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B7424">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Basic Supervision</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3133DFBA" w14:textId="77777777" w:rsidR="009E313F" w:rsidRPr="003B7424" w:rsidRDefault="009E313F" w:rsidP="009E313F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:hanging="11"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B7424">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Close Supervision. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E1AA781" w14:textId="77777777" w:rsidR="009E313F" w:rsidRPr="009E313F" w:rsidRDefault="009E313F" w:rsidP="009E313F">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E313F">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Close and Earned Supervision Levels shall only apply to those prisons with suitable facilities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67B1F526" w14:textId="055C6A42" w:rsidR="005402B3" w:rsidRPr="002D20B4" w:rsidRDefault="009E313F" w:rsidP="005402B3">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E313F">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Unit Managers or Senior Officers shall ensure prisoners are provided with details of their Supervision Level and a copy of the TOMS Supervision Level Decision Slip when it is changed or upon the prisoner’s request. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="368598D2" w14:textId="77777777" w:rsidR="009E313F" w:rsidRPr="00377903" w:rsidRDefault="009E313F" w:rsidP="00382B19">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="360" w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="46" w:name="_Toc171407381"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc236734880"/>
+      <w:r w:rsidRPr="00377903">
+        <w:t>Standard Supervision</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="47"/>
+    </w:p>
+    <w:p w14:paraId="3E448914" w14:textId="77777777" w:rsidR="009E313F" w:rsidRPr="00474C9A" w:rsidRDefault="009E313F" w:rsidP="00382B19">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="48" w:name="_Toc171407382"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc236734881"/>
+      <w:r w:rsidRPr="00474C9A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Reason for placement</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="49"/>
+      <w:r w:rsidRPr="00474C9A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="664BA778" w14:textId="77777777" w:rsidR="009E313F" w:rsidRPr="00382B19" w:rsidRDefault="009E313F" w:rsidP="00382B19">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00382B19">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Superintendent shall ensure all newly received remand and sentenced prisoners are placed on Standard Supervision on the presumption of good behaviour, unless the Superintendent is of the opinion there are circumstances specific to the prisoner that warrant a different supervision level. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F649350" w14:textId="77777777" w:rsidR="009E313F" w:rsidRPr="00474C9A" w:rsidRDefault="009E313F" w:rsidP="00BD788E">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="50" w:name="_Toc25221018"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc25221019"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc171407383"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc236734882"/>
+      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="51"/>
+      <w:r w:rsidRPr="00474C9A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Transferred prisoners</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="53"/>
+      <w:r w:rsidRPr="00474C9A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50745368" w14:textId="77777777" w:rsidR="009E313F" w:rsidRPr="00382B19" w:rsidRDefault="009E313F" w:rsidP="00BD788E">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00382B19">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>If a prisoner on Standard Supervision is transferred to another prison, the Superintendent at the new prison shall continue the prisoner on Standard Supervision.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19B093A0" w14:textId="77777777" w:rsidR="009E313F" w:rsidRPr="00382B19" w:rsidRDefault="009E313F" w:rsidP="009E313F">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00382B19">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Superintendent shall assess and consider granting additional privileges, in keeping with the options available at their prison. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="261C289C" w14:textId="08D2DB0E" w:rsidR="009E313F" w:rsidRPr="00474C9A" w:rsidRDefault="009E313F" w:rsidP="00BD788E">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="54" w:name="_Toc171407384"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc236734883"/>
+      <w:r w:rsidRPr="00474C9A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Notification of placement</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="55"/>
+    </w:p>
+    <w:p w14:paraId="214EA717" w14:textId="1A21BA9B" w:rsidR="009E313F" w:rsidRPr="00BD788E" w:rsidRDefault="009E313F" w:rsidP="00BD788E">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD788E">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In accordance </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE1CE6">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE1CE6">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="467886"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidRPr="00AE1CE6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:noProof/>
+            <w:color w:val="467886"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>COPP 2.2 Orientation</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00BD788E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="0563C1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD788E">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Superintendent shall ensure the prisoner is advised during Orientation of their Supervision Level and the expected standards of behaviour. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="616CDC98" w14:textId="41BADDCF" w:rsidR="009E313F" w:rsidRPr="00BD788E" w:rsidRDefault="009E313F" w:rsidP="009E313F">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD788E">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>The prisoner must continue to that they meet all expected standards of behaviour in order to maintain their Standard Supervision level and to qualify for progression to Earned Supervision.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="285798C0" w14:textId="77777777" w:rsidR="009E313F" w:rsidRPr="00474C9A" w:rsidRDefault="009E313F" w:rsidP="000F3E0E">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="56" w:name="_Toc25221022"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc25061519"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc25221023"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc171407385"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc236734884"/>
+      <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkEnd w:id="57"/>
+      <w:bookmarkEnd w:id="58"/>
+      <w:r w:rsidRPr="00474C9A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Review of placement</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkEnd w:id="60"/>
+      <w:r w:rsidRPr="00474C9A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="438BB5F2" w14:textId="703E1D1C" w:rsidR="009E313F" w:rsidRPr="000F3E0E" w:rsidRDefault="009E313F" w:rsidP="000F3E0E">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F3E0E">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Review of this supervision level is not required unless the prisoner breaches the expected standards of behaviour as per </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Appendix_A_:" w:history="1">
+        <w:r w:rsidRPr="00AE1CE6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:color w:val="467886"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>Appendix A Standard of Behaviour Expected of Prisoners</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00AE1CE6">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="467886"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F3E0E">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E156AB4" w14:textId="77777777" w:rsidR="00691FE8" w:rsidRPr="00402B42" w:rsidRDefault="009E313F" w:rsidP="00402B42">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="360" w:after="240"/>
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="61" w:name="_Toc25061521"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc25221025"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc171407386"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc236734885"/>
+      <w:bookmarkEnd w:id="61"/>
+      <w:bookmarkEnd w:id="62"/>
+      <w:r w:rsidRPr="00377903">
+        <w:t>Earned Supervision</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="65" w:name="_Toc171407387"/>
+      <w:bookmarkEnd w:id="63"/>
+      <w:bookmarkEnd w:id="64"/>
+    </w:p>
+    <w:p w14:paraId="7FF49485" w14:textId="6FFB1304" w:rsidR="009E313F" w:rsidRPr="00474C9A" w:rsidRDefault="009E313F" w:rsidP="00691FE8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="66" w:name="_Toc236734886"/>
+      <w:r w:rsidRPr="00474C9A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Reason for placement</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="65"/>
+      <w:bookmarkEnd w:id="66"/>
+      <w:r w:rsidRPr="00474C9A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64F2BE81" w14:textId="77777777" w:rsidR="009E313F" w:rsidRPr="00DC4AB7" w:rsidRDefault="009E313F" w:rsidP="00DC4AB7">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC4AB7">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A prisoner on Standard Supervision can apply to progress to Earned Supervision (provided that level of supervision is available at the prison). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="066FDBD5" w14:textId="468771A1" w:rsidR="00194076" w:rsidRPr="00E0077E" w:rsidRDefault="009E313F" w:rsidP="00E0077E">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E0077E">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>If the Superintendent is satisfied the prisoner has displayed a high standard of good behaviour and has met the necessary requirements in accordance with</w:t>
+      </w:r>
+      <w:r w:rsidR="00E0077E" w:rsidRPr="00E0077E">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00194076" w:rsidRPr="00026C79">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00194076" w:rsidRPr="00E0077E">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidR="00194076" w:rsidRPr="00AE1CE6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:color w:val="467886"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>Earned Supervision Application Form</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00194076" w:rsidRPr="00E0077E">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00194076" w:rsidRPr="00E0077E">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">they may approve a prisoner's request to progress to Earned Supervision. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C51252B" w14:textId="77777777" w:rsidR="00194076" w:rsidRPr="00E0077E" w:rsidRDefault="00194076" w:rsidP="00194076">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E0077E">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Earned Supervision may include placement in a self-care unit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="200B8B3C" w14:textId="77777777" w:rsidR="00194076" w:rsidRPr="00E0077E" w:rsidRDefault="00194076" w:rsidP="00194076">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="67" w:name="_Hlk85448587"/>
+      <w:r w:rsidRPr="00E0077E">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>The Superintendent shall have procedures in place to assess and reward suitable prisoners, in keeping with the options available at their prison.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75E94181" w14:textId="77777777" w:rsidR="00194076" w:rsidRPr="00474C9A" w:rsidRDefault="00194076" w:rsidP="00B5606A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="68" w:name="_Toc171407388"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc236734887"/>
+      <w:bookmarkEnd w:id="67"/>
+      <w:r w:rsidRPr="00474C9A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Notification of placement</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="68"/>
+      <w:bookmarkEnd w:id="69"/>
+    </w:p>
+    <w:p w14:paraId="1082E15C" w14:textId="77777777" w:rsidR="00194076" w:rsidRPr="00B5606A" w:rsidRDefault="00194076" w:rsidP="00B5606A">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5606A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>The Unit Manager shall notify the prisoner of the outcome to progress to Earned Supervision, and:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="080C44B1" w14:textId="77777777" w:rsidR="00194076" w:rsidRDefault="00194076" w:rsidP="000C6398">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">provide the prisoner with a copy of the Supervision Level Recommendation/Decision from TOMS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59B3EB9A" w14:textId="77777777" w:rsidR="00194076" w:rsidRPr="002B0BE9" w:rsidRDefault="00194076" w:rsidP="000C6398">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>record the outcome on TOMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="666260B7" w14:textId="77777777" w:rsidR="00194076" w:rsidRDefault="00194076" w:rsidP="000C6398">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>place a copy of the outcome on the hard copy unit file, if required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67252A4A" w14:textId="77777777" w:rsidR="00194076" w:rsidRPr="00287D01" w:rsidRDefault="00194076" w:rsidP="00603017">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="360" w:after="240"/>
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="70" w:name="_Minimum_Prisoner_Conditions"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc171407389"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc236734888"/>
+      <w:bookmarkEnd w:id="70"/>
+      <w:r w:rsidRPr="00287D01">
+        <w:t>Basic Supervision</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="71"/>
+      <w:bookmarkEnd w:id="72"/>
+    </w:p>
+    <w:p w14:paraId="17D4429C" w14:textId="77777777" w:rsidR="00194076" w:rsidRPr="00474C9A" w:rsidRDefault="00194076" w:rsidP="00603017">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="73" w:name="_Toc171407390"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc236734889"/>
+      <w:r w:rsidRPr="00474C9A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Reason for placement</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="73"/>
+      <w:bookmarkEnd w:id="74"/>
+      <w:r w:rsidRPr="00474C9A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="450C1976" w14:textId="77777777" w:rsidR="00194076" w:rsidRPr="00603017" w:rsidRDefault="00194076" w:rsidP="00603017">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="75" w:name="_A_The_Unit"/>
+      <w:bookmarkEnd w:id="75"/>
+      <w:r w:rsidRPr="00603017">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>A Senior Officer may recommend to the SMT that a prisoner be placed on Basic Supervision if they demonstrate poor or inappropriate standards of behaviour, which may include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C39A5F2" w14:textId="77777777" w:rsidR="00194076" w:rsidRDefault="00194076" w:rsidP="000C6398">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>refusing to accept employment (sentenced prisoners only)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AA02C33" w14:textId="77777777" w:rsidR="00194076" w:rsidRDefault="00194076" w:rsidP="000C6398">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">dismissal from employment </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DCC80F5" w14:textId="1491AFF0" w:rsidR="00194076" w:rsidRDefault="00194076" w:rsidP="000C6398">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>breach of expected cell standards (</w:t>
+      </w:r>
+      <w:r w:rsidR="00603017">
+        <w:t>e.g.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> poor hygiene, possession of items not lawfully issued)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="297C2E71" w14:textId="77777777" w:rsidR="00194076" w:rsidRDefault="00194076" w:rsidP="000C6398">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00593829">
+        <w:t>on-going display of unacceptable behaviour, following a loss of privilege</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C0E6D36" w14:textId="77777777" w:rsidR="00194076" w:rsidRPr="00603017" w:rsidRDefault="00194076" w:rsidP="00194076">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00603017">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Although Basic Supervision is a reduction in privileges, where possible, the prisoner shall remain a resident in their own cell.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73ADB797" w14:textId="602CFDD3" w:rsidR="0086733B" w:rsidRPr="00474C9A" w:rsidRDefault="00194076" w:rsidP="0086733B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00603017">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>The prisoner shall remain on Basic Supervision until the reason for the placement is no longer relevant or the prisoner displays the expected standards of behaviour required to progress to a lower supervision level.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0816E3B2" w14:textId="77777777" w:rsidR="00194076" w:rsidRPr="00474C9A" w:rsidRDefault="00194076" w:rsidP="00194076">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="76" w:name="_Toc25221044"/>
+      <w:bookmarkStart w:id="77" w:name="_Toc171407391"/>
+      <w:bookmarkStart w:id="78" w:name="_Toc236734890"/>
+      <w:bookmarkEnd w:id="76"/>
+      <w:r w:rsidRPr="00474C9A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Notification of placement</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="77"/>
+      <w:bookmarkEnd w:id="78"/>
+      <w:r w:rsidRPr="00474C9A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7129E646" w14:textId="77777777" w:rsidR="00194076" w:rsidRPr="00184404" w:rsidRDefault="00194076" w:rsidP="00184404">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00184404">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>When placed on Basic Supervision, the Unit Manager shall provide the prisoner with a copy of their supervision plan from TOMS and inform them  of the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F73F7A0" w14:textId="77777777" w:rsidR="00194076" w:rsidRDefault="00194076" w:rsidP="000C6398">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">reasons for the placement and length of time </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EEF9A0E" w14:textId="77777777" w:rsidR="00194076" w:rsidRDefault="00194076" w:rsidP="000C6398">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>placement review process</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58F5D856" w14:textId="77777777" w:rsidR="00194076" w:rsidRDefault="00194076" w:rsidP="000C6398">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>behaviour required for the prisoner to return to Standard Supervision.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A793F7E" w14:textId="77777777" w:rsidR="00194076" w:rsidRPr="00474C9A" w:rsidRDefault="00194076" w:rsidP="001C7F13">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="79" w:name="_Review_of_placement"/>
+      <w:bookmarkStart w:id="80" w:name="_Toc171407392"/>
+      <w:bookmarkStart w:id="81" w:name="_Toc236734891"/>
+      <w:bookmarkEnd w:id="79"/>
+      <w:r w:rsidRPr="00474C9A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Review of placement</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="80"/>
+      <w:bookmarkEnd w:id="81"/>
+      <w:r w:rsidRPr="00474C9A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="631B2132" w14:textId="77777777" w:rsidR="001C7F13" w:rsidRPr="001C7F13" w:rsidRDefault="001C7F13" w:rsidP="001C7F13">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C7F13">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Unit Manager shall review the continued placement of prisoners on Basic Supervision at least every 7 days. The Unit Manager may conduct a review earlier than 7 days if the prisoner demonstrates the required behaviour or when a prisoner requests for a review. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="698EA2D3" w14:textId="77777777" w:rsidR="0051667C" w:rsidRPr="0051667C" w:rsidRDefault="0051667C" w:rsidP="0051667C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0051667C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For prisoners placed on Basic Supervision for refusing employment, the Unit Manager shall review the prisoner’s supervision level as soon as they gain employment or at least every 7 days (whichever is earlier). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20095B7C" w14:textId="77777777" w:rsidR="0051667C" w:rsidRPr="0051667C" w:rsidRDefault="0051667C" w:rsidP="0051667C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0051667C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>The prisoner shall be progressed to Standard Supervision if the SMT is satisfied the required behaviour has been demonstrated.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22076DEE" w14:textId="77777777" w:rsidR="0051667C" w:rsidRPr="0051667C" w:rsidRDefault="0051667C" w:rsidP="0051667C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0051667C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The prisoner shall only remain on Basic Supervision while they demonstrate inappropriate behaviour. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210FAB0" w14:textId="77777777" w:rsidR="0051667C" w:rsidRPr="0051667C" w:rsidRDefault="0051667C" w:rsidP="0051667C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0051667C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>If not satisfied that the prisoner has demonstrated the required behaviour to return to Standard Supervision, the Unit Manager shall:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="306DE065" w14:textId="77777777" w:rsidR="0051667C" w:rsidRPr="00AB7A89" w:rsidRDefault="0051667C" w:rsidP="000C6398">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB7A89">
+        <w:t>record the decision on TOMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02464DD9" w14:textId="77777777" w:rsidR="0051667C" w:rsidRPr="00AB7A89" w:rsidRDefault="0051667C" w:rsidP="000C6398">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB7A89">
+        <w:t>provide a copy of the decision</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> to the prisoner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7A89">
+        <w:t xml:space="preserve">, detailing the reasons and inform the prisoner of the standards </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">of behaviour </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB7A89">
+        <w:t xml:space="preserve">required to progress back to Standard Supervision </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E25386D" w14:textId="77777777" w:rsidR="0051667C" w:rsidRPr="00D90B20" w:rsidRDefault="0051667C" w:rsidP="000C6398">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB7A89">
+        <w:t>place a copy of the decision on the unit file.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54F28916" w14:textId="77777777" w:rsidR="0051667C" w:rsidRPr="0051667C" w:rsidRDefault="0051667C" w:rsidP="0051667C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0051667C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Superintendent shall review the management of all prisoners that remain on Basic Supervision for 14 days, to determine whether other strategies may be utilised to improve their behaviour. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7781F984" w14:textId="77777777" w:rsidR="0051667C" w:rsidRPr="0051667C" w:rsidRDefault="0051667C" w:rsidP="0051667C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0051667C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Prisoners shall remain on Basic Supervision for a maximum period of 21 days.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3091342E" w14:textId="785F66AE" w:rsidR="008811BC" w:rsidRDefault="0051667C" w:rsidP="008811BC">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0051667C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Superintendent may place a Basic Supervision prisoner on a more restrictive placement at the conclusion of the 21-day period (e.g. Close Supervision) if the prisoner’s behaviour does not improve or continues to deteriorate. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AE7C7A4" w14:textId="77777777" w:rsidR="0086733B" w:rsidRDefault="0086733B" w:rsidP="0086733B"/>
+    <w:p w14:paraId="53F44A39" w14:textId="77777777" w:rsidR="0086733B" w:rsidRDefault="0086733B" w:rsidP="0086733B"/>
+    <w:p w14:paraId="1C8B7AA2" w14:textId="77777777" w:rsidR="0086733B" w:rsidRDefault="0086733B" w:rsidP="0086733B"/>
+    <w:p w14:paraId="026ABC1F" w14:textId="77777777" w:rsidR="0086733B" w:rsidRDefault="0086733B" w:rsidP="0086733B"/>
+    <w:p w14:paraId="21D6BAFC" w14:textId="77777777" w:rsidR="0086733B" w:rsidRPr="0086733B" w:rsidRDefault="0086733B" w:rsidP="0086733B"/>
+    <w:p w14:paraId="6919D6B2" w14:textId="77777777" w:rsidR="008811BC" w:rsidRPr="00287D01" w:rsidRDefault="008811BC" w:rsidP="008811BC">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="360"/>
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="82" w:name="_Toc171407393"/>
+      <w:bookmarkStart w:id="83" w:name="_Toc236734892"/>
+      <w:r w:rsidRPr="00287D01">
+        <w:lastRenderedPageBreak/>
+        <w:t>Close Supervision</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="82"/>
+      <w:bookmarkEnd w:id="83"/>
+    </w:p>
+    <w:p w14:paraId="1F4E5477" w14:textId="77777777" w:rsidR="008811BC" w:rsidRPr="00474C9A" w:rsidRDefault="008811BC" w:rsidP="00335A71">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="84" w:name="_Toc171407394"/>
+      <w:bookmarkStart w:id="85" w:name="_Toc236734893"/>
+      <w:r w:rsidRPr="00474C9A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Reason for placement</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="84"/>
+      <w:bookmarkEnd w:id="85"/>
+      <w:r w:rsidRPr="00474C9A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B0B1EFE" w14:textId="77777777" w:rsidR="008811BC" w:rsidRPr="00335A71" w:rsidRDefault="008811BC" w:rsidP="00335A71">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00335A71">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>The purpose of Close Supervision is to temporarily remove prisoners from the mainstream prison population because they pose a threat to other prisoners, staff or the good order and security of the prison.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14B0ADE0" w14:textId="77777777" w:rsidR="008811BC" w:rsidRPr="00335A71" w:rsidRDefault="008811BC" w:rsidP="00335A71">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00335A71">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A prisoner on Close Supervision requires a greater degree of supervision and management than other prisoners. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="590B154F" w14:textId="77777777" w:rsidR="008811BC" w:rsidRPr="00335A71" w:rsidRDefault="008811BC" w:rsidP="00335A71">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="86" w:name="_A_prisoner_will"/>
+      <w:bookmarkEnd w:id="86"/>
+      <w:r w:rsidRPr="00335A71">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>A prisoner shall be considered for placement under Close Supervision where the severity of an incident necessitates it or they display any of the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="193D549D" w14:textId="0E36472B" w:rsidR="008811BC" w:rsidRDefault="008811BC" w:rsidP="000C6398">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="993" w:hanging="284"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>any act or threat of violence (</w:t>
+      </w:r>
+      <w:r w:rsidR="00335A71">
+        <w:t>e.g.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> against staff, other prisoners, visitors, or canines) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60E3C780" w14:textId="1819A514" w:rsidR="008811BC" w:rsidRDefault="008811BC" w:rsidP="000C6398">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="993" w:hanging="284"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>serious non-conformist behaviour (</w:t>
+      </w:r>
+      <w:r w:rsidR="00335A71">
+        <w:t>e.g.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> bullying, intimidation, threats)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D6969BF" w14:textId="77777777" w:rsidR="008811BC" w:rsidRDefault="008811BC" w:rsidP="000C6398">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="993" w:hanging="284"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>behaviour that poses a significant threat to the good order and security of the prison.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01091331" w14:textId="77777777" w:rsidR="005234BF" w:rsidRPr="005234BF" w:rsidRDefault="005234BF" w:rsidP="005234BF">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005234BF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Close Supervision shall be used in response to an incident or situation. However, if the prisoner continually poses a threat to people or the good order and security of the prison, consideration shall be given to manage the prisoner using the following options:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54320036" w14:textId="3F42030F" w:rsidR="005234BF" w:rsidRPr="00D87C12" w:rsidRDefault="005234BF" w:rsidP="000C6398">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:hanging="227"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> placed in the Special Handling Unit </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve"> (refer </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidRPr="00AE1CE6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:color w:val="467886"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>COPP 4.11 Special Handling Unit</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00815629">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00815629">
+    </w:p>
+    <w:p w14:paraId="1D3F076A" w14:textId="0DE2A97D" w:rsidR="005234BF" w:rsidRDefault="005234BF" w:rsidP="000C6398">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="993" w:hanging="284"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">placed on a separate confinement order </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">(refer </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:r w:rsidRPr="00AE1CE6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:color w:val="467886"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>COPP 10.7 Separate Confinement</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="160C2CC0" w14:textId="77777777" w:rsidR="005234BF" w:rsidRPr="00474C9A" w:rsidRDefault="005234BF" w:rsidP="005234BF">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="87" w:name="_Toc25221049"/>
+      <w:bookmarkStart w:id="88" w:name="_Toc171407395"/>
+      <w:bookmarkStart w:id="89" w:name="_Toc236734894"/>
+      <w:bookmarkEnd w:id="87"/>
+      <w:r w:rsidRPr="00474C9A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Approval process</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="88"/>
+      <w:bookmarkEnd w:id="89"/>
+    </w:p>
+    <w:p w14:paraId="6C1D80EA" w14:textId="77777777" w:rsidR="005234BF" w:rsidRPr="005234BF" w:rsidRDefault="005234BF" w:rsidP="005234BF">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005234BF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A member of the Senior Management Team shall approve a prisoner’s placement on and removal from Close Supervision. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C81AD57" w14:textId="4F6020CB" w:rsidR="0058489C" w:rsidRPr="0045587F" w:rsidRDefault="005234BF" w:rsidP="0058489C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005234BF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>When a member of the SMT has placed a prisoner under Close Supervision, the Superintendent shall be notified of the placement as soon as practicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43AFF082" w14:textId="77777777" w:rsidR="005234BF" w:rsidRPr="00474C9A" w:rsidRDefault="005234BF" w:rsidP="005234BF">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="90" w:name="_Toc171407396"/>
+      <w:bookmarkStart w:id="91" w:name="_Toc236734895"/>
+      <w:r w:rsidRPr="00474C9A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Notification of placement</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="90"/>
+      <w:bookmarkEnd w:id="91"/>
+      <w:r w:rsidRPr="00474C9A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FAA751B" w14:textId="77777777" w:rsidR="005234BF" w:rsidRPr="00BB3F19" w:rsidRDefault="005234BF" w:rsidP="00BB3F19">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3F19">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>When placed on Close Supervision, a member of the SMT shall inform the prisoner and provide them with a copy of their supervision plan from TOMS, including:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="595B6A65" w14:textId="77777777" w:rsidR="005234BF" w:rsidRDefault="005234BF" w:rsidP="000C6398">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="993" w:hanging="284"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>reasons for placement and length of time</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="230D7983" w14:textId="77777777" w:rsidR="005234BF" w:rsidRDefault="005234BF" w:rsidP="000C6398">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="993" w:hanging="284"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>the review process</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52E55EDD" w14:textId="1EB38F99" w:rsidR="00BB3F19" w:rsidRDefault="005234BF" w:rsidP="00BB3F19">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="993" w:hanging="284"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>behaviour required to return to a lower Supervision Level.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08EF9067" w14:textId="77777777" w:rsidR="00474C9A" w:rsidRDefault="00474C9A" w:rsidP="00474C9A">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DDD95BE" w14:textId="77777777" w:rsidR="00474C9A" w:rsidRDefault="00474C9A" w:rsidP="00474C9A">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68F128AD" w14:textId="77777777" w:rsidR="00474C9A" w:rsidRDefault="00474C9A" w:rsidP="00474C9A">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04E196FC" w14:textId="77777777" w:rsidR="005234BF" w:rsidRPr="00474C9A" w:rsidRDefault="005234BF" w:rsidP="006D1EAA">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="92" w:name="_Toc171407397"/>
+      <w:bookmarkStart w:id="93" w:name="_Toc236734896"/>
+      <w:r w:rsidRPr="00474C9A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Review of placement</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="92"/>
+      <w:bookmarkEnd w:id="93"/>
+      <w:r w:rsidRPr="00474C9A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D69F6AB" w14:textId="77777777" w:rsidR="005234BF" w:rsidRPr="000C6398" w:rsidRDefault="005234BF" w:rsidP="006D1EAA">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3F19">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>The prisoner shall only remain on Close Supervision while they pose a threat to people or the good order and security of the prison. The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C6398">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Superintendent shall ensure the prisoner does not remain at this level longer than necessary.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4528F602" w14:textId="77777777" w:rsidR="005234BF" w:rsidRPr="000C6398" w:rsidRDefault="005234BF" w:rsidP="000C6398">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6398">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>A member of the SMT shall visit a prisoner on Close Supervision each day, to monitor their behaviour and consider recommending progression to a lower Supervision, where improved behaviour is demonstrated.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F72762E" w14:textId="77777777" w:rsidR="005234BF" w:rsidRPr="000C6398" w:rsidRDefault="005234BF" w:rsidP="000C6398">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6398">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A member of the SMT shall advise the prisoner of any behavioural issues that must be addressed for the prisoner to progress from Close Supervision. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="752C992D" w14:textId="77777777" w:rsidR="005234BF" w:rsidRPr="000C6398" w:rsidRDefault="005234BF" w:rsidP="000C6398">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6398">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The SMT shall formally review the behaviour of all prisoners placed on Close Supervision at least every 7 days. This review is to be documented on TOMS and the decision provided to the prisoner.  Reviews may be conducted earlier as required. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AFD44B7" w14:textId="77777777" w:rsidR="005234BF" w:rsidRPr="000C6398" w:rsidRDefault="005234BF" w:rsidP="000C6398">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6398">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A prisoner on Close Supervision may seek a review of the decision by the Superintendent (or alternative member of the SMT). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B3D9AFB" w14:textId="77777777" w:rsidR="000C6398" w:rsidRDefault="005234BF" w:rsidP="005234BF">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6398">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>The Superintendent must review and approve prisoners that are required to remain on Close Supervision beyond 14 days. The reasons for extending the placement shall be documented on TOMS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12FBFABB" w14:textId="0E27FCA3" w:rsidR="006D1EAA" w:rsidRPr="006D1EAA" w:rsidRDefault="005234BF" w:rsidP="006D1EAA">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C6398">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>The Assistant Commissioner Custodial Operations (ACCO) or Assistant Commissioner Women and Young People (ACWYP) must review and approve prisoners placed on Close Supervision for more than 21 days. The</w:t>
+      </w:r>
+      <w:r w:rsidR="006D1EAA" w:rsidRPr="006D1EAA">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Superintendent may request the prisoner’s continued placement on Close Supervision or alternatively submit an application recommending the prisoner be managed through an alternative supervision plan (</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC1518" w:rsidRPr="006D1EAA">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>e.g.</w:t>
+      </w:r>
+      <w:r w:rsidR="006D1EAA" w:rsidRPr="006D1EAA">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Separate Confinement, or Special Handling Unit).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7819D4DD" w14:textId="06907EEB" w:rsidR="0058489C" w:rsidRPr="002D20B4" w:rsidRDefault="006D1EAA" w:rsidP="0058489C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D1EAA">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In cases extending beyond 21 days, the prisoner may seek a review of the decision from the ACCO or ACWYP. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="94" w:name="_Disruptive_Prisoners_1"/>
+      <w:bookmarkStart w:id="95" w:name="_Toc35953562"/>
+      <w:bookmarkStart w:id="96" w:name="_Toc35953564"/>
+      <w:bookmarkStart w:id="97" w:name="_Section_43_Separate"/>
+      <w:bookmarkStart w:id="98" w:name="_Separate_Confinement_(s.43"/>
+      <w:bookmarkStart w:id="99" w:name="_Confinement_(s.36(3)_Placement)"/>
+      <w:bookmarkStart w:id="100" w:name="_Toc35953565"/>
+      <w:bookmarkStart w:id="101" w:name="_Toc25221055"/>
+      <w:bookmarkStart w:id="102" w:name="_Toc25221056"/>
+      <w:bookmarkStart w:id="103" w:name="_Toc25221057"/>
+      <w:bookmarkStart w:id="104" w:name="_Toc25221058"/>
+      <w:bookmarkStart w:id="105" w:name="_Toc25221059"/>
+      <w:bookmarkStart w:id="106" w:name="_Toc25221060"/>
+      <w:bookmarkStart w:id="107" w:name="_Toc35953568"/>
+      <w:bookmarkStart w:id="108" w:name="_Disruptive_Prisoners"/>
+      <w:bookmarkStart w:id="109" w:name="_Toc35953569"/>
+      <w:bookmarkStart w:id="110" w:name="_Special_Handling_Unit"/>
+      <w:bookmarkEnd w:id="94"/>
+      <w:bookmarkEnd w:id="95"/>
+      <w:bookmarkEnd w:id="96"/>
+      <w:bookmarkEnd w:id="97"/>
+      <w:bookmarkEnd w:id="98"/>
+      <w:bookmarkEnd w:id="99"/>
+      <w:bookmarkEnd w:id="100"/>
+      <w:bookmarkEnd w:id="101"/>
+      <w:bookmarkEnd w:id="102"/>
+      <w:bookmarkEnd w:id="103"/>
+      <w:bookmarkEnd w:id="104"/>
+      <w:bookmarkEnd w:id="105"/>
+      <w:bookmarkEnd w:id="106"/>
+      <w:bookmarkEnd w:id="107"/>
+      <w:bookmarkEnd w:id="108"/>
+      <w:bookmarkEnd w:id="109"/>
+      <w:bookmarkEnd w:id="110"/>
+    </w:p>
+    <w:p w14:paraId="12C68840" w14:textId="77777777" w:rsidR="00672A1D" w:rsidRPr="00287D01" w:rsidRDefault="00672A1D" w:rsidP="00672A1D">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="360" w:after="240"/>
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="111" w:name="_Toc171407398"/>
+      <w:bookmarkStart w:id="112" w:name="_Toc236734897"/>
+      <w:r w:rsidRPr="00287D01">
+        <w:t>Standing Orders</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="111"/>
+      <w:bookmarkEnd w:id="112"/>
+      <w:r w:rsidRPr="00287D01">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6565B68C" w14:textId="77777777" w:rsidR="00672A1D" w:rsidRPr="00672A1D" w:rsidRDefault="00672A1D" w:rsidP="00672A1D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="360" w:after="240"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00672A1D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Superintendents may develop Standing Orders, compliant with this COPP as operationally required. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A18F4A6" w14:textId="289A8466" w:rsidR="00672A1D" w:rsidRPr="00672A1D" w:rsidRDefault="00672A1D" w:rsidP="00672A1D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00672A1D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For prisons requiring a Standing Order this shall be compliant with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidRPr="00AE1CE6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:color w:val="467886"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>COPP 1.3 Standing Orders</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00672A1D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the Department’s </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId34" w:history="1">
+        <w:r w:rsidRPr="00672A1D">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:t>Operational Policy and Procedure Framework</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00672A1D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="524D8183" w14:textId="77777777" w:rsidR="00590077" w:rsidRPr="00815629" w:rsidRDefault="00AA4BDB" w:rsidP="00815629">
+    <w:p w14:paraId="7A6E4B55" w14:textId="77777777" w:rsidR="00672A1D" w:rsidRPr="00672A1D" w:rsidRDefault="00672A1D" w:rsidP="00672A1D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...12 lines deleted...]
-    <w:p w14:paraId="026E5B94" w14:textId="0FCBCFCA" w:rsidR="00590077" w:rsidRDefault="00AA4BDB" w:rsidP="007F2178">
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00672A1D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Standing Orders aligned with this COPP may include procedures for (but not limited to):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="744D0392" w14:textId="77777777" w:rsidR="00672A1D" w:rsidRDefault="00672A1D" w:rsidP="00435C2E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
-        <w:ind w:left="993" w:hanging="284"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
-        <w:t>detail the specific circumstances (</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="5EBC0033" w14:textId="50E8890B" w:rsidR="00590077" w:rsidRDefault="00AA4BDB" w:rsidP="007F2178">
+        <w:t>the person in the SMT authorised to approve and remove a prisoner’s supervision level</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44CA94D0" w14:textId="2C482769" w:rsidR="00672A1D" w:rsidRPr="006D2553" w:rsidRDefault="00672A1D" w:rsidP="00435C2E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
-        <w:ind w:left="993" w:hanging="284"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
-        <w:t>avoid general comments (</w:t>
-[...59 lines deleted...]
-    <w:p w14:paraId="30949060" w14:textId="77777777" w:rsidR="008B308C" w:rsidRPr="00E22F5D" w:rsidRDefault="00AA4BDB" w:rsidP="007F2178">
+        <w:t>additional expected behavioural standards</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C913761" w14:textId="77777777" w:rsidR="00672A1D" w:rsidRPr="006D2553" w:rsidRDefault="00672A1D" w:rsidP="00435C2E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
-        <w:tabs>
-[...15 lines deleted...]
-    <w:p w14:paraId="4E737137" w14:textId="77777777" w:rsidR="008B308C" w:rsidRPr="003B7424" w:rsidRDefault="00AA4BDB" w:rsidP="007F2178">
+        <w:spacing w:before="120" w:after="120"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">applicable supervision levels </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A062E0D" w14:textId="77777777" w:rsidR="00672A1D" w:rsidRDefault="00672A1D" w:rsidP="00435C2E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
-        <w:tabs>
-[...15 lines deleted...]
-    <w:p w14:paraId="3DCB299E" w14:textId="77777777" w:rsidR="008B308C" w:rsidRPr="003B7424" w:rsidRDefault="00AA4BDB" w:rsidP="007F2178">
+        <w:spacing w:before="120" w:after="120"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>placement options for prisone</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00492514">
+        <w:t>rs</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DC24DA7" w14:textId="35A953A3" w:rsidR="00A06C26" w:rsidRDefault="00672A1D" w:rsidP="00435C2E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
-        <w:tabs>
-[...15 lines deleted...]
-    <w:p w14:paraId="360855AF" w14:textId="39D4595F" w:rsidR="008B308C" w:rsidRPr="003B7424" w:rsidRDefault="00AA4BDB" w:rsidP="007F2178">
+        <w:spacing w:before="120" w:after="120"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>application and approval processes for prisoners requesting progression to Earned Supervision</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="799242B8" w14:textId="26323B62" w:rsidR="008D58E7" w:rsidRPr="00322686" w:rsidRDefault="0045587F" w:rsidP="00435C2E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="20"/>
         </w:numPr>
-        <w:tabs>
-[...91 lines deleted...]
-    <w:p w14:paraId="33C3FD6F" w14:textId="77777777" w:rsidR="00E93028" w:rsidRPr="00377903" w:rsidRDefault="00AA4BDB" w:rsidP="00377903">
+        <w:spacing w:before="120" w:after="120"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00322686">
+        <w:t>management of fire risk prisoners.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F7E364A" w14:textId="28FC90B9" w:rsidR="00B6015E" w:rsidRDefault="003D708E" w:rsidP="008D58E7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-[...531 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="0"/>
         </w:numPr>
-      </w:pPr>
-[...92 lines deleted...]
-      <w:r w:rsidR="005F7F46">
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="113" w:name="_Toc236734898"/>
+      <w:r w:rsidRPr="00AB438E">
+        <w:t>Definitions</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="113"/>
+      <w:r w:rsidRPr="00AB438E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00301783">
-[...1789 lines deleted...]
-      <w:bookmarkEnd w:id="92"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
-        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblW w:w="8926" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2238"/>
-        <w:gridCol w:w="6778"/>
+        <w:gridCol w:w="2972"/>
+        <w:gridCol w:w="5954"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AC76B9" w14:paraId="75507172" w14:textId="77777777" w:rsidTr="00AC76B9">
+      <w:tr w:rsidR="000F6D44" w:rsidRPr="000F6D44" w14:paraId="6B4542EC" w14:textId="77777777" w:rsidTr="00300125">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1241" w:type="pct"/>
-            <w:hideMark/>
+            <w:tcW w:w="2972" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="4CDE8AC9" w14:textId="77777777" w:rsidR="00E93028" w:rsidRDefault="00AA4BDB" w:rsidP="00AD171D">
+          <w:p w14:paraId="69C20AD6" w14:textId="77777777" w:rsidR="000F6D44" w:rsidRPr="000F6D44" w:rsidRDefault="000F6D44" w:rsidP="000F6D44">
             <w:pPr>
-              <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000F6D44">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Term</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3759" w:type="pct"/>
-            <w:hideMark/>
+            <w:tcW w:w="5954" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="107F0E33" w14:textId="77777777" w:rsidR="00E93028" w:rsidRDefault="00AA4BDB" w:rsidP="00AD171D">
+          <w:p w14:paraId="5426B046" w14:textId="77777777" w:rsidR="000F6D44" w:rsidRPr="000F6D44" w:rsidRDefault="000F6D44" w:rsidP="000F6D44">
             <w:pPr>
-              <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000F6D44">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">Definition </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC76B9" w14:paraId="453992F2" w14:textId="77777777" w:rsidTr="00AC76B9">
+      <w:tr w:rsidR="000F6D44" w:rsidRPr="000F6D44" w14:paraId="48CA5C30" w14:textId="77777777" w:rsidTr="00300125">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1241" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A1D2816" w14:textId="77777777" w:rsidR="009640B2" w:rsidRDefault="00AA4BDB" w:rsidP="00AD171D">
+          <w:p w14:paraId="5B253B3D" w14:textId="36759D8F" w:rsidR="000F6D44" w:rsidRPr="000F6D44" w:rsidRDefault="00300125" w:rsidP="00300125">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Assistant Commissioner Custodial Operations (</w:t>
-[...7 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>Assistant Commissioner Custodial Operations (ACCO)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3759" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="5954" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B97AFA1" w14:textId="77777777" w:rsidR="009640B2" w:rsidRDefault="00AA4BDB" w:rsidP="00AD171D">
+          <w:p w14:paraId="3E5E7564" w14:textId="4667C2C0" w:rsidR="000F6D44" w:rsidRPr="000F6D44" w:rsidRDefault="00300125" w:rsidP="000F6D44">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>The position designated by the Deputy Commissioner Adult Male Prisons as responsible</w:t>
             </w:r>
             <w:r w:rsidRPr="00B35794">
               <w:t xml:space="preserve"> for the strategic leadership of the management of adult</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> male prisoners</w:t>
             </w:r>
             <w:r w:rsidRPr="00B35794">
-              <w:t xml:space="preserve">, including all aspects of operational security, good </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> and prisoner management</w:t>
+              <w:t>, including all aspects of operational security, good order and prisoner management</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> at male and regional prisons</w:t>
             </w:r>
             <w:r w:rsidRPr="00B35794">
               <w:t>.</w:t>
-            </w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC76B9" w14:paraId="71CC94F3" w14:textId="77777777" w:rsidTr="00AC76B9">
+      <w:tr w:rsidR="000F6D44" w:rsidRPr="000F6D44" w14:paraId="0FA48507" w14:textId="77777777" w:rsidTr="00300125">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1241" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4CC7377D" w14:textId="77777777" w:rsidR="009640B2" w:rsidRDefault="00AA4BDB" w:rsidP="00AD171D">
+          <w:p w14:paraId="2AA4EEE7" w14:textId="77777777" w:rsidR="00DC6510" w:rsidRDefault="00DC6510" w:rsidP="00DC6510">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Assistant Commissioner Women and Young People</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11A88DA1" w14:textId="77777777" w:rsidR="009640B2" w:rsidRDefault="00AA4BDB" w:rsidP="00AD171D">
+          <w:p w14:paraId="163F75A2" w14:textId="146DD496" w:rsidR="000F6D44" w:rsidRPr="000F6D44" w:rsidRDefault="00DC6510" w:rsidP="00DC6510">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(ACWYP)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3759" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="5954" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A4E1D74" w14:textId="6FE4564C" w:rsidR="009640B2" w:rsidRDefault="00AA4BDB" w:rsidP="00AD171D">
+          <w:p w14:paraId="1B907350" w14:textId="34F424E4" w:rsidR="000F6D44" w:rsidRPr="000F6D44" w:rsidRDefault="00DC6510" w:rsidP="000F6D44">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>The position designated by the Deputy Commissioner Women and Young People as responsible</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B35794">
+              <w:t xml:space="preserve"> for the strategic leadership of the management of adult</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> women prisoners</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B35794">
+              <w:t>, including all aspects of operational security, good order and prisoner management</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> at women’s prisons</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B35794">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F6D44" w:rsidRPr="000F6D44" w14:paraId="722DC5CA" w14:textId="77777777" w:rsidTr="00300125">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2972" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35902387" w14:textId="238A8CFD" w:rsidR="000F6D44" w:rsidRPr="000F6D44" w:rsidRDefault="00870C6D" w:rsidP="000F6D44">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Commissioner’s Operating Policy and Procedure (COPP)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5954" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75AFBE8B" w14:textId="514DA7A9" w:rsidR="000F6D44" w:rsidRPr="000F6D44" w:rsidRDefault="00870C6D" w:rsidP="000F6D44">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00241E9A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>COPPs are policy documents that provide instructions to staff as to how the relevant legislative requirements are implemented.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E81878" w:rsidRPr="000F6D44" w14:paraId="3A041FF3" w14:textId="77777777" w:rsidTr="00300125">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2972" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="779D91C6" w14:textId="18FA10C8" w:rsidR="00E81878" w:rsidRPr="000F6D44" w:rsidRDefault="00870C6D" w:rsidP="00E81878">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Deputy Commissioner Adult Male Prisons</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5954" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72EE4619" w14:textId="4D61C367" w:rsidR="00E81878" w:rsidRPr="000F6D44" w:rsidRDefault="00870C6D" w:rsidP="00E81878">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00241E9A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>The position designated by the Commissioner as responsible for the management of the Adult Male Prisons Directorate within the Corrective Services Division of the Department of Justice.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E81878" w:rsidRPr="000F6D44" w14:paraId="1E04CBD4" w14:textId="77777777" w:rsidTr="00300125">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2972" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B4A7249" w14:textId="384D90E1" w:rsidR="00E81878" w:rsidRPr="000F6D44" w:rsidRDefault="00870C6D" w:rsidP="00E81878">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Deputy Commissioner Women and Young People</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5954" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="020F3F87" w14:textId="1373DCB9" w:rsidR="00E81878" w:rsidRPr="000F6D44" w:rsidRDefault="00870C6D" w:rsidP="00E81878">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00241E9A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>The position designated by the Commissioner as responsible for the management of the Women and Young People Directorate within the Corrective Services Division of the Department of Justice.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003262F2" w:rsidRPr="000F6D44" w14:paraId="7D83D09A" w14:textId="77777777" w:rsidTr="00300125">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2972" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77A8C3A0" w14:textId="33D6F785" w:rsidR="003262F2" w:rsidRPr="00F27C12" w:rsidRDefault="003262F2" w:rsidP="00E81878">
+            <w:r w:rsidRPr="00F27C12">
+              <w:t>Fire Risk Alert (TOMS)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5954" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2065D407" w14:textId="514F1057" w:rsidR="003262F2" w:rsidRPr="00F27C12" w:rsidRDefault="003262F2" w:rsidP="00E81878">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F27C12">
+              <w:t>An alert on a prisoner’s TOMS profile used to indicate their assessed risk level (High, Moderate, or Low) to the security of the prison, staff safety, and prisoner safety.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003262F2" w:rsidRPr="000F6D44" w14:paraId="3255A3C9" w14:textId="77777777" w:rsidTr="00300125">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2972" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ACC84C2" w14:textId="4622BACB" w:rsidR="003262F2" w:rsidRPr="00F27C12" w:rsidRDefault="003262F2" w:rsidP="00E81878">
+            <w:r w:rsidRPr="00F27C12">
+              <w:t>Fire Lighting Behaviour</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5954" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="330DC545" w14:textId="392576AD" w:rsidR="003262F2" w:rsidRPr="00F27C12" w:rsidRDefault="003262F2" w:rsidP="00E81878">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00F27C12">
+              <w:t>A prisoner who ignites, attempts to ignite or threatens to ignite a fire .</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00870C6D" w:rsidRPr="000F6D44" w14:paraId="3E720A2B" w14:textId="77777777" w:rsidTr="00300125">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2972" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6647F63F" w14:textId="62C3FC18" w:rsidR="00870C6D" w:rsidRDefault="00870C6D" w:rsidP="00870C6D">
+            <w:r>
+              <w:t>Prison Officer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5954" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71BEC3FF" w14:textId="5365F9B3" w:rsidR="00870C6D" w:rsidRPr="000F6D44" w:rsidRDefault="00870C6D" w:rsidP="00870C6D">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">A person engaged or deemed to have been engaged to be a prison officer under s.13 of the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Prisons Act 1981</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00241E9A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or deemed to have been appointed under s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00241E9A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>6 to an office designated</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00870C6D" w:rsidRPr="000F6D44" w14:paraId="5A3D71DF" w14:textId="77777777" w:rsidTr="00300125">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2972" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A77B7BB" w14:textId="2B5B056E" w:rsidR="00870C6D" w:rsidRDefault="00870C6D" w:rsidP="00870C6D">
+            <w:r w:rsidRPr="00FD3EB8">
+              <w:t xml:space="preserve">Senior </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Management T</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD3EB8">
+              <w:t>eam</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> (SMT)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5954" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="067BDB57" w14:textId="77777777" w:rsidR="00870C6D" w:rsidRDefault="00870C6D" w:rsidP="00870C6D">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
-              <w:t>The position designated by the Deputy Commissioner Women and Young People as responsible</w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> for the strategic leadership of the management of adult</w:t>
+              <w:t xml:space="preserve">The Senior Management Team is defined as any person or class of persons with discretionary authority in accordance with section 35(3) of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B3C9C">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Prisons Act 1981</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-              <w:t>women</w:t>
+              <w:t xml:space="preserve"> to approve and remove a prisoner’s supervision </w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> prisoners</w:t>
-[...11 lines deleted...]
-            </w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>level and privileges and may include the following staff:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="589A4423" w14:textId="77777777" w:rsidR="00870C6D" w:rsidRDefault="00870C6D" w:rsidP="00435C2E">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+            </w:pPr>
             <w:r>
-              <w:t xml:space="preserve"> at </w:t>
-[...8 lines deleted...]
-            </w:r>
+              <w:t>Superintendents</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3134E103" w14:textId="77777777" w:rsidR="00870C6D" w:rsidRDefault="00870C6D" w:rsidP="00435C2E">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+            </w:pPr>
             <w:r>
-              <w:t xml:space="preserve"> prisons</w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t>Deputy Superintendents</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54A8F1F3" w14:textId="77777777" w:rsidR="00870C6D" w:rsidRDefault="00870C6D" w:rsidP="00435C2E">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+            </w:pPr>
             <w:r>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>Assistant Superintendents</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7056EA84" w14:textId="77777777" w:rsidR="00870C6D" w:rsidRDefault="00870C6D" w:rsidP="00435C2E">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Principal Officers.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DD046EB" w14:textId="516FB1BA" w:rsidR="00870C6D" w:rsidRPr="000F6D44" w:rsidRDefault="00870C6D" w:rsidP="00870C6D">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Prisons shall detail within their Standing Order the personnel who can approve and remove a prisoner’s supervision level and privileges.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC76B9" w14:paraId="65E03A66" w14:textId="77777777" w:rsidTr="00AC76B9">
+      <w:tr w:rsidR="00870C6D" w:rsidRPr="000F6D44" w14:paraId="672F8CDF" w14:textId="77777777" w:rsidTr="00300125">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1241" w:type="pct"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="507B15C1" w14:textId="77777777" w:rsidR="009640B2" w:rsidRDefault="00AA4BDB" w:rsidP="00AD171D">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="361F94C1" w14:textId="1C5BA115" w:rsidR="00870C6D" w:rsidRDefault="00EE3319" w:rsidP="00870C6D">
             <w:r>
-              <w:t>Commissioner’s Operating Policy and Procedure (</w:t>
-[...7 lines deleted...]
-              <w:t>)</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>Privilege</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3759" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="5954" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1CFE611C" w14:textId="77777777" w:rsidR="009640B2" w:rsidRDefault="00AA4BDB" w:rsidP="00AD171D">
+          <w:p w14:paraId="749A86BA" w14:textId="5A8488F5" w:rsidR="00870C6D" w:rsidRPr="000F6D44" w:rsidRDefault="00EE3319" w:rsidP="00870C6D">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> are policy documents that provide instructions to staff as to how the relevant legislative requirements are implemented.</w:t>
+            <w:r>
+              <w:t>A concession or item available to a prisoner in addition to any entitlement provided under legislation or written instrument.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC76B9" w14:paraId="5AF0E91E" w14:textId="77777777" w:rsidTr="00AC76B9">
+      <w:tr w:rsidR="00EE3319" w:rsidRPr="000F6D44" w14:paraId="5A74D449" w14:textId="77777777" w:rsidTr="00300125">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1241" w:type="pct"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="662D42FA" w14:textId="77777777" w:rsidR="009640B2" w:rsidRDefault="00AA4BDB" w:rsidP="00AD171D">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="6CF97063" w14:textId="578F70F3" w:rsidR="00EE3319" w:rsidRDefault="00EE3319" w:rsidP="00870C6D">
             <w:r>
-              <w:t>Deputy Commissioner Adult Male Prisons</w:t>
+              <w:t>Socialisation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3759" w:type="pct"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="5954" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="716F6E8C" w14:textId="77777777" w:rsidR="009640B2" w:rsidRDefault="00AA4BDB" w:rsidP="00AD171D">
+          <w:p w14:paraId="385971F0" w14:textId="4E099EA3" w:rsidR="00EE3319" w:rsidRPr="000F6D44" w:rsidRDefault="00EE3319" w:rsidP="00EE3319">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00241E9A">
-[...3 lines deleted...]
-              <w:t>The position designated by the Commissioner as responsible for the management of the Adult Male Prisons Directorate within the Corrective Services Division of the Department of Justice.</w:t>
+            <w:r w:rsidRPr="00C1494D">
+              <w:t>Socialisation is defined as any activity of mixing socially with others and usually involves face to face contact with others.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC76B9" w14:paraId="5A13A54F" w14:textId="77777777" w:rsidTr="00AC76B9">
+      <w:tr w:rsidR="00EE3319" w:rsidRPr="000F6D44" w14:paraId="5B8EDD35" w14:textId="77777777" w:rsidTr="00300125">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1241" w:type="pct"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="672C1244" w14:textId="77777777" w:rsidR="009640B2" w:rsidRDefault="00AA4BDB" w:rsidP="00AD171D">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="4385B921" w14:textId="3F3190C7" w:rsidR="00EE3319" w:rsidRDefault="007642A7" w:rsidP="00870C6D">
             <w:r>
-              <w:t>Deputy Commissioner Women and Young People</w:t>
+              <w:t>Superintendent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3759" w:type="pct"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="5954" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20C5A9E6" w14:textId="77777777" w:rsidR="009640B2" w:rsidRDefault="00AA4BDB" w:rsidP="00AD171D">
+          <w:p w14:paraId="7C1C0F96" w14:textId="2D265FCA" w:rsidR="00EE3319" w:rsidRPr="000F6D44" w:rsidRDefault="007642A7" w:rsidP="00870C6D">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
-[...184 lines deleted...]
-            <w:r w:rsidRPr="00241E9A">
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:line="270" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-              </w:rPr>
-[...276 lines deleted...]
-              <w:pStyle w:val="Tabledata"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The Superintendent as defined </w:t>
             </w:r>
             <w:r w:rsidRPr="009A0FB2">
               <w:t xml:space="preserve">in </w:t>
             </w:r>
             <w:r w:rsidRPr="009A0FB2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>s.</w:t>
             </w:r>
             <w:r w:rsidRPr="009A0FB2">
               <w:t xml:space="preserve"> 36 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r w:rsidRPr="009A0FB2">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="MS Gothic"/>
                   <w:i/>
                   <w:color w:val="auto"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Prisons Act 1981</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="009A0FB2">
               <w:t xml:space="preserve"> includes any reference to the position responsible for the management of a private prison under Part IIIA </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r w:rsidRPr="009A0FB2">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="MS Gothic"/>
                   <w:i/>
                   <w:color w:val="auto"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Prisons Act 1981</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="009A0FB2">
               <w:t>. This does not extend to the O</w:t>
             </w:r>
-            <w:r w:rsidR="0069052F">
+            <w:r>
               <w:t xml:space="preserve">fficer in </w:t>
             </w:r>
             <w:r w:rsidRPr="009A0FB2">
               <w:t>C</w:t>
             </w:r>
-            <w:r w:rsidR="0069052F">
+            <w:r>
               <w:t>harge</w:t>
             </w:r>
             <w:r w:rsidRPr="009A0FB2">
               <w:t xml:space="preserve"> of the prison.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC76B9" w14:paraId="5FE99D3B" w14:textId="77777777" w:rsidTr="00AC76B9">
+      <w:tr w:rsidR="00EE3319" w:rsidRPr="000F6D44" w14:paraId="713452B5" w14:textId="77777777" w:rsidTr="00300125">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1241" w:type="pct"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F8D2211" w14:textId="77777777" w:rsidR="009640B2" w:rsidRDefault="00AA4BDB" w:rsidP="00AD171D">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="13A9074A" w14:textId="132ED28D" w:rsidR="00EE3319" w:rsidRDefault="007642A7" w:rsidP="00870C6D">
             <w:r>
               <w:t>Supervision Level</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3759" w:type="pct"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="5954" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1460C81C" w14:textId="77777777" w:rsidR="009640B2" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="56896D56" w14:textId="1778B7C3" w:rsidR="00EE3319" w:rsidRPr="000F6D44" w:rsidRDefault="007642A7" w:rsidP="00870C6D">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">A supervision level is a set of privileges which varies depending on the behaviour of the prisoner. The 4 supervision levels the Department uses are Earned, Standard, Basic and Close. </w:t>
+              <w:t>A supervision level is a set of privileges which varies depending on the behaviour of the prisoner. The 4 supervision levels the Department uses are Earned, Standard, Basic and Close.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC76B9" w14:paraId="2CD2DD96" w14:textId="77777777" w:rsidTr="00AC76B9">
+      <w:tr w:rsidR="007642A7" w:rsidRPr="000F6D44" w14:paraId="2CA07A4F" w14:textId="77777777" w:rsidTr="00300125">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1241" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2041D014" w14:textId="77777777" w:rsidR="00230A10" w:rsidRDefault="00AA4BDB" w:rsidP="00AD171D">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="51535A50" w14:textId="63553718" w:rsidR="007642A7" w:rsidRDefault="007642A7" w:rsidP="00870C6D">
             <w:r>
-              <w:t xml:space="preserve">Supervision Plan </w:t>
+              <w:t>Supervision Plan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3759" w:type="pct"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="5954" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17D85B78" w14:textId="203C4755" w:rsidR="00A96F73" w:rsidRPr="003D45D6" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="258BF8B8" w14:textId="77777777" w:rsidR="007642A7" w:rsidRPr="003D45D6" w:rsidRDefault="007642A7" w:rsidP="007642A7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>Previously called a ‘Restricted Regime’, this is a</w:t>
             </w:r>
             <w:r w:rsidRPr="003D45D6">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>n individualised plan that details and describes key elements for managing prisoners which includes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="003D45D6">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve"> but not limited </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t xml:space="preserve"> but not limited to</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
             <w:r w:rsidRPr="003D45D6">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
-              <w:t>to</w:t>
-[...11 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6239DA04" w14:textId="77777777" w:rsidR="00A96F73" w:rsidRPr="003D45D6" w:rsidRDefault="00AA4BDB" w:rsidP="007F2178">
+          <w:p w14:paraId="05D16FB5" w14:textId="77777777" w:rsidR="007642A7" w:rsidRPr="003D45D6" w:rsidRDefault="007642A7" w:rsidP="007642A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="25"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:ind w:left="714" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D45D6">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>Delivery of entitlements and privileges</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="606DB9F8" w14:textId="77777777" w:rsidR="00A96F73" w:rsidRPr="003D45D6" w:rsidRDefault="00AA4BDB" w:rsidP="007F2178">
-[...25 lines deleted...]
-          <w:p w14:paraId="6C845C39" w14:textId="34C41468" w:rsidR="00230A10" w:rsidRPr="009867A0" w:rsidRDefault="00AA4BDB" w:rsidP="007F2178">
+          <w:p w14:paraId="02287F87" w14:textId="77777777" w:rsidR="008D58E7" w:rsidRDefault="007642A7" w:rsidP="008D58E7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="25"/>
+                <w:numId w:val="11"/>
               </w:numPr>
-              <w:spacing w:before="0" w:after="0"/>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D58E7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proposed behavioural management </w:t>
+            </w:r>
+            <w:r w:rsidR="008D58E7" w:rsidRPr="008D58E7">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>strategies</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05BC8755" w14:textId="3734DDA9" w:rsidR="007642A7" w:rsidRPr="008D58E7" w:rsidRDefault="008D58E7" w:rsidP="008D58E7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D45D6">
-              <w:t>Internal escort information (</w:t>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="003D45D6">
+              <w:t>Internal</w:t>
+            </w:r>
+            <w:r w:rsidR="007642A7" w:rsidRPr="003D45D6">
+              <w:t xml:space="preserve"> escort information (</w:t>
+            </w:r>
+            <w:r w:rsidR="007642A7">
+              <w:t>e.g.</w:t>
+            </w:r>
+            <w:r w:rsidR="007642A7" w:rsidRPr="003D45D6">
               <w:t xml:space="preserve"> required staff, recommended restraints)</w:t>
             </w:r>
-            <w:r w:rsidR="0069052F">
+            <w:r w:rsidR="007642A7">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC76B9" w14:paraId="08C19B83" w14:textId="77777777" w:rsidTr="00AC76B9">
+      <w:tr w:rsidR="007642A7" w:rsidRPr="000F6D44" w14:paraId="5EA1B4B2" w14:textId="77777777" w:rsidTr="00300125">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1241" w:type="pct"/>
-[...1 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="308B861B" w14:textId="7135138D" w:rsidR="009640B2" w:rsidRDefault="00AA4BDB" w:rsidP="00AD171D">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="0256247B" w14:textId="1B87BCD2" w:rsidR="007642A7" w:rsidRDefault="007642A7" w:rsidP="00870C6D">
             <w:r w:rsidRPr="00E379B8">
-              <w:lastRenderedPageBreak/>
               <w:t>Total Offender Management Solution (TOMS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3759" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcW w:w="5954" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73A47FA4" w14:textId="77777777" w:rsidR="009640B2" w:rsidRDefault="00AA4BDB" w:rsidP="00AD171D">
+          <w:p w14:paraId="3DC23616" w14:textId="7E19D335" w:rsidR="007642A7" w:rsidRPr="000F6D44" w:rsidRDefault="007642A7" w:rsidP="00870C6D">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A76013">
               <w:t>An electronic database used by the Department to record and manage comprehensive information relating to prisoners</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> and detainees.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF2140" w14:paraId="3ED6186A" w14:textId="77777777" w:rsidTr="00AC76B9">
+      <w:tr w:rsidR="007642A7" w:rsidRPr="000F6D44" w14:paraId="2A74305E" w14:textId="77777777" w:rsidTr="00300125">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1241" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="128CE24D" w14:textId="6F85BD02" w:rsidR="00CF2140" w:rsidRPr="00E379B8" w:rsidRDefault="00CF2140" w:rsidP="00AD171D">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="65C04916" w14:textId="59991EB4" w:rsidR="007642A7" w:rsidRDefault="007642A7" w:rsidP="00870C6D">
             <w:r>
               <w:t>Woman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3759" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcW w:w="5954" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41D260BD" w14:textId="07B4EEE7" w:rsidR="00CF2140" w:rsidRPr="00A76013" w:rsidRDefault="00322277" w:rsidP="00CF2140">
+          <w:p w14:paraId="1CC0C5E2" w14:textId="16B162F7" w:rsidR="00636CAE" w:rsidRPr="00BE07D5" w:rsidRDefault="007642A7" w:rsidP="00870C6D">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>A</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">n adult female human being. </w:t>
+              <w:t>An adult female human being.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0677977B" w14:textId="77777777" w:rsidR="00E93028" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+    <w:p w14:paraId="4BD69F41" w14:textId="77777777" w:rsidR="000F6D44" w:rsidRDefault="000F6D44" w:rsidP="000F6D44"/>
+    <w:p w14:paraId="6232AF64" w14:textId="77777777" w:rsidR="002D20B4" w:rsidRDefault="002D20B4" w:rsidP="000F6D44"/>
+    <w:p w14:paraId="683AD681" w14:textId="77777777" w:rsidR="002D20B4" w:rsidRDefault="002D20B4" w:rsidP="000F6D44"/>
+    <w:p w14:paraId="2DA56173" w14:textId="77777777" w:rsidR="002D20B4" w:rsidRDefault="002D20B4" w:rsidP="000F6D44"/>
+    <w:p w14:paraId="697AD90C" w14:textId="77777777" w:rsidR="002D20B4" w:rsidRDefault="002D20B4" w:rsidP="000F6D44"/>
+    <w:p w14:paraId="63478184" w14:textId="77777777" w:rsidR="002D20B4" w:rsidRDefault="002D20B4" w:rsidP="000F6D44"/>
+    <w:p w14:paraId="1A9957FB" w14:textId="77777777" w:rsidR="00A266C1" w:rsidRPr="00AB438E" w:rsidRDefault="00A266C1" w:rsidP="00BE07D5">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="360" w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="114" w:name="_Toc236734899"/>
+      <w:r w:rsidRPr="00AB438E">
+        <w:lastRenderedPageBreak/>
+        <w:t>Annexures</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="114"/>
+    </w:p>
+    <w:p w14:paraId="07D1098F" w14:textId="77777777" w:rsidR="00A266C1" w:rsidRPr="005B6DAE" w:rsidRDefault="00A266C1" w:rsidP="00BE07D5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:rPr>
-[...18 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="360" w:after="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="115" w:name="_Forms"/>
+      <w:bookmarkStart w:id="116" w:name="_Related_COPPS_and"/>
+      <w:bookmarkStart w:id="117" w:name="_Toc236734900"/>
+      <w:bookmarkEnd w:id="115"/>
+      <w:bookmarkEnd w:id="116"/>
+      <w:r w:rsidRPr="005B6DAE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Related COPPs</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="117"/>
+    </w:p>
+    <w:p w14:paraId="6F278753" w14:textId="7E78AB7E" w:rsidR="007642A7" w:rsidRPr="00AE1CE6" w:rsidRDefault="007642A7" w:rsidP="00435C2E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="467886"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r w:rsidRPr="00AE1CE6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:color w:val="467886"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>COPP 2.2 Orientation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5A7F72A9" w14:textId="3FB99ED6" w:rsidR="007642A7" w:rsidRPr="00AE1CE6" w:rsidRDefault="007642A7" w:rsidP="00435C2E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="467886"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r w:rsidRPr="00AE1CE6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:color w:val="467886"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>COPP 4.11 Special Handling Unit</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="665EB2CE" w14:textId="2AE36527" w:rsidR="007642A7" w:rsidRPr="00AE1CE6" w:rsidRDefault="007642A7" w:rsidP="00435C2E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="467886"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId39" w:history="1">
+        <w:r w:rsidRPr="00AE1CE6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:color w:val="467886"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>COPP 8.4 Prisoner Finances</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="59FE7AE0" w14:textId="26141F87" w:rsidR="007642A7" w:rsidRPr="00AE1CE6" w:rsidRDefault="007642A7" w:rsidP="00435C2E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="467886"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId40" w:history="1">
+        <w:r w:rsidRPr="00AE1CE6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:color w:val="467886"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>COPP 9.2 Prisoner Complaints</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00AE1CE6">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="467886"/>
+          <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34FB0793" w14:textId="77777777" w:rsidR="00E93028" w:rsidRPr="00377903" w:rsidRDefault="00D20057" w:rsidP="00377903">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="12BCCEC0" w14:textId="644968BE" w:rsidR="007642A7" w:rsidRPr="00AE1CE6" w:rsidRDefault="007642A7" w:rsidP="00435C2E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="467886"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId41" w:history="1">
+        <w:r w:rsidRPr="00AE1CE6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:color w:val="467886"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>COPP 10.5 Prison Offences and Charges</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00AE1CE6">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="467886"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70545A63" w14:textId="2EB0CB55" w:rsidR="007642A7" w:rsidRPr="00AE1CE6" w:rsidRDefault="007642A7" w:rsidP="00435C2E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="467886"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId42" w:history="1">
+        <w:r w:rsidRPr="00AE1CE6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:color w:val="467886"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>COPP 10.7 Separate Confinement</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="79687076" w14:textId="77777777" w:rsidR="00A266C1" w:rsidRPr="005B6DAE" w:rsidRDefault="00A266C1" w:rsidP="00BE07D5">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="118" w:name="_Toc236734901"/>
+      <w:r w:rsidRPr="005B6DAE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Related Documents</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="118"/>
+    </w:p>
+    <w:p w14:paraId="78D70BE9" w14:textId="393C9C4D" w:rsidR="005B6DAE" w:rsidRPr="00AE1CE6" w:rsidRDefault="004400ED" w:rsidP="00435C2E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="467886"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId43" w:history="1">
+        <w:r w:rsidRPr="00AE1CE6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:color w:val="467886"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>Guiding Principles for Corrections in Australia</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="666EB000" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="005B6DAE" w:rsidRDefault="003D708E" w:rsidP="00BE07D5">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="119" w:name="_Toc236734902"/>
+      <w:r w:rsidRPr="005B6DAE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Related legislation</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="119"/>
+      <w:r w:rsidRPr="005B6DAE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C8FA726" w14:textId="77777777" w:rsidR="00A83A70" w:rsidRPr="00AE1CE6" w:rsidRDefault="00A16581" w:rsidP="00435C2E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...14 lines deleted...]
-        <w:rPr>
+          <w:noProof/>
+          <w:color w:val="467886"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE1CE6">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="1D5E6D98" w14:textId="77777777" w:rsidR="00E93028" w:rsidRPr="00377903" w:rsidRDefault="00D20057" w:rsidP="00377903">
+          <w:noProof/>
+          <w:color w:val="467886"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Prisons Act 1981</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51871EAA" w14:textId="7CAE3DAC" w:rsidR="00CA0C24" w:rsidRPr="00AE1CE6" w:rsidRDefault="00CA0C24" w:rsidP="00435C2E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="467886"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE1CE6">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="467886"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Prisons Regulations 1982</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EB2D3AC" w14:textId="77777777" w:rsidR="0008596F" w:rsidRPr="00AB438E" w:rsidRDefault="0008596F" w:rsidP="00E16BEB">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="360" w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="120" w:name="_Toc236734903"/>
+      <w:bookmarkStart w:id="121" w:name="_Toc178286"/>
+      <w:r w:rsidRPr="00AB438E">
+        <w:t>Assurance</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="120"/>
+    </w:p>
+    <w:p w14:paraId="621D77AD" w14:textId="1B79E33F" w:rsidR="0008596F" w:rsidRDefault="0008596F" w:rsidP="00BE07D5">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00606FAA">
+        <w:t>It is expected that:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3956EF6A" w14:textId="77777777" w:rsidR="009E78F7" w:rsidRPr="00453AAC" w:rsidRDefault="009E78F7" w:rsidP="009E78F7">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
-        <w:rPr>
-[...5 lines deleted...]
-        <w:r w:rsidR="00AA4BDB" w:rsidRPr="00377903">
+        <w:spacing w:before="240" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:color w:val="0563C1"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00453AAC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prisons will undertake local compliance in accordance with the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId44" w:history="1">
+        <w:r w:rsidRPr="00AE1CE6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:i/>
-[...1 lines deleted...]
-            <w:color w:val="auto"/>
+            <w:rFonts w:eastAsia="MS Mincho"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:color w:val="467886"/>
             <w:u w:val="none"/>
           </w:rPr>
-          <w:t>Prisons Regulations 1982</w:t>
+          <w:t>Prison  Compliance Manual</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00AA4BDB" w:rsidRPr="00377903">
-[...7 lines deleted...]
-    <w:p w14:paraId="4A9F15DE" w14:textId="77777777" w:rsidR="00E93028" w:rsidRDefault="00AA4BDB" w:rsidP="005366F2">
+      <w:r w:rsidRPr="00AE1CE6">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="467886"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="572B7558" w14:textId="77777777" w:rsidR="009E78F7" w:rsidRPr="00453AAC" w:rsidRDefault="009E78F7" w:rsidP="009E78F7">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00453AAC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The relevant Deputy Commissioner will undertake management oversight as required. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3941A7E1" w14:textId="77777777" w:rsidR="009E78F7" w:rsidRDefault="009E78F7" w:rsidP="009E78F7">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00453AAC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Operational Compliance will undertake checks in accordance with the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId45" w:history="1">
+        <w:r w:rsidRPr="00AE1CE6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="MS Mincho"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:color w:val="467886"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>Operational Compliance Framework</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00AE1CE6">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="467886"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26D246B2" w14:textId="77777777" w:rsidR="009E78F7" w:rsidRDefault="009E78F7" w:rsidP="009E78F7">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00453AAC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Independent oversight will be undertaken as required</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51FC3EA2" w14:textId="77777777" w:rsidR="009E78F7" w:rsidRDefault="009E78F7" w:rsidP="00BE07D5">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17C7A152" w14:textId="77777777" w:rsidR="009E78F7" w:rsidRDefault="009E78F7" w:rsidP="008D58E7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:ind w:left="431" w:hanging="431"/>
-[...83 lines deleted...]
-    <w:p w14:paraId="6BD74FC6" w14:textId="61B3A1D6" w:rsidR="00E93028" w:rsidRDefault="00AA4BDB" w:rsidP="00CF2140">
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="360" w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="122" w:name="_Toc236734904"/>
+      <w:bookmarkEnd w:id="121"/>
+    </w:p>
+    <w:p w14:paraId="70BD591F" w14:textId="77777777" w:rsidR="009E78F7" w:rsidRDefault="009E78F7" w:rsidP="009E78F7"/>
+    <w:p w14:paraId="1A56D9F6" w14:textId="77777777" w:rsidR="009E78F7" w:rsidRDefault="009E78F7" w:rsidP="009E78F7"/>
+    <w:p w14:paraId="598B7BEC" w14:textId="77777777" w:rsidR="009E78F7" w:rsidRDefault="009E78F7" w:rsidP="009E78F7"/>
+    <w:p w14:paraId="3AFB3719" w14:textId="77777777" w:rsidR="009E78F7" w:rsidRPr="009E78F7" w:rsidRDefault="009E78F7" w:rsidP="009E78F7"/>
+    <w:p w14:paraId="5A677DB7" w14:textId="115F562C" w:rsidR="0012403C" w:rsidRPr="00C210EE" w:rsidRDefault="00245869" w:rsidP="008D58E7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="360" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB438E">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Document </w:t>
       </w:r>
-      <w:r w:rsidR="00CF2140">
+      <w:r w:rsidR="00AB438E">
         <w:t>V</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00AB438E">
         <w:t xml:space="preserve">ersion </w:t>
       </w:r>
-      <w:r w:rsidR="00CF2140">
+      <w:r w:rsidR="00AB438E">
         <w:t>H</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00AB438E">
         <w:t>istory</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="97"/>
+      <w:bookmarkEnd w:id="122"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
-        <w:tblW w:w="9351" w:type="dxa"/>
+        <w:tblW w:w="9338" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1051"/>
-        <w:gridCol w:w="2345"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1797"/>
+        <w:gridCol w:w="2254"/>
+        <w:gridCol w:w="2754"/>
+        <w:gridCol w:w="1644"/>
+        <w:gridCol w:w="1635"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AC76B9" w:rsidRPr="00AD171D" w14:paraId="68984E03" w14:textId="77777777" w:rsidTr="00322277">
+      <w:tr w:rsidR="00D37234" w:rsidRPr="007D3C6F" w14:paraId="65798500" w14:textId="6C4F2FA8" w:rsidTr="00BE07D5">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="494"/>
+          <w:trHeight w:val="550"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1051" w:type="dxa"/>
-            <w:hideMark/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
           </w:tcPr>
-          <w:p w14:paraId="3E1C5F82" w14:textId="77777777" w:rsidR="002B654D" w:rsidRPr="00AD171D" w:rsidRDefault="00AA4BDB" w:rsidP="00AD171D">
+          <w:p w14:paraId="09E5A9A6" w14:textId="77777777" w:rsidR="00D37234" w:rsidRPr="00E3260F" w:rsidRDefault="00D37234" w:rsidP="000745E4">
             <w:pPr>
-              <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD171D">
+            <w:r w:rsidRPr="00E3260F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
               <w:t>Version no</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2345" w:type="dxa"/>
-            <w:hideMark/>
+            <w:tcW w:w="2254" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
           </w:tcPr>
-          <w:p w14:paraId="6188CC60" w14:textId="77777777" w:rsidR="002B654D" w:rsidRPr="00AD171D" w:rsidRDefault="00AA4BDB" w:rsidP="00AD171D">
+          <w:p w14:paraId="4AAA0990" w14:textId="77777777" w:rsidR="00D37234" w:rsidRPr="00E3260F" w:rsidRDefault="00D37234" w:rsidP="000745E4">
             <w:pPr>
-              <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD171D">
+            <w:r w:rsidRPr="00E3260F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
               <w:t>Primary author(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2465" w:type="dxa"/>
-            <w:hideMark/>
+            <w:tcW w:w="2754" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
           </w:tcPr>
-          <w:p w14:paraId="58156A05" w14:textId="77777777" w:rsidR="002B654D" w:rsidRPr="00AD171D" w:rsidRDefault="00AA4BDB" w:rsidP="00AD171D">
+          <w:p w14:paraId="783DC55B" w14:textId="77777777" w:rsidR="00D37234" w:rsidRPr="00E3260F" w:rsidRDefault="00D37234" w:rsidP="000745E4">
             <w:pPr>
-              <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD171D">
+            <w:r w:rsidRPr="00E3260F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
               <w:t>Description of version</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1693" w:type="dxa"/>
-            <w:hideMark/>
+            <w:tcW w:w="1644" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
           </w:tcPr>
-          <w:p w14:paraId="48913847" w14:textId="77777777" w:rsidR="002B654D" w:rsidRPr="00AD171D" w:rsidRDefault="00AA4BDB" w:rsidP="00AD171D">
+          <w:p w14:paraId="74C93169" w14:textId="77777777" w:rsidR="00D37234" w:rsidRPr="00E3260F" w:rsidRDefault="00D37234" w:rsidP="000745E4">
             <w:pPr>
-              <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD171D">
+            <w:r w:rsidRPr="00E3260F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
               <w:t>Date completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1797" w:type="dxa"/>
+            <w:tcW w:w="1635" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
           </w:tcPr>
-          <w:p w14:paraId="0628DC4E" w14:textId="77777777" w:rsidR="002B654D" w:rsidRPr="00AD171D" w:rsidRDefault="00AA4BDB" w:rsidP="00AD171D">
+          <w:p w14:paraId="34E43658" w14:textId="7F59ADE4" w:rsidR="00D37234" w:rsidRPr="00E3260F" w:rsidRDefault="00D37234" w:rsidP="000745E4">
             <w:pPr>
-              <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD171D">
+            <w:r w:rsidRPr="00E3260F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
               <w:t>Effective date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC76B9" w14:paraId="3B5F9AD5" w14:textId="77777777" w:rsidTr="00322277">
+      <w:tr w:rsidR="00D37234" w:rsidRPr="007D3C6F" w14:paraId="179969C9" w14:textId="48B6C86F" w:rsidTr="009F560E">
         <w:trPr>
-          <w:trHeight w:val="814"/>
+          <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1051" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E40883E" w14:textId="77777777" w:rsidR="002B654D" w:rsidRPr="00135ED6" w:rsidRDefault="00AA4BDB" w:rsidP="00AD171D">
+          <w:p w14:paraId="016A2222" w14:textId="76DF3896" w:rsidR="00D37234" w:rsidRDefault="00EC4CBA" w:rsidP="00357976">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00135ED6">
+            <w:r>
               <w:t>1.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2345" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2254" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CB7A30E" w14:textId="77777777" w:rsidR="002B654D" w:rsidRPr="00135ED6" w:rsidRDefault="00AA4BDB" w:rsidP="00AD171D">
+          <w:p w14:paraId="5FAC1BC9" w14:textId="74E2135D" w:rsidR="00D37234" w:rsidRDefault="00EC4CBA" w:rsidP="00357976">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00135ED6">
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2465" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2754" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BF73A42" w14:textId="77777777" w:rsidR="002B654D" w:rsidRPr="00135ED6" w:rsidRDefault="00AA4BDB" w:rsidP="002B654D">
+          <w:p w14:paraId="012D1714" w14:textId="77777777" w:rsidR="00EC4CBA" w:rsidRPr="00135ED6" w:rsidRDefault="00EC4CBA" w:rsidP="00EC4CBA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00135ED6">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approved by </w:t>
             </w:r>
             <w:r w:rsidRPr="00135ED6">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Director</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3682DEA7" w14:textId="77777777" w:rsidR="002B654D" w:rsidRPr="00135ED6" w:rsidRDefault="00AA4BDB" w:rsidP="00AD171D">
+          <w:p w14:paraId="68B2D904" w14:textId="39DB1AEE" w:rsidR="00D37234" w:rsidRDefault="00EC4CBA" w:rsidP="00EC4CBA">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00135ED6">
               <w:t>Operational Policy, Projects, Compliance and Contracts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1693" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55A47CFD" w14:textId="77777777" w:rsidR="002B654D" w:rsidRPr="00135ED6" w:rsidRDefault="00AA4BDB" w:rsidP="00AD171D">
+          <w:p w14:paraId="303C6272" w14:textId="440A1B6D" w:rsidR="00D37234" w:rsidRDefault="00EC4CBA" w:rsidP="007B0503">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00135ED6">
               <w:t>6 December 2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1797" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1635" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="225BEB53" w14:textId="175CDBA5" w:rsidR="002B654D" w:rsidRPr="00135ED6" w:rsidRDefault="0004717B" w:rsidP="00AD171D">
+          <w:p w14:paraId="7BAEEF60" w14:textId="77777777" w:rsidR="00EC4CBA" w:rsidRDefault="00EC4CBA" w:rsidP="00EC4CBA">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>24 January</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="273425F7" w14:textId="186F2A1A" w:rsidR="00D37234" w:rsidRDefault="00EC4CBA" w:rsidP="00EC4CBA">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+              </w:tabs>
+            </w:pPr>
+            <w:r>
+              <w:t>2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F560E" w:rsidRPr="007D3C6F" w14:paraId="4C2A29C6" w14:textId="77777777" w:rsidTr="009F560E">
+        <w:trPr>
+          <w:trHeight w:val="450"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="618E4109" w14:textId="6EAE8BF8" w:rsidR="009F560E" w:rsidRDefault="00EC4CBA" w:rsidP="00357976">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2254" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2961EC95" w14:textId="114D0D6F" w:rsidR="009F560E" w:rsidRDefault="00EC4CBA" w:rsidP="00357976">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00135ED6">
+              <w:t>Operational Policy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2754" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0825F89F" w14:textId="77777777" w:rsidR="00EC4CBA" w:rsidRPr="00135ED6" w:rsidRDefault="00EC4CBA" w:rsidP="00EC4CBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00135ED6">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approved by </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>A/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00135ED6">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Director</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CBDE2B4" w14:textId="33BFA502" w:rsidR="009F560E" w:rsidRDefault="00EC4CBA" w:rsidP="00EC4CBA">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00135ED6">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Operational Policy, Projects, Compliance and Contracts</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BAECD50" w14:textId="29FC7792" w:rsidR="009F560E" w:rsidRDefault="00EC4CBA" w:rsidP="00EC4CBA">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>06 Jan 2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1635" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C073933" w14:textId="3816B442" w:rsidR="009F560E" w:rsidRDefault="00EC4CBA" w:rsidP="007B0503">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>24 January 2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00135ED6" w14:paraId="7C9AC884" w14:textId="77777777" w:rsidTr="00322277">
+      <w:tr w:rsidR="009F560E" w:rsidRPr="007D3C6F" w14:paraId="1C12FD44" w14:textId="77777777" w:rsidTr="009F560E">
         <w:trPr>
-          <w:trHeight w:val="814"/>
+          <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1051" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="49494DDD" w14:textId="4DE2FAFA" w:rsidR="00135ED6" w:rsidRPr="00135ED6" w:rsidRDefault="00135ED6" w:rsidP="00AD171D">
+          <w:p w14:paraId="7DACB415" w14:textId="795AD04D" w:rsidR="009F560E" w:rsidRDefault="00EC4CBA" w:rsidP="00357976">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00135ED6">
-              <w:t>2.0</w:t>
+            <w:r>
+              <w:t>3.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2345" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2254" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C3CEB95" w14:textId="23A9D855" w:rsidR="00135ED6" w:rsidRPr="00135ED6" w:rsidRDefault="00135ED6" w:rsidP="00AD171D">
+          <w:p w14:paraId="6585736D" w14:textId="76CD70EB" w:rsidR="009F560E" w:rsidRDefault="00EC4CBA" w:rsidP="00357976">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00135ED6">
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2465" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2754" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31CB2427" w14:textId="6943B875" w:rsidR="00135ED6" w:rsidRPr="00135ED6" w:rsidRDefault="00135ED6" w:rsidP="00135ED6">
+          <w:p w14:paraId="04F3B2E8" w14:textId="77777777" w:rsidR="00EC4CBA" w:rsidRPr="00135ED6" w:rsidRDefault="00EC4CBA" w:rsidP="00EC4CBA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00135ED6">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approved by </w:t>
             </w:r>
-            <w:r w:rsidR="00322277">
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>A/</w:t>
             </w:r>
             <w:r w:rsidRPr="00135ED6">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Director</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="682673DD" w14:textId="5936B599" w:rsidR="00135ED6" w:rsidRPr="00135ED6" w:rsidRDefault="00135ED6" w:rsidP="00135ED6">
+          <w:p w14:paraId="4BAA08B8" w14:textId="1423220F" w:rsidR="009F560E" w:rsidRDefault="00EC4CBA" w:rsidP="00EC4CBA">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00135ED6">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Operational Policy, Projects, Compliance and Contracts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1693" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2637E317" w14:textId="5E5283B4" w:rsidR="00135ED6" w:rsidRPr="00135ED6" w:rsidRDefault="00135ED6" w:rsidP="00AD171D">
+          <w:p w14:paraId="551D58CE" w14:textId="028E9415" w:rsidR="009F560E" w:rsidRDefault="00EC4CBA" w:rsidP="007B0503">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
-              <w:t>06 Jan 2022</w:t>
+              <w:t>2 March 2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1797" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1635" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="490FC238" w14:textId="401D267D" w:rsidR="00135ED6" w:rsidRPr="00135ED6" w:rsidRDefault="0004717B" w:rsidP="00AD171D">
+          <w:p w14:paraId="61E4A822" w14:textId="01A57134" w:rsidR="009F560E" w:rsidRDefault="00EC4CBA" w:rsidP="007B0503">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
-              <w:t>24 January 2022</w:t>
+              <w:t>8 March 2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00322277" w14:paraId="5317BA57" w14:textId="77777777" w:rsidTr="00322277">
+      <w:tr w:rsidR="00EC4CBA" w:rsidRPr="007D3C6F" w14:paraId="2F8F1082" w14:textId="77777777" w:rsidTr="009F560E">
         <w:trPr>
-          <w:trHeight w:val="814"/>
+          <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1051" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="47E520EB" w14:textId="0817DB68" w:rsidR="00322277" w:rsidRPr="00135ED6" w:rsidRDefault="00322277" w:rsidP="00322277">
-[...134 lines deleted...]
-          <w:p w14:paraId="6BC5814E" w14:textId="7B1C09CB" w:rsidR="00AE5852" w:rsidRDefault="00AE5852" w:rsidP="00AE5852">
+          <w:p w14:paraId="338C24C9" w14:textId="60A53D9F" w:rsidR="00EC4CBA" w:rsidRDefault="00EC4CBA" w:rsidP="00357976">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>4.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2345" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2254" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12FE6F92" w14:textId="43E202C5" w:rsidR="00AE5852" w:rsidRPr="000204B1" w:rsidRDefault="00AE5852" w:rsidP="00AE5852">
+          <w:p w14:paraId="226BFDE0" w14:textId="6805B4B7" w:rsidR="00EC4CBA" w:rsidRDefault="00EC4CBA" w:rsidP="00357976">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00EF33F0">
+            <w:r w:rsidRPr="00135ED6">
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2465" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2754" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="460AEC9C" w14:textId="1174BDC4" w:rsidR="00AE5852" w:rsidRPr="00135ED6" w:rsidRDefault="00AE5852" w:rsidP="00696778">
+          <w:p w14:paraId="23F73F76" w14:textId="54E03B3C" w:rsidR="00EC4CBA" w:rsidRDefault="00EC4CBA" w:rsidP="00357976">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="006D0E61">
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">Approved by </w:t>
             </w:r>
-            <w:r w:rsidR="00696778">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">the Commissioner </w:t>
+            <w:r>
+              <w:t>the Commissioner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1693" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C23FBD5" w14:textId="17687DA0" w:rsidR="00AE5852" w:rsidRDefault="00E84FF4" w:rsidP="00AE5852">
+          <w:p w14:paraId="5F4A5779" w14:textId="4975E7F0" w:rsidR="00EC4CBA" w:rsidRDefault="00EC4CBA" w:rsidP="007B0503">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>7 December 2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1797" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1635" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B80E814" w14:textId="3E2FCDFF" w:rsidR="00AE5852" w:rsidRDefault="00E84FF4" w:rsidP="00AE5852">
+          <w:p w14:paraId="420AB358" w14:textId="6BA34CCF" w:rsidR="00EC4CBA" w:rsidRDefault="00EC4CBA" w:rsidP="007B0503">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>14 December 2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001F0E2D" w14:paraId="7E573C3C" w14:textId="77777777" w:rsidTr="00322277">
+      <w:tr w:rsidR="00EC4CBA" w:rsidRPr="007D3C6F" w14:paraId="344BBF6E" w14:textId="77777777" w:rsidTr="009F560E">
         <w:trPr>
-          <w:trHeight w:val="814"/>
+          <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1051" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="42EDE13E" w14:textId="0DB2089F" w:rsidR="001F0E2D" w:rsidRDefault="001F0E2D" w:rsidP="001F0E2D">
+          <w:p w14:paraId="3B697766" w14:textId="263C03FE" w:rsidR="00EC4CBA" w:rsidRDefault="00EC4CBA" w:rsidP="00357976">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>5.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2345" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2254" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3AE6D826" w14:textId="28458AEF" w:rsidR="001F0E2D" w:rsidRPr="00EF33F0" w:rsidRDefault="001F0E2D" w:rsidP="001F0E2D">
+          <w:p w14:paraId="58164E02" w14:textId="770618B2" w:rsidR="00EC4CBA" w:rsidRDefault="00EC4CBA" w:rsidP="00357976">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00EF33F0">
+            <w:r w:rsidRPr="00135ED6">
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2465" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2754" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F21FF5E" w14:textId="77777777" w:rsidR="001F0E2D" w:rsidRDefault="001F0E2D" w:rsidP="001F0E2D">
+          <w:p w14:paraId="255ED1FC" w14:textId="77777777" w:rsidR="00EC4CBA" w:rsidRDefault="00EC4CBA" w:rsidP="00EC4CBA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D0E61">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Approved by </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>the Deputy Commissioner Operational Support</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44FEEE5D" w14:textId="16EC9B8B" w:rsidR="00C42838" w:rsidRPr="006D0E61" w:rsidRDefault="00C42838" w:rsidP="001F0E2D">
+          <w:p w14:paraId="6ABB8747" w14:textId="41AA6A3E" w:rsidR="00EC4CBA" w:rsidRDefault="00EC4CBA" w:rsidP="00EC4CBA">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
               <w:t>CM: S24/64662</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1693" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="030B4759" w14:textId="2CC46EE2" w:rsidR="001F0E2D" w:rsidRDefault="00A754C5" w:rsidP="001F0E2D">
+          <w:p w14:paraId="3741A5DB" w14:textId="2BE15D07" w:rsidR="00EC4CBA" w:rsidRDefault="00EC4CBA" w:rsidP="007B0503">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">3 July 2024 </w:t>
+              <w:t>3 July 2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1797" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1635" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62BCC179" w14:textId="271A80CC" w:rsidR="001F0E2D" w:rsidRDefault="00A754C5" w:rsidP="001F0E2D">
+          <w:p w14:paraId="6C848E15" w14:textId="251F53F5" w:rsidR="00EC4CBA" w:rsidRDefault="00EC4CBA" w:rsidP="007B0503">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>9 July 2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B12D6" w14:paraId="6DB81456" w14:textId="77777777" w:rsidTr="00322277">
+      <w:tr w:rsidR="00EC4CBA" w:rsidRPr="007D3C6F" w14:paraId="47653B31" w14:textId="77777777" w:rsidTr="009F560E">
         <w:trPr>
-          <w:trHeight w:val="814"/>
+          <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1051" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1361ACE9" w14:textId="24077FC1" w:rsidR="007B12D6" w:rsidRDefault="007B12D6" w:rsidP="007B12D6">
+          <w:p w14:paraId="7462DE5F" w14:textId="11DDADA3" w:rsidR="00EC4CBA" w:rsidRDefault="00EC4CBA" w:rsidP="00EC4CBA">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>6.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2345" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2254" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25333492" w14:textId="05AEAFC8" w:rsidR="007B12D6" w:rsidRPr="00EF33F0" w:rsidRDefault="007B12D6" w:rsidP="007B12D6">
+          <w:p w14:paraId="0FF9DAA0" w14:textId="05842FAE" w:rsidR="00EC4CBA" w:rsidRDefault="00EC4CBA" w:rsidP="00EC4CBA">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00EF33F0">
+            <w:r w:rsidRPr="00135ED6">
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2465" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2754" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65E0173E" w14:textId="77777777" w:rsidR="007B12D6" w:rsidRDefault="007B12D6" w:rsidP="007B12D6">
+          <w:p w14:paraId="52B0FE88" w14:textId="77777777" w:rsidR="00EC4CBA" w:rsidRDefault="00EC4CBA" w:rsidP="00EC4CBA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D0E61">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Approved by </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>the Deputy Commissioner Operational Support</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11EB8D7A" w14:textId="77777777" w:rsidR="007B12D6" w:rsidRDefault="00C04FFE" w:rsidP="007B12D6">
+          <w:p w14:paraId="6B217CF9" w14:textId="77777777" w:rsidR="00EC4CBA" w:rsidRDefault="00EC4CBA" w:rsidP="00EC4CBA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Memo: </w:t>
             </w:r>
-            <w:r w:rsidR="00497119">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>D24/795356</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38749B48" w14:textId="1EE3C09B" w:rsidR="00497119" w:rsidRPr="006D0E61" w:rsidRDefault="00497119" w:rsidP="007B12D6">
+          <w:p w14:paraId="7F44E631" w14:textId="7EC446ED" w:rsidR="00EC4CBA" w:rsidRDefault="00EC4CBA" w:rsidP="00EC4CBA">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>CM: S24/88754</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1693" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C75F59E" w14:textId="4A2341C1" w:rsidR="007B12D6" w:rsidRDefault="007D5497" w:rsidP="007B12D6">
+          <w:p w14:paraId="113FDD3D" w14:textId="13915C84" w:rsidR="00EC4CBA" w:rsidRDefault="00EC4CBA" w:rsidP="00EC4CBA">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>26 August 2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1797" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1635" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="045C8DC9" w14:textId="70ECFAA4" w:rsidR="007B12D6" w:rsidRDefault="007D5497" w:rsidP="007B12D6">
+          <w:p w14:paraId="5A173551" w14:textId="274F58F9" w:rsidR="00EC4CBA" w:rsidRDefault="00EC4CBA" w:rsidP="00EC4CBA">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="007D5497">
               <w:t>26 August 2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00EC4CBA" w:rsidRPr="00EC4CBA" w14:paraId="68161A4E" w14:textId="77777777" w:rsidTr="009F560E">
+        <w:trPr>
+          <w:trHeight w:val="450"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30C29441" w14:textId="2CF1E3F2" w:rsidR="00EC4CBA" w:rsidRPr="002965AD" w:rsidRDefault="00EC4CBA" w:rsidP="00EC4CBA">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="002965AD">
+              <w:t>7.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2254" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33BE5CA7" w14:textId="7F5A8C4A" w:rsidR="00EC4CBA" w:rsidRPr="002965AD" w:rsidRDefault="00EC4CBA" w:rsidP="00EC4CBA">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="002965AD">
+              <w:t>Operational Policy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2754" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D70968B" w14:textId="77777777" w:rsidR="002965AD" w:rsidRDefault="002965AD" w:rsidP="002965AD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D0E61">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approved by </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>the Deputy Commissioner Operational Support</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28F540BF" w14:textId="77777777" w:rsidR="00EC4CBA" w:rsidRPr="00EC4CBA" w:rsidRDefault="00EC4CBA" w:rsidP="00EC4CBA">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1644" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63C19D33" w14:textId="0A8ED339" w:rsidR="00EC4CBA" w:rsidRPr="00475336" w:rsidRDefault="00475336" w:rsidP="00EC4CBA">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00475336">
+              <w:t>01 Sept 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1635" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15B8A81D" w14:textId="7A8C5E46" w:rsidR="00EC4CBA" w:rsidRPr="00475336" w:rsidRDefault="00475336" w:rsidP="00EC4CBA">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00475336">
+              <w:t>01 Sept 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5DC3A263" w14:textId="77777777" w:rsidR="00E93028" w:rsidRPr="00377903" w:rsidRDefault="00AA4BDB" w:rsidP="00377903">
-[...733 lines deleted...]
-    <w:p w14:paraId="495C4E67" w14:textId="77777777" w:rsidR="0043053D" w:rsidRPr="0043053D" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+    <w:p w14:paraId="57A2CFD1" w14:textId="77777777" w:rsidR="00A83A70" w:rsidRDefault="00A83A70" w:rsidP="00DF778C">
+      <w:pPr>
+        <w:pStyle w:val="Heading"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B71B78F" w14:textId="77777777" w:rsidR="00577B5D" w:rsidRDefault="00577B5D" w:rsidP="00DF778C">
+      <w:pPr>
+        <w:pStyle w:val="Heading"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60B58AD6" w14:textId="77777777" w:rsidR="00577B5D" w:rsidRDefault="00577B5D" w:rsidP="00DF778C">
+      <w:pPr>
+        <w:pStyle w:val="Heading"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DE28E29" w14:textId="77777777" w:rsidR="00577B5D" w:rsidRDefault="00577B5D" w:rsidP="00DF778C">
+      <w:pPr>
+        <w:pStyle w:val="Heading"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D8B27C3" w14:textId="77777777" w:rsidR="00577B5D" w:rsidRDefault="00577B5D" w:rsidP="00DF778C">
+      <w:pPr>
+        <w:pStyle w:val="Heading"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4491C2C5" w14:textId="77777777" w:rsidR="00577B5D" w:rsidRDefault="00577B5D" w:rsidP="00DF778C">
+      <w:pPr>
+        <w:pStyle w:val="Heading"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28ADA961" w14:textId="77777777" w:rsidR="00577B5D" w:rsidRDefault="00577B5D" w:rsidP="00DF778C">
+      <w:pPr>
+        <w:pStyle w:val="Heading"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54DE4951" w14:textId="77777777" w:rsidR="00577B5D" w:rsidRDefault="00577B5D" w:rsidP="00DF778C">
+      <w:pPr>
+        <w:pStyle w:val="Heading"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26F283E4" w14:textId="77777777" w:rsidR="00577B5D" w:rsidRDefault="00577B5D" w:rsidP="00DF778C">
+      <w:pPr>
+        <w:pStyle w:val="Heading"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EA6B4DB" w14:textId="2D51BCDE" w:rsidR="0008596F" w:rsidRDefault="0008596F" w:rsidP="00DF778C">
+      <w:pPr>
+        <w:pStyle w:val="Heading"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B055899" w14:textId="44FEBC93" w:rsidR="00577B5D" w:rsidRPr="002A1DAC" w:rsidRDefault="00577B5D" w:rsidP="002A1DAC">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+        <w:spacing w:before="360" w:after="240"/>
         <w:ind w:left="432" w:hanging="432"/>
-      </w:pPr>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="0043053D">
+        <w:rPr>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="123" w:name="_Appendix_A_:"/>
+      <w:bookmarkStart w:id="124" w:name="_Toc236734905"/>
+      <w:bookmarkEnd w:id="123"/>
+      <w:r w:rsidRPr="002A1DAC">
+        <w:rPr>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Appendix A </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF3499" w:rsidRPr="002A1DAC">
+        <w:rPr>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+        <w:t>: Standard of Behaviour Expected of Prisoners</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="124"/>
+    </w:p>
+    <w:p w14:paraId="34C7EB0F" w14:textId="77777777" w:rsidR="00CF3499" w:rsidRPr="00AD171D" w:rsidRDefault="00CF3499" w:rsidP="00CF3499">
+      <w:r w:rsidRPr="00AD171D">
+        <w:t>These standards are designed to encourage prisoners to achieve a high level of personal responsibility and to actively participate in the employment and programme activities that are available. They are also designed to allow prisoners to earn additional privileges through responsible behaviour.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="749178CF" w14:textId="77777777" w:rsidR="00CF3499" w:rsidRPr="00C650BB" w:rsidRDefault="00CF3499" w:rsidP="00CF3499">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C650BB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="333333"/>
+        </w:rPr>
+        <w:t>Violence and/ or aggression toward staff by prisoners will not be tolerated.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BD49FA7" w14:textId="77777777" w:rsidR="00CF3499" w:rsidRPr="00AD171D" w:rsidRDefault="00CF3499" w:rsidP="00CF3499">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C650BB">
+        <w:t>Violence, aggression</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> or i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD171D">
+        <w:t xml:space="preserve">rresponsible behaviour may result in the suspension of </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD171D">
+        <w:t>losing some or all privileges, or a reduction in the level of additional privileges available.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F5163">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76FD8648" w14:textId="77777777" w:rsidR="00CF3499" w:rsidRPr="00AD171D" w:rsidRDefault="00CF3499" w:rsidP="00CF3499"/>
+    <w:p w14:paraId="77157655" w14:textId="77777777" w:rsidR="00CF3499" w:rsidRPr="00AD171D" w:rsidRDefault="00CF3499" w:rsidP="00CF3499">
+      <w:r w:rsidRPr="00AD171D">
+        <w:t>The prison expects you:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D699697" w14:textId="77777777" w:rsidR="00CF3499" w:rsidRDefault="00CF3499" w:rsidP="00CF3499">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD171D">
+        <w:t>to obey all lawful instructions issued by staff</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26C2CE23" w14:textId="77777777" w:rsidR="00CF3499" w:rsidRPr="00AD171D" w:rsidRDefault="00CF3499" w:rsidP="00CF3499">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD171D">
+        <w:t>to participate in, and be on time for the employment and programme activities made available to you</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A6ADFCC" w14:textId="77777777" w:rsidR="00CF3499" w:rsidRPr="00AD171D" w:rsidRDefault="00CF3499" w:rsidP="00CF3499">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD171D">
+        <w:t>to maintain a high standard of personal hygiene and keep your cell clean and tidy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="111848BD" w14:textId="77777777" w:rsidR="00CF3499" w:rsidRPr="00AD171D" w:rsidRDefault="00CF3499" w:rsidP="00CF3499">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD171D">
+        <w:t>to express your views, requests or complaints in a reasonable manner</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BAB33E7" w14:textId="77777777" w:rsidR="00CF3499" w:rsidRPr="00AD171D" w:rsidRDefault="00CF3499" w:rsidP="00CF3499">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD171D">
+        <w:t>to obey any COPPs or Standing Orders that apply to you</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F31C6E" w14:textId="77777777" w:rsidR="00CF3499" w:rsidRPr="00AD171D" w:rsidRDefault="00CF3499" w:rsidP="00CF3499">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD171D">
+        <w:t>not to use alcohol or any other drugs that have not been lawfully prescribed to you</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06967704" w14:textId="77777777" w:rsidR="00CF3499" w:rsidRPr="00AD171D" w:rsidRDefault="00CF3499" w:rsidP="00CF3499">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD171D">
+        <w:t>not to bully or threaten other prisoners</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="556079C4" w14:textId="77777777" w:rsidR="00CF3499" w:rsidRPr="00AD171D" w:rsidRDefault="00CF3499" w:rsidP="00CF3499">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD171D">
+        <w:t>not to buy, sell or swap any items of property with other prisoners without permission</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="712C3F93" w14:textId="77777777" w:rsidR="00CF3499" w:rsidRPr="00AD171D" w:rsidRDefault="00CF3499" w:rsidP="00CF3499">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD171D">
+        <w:t>not to be involved in gambling or any related activities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="498FCF68" w14:textId="77777777" w:rsidR="00CF3499" w:rsidRPr="00AD171D" w:rsidRDefault="00CF3499" w:rsidP="00CF3499">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD171D">
+        <w:t>not to possess items not lawfully issued to you</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D149CED" w14:textId="77777777" w:rsidR="00CF3499" w:rsidRPr="00AD171D" w:rsidRDefault="00CF3499" w:rsidP="00CF3499">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD171D">
+        <w:t>not to steal or interfere with another prisoners' property</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AD50944" w14:textId="77777777" w:rsidR="00CF3499" w:rsidRPr="00AD171D" w:rsidRDefault="00CF3499" w:rsidP="00CF3499">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD171D">
+        <w:t>not to enter another prisoner's cell without the permission of that prisoner</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29D12F06" w14:textId="77777777" w:rsidR="00CF3499" w:rsidRPr="00AD171D" w:rsidRDefault="00CF3499" w:rsidP="00CF3499">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD171D">
+        <w:t>not to be involved in applying tattoos to yourself or other prisoners.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5905D14B" w14:textId="77777777" w:rsidR="00CF3499" w:rsidRPr="00AD171D" w:rsidRDefault="00CF3499" w:rsidP="00CF3499">
+      <w:r w:rsidRPr="00AD171D">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A1CE89A" w14:textId="77777777" w:rsidR="00BE07D5" w:rsidRDefault="00BE07D5" w:rsidP="00636CAE">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+        <w:spacing w:before="360" w:after="240"/>
+        <w:rPr>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00BE07D5" w:rsidSect="0085521F">
+          <w:headerReference w:type="default" r:id="rId46"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
+          <w:pgMar w:top="993" w:right="1418" w:bottom="1134" w:left="1304" w:header="709" w:footer="590" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="125" w:name="_Appendix_B_:"/>
+      <w:bookmarkEnd w:id="125"/>
+    </w:p>
+    <w:p w14:paraId="4D2F0CD1" w14:textId="6F2E325F" w:rsidR="00CF3499" w:rsidRPr="00453AAC" w:rsidRDefault="00CF3499" w:rsidP="00636CAE">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+        <w:spacing w:before="360" w:after="240"/>
+        <w:rPr>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="126" w:name="_Appendix_B_:_1"/>
+      <w:bookmarkStart w:id="127" w:name="_Toc236734906"/>
+      <w:bookmarkEnd w:id="126"/>
+      <w:r w:rsidRPr="00453AAC">
+        <w:rPr>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Appendix </w:t>
       </w:r>
-      <w:r w:rsidR="00F47B13">
+      <w:r w:rsidR="00392DA2">
+        <w:rPr>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00453AAC">
+        <w:rPr>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00636CAE" w:rsidRPr="00636CAE">
+        <w:rPr>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+        <w:t>Prisoner Fire Risk Assessment</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="127"/>
+    </w:p>
+    <w:p w14:paraId="6A64EFE5" w14:textId="77777777" w:rsidR="002D20B4" w:rsidRPr="002D20B4" w:rsidRDefault="002D20B4" w:rsidP="002D20B4">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="360" w:after="240"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D20B4">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The primary intent of the fire risk alert is to ensure risk is easily identified for staff managing the prisoner. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BBB9F28" w14:textId="1BE2E481" w:rsidR="002D20B4" w:rsidRDefault="002D20B4" w:rsidP="002D20B4">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="360" w:after="240"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D20B4">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fire risk alerts should be reviewed annually or as operationally required. The management of fires shall be managed in accordance with the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId47" w:history="1">
+        <w:r w:rsidRPr="00AE1CE6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:color w:val="467886"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>State Wide Emergency Management Plan</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D20B4">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId48" w:history="1">
+        <w:r w:rsidRPr="00AE1CE6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:color w:val="467886"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>Prisons Local Emergency Management Plan</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005402B3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="0563C1"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058489C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04E5570B" w14:textId="77777777" w:rsidR="00636CAE" w:rsidRDefault="00636CAE" w:rsidP="00392DA2">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="DCStable"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="19"/>
+        <w:tblW w:w="14797" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="636"/>
+        <w:gridCol w:w="1869"/>
+        <w:gridCol w:w="3609"/>
+        <w:gridCol w:w="4450"/>
+        <w:gridCol w:w="4233"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BE07D5" w14:paraId="6F98A831" w14:textId="77777777" w:rsidTr="00BE07D5">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="287"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2505" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E4227E5" w14:textId="77777777" w:rsidR="00BE07D5" w:rsidRPr="002D20B4" w:rsidRDefault="00BE07D5" w:rsidP="00BE07D5">
+            <w:pPr>
+              <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D20B4">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Risk Matrix</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12292" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B016551" w14:textId="77777777" w:rsidR="00BE07D5" w:rsidRPr="002D20B4" w:rsidRDefault="00BE07D5" w:rsidP="00BE07D5">
+            <w:pPr>
+              <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D20B4">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Consequence</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE07D5" w14:paraId="1ED85EBE" w14:textId="77777777" w:rsidTr="00BE07D5">
+        <w:trPr>
+          <w:trHeight w:val="287"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2505" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4E7962DA" w14:textId="77777777" w:rsidR="00BE07D5" w:rsidRPr="002D20B4" w:rsidRDefault="00BE07D5" w:rsidP="00BE07D5">
+            <w:pPr>
+              <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3609" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="21D21333" w14:textId="77777777" w:rsidR="00BE07D5" w:rsidRPr="002D20B4" w:rsidRDefault="00BE07D5" w:rsidP="00BE07D5">
+            <w:pPr>
+              <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D20B4">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Negligible</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="13374261" w14:textId="77777777" w:rsidR="00BE07D5" w:rsidRPr="002D20B4" w:rsidRDefault="00BE07D5" w:rsidP="00BE07D5">
+            <w:pPr>
+              <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D20B4">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Moderate</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4232" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49FA3537" w14:textId="77777777" w:rsidR="00BE07D5" w:rsidRPr="002D20B4" w:rsidRDefault="00BE07D5" w:rsidP="00BE07D5">
+            <w:pPr>
+              <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D20B4">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Major</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE07D5" w14:paraId="6F9FA0F4" w14:textId="77777777" w:rsidTr="00BE07D5">
+        <w:trPr>
+          <w:trHeight w:val="1345"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="636" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
+            <w:textDirection w:val="btLr"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DB757BE" w14:textId="77777777" w:rsidR="00BE07D5" w:rsidRPr="002D20B4" w:rsidRDefault="00BE07D5" w:rsidP="00BE07D5">
+            <w:pPr>
+              <w:ind w:left="113" w:right="113"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D20B4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>LIKELIHOOD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1868" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DAE011F" w14:textId="77777777" w:rsidR="00BE07D5" w:rsidRPr="002D20B4" w:rsidRDefault="00BE07D5" w:rsidP="00BE07D5">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D20B4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Unlikely</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3609" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
+          </w:tcPr>
+          <w:p w14:paraId="076DC7B9" w14:textId="77777777" w:rsidR="00BE07D5" w:rsidRPr="003738D3" w:rsidRDefault="00BE07D5" w:rsidP="00BE07D5">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003738D3">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LOW &lt;RISK&gt; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003738D3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>no incidents within the last 48 months, of igniting, attempting to ignite or threatening to ignite a fire</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
+          </w:tcPr>
+          <w:p w14:paraId="1993C64C" w14:textId="77777777" w:rsidR="00BE07D5" w:rsidRPr="003738D3" w:rsidRDefault="00BE07D5" w:rsidP="00BE07D5">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003738D3">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>LOW &lt;RISK&gt; n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003738D3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>o incidents within the previous 36 months, of igniting, attempting to ignite or threatening to ignite a fire</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4232" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="552B0D07" w14:textId="77777777" w:rsidR="00BE07D5" w:rsidRPr="003738D3" w:rsidRDefault="00BE07D5" w:rsidP="00BE07D5">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003738D3">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>MODERATE &lt;RISK&gt; n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003738D3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>o incidents within the previous 18 months, of igniting, attempts to ignite and / or threatening to ignite a fire</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE07D5" w14:paraId="492AB34D" w14:textId="77777777" w:rsidTr="00BE07D5">
+        <w:trPr>
+          <w:trHeight w:val="1761"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="636" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="59EEA18E" w14:textId="77777777" w:rsidR="00BE07D5" w:rsidRPr="002D20B4" w:rsidRDefault="00BE07D5" w:rsidP="00BE07D5"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1868" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32B8BA99" w14:textId="77777777" w:rsidR="00BE07D5" w:rsidRPr="002D20B4" w:rsidRDefault="00BE07D5" w:rsidP="00BE07D5">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D20B4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Possible</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3609" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
+          </w:tcPr>
+          <w:p w14:paraId="73DB5CA4" w14:textId="77777777" w:rsidR="00BE07D5" w:rsidRPr="003738D3" w:rsidRDefault="00BE07D5" w:rsidP="00BE07D5">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003738D3">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>LOW &lt;RISK&gt; n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003738D3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>o incidents within the previous 42 months, of igniting, attempting to ignite or threatening to ignite a fire</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="417DF058" w14:textId="77777777" w:rsidR="00BE07D5" w:rsidRPr="003738D3" w:rsidRDefault="00BE07D5" w:rsidP="00BE07D5">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003738D3">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>MODERATE &lt;RISK&gt;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003738D3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> no incidents within previous 24 months, of igniting, attempts to ignite and / or threatening to ignite a fire</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4232" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+          </w:tcPr>
+          <w:p w14:paraId="177A480C" w14:textId="77777777" w:rsidR="00BE07D5" w:rsidRPr="003738D3" w:rsidRDefault="00BE07D5" w:rsidP="00BE07D5">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003738D3">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HIGH &lt;RISK&gt; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003738D3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Incident within previous 6 months involving igniting, attempts to ignite and / or threatening to ignite a fire</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE07D5" w14:paraId="42F023DA" w14:textId="77777777" w:rsidTr="00BE07D5">
+        <w:trPr>
+          <w:trHeight w:val="1417"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="636" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="062D5AA2" w14:textId="77777777" w:rsidR="00BE07D5" w:rsidRPr="002D20B4" w:rsidRDefault="00BE07D5" w:rsidP="00BE07D5"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1868" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14FA9B2C" w14:textId="77777777" w:rsidR="00BE07D5" w:rsidRPr="002D20B4" w:rsidRDefault="00BE07D5" w:rsidP="00BE07D5">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D20B4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Likely</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3609" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D1FA1CD" w14:textId="77777777" w:rsidR="00BE07D5" w:rsidRPr="003738D3" w:rsidRDefault="00BE07D5" w:rsidP="00BE07D5">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003738D3">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>MODERATE &lt;RISK&gt; n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003738D3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003738D3">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003738D3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ncidents within previous 30 months, of igniting, attempts to ignite and / or threatening to ignite a fire</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+          </w:tcPr>
+          <w:p w14:paraId="718F25DD" w14:textId="77777777" w:rsidR="00BE07D5" w:rsidRPr="003738D3" w:rsidRDefault="00BE07D5" w:rsidP="00BE07D5">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003738D3">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HIGH &lt;RISK&gt; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003738D3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Incident within previous 12 months involving igniting, attempts to ignite and / or threatening to ignite a fire</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4232" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BAC7ACF" w14:textId="77777777" w:rsidR="00BE07D5" w:rsidRPr="003738D3" w:rsidRDefault="00BE07D5" w:rsidP="00BE07D5">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003738D3">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HIGH &lt;RISK&gt; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003738D3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Incident within previous 24 hours of igniting, attempts to ignite and / or threatening to ignite a fire.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003738D3">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7CE2CFCF" w14:textId="77777777" w:rsidR="002D20B4" w:rsidRDefault="002D20B4" w:rsidP="002D20B4">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="360" w:after="240"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39A46E13" w14:textId="744E5A15" w:rsidR="002D20B4" w:rsidRPr="002D20B4" w:rsidRDefault="002D20B4" w:rsidP="002D20B4">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="360" w:after="240"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D20B4">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Superintendents shall develop a management plan for prisoners who are assessed as a high risk. The management plan shall include (but is not limited to):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="741FA97D" w14:textId="77777777" w:rsidR="002D20B4" w:rsidRPr="002D20B4" w:rsidRDefault="002D20B4" w:rsidP="00435C2E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002D20B4">
+        <w:t>placement and supervision</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DB61166" w14:textId="77777777" w:rsidR="002D20B4" w:rsidRPr="002D20B4" w:rsidRDefault="002D20B4" w:rsidP="00435C2E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002D20B4">
+        <w:t>canteen limitations, for example access to lighters and flammable items</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CC672F6" w14:textId="77777777" w:rsidR="002D20B4" w:rsidRPr="002D20B4" w:rsidRDefault="002D20B4" w:rsidP="00435C2E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002D20B4">
+        <w:t xml:space="preserve">property </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74351969" w14:textId="77777777" w:rsidR="002D20B4" w:rsidRPr="002D20B4" w:rsidRDefault="002D20B4" w:rsidP="00435C2E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002D20B4">
+        <w:t>employment – with regard to access to accelerants and flammable liquids</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="341CCD60" w14:textId="77777777" w:rsidR="002D20B4" w:rsidRPr="002D20B4" w:rsidRDefault="002D20B4" w:rsidP="00435C2E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002D20B4">
+        <w:t xml:space="preserve">review of the fire risk alert. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FFFBC02" w14:textId="77777777" w:rsidR="002D20B4" w:rsidRPr="002D20B4" w:rsidRDefault="002D20B4" w:rsidP="002D20B4">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002D20B4">
+        <w:t xml:space="preserve">Transfers shall be managed in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId49" w:history="1">
+        <w:r w:rsidRPr="00AE1CE6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:color w:val="467886"/>
+            <w:szCs w:val="26"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>COPP 12.4 Prisoner Transfers</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002D20B4">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07A2ECBE" w14:textId="77777777" w:rsidR="002D20B4" w:rsidRPr="002D20B4" w:rsidRDefault="002D20B4" w:rsidP="002D20B4"/>
+    <w:p w14:paraId="6A376C86" w14:textId="77777777" w:rsidR="002D20B4" w:rsidRPr="002D20B4" w:rsidRDefault="002D20B4" w:rsidP="002D20B4">
+      <w:pPr>
+        <w:sectPr w:rsidR="002D20B4" w:rsidRPr="002D20B4" w:rsidSect="00BE07D5">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="16840" w:h="11900" w:orient="landscape" w:code="9"/>
+          <w:pgMar w:top="1304" w:right="992" w:bottom="1418" w:left="1134" w:header="709" w:footer="590" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25F4F168" w14:textId="4BF45578" w:rsidR="00402B42" w:rsidRPr="00402B42" w:rsidRDefault="00402B42" w:rsidP="00402B42">
+      <w:pPr>
+        <w:sectPr w:rsidR="00402B42" w:rsidRPr="00402B42" w:rsidSect="00BE07D5">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
+          <w:pgMar w:top="992" w:right="1418" w:bottom="1134" w:left="1304" w:header="709" w:footer="590" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20A54822" w14:textId="26BBB531" w:rsidR="00636CAE" w:rsidRPr="002D20B4" w:rsidRDefault="00636CAE" w:rsidP="002D20B4">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+        <w:spacing w:before="360" w:after="240"/>
+        <w:rPr>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="128" w:name="_Appendix_C_:"/>
+      <w:bookmarkStart w:id="129" w:name="_Toc236734907"/>
+      <w:bookmarkEnd w:id="128"/>
+      <w:r w:rsidRPr="00453AAC">
+        <w:rPr>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Appendix </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidRPr="0043053D">
-[...8 lines deleted...]
-      <w:bookmarkEnd w:id="106"/>
+      <w:r w:rsidRPr="00453AAC">
+        <w:rPr>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00392DA2">
+        <w:rPr>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+        <w:t>Prisoner Access to Socialisation</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="129"/>
+    </w:p>
+    <w:p w14:paraId="593E6130" w14:textId="1F4E79D9" w:rsidR="00392DA2" w:rsidRPr="00377903" w:rsidRDefault="00392DA2" w:rsidP="00392DA2">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00377903">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>General guidance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="492365CC" w14:textId="77777777" w:rsidR="00392DA2" w:rsidRDefault="00392DA2" w:rsidP="00392DA2">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Superintendents shall ensure all prisoners can socialise daily with other prisoners. Daily socialisation includes, but is not limited to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E052A82" w14:textId="77777777" w:rsidR="00392DA2" w:rsidRDefault="00392DA2" w:rsidP="00435C2E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>recreation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="573CB08A" w14:textId="77777777" w:rsidR="00392DA2" w:rsidRDefault="00392DA2" w:rsidP="00435C2E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>mealtimes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E4D8CF4" w14:textId="77777777" w:rsidR="00392DA2" w:rsidRDefault="00392DA2" w:rsidP="00435C2E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>work</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="102538EC" w14:textId="77777777" w:rsidR="00392DA2" w:rsidRDefault="00392DA2" w:rsidP="00435C2E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">other activities. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F0565C3" w14:textId="77777777" w:rsidR="00392DA2" w:rsidRDefault="00392DA2" w:rsidP="00392DA2">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Prison Officers shall record a unit’s daily socialisation activities in the Unit Occurrence Books, for example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D1DD43E" w14:textId="77777777" w:rsidR="00392DA2" w:rsidRPr="00886FFC" w:rsidRDefault="00392DA2" w:rsidP="00435C2E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00886FFC">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">1030hrs – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00886FFC">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">nit X received a visit from the prison chaplain </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C63FF4D" w14:textId="77777777" w:rsidR="00392DA2" w:rsidRPr="00886FFC" w:rsidRDefault="00392DA2" w:rsidP="00435C2E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00886FFC">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">0900hrs – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00886FFC">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">nit Y accessed socialisation/recreational activities </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33461054" w14:textId="77777777" w:rsidR="00392DA2" w:rsidRDefault="00392DA2" w:rsidP="00392DA2">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Prisoners on a higher supervision level are to have their daily socialisation activities individually recorded in the Unit Occurrence Book and Supervision Log on TOMS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21ED3AD0" w14:textId="77777777" w:rsidR="00392DA2" w:rsidRDefault="00392DA2" w:rsidP="00392DA2">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Superintendents shall ensure the total duration and form of socialisation is maximised daily, with options in order of preference as follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24F5FE4D" w14:textId="77777777" w:rsidR="00392DA2" w:rsidRDefault="00392DA2" w:rsidP="00392DA2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="3222" w:hanging="360"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>face to face – with other prisoners</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C29A76B" w14:textId="77777777" w:rsidR="00392DA2" w:rsidRDefault="00392DA2" w:rsidP="00392DA2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="3222" w:hanging="360"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>face to face – with peer support prisoners/support services</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35086660" w14:textId="29C66F81" w:rsidR="00392DA2" w:rsidRDefault="00392DA2" w:rsidP="00392DA2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="3222" w:hanging="360"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>face to face (through a barrier) – such as with other prisoners through recreation yard grills or via technological means (</w:t>
+      </w:r>
+      <w:r w:rsidR="00E530BA">
+        <w:t>e.g.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> eVisits).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E4C34B0" w14:textId="77777777" w:rsidR="00392DA2" w:rsidRPr="00377903" w:rsidRDefault="00392DA2" w:rsidP="00392DA2">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00377903">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Suspending socialisation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C8E062C" w14:textId="77777777" w:rsidR="00392DA2" w:rsidRDefault="00392DA2" w:rsidP="00392DA2">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The Superintendent may temporarily suspend the daily socialisation entitlement due to an emergency or necessity to maintain the good government, good order and security of their prison. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F8FB5B4" w14:textId="77777777" w:rsidR="00392DA2" w:rsidRDefault="00392DA2" w:rsidP="00392DA2">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The Superintendent shall restore the daily socialisation entitlement as soon as the emergency or necessity has been resolved or addressed. The Superintendent shall ensure the situation is reviewed on a daily basis to ensure the socialisation entitlement can be restored as soon as possible. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="673A8DA2" w14:textId="77777777" w:rsidR="00392DA2" w:rsidRDefault="00392DA2" w:rsidP="00392DA2">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>In the event a prisoner’s daily socialisation entitlement is suspended, the Superintendent shall ensure:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C58787C" w14:textId="77777777" w:rsidR="00392DA2" w:rsidRDefault="00392DA2" w:rsidP="00435C2E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>to document on TOMS the reasons for suspending the daily socialisation entitlement, including specific reference as to why the suspension was necessary for the good order and security of the prison; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="791317D1" w14:textId="77777777" w:rsidR="00392DA2" w:rsidRPr="00CD1A0B" w:rsidRDefault="00392DA2" w:rsidP="00435C2E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>the prisoner is informed of the reasons for the suspension.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="706411CB" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRDefault="00C278D5" w:rsidP="00DF778C">
+      <w:pPr>
+        <w:pStyle w:val="Heading"/>
+        <w:sectPr w:rsidR="00C278D5" w:rsidSect="00BE07D5">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
+          <w:pgMar w:top="992" w:right="1418" w:bottom="1134" w:left="1304" w:header="709" w:footer="590" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="242C4980" w14:textId="6D738BB4" w:rsidR="00C278D5" w:rsidRPr="00C278D5" w:rsidRDefault="00C278D5" w:rsidP="002A1DAC">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+        <w:spacing w:before="360" w:after="240"/>
+        <w:ind w:left="432" w:hanging="432"/>
+        <w:rPr>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="130" w:name="_Appendix_C_–"/>
+      <w:bookmarkStart w:id="131" w:name="_Toc171407407"/>
+      <w:bookmarkStart w:id="132" w:name="_Toc236734908"/>
+      <w:bookmarkEnd w:id="130"/>
+      <w:r w:rsidRPr="00C278D5">
+        <w:rPr>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Appendix </w:t>
+      </w:r>
+      <w:r w:rsidR="00636CAE">
+        <w:rPr>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C278D5">
+        <w:rPr>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Supervision Levels and Minimum Privileges</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="131"/>
+      <w:bookmarkEnd w:id="132"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5003" w:type="pct"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2381"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="3008"/>
+        <w:gridCol w:w="1657"/>
+        <w:gridCol w:w="1878"/>
+        <w:gridCol w:w="1879"/>
+        <w:gridCol w:w="1879"/>
+        <w:gridCol w:w="1881"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AC76B9" w14:paraId="628F952A" w14:textId="77777777" w:rsidTr="006837F6">
+      <w:tr w:rsidR="00C278D5" w14:paraId="43912562" w14:textId="77777777" w:rsidTr="00F26970">
         <w:trPr>
           <w:trHeight w:val="402"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="827" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7538A519" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="520C66D3" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Privilege</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4173" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1922AE90" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="40D196C0" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0043053D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Supervision Level</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC76B9" w14:paraId="07C03FD0" w14:textId="77777777" w:rsidTr="006837F6">
+      <w:tr w:rsidR="00C278D5" w14:paraId="55965CA3" w14:textId="77777777" w:rsidTr="00F26970">
         <w:trPr>
           <w:trHeight w:val="402"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="827" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="395A57B5" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00CD1A0B" w:rsidP="00BC5088">
+          <w:p w14:paraId="3253EE14" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4173" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="6A1A41"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59E3805C" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="58E1480F" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0043053D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>If any supervision level conditions are not met</w:t>
             </w:r>
-            <w:r w:rsidR="00886FFC">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="0043053D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> a note must be made in the TOMS Supervision Log</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC76B9" w14:paraId="77F8FD56" w14:textId="77777777" w:rsidTr="006837F6">
+      <w:tr w:rsidR="00C278D5" w14:paraId="7C9380D8" w14:textId="77777777" w:rsidTr="00F26970">
         <w:trPr>
           <w:trHeight w:val="421"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="827" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="755CC1BC" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00CD1A0B" w:rsidP="00BC5088">
+          <w:p w14:paraId="046CB65B" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1043" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="6A1A41"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="02814BD3" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="599C6C11" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0043053D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Close</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1043" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="6A1A41"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3546A150" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="60EAAC0E" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0043053D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Basic</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1043" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="6A1A41"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="71A754BA" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="25D773CC" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0043053D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Standard</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="6A1A41"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3B6A4C2C" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="5582235D" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0043053D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Earned</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC76B9" w14:paraId="586C5E9B" w14:textId="77777777" w:rsidTr="008523DF">
+      <w:tr w:rsidR="00C278D5" w14:paraId="79BBAFB3" w14:textId="77777777" w:rsidTr="00F26970">
         <w:trPr>
           <w:trHeight w:val="998"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="827" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="6A1A41"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="261BC5C7" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="41C2EB69" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0043053D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Access to </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> hobbies and materials</w:t>
+              <w:t>Access to cell-based hobbies and materials</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1043" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="127F2EC0" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="6DCDE83E" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0043053D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t>Nil access</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1043" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="34312BDB" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="00201BF1" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="0F538F35" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="00201BF1" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00201BF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t>Nil access</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1043" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D6C3B8F" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="00201BF1" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="13A9A153" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="00201BF1" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00201BF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t>Normal access</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1C35D656" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="00201BF1" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="6D9EA20D" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="00201BF1" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00201BF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t>Normal access</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC76B9" w14:paraId="6D87E29A" w14:textId="77777777" w:rsidTr="008523DF">
+      <w:tr w:rsidR="00C278D5" w14:paraId="4635F96D" w14:textId="77777777" w:rsidTr="00F26970">
         <w:trPr>
           <w:trHeight w:val="956"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="827" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="6A1A41"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="50765772" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="30506448" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0043053D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Access to property in storage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1043" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="670582E8" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="1723FA8C" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0043053D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t>Legal papers relating to any matters currently before the courts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1043" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="597BFDF5" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="00201BF1" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="5A4F7EE9" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="00201BF1" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00201BF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t>As per Unit routine</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1043" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="04CA8DA1" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="00201BF1" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="36C4975F" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="00201BF1" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00201BF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t>Normal access</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="69A802FF" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="00201BF1" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="2EEFF27A" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="00201BF1" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00201BF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t>Normal access</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC76B9" w14:paraId="3444523D" w14:textId="77777777" w:rsidTr="006837F6">
+      <w:tr w:rsidR="00C278D5" w14:paraId="16D398C1" w14:textId="77777777" w:rsidTr="00F26970">
         <w:trPr>
           <w:trHeight w:val="693"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="827" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="6A1A41"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="110D125A" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="1FAEB2E6" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="107" w:name="_Hlk89333742"/>
+            <w:bookmarkStart w:id="133" w:name="_Hlk89333742"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Canteen </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00886FFC">
+              <w:t>Canteen s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0043053D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>s</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0043053D">
+              <w:t>pends (</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>pends (</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00153BC5">
+              <w:t xml:space="preserve">max </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0043053D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">max </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0043053D">
+              <w:t>weekly</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>weekly</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00153BC5">
+              <w:t xml:space="preserve"> spend limits</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0043053D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> spend </w:t>
-[...12 lines deleted...]
-              </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidR="005366F2">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> *</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1043" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D85C975" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="0C11F567" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t>G</w:t>
             </w:r>
             <w:r w:rsidRPr="0043053D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">ratuity level </w:t>
             </w:r>
-            <w:r w:rsidR="00A93E6D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="508E6146" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="28002DB6" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0043053D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Nil </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00153BC5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t>PPCA</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="0136971F" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="29E668EC" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0043053D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Unit Manager may restrict access to some items </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1043" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="265027D3" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="00201BF1" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="0753FC5B" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="00201BF1" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t>G</w:t>
             </w:r>
             <w:r w:rsidRPr="00201BF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">ratuity level </w:t>
             </w:r>
-            <w:r w:rsidR="00A93E6D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>3 + equivalent PPCA</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00201BF1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...24 lines deleted...]
-            <w:r w:rsidR="00A5762F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00201BF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Unit Manager may restrict access to some items </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1043" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6C149FE5" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="00201BF1" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="3C04E1A3" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="00201BF1" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00201BF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t>Gratuity level 1</w:t>
             </w:r>
-            <w:r w:rsidR="00A93E6D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> + equivalent </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> + equivalent PPCA</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E46FC27" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="00201BF1" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="2250F4FF" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="00201BF1" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00201BF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t>Gratuity level 1 + 50%</w:t>
             </w:r>
-            <w:r w:rsidR="002D26BD">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> and equivalent </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> and equivalent PPCA</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="107"/>
-      <w:tr w:rsidR="00AC76B9" w14:paraId="2031A30E" w14:textId="77777777" w:rsidTr="008523DF">
+      <w:bookmarkEnd w:id="133"/>
+      <w:tr w:rsidR="00C278D5" w14:paraId="00870F04" w14:textId="77777777" w:rsidTr="00F26970">
         <w:trPr>
           <w:trHeight w:val="748"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="827" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="6A1A41"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="3C13C18E" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="4E97EDD8" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0043053D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Education / offender programs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1043" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5CF544CB" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="358C471E" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0043053D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t>Access subject to risk assessment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1043" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="485D0247" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="00201BF1" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="619126F5" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="00201BF1" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00201BF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t>Normal access</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1043" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="332D322A" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="00201BF1" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="189075C6" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="00201BF1" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00201BF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t>Normal access</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="67EA3CF6" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="00201BF1" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="7902EE90" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="00201BF1" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00201BF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t>Normal access</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC76B9" w14:paraId="473FEA11" w14:textId="77777777" w:rsidTr="008523DF">
+      <w:tr w:rsidR="00C278D5" w14:paraId="32018A56" w14:textId="77777777" w:rsidTr="00F26970">
         <w:trPr>
           <w:trHeight w:val="830"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="827" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="6A1A41"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="2B4902F7" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="5857B3F0" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidRPr="0043053D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>lectrical items per cell (personal)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1043" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B037E05" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="379EF3D4" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0043053D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1043" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="400659D0" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="00201BF1" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="67FCD1B2" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="00201BF1" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00201BF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1043" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4EB04BCA" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="00201BF1" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="69059704" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="00201BF1" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00201BF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C586C4F" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="00201BF1" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="167F703D" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="00201BF1" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Up to 5 items if sufficient </w:t>
             </w:r>
             <w:r w:rsidRPr="00201BF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">power points available </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC76B9" w14:paraId="7D8CE6AA" w14:textId="77777777" w:rsidTr="008523DF">
+      <w:tr w:rsidR="00C278D5" w14:paraId="2B9727BC" w14:textId="77777777" w:rsidTr="00F26970">
         <w:trPr>
           <w:trHeight w:val="517"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="827" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="6A1A41"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="7A036012" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="0024C53C" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0043053D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Employment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1043" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E8980D5" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="1DAF46EC" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0043053D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t>Nil</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1043" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C20539B" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="00201BF1" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="68408115" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="00201BF1" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00201BF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t>Normal access</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1043" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6F342E42" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="00201BF1" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="0DA4F772" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="00201BF1" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00201BF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t>Normal access</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3FDF88B9" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="00201BF1" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="0CB58AB6" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="00201BF1" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00201BF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t>Normal access</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC76B9" w14:paraId="3F02D125" w14:textId="77777777" w:rsidTr="006837F6">
+      <w:tr w:rsidR="00C278D5" w14:paraId="69A6A6E4" w14:textId="77777777" w:rsidTr="00F26970">
         <w:trPr>
           <w:trHeight w:val="912"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="827" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="6A1A41"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="2179F036" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="60DC12F0" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
             <w:r w:rsidRPr="0043053D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ut of cell hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1043" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E01032F" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="75CF7181" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Minimum of 3 </w:t>
             </w:r>
             <w:r w:rsidRPr="0043053D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t>hours per day</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1043" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="67E40B6C" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="3242466B" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0043053D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t>As per Unit routi</w:t>
             </w:r>
-            <w:r w:rsidR="008523DF">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t>ne, minimum of 3 hours per day.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1043" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="329716E9" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="339447B8" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0043053D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t>As per Unit routi</w:t>
             </w:r>
-            <w:r w:rsidR="008523DF">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t>ne, minimum of 3 hours per day.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6956B8F7" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="5A90374F" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0043053D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t>As per Unit routine, minimu</w:t>
             </w:r>
-            <w:r w:rsidR="008523DF">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t>m of 3 hours per day.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC76B9" w14:paraId="214E7C37" w14:textId="77777777" w:rsidTr="006837F6">
+      <w:tr w:rsidR="00C278D5" w14:paraId="30255F26" w14:textId="77777777" w:rsidTr="00F26970">
         <w:trPr>
           <w:trHeight w:val="630"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="827" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="6A1A41"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="6A1E441E" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="395D66D3" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0043053D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Gratuities</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1043" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="26281E46" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="4F3E7901" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0043053D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t>Level 5 only</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1043" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6C1E2211" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="2AB4F8BA" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0043053D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t>Normal for work level</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1043" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5B0DE0AF" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="7BB6B77B" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0043053D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t>Normal for work level</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E7172D0" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="2BA9E791" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0043053D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t>Normal for work level</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC76B9" w14:paraId="3D0E7744" w14:textId="77777777" w:rsidTr="006837F6">
+      <w:tr w:rsidR="00C278D5" w14:paraId="612D54A4" w14:textId="77777777" w:rsidTr="00F26970">
         <w:trPr>
           <w:trHeight w:val="693"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="827" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="6A1A41"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="5B001DF9" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="24BFF47F" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0043053D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Letters </w:t>
             </w:r>
-            <w:r w:rsidR="00886FFC">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="0043053D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>(per month)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1043" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2E8ACB0D" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="73136EBF" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0043053D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D9C734A" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="4B8C8195" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008523DF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">16 if </w:t>
             </w:r>
-            <w:r w:rsidR="00886FFC">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>‘</w:t>
             </w:r>
             <w:r w:rsidRPr="008523DF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>long term</w:t>
             </w:r>
-            <w:r w:rsidR="00886FFC">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
             <w:r w:rsidRPr="008523DF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">** or </w:t>
             </w:r>
-            <w:r w:rsidR="00886FFC">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>‘</w:t>
             </w:r>
             <w:r w:rsidRPr="008523DF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>no visitors</w:t>
             </w:r>
-            <w:r w:rsidR="00886FFC">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
             <w:r w:rsidRPr="008523DF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>***</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1043" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15FF8EE4" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="6854160E" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0043053D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08196C5D" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="7CDF0A9F" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008523DF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">16 if </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>‘</w:t>
             </w:r>
             <w:r w:rsidRPr="008523DF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -14066,65 +16835,65 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
             <w:r w:rsidRPr="008523DF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>***</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1043" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="525EF3B7" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="13A7796A" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0043053D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1FB89BB5" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="1AE99088" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008523DF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">16 if </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>‘</w:t>
             </w:r>
             <w:r w:rsidRPr="008523DF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -14162,1514 +16931,1399 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
             <w:r w:rsidRPr="008523DF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>***</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="083A3BA2" w14:textId="77777777" w:rsidR="008523DF" w:rsidRPr="008523DF" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="0D5A6DA7" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="008523DF" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0043053D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC76B9" w14:paraId="70D93E1F" w14:textId="77777777" w:rsidTr="006837F6">
+      <w:tr w:rsidR="00C278D5" w14:paraId="48A639F3" w14:textId="77777777" w:rsidTr="00F26970">
         <w:trPr>
           <w:trHeight w:val="693"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="827" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="6A1A41"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="6F023521" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="23150187" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0043053D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Library</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1043" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="42BD337E" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="77E86BBC" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0043053D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
-              <w:t>In cell, a prisoner may request reading materials from Prison Officers</w:t>
+              <w:t xml:space="preserve">In cell, a prisoner may request reading </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0043053D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>materials from Prison Officers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1043" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6F6D3007" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="2A7A0761" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0043053D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Unit only</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1043" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4AD872C8" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="2679E649" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0043053D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t>As per prison routine</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6CB82E68" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="2D845464" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0043053D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t>As per prison routine</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC76B9" w14:paraId="367CD5CF" w14:textId="77777777" w:rsidTr="006837F6">
+      <w:tr w:rsidR="00C278D5" w14:paraId="719FDD1C" w14:textId="77777777" w:rsidTr="00F26970">
         <w:trPr>
           <w:trHeight w:val="693"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="827" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="6A1A41"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="59310C4B" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="2C09ECE8" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
                 <w:strike/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0043053D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Location of meals </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1043" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="49B17BC7" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="13D23AA7" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0043053D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t>Each prisoner provided food and water, at the usual hours</w:t>
             </w:r>
-            <w:r w:rsidR="00A5762F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38E655AA" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="0320DF41" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0043053D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t>Meals provided in cell</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1043" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="77712276" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="1F217823" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0043053D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t>Each prisoner provided food and water, at the usual hours</w:t>
             </w:r>
-            <w:r w:rsidR="00A5762F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A44028D" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="620AA10B" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0043053D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t>Meals provided as per Unit routine</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1043" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2E22B477" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="4CD11B08" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0043053D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t>Each prisoner provided food and water, at the usual hours</w:t>
             </w:r>
-            <w:r w:rsidR="00A5762F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0471F986" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="0D06DB4D" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0043053D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t>Meals provided as per Unit routine</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="237E3750" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="5B17C0D5" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0043053D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t>Each prisoner provided food and water, at the usual hours</w:t>
             </w:r>
-            <w:r w:rsidR="00A5762F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1CC34B" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="394D9D7F" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0043053D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t>Meals provided as per Unit routine</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC76B9" w14:paraId="75EF468D" w14:textId="77777777" w:rsidTr="008523DF">
+      <w:tr w:rsidR="00C278D5" w14:paraId="13E2F554" w14:textId="77777777" w:rsidTr="00F26970">
         <w:trPr>
           <w:trHeight w:val="814"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="827" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="6A1A41"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="6E233D90" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="1CF2826B" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0043053D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Musical instrument</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1043" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="58FDB592" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="1E821778" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0043053D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t>Nil access</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1043" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="182B9069" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="7FCB0CD7" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0043053D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t>Nil access</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1043" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5A4FD4F9" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="2BB8816D" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0043053D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t>Normal access</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="43AA4393" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="604A0D09" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0043053D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t>Normal access</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC76B9" w14:paraId="77EAC161" w14:textId="77777777" w:rsidTr="006837F6">
+      <w:tr w:rsidR="00C278D5" w14:paraId="45FE666A" w14:textId="77777777" w:rsidTr="00F26970">
         <w:trPr>
           <w:trHeight w:val="1611"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="827" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="6A1A41"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="77727B7E" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="04EA4FF1" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0043053D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Prisoner Telephone System (PTS) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>limit</w:t>
-[...27 lines deleted...]
-              <w:t>access</w:t>
+              <w:t>limit / access</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1043" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7DF87CBE" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="2C097B69" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Minimum of 1 </w:t>
             </w:r>
             <w:r w:rsidRPr="0043053D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">daily call to approved social contact where </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>daily call to approved social contact where practicable</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="40D67B7C" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="02D04117" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0043053D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t>PTS account $25 maximum per week</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1043" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7F4C24A0" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="0A5DCFF2" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Minimum of 1 </w:t>
             </w:r>
             <w:r w:rsidRPr="0043053D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">daily call to approved social </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>daily call to approved social contact</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="27261380" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="4BFF406C" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0043053D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t>PTS account $50 maximum per week</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1043" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7AC6D543" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="1A5740F9" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0043053D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t>PTS account $100 maximum per week</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="38F05B49" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="20646188" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0043053D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t>PTS account $140 maximum per week</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC76B9" w14:paraId="7F0A3331" w14:textId="77777777" w:rsidTr="008523DF">
+      <w:tr w:rsidR="00C278D5" w14:paraId="02D05D25" w14:textId="77777777" w:rsidTr="00F26970">
         <w:trPr>
           <w:trHeight w:val="1006"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="827" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="6A1A41"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="0409997B" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="4BABB956" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0043053D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Recreation activities external to Unit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1043" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7F51C53E" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="15F2075D" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0043053D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t>Nil, Unit based recreation only</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1043" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7F08D940" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="01113C94" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0043053D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t>Nil, Unit based recreation only</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1043" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="118364AA" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="0D4D9950" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0043053D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t>As per prison routine</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="78B97D56" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="74FF5798" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0043053D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t>As per prison routine</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC76B9" w14:paraId="12478883" w14:textId="77777777" w:rsidTr="006837F6">
+      <w:tr w:rsidR="00C278D5" w14:paraId="70270C82" w14:textId="77777777" w:rsidTr="00F26970">
         <w:trPr>
           <w:trHeight w:val="922"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="827" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="6A1A41"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="455ACED2" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="0E91F424" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0043053D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Study materials</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1043" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="47BD170B" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="104FB631" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0043053D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t>On request if part of a normal course of study</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1043" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C29E926" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="5D0D2741" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0043053D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t>Normal access</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1043" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2EE21CB7" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="5CA7BDF5" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0043053D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t>Normal access</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="33745E04" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="2A2F3593" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0043053D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t>Normal access</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC76B9" w14:paraId="572CCDF8" w14:textId="77777777" w:rsidTr="006837F6">
+      <w:tr w:rsidR="00C278D5" w14:paraId="302EF361" w14:textId="77777777" w:rsidTr="00F26970">
         <w:trPr>
           <w:trHeight w:val="900"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="827" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="6A1A41"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="5D4CC0E3" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="2517DBB4" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0043053D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Writing material</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1043" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6490A040" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="1F544143" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0043053D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t>Letters only</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1043" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1B60A4A6" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="7E587C01" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0043053D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t>Letters and additional material bought from canteen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1043" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="65992F45" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="239A3C4F" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0043053D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t>Letters and additional material bought from canteen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="40B76865" w14:textId="77777777" w:rsidR="00CD1A0B" w:rsidRPr="0043053D" w:rsidRDefault="00AA4BDB" w:rsidP="00BC5088">
+          <w:p w14:paraId="6F08659C" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="0043053D" w:rsidRDefault="00C278D5" w:rsidP="00B610D8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0043053D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
               </w:rPr>
               <w:t>Letters and additional material bought from canteen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6CE696C8" w14:textId="77777777" w:rsidR="00E93028" w:rsidRPr="00AD171D" w:rsidRDefault="00AA4BDB" w:rsidP="00AD171D">
+    <w:p w14:paraId="143BA4AF" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="00F26970" w:rsidRDefault="00C278D5" w:rsidP="00C278D5">
       <w:pPr>
         <w:spacing w:before="120"/>
-        <w:rPr>
-[...35 lines deleted...]
-    <w:p w14:paraId="653361E0" w14:textId="77777777" w:rsidR="00E93028" w:rsidRPr="00AD171D" w:rsidRDefault="00AA4BDB" w:rsidP="00AD171D">
+      </w:pPr>
+      <w:r w:rsidRPr="00F26970">
+        <w:t xml:space="preserve">* for regional prisons, a 5% increase allowed to provide for increased costs of canteen products. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F299C40" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRPr="00F26970" w:rsidRDefault="00C278D5" w:rsidP="00C278D5">
       <w:pPr>
         <w:spacing w:before="120"/>
-        <w:rPr>
-[...29 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F26970">
+        <w:t>** for mail, a ‘long term’ prisoner is defined as a prisoner who is serving an effective sentence of ten years or more.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ED0FE38" w14:textId="10475193" w:rsidR="00577B5D" w:rsidRDefault="00C278D5" w:rsidP="008D58E7">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F26970">
+        <w:t>*** for mail, ‘no visitors’ refers to prisoners who have not received more than 6 social visits during the 6 previous months</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="134" w:name="_Appendix_D_–"/>
+      <w:bookmarkEnd w:id="134"/>
+      <w:r w:rsidR="008D58E7">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F3ECBE0" w14:textId="77777777" w:rsidR="00E93028" w:rsidRPr="00AD171D" w:rsidRDefault="00AA4BDB" w:rsidP="00AD171D">
-[...25 lines deleted...]
-      <w:pgMar w:top="851" w:right="1440" w:bottom="709" w:left="993" w:header="708" w:footer="340" w:gutter="0"/>
+    <w:sectPr w:rsidR="00577B5D" w:rsidSect="00BE07D5">
+      <w:footerReference w:type="default" r:id="rId50"/>
+      <w:type w:val="continuous"/>
+      <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
+      <w:pgMar w:top="992" w:right="1418" w:bottom="1134" w:left="1304" w:header="708" w:footer="340" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0FF98FE0" w14:textId="77777777" w:rsidR="004963DF" w:rsidRDefault="004963DF">
+    <w:p w14:paraId="2F68EE68" w14:textId="77777777" w:rsidR="00BE2973" w:rsidRDefault="00BE2973" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5544C499" w14:textId="77777777" w:rsidR="004963DF" w:rsidRDefault="004963DF">
+    <w:p w14:paraId="6D4B961E" w14:textId="77777777" w:rsidR="00BE2973" w:rsidRDefault="00BE2973" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial Bold">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Trebuchet MS">
-    <w:panose1 w:val="020B0603020202020204"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial Unicode MS">
-[...1 lines deleted...]
-    <w:charset w:val="80"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Arial Bold">
+    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial Unicode MS">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4F8BEA40" w14:textId="77777777" w:rsidR="00322277" w:rsidRDefault="00322277" w:rsidP="00141965">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="105C6373" w14:textId="7421CE63" w:rsidR="00043DB1" w:rsidRDefault="00043DB1" w:rsidP="00043DB1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="1095"/>
         <w:tab w:val="left" w:pos="8080"/>
       </w:tabs>
     </w:pPr>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t xml:space="preserve">The current version of this document is maintained on the </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t>Custodial Ops</w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t xml:space="preserve"> intranet page</w:t>
     </w:r>
-    <w:r>
-[...6 lines deleted...]
-      <w:t xml:space="preserve">     </w:t>
+    <w:r w:rsidR="00216FB2">
+      <w:t xml:space="preserve">       </w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="005B0D4D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>18</w:t>
+      <w:t>9</w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="005B0D4D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>21</w:t>
+      <w:t>9</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
+  <w:p w14:paraId="435FE79A" w14:textId="77777777" w:rsidR="00043DB1" w:rsidRDefault="00043DB1">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7ACCE514" w14:textId="77777777" w:rsidR="00322277" w:rsidRDefault="00322277" w:rsidP="00141965">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="75BBA275" w14:textId="77777777" w:rsidR="00C278D5" w:rsidRDefault="00C278D5" w:rsidP="00141965">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="1095"/>
         <w:tab w:val="left" w:pos="8080"/>
       </w:tabs>
     </w:pPr>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t xml:space="preserve">The current version of this document is maintained on the </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t>Custodial Ops</w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t xml:space="preserve"> intranet page</w:t>
@@ -15745,1744 +18399,1494 @@
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>21</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="297F6E81" w14:textId="77777777" w:rsidR="004963DF" w:rsidRDefault="004963DF" w:rsidP="00E93028">
+    <w:p w14:paraId="6C518231" w14:textId="77777777" w:rsidR="00BE2973" w:rsidRDefault="00BE2973" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="743589FF" w14:textId="77777777" w:rsidR="004963DF" w:rsidRDefault="004963DF" w:rsidP="00E93028">
+    <w:p w14:paraId="2DDBBDB7" w14:textId="77777777" w:rsidR="00BE2973" w:rsidRDefault="00BE2973" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="52346E28" w14:textId="77777777" w:rsidR="00322277" w:rsidRDefault="00322277">
+    <w:p w14:paraId="49EF6129" w14:textId="77777777" w:rsidR="003740D1" w:rsidRDefault="003740D1" w:rsidP="003740D1">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> r. 60(1) </w:t>
       </w:r>
       <w:r w:rsidRPr="009F7F49">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Prisons </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Regulations 1982</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="4072DBDC" w14:textId="77777777" w:rsidR="00322277" w:rsidRDefault="00322277">
+    <w:p w14:paraId="7F6F2EC4" w14:textId="77777777" w:rsidR="003740D1" w:rsidRDefault="003740D1" w:rsidP="003740D1">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> r. 45(1) </w:t>
       </w:r>
       <w:r w:rsidRPr="009F7F49">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Prisons Regulations 1982</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="11694CE8" w14:textId="77777777" w:rsidR="00322277" w:rsidRDefault="00322277" w:rsidP="00E93028">
+    <w:p w14:paraId="67622357" w14:textId="77777777" w:rsidR="003740D1" w:rsidRDefault="003740D1" w:rsidP="003740D1">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> r. 51(1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Prisons Regulations 1982</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="0FB82CC9" w14:textId="77777777" w:rsidR="00322277" w:rsidRDefault="00322277" w:rsidP="00E93028">
+    <w:p w14:paraId="3AF2B079" w14:textId="77777777" w:rsidR="003740D1" w:rsidRDefault="003740D1" w:rsidP="003740D1">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> s. 67, 67A and 68 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Prisons Act 1981</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="279ADFF5" w14:textId="4D824435" w:rsidR="00322277" w:rsidRPr="00E84FF4" w:rsidRDefault="00322277" w:rsidP="00E93028">
+    <w:p w14:paraId="0B68F311" w14:textId="77777777" w:rsidR="003740D1" w:rsidRPr="00E84FF4" w:rsidRDefault="003740D1" w:rsidP="003740D1">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00E84FF4">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00E84FF4">
         <w:t xml:space="preserve"> s.95E </w:t>
       </w:r>
       <w:r w:rsidRPr="00E84FF4">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Prisons Act 1981</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="7B8E71AC" w14:textId="77777777" w:rsidR="00322277" w:rsidRPr="00E84FF4" w:rsidRDefault="00322277" w:rsidP="00E93028">
+    <w:p w14:paraId="5441963C" w14:textId="77777777" w:rsidR="003740D1" w:rsidRPr="00E84FF4" w:rsidRDefault="003740D1" w:rsidP="003740D1">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00E84FF4">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00E84FF4">
         <w:t xml:space="preserve"> Part VI </w:t>
       </w:r>
       <w:r w:rsidRPr="00E84FF4">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Prisons Act 1981 </w:t>
       </w:r>
       <w:r w:rsidRPr="00E84FF4">
         <w:t xml:space="preserve">and Part V Division 7 </w:t>
       </w:r>
       <w:r w:rsidRPr="00E84FF4">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Prisons Regulations 1982</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="1567D2CE" w14:textId="77777777" w:rsidR="00963F3A" w:rsidRPr="00E84FF4" w:rsidRDefault="00963F3A" w:rsidP="00963F3A">
+    <w:p w14:paraId="732D6B70" w14:textId="77777777" w:rsidR="003740D1" w:rsidRPr="00E84FF4" w:rsidRDefault="003740D1" w:rsidP="003740D1">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E84FF4">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00E84FF4">
         <w:t xml:space="preserve"> r.56(b)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E84FF4">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Prisons Regulations 1982</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="22ABD21E" w14:textId="77777777" w:rsidR="00322277" w:rsidRDefault="00322277">
+    <w:p w14:paraId="307F9A41" w14:textId="77777777" w:rsidR="003740D1" w:rsidRDefault="003740D1" w:rsidP="003740D1">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00E84FF4">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00E84FF4">
         <w:t xml:space="preserve"> Part V1 </w:t>
       </w:r>
       <w:r w:rsidRPr="00E84FF4">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Prisons Act 1981</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4CDDC8EA" w14:textId="0D2C7ED5" w:rsidR="00322277" w:rsidRDefault="00322277" w:rsidP="00FD5196">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="50D880CA" w14:textId="032554E7" w:rsidR="005B0177" w:rsidRDefault="00D9472A">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251683840" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A36E341" wp14:editId="4C2A967B">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="551815" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="635" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="465916514" name="Text Box 2" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="551815" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="23CDBC62" w14:textId="26C0C8DB" w:rsidR="00D9472A" w:rsidRPr="00D9472A" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00D9472A">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4A36E341" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:29.65pt;z-index:251683840;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDVUEjgCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7Y7uOuMOEXWIsOA&#10;oi2QDj0rshQbkERBUmJnXz9KtpOt22nYRaZI+pF8fFreDlqRo3C+A1PTYpFTIgyHpjP7mn5/2Xy4&#10;ocQHZhqmwIianoSnt6v375a9rcQVtKAa4QiCGF/1tqZtCLbKMs9boZlfgBUGgxKcZgGvbp81jvWI&#10;rlV2lefXWQ+usQ648B6992OQrhK+lIKHJym9CETVFHsL6XTp3MUzWy1ZtXfMth2f2mD/0IVmncGi&#10;Z6h7Fhg5uO4PKN1xBx5kWHDQGUjZcZFmwGmK/M0025ZZkWZBcrw90+T/Hyx/PG7tsyNh+AIDLjAS&#10;0ltfeXTGeQbpdPxipwTjSOHpTJsYAuHoLMvipigp4Rj6+Om6LMuIkl1+ts6HrwI0iUZNHW4lkcWO&#10;Dz6MqXNKrGVg0ymVNqPMbw7EjJ7s0mG0wrAbprZ30JxwGgfjor3lmw5rPjAfnpnDzeIAqNbwhIdU&#10;0NcUJouSFtyPv/ljPhKOUUp6VEpNDUqZEvXN4CKiqJJRfM7LHG9udu9mwxz0HaD+CnwKlicz5gU1&#10;m9KBfkUdr2MhDDHDsVxNw2zehVGy+A64WK9TEurHsvBgtpZH6MhTJPFleGXOTkwHXNEjzDJi1RvC&#10;x9z4p7frQ0Da0zYipyORE9WovbTP6Z1Ecf96T1mX17z6CQAA//8DAFBLAwQUAAYACAAAACEAw4kd&#10;d9oAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBCF7yb+h82YeJNtNSVQuyXEhAM3RPQ8&#10;dMe20J1pugtUfr2rF71M8vJe3vumWIyuU2cafCtsIJ0koIgrsS3XBnZvq4cZKB+QLXbCZOCLPCzK&#10;25sCcysXfqXzNtQqlrDP0UATQp9r7auGHPqJ9MTR+5TBYYhyqLUd8BLLXacfk2SqHbYcFxrs6aWh&#10;6rg9OQNttpSQ0vt6dfhwqaTXzTq7boy5vxuXz6ACjeEvDD/4ER3KyLSXE1uvOgPxkfB7ozebzkHt&#10;DWTzJ9Blof+zl98AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA1VBI4AkCAAAVBAAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAw4kdd9oAAAADAQAA&#10;DwAAAAAAAAAAAAAAAABjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGoFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="23CDBC62" w14:textId="26C0C8DB" w:rsidR="00D9472A" w:rsidRPr="00D9472A" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00D9472A">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="007D52A9">
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="18A7BAF9" wp14:editId="75BCB09B">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="margin">
+                <wp:align>center</wp:align>
+              </wp:positionV>
+              <wp:extent cx="7900670" cy="315595"/>
+              <wp:effectExtent l="0" t="2714625" r="0" b="2684780"/>
+              <wp:wrapNone/>
+              <wp:docPr id="3" name="WordArt 2"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm rot="18900000">
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="7900670" cy="315595"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:extLst>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="338BE536" w14:textId="77777777" w:rsidR="007D52A9" w:rsidRDefault="007D52A9" w:rsidP="007D52A9">
+                          <w:pPr>
+                            <w:pStyle w:val="NormalWeb"/>
+                            <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+                            <w:jc w:val="center"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="C0C0C0"/>
+                              <w:sz w:val="2"/>
+                              <w:szCs w:val="2"/>
+                              <w14:textFill>
+                                <w14:solidFill>
+                                  <w14:srgbClr w14:val="C0C0C0">
+                                    <w14:alpha w14:val="50000"/>
+                                  </w14:srgbClr>
+                                </w14:solidFill>
+                              </w14:textFill>
+                            </w:rPr>
+                            <w:t>Draft and not for further dissemination until approved</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" numCol="1" fromWordArt="1">
+                      <a:prstTxWarp prst="textPlain">
+                        <a:avLst>
+                          <a:gd name="adj" fmla="val 50000"/>
+                        </a:avLst>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="18A7BAF9" id="WordArt 2" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:-45;z-index:-251640832;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAtzswi9AEAAMsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadpF3Y+o6arsslwW&#10;WGmL9uzaThOIPWbGbdJ/z9jNtghuiBysZGy/ee/Ny+J2cJ3YW6QWfCVnk6kU1mswrd9W8tv64d21&#10;FBSVN6oDbyt5sCRvl2/fLPpQ2gtooDMWBYN4KvtQySbGUBYF6cY6RRMI1vNmDehU5E/cFgZVz+iu&#10;Ky6m08uiBzQBQVsirt4fN+Uy49e11fFrXZONoqskc4t5xbxu0losF6rcogpNq0ca6h9YONV6bnqC&#10;uldRiR22f0G5ViMQ1HGiwRVQ1622WQOrmU3/UPPcqGCzFjaHwskm+n+w+sv+OTyhiMMHGHiAWQSF&#10;R9A/SHi4a5Tf2hUi9I1VhhvP5Kmc6a0Pgceaq2s7xI+mZY9nydeiD1SO+GkeVFLqtOk/g+Erahch&#10;dxtqdAIhXbu+maYnl9kbwYx4aIfToLiB0Fy84nOXV7ylee/9bD6/meeOqkxgaQ4BKX6y4ER6qSRy&#10;EDKq2j9STOTOR0amidyRZhw2g2jNKCMR34A5MPWec1JJ+rlTaNmGnbsDjhVrrxHcCwdxhVn8K4H1&#10;8KIwjBQik3/qXnOSeeTAGOGVS36Y7wzkOo7fXnVino04Mh0Pj5yPqOkuhRWb+NBmQWeeoyBOTNY5&#10;pjtF8vfvfOr8Dy5/AQAA//8DAFBLAwQUAAYACAAAACEATJ9a5tsAAAAFAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPzU7DMBCE70i8g7VI3KhDiPgJ2VSIiEOPbRFnN94mAXsdYqdJeXpcLuWy0mhGM98W&#10;y9kacaDBd44RbhcJCOLa6Y4bhPft280jCB8Ua2UcE8KRPCzLy4tC5dpNvKbDJjQilrDPFUIbQp9L&#10;6euWrPIL1xNHb+8Gq0KUQyP1oKZYbo1Mk+ReWtVxXGhVT68t1V+b0SLon/2xv5um7Wq1rsZv01UV&#10;fXwiXl/NL88gAs3hHIYTfkSHMjLt3MjaC4MQHwl/9+SlWZaC2CFkTw8gy0L+py9/AQAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAC3OzCL0AQAAywMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEyfWubbAAAABQEAAA8AAAAAAAAAAAAAAAAATgQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABWBQAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f">
+              <v:stroke joinstyle="round"/>
+              <o:lock v:ext="edit" shapetype="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="338BE536" w14:textId="77777777" w:rsidR="007D52A9" w:rsidRDefault="007D52A9" w:rsidP="007D52A9">
+                    <w:pPr>
+                      <w:pStyle w:val="NormalWeb"/>
+                      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+                      <w:jc w:val="center"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="C0C0C0"/>
+                        <w:sz w:val="2"/>
+                        <w:szCs w:val="2"/>
+                        <w14:textFill>
+                          <w14:solidFill>
+                            <w14:srgbClr w14:val="C0C0C0">
+                              <w14:alpha w14:val="50000"/>
+                            </w14:srgbClr>
+                          </w14:solidFill>
+                        </w14:textFill>
+                      </w:rPr>
+                      <w:t>Draft and not for further dissemination until approved</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="margin" anchory="margin"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2F690FCE" w14:textId="44475E3D" w:rsidR="005B0177" w:rsidRDefault="00D9472A" w:rsidP="00663830">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-      </w:rPr>
-[...65 lines deleted...]
-        <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2370E476" wp14:editId="3CF93764">
-[...2 lines deleted...]
-                <wp:posOffset>2350135</wp:posOffset>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251684864" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="00F71564" wp14:editId="4AC73C4E">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
               </wp:positionH>
-              <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>-106680</wp:posOffset>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
               </wp:positionV>
-              <wp:extent cx="3971925" cy="542925"/>
-              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:extent cx="551815" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="635" b="4445"/>
               <wp:wrapNone/>
-              <wp:docPr id="21" name="Text Box 21"/>
+              <wp:docPr id="1829080917" name="Text Box 3" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="3971925" cy="542925"/>
+                        <a:ext cx="551815" cy="376555"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
-                      <a:ln w="6350">
+                      <a:ln>
                         <a:noFill/>
                       </a:ln>
-                      <a:effectLst/>
                     </wps:spPr>
-                    <wps:style>
-[...12 lines deleted...]
-                    </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3E95C219" w14:textId="77777777" w:rsidR="00322277" w:rsidRDefault="00322277" w:rsidP="00864FD2">
+                        <w:p w14:paraId="17FFE391" w14:textId="4EC9E1EE" w:rsidR="00D9472A" w:rsidRPr="00D9472A" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
                           <w:pPr>
-                            <w:pStyle w:val="Publicationtitle"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
                           </w:pPr>
-                          <w:r>
-[...12 lines deleted...]
-                            <w:t>)</w:t>
+                          <w:r w:rsidRPr="00D9472A">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="00F71564" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 3" o:spid="_x0000_s1029" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:29.65pt;z-index:251684864;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD49iz9DgIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7YzuOuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KjpOt22nYRaZI+pF8fFrcDVqRo3C+A1PTYpZTIgyHpjP7mn5/WX+4&#10;pcQHZhqmwIianoSnd8v37xa9rcQcWlCNcARBjK96W9M2BFtlmeet0MzPwAqDQQlOs4BXt88ax3pE&#10;1yqb5/lN1oNrrAMuvEfvwxiky4QvpeDhSUovAlE1xd5COl06d/HMlgtW7R2zbcfPbbB/6EKzzmDR&#10;C9QDC4wcXPcHlO64Aw8yzDjoDKTsuEgz4DRF/maabcusSLMgOd5eaPL/D5Y/Hrf22ZEwfIEBFxgJ&#10;6a2vPDrjPIN0On6xU4JxpPB0oU0MgXB0lmVxW5SUcAx9/HRTlmVEya4/W+fDVwGaRKOmDreSyGLH&#10;jQ9j6pQSaxlYd0qlzSjzmwMxoye7dhitMOwG0jU1nU/d76A54VAOxn17y9cdlt4wH56ZwwXjHCja&#10;8ISHVNDXFM4WJS24H3/zx3zkHaOU9CiYmhpUNCXqm8F9RG0lo/iclzne3OTeTYY56HtAGRb4IixP&#10;ZswLajKlA/2Kcl7FQhhihmO5mobJvA+jcvE5cLFapSSUkWVhY7aWR+hIV+TyZXhlzp4JD7ipR5jU&#10;xKo3vI+58U9vV4eA7KelRGpHIs+MowTTWs/PJWr813vKuj7q5U8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQDDiR132gAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8JAEIXvJv6HzZh4k201JVC7JcSE&#10;AzdE9Dx0x7bQnWm6C1R+vasXvUzy8l7e+6ZYjK5TZxp8K2wgnSSgiCuxLdcGdm+rhxkoH5AtdsJk&#10;4Is8LMrbmwJzKxd+pfM21CqWsM/RQBNCn2vtq4Yc+on0xNH7lMFhiHKotR3wEstdpx+TZKodthwX&#10;GuzppaHquD05A222lJDS+3p1+HCppNfNOrtujLm/G5fPoAKN4S8MP/gRHcrItJcTW686A/GR8Huj&#10;N5vOQe0NZPMn0GWh/7OX3wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD49iz9DgIAABwE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDDiR132gAA&#10;AAMBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="17FFE391" w14:textId="4EC9E1EE" w:rsidR="00D9472A" w:rsidRPr="00D9472A" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00D9472A">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="007D52A9">
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="62D01574" wp14:editId="63D3F9C0">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="margin">
+                <wp:align>center</wp:align>
+              </wp:positionV>
+              <wp:extent cx="7900670" cy="315595"/>
+              <wp:effectExtent l="0" t="2714625" r="0" b="2684780"/>
+              <wp:wrapNone/>
+              <wp:docPr id="2" name="WordArt 3"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm rot="18900000">
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="7900670" cy="315595"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:extLst>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="261AA5B3" w14:textId="77777777" w:rsidR="007D52A9" w:rsidRDefault="007D52A9" w:rsidP="007D52A9">
+                          <w:pPr>
+                            <w:pStyle w:val="NormalWeb"/>
+                            <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+                            <w:jc w:val="center"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="C0C0C0"/>
+                              <w:sz w:val="2"/>
+                              <w:szCs w:val="2"/>
+                              <w14:textFill>
+                                <w14:solidFill>
+                                  <w14:srgbClr w14:val="C0C0C0">
+                                    <w14:alpha w14:val="50000"/>
+                                  </w14:srgbClr>
+                                </w14:solidFill>
+                              </w14:textFill>
+                            </w:rPr>
+                            <w:t>Draft and not for further dissemination until approved</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" numCol="1" fromWordArt="1">
+                      <a:prstTxWarp prst="textPlain">
+                        <a:avLst>
+                          <a:gd name="adj" fmla="val 50000"/>
+                        </a:avLst>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="62D01574" id="WordArt 3" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:-45;z-index:-251638784;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFd06d9QEAAMsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadpF3Y+o6arsslwW&#10;WGmL9jy1nSYQe8zYbdJ/z9jNtghuiBysZGy/ee/Ny+J2sJ3YGwotukrOJlMpjFOoW7et5Lf1w7tr&#10;KUIEp6FDZyp5MEHeLt++WfS+NBfYYKcNCQZxoex9JZsYfVkUQTXGQpigN443ayQLkT9pW2iCntFt&#10;V1xMp5dFj6Q9oTIhcPX+uCmXGb+ujYpf6zqYKLpKMreYV8rrJq3FcgHllsA3rRppwD+wsNA6bnqC&#10;uocIYkftX1C2VYQB6zhRaAus61aZrIHVzKZ/qHluwJushc0J/mRT+H+w6sv+2T+RiMMHHHiAWUTw&#10;j6h+BOHwrgG3NSsi7BsDmhvP5Kmc6a0Pnseaq2szxI+6ZY9nydei96Ec8dM8QhlSp03/GTVfgV3E&#10;3G2oyQrCdO36ZpqeXGZvBDPioR1Og+IGQnHxis9dXvGW4r33s/n8Zp47QpnA0hw8hfjJoBXppZLE&#10;QciosH8MMZE7HxmZJnJHmnHYDKLVjJxAE/EN6gNT7zknlQw/d0CGbdjZO+RYsfaa0L5wEFeUxb8S&#10;WA8vQH6kEJn8U/eak8wjB0YLBzb5ob8zkO04fnvoxDwbcWQ6Hh45H1HT3eBXbOJDmwWdeY6CODFZ&#10;55juFMnfv/Op8z+4/AUAAP//AwBQSwMEFAAGAAgAAAAhAEyfWubbAAAABQEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj81OwzAQhO9IvIO1SNyoQ4j4CdlUiIhDj20RZzfeJgF7HWKnSXl6XC7lstJoRjPf&#10;FsvZGnGgwXeOEW4XCQji2umOG4T37dvNIwgfFGtlHBPCkTwsy8uLQuXaTbymwyY0IpawzxVCG0Kf&#10;S+nrlqzyC9cTR2/vBqtClEMj9aCmWG6NTJPkXlrVcVxoVU+vLdVfm9Ei6J/9sb+bpu1qta7Gb9NV&#10;FX18Il5fzS/PIALN4RyGE35EhzIy7dzI2guDEB8Jf/fkpVmWgtghZE8PIMtC/qcvfwEAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQAFd06d9QEAAMsDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBMn1rm2wAAAAUBAAAPAAAAAAAAAAAAAAAAAE8EAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVwUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f">
+              <v:stroke joinstyle="round"/>
+              <o:lock v:ext="edit" shapetype="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="261AA5B3" w14:textId="77777777" w:rsidR="007D52A9" w:rsidRDefault="007D52A9" w:rsidP="007D52A9">
+                    <w:pPr>
+                      <w:pStyle w:val="NormalWeb"/>
+                      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+                      <w:jc w:val="center"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="C0C0C0"/>
+                        <w:sz w:val="2"/>
+                        <w:szCs w:val="2"/>
+                        <w14:textFill>
+                          <w14:solidFill>
+                            <w14:srgbClr w14:val="C0C0C0">
+                              <w14:alpha w14:val="50000"/>
+                            </w14:srgbClr>
+                          </w14:solidFill>
+                        </w14:textFill>
+                      </w:rPr>
+                      <w:t>Draft and not for further dissemination until approved</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="margin" anchory="margin"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="005B0177">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="005B0177">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="005B0177">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="006F3981">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>Prison COPP 2.2 – Prisoner Orientation</w:t>
+    </w:r>
+    <w:r w:rsidR="005B0177">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="005B0177">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t xml:space="preserve"> v0.</w:t>
+    </w:r>
+    <w:r w:rsidR="00E66B64">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="6C901D83" w14:textId="77777777" w:rsidR="005B0177" w:rsidRDefault="005B0177">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5990C4F1" w14:textId="251F8D03" w:rsidR="005B0177" w:rsidRDefault="00B17BAE" w:rsidP="00C1535A">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4513"/>
+        <w:tab w:val="clear" w:pos="9026"/>
+        <w:tab w:val="left" w:pos="1515"/>
+      </w:tabs>
+    </w:pPr>
+    <w:bookmarkStart w:id="1" w:name="_Hlk235605671"/>
+    <w:r w:rsidRPr="00D521D2">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:noProof/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:sz w:val="56"/>
+        <w:szCs w:val="56"/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251682816" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="43C87A05" wp14:editId="64960242">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>3502025</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>-85725</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="551815" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="635" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1609699273" name="Text Box 1" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="551815" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1A3930DF" w14:textId="1F149B4D" w:rsidR="00D9472A" w:rsidRPr="00B17BAE" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00B17BAE">
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="43C87A05" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 1" o:spid="_x0000_s1031" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:275.75pt;margin-top:-6.75pt;width:43.45pt;height:29.65pt;z-index:251682816;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCWdYNwDgIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7a7ueuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KjpOu22nYRaZI+pF8fJrfDlqRg3C+A1PTYpZTIgyHpjO7mv54Xn24&#10;ocQHZhqmwIiaHoWnt4v37+a9rcQVtKAa4QiCGF/1tqZtCLbKMs9boZmfgRUGgxKcZgGvbpc1jvWI&#10;rlV2lefXWQ+usQ648B6992OQLhK+lIKHRym9CETVFHsL6XTp3MYzW8xZtXPMth0/tcH+oQvNOoNF&#10;z1D3LDCyd90fULrjDjzIMOOgM5Cy4yLNgNMU+ZtpNi2zIs2C5Hh7psn/P1j+cNjYJ0fC8BUGXGAk&#10;pLe+8uiM8wzS6fjFTgnGkcLjmTYxBMLRWZbFTVFSwjH08fN1WZYRJbv8bJ0P3wRoEo2aOtxKIosd&#10;1j6MqVNKrGVg1SmVNqPMbw7EjJ7s0mG0wrAdSNfU9NPU/RaaIw7lYNy3t3zVYek18+GJOVwwzoGi&#10;DY94SAV9TeFkUdKC+/k3f8xH3jFKSY+CqalBRVOivhvcR9RWMooveZnjzU3u7WSYvb4DlGGBL8Ly&#10;ZMa8oCZTOtAvKOdlLIQhZjiWq2mYzLswKhefAxfLZUpCGVkW1mZjeYSOdEUun4cX5uyJ8ICbeoBJ&#10;Tax6w/uYG//0drkPyH5aSqR2JPLEOEowrfX0XKLGX99T1uVRL34BAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJZgRx3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjctjRsmarSdJqQ&#10;dthtjI9z1pi20DhVk21lvx5zgpstP3r9vOV68r044xi7QAbUPAOBVAfXUWPg9WU7y0HEZMnZPhAa&#10;+MYI6+r2prSFCxd6xvMhNYJDKBbWQJvSUEgZ6xa9jfMwIPHtI4zeJl7HRrrRXjjc9/Ihy1bS2474&#10;Q2sHfGqx/jqcvIFOb0JS+Lbbfr57FdR1v9PXvTH3d9PmEUTCKf3B8KvP6lCx0zGcyEXRG9BaaUYN&#10;zNSCByZWi3wJ4mhgqXOQVSn/V6h+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJZ1g3AO&#10;AgAAHAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAlm&#10;BHHfAAAACgEAAA8AAAAAAAAAAAAAAAAAaAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="1A3930DF" w14:textId="1F149B4D" w:rsidR="00D9472A" w:rsidRPr="00B17BAE" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00B17BAE">
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00D521D2" w:rsidRPr="00D521D2">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:t>Commissioner’s Operating Policy and Procedure (COPP)</w:t>
+    </w:r>
+    <w:bookmarkEnd w:id="1"/>
+    <w:r w:rsidR="00A4000E" w:rsidRPr="00D521D2">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:noProof/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:sz w:val="56"/>
+        <w:szCs w:val="56"/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24BD6964" wp14:editId="02B4CD54">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:posOffset>676910</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>459105</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1647825" cy="296545"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1" name="Text Box 1"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1647825" cy="296545"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="9525">
+                        <a:noFill/>
+                        <a:miter lim="800000"/>
+                        <a:headEnd/>
+                        <a:tailEnd/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:sdt>
+                          <w:sdtPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+                              <w:b/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                            </w:rPr>
+                            <w:id w:val="-1483379727"/>
+                          </w:sdtPr>
+                          <w:sdtEndPr>
+                            <w:rPr>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:sdtEndPr>
+                          <w:sdtContent>
+                            <w:p w14:paraId="477AFF5E" w14:textId="77777777" w:rsidR="00A4000E" w:rsidRPr="00464E72" w:rsidRDefault="00A4000E" w:rsidP="00A4000E">
+                              <w:pPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+                                  <w:b/>
+                                  <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                </w:rPr>
+                                <w:t>Corrective Services</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:sdtContent>
+                        </w:sdt>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                      <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="2370E476" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-            <v:shape id="Text Box 21" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:185.05pt;margin-top:-8.4pt;width:312.75pt;height:42.75pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDPXc3QRwIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L07SpVuNOEWWIrsE&#10;bbF06FmVpdiYJGqSEjv7+lGynRTZLh12kSnx6Yl8JD2/bbUiB+F8Daagk9GYEmE4lLXZFfT70/rD&#10;Z0p8YKZkCowo6FF4ert4/27e2FxMoQJVCkeQxPi8sQWtQrB5lnleCc38CKww6JTgNAu4dbusdKxB&#10;dq2y6Xh8nTXgSuuAC+/x9K5z0kXil1Lw8CClF4GogmJsIa0urS9xzRZzlu8cs1XN+zDYP0ShWW3w&#10;0RPVHQuM7F39B5WuuQMPMow46AykrLlIOWA2k/FFNtuKWZFyQXG8Pcnk/x8tvz9s7aMjof0CLRYw&#10;CtJYn3s8jPm00un4xUgJ+lHC40k20QbC8fDq5tPkZjqjhKNv9nEabaTJzret8+GrAE2iUVCHZUlq&#10;scPGhw46QOJjBta1Uqk0ypCmoNdXs3G6cPIguTIRK1KRe5pz5MkKRyUiRplvQpK6TAnEg9ReYqUc&#10;OTBsDMa5MCHlnngRHVESg3jLxR5/juotl7s8hpfBhNNlXRtwKfuLsMsfQ8iyw6Pmr/KOZmhf2r6i&#10;L1AesdAOuhnwlq9rrMaG+fDIHDY91hYHOTzgIhWg6tBblFTgfv3tPOKxF9FLSYNDVFD/c8+coMTs&#10;9QpQ2gmOv+XJRH4X1GBKB/oZZ3cZGdDFDEeegobBXIVuTHH2uVguEwhnxrKwMVvLI3VUOvbNU/vM&#10;nO2bK2Bb3sMwOiy/6LEO2yvVadJvcMJS0/Z/gzjCr/cJdf5nLX4DAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbo0Hh4gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcFbu0mlaRozKSVQ&#10;BNFDay/eNtlpEszOxuy2jf5615Meh/l473v5ZjK9uNDoOssI8TwCQVxb3XGDcHzbzVIQzivWqrdM&#10;CF/kYFPc3uQq0/bKe7ocfCNCCLtMIbTeD5mUrm7JKDe3A3H4nexolA/n2Eg9qmsIN71cRFEijeo4&#10;NLRqoLKl+uNwNgjP5e5V7auFSb/78unltB0+j+9LxPu7afsIwtPk/2D41Q/qUASnyp5ZO9EjPKyi&#10;OKAIszgJGwKxXi8TEBVCkq5AFrn8P6H4AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAM9d&#10;zdBHAgAA+wQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AFujQeHiAAAACgEAAA8AAAAAAAAAAAAAAAAAoQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAACwBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape w14:anchorId="24BD6964" id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:53.3pt;margin-top:36.15pt;width:129.75pt;height:23.35pt;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB56BJm+gEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X5xYSZpYIVXXrtOk&#10;7kPq9gMwxjEacBmQ2Nmv3wWnadS+VfMD4vrCufece9hcD0aTg/RBgWV0NplSIq2ARtkdo79+3n9Y&#10;URIitw3XYCWjRxno9fb9u03vKllCB7qRniCIDVXvGO1idFVRBNFJw8MEnLSYbMEbHjH0u6LxvEd0&#10;o4tyOl0WPfjGeRAyBPx7NybpNuO3rRTxe9sGGYlmFHuLefV5rdNabDe82nnuOiVObfA3dGG4slj0&#10;DHXHIyd7r15BGSU8BGjjRIApoG2VkJkDsplNX7B57LiTmQuKE9xZpvD/YMW3w6P74UkcPsKAA8wk&#10;gnsA8TsQC7cdtzt54z30neQNFp4lyYrehep0NUkdqpBA6v4rNDhkvo+QgYbWm6QK8iSIjgM4nkWX&#10;QyQilVzOr1blghKBuXK9XMwXuQSvnm47H+JnCYakDaMeh5rR+eEhxNQNr56OpGIW7pXWebDakp7R&#10;9QLhX2SMiug7rQyjq2n6Rickkp9sky9HrvS4xwLanlgnoiPlONQDUQ2jud8kQg3NEWXwMNoMnwVu&#10;OvB/KenRYoyGP3vuJSX6i0Up17P5PHkyB/PFVYmBv8zUlxluBUIxGikZt7cx+3gkdoOStyqr8dzJ&#10;qWW0ThbpZPPkzcs4n3p+jNt/AAAA//8DAFBLAwQUAAYACAAAACEAq0b8Qd0AAAAKAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KidFgwNcaoKxBVEW5C4ufE2iRqvo9htwt+znOA4&#10;mqfZt8Vq8p044xDbQAaymQKBVAXXUm1gt325eQARkyVnu0Bo4BsjrMrLi8LmLoz0judNqgWPUMyt&#10;gSalPpcyVg16G2ehR+LuEAZvE8ehlm6wI4/7Ts6V0tLblvhCY3t8arA6bk7ewMfr4evzVr3Vz/6u&#10;H8OkJPmlNOb6alo/gkg4pT8YfvVZHUp22ocTuSg6zkprRg3czxcgGFhonYHYc5MtFciykP9fKH8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAeegSZvoBAADUAwAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq0b8Qd0AAAAKAQAADwAAAAAAAAAAAAAA&#10;AABUBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAF4FAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="3E95C219" w14:textId="77777777" w:rsidR="00322277" w:rsidRDefault="00322277" w:rsidP="00864FD2">
-[...18 lines deleted...]
-                  </w:p>
+                  <w:sdt>
+                    <w:sdtPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+                        <w:b/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                      </w:rPr>
+                      <w:id w:val="-1483379727"/>
+                    </w:sdtPr>
+                    <w:sdtEndPr>
+                      <w:rPr>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:sdtEndPr>
+                    <w:sdtContent>
+                      <w:p w14:paraId="477AFF5E" w14:textId="77777777" w:rsidR="00A4000E" w:rsidRPr="00464E72" w:rsidRDefault="00A4000E" w:rsidP="00A4000E">
+                        <w:pPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+                            <w:b/>
+                            <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+                            <w:b/>
+                            <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                          </w:rPr>
+                          <w:t>Corrective Services</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:sdtContent>
+                  </w:sdt>
                 </w:txbxContent>
               </v:textbox>
+              <w10:wrap anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00257330" w:rsidRPr="00D521D2">
       <w:rPr>
+        <w:rFonts w:eastAsia="Arial"/>
         <w:noProof/>
-        <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3FCEDDD5" wp14:editId="7E20FA6F">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="07A02109" wp14:editId="2793C5B2">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="margin">
-            <wp:posOffset>-883285</wp:posOffset>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>-635</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
-            <wp:posOffset>9525</wp:posOffset>
+            <wp:align>top</wp:align>
           </wp:positionV>
-          <wp:extent cx="7533640" cy="10653395"/>
-          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:extent cx="7553325" cy="10689590"/>
+          <wp:effectExtent l="0" t="0" r="9525" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="1" name="Picture 1"/>
+          <wp:docPr id="1841292536" name="Picture 2" descr="A black screen with colorful circles and dots&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1240858642" name="Picture 3"/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="1968693442" name="Picture 2" descr="A black screen with colorful circles and dots&#10;&#10;AI-generated content may be incorrect."/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7533640" cy="10653395"/>
+                    <a:ext cx="7553325" cy="10689590"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
+          <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
-          <wp14:sizeRelV relativeFrom="page">
+          <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-  </w:p>
-[...21 lines deleted...]
-      <w:t>Corrective Services</w:t>
+    <w:r w:rsidR="00C1535A">
+      <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2F329568" w14:textId="4A49250A" w:rsidR="00043DB1" w:rsidRDefault="00D9472A" w:rsidP="00043DB1">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
+      </w:pBdr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251685888" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2E2A4B2F" wp14:editId="5AF23793">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="551815" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="635" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="481074274" name="Text Box 4" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="551815" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="520D4078" w14:textId="616F2398" w:rsidR="00D9472A" w:rsidRPr="00B17BAE" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:color w:val="B40A00"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00B17BAE">
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:color w:val="B40A00"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="2E2A4B2F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 4" o:spid="_x0000_s1033" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:29.65pt;z-index:251685888;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMC+YLDgIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7Y7OOuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KjpOt22nYRaZI+pF8fFrcDVqRo3C+A1PTYpZTIgyHpjP7mn5/WX+4&#10;pcQHZhqmwIianoSnd8v37xa9rcQNtKAa4QiCGF/1tqZtCLbKMs9boZmfgRUGgxKcZgGvbp81jvWI&#10;rlV2k+fzrAfXWAdceI/ehzFIlwlfSsHDk5ReBKJqir2FdLp07uKZLRes2jtm246f22D/0IVmncGi&#10;F6gHFhg5uO4PKN1xBx5kmHHQGUjZcZFmwGmK/M0025ZZkWZBcry90OT/Hyx/PG7tsyNh+AIDLjAS&#10;0ltfeXTGeQbpdPxipwTjSOHpQpsYAuHoLMvitigp4Rj6+GlelmVEya4/W+fDVwGaRKOmDreSyGLH&#10;jQ9j6pQSaxlYd0qlzSjzmwMxoye7dhitMOwG0jU1nU/d76A54VAOxn17y9cdlt4wH56ZwwXjHCja&#10;8ISHVNDXFM4WJS24H3/zx3zkHaOU9CiYmhpUNCXqm8F9RG0lo/iclzne3OTeTYY56HtAGRb4IixP&#10;ZswLajKlA/2Kcl7FQhhihmO5mobJvA+jcvE5cLFapSSUkWVhY7aWR+hIV+TyZXhlzp4JD7ipR5jU&#10;xKo3vI+58U9vV4eA7KelRGpHIs+MowTTWs/PJWr813vKuj7q5U8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQDDiR132gAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8JAEIXvJv6HzZh4k201JVC7JcSE&#10;AzdE9Dx0x7bQnWm6C1R+vasXvUzy8l7e+6ZYjK5TZxp8K2wgnSSgiCuxLdcGdm+rhxkoH5AtdsJk&#10;4Is8LMrbmwJzKxd+pfM21CqWsM/RQBNCn2vtq4Yc+on0xNH7lMFhiHKotR3wEstdpx+TZKodthwX&#10;GuzppaHquD05A222lJDS+3p1+HCppNfNOrtujLm/G5fPoAKN4S8MP/gRHcrItJcTW686A/GR8Huj&#10;N5vOQe0NZPMn0GWh/7OX3wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBMC+YLDgIAABwE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDDiR132gAA&#10;AAMBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="520D4078" w14:textId="616F2398" w:rsidR="00D9472A" w:rsidRPr="00B17BAE" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="B40A00"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00B17BAE">
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="B40A00"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00043DB1">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00043DB1">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00043DB1">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00BB1B43">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>Prison COPP 10.1 Prisoner Behaviour Management</w:t>
+    </w:r>
+    <w:r w:rsidR="00043DB1">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="00967549">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00DD01E3">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>v</w:t>
+    </w:r>
+    <w:r w:rsidR="00126A48">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>7</w:t>
+    </w:r>
+    <w:r w:rsidR="006D472A">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>.0</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="429A8F7F" w14:textId="77777777" w:rsidR="00043DB1" w:rsidRDefault="00043DB1" w:rsidP="00043DB1">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="3E7FD760" w14:textId="77777777" w:rsidR="005B0177" w:rsidRPr="00B2652A" w:rsidRDefault="005B0177" w:rsidP="008B2E4C"/>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A8F3975"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5F6651C0"/>
+    <w:nsid w:val="FFFFFF89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A6684E2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="720"/>
+          <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...127 lines deleted...]
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BE17668"/>
-[...600 lines deleted...]
-    <w:nsid w:val="25BF4696"/>
+    <w:nsid w:val="05B8113D"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="41244C76"/>
+    <w:tmpl w:val="46267358"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%3)"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading3"/>
+      <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1571" w:hanging="720"/>
-[...243 lines deleted...]
-        <w:ind w:left="3222" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:shadow w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:noProof w:val="0"/>
         <w:vanish w:val="0"/>
+        <w:color w:val="auto"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:u w:val="none"/>
         <w:effect w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w:em w:val="none"/>
         <w:specVanish w:val="0"/>
         <w14:glow w14:rad="0">
           <w14:srgbClr w14:val="000000"/>
         </w14:glow>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:reflection w14:blurRad="0" w14:stA="0" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
         <w14:scene3d>
           <w14:camera w14:prst="orthographicFront"/>
           <w14:lightRig w14:rig="threePt" w14:dir="t">
             <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
           </w14:lightRig>
         </w14:scene3d>
-        <w14:props3d w14:extrusionH="0" w14:contourW="0" w14:prstMaterial="warmMatte"/>
+        <w14:props3d w14:extrusionH="0" w14:contourW="0" w14:prstMaterial="none"/>
         <w14:ligatures w14:val="none"/>
         <w14:numForm w14:val="default"/>
         <w14:numSpacing w14:val="default"/>
         <w14:stylisticSets/>
         <w14:cntxtAlts w14:val="0"/>
-      </w:rPr>
-[...108 lines deleted...]
-        <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading4"/>
       <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="864" w:hanging="864"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading5"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1008" w:hanging="1008"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -17502,51 +19906,1132 @@
       <w:pPr>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="122F4122"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8AA0899C"/>
+    <w:lvl w:ilvl="0" w:tplc="3704F4CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="ListNumber1"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1304" w:hanging="453"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:noProof w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:webHidden w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:u w:val="none"/>
+        <w:effect w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:em w:val="none"/>
+        <w:specVanish w:val="0"/>
+        <w14:glow w14:rad="0">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:glow>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:reflection w14:blurRad="0" w14:stA="0" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none"/>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+        <w14:scene3d>
+          <w14:camera w14:prst="orthographicFront"/>
+          <w14:lightRig w14:rig="threePt" w14:dir="t">
+            <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
+          </w14:lightRig>
+        </w14:scene3d>
+        <w14:props3d w14:extrusionH="0" w14:contourW="0" w14:prstMaterial="none"/>
+        <w14:ligatures w14:val="none"/>
+        <w14:numForm w14:val="default"/>
+        <w14:numSpacing w14:val="default"/>
+        <w14:stylisticSets/>
+        <w14:cntxtAlts w14:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2018" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2738" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3458" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4178" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4898" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5618" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6338" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7058" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="12741B81"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BDF4C5A2"/>
+    <w:lvl w:ilvl="0" w:tplc="4D2C0F20">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1211" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="94D4147E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1931" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="7500F050" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2651" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="B1C8EF40" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3371" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="191EDDBE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4091" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="4D227646" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4811" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="E8386A72" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5531" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="F682742A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6251" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08DC558A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6971" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="14B048B1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8BE43F8A"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1211" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1931" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2651" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3371" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4091" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4811" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5531" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6251" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6971" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16A03763"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0788613C"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="177C1F25"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FECEACF2"/>
+    <w:lvl w:ilvl="0" w:tplc="01E8721C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="936" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="23037356"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0F1AA608"/>
+    <w:lvl w:ilvl="0" w:tplc="6E58A8F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="D3062922" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="4B5C96AC" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="CDC20B5A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="EBE07B70" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="06320C82" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="24505B6C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="CA28D54E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="CA607B1A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="23094CE3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BE8C7C1A"/>
+    <w:lvl w:ilvl="0" w:tplc="763E9110">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1211" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="776A7D1C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1931" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="2BCEF44E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2651" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0D526E10" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3371" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="DA3CA802" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4091" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="E7CC44EA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4811" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="5A4EC160" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5531" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="245E899A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6251" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="64DE3764" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6971" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24447E4D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2F486580"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="25BF4696"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="41244C76"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1571" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C9C10E1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8BE43F8A"/>
+    <w:lvl w:ilvl="0" w:tplc="AD46C75C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1211" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B7D03F36" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1931" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="530C63D0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2651" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="A76E9720" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3371" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="42228A62" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4091" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="5162AB60" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4811" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="F1FC1756" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5531" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="A1D0542A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6251" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="5FA4853E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6971" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34166E8B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4F7CD774"/>
+    <w:lvl w:ilvl="0" w:tplc="AA8896E0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1211" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B240B860" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1931" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="ED0A40E2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2651" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="79BEFA7C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3371" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FE000E62" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4091" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="41665662" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4811" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="4622D8DA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5531" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="A6FA4770" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6251" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="F58C7D2A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6971" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DED00BE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6BD2C9DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
@@ -17621,51 +21106,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45A34BF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="84BC887E"/>
     <w:lvl w:ilvl="0" w:tplc="9B9413AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1211" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D550E0F2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1931" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="3C22633A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -17707,51 +21192,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5531" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="D1BC9AD4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6251" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="664CD9BA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6971" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47973902"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9FA6357C"/>
     <w:lvl w:ilvl="0" w:tplc="32427CB2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="23CEE936" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="430C7FEC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -17790,201 +21275,50 @@
     <w:lvl w:ilvl="6" w:tplc="1CD8F080" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="DDBE7D50" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FA064CEA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
-      </w:pPr>
-[...149 lines deleted...]
-        <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4EB535E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="89A2A0BA"/>
     <w:lvl w:ilvl="0" w:tplc="4B6024C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="05887094" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -18609,1186 +21943,1138 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5976" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B650A2AA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6696" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75FD4723"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0D222CBA"/>
-    <w:lvl w:ilvl="0" w:tplc="A19446B2">
+    <w:lvl w:ilvl="0" w:tplc="312E38C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="91FE250E">
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="DFAA0D0A">
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="98DA6FC0">
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="B4AA8D52">
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="02805AA6">
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="1012E8A2">
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="4CFA6B88">
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="CA56BA14">
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="845823278">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7AB95524"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="10863DD2"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="686558900">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="2046517522">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1010596623">
     <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="223562009">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1033504487">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1446726632">
+    <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1916549230">
-[...29 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="977882217">
+  <w:num w:numId="7" w16cid:durableId="977882217">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1798790659">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="8" w16cid:durableId="1298878899">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="171066147">
+  <w:num w:numId="9" w16cid:durableId="2038040210">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="703603742">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="207760565">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="866601841">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1491485490">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1868249680">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1055543450">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="719213708">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1300458834">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1899851994">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1199204789">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="954018455">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="171066147">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="621963588">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="90470902">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1532036498">
-[...11 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="165482184">
+  <w:num w:numId="24" w16cid:durableId="165482184">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1241449290">
-[...5 lines deleted...]
-  <w:num w:numId="13" w16cid:durableId="703603742">
+  <w:num w:numId="25" w16cid:durableId="1241449290">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1491485490">
-[...131 lines deleted...]
-  <w:num w:numId="31" w16cid:durableId="1199204789">
+  <w:num w:numId="26" w16cid:durableId="1883205712">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:numIdMacAtCleanup w:val="25"/>
+  <w:numIdMacAtCleanup w:val="26"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="1728" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="+XOWEwGyCRg/udIGjT/pbF7hC1Mw2K80x/5+5BmkPoHRzeiCSEUijXc1NY5Tz8JMG3j9HSeO3vOs5pf00gp7mw==" w:salt="hMo8/Wa0gzN2YEWtFZWmgA=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="f0a/13j/UEJOsTxh6AB/HxIwqGHsacM8UqD7ukfvO8As1GkwwE7iF6Bb9grsoP6fH4wcBcctRjAfBkHW3VtqLg==" w:salt="mlurC47t7YaF1hOrAgdnMQ=="/>
   <w:defaultTabStop w:val="720"/>
+  <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
+    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="ManualSave" w:val="Y"/>
   </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00E93028"/>
-[...244 lines deleted...]
-    <w:rsid w:val="0062112C"/>
+    <w:rsidRoot w:val="00943E49"/>
+    <w:rsid w:val="00014AEF"/>
+    <w:rsid w:val="00017500"/>
+    <w:rsid w:val="00017E9C"/>
+    <w:rsid w:val="0002034B"/>
+    <w:rsid w:val="00026C79"/>
+    <w:rsid w:val="00033857"/>
+    <w:rsid w:val="0003501A"/>
+    <w:rsid w:val="00043DB1"/>
+    <w:rsid w:val="00044DFF"/>
+    <w:rsid w:val="00045F51"/>
+    <w:rsid w:val="000473F5"/>
+    <w:rsid w:val="00047CD9"/>
+    <w:rsid w:val="0005035A"/>
+    <w:rsid w:val="00052DBE"/>
+    <w:rsid w:val="00055848"/>
+    <w:rsid w:val="00055EE9"/>
+    <w:rsid w:val="0006183C"/>
+    <w:rsid w:val="00063186"/>
+    <w:rsid w:val="000745E4"/>
+    <w:rsid w:val="000755EE"/>
+    <w:rsid w:val="0008596F"/>
+    <w:rsid w:val="0009023F"/>
+    <w:rsid w:val="000925A5"/>
+    <w:rsid w:val="000A013B"/>
+    <w:rsid w:val="000A0549"/>
+    <w:rsid w:val="000A4FAE"/>
+    <w:rsid w:val="000A574C"/>
+    <w:rsid w:val="000A57D7"/>
+    <w:rsid w:val="000A6349"/>
+    <w:rsid w:val="000B0F3D"/>
+    <w:rsid w:val="000B6320"/>
+    <w:rsid w:val="000B7B30"/>
+    <w:rsid w:val="000C6398"/>
+    <w:rsid w:val="000C7C54"/>
+    <w:rsid w:val="000D008C"/>
+    <w:rsid w:val="000D15FD"/>
+    <w:rsid w:val="000D69A3"/>
+    <w:rsid w:val="000E486E"/>
+    <w:rsid w:val="000E5E5F"/>
+    <w:rsid w:val="000F3E0E"/>
+    <w:rsid w:val="000F6D44"/>
+    <w:rsid w:val="000F7531"/>
+    <w:rsid w:val="001035D6"/>
+    <w:rsid w:val="00107D26"/>
+    <w:rsid w:val="001146E8"/>
+    <w:rsid w:val="00114F71"/>
+    <w:rsid w:val="001158E9"/>
+    <w:rsid w:val="00117E72"/>
+    <w:rsid w:val="0012403C"/>
+    <w:rsid w:val="00126611"/>
+    <w:rsid w:val="00126A48"/>
+    <w:rsid w:val="00131037"/>
+    <w:rsid w:val="001370DA"/>
+    <w:rsid w:val="00144A1B"/>
+    <w:rsid w:val="00145CAD"/>
+    <w:rsid w:val="00146739"/>
+    <w:rsid w:val="00146F2F"/>
+    <w:rsid w:val="001473A4"/>
+    <w:rsid w:val="00147727"/>
+    <w:rsid w:val="00150099"/>
+    <w:rsid w:val="00155864"/>
+    <w:rsid w:val="00157879"/>
+    <w:rsid w:val="001619F8"/>
+    <w:rsid w:val="0016491A"/>
+    <w:rsid w:val="00174307"/>
+    <w:rsid w:val="001757E8"/>
+    <w:rsid w:val="0018278E"/>
+    <w:rsid w:val="00183FA6"/>
+    <w:rsid w:val="0018429C"/>
+    <w:rsid w:val="00184404"/>
+    <w:rsid w:val="00192712"/>
+    <w:rsid w:val="00193880"/>
+    <w:rsid w:val="00194076"/>
+    <w:rsid w:val="00194B08"/>
+    <w:rsid w:val="001B151A"/>
+    <w:rsid w:val="001B3C45"/>
+    <w:rsid w:val="001B40DF"/>
+    <w:rsid w:val="001C25AE"/>
+    <w:rsid w:val="001C7F13"/>
+    <w:rsid w:val="001D4B6A"/>
+    <w:rsid w:val="001D5DBF"/>
+    <w:rsid w:val="001D6764"/>
+    <w:rsid w:val="001F2887"/>
+    <w:rsid w:val="0020019A"/>
+    <w:rsid w:val="00200FB3"/>
+    <w:rsid w:val="00204EA2"/>
+    <w:rsid w:val="00212A58"/>
+    <w:rsid w:val="00216FB2"/>
+    <w:rsid w:val="002178FA"/>
+    <w:rsid w:val="00227CB3"/>
+    <w:rsid w:val="00241912"/>
+    <w:rsid w:val="002457AA"/>
+    <w:rsid w:val="00245869"/>
+    <w:rsid w:val="00246961"/>
+    <w:rsid w:val="00247443"/>
+    <w:rsid w:val="00250C62"/>
+    <w:rsid w:val="00252A0A"/>
+    <w:rsid w:val="00254316"/>
+    <w:rsid w:val="00257330"/>
+    <w:rsid w:val="00257401"/>
+    <w:rsid w:val="00263095"/>
+    <w:rsid w:val="00263322"/>
+    <w:rsid w:val="0026526D"/>
+    <w:rsid w:val="0026710C"/>
+    <w:rsid w:val="002673D5"/>
+    <w:rsid w:val="0027609B"/>
+    <w:rsid w:val="0028045B"/>
+    <w:rsid w:val="00285795"/>
+    <w:rsid w:val="00285EC3"/>
+    <w:rsid w:val="00291235"/>
+    <w:rsid w:val="00294509"/>
+    <w:rsid w:val="002965AD"/>
+    <w:rsid w:val="002A1DAC"/>
+    <w:rsid w:val="002A2E72"/>
+    <w:rsid w:val="002A4892"/>
+    <w:rsid w:val="002C1D33"/>
+    <w:rsid w:val="002C3430"/>
+    <w:rsid w:val="002C4E30"/>
+    <w:rsid w:val="002D20B4"/>
+    <w:rsid w:val="002D5C34"/>
+    <w:rsid w:val="002E0DDD"/>
+    <w:rsid w:val="002E5756"/>
+    <w:rsid w:val="002E6F7B"/>
+    <w:rsid w:val="00300125"/>
+    <w:rsid w:val="00302144"/>
+    <w:rsid w:val="00303315"/>
+    <w:rsid w:val="00307315"/>
+    <w:rsid w:val="00307964"/>
+    <w:rsid w:val="00310976"/>
+    <w:rsid w:val="00310F13"/>
+    <w:rsid w:val="00321573"/>
+    <w:rsid w:val="00322686"/>
+    <w:rsid w:val="00322730"/>
+    <w:rsid w:val="0032286F"/>
+    <w:rsid w:val="003245A3"/>
+    <w:rsid w:val="003262F2"/>
+    <w:rsid w:val="003266EE"/>
+    <w:rsid w:val="00330648"/>
+    <w:rsid w:val="00330FB3"/>
+    <w:rsid w:val="00335A71"/>
+    <w:rsid w:val="003369D3"/>
+    <w:rsid w:val="00347271"/>
+    <w:rsid w:val="00354B2E"/>
+    <w:rsid w:val="00357976"/>
+    <w:rsid w:val="003740D1"/>
+    <w:rsid w:val="00376B0A"/>
+    <w:rsid w:val="00380258"/>
+    <w:rsid w:val="00382B19"/>
+    <w:rsid w:val="0038707B"/>
+    <w:rsid w:val="00392DA2"/>
+    <w:rsid w:val="0039716F"/>
+    <w:rsid w:val="003A3F18"/>
+    <w:rsid w:val="003A48BB"/>
+    <w:rsid w:val="003B254E"/>
+    <w:rsid w:val="003C1B90"/>
+    <w:rsid w:val="003D26BC"/>
+    <w:rsid w:val="003D5A2B"/>
+    <w:rsid w:val="003D708E"/>
+    <w:rsid w:val="003E110F"/>
+    <w:rsid w:val="003E1A48"/>
+    <w:rsid w:val="003E30A2"/>
+    <w:rsid w:val="003E6CE1"/>
+    <w:rsid w:val="003F30B1"/>
+    <w:rsid w:val="00400DF5"/>
+    <w:rsid w:val="004017C1"/>
+    <w:rsid w:val="00402B42"/>
+    <w:rsid w:val="00406684"/>
+    <w:rsid w:val="0040796F"/>
+    <w:rsid w:val="00407FAD"/>
+    <w:rsid w:val="00414CF6"/>
+    <w:rsid w:val="00420099"/>
+    <w:rsid w:val="00423576"/>
+    <w:rsid w:val="00435C2E"/>
+    <w:rsid w:val="00437992"/>
+    <w:rsid w:val="00437E06"/>
+    <w:rsid w:val="004400ED"/>
+    <w:rsid w:val="00445A5A"/>
+    <w:rsid w:val="00446A01"/>
+    <w:rsid w:val="00453AAC"/>
+    <w:rsid w:val="0045587F"/>
+    <w:rsid w:val="00457598"/>
+    <w:rsid w:val="00457613"/>
+    <w:rsid w:val="00460AE8"/>
+    <w:rsid w:val="004636F4"/>
+    <w:rsid w:val="00464E72"/>
+    <w:rsid w:val="00466CBB"/>
+    <w:rsid w:val="00474C9A"/>
+    <w:rsid w:val="00475336"/>
+    <w:rsid w:val="00485D4C"/>
+    <w:rsid w:val="00490500"/>
+    <w:rsid w:val="00490C66"/>
+    <w:rsid w:val="0049344A"/>
+    <w:rsid w:val="004B1A33"/>
+    <w:rsid w:val="004B307A"/>
+    <w:rsid w:val="004B6106"/>
+    <w:rsid w:val="004C040F"/>
+    <w:rsid w:val="004C657B"/>
+    <w:rsid w:val="004C695C"/>
+    <w:rsid w:val="004D040B"/>
+    <w:rsid w:val="004D3CCE"/>
+    <w:rsid w:val="004E38EF"/>
+    <w:rsid w:val="004E3C24"/>
+    <w:rsid w:val="004E571B"/>
+    <w:rsid w:val="004F2CDF"/>
+    <w:rsid w:val="004F2F9D"/>
+    <w:rsid w:val="005147E0"/>
+    <w:rsid w:val="0051667C"/>
+    <w:rsid w:val="005169A1"/>
+    <w:rsid w:val="00521AF0"/>
+    <w:rsid w:val="005227C6"/>
+    <w:rsid w:val="005234BF"/>
+    <w:rsid w:val="005326B2"/>
+    <w:rsid w:val="00537AF7"/>
+    <w:rsid w:val="005402B3"/>
+    <w:rsid w:val="00551D86"/>
+    <w:rsid w:val="00554385"/>
+    <w:rsid w:val="0055544F"/>
+    <w:rsid w:val="005554A8"/>
+    <w:rsid w:val="005657AE"/>
+    <w:rsid w:val="00570959"/>
+    <w:rsid w:val="00572593"/>
+    <w:rsid w:val="00576EFF"/>
+    <w:rsid w:val="00577B5D"/>
+    <w:rsid w:val="00580365"/>
+    <w:rsid w:val="005841A5"/>
+    <w:rsid w:val="005847DD"/>
+    <w:rsid w:val="0058489C"/>
+    <w:rsid w:val="00585E54"/>
+    <w:rsid w:val="00587A39"/>
+    <w:rsid w:val="00592112"/>
+    <w:rsid w:val="005924E1"/>
+    <w:rsid w:val="00592F03"/>
+    <w:rsid w:val="00594315"/>
+    <w:rsid w:val="005A3EA6"/>
+    <w:rsid w:val="005B0177"/>
+    <w:rsid w:val="005B0D4D"/>
+    <w:rsid w:val="005B6DAE"/>
+    <w:rsid w:val="005D7318"/>
+    <w:rsid w:val="005E0E26"/>
+    <w:rsid w:val="005E566A"/>
+    <w:rsid w:val="005E6393"/>
+    <w:rsid w:val="005E7052"/>
+    <w:rsid w:val="005F1F62"/>
+    <w:rsid w:val="005F40CB"/>
+    <w:rsid w:val="005F6BB4"/>
+    <w:rsid w:val="005F74C0"/>
+    <w:rsid w:val="00603017"/>
+    <w:rsid w:val="006103D3"/>
+    <w:rsid w:val="00620D59"/>
+    <w:rsid w:val="00622802"/>
+    <w:rsid w:val="0062420A"/>
     <w:rsid w:val="00627992"/>
-    <w:rsid w:val="006401F7"/>
-[...283 lines deleted...]
-    <w:rsid w:val="00C70CB8"/>
+    <w:rsid w:val="006335A4"/>
+    <w:rsid w:val="00634C54"/>
+    <w:rsid w:val="00636CAE"/>
+    <w:rsid w:val="00640EE7"/>
+    <w:rsid w:val="006444FB"/>
+    <w:rsid w:val="00644A2D"/>
+    <w:rsid w:val="00645EBF"/>
+    <w:rsid w:val="006509DA"/>
+    <w:rsid w:val="00653306"/>
+    <w:rsid w:val="00655B34"/>
+    <w:rsid w:val="00655FD4"/>
+    <w:rsid w:val="00656F4A"/>
+    <w:rsid w:val="00663830"/>
+    <w:rsid w:val="0066700C"/>
+    <w:rsid w:val="00672414"/>
+    <w:rsid w:val="00672A1D"/>
+    <w:rsid w:val="0067650D"/>
+    <w:rsid w:val="00677802"/>
+    <w:rsid w:val="00691FE8"/>
+    <w:rsid w:val="00692816"/>
+    <w:rsid w:val="00695CEA"/>
+    <w:rsid w:val="006A2E66"/>
+    <w:rsid w:val="006B3601"/>
+    <w:rsid w:val="006B5B51"/>
+    <w:rsid w:val="006C4BEE"/>
+    <w:rsid w:val="006C4F83"/>
+    <w:rsid w:val="006D1B3F"/>
+    <w:rsid w:val="006D1EAA"/>
+    <w:rsid w:val="006D472A"/>
+    <w:rsid w:val="006F3981"/>
+    <w:rsid w:val="00701F9E"/>
+    <w:rsid w:val="00705A1B"/>
+    <w:rsid w:val="00711C79"/>
+    <w:rsid w:val="00715807"/>
+    <w:rsid w:val="00721B34"/>
+    <w:rsid w:val="00722698"/>
+    <w:rsid w:val="00726958"/>
+    <w:rsid w:val="00733ADA"/>
+    <w:rsid w:val="00741F1D"/>
+    <w:rsid w:val="007444AC"/>
+    <w:rsid w:val="00747726"/>
+    <w:rsid w:val="007501FA"/>
+    <w:rsid w:val="00750230"/>
+    <w:rsid w:val="00752A9E"/>
+    <w:rsid w:val="00752D33"/>
+    <w:rsid w:val="007548D1"/>
+    <w:rsid w:val="00755902"/>
+    <w:rsid w:val="00756DA5"/>
+    <w:rsid w:val="007612DC"/>
+    <w:rsid w:val="00762D6D"/>
+    <w:rsid w:val="007636A9"/>
+    <w:rsid w:val="007642A7"/>
+    <w:rsid w:val="00774187"/>
+    <w:rsid w:val="007750F3"/>
+    <w:rsid w:val="00775238"/>
+    <w:rsid w:val="007817B2"/>
+    <w:rsid w:val="007A7F30"/>
+    <w:rsid w:val="007B0503"/>
+    <w:rsid w:val="007B2AF4"/>
+    <w:rsid w:val="007B6B14"/>
+    <w:rsid w:val="007C453B"/>
+    <w:rsid w:val="007C714E"/>
+    <w:rsid w:val="007D3C6F"/>
+    <w:rsid w:val="007D52A9"/>
+    <w:rsid w:val="007E0DEC"/>
+    <w:rsid w:val="007E3AE9"/>
+    <w:rsid w:val="007E3E61"/>
+    <w:rsid w:val="007E60D8"/>
+    <w:rsid w:val="007E67F4"/>
+    <w:rsid w:val="007F7709"/>
+    <w:rsid w:val="008000C6"/>
+    <w:rsid w:val="00803710"/>
+    <w:rsid w:val="008114B3"/>
+    <w:rsid w:val="008142CA"/>
+    <w:rsid w:val="00817FD1"/>
+    <w:rsid w:val="00823736"/>
+    <w:rsid w:val="00824C33"/>
+    <w:rsid w:val="00825B12"/>
+    <w:rsid w:val="00844223"/>
+    <w:rsid w:val="00851554"/>
+    <w:rsid w:val="00854154"/>
+    <w:rsid w:val="00854B5D"/>
+    <w:rsid w:val="0085521F"/>
+    <w:rsid w:val="00857A48"/>
+    <w:rsid w:val="0086067A"/>
+    <w:rsid w:val="0086733B"/>
+    <w:rsid w:val="00870C6D"/>
+    <w:rsid w:val="00872676"/>
+    <w:rsid w:val="008768F7"/>
+    <w:rsid w:val="008811BC"/>
+    <w:rsid w:val="00881E85"/>
+    <w:rsid w:val="00882C5D"/>
+    <w:rsid w:val="00890FF6"/>
+    <w:rsid w:val="008976B1"/>
+    <w:rsid w:val="008A39A5"/>
+    <w:rsid w:val="008A3DA0"/>
+    <w:rsid w:val="008B2E4C"/>
+    <w:rsid w:val="008B53FF"/>
+    <w:rsid w:val="008B5E88"/>
+    <w:rsid w:val="008C5661"/>
+    <w:rsid w:val="008D3DE0"/>
+    <w:rsid w:val="008D51C1"/>
+    <w:rsid w:val="008D58E7"/>
+    <w:rsid w:val="008D5AFF"/>
+    <w:rsid w:val="008E0703"/>
+    <w:rsid w:val="008E07CC"/>
+    <w:rsid w:val="008E5C90"/>
+    <w:rsid w:val="008E61D5"/>
+    <w:rsid w:val="008F0170"/>
+    <w:rsid w:val="008F5CA3"/>
+    <w:rsid w:val="00907D71"/>
+    <w:rsid w:val="0091065E"/>
+    <w:rsid w:val="00912DF8"/>
+    <w:rsid w:val="00913923"/>
+    <w:rsid w:val="00917E6D"/>
+    <w:rsid w:val="00921B16"/>
+    <w:rsid w:val="00930B45"/>
+    <w:rsid w:val="0093521A"/>
+    <w:rsid w:val="00943E49"/>
+    <w:rsid w:val="00946F2F"/>
+    <w:rsid w:val="0095085F"/>
+    <w:rsid w:val="0096091F"/>
+    <w:rsid w:val="0096379E"/>
+    <w:rsid w:val="00966FA1"/>
+    <w:rsid w:val="00967549"/>
+    <w:rsid w:val="009770E8"/>
+    <w:rsid w:val="009814BD"/>
+    <w:rsid w:val="009824F1"/>
+    <w:rsid w:val="00987A17"/>
+    <w:rsid w:val="00994B80"/>
+    <w:rsid w:val="0099598B"/>
+    <w:rsid w:val="009962C0"/>
+    <w:rsid w:val="00996F4C"/>
+    <w:rsid w:val="009A19E1"/>
+    <w:rsid w:val="009A3990"/>
+    <w:rsid w:val="009A54E4"/>
+    <w:rsid w:val="009B3330"/>
+    <w:rsid w:val="009B751B"/>
+    <w:rsid w:val="009C0175"/>
+    <w:rsid w:val="009C5485"/>
+    <w:rsid w:val="009C5EC6"/>
+    <w:rsid w:val="009E313F"/>
+    <w:rsid w:val="009E3CD5"/>
+    <w:rsid w:val="009E69AB"/>
+    <w:rsid w:val="009E6B17"/>
+    <w:rsid w:val="009E78F7"/>
+    <w:rsid w:val="009E7E82"/>
+    <w:rsid w:val="009F211D"/>
+    <w:rsid w:val="009F545D"/>
+    <w:rsid w:val="009F560E"/>
+    <w:rsid w:val="009F7F7F"/>
+    <w:rsid w:val="00A06C26"/>
+    <w:rsid w:val="00A106FB"/>
+    <w:rsid w:val="00A137E1"/>
+    <w:rsid w:val="00A16581"/>
+    <w:rsid w:val="00A266C1"/>
+    <w:rsid w:val="00A3674A"/>
+    <w:rsid w:val="00A37664"/>
+    <w:rsid w:val="00A4000E"/>
+    <w:rsid w:val="00A42DE0"/>
+    <w:rsid w:val="00A43D05"/>
+    <w:rsid w:val="00A45B8D"/>
+    <w:rsid w:val="00A46779"/>
+    <w:rsid w:val="00A50E97"/>
+    <w:rsid w:val="00A547EA"/>
+    <w:rsid w:val="00A56BBB"/>
+    <w:rsid w:val="00A57ADF"/>
+    <w:rsid w:val="00A633E1"/>
+    <w:rsid w:val="00A70924"/>
+    <w:rsid w:val="00A71C1A"/>
+    <w:rsid w:val="00A75CCB"/>
+    <w:rsid w:val="00A820CD"/>
+    <w:rsid w:val="00A83A70"/>
+    <w:rsid w:val="00A86A02"/>
+    <w:rsid w:val="00A91C2F"/>
+    <w:rsid w:val="00A942A3"/>
+    <w:rsid w:val="00A954B2"/>
+    <w:rsid w:val="00AA03BC"/>
+    <w:rsid w:val="00AA6BFF"/>
+    <w:rsid w:val="00AB2F4F"/>
+    <w:rsid w:val="00AB438E"/>
+    <w:rsid w:val="00AB4FC6"/>
+    <w:rsid w:val="00AB511C"/>
+    <w:rsid w:val="00AB68F2"/>
+    <w:rsid w:val="00AC2EBD"/>
+    <w:rsid w:val="00AC5EAE"/>
+    <w:rsid w:val="00AD11ED"/>
+    <w:rsid w:val="00AE0454"/>
+    <w:rsid w:val="00AE150E"/>
+    <w:rsid w:val="00AE1CE6"/>
+    <w:rsid w:val="00AE3362"/>
+    <w:rsid w:val="00AF4C82"/>
+    <w:rsid w:val="00AF5A87"/>
+    <w:rsid w:val="00AF79BD"/>
+    <w:rsid w:val="00AF7DDC"/>
+    <w:rsid w:val="00B004D7"/>
+    <w:rsid w:val="00B00C80"/>
+    <w:rsid w:val="00B015D9"/>
+    <w:rsid w:val="00B02B08"/>
+    <w:rsid w:val="00B02C2C"/>
+    <w:rsid w:val="00B05731"/>
+    <w:rsid w:val="00B05D40"/>
+    <w:rsid w:val="00B1301D"/>
+    <w:rsid w:val="00B15829"/>
+    <w:rsid w:val="00B17BAE"/>
+    <w:rsid w:val="00B24BF8"/>
+    <w:rsid w:val="00B3369D"/>
+    <w:rsid w:val="00B373E2"/>
+    <w:rsid w:val="00B37CED"/>
+    <w:rsid w:val="00B40519"/>
+    <w:rsid w:val="00B45819"/>
+    <w:rsid w:val="00B5024F"/>
+    <w:rsid w:val="00B512DB"/>
+    <w:rsid w:val="00B52B92"/>
+    <w:rsid w:val="00B5606A"/>
+    <w:rsid w:val="00B6015E"/>
+    <w:rsid w:val="00B65BED"/>
+    <w:rsid w:val="00B70E02"/>
+    <w:rsid w:val="00B831BC"/>
+    <w:rsid w:val="00B90887"/>
+    <w:rsid w:val="00B937D8"/>
+    <w:rsid w:val="00B9553C"/>
+    <w:rsid w:val="00BB1B43"/>
+    <w:rsid w:val="00BB3AC0"/>
+    <w:rsid w:val="00BB3F19"/>
+    <w:rsid w:val="00BB5268"/>
+    <w:rsid w:val="00BB7296"/>
+    <w:rsid w:val="00BC573A"/>
+    <w:rsid w:val="00BD4A7A"/>
+    <w:rsid w:val="00BD788E"/>
+    <w:rsid w:val="00BE07D5"/>
+    <w:rsid w:val="00BE2973"/>
+    <w:rsid w:val="00BE495C"/>
+    <w:rsid w:val="00BF52CF"/>
+    <w:rsid w:val="00BF6962"/>
+    <w:rsid w:val="00BF6E35"/>
+    <w:rsid w:val="00C028DD"/>
+    <w:rsid w:val="00C06A93"/>
+    <w:rsid w:val="00C0767A"/>
+    <w:rsid w:val="00C11C3C"/>
+    <w:rsid w:val="00C1535A"/>
+    <w:rsid w:val="00C15484"/>
+    <w:rsid w:val="00C156AB"/>
+    <w:rsid w:val="00C2101E"/>
+    <w:rsid w:val="00C210EE"/>
+    <w:rsid w:val="00C278D5"/>
+    <w:rsid w:val="00C34111"/>
+    <w:rsid w:val="00C35D86"/>
+    <w:rsid w:val="00C37CB3"/>
+    <w:rsid w:val="00C4010F"/>
+    <w:rsid w:val="00C40A0D"/>
+    <w:rsid w:val="00C4231A"/>
+    <w:rsid w:val="00C51B78"/>
+    <w:rsid w:val="00C5205B"/>
+    <w:rsid w:val="00C52629"/>
+    <w:rsid w:val="00C53F0C"/>
+    <w:rsid w:val="00C659D9"/>
+    <w:rsid w:val="00C74809"/>
+    <w:rsid w:val="00C8272F"/>
+    <w:rsid w:val="00C872DC"/>
+    <w:rsid w:val="00C9176C"/>
+    <w:rsid w:val="00C96C29"/>
+    <w:rsid w:val="00C97A9A"/>
+    <w:rsid w:val="00CA0520"/>
     <w:rsid w:val="00CA0C24"/>
-    <w:rsid w:val="00CA2E30"/>
-[...139 lines deleted...]
-    <w:rsid w:val="00FF6B39"/>
+    <w:rsid w:val="00CA3D77"/>
+    <w:rsid w:val="00CB56A7"/>
+    <w:rsid w:val="00CC47AF"/>
+    <w:rsid w:val="00CD1986"/>
+    <w:rsid w:val="00CD640C"/>
+    <w:rsid w:val="00CE1A06"/>
+    <w:rsid w:val="00CE2EF1"/>
+    <w:rsid w:val="00CE55D2"/>
+    <w:rsid w:val="00CF3499"/>
+    <w:rsid w:val="00D0099B"/>
+    <w:rsid w:val="00D00BCA"/>
+    <w:rsid w:val="00D04ADB"/>
+    <w:rsid w:val="00D05A5B"/>
+    <w:rsid w:val="00D05B49"/>
+    <w:rsid w:val="00D06E62"/>
+    <w:rsid w:val="00D20E41"/>
+    <w:rsid w:val="00D25EBB"/>
+    <w:rsid w:val="00D341F5"/>
+    <w:rsid w:val="00D35CE8"/>
+    <w:rsid w:val="00D37234"/>
+    <w:rsid w:val="00D37D47"/>
+    <w:rsid w:val="00D45F5D"/>
+    <w:rsid w:val="00D510F8"/>
+    <w:rsid w:val="00D516A9"/>
+    <w:rsid w:val="00D521D2"/>
+    <w:rsid w:val="00D52373"/>
+    <w:rsid w:val="00D52917"/>
+    <w:rsid w:val="00D601A9"/>
+    <w:rsid w:val="00D60C17"/>
+    <w:rsid w:val="00D70B2D"/>
+    <w:rsid w:val="00D9330E"/>
+    <w:rsid w:val="00D9472A"/>
+    <w:rsid w:val="00D96844"/>
+    <w:rsid w:val="00D97972"/>
+    <w:rsid w:val="00DA285D"/>
+    <w:rsid w:val="00DA2F48"/>
+    <w:rsid w:val="00DA71DD"/>
+    <w:rsid w:val="00DB1AB2"/>
+    <w:rsid w:val="00DB5B66"/>
+    <w:rsid w:val="00DC4AB7"/>
+    <w:rsid w:val="00DC6510"/>
+    <w:rsid w:val="00DD01E3"/>
+    <w:rsid w:val="00DD7766"/>
+    <w:rsid w:val="00DE1C6E"/>
+    <w:rsid w:val="00DE45C4"/>
+    <w:rsid w:val="00DE6751"/>
+    <w:rsid w:val="00DF778C"/>
+    <w:rsid w:val="00E0077E"/>
+    <w:rsid w:val="00E01B16"/>
+    <w:rsid w:val="00E0273E"/>
+    <w:rsid w:val="00E073E9"/>
+    <w:rsid w:val="00E102E9"/>
+    <w:rsid w:val="00E16BEB"/>
+    <w:rsid w:val="00E3260F"/>
+    <w:rsid w:val="00E3357D"/>
+    <w:rsid w:val="00E500A6"/>
+    <w:rsid w:val="00E50E45"/>
+    <w:rsid w:val="00E530BA"/>
+    <w:rsid w:val="00E66B64"/>
+    <w:rsid w:val="00E81878"/>
+    <w:rsid w:val="00E84D53"/>
+    <w:rsid w:val="00E932DA"/>
+    <w:rsid w:val="00E97905"/>
+    <w:rsid w:val="00EA2F74"/>
+    <w:rsid w:val="00EA6531"/>
+    <w:rsid w:val="00EA7EAC"/>
+    <w:rsid w:val="00EB2743"/>
+    <w:rsid w:val="00EB31DF"/>
+    <w:rsid w:val="00EB3C97"/>
+    <w:rsid w:val="00EB63FD"/>
+    <w:rsid w:val="00EC11D3"/>
+    <w:rsid w:val="00EC1518"/>
+    <w:rsid w:val="00EC2113"/>
+    <w:rsid w:val="00EC4CBA"/>
+    <w:rsid w:val="00EC5AF1"/>
+    <w:rsid w:val="00EC7AB2"/>
+    <w:rsid w:val="00ED54AF"/>
+    <w:rsid w:val="00ED73B0"/>
+    <w:rsid w:val="00EE1BAE"/>
+    <w:rsid w:val="00EE25EC"/>
+    <w:rsid w:val="00EE2672"/>
+    <w:rsid w:val="00EE3319"/>
+    <w:rsid w:val="00EE5B4A"/>
+    <w:rsid w:val="00EF0F94"/>
+    <w:rsid w:val="00EF1CBD"/>
+    <w:rsid w:val="00EF2200"/>
+    <w:rsid w:val="00F00B24"/>
+    <w:rsid w:val="00F20C59"/>
+    <w:rsid w:val="00F24AC2"/>
+    <w:rsid w:val="00F26970"/>
+    <w:rsid w:val="00F27C12"/>
+    <w:rsid w:val="00F3512B"/>
+    <w:rsid w:val="00F42F4B"/>
+    <w:rsid w:val="00F45492"/>
+    <w:rsid w:val="00F47045"/>
+    <w:rsid w:val="00F5397E"/>
+    <w:rsid w:val="00F60256"/>
+    <w:rsid w:val="00F60389"/>
+    <w:rsid w:val="00F61120"/>
+    <w:rsid w:val="00F62241"/>
+    <w:rsid w:val="00F6489F"/>
+    <w:rsid w:val="00F7213E"/>
+    <w:rsid w:val="00F73811"/>
+    <w:rsid w:val="00F814B4"/>
+    <w:rsid w:val="00F81764"/>
+    <w:rsid w:val="00F91A44"/>
+    <w:rsid w:val="00F932CA"/>
+    <w:rsid w:val="00F933CE"/>
+    <w:rsid w:val="00F93AF6"/>
+    <w:rsid w:val="00F948E8"/>
+    <w:rsid w:val="00F97BB6"/>
+    <w:rsid w:val="00FA1D8B"/>
+    <w:rsid w:val="00FA430D"/>
+    <w:rsid w:val="00FC361B"/>
+    <w:rsid w:val="00FC3A19"/>
+    <w:rsid w:val="00FD0526"/>
+    <w:rsid w:val="00FD2E73"/>
+    <w:rsid w:val="00FE207C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="5D227700"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{FFC3DD5F-253D-4712-A628-85A3B07035D1}"/>
+  <w14:docId w14:val="29826D42"/>
+  <w14:defaultImageDpi w14:val="300"/>
+  <w15:docId w15:val="{C464151C-FF05-4288-A8C5-8EAC433E0304}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
-[...4 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
@@ -20053,1746 +23339,2260 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00AD171D"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="005554A8"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00AB7A89"/>
+    <w:rsid w:val="00DA285D"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:numPr>
-        <w:numId w:val="6"/>
+        <w:numId w:val="1"/>
       </w:numPr>
-      <w:spacing w:before="360" w:after="120"/>
+      <w:spacing w:before="240" w:after="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:color w:val="305497"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00AB7A89"/>
+    <w:rsid w:val="00C51B78"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:spacing w:before="240"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
+      <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Heading2"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00AB7A89"/>
+    <w:rsid w:val="00DB5B66"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
       </w:numPr>
-      <w:spacing w:before="120"/>
-      <w:ind w:left="720"/>
+      <w:spacing w:before="200"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="0"/>
+      <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E93028"/>
+    <w:qFormat/>
+    <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="3"/>
-        <w:numId w:val="6"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E93028"/>
+    <w:qFormat/>
+    <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="4"/>
-        <w:numId w:val="6"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:color w:val="243F60"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E93028"/>
+    <w:qFormat/>
+    <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="5"/>
-        <w:numId w:val="6"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="243F60"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E93028"/>
+    <w:qFormat/>
+    <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="6"/>
-        <w:numId w:val="6"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E93028"/>
+    <w:qFormat/>
+    <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="7"/>
-        <w:numId w:val="6"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E93028"/>
+    <w:qFormat/>
+    <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="8"/>
-        <w:numId w:val="6"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...144 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E93028"/>
+    <w:rsid w:val="003C1B90"/>
     <w:rPr>
-      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
-    <w:name w:val="Normal (Web)"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:link w:val="BalloonText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003C1B90"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="000D69A3"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Documentdetails">
+    <w:name w:val="Document details"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E93028"/>
+    <w:qFormat/>
+    <w:rsid w:val="00250C62"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:spacing w:before="60" w:after="60"/>
     </w:pPr>
-    <w:rPr>
-[...102 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E93028"/>
+    <w:rsid w:val="004D040B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
-    <w:rsid w:val="00E93028"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="004D040B"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E93028"/>
+    <w:rsid w:val="00592112"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:ind w:left="-284"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
-    <w:rsid w:val="00E93028"/>
+    <w:rsid w:val="00592112"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListBullet">
-[...1 lines deleted...]
-    <w:basedOn w:val="pdfparastyle04"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
+    <w:name w:val="Heading"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E81878"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="305497"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00DA285D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="305497"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C51B78"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
+      <w:color w:val="305497"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00DB5B66"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="305497"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="000755EE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="000755EE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:color w:val="243F60"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000755EE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000755EE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000755EE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:color w:val="404040"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000755EE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Instructionalnote">
+    <w:name w:val="Instructional note"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EA7EAC"/>
+    <w:rPr>
+      <w:color w:val="C00000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA1D8B"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="0"/>
+      </w:numPr>
+      <w:spacing w:before="480" w:after="0" w:line="276" w:lineRule="auto"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:color w:val="365F91"/>
+      <w:lang w:eastAsia="ja-JP"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC1">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0018278E"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="305497"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC2">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00063186"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1022"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
+      </w:tabs>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="240" w:firstLine="194"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="305497"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
-[...7 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="007444AC"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...31 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:color w:val="0000FF"/>
+      <w:sz w:val="24"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
-    <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:rsid w:val="00AD171D"/>
+    <w:rsid w:val="00AB68F2"/>
     <w:pPr>
-      <w:spacing w:before="1800" w:after="240"/>
+      <w:spacing w:before="2280" w:after="240"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
       <w:b/>
-      <w:color w:val="6A1A41"/>
+      <w:color w:val="305497"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00AD171D"/>
+    <w:rsid w:val="00AB68F2"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Bold" w:eastAsia="MS Mincho" w:hAnsi="Arial Bold" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
       <w:b/>
-      <w:color w:val="6A1A41"/>
+      <w:color w:val="305497"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="56"/>
-    </w:rPr>
-[...30 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-AU"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00E93028"/>
+    <w:rsid w:val="00126611"/>
     <w:pPr>
       <w:spacing w:after="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
       <w:b/>
       <w:color w:val="565A5C"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00E93028"/>
+    <w:rsid w:val="00126611"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Bold" w:eastAsia="MS Mincho" w:hAnsi="Arial Bold" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
       <w:b/>
       <w:color w:val="565A5C"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="40"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyTextIndent3">
-    <w:name w:val="Body Text Indent 3"/>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00193880"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Classification">
+    <w:name w:val="Classification"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00193880"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:color w:val="C00000"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleEmphasis">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="006444FB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="DCStable">
+    <w:name w:val="DCStable"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D52373"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet">
+    <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextIndent3Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="005554A8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:spacing w:before="120"/>
+      <w:ind w:left="714" w:hanging="357"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent2">
+    <w:name w:val="Light Grid Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="003D708E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="ListParagraphChar"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="003D708E"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabledata">
+    <w:name w:val="Table data"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EA7EAC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tableheading">
+    <w:name w:val="Table heading"/>
+    <w:basedOn w:val="Tabledata"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EA7EAC"/>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:b/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Publicationtitle">
+    <w:name w:val="Publicationtitle"/>
+    <w:basedOn w:val="Subtitle"/>
+    <w:qFormat/>
+    <w:rsid w:val="008D51C1"/>
+    <w:pPr>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="ListParagraph"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002E5756"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:hanging="578"/>
+      <w:contextualSpacing w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E93028"/>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00921B16"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent3Char">
-    <w:name w:val="Body Text Indent 3 Char"/>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00921B16"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="BodyTextIndent3"/>
+    <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00E93028"/>
+    <w:rsid w:val="00921B16"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E93028"/>
+    <w:rsid w:val="00921B16"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00E93028"/>
+    <w:rsid w:val="00921B16"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC3">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D96844"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="480"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0038707B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00043DB1"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00ED54AF"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
+    <w:name w:val="List Paragraph Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="ListParagraph"/>
+    <w:uiPriority w:val="34"/>
+    <w:rsid w:val="00294509"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="H1nonumber">
+    <w:name w:val="H1nonumber"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:qFormat/>
+    <w:rsid w:val="005554A8"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="0"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F814B4"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="DCStable12">
+    <w:name w:val="DCStable12"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00BF6E35"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListNumber1">
+    <w:name w:val="List Number1"/>
+    <w:basedOn w:val="Heading3"/>
+    <w:next w:val="ListNumber"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000F6D44"/>
+    <w:pPr>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="6"/>
+      </w:numPr>
+      <w:spacing w:before="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003740D1"/>
+    <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-[...2 lines deleted...]
-    <w:link w:val="BalloonTextChar"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="00E93028"/>
+    <w:rsid w:val="003740D1"/>
     <w:rPr>
-      <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
-[...125 lines deleted...]
-      <w:b/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:lang w:eastAsia="en-US"/>
-    </w:rPr>
-[...78 lines deleted...]
-      <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E93028"/>
+    <w:rsid w:val="003740D1"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-[...202 lines deleted...]
-    <w:name w:val="DCStable"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="DCStable11112">
+    <w:name w:val="DCStable11112"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E93028"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="003740D1"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
-      <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="DCStable11112">
-[...3 lines deleted...]
-    <w:rsid w:val="00E93028"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="007A7F30"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
       <w:sz w:val="24"/>
-      <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="en-AU"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
-    <w:tblPr>
-[...95 lines deleted...]
-    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:optimizeForBrowser/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="356464968">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="884020552">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="936788181">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Documents/guidelines-for-corrections-in-aus.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Peter\AppData\Local\Temp\IM\COPP%2010.1%20Prisoner%20Behaviour%20Management%20v1.31.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/search/Pages/results.aspx?k=assurance%20framework" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\Peter\AppData\Local\Temp\IM\COPP%2010.1%20Prisoner%20Behaviour%20Management%20v1.31.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/Pages/pris.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/Pages/pris.aspx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/security-intelligence/security-response/emf/EMF-PLN-001%20Statewide%20Emergency%20Management%20Plan.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.wa.gov.au%2Forganisation%2Fdepartment-of-justice%2Finformation-privacy-statement-department-of-justice&amp;data=05%7C02%7CClaire.Byrne%40justice.wa.gov.au%7C6a9e5e83a74047dc648508dea68c1167%7Caa5122b801884f14a483166b490071d0%7C0%7C0%7C639131317743363078%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=FH3YJXTbMId9tiuGejVsiFC4RYBou2Rz3ZTxJut1Sxk%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/system/files/2025-08/national-principles-for-child-safe-organisations.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.wa.gov.au%2Forganisation%2Fdepartment-of-justice%2Finformation-privacy-statement-department-of-justice&amp;data=05%7C02%7CClaire.Byrne%40justice.wa.gov.au%7C6a9e5e83a74047dc648508dea68c1167%7Caa5122b801884f14a483166b490071d0%7C0%7C0%7C639131317743363078%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=FH3YJXTbMId9tiuGejVsiFC4RYBou2Rz3ZTxJut1Sxk%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/system/files/2025-08/national-principles-for-child-safe-organisations.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/security-intelligence/security-response/Pages/emf.aspx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="DCS Document" ma:contentTypeID="0x010100C5D63A055CE82242A2E4B837C82D470C00F0D83A50F2144C42ACB5D0D7865205AD" ma:contentTypeVersion="3" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="42bbab49f36ed8fec9b3c3a5d5a50fb9">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="87620643-678a-4ec4-b8d1-35ea5295a2f1" xmlns:ns3="http://schemas.microsoft.com/sharepoint.v3" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v3/fields" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5803bea382f296392a5d9361e4ac8430" ns2:_="" ns3:_="" ns4:_="">
+    <xsd:import namespace="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint.v3"/>
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3/fields"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
+                <xsd:element ref="ns3:CategoryDescription"/>
+                <xsd:element ref="ns4:_ResourceType" minOccurs="0"/>
+                <xsd:element ref="ns4:_Publisher" minOccurs="0"/>
+                <xsd:element ref="ns2:Published_x0020_Year" minOccurs="0"/>
+                <xsd:element ref="ns2:Contributor_x0020_Name"/>
+                <xsd:element ref="ns2:Contributor_x0020_Email"/>
+                <xsd:element ref="ns2:Position" minOccurs="0"/>
+                <xsd:element ref="ns2:Date_x0020_Valid_x0020_From" minOccurs="0"/>
+                <xsd:element ref="ns2:Date_x0020_Valid_x0020_To" minOccurs="0"/>
+                <xsd:element ref="ns4:_DCDateCreated" minOccurs="0"/>
+                <xsd:element ref="ns4:_DCDateModified" minOccurs="0"/>
+                <xsd:element ref="ns2:n398ab4bf91e43a0a550736abedc299f" minOccurs="0"/>
+                <xsd:element ref="ns2:kf620cb349b946fa81ca1074c0b3c5af" minOccurs="0"/>
+                <xsd:element ref="ns2:g2cdfbdd30c849e9bbb5c12aa747ff35" minOccurs="0"/>
+                <xsd:element ref="ns2:pa8a0a93780a4945b3173f20d8e45055" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="87620643-678a-4ec4-b8d1-35ea5295a2f1" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="2" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{4b0680b8-824f-4913-9105-d98a88a20ba5}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="f6c902c1-a70b-4cda-a604-fa1e7b84f0bb">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAllLabel" ma:index="3" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:hidden="true" ma:list="{4b0680b8-824f-4913-9105-d98a88a20ba5}" ma:internalName="TaxCatchAllLabel" ma:readOnly="true" ma:showField="CatchAllDataLabel" ma:web="f6c902c1-a70b-4cda-a604-fa1e7b84f0bb">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Published_x0020_Year" ma:index="14" nillable="true" ma:displayName="Published Year" ma:description="Year document was published" ma:internalName="Published_x0020_Year">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="4"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Contributor_x0020_Name" ma:index="15" ma:displayName="Content Owner Name" ma:list="UserInfo" ma:SharePointGroup="4" ma:internalName="Contributor_x0020_Name" ma:readOnly="false" ma:showField="Title">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Contributor_x0020_Email" ma:index="16" ma:displayName="Content Owner Email" ma:list="UserInfo" ma:SharePointGroup="4" ma:internalName="Contributor_x0020_Email" ma:readOnly="false" ma:showField="EMail">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Position" ma:index="17" nillable="true" ma:displayName="Content Owner Position" ma:default="Senior Project Officer" ma:internalName="Position">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Date_x0020_Valid_x0020_From" ma:index="18" nillable="true" ma:displayName="Date Valid From" ma:format="DateOnly" ma:internalName="Date_x0020_Valid_x0020_From">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Date_x0020_Valid_x0020_To" ma:index="19" nillable="true" ma:displayName="Date Valid To" ma:format="DateOnly" ma:internalName="Date_x0020_Valid_x0020_To">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="n398ab4bf91e43a0a550736abedc299f" ma:index="28" ma:taxonomy="true" ma:internalName="n398ab4bf91e43a0a550736abedc299f" ma:taxonomyFieldName="Creator" ma:displayName="Creator" ma:readOnly="false" ma:default="10;#Advisory Services|8cc1496a-6584-483e-8dcd-3e26a031bf44" ma:fieldId="{7398ab4b-f91e-43a0-a550-736abedc299f}" ma:sspId="15230902-a580-4ba6-8738-a56353c9ac26" ma:termSetId="db825202-8d87-4fb0-82a3-a2584b4b734f" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="kf620cb349b946fa81ca1074c0b3c5af" ma:index="29" ma:taxonomy="true" ma:internalName="kf620cb349b946fa81ca1074c0b3c5af" ma:taxonomyFieldName="Business_x0020_Area" ma:displayName="Business Area" ma:readOnly="false" ma:default="7;#Strategic Communications|f79bcab4-4348-403e-ad4c-9761a12bb89b" ma:fieldId="{4f620cb3-49b9-46fa-81ca-1074c0b3c5af}" ma:sspId="15230902-a580-4ba6-8738-a56353c9ac26" ma:termSetId="024c30ba-3ff2-4f82-a3e0-2a184e26e3f4" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="g2cdfbdd30c849e9bbb5c12aa747ff35" ma:index="30" ma:taxonomy="true" ma:internalName="g2cdfbdd30c849e9bbb5c12aa747ff35" ma:taxonomyFieldName="Function" ma:displayName="Function" ma:readOnly="false" ma:default="8;#Community Relations|ffba8bc2-640c-4bfe-8f63-b1fc456e246a" ma:fieldId="{02cdfbdd-30c8-49e9-bbb5-c12aa747ff35}" ma:sspId="15230902-a580-4ba6-8738-a56353c9ac26" ma:termSetId="db5e8662-1551-49d8-8316-0f9cfc338ee6" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="pa8a0a93780a4945b3173f20d8e45055" ma:index="31" ma:taxonomy="true" ma:internalName="pa8a0a93780a4945b3173f20d8e45055" ma:taxonomyFieldName="Document_x0020_Type" ma:displayName="Document Type" ma:readOnly="false" ma:default="9;#Templates|d73d990e-b5bb-4bad-9fd6-d25e3a2f8bb9" ma:fieldId="{9a8a0a93-780a-4945-b317-3f20d8e45055}" ma:sspId="15230902-a580-4ba6-8738-a56353c9ac26" ma:termSetId="5676f146-e57d-45f4-b6ef-92b031275e3d" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint.v3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="CategoryDescription" ma:index="7" ma:displayName="Description" ma:internalName="CategoryDescription" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3/fields" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_ResourceType" ma:index="11" nillable="true" ma:displayName="Resource Type" ma:default="Documents" ma:description="A set of categories, functions, genres or aggregation levels" ma:internalName="_ResourceType" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_Publisher" ma:index="13" nillable="true" ma:displayName="Publisher" ma:default="Department of Justice" ma:description="The person, organization or service that published this resource" ma:internalName="_Publisher" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_DCDateCreated" ma:index="20" nillable="true" ma:displayName="Date Created" ma:description="The date on which this resource was created" ma:format="DateTime" ma:internalName="_DCDateCreated">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_DCDateModified" ma:index="21" nillable="true" ma:displayName="Date Modified" ma:description="The date on which this resource was last modified" ma:format="DateTime" ma:internalName="_DCDateModified">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="27" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" maxOccurs="1" ma:index="1" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1" ma:index="8" ma:displayName="Subject"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" maxOccurs="1" ma:index="9" ma:displayName="Keywords">
+          <xsd:simpleType xmlns:xs="http://www.w3.org/2001/XMLSchema">
+            <xsd:restriction base="xsd:string">
+              <xsd:minLength value="1"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:element>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="12" ma:displayName="Category"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <pa8a0a93780a4945b3173f20d8e45055 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Templates</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">d73d990e-b5bb-4bad-9fd6-d25e3a2f8bb9</TermId>
+        </TermInfo>
+      </Terms>
+    </pa8a0a93780a4945b3173f20d8e45055>
+    <Contributor_x0020_Name xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <UserInfo>
+        <DisplayName>Nageswaran, Nimilandra</DisplayName>
+        <AccountId>20</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </Contributor_x0020_Name>
+    <Published_x0020_Year xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
+    <_DCDateModified xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
+    <_Publisher xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Department of Justice</_Publisher>
+    <Date_x0020_Valid_x0020_To xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
+    <Position xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">Senior Project Officer</Position>
+    <n398ab4bf91e43a0a550736abedc299f xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Advisory Services</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">8cc1496a-6584-483e-8dcd-3e26a031bf44</TermId>
+        </TermInfo>
+      </Terms>
+    </n398ab4bf91e43a0a550736abedc299f>
+    <TaxCatchAll xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Value>10</Value>
+      <Value>9</Value>
+      <Value>8</Value>
+      <Value>7</Value>
+    </TaxCatchAll>
+    <kf620cb349b946fa81ca1074c0b3c5af xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Strategic Communications</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">f79bcab4-4348-403e-ad4c-9761a12bb89b</TermId>
+        </TermInfo>
+      </Terms>
+    </kf620cb349b946fa81ca1074c0b3c5af>
+    <CategoryDescription xmlns="http://schemas.microsoft.com/sharepoint.v3">COPP 2.2 Prisoner Orientation</CategoryDescription>
+    <_ResourceType xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Documents</_ResourceType>
+    <g2cdfbdd30c849e9bbb5c12aa747ff35 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Community Relations</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">ffba8bc2-640c-4bfe-8f63-b1fc456e246a</TermId>
+        </TermInfo>
+      </Terms>
+    </g2cdfbdd30c849e9bbb5c12aa747ff35>
+    <Contributor_x0020_Email xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <UserInfo>
+        <DisplayName>Nageswaran, Nimilandra</DisplayName>
+        <AccountId>20</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </Contributor_x0020_Email>
+    <Date_x0020_Valid_x0020_From xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
+    <_DCDateCreated xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="15230902-a580-4ba6-8738-a56353c9ac26" ContentTypeId="0x010100C5D63A055CE82242A2E4B837C82D470C" PreviousValue="false"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{00AC91D8-1F38-4A69-B89D-4C3E70E6371B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{734891CD-0402-4469-9D8D-E9985E0D0EEA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37D31270-8447-466A-B9FE-DA2C0C9A5A75}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FB0FFF2-7B4A-4717-AA7C-B8857DAA5CD4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D0DEE90F-AA15-4E5E-88CD-909EAD0879AB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E171D0D4-FBD3-4076-A952-B1BC63707D36}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>21</Pages>
-[...1 lines deleted...]
-  <Characters>29473</Characters>
+  <Pages>23</Pages>
+  <Words>6049</Words>
+  <Characters>34485</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
-  <Lines>932</Lines>
-  <Paragraphs>484</Paragraphs>
+  <Lines>287</Lines>
+  <Paragraphs>80</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>COPP 10.1 Prisoner Behaviour Management</vt:lpstr>
+      <vt:lpstr>COPP 2.2 Prisoner Orientation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager>Nimilandra.Nageswaran@correctiveservices.wa.gov.au</Manager>
   <Company>Department of Justice</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>34488</CharactersWithSpaces>
+  <CharactersWithSpaces>40454</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="24" baseType="variant">
+      <vt:variant>
+        <vt:i4>1703997</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>20</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc358819794</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703997</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>14</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc358819793</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703997</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc358819792</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703997</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc358819791</vt:lpwstr>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>COPP 10.1 Prisoner Behaviour Management</dc:title>
-[...2 lines deleted...]
-  <cp:keywords>Department of Justice; Corrective Services; DoJ; Commissioner; Procedure; Policy; COPP; COPPs; Prison; Adult; Rule; Rules; Western Australia; Instrument; Instruments; Operations; 10.1; Prisoner; Behaviour.</cp:keywords>
+  <dc:title>COPP 2.2 Prisoner Orientation</dc:title>
+  <dc:subject/>
+  <dc:creator>Davies, Richard</dc:creator>
+  <cp:keywords>Commissioner's Operating Policy and Procedure (COPP); Prison Operations; Adult Custodial; Procedures; Policies.</cp:keywords>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100C5D63A055CE82242A2E4B837C82D470C00F0D83A50F2144C42ACB5D0D7865205AD</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
+    <vt:lpwstr>10;#Advisory Services|8cc1496a-6584-483e-8dcd-3e26a031bf44</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Document Type">
+    <vt:lpwstr>9;#Templates|d73d990e-b5bb-4bad-9fd6-d25e3a2f8bb9</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Function">
+    <vt:lpwstr>8;#Community Relations|ffba8bc2-640c-4bfe-8f63-b1fc456e246a</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Business Area">
+    <vt:lpwstr>7;#Strategic Communications|f79bcab4-4348-403e-ad4c-9761a12bb89b</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Base Target">
+    <vt:lpwstr>_blank</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ClassificationContentMarkingHeaderShapeIds">
+    <vt:lpwstr>5ff20fc9,1bc55262,6d058f55,1cac9c62</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ClassificationContentMarkingHeaderFontProps">
+    <vt:lpwstr>#ff0000,12,Calibri</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ClassificationContentMarkingHeaderText">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SetDate">
+    <vt:lpwstr>2026-07-20T05:40:22Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Name">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SiteId">
+    <vt:lpwstr>aa5122b8-0188-4f14-a483-166b490071d0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ActionId">
+    <vt:lpwstr>cd359512-a1cf-4e18-ab48-b29662a1109e</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ContentBits">
+    <vt:lpwstr>1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>