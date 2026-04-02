--- v0 (2025-12-10)
+++ v1 (2026-04-02)
@@ -16,51 +16,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="391FD46D" w14:textId="05763A05" w:rsidR="00146739" w:rsidRPr="002E5756" w:rsidRDefault="008114B3" w:rsidP="002E5756">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r w:rsidRPr="002E5756">
         <w:t xml:space="preserve">COPP </w:t>
       </w:r>
       <w:r w:rsidR="00882DEA">
         <w:t xml:space="preserve">10.3 </w:t>
       </w:r>
       <w:r w:rsidR="008556D3">
         <w:t xml:space="preserve">Case </w:t>
       </w:r>
       <w:r w:rsidR="00F84C58">
         <w:t>Management (Case Officers)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15253A8F" w14:textId="77777777" w:rsidR="000D69A3" w:rsidRPr="00EA7EAC" w:rsidRDefault="00A547EA" w:rsidP="00EA7EAC">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Prison </w:t>
       </w:r>
@@ -87,209 +87,254 @@
         <w:gridCol w:w="9010"/>
       </w:tblGrid>
       <w:tr w:rsidR="00126611" w14:paraId="0BD9C63E" w14:textId="77777777" w:rsidTr="00125410">
         <w:trPr>
           <w:trHeight w:val="4224"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9010" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FCFCFA"/>
           </w:tcPr>
           <w:p w14:paraId="50443513" w14:textId="77777777" w:rsidR="00126611" w:rsidRPr="00EA22B3" w:rsidRDefault="00126611" w:rsidP="00126611">
             <w:pPr>
               <w:pStyle w:val="Heading"/>
             </w:pPr>
             <w:r w:rsidRPr="00EA22B3">
               <w:t>Principles</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E5962EC" w14:textId="5176D4D6" w:rsidR="00EA22B3" w:rsidRPr="00EA22B3" w:rsidRDefault="00EA22B3" w:rsidP="00EA22B3">
+          <w:p w14:paraId="0E5962EC" w14:textId="04BB1F11" w:rsidR="00EA22B3" w:rsidRPr="00770797" w:rsidRDefault="00EA22B3" w:rsidP="00EA22B3">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="002A557A">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>As referenced in the</w:t>
+            </w:r>
             <w:r w:rsidRPr="00EA22B3">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t xml:space="preserve">As referenced in the </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r w:rsidRPr="00BD4924">
+              <w:r w:rsidR="00A829BA" w:rsidRPr="00770797">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t>Guiding Principles for Corrections in Australia, 2018</w:t>
+                <w:t>Guiding Principles for Corrections Australia - Revised 2025</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00EA22B3">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="002F2E65">
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77154930" w14:textId="77777777" w:rsidR="00882DEA" w:rsidRPr="00EA22B3" w:rsidRDefault="00882DEA" w:rsidP="002E5756">
+          <w:p w14:paraId="77154930" w14:textId="77777777" w:rsidR="00882DEA" w:rsidRPr="00770797" w:rsidRDefault="00882DEA" w:rsidP="002E5756">
             <w:pPr>
               <w:pStyle w:val="Instructionalnote"/>
               <w:rPr>
                 <w:rFonts w:cs="Gotham"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="13B10129" w14:textId="77777777" w:rsidR="00882DEA" w:rsidRPr="00EA22B3" w:rsidRDefault="00882DEA" w:rsidP="00882DEA">
+          <w:p w14:paraId="13B10129" w14:textId="48721633" w:rsidR="00882DEA" w:rsidRPr="00770797" w:rsidRDefault="00A829BA" w:rsidP="00882DEA">
             <w:pPr>
               <w:pStyle w:val="Instructionalnote"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EA22B3">
+            <w:r w:rsidRPr="00770797">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>5.1.3 Case management of prisoners is holistic and structured. Case planning considers risks and needs and utilises a multidisciplinary approach that encourages positive behaviour change and promotes accountability.</w:t>
+              <w:t>4.1.4</w:t>
+            </w:r>
+            <w:r w:rsidR="00882DEA" w:rsidRPr="00770797">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Case management of prisoners</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00770797">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>/offenders</w:t>
+            </w:r>
+            <w:r w:rsidR="00882DEA" w:rsidRPr="00770797">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is holistic and structured. Case planning considers risks and needs and utilises a multidisciplinary approach that encourages positive behaviour change and promotes accountability.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05E792BB" w14:textId="77777777" w:rsidR="00CB2D2E" w:rsidRPr="00EA22B3" w:rsidRDefault="00CB2D2E" w:rsidP="00CB2D2E">
+          <w:p w14:paraId="05E792BB" w14:textId="77777777" w:rsidR="00CB2D2E" w:rsidRPr="00770797" w:rsidRDefault="00CB2D2E" w:rsidP="00CB2D2E">
             <w:pPr>
               <w:pStyle w:val="Instructionalnote"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3094C032" w14:textId="77777777" w:rsidR="00CB2D2E" w:rsidRPr="00EA22B3" w:rsidRDefault="00CB2D2E" w:rsidP="00CB2D2E">
+          <w:p w14:paraId="3094C032" w14:textId="6B289BB9" w:rsidR="00CB2D2E" w:rsidRPr="00770797" w:rsidRDefault="00A829BA" w:rsidP="00CB2D2E">
             <w:pPr>
               <w:pStyle w:val="Instructionalnote"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EA22B3">
+            <w:r w:rsidRPr="00770797">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>5.3.1 Prisoners/offenders are supported and encouraged by staff to address their criminogenic needs through active participation in developing case plans, accessing aligned services and participating in programs specific to their risk of reoffending and individual needs.</w:t>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB2D2E" w:rsidRPr="00770797">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>.3.1 Prisoners/offenders are supported and encouraged by staff to address their criminogenic needs through active participation in developing case plans, accessing aligned services and participating in programs specific to their risk of reoffending and individual needs.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="559E14DB" w14:textId="77777777" w:rsidR="00A66278" w:rsidRPr="00EA22B3" w:rsidRDefault="00A66278" w:rsidP="00CB2D2E">
+          <w:p w14:paraId="559E14DB" w14:textId="77777777" w:rsidR="00A66278" w:rsidRPr="00770797" w:rsidRDefault="00A66278" w:rsidP="00CB2D2E">
             <w:pPr>
               <w:pStyle w:val="Instructionalnote"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1FF4C296" w14:textId="1F4E473F" w:rsidR="00A66278" w:rsidRPr="00EA22B3" w:rsidRDefault="00A66278" w:rsidP="00CB2D2E">
+          <w:p w14:paraId="1FF4C296" w14:textId="4BD80FFF" w:rsidR="00A66278" w:rsidRPr="00EA22B3" w:rsidRDefault="005C790F" w:rsidP="00CB2D2E">
             <w:pPr>
               <w:pStyle w:val="Instructionalnote"/>
             </w:pPr>
-            <w:r w:rsidRPr="00EA22B3">
+            <w:r w:rsidRPr="00770797">
               <w:rPr>
                 <w:rFonts w:cs="Gotham"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>5.3.2</w:t>
+              <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="00EA22B3">
+            <w:r w:rsidR="00A66278" w:rsidRPr="00770797">
+              <w:rPr>
+                <w:rFonts w:cs="Gotham"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>.3.2</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA22B3" w:rsidRPr="00770797">
               <w:rPr>
                 <w:rFonts w:cs="Gotham"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00EA22B3">
+            <w:r w:rsidR="00A66278" w:rsidRPr="00770797">
               <w:rPr>
                 <w:rFonts w:cs="Gotham"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>Prisoner/offender engagement with meaningful prosocial activities is supported and encouraged throughout their sentence.</w:t>
+              <w:t>Prisoner/offender engag</w:t>
+            </w:r>
+            <w:r w:rsidR="00A66278" w:rsidRPr="00EA22B3">
+              <w:rPr>
+                <w:rFonts w:cs="Gotham"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>ement with meaningful prosocial activities is supported and encouraged throughout their sentence.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3C96F285" w14:textId="77777777" w:rsidR="00663830" w:rsidRPr="00663830" w:rsidRDefault="00663830" w:rsidP="00663830"/>
     <w:p w14:paraId="05E2A26D" w14:textId="77777777" w:rsidR="00663830" w:rsidRPr="00663830" w:rsidRDefault="00663830" w:rsidP="00663830"/>
     <w:p w14:paraId="627DD55C" w14:textId="77777777" w:rsidR="00663830" w:rsidRDefault="00663830" w:rsidP="00803710">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:sectPr w:rsidR="00663830" w:rsidSect="002E5756">
           <w:headerReference w:type="even" r:id="rId13"/>
           <w:headerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="1418" w:right="1418" w:bottom="1440" w:left="1304" w:header="567" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6FA0D317" w14:textId="77777777" w:rsidR="001C51DB" w:rsidRDefault="001C51DB">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="106F193E" w14:textId="23D64EFC" w:rsidR="00FA1D8B" w:rsidRPr="00AF7DDC" w:rsidRDefault="00FA1D8B" w:rsidP="00AF7DDC">
       <w:pPr>
         <w:pStyle w:val="Heading"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF7DDC">
         <w:lastRenderedPageBreak/>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BAD70B4" w14:textId="5ABC8D03" w:rsidR="00261BED" w:rsidRDefault="00E80CD6">
+    <w:p w14:paraId="7BAD70B4" w14:textId="104DD98A" w:rsidR="00261BED" w:rsidRDefault="00E80CD6">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC \o "1-2" \h \z \u </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:hyperlink w:anchor="_Toc97201368" w:history="1">
@@ -330,1385 +375,1385 @@
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00261BED">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc97201368 \h </w:instrText>
         </w:r>
         <w:r w:rsidR="00261BED">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00261BED">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
+        <w:r w:rsidR="009E7954">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
         <w:r w:rsidR="00261BED">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
-[...5 lines deleted...]
-          </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="47C994EA" w14:textId="13DAE2A4" w:rsidR="00261BED" w:rsidRDefault="00B12DD3">
+    <w:p w14:paraId="47C994EA" w14:textId="319A5DFB" w:rsidR="00261BED" w:rsidRDefault="00261BED">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc97201369" w:history="1">
-        <w:r w:rsidR="00261BED" w:rsidRPr="002F4DC3">
+        <w:r w:rsidRPr="002F4DC3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00261BED" w:rsidRPr="002F4DC3">
+        <w:r w:rsidRPr="002F4DC3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Policy</w:t>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc97201369 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r w:rsidR="009E7954">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1B62A1A9" w14:textId="3EE39A63" w:rsidR="00261BED" w:rsidRDefault="00B12DD3">
+    <w:p w14:paraId="1B62A1A9" w14:textId="4511618D" w:rsidR="00261BED" w:rsidRDefault="00261BED">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc97201370" w:history="1">
-        <w:r w:rsidR="00261BED" w:rsidRPr="002F4DC3">
+        <w:r w:rsidRPr="002F4DC3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00261BED" w:rsidRPr="002F4DC3">
+        <w:r w:rsidRPr="002F4DC3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Introduction</w:t>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc97201370 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r w:rsidR="009E7954">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="31E0A344" w14:textId="07074EC3" w:rsidR="00261BED" w:rsidRDefault="00B12DD3">
+    <w:p w14:paraId="31E0A344" w14:textId="702DAC82" w:rsidR="00261BED" w:rsidRDefault="00261BED">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc97201371" w:history="1">
-        <w:r w:rsidR="00261BED" w:rsidRPr="002F4DC3">
+        <w:r w:rsidRPr="002F4DC3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00261BED" w:rsidRPr="002F4DC3">
+        <w:r w:rsidRPr="002F4DC3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Case Management</w:t>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc97201371 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r w:rsidR="009E7954">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="11E43D80" w14:textId="48A9F4E5" w:rsidR="00261BED" w:rsidRDefault="00B12DD3">
+    <w:p w14:paraId="11E43D80" w14:textId="653E0893" w:rsidR="00261BED" w:rsidRDefault="00261BED">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc97201372" w:history="1">
-        <w:r w:rsidR="00261BED" w:rsidRPr="002F4DC3">
+        <w:r w:rsidRPr="002F4DC3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4.1</w:t>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00261BED" w:rsidRPr="002F4DC3">
+        <w:r w:rsidRPr="002F4DC3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Case allocation</w:t>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc97201372 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r w:rsidR="009E7954">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7C180A26" w14:textId="665E6796" w:rsidR="00261BED" w:rsidRDefault="00B12DD3">
+    <w:p w14:paraId="7C180A26" w14:textId="68C39EAA" w:rsidR="00261BED" w:rsidRDefault="00261BED">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc97201373" w:history="1">
-        <w:r w:rsidR="00261BED" w:rsidRPr="002F4DC3">
+        <w:r w:rsidRPr="002F4DC3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>4.2</w:t>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00261BED" w:rsidRPr="002F4DC3">
+        <w:r w:rsidRPr="002F4DC3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Role of the Case Officer</w:t>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc97201373 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r w:rsidR="009E7954">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="414A4BEA" w14:textId="57E7CB06" w:rsidR="00261BED" w:rsidRDefault="00B12DD3">
+    <w:p w14:paraId="414A4BEA" w14:textId="39623FF3" w:rsidR="00261BED" w:rsidRDefault="00261BED">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc97201374" w:history="1">
-        <w:r w:rsidR="00261BED" w:rsidRPr="002F4DC3">
+        <w:r w:rsidRPr="002F4DC3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>4.3</w:t>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00261BED" w:rsidRPr="002F4DC3">
+        <w:r w:rsidRPr="002F4DC3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Primary (initial) contact reports</w:t>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc97201374 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r w:rsidR="009E7954">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5A4F3070" w14:textId="4FAE739A" w:rsidR="00261BED" w:rsidRDefault="00B12DD3">
+    <w:p w14:paraId="5A4F3070" w14:textId="646A936C" w:rsidR="00261BED" w:rsidRDefault="00261BED">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc97201375" w:history="1">
-        <w:r w:rsidR="00261BED" w:rsidRPr="002F4DC3">
+        <w:r w:rsidRPr="002F4DC3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>4.4</w:t>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00261BED" w:rsidRPr="002F4DC3">
+        <w:r w:rsidRPr="002F4DC3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Regular contact reports</w:t>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc97201375 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r w:rsidR="009E7954">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2B023020" w14:textId="785AC1CA" w:rsidR="00261BED" w:rsidRDefault="00B12DD3">
+    <w:p w14:paraId="2B023020" w14:textId="786B2BF5" w:rsidR="00261BED" w:rsidRDefault="00261BED">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc97201376" w:history="1">
-        <w:r w:rsidR="00261BED" w:rsidRPr="002F4DC3">
+        <w:r w:rsidRPr="002F4DC3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>4.5</w:t>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00261BED" w:rsidRPr="002F4DC3">
+        <w:r w:rsidRPr="002F4DC3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Additional contact and reporting by Case Officers</w:t>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc97201376 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r w:rsidR="009E7954">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0DFD03A2" w14:textId="629B781D" w:rsidR="00261BED" w:rsidRDefault="00B12DD3">
+    <w:p w14:paraId="0DFD03A2" w14:textId="1C54AB09" w:rsidR="00261BED" w:rsidRDefault="00261BED">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc97201377" w:history="1">
-        <w:r w:rsidR="00261BED" w:rsidRPr="002F4DC3">
+        <w:r w:rsidRPr="002F4DC3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00261BED" w:rsidRPr="002F4DC3">
+        <w:r w:rsidRPr="002F4DC3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Records Management</w:t>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc97201377 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r w:rsidR="009E7954">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3E8126AF" w14:textId="233E7325" w:rsidR="00261BED" w:rsidRDefault="00B12DD3">
+    <w:p w14:paraId="3E8126AF" w14:textId="5E5A06CD" w:rsidR="00261BED" w:rsidRDefault="00261BED">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc97201378" w:history="1">
-        <w:r w:rsidR="00261BED" w:rsidRPr="002F4DC3">
+        <w:r w:rsidRPr="002F4DC3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00261BED" w:rsidRPr="002F4DC3">
+        <w:r w:rsidRPr="002F4DC3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Annexures</w:t>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc97201378 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r w:rsidR="009E7954">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7BB5D054" w14:textId="4576FA55" w:rsidR="00261BED" w:rsidRDefault="00B12DD3">
+    <w:p w14:paraId="7BB5D054" w14:textId="7ADD1EE1" w:rsidR="00261BED" w:rsidRDefault="00261BED">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc97201379" w:history="1">
-        <w:r w:rsidR="00261BED" w:rsidRPr="002F4DC3">
+        <w:r w:rsidRPr="002F4DC3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>6.1</w:t>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00261BED" w:rsidRPr="002F4DC3">
+        <w:r w:rsidRPr="002F4DC3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Related COPPs and documents</w:t>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc97201379 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r w:rsidR="009E7954">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="09060EAB" w14:textId="29526197" w:rsidR="00261BED" w:rsidRDefault="00B12DD3">
+    <w:p w14:paraId="09060EAB" w14:textId="047A6844" w:rsidR="00261BED" w:rsidRDefault="00261BED">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc97201380" w:history="1">
-        <w:r w:rsidR="00261BED" w:rsidRPr="002F4DC3">
+        <w:r w:rsidRPr="002F4DC3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>6.2</w:t>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00261BED" w:rsidRPr="002F4DC3">
+        <w:r w:rsidRPr="002F4DC3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Definitions and acronyms</w:t>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc97201380 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r w:rsidR="009E7954">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="486D7C2E" w14:textId="48ED2A7B" w:rsidR="00261BED" w:rsidRDefault="00B12DD3">
+    <w:p w14:paraId="486D7C2E" w14:textId="5242DC57" w:rsidR="00261BED" w:rsidRDefault="00261BED">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc97201381" w:history="1">
-        <w:r w:rsidR="00261BED" w:rsidRPr="002F4DC3">
+        <w:r w:rsidRPr="002F4DC3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00261BED" w:rsidRPr="002F4DC3">
+        <w:r w:rsidRPr="002F4DC3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Assurance</w:t>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc97201381 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r w:rsidR="009E7954">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2B41C42F" w14:textId="50FE787B" w:rsidR="00261BED" w:rsidRDefault="00B12DD3">
+    <w:p w14:paraId="2B41C42F" w14:textId="63A068E2" w:rsidR="00261BED" w:rsidRDefault="00261BED">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc97201382" w:history="1">
-        <w:r w:rsidR="00261BED" w:rsidRPr="002F4DC3">
+        <w:r w:rsidRPr="002F4DC3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00261BED" w:rsidRPr="002F4DC3">
+        <w:r w:rsidRPr="002F4DC3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Document Version History</w:t>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc97201382 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r w:rsidR="009E7954">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="150FFFE4" w14:textId="58E769AE" w:rsidR="00261BED" w:rsidRDefault="00B12DD3">
+    <w:p w14:paraId="150FFFE4" w14:textId="2C1503CC" w:rsidR="00261BED" w:rsidRDefault="00261BED">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc97201383" w:history="1">
-        <w:r w:rsidR="00261BED" w:rsidRPr="002F4DC3">
+        <w:r w:rsidRPr="002F4DC3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Appendix A: Case Management Reports – Contact Cycle – Minimum Requirements</w:t>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc97201383 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r w:rsidR="009E7954">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="71950167" w14:textId="21D885E0" w:rsidR="00634C54" w:rsidRDefault="00E80CD6" w:rsidP="004E571B">
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C63B46A" w14:textId="77777777" w:rsidR="00634C54" w:rsidRDefault="00634C54">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="180D4B35" w14:textId="77777777" w:rsidR="00C8272F" w:rsidRDefault="00C8272F" w:rsidP="00C8272F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc97201368"/>
       <w:r>
         <w:lastRenderedPageBreak/>
@@ -1723,97 +1768,212 @@
       <w:r>
         <w:t>This Commissioner’s Operating Policy and Procedure (COPP) applies to all public and private prisons administered by or on behalf of the Department of Justice (the Department</w:t>
       </w:r>
       <w:r w:rsidR="00072B63" w:rsidRPr="00072B63">
         <w:t>), with the exception of the following:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="728D4694" w14:textId="213A93C7" w:rsidR="00072B63" w:rsidRDefault="00072B63" w:rsidP="0058407B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="200" w:after="120"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00072B63">
         <w:t xml:space="preserve">Wandoo Rehabilitation Prison – </w:t>
       </w:r>
       <w:r w:rsidR="00154B16">
         <w:t>women</w:t>
       </w:r>
       <w:r w:rsidRPr="00072B63">
-        <w:t xml:space="preserve"> prisoners are case managed in accordance with program requirements and local procedures that support the alcohol and other drug (AOD) rehabilitation services specific to that prison</w:t>
+        <w:t xml:space="preserve"> prisoners are case managed in accordance with program requirements and local procedures that support the alcohol and other drug (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00072B63">
+        <w:t>AOD</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00072B63">
+        <w:t>) rehabilitation services specific to that prison</w:t>
       </w:r>
       <w:r w:rsidR="0084198D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A70CEF6" w14:textId="60E842D5" w:rsidR="006E6DF5" w:rsidRDefault="006E6DF5" w:rsidP="006E6DF5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="200" w:after="120"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
-        <w:t>Casuarina Alcohol and Drug (AOD) facility</w:t>
+        <w:t>Casuarina Alcohol and Drug (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>AOD</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>) facility</w:t>
       </w:r>
       <w:r w:rsidRPr="00072B63">
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="00B05059">
         <w:t>male</w:t>
       </w:r>
       <w:r w:rsidR="00B05059" w:rsidRPr="00072B63">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00072B63">
-        <w:t>prisoners are case managed in accordance with program requirements and local procedures that support the alcohol and other drug (AOD) rehabilitation services specific to that prison</w:t>
+        <w:t>prisoners are case managed in accordance with program requirements and local procedures that support the alcohol and other drug (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00072B63">
+        <w:t>AOD</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00072B63">
+        <w:t>) rehabilitation services specific to that prison</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44BC67F4" w14:textId="77777777" w:rsidR="0009413C" w:rsidRDefault="0009413C" w:rsidP="00590335">
-      <w:pPr>
+    <w:p w14:paraId="0AE56E8B" w14:textId="754C6295" w:rsidR="00DB156A" w:rsidRPr="00770797" w:rsidRDefault="00A34290" w:rsidP="006E6DF5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
         <w:spacing w:before="200" w:after="120"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="1E2E1544" w14:textId="77777777" w:rsidR="0001479E" w:rsidRPr="00734662" w:rsidRDefault="0001479E" w:rsidP="00734662">
+        <w:ind w:left="567" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00770797">
+        <w:t>Bunbury Regional Prison</w:t>
+      </w:r>
+      <w:r w:rsidR="002B479F" w:rsidRPr="00770797">
+        <w:t xml:space="preserve">’s </w:t>
+      </w:r>
+      <w:r w:rsidR="008F3989" w:rsidRPr="00770797">
+        <w:t>Alcohol and Drug (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008F3989" w:rsidRPr="00770797">
+        <w:t>AOD</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008F3989" w:rsidRPr="00770797">
+        <w:t>) Reintegration Service</w:t>
+      </w:r>
+      <w:r w:rsidR="00332F3A" w:rsidRPr="00770797">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="0076468E" w:rsidRPr="00770797">
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00332F3A" w:rsidRPr="00770797">
+        <w:t>Djarraly</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0076468E" w:rsidRPr="00770797">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00332F3A" w:rsidRPr="00770797">
+        <w:t xml:space="preserve"> offers a staged</w:t>
+      </w:r>
+      <w:r w:rsidR="0076468E" w:rsidRPr="00770797">
+        <w:t>, thera</w:t>
+      </w:r>
+      <w:r w:rsidR="004C4A23" w:rsidRPr="00770797">
+        <w:t xml:space="preserve">peutic program aimed at those prisoners who have documented </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004C4A23" w:rsidRPr="00770797">
+        <w:t>AOD</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004C4A23" w:rsidRPr="00770797">
+        <w:t xml:space="preserve"> needs</w:t>
+      </w:r>
+      <w:r w:rsidR="00590309" w:rsidRPr="00770797">
+        <w:t>. Elig</w:t>
+      </w:r>
+      <w:r w:rsidR="00A5616B" w:rsidRPr="00770797">
+        <w:t>ible participants access self-</w:t>
+      </w:r>
+      <w:r w:rsidR="00E63028" w:rsidRPr="00770797">
+        <w:t>management</w:t>
+      </w:r>
+      <w:r w:rsidR="00A5616B" w:rsidRPr="00770797">
+        <w:t xml:space="preserve"> recovery</w:t>
+      </w:r>
+      <w:r w:rsidR="00E63028" w:rsidRPr="00770797">
+        <w:t xml:space="preserve"> programs and in-</w:t>
+      </w:r>
+      <w:r w:rsidR="00314F0D" w:rsidRPr="00770797">
+        <w:t>reach</w:t>
+      </w:r>
+      <w:r w:rsidR="00E63028" w:rsidRPr="00770797">
+        <w:t xml:space="preserve"> an</w:t>
+      </w:r>
+      <w:r w:rsidR="00314F0D" w:rsidRPr="00770797">
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00E63028" w:rsidRPr="00770797">
+        <w:t xml:space="preserve"> outreach family </w:t>
+      </w:r>
+      <w:r w:rsidR="00314F0D" w:rsidRPr="00770797">
+        <w:t>counselling</w:t>
+      </w:r>
+      <w:r w:rsidR="00E63028" w:rsidRPr="00770797">
+        <w:t xml:space="preserve"> services</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF79C3" w:rsidRPr="00770797">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E2E1544" w14:textId="77777777" w:rsidR="0001479E" w:rsidRPr="00770797" w:rsidRDefault="0001479E" w:rsidP="00734662">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc97201369"/>
-      <w:r w:rsidRPr="00734662">
+      <w:r w:rsidRPr="00770797">
         <w:t>Policy</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="46520FE4" w14:textId="77777777" w:rsidR="00574394" w:rsidRDefault="0001479E" w:rsidP="0009413C">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00930DE7">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>ase management</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF35BF">
@@ -2072,80 +2232,57 @@
     </w:p>
     <w:p w14:paraId="5EE05964" w14:textId="77777777" w:rsidR="00F97B0B" w:rsidRDefault="00F97B0B" w:rsidP="0001479E">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5FD23D26" w14:textId="77777777" w:rsidR="00F97B0B" w:rsidRDefault="00F97B0B" w:rsidP="0001479E">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F80C342" w14:textId="77777777" w:rsidR="00F97B0B" w:rsidRDefault="00F97B0B" w:rsidP="0001479E">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29CF7665" w14:textId="77777777" w:rsidR="00F97B0B" w:rsidRDefault="00F97B0B" w:rsidP="0001479E">
-[...22 lines deleted...]
-    </w:p>
     <w:p w14:paraId="392657BA" w14:textId="438A2EB1" w:rsidR="006437FF" w:rsidRPr="00734662" w:rsidRDefault="0001479E" w:rsidP="00734662">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc97201370"/>
       <w:r w:rsidRPr="00734662">
+        <w:lastRenderedPageBreak/>
         <w:t>Introduction</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="46479A5A" w14:textId="77777777" w:rsidR="00F97B0B" w:rsidRPr="00596E13" w:rsidRDefault="00F97B0B" w:rsidP="00F97B0B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00596E13">
         <w:t xml:space="preserve">he core features of case management include: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43F937FA" w14:textId="77777777" w:rsidR="00F97B0B" w:rsidRDefault="00F97B0B" w:rsidP="00F97B0B">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="993" w:hanging="284"/>
       </w:pPr>
@@ -2186,118 +2323,127 @@
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="993" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">monitoring and review of the prisoner’s progress against </w:t>
       </w:r>
       <w:r w:rsidRPr="009E2C60">
         <w:t xml:space="preserve">the recommendations </w:t>
       </w:r>
       <w:r>
         <w:t>of</w:t>
       </w:r>
       <w:r w:rsidRPr="009E2C60">
         <w:t xml:space="preserve"> their </w:t>
       </w:r>
       <w:r>
         <w:t>IMP.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C09226E" w14:textId="42039289" w:rsidR="006437FF" w:rsidRPr="0001479E" w:rsidRDefault="006437FF" w:rsidP="0001479E">
+    <w:p w14:paraId="1C09226E" w14:textId="7E1E9AEC" w:rsidR="006437FF" w:rsidRPr="00CB6599" w:rsidRDefault="006437FF" w:rsidP="00EF530E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Generally, a</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CB6599">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">n </w:t>
       </w:r>
       <w:r>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="0001479E">
         <w:t xml:space="preserve">ndividual </w:t>
       </w:r>
       <w:r>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="0001479E">
         <w:t xml:space="preserve">anagement </w:t>
       </w:r>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="0001479E">
         <w:t>lan (IMP)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is developed by an Assessment Officer for prisoners </w:t>
       </w:r>
       <w:r w:rsidRPr="005358E5">
         <w:t>with an effective sentence greater than six (6) months</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002B2D4D">
+      <w:r w:rsidRPr="00CB6599">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>(</w:t>
+        <w:t>(refer</w:t>
+      </w:r>
+      <w:r w:rsidR="00737DB0" w:rsidRPr="00CB6599">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidR="00843EBC" w:rsidRPr="00843EBC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>COPP 2.3 - Assessments and Sentence Management</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00987976">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> for details on IMP requirements). </w:t>
+        <w:t xml:space="preserve">for details on IMP requirements). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A2531C7" w14:textId="1E1957E8" w:rsidR="006437FF" w:rsidRDefault="006437FF" w:rsidP="0001479E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">All </w:t>
       </w:r>
       <w:r w:rsidRPr="002B2D4D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">prisoners with an approved </w:t>
       </w:r>
       <w:r>
@@ -2307,57 +2453,50 @@
     <w:p w14:paraId="556DBD37" w14:textId="0B960377" w:rsidR="0035649C" w:rsidRDefault="006437FF" w:rsidP="00C33820">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C41A2">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">The Assistant Superintendent Operations (Head Office) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>shall be</w:t>
       </w:r>
       <w:r w:rsidRPr="003C41A2">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> responsible for the overall service delivery and monitoring of case management standards across the state.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="195ECE18" w14:textId="3396AE79" w:rsidR="00AD5B72" w:rsidRPr="00734662" w:rsidRDefault="00AD5B72" w:rsidP="00734662">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc97201371"/>
       <w:r w:rsidRPr="00734662">
         <w:t>Case Management</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="00734662">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="651522DE" w14:textId="1CB14D0B" w:rsidR="00AD5B72" w:rsidRPr="00B066B5" w:rsidRDefault="00AD5B72" w:rsidP="0058407B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc97201372"/>
       <w:r w:rsidRPr="00B066B5">
         <w:t xml:space="preserve">Case </w:t>
       </w:r>
       <w:r w:rsidR="00BD4924">
         <w:t>a</w:t>
@@ -2839,98 +2978,112 @@
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> IMP recommendations, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EC4A98F" w14:textId="77777777" w:rsidR="009A5D9E" w:rsidRPr="001C7C6B" w:rsidRDefault="009A5D9E" w:rsidP="009A5D9E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C7C6B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">arrange any specialist intervention strategies and provide feedback to prisoners as required </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29A99676" w14:textId="77777777" w:rsidR="009A5D9E" w:rsidRPr="001C7C6B" w:rsidRDefault="009A5D9E" w:rsidP="009A5D9E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C7C6B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>ensure the assessed individual risks and needs of the prisoner are supported, managed and documented</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69FDF997" w14:textId="77777777" w:rsidR="009A5D9E" w:rsidRPr="001C7C6B" w:rsidRDefault="009A5D9E" w:rsidP="009A5D9E">
+    <w:p w14:paraId="69FDF997" w14:textId="447F0167" w:rsidR="009A5D9E" w:rsidRPr="001C7C6B" w:rsidRDefault="009A5D9E" w:rsidP="009A5D9E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C7C6B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>coordinate, arrange and encourage attendance at program/treatment interventions, and vocational/educational courses, identified in the IMP, as well as other activities (i.e. recreational) that may assist prisoners re-integration into the community</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">coordinate, arrange and encourage attendance at program/treatment interventions, and vocational/educational courses, identified in the IMP, as well as other activities (i.e. recreational) that may assist </w:t>
+      </w:r>
+      <w:r w:rsidR="007613E4" w:rsidRPr="001C7C6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>prisoners’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C7C6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> re-integration into the community</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F5D160F" w14:textId="77777777" w:rsidR="009A5D9E" w:rsidRPr="001C7C6B" w:rsidRDefault="009A5D9E" w:rsidP="009A5D9E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C7C6B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">liaise with other relevant staff and/or Case Officers to </w:t>
       </w:r>
       <w:r>
@@ -2949,51 +3102,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="41240F1F" w14:textId="77777777" w:rsidR="009A5D9E" w:rsidRPr="001C7C6B" w:rsidRDefault="009A5D9E" w:rsidP="009A5D9E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C7C6B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>contribute to the overall management of the prisoner through the provision of written and verbal reports and attend the prisoner’s Case Conference, where relevant</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48E25147" w14:textId="2269596D" w:rsidR="009A5D9E" w:rsidRPr="009A5D9E" w:rsidRDefault="009A5D9E" w:rsidP="009A5D9E">
+    <w:p w14:paraId="48E25147" w14:textId="2269596D" w:rsidR="009A5D9E" w:rsidRDefault="009A5D9E" w:rsidP="009A5D9E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C7C6B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>act as a positive role model.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7732C88C" w14:textId="4EE44494" w:rsidR="00AD5B72" w:rsidRPr="00EC6016" w:rsidRDefault="00EC1195" w:rsidP="0058407B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -3695,304 +3848,241 @@
       <w:r w:rsidR="00561246">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002B13A0">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>and release back into the community</w:t>
       </w:r>
       <w:r w:rsidR="006238C5">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">, for </w:t>
       </w:r>
       <w:r w:rsidR="002B13A0">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>example:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="491F3951" w14:textId="03D24E14" w:rsidR="002B13A0" w:rsidRDefault="00561246" w:rsidP="0058407B">
+    <w:p w14:paraId="491F3951" w14:textId="403C586B" w:rsidR="002B13A0" w:rsidRDefault="00561246" w:rsidP="0058407B">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1434" w:hanging="357"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Home Leave</w:t>
       </w:r>
       <w:r w:rsidR="00512FA8">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidR="00512FA8" w:rsidRPr="004D1C6D">
+        <w:r w:rsidR="00620DDA" w:rsidRPr="00620DDA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
-          <w:t xml:space="preserve">COPP 14.2 </w:t>
-[...12 lines deleted...]
-          <w:t>Home Leave</w:t>
+          <w:t>COPP 14.2 - Home Leave</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="5050E291" w14:textId="5307A991" w:rsidR="002B13A0" w:rsidRDefault="008C7754" w:rsidP="0058407B">
+    </w:p>
+    <w:p w14:paraId="5050E291" w14:textId="03B9F191" w:rsidR="002B13A0" w:rsidRDefault="008C7754" w:rsidP="0058407B">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1434" w:hanging="357"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Prisoner Employment Program</w:t>
       </w:r>
       <w:r w:rsidR="00060F55">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00700398">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidRPr="004D1C6D">
+        <w:r w:rsidR="00B2256B" w:rsidRPr="00B2256B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
-          <w:t>COPP</w:t>
-[...19 lines deleted...]
-          <w:t>Prisoner Employment Program</w:t>
+          <w:t>COPP 8.2 Prisoner Employment Program</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00C4665C">
-[...6 lines deleted...]
-    <w:p w14:paraId="63587F92" w14:textId="48142306" w:rsidR="002B13A0" w:rsidRDefault="00561246" w:rsidP="0058407B">
+    </w:p>
+    <w:p w14:paraId="63587F92" w14:textId="3E31135A" w:rsidR="002B13A0" w:rsidRDefault="00561246" w:rsidP="0058407B">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1434" w:hanging="357"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Parole</w:t>
       </w:r>
       <w:r w:rsidR="00512FA8">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidR="00512FA8" w:rsidRPr="007B7606">
+        <w:r w:rsidR="006C6C4A" w:rsidRPr="006C6C4A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
-          <w:t xml:space="preserve">COPP 14.4 </w:t>
-[...12 lines deleted...]
-          <w:t>Parole Applications</w:t>
+          <w:t>COPP 14.4 Parole Applications</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="009D18A5">
-[...6 lines deleted...]
-    <w:p w14:paraId="5C89EE61" w14:textId="3EE6DE83" w:rsidR="00C4665C" w:rsidRPr="00FF461A" w:rsidRDefault="009D18A5" w:rsidP="0058407B">
+    </w:p>
+    <w:p w14:paraId="5C89EE61" w14:textId="374575E6" w:rsidR="00C4665C" w:rsidRPr="00FF461A" w:rsidRDefault="009D18A5" w:rsidP="0058407B">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1434" w:hanging="357"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Re-Entry Release</w:t>
       </w:r>
       <w:r w:rsidR="00512FA8">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00700398">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
-        <w:r w:rsidR="00512FA8" w:rsidRPr="007B7606">
+        <w:r w:rsidR="00AE3D0B" w:rsidRPr="00AE3D0B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
-          <w:t xml:space="preserve">COPP 14.1 </w:t>
-[...12 lines deleted...]
-          <w:t>Re-Entry Release Orders</w:t>
+          <w:t>COPP 14.1 - Re-entry Release Orders</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00C4665C">
-[...4 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="2EF28000" w14:textId="24E24F32" w:rsidR="006E6834" w:rsidRDefault="00171B41" w:rsidP="0058407B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Prisoners sh</w:t>
       </w:r>
       <w:r w:rsidR="00315806">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">all </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>be encouraged to make contact with the</w:t>
+        <w:t xml:space="preserve">be encouraged to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>make contact with</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r w:rsidR="00561246">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>ir</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> allocated Case Officer, where they need assistance to understand or meet aspects of their IMP. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41203118" w14:textId="387AFF12" w:rsidR="006107E3" w:rsidRPr="00EC6016" w:rsidRDefault="006107E3" w:rsidP="0058407B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc97201376"/>
       <w:r w:rsidRPr="00A915E5">
         <w:rPr>
@@ -4659,122 +4749,114 @@
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>accompa</w:t>
       </w:r>
       <w:r w:rsidR="007E6EA8">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>ny prisoners to the next prison</w:t>
       </w:r>
       <w:r w:rsidR="00D62ABC">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>, where applicable</w:t>
       </w:r>
       <w:r w:rsidR="007E6EA8">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41D3491C" w14:textId="205B7AA9" w:rsidR="007E6EA8" w:rsidRPr="007E6EA8" w:rsidRDefault="00D62ABC" w:rsidP="00DB50FD">
+    <w:p w14:paraId="41D3491C" w14:textId="1D85AF1F" w:rsidR="007E6EA8" w:rsidRPr="007E6EA8" w:rsidRDefault="00D62ABC" w:rsidP="00DB50FD">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="001C72ED" w:rsidRPr="00A915E5">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>nquir</w:t>
       </w:r>
       <w:r w:rsidR="006238C5">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="001C72ED" w:rsidRPr="00A915E5">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">es for access to records involving other prisoners or any external requests for records </w:t>
       </w:r>
       <w:r w:rsidR="006516DC">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>shall</w:t>
       </w:r>
       <w:r w:rsidR="001C72ED" w:rsidRPr="00A915E5">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> be made under the provisions outlined in </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
-        <w:r w:rsidR="00AC1BD9" w:rsidRPr="007B7606">
+        <w:r w:rsidR="00A934F7" w:rsidRPr="00A934F7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
-          <w:t xml:space="preserve">COPP 9.6 </w:t>
-[...13 lines deleted...]
-          <w:t>Access to Information</w:t>
+          <w:t>COPP 9.6 - Access to Information</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00A934F7">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="001C72ED" w:rsidRPr="00A915E5">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or the</w:t>
+        <w:t>or the</w:t>
       </w:r>
       <w:r w:rsidR="00AC1BD9">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> departmental </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidR="001C72ED" w:rsidRPr="007B7606">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Freedom of Information</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="007E6EA8">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> process, as appropriate.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01CDAD82" w14:textId="0D0FD7A6" w:rsidR="00EC6016" w:rsidRPr="001D1F63" w:rsidRDefault="00EC2CF8" w:rsidP="00EC6016">
       <w:pPr>
@@ -4815,313 +4897,276 @@
       <w:bookmarkStart w:id="10" w:name="_Toc97201378"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Annexures</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="46F839BC" w14:textId="733BDE00" w:rsidR="003D708E" w:rsidRPr="00734662" w:rsidRDefault="003D708E" w:rsidP="00734662">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Related_COPPS_and"/>
       <w:bookmarkStart w:id="12" w:name="_Toc97201379"/>
       <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidRPr="00734662">
         <w:t xml:space="preserve">Related </w:t>
       </w:r>
       <w:r w:rsidR="003037B3" w:rsidRPr="00734662">
         <w:t xml:space="preserve">COPPs </w:t>
       </w:r>
       <w:r w:rsidRPr="00734662">
         <w:t>and documents</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w14:paraId="13A8F9D8" w14:textId="0A89148A" w:rsidR="0041309A" w:rsidRPr="00BD4924" w:rsidRDefault="003037B3" w:rsidP="00DB50FD">
+    <w:p w14:paraId="13A8F9D8" w14:textId="0A89148A" w:rsidR="0041309A" w:rsidRDefault="003037B3" w:rsidP="00DB50FD">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD4924">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Related </w:t>
       </w:r>
       <w:r w:rsidR="0041309A" w:rsidRPr="00BD4924">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>COPPs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72E6E14C" w14:textId="10623AC6" w:rsidR="00EB7F78" w:rsidRPr="00AB0E36" w:rsidRDefault="00B12DD3" w:rsidP="00DB50FD">
+    <w:p w14:paraId="7FB81EB2" w14:textId="1C43ECF4" w:rsidR="009A5E52" w:rsidRPr="009A5E52" w:rsidRDefault="009A5E52" w:rsidP="009A5E52">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="009A5E52">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 2.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r w:rsidRPr="009A5E52">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00BE2DB0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Assessments</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00BE2DB0">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE2DB0" w:rsidRPr="00486213">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>and Sentence Management</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1851B849" w14:textId="41CAB09C" w:rsidR="004342D4" w:rsidRPr="004342D4" w:rsidRDefault="004342D4" w:rsidP="00DB50FD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId23" w:history="1">
-        <w:r w:rsidR="00EB7F78" w:rsidRPr="007B7606">
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidRPr="004342D4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">COPP 2.3 </w:t>
-[...11 lines deleted...]
-          <w:t>Assessments, Placements and Sentence Management</w:t>
+          <w:t>COPP 8.2 Prisoner Employment Program</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2E04F235" w14:textId="53613BB8" w:rsidR="00060F55" w:rsidRPr="00AB0E36" w:rsidRDefault="00B12DD3" w:rsidP="00DB50FD">
+    <w:p w14:paraId="54B23177" w14:textId="6E4D5ADA" w:rsidR="004342D4" w:rsidRDefault="004342D4" w:rsidP="00DB50FD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId24" w:history="1">
-        <w:r w:rsidR="00060F55" w:rsidRPr="007B7606">
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidRPr="004342D4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">COPP 8.2 </w:t>
-[...11 lines deleted...]
-          <w:t>Prisoner Employment Program</w:t>
+          <w:t>COPP 9.6 Access to Information</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7763AD06" w14:textId="6420249C" w:rsidR="00EB7F78" w:rsidRPr="00AB0E36" w:rsidRDefault="00B12DD3" w:rsidP="00DB50FD">
+    <w:p w14:paraId="68F18FDF" w14:textId="200E319B" w:rsidR="00A435D3" w:rsidRPr="001C3905" w:rsidRDefault="00A435D3" w:rsidP="00DB50FD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId25" w:history="1">
-        <w:r w:rsidR="00EB7F78" w:rsidRPr="007B7606">
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidRPr="00A435D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">COPP 9.6 </w:t>
-[...11 lines deleted...]
-          <w:t>Access to Information</w:t>
+          <w:t>COPP 14.1 Re-entry Release Orders</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="398596AB" w14:textId="3458A324" w:rsidR="00512FA8" w:rsidRPr="00AB0E36" w:rsidRDefault="00B12DD3" w:rsidP="00DB50FD">
+    <w:p w14:paraId="1CC86A5F" w14:textId="67F165D1" w:rsidR="001C3905" w:rsidRDefault="007F5E82" w:rsidP="00DB50FD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId26" w:history="1">
-        <w:r w:rsidR="00512FA8" w:rsidRPr="007B7606">
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="007F5E82">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">COPP 14.1 </w:t>
-[...11 lines deleted...]
-          <w:t>Re-Entry Release Orders</w:t>
+          <w:t>COPP 14.2 Home Leave</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3F33DA57" w14:textId="4FC64B63" w:rsidR="00512FA8" w:rsidRPr="00AB0E36" w:rsidRDefault="00B12DD3" w:rsidP="00DB50FD">
+    <w:p w14:paraId="66A3B3DF" w14:textId="5FAA815E" w:rsidR="0049518E" w:rsidRPr="004342D4" w:rsidRDefault="0049518E" w:rsidP="00DB50FD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId27" w:history="1">
-        <w:r w:rsidR="00512FA8" w:rsidRPr="007B7606">
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidRPr="0049518E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">COPP 14.2 </w:t>
-[...11 lines deleted...]
-          <w:t>Home Leave</w:t>
+          <w:t>COPP 14.4 Parole Applications</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6B6A3995" w14:textId="05AB727D" w:rsidR="00512FA8" w:rsidRPr="00AB0E36" w:rsidRDefault="00B12DD3" w:rsidP="00DB50FD">
+    <w:p w14:paraId="1053E3E7" w14:textId="77777777" w:rsidR="0041309A" w:rsidRPr="00792981" w:rsidRDefault="0041309A" w:rsidP="00AD1DC9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44FD7B26" w14:textId="5052FF4D" w:rsidR="0041309A" w:rsidRPr="00BD4924" w:rsidRDefault="00DF0ABF" w:rsidP="00DB50FD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Other</w:t>
+      </w:r>
+      <w:r w:rsidR="0041309A" w:rsidRPr="00BD4924">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> documents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41F6F864" w14:textId="3458A444" w:rsidR="00AB0E36" w:rsidRPr="00AB0E36" w:rsidRDefault="00AB0E36" w:rsidP="00DB50FD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:contextualSpacing w:val="0"/>
-        <w:rPr>
-[...54 lines deleted...]
-        <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:hyperlink r:id="rId29" w:history="1">
-        <w:r w:rsidR="00AB0E36" w:rsidRPr="007B7606">
+        <w:r w:rsidRPr="007B7606">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Freedom of Information</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5F007EA0" w14:textId="77777777" w:rsidR="003D708E" w:rsidRDefault="003D708E" w:rsidP="003D708E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc97201380"/>
       <w:r>
         <w:t>Definitions and acronyms</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="6858675A" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="003D708E" w:rsidRDefault="003D708E" w:rsidP="003D708E"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
@@ -5349,76 +5394,90 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00656937" w14:paraId="07E281F2" w14:textId="77777777" w:rsidTr="00050E56">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="53AFA6F3" w14:textId="179FD8AA" w:rsidR="00656937" w:rsidRDefault="00656937" w:rsidP="00656937">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Effective Sentence</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6763" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14A48DD9" w14:textId="0914F661" w:rsidR="00656937" w:rsidRPr="00656937" w:rsidRDefault="00656937" w:rsidP="00656937">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00656937">
-              <w:t xml:space="preserve">The length of sentence that a prisoner is actually required to serve in prison prior to their Earliest Eligibility Date (EED) for release on parole, Earliest Date of Release (EDR) or Statutory Review Date (SRD). </w:t>
+              <w:t>The length of sentence that a prisoner is actually required to serve in prison prior to their Earliest Eligibility Date (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00656937">
+              <w:t>EED</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00656937">
+              <w:t xml:space="preserve">) for release on parole, Earliest Date of Release (EDR) or Statutory Review Date (SRD). </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C802E8" w14:paraId="416E700A" w14:textId="77777777" w:rsidTr="00C802E8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6C31DFA7" w14:textId="72F68D78" w:rsidR="00C802E8" w:rsidRDefault="00C802E8" w:rsidP="00C802E8">
+          <w:p w14:paraId="6C31DFA7" w14:textId="2A085A40" w:rsidR="00C802E8" w:rsidRDefault="00C802E8" w:rsidP="00C802E8">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Guiding Principles for Corrections in Australia, 2018 </w:t>
+              <w:t xml:space="preserve">Guiding Principles for Corrections in Australia, </w:t>
+            </w:r>
+            <w:r w:rsidR="008B2830">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Revised 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="BBB69F"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="505E018D" w14:textId="779E2DAD" w:rsidR="00C802E8" w:rsidRPr="00656937" w:rsidRDefault="00C802E8" w:rsidP="00C802E8">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>The guidelines and the accompanying principles constitute outcomes or goals to be achieved, rather than a set of absolute standards or laws to be enforced. They represent a statement of intent that each Australian State and Territory can use to develop their own range of relevant legislative policy and performance standards to reflect best practice and community demands.</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -5684,121 +5743,120 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2D9A3B3F" w14:textId="77777777" w:rsidR="002E5756" w:rsidRPr="009D516D" w:rsidRDefault="002E5756" w:rsidP="002E5756">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc178286"/>
       <w:bookmarkStart w:id="15" w:name="_Toc97201381"/>
       <w:r w:rsidRPr="009D516D">
         <w:t>Assurance</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="7F5C6DCE" w14:textId="518159BD" w:rsidR="00AA0567" w:rsidRPr="009D516D" w:rsidRDefault="00AA0567" w:rsidP="00DB50FD">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t>It is expected that</w:t>
       </w:r>
       <w:r w:rsidRPr="009D516D">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17ED78CB" w14:textId="70E70F82" w:rsidR="00AA0567" w:rsidRPr="000F16F8" w:rsidRDefault="00AA0567" w:rsidP="00DB50FD">
+    <w:p w14:paraId="0C3FB67A" w14:textId="5E4AD77B" w:rsidR="00AA0567" w:rsidRDefault="00AA0567" w:rsidP="00AD1DC9">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="714" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Prisons will undertake local </w:t>
       </w:r>
       <w:r w:rsidRPr="000F16F8">
-        <w:t xml:space="preserve">compliance in accordance with the </w:t>
+        <w:t>compliance in accordance with the</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD1DC9">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId32" w:history="1">
-        <w:r w:rsidRPr="007B7606">
+        <w:r w:rsidR="00AD1DC9" w:rsidRPr="00AD1DC9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Compliance Manual</w:t>
+          <w:t>Prison Compliance Manual</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00AD1DC9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>The relevant Deputy Commissioner will undertake management oversight as required.</w:t>
+      </w:r>
       <w:r w:rsidRPr="000F16F8">
-        <w:t>.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0C3FB67A" w14:textId="77777777" w:rsidR="00AA0567" w:rsidRDefault="00AA0567" w:rsidP="00DB50FD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="034818AD" w14:textId="438EA4D9" w:rsidR="00AA0567" w:rsidRPr="000F16F8" w:rsidRDefault="00AA0567" w:rsidP="00DB50FD">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="714" w:hanging="357"/>
       </w:pPr>
+      <w:r w:rsidRPr="000F16F8">
+        <w:t xml:space="preserve">Monitoring and Compliance </w:t>
+      </w:r>
       <w:r>
-        <w:t>The relevant Deputy Commissioner will undertake management oversight as required.</w:t>
+        <w:t xml:space="preserve">Branch will undertake checks </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F16F8">
+        <w:t>in accordance with the</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD1DC9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidR="00AD1DC9" w:rsidRPr="00AD1DC9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Operational Compliance Framework</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00AD1DC9" w:rsidRPr="00AD1DC9">
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="000F16F8">
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...28 lines deleted...]
-        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FE75AB8" w14:textId="77777777" w:rsidR="00AA0567" w:rsidRDefault="00AA0567" w:rsidP="00DB50FD">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="714" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="000F16F8">
         <w:t xml:space="preserve">Independent </w:t>
       </w:r>
       <w:r>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="000F16F8">
         <w:t xml:space="preserve">versight </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">will be undertaken as required. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EB5BB4E" w14:textId="77777777" w:rsidR="00BD4924" w:rsidRDefault="00BD4924" w:rsidP="00DB50FD">
@@ -5826,888 +5884,670 @@
     <w:p w14:paraId="6283DD2A" w14:textId="77777777" w:rsidR="00245869" w:rsidRPr="00EA7EAC" w:rsidRDefault="00245869" w:rsidP="00EA7EAC">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FD57F83" w14:textId="0D657BB9" w:rsidR="00245869" w:rsidRDefault="00245869" w:rsidP="00261BED">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc97201382"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Document </w:t>
       </w:r>
       <w:r w:rsidR="00261BED">
         <w:t>Version History</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidR="00261BED">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
-        <w:tblW w:w="9309" w:type="dxa"/>
+        <w:tblW w:w="10201" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1051"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1637"/>
+        <w:gridCol w:w="1329"/>
+        <w:gridCol w:w="1784"/>
+        <w:gridCol w:w="2836"/>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="1984"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00535DD9" w:rsidRPr="007D3C6F" w14:paraId="50A2D013" w14:textId="0CDAF6F7" w:rsidTr="00535DD9">
+      <w:tr w:rsidR="00535DD9" w:rsidRPr="007D3C6F" w14:paraId="50A2D013" w14:textId="0CDAF6F7" w:rsidTr="00004F3E">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:tcW w:w="1329" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C899D88" w14:textId="77777777" w:rsidR="00535DD9" w:rsidRPr="007D3C6F" w:rsidRDefault="00535DD9" w:rsidP="00DF778C">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="007D3C6F">
               <w:t>Version no</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2202" w:type="dxa"/>
+            <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="666D352F" w14:textId="77777777" w:rsidR="00535DD9" w:rsidRPr="007D3C6F" w:rsidRDefault="00535DD9" w:rsidP="00DF778C">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="007D3C6F">
               <w:t>Primary author(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2774" w:type="dxa"/>
+            <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="069E308F" w14:textId="77777777" w:rsidR="00535DD9" w:rsidRPr="007D3C6F" w:rsidRDefault="00535DD9" w:rsidP="00DF778C">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="007D3C6F">
               <w:t>Description of version</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1645" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7DB98150" w14:textId="77777777" w:rsidR="00535DD9" w:rsidRPr="007D3C6F" w:rsidRDefault="00535DD9" w:rsidP="00DF778C">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="007D3C6F">
               <w:t>Date completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1637" w:type="dxa"/>
+            <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="474116A1" w14:textId="74E59641" w:rsidR="00535DD9" w:rsidRPr="007D3C6F" w:rsidRDefault="00535DD9" w:rsidP="00DF778C">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r>
               <w:t>Effective date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535DD9" w:rsidRPr="007D3C6F" w14:paraId="4AF221EC" w14:textId="270E0178" w:rsidTr="00535DD9">
-[...351 lines deleted...]
-      <w:tr w:rsidR="00535DD9" w:rsidRPr="007D3C6F" w14:paraId="11E239FC" w14:textId="2CFB1FD2" w:rsidTr="00535DD9">
+      <w:tr w:rsidR="00535DD9" w:rsidRPr="007D3C6F" w14:paraId="11E239FC" w14:textId="2CFB1FD2" w:rsidTr="00004F3E">
         <w:trPr>
           <w:trHeight w:val="794"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:tcW w:w="1329" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6CFD751D" w14:textId="3BFB7B48" w:rsidR="00535DD9" w:rsidRDefault="00535DD9" w:rsidP="005E49BB">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>1.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2202" w:type="dxa"/>
+            <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5282BA91" w14:textId="10DD470D" w:rsidR="00535DD9" w:rsidRDefault="00535DD9" w:rsidP="00C60105">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2774" w:type="dxa"/>
+            <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C3C2F34" w14:textId="2F22093E" w:rsidR="00535DD9" w:rsidRDefault="00535DD9" w:rsidP="005E49BB">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Approved by the </w:t>
             </w:r>
             <w:r w:rsidR="00261BED">
               <w:t>A/</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">Director, Operational </w:t>
             </w:r>
             <w:r w:rsidR="000158AC">
               <w:t xml:space="preserve">Projects, </w:t>
             </w:r>
             <w:r>
               <w:t>Policy, Compliance and Contracts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1645" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2BEBD8A0" w14:textId="7DF229E4" w:rsidR="00535DD9" w:rsidRDefault="00535DD9" w:rsidP="004E1F8D">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>13 December 2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1637" w:type="dxa"/>
+            <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3900949B" w14:textId="379732F7" w:rsidR="00535DD9" w:rsidRDefault="00535DD9" w:rsidP="004E1F8D">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>5 October 2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00261BED" w:rsidRPr="007D3C6F" w14:paraId="6F242F4D" w14:textId="77777777" w:rsidTr="00535DD9">
+      <w:tr w:rsidR="00261BED" w:rsidRPr="007D3C6F" w14:paraId="6A02BE7B" w14:textId="77777777" w:rsidTr="00004F3E">
         <w:trPr>
           <w:trHeight w:val="794"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1051" w:type="dxa"/>
-[...69 lines deleted...]
-            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:tcW w:w="1329" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="472CD753" w14:textId="56717B8F" w:rsidR="00261BED" w:rsidRDefault="00261BED" w:rsidP="00261BED">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>2.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2202" w:type="dxa"/>
+            <w:tcW w:w="1784" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E4D5675" w14:textId="122E3969" w:rsidR="00261BED" w:rsidRDefault="00261BED" w:rsidP="00261BED">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2774" w:type="dxa"/>
+            <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="17FA8F0A" w14:textId="70D79078" w:rsidR="00261BED" w:rsidRDefault="00261BED" w:rsidP="00261BED">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Approved by the A/Director, Operational Projects, Policy, Compliance and Contracts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1645" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="024E1F85" w14:textId="1E855B8B" w:rsidR="00261BED" w:rsidRDefault="00261BED" w:rsidP="00261BED">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>2 March 2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1637" w:type="dxa"/>
+            <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A1BDD3A" w14:textId="6F762040" w:rsidR="00261BED" w:rsidRDefault="00E97691" w:rsidP="00261BED">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="00261BED">
               <w:t xml:space="preserve"> March 2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="005C790F" w:rsidRPr="007D3C6F" w14:paraId="14413E25" w14:textId="77777777" w:rsidTr="00004F3E">
+        <w:trPr>
+          <w:trHeight w:val="794"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1329" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7747BF54" w14:textId="0D5F41F6" w:rsidR="005C790F" w:rsidRDefault="005C790F" w:rsidP="00261BED">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1784" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1683FB98" w14:textId="5E2D34E3" w:rsidR="005C790F" w:rsidRDefault="005C790F" w:rsidP="00261BED">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Operational Policy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2836" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6057B648" w14:textId="7F4F04D9" w:rsidR="005C790F" w:rsidRDefault="00AD1DC9" w:rsidP="00261BED">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Schedule Review</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FF8CD9D" w14:textId="4256BE1A" w:rsidR="005C790F" w:rsidRDefault="00AD1DC9" w:rsidP="00261BED">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>25 February 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26F4B144" w14:textId="77777777" w:rsidR="005C790F" w:rsidRDefault="005C790F" w:rsidP="00261BED">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00770797" w:rsidRPr="007D3C6F" w14:paraId="2028AF08" w14:textId="77777777" w:rsidTr="00004F3E">
+        <w:trPr>
+          <w:trHeight w:val="794"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1329" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B4D53CC" w14:textId="20DB3994" w:rsidR="00770797" w:rsidRDefault="00770797" w:rsidP="00261BED">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1784" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6094AF1F" w14:textId="5396291C" w:rsidR="00770797" w:rsidRDefault="00770797" w:rsidP="00261BED">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Operational Policy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2836" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="430F1566" w14:textId="6C9C361B" w:rsidR="00770797" w:rsidRDefault="00770797" w:rsidP="00261BED">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Reviewed</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34B4BB6E" w14:textId="6CF0F639" w:rsidR="00770797" w:rsidRDefault="00770797" w:rsidP="00261BED">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>24 March 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1487287B" w14:textId="77777777" w:rsidR="00770797" w:rsidRDefault="00770797" w:rsidP="00261BED">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00770797" w:rsidRPr="007D3C6F" w14:paraId="16CE616D" w14:textId="77777777" w:rsidTr="00004F3E">
+        <w:trPr>
+          <w:trHeight w:val="794"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1329" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30F22832" w14:textId="63BBA81D" w:rsidR="00770797" w:rsidRDefault="00770797" w:rsidP="00261BED">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1784" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54FCDAE8" w14:textId="6673B2D7" w:rsidR="00770797" w:rsidRDefault="00004F3E" w:rsidP="00261BED">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Operational Support Services</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2836" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0366E0D5" w14:textId="67680964" w:rsidR="00770797" w:rsidRDefault="00770797" w:rsidP="00261BED">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Reviewed and approved by A/Assistant Commissioner Operational Support Services</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CCC0A19" w14:textId="0D0DCD93" w:rsidR="00770797" w:rsidRDefault="00770797" w:rsidP="00261BED">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>27 March 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AAC15D5" w14:textId="659E5A08" w:rsidR="00770797" w:rsidRDefault="00770797" w:rsidP="00261BED">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>31 March 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p w14:paraId="5D75700D" w14:textId="77777777" w:rsidR="00A30E87" w:rsidRDefault="00A30E87" w:rsidP="00D05B49"/>
     <w:p w14:paraId="7D589835" w14:textId="71B24674" w:rsidR="00AA0567" w:rsidRDefault="00AA0567">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="22A77A9C" w14:textId="0A5A7201" w:rsidR="00A30E87" w:rsidRDefault="00A30E87" w:rsidP="00D62ABC">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Appendix_A:_Case"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkStart w:id="17" w:name="_Appendix_A:_Case"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc97201383"/>
+      <w:bookmarkEnd w:id="17"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Appendix A: </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC6016">
         <w:t>Case Management Reports – Contact Cycle – Minimum Requirements</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="4B397AF1" w14:textId="76338D65" w:rsidR="00365A74" w:rsidRPr="00EC6016" w:rsidRDefault="00365A74" w:rsidP="00365A74">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC6016">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">The diagram </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>below</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC6016">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> illustrates the minimum contact reports required over a 12 month period of imprisonment for an individual prisoner who is case managed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47D18072" w14:textId="77777777" w:rsidR="00365A74" w:rsidRPr="00734662" w:rsidRDefault="00365A74" w:rsidP="00734662"/>
     <w:p w14:paraId="14337C2F" w14:textId="77777777" w:rsidR="00832A48" w:rsidRPr="00734662" w:rsidRDefault="00832A48" w:rsidP="00734662"/>
     <w:p w14:paraId="162FC30F" w14:textId="77777777" w:rsidR="00832A48" w:rsidRPr="00734662" w:rsidRDefault="00832A48" w:rsidP="00734662"/>
     <w:p w14:paraId="415AE1D4" w14:textId="77777777" w:rsidR="00832A48" w:rsidRPr="00734662" w:rsidRDefault="00832A48" w:rsidP="00734662"/>
     <w:p w14:paraId="56965183" w14:textId="77777777" w:rsidR="00832A48" w:rsidRPr="00734662" w:rsidRDefault="00832A48" w:rsidP="00734662"/>
-    <w:bookmarkStart w:id="20" w:name="_MON_1396094895"/>
-[...18 lines deleted...]
-    <w:bookmarkStart w:id="39" w:name="_MON_1396091507"/>
+    <w:bookmarkStart w:id="19" w:name="_MON_1396159539"/>
+    <w:bookmarkStart w:id="20" w:name="_MON_1396159549"/>
+    <w:bookmarkStart w:id="21" w:name="_MON_1396159568"/>
+    <w:bookmarkStart w:id="22" w:name="_MON_1441458016"/>
+    <w:bookmarkStart w:id="23" w:name="_MON_1441458081"/>
+    <w:bookmarkStart w:id="24" w:name="_MON_1396091153"/>
+    <w:bookmarkStart w:id="25" w:name="_MON_1396091507"/>
+    <w:bookmarkStart w:id="26" w:name="_MON_1396094734"/>
+    <w:bookmarkStart w:id="27" w:name="_MON_1396094895"/>
+    <w:bookmarkStart w:id="28" w:name="_MON_1396094923"/>
+    <w:bookmarkStart w:id="29" w:name="_MON_1396095002"/>
+    <w:bookmarkStart w:id="30" w:name="_MON_1396095075"/>
+    <w:bookmarkStart w:id="31" w:name="_MON_1396095092"/>
+    <w:bookmarkStart w:id="32" w:name="_MON_1396095174"/>
+    <w:bookmarkStart w:id="33" w:name="_MON_1396096190"/>
+    <w:bookmarkStart w:id="34" w:name="_MON_1396096223"/>
+    <w:bookmarkStart w:id="35" w:name="_MON_1396096339"/>
+    <w:bookmarkStart w:id="36" w:name="_MON_1396096369"/>
+    <w:bookmarkStart w:id="37" w:name="_MON_1396096382"/>
+    <w:bookmarkStart w:id="38" w:name="_MON_1396096462"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:id="39" w:name="_MON_1396096494"/>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:id="40" w:name="_MON_1396094734"/>
-    <w:bookmarkEnd w:id="40"/>
     <w:p w14:paraId="20D546FC" w14:textId="0E1778A9" w:rsidR="00A30E87" w:rsidRDefault="00A30E87" w:rsidP="00A30E87">
       <w:r w:rsidRPr="00A915E5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:object w:dxaOrig="10772" w:dyaOrig="15703" w14:anchorId="025C1BE9">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
           <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="Case Management Reports – Contact Cycle – Minimum Requirements" style="width:446.25pt;height:295.5pt" o:ole="">
             <v:imagedata r:id="rId34" o:title="" croptop="1382f" cropbottom="43690f" cropleft="350f" cropright="19537f"/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Word.Picture.8" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1707900860" r:id="rId35"/>
+          <o:OLEObject Type="Embed" ProgID="Word.Picture.8" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1836470448" r:id="rId35"/>
         </w:object>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00A30E87" w:rsidSect="009814BD">
       <w:headerReference w:type="even" r:id="rId36"/>
       <w:headerReference w:type="default" r:id="rId37"/>
       <w:footerReference w:type="default" r:id="rId38"/>
       <w:headerReference w:type="first" r:id="rId39"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1134" w:left="1304" w:header="709" w:footer="590" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6F1C0182" w14:textId="77777777" w:rsidR="00B12DD3" w:rsidRDefault="00B12DD3" w:rsidP="00D06E62">
+    <w:p w14:paraId="5D80EB9E" w14:textId="77777777" w:rsidR="00AA11BD" w:rsidRDefault="00AA11BD" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7013EF39" w14:textId="77777777" w:rsidR="00B12DD3" w:rsidRDefault="00B12DD3" w:rsidP="00D06E62">
+    <w:p w14:paraId="54B70ECF" w14:textId="77777777" w:rsidR="00AA11BD" w:rsidRDefault="00AA11BD" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -6734,105 +6574,110 @@
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gotham">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7E003B34" w14:textId="502E30C0" w:rsidR="00F84C58" w:rsidRDefault="00F84C58" w:rsidP="00663830">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="1095"/>
         <w:tab w:val="left" w:pos="8080"/>
       </w:tabs>
     </w:pPr>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t xml:space="preserve">The current version of this document is maintained on the </w:t>
     </w:r>
     <w:r w:rsidR="00AB0E36">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t>Custodial Ops</w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t xml:space="preserve"> intranet page</w:t>
     </w:r>
     <w:r w:rsidR="00AB0E36">
       <w:t xml:space="preserve">       </w:t>
     </w:r>
+    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00627992">
-      <w:t xml:space="preserve">Page </w:t>
+      <w:t>Page</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00627992">
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00DE4EB0">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>11</w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
@@ -6846,206 +6691,206 @@
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00DE4EB0">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>11</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2475C393" w14:textId="77777777" w:rsidR="00B12DD3" w:rsidRDefault="00B12DD3" w:rsidP="00D06E62">
+    <w:p w14:paraId="439EBED5" w14:textId="77777777" w:rsidR="00AA11BD" w:rsidRDefault="00AA11BD" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2FBDB4EB" w14:textId="77777777" w:rsidR="00B12DD3" w:rsidRDefault="00B12DD3" w:rsidP="00D06E62">
+    <w:p w14:paraId="2CD325C2" w14:textId="77777777" w:rsidR="00AA11BD" w:rsidRDefault="00AA11BD" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="001C91C4" w14:textId="77777777" w:rsidR="00F84C58" w:rsidRDefault="00B12DD3">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="001C91C4" w14:textId="77777777" w:rsidR="00F84C58" w:rsidRDefault="00F434C3">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="13551975">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
-        <v:shape id="PowerPlusWaterMarkObject684845081" o:spid="_x0000_s2050" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:315;z-index:-251640832;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="red" stroked="f">
+        <v:shape id="PowerPlusWaterMarkObject684845081" o:spid="_x0000_s1026" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:315;z-index:-251640832;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="red" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Arial&quot;;font-size:1pt" string="Draft and not for further dissemination until approved"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="121264DB" w14:textId="77777777" w:rsidR="00F84C58" w:rsidRDefault="00B12DD3" w:rsidP="00663830">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="121264DB" w14:textId="1A4097B5" w:rsidR="00F84C58" w:rsidRDefault="00F434C3" w:rsidP="00663830">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="42BE6390">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
-        <v:shape id="PowerPlusWaterMarkObject684845082" o:spid="_x0000_s2051" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:315;z-index:-251638784;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="red" stroked="f">
+        <v:shape id="PowerPlusWaterMarkObject684845082" o:spid="_x0000_s1027" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:315;z-index:-251638784;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="red" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Arial&quot;;font-size:1pt" string="Draft and not for further dissemination until approved"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
     <w:r w:rsidR="00F84C58">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00F84C58">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="00F84C58">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00DB3EBD">
+    <w:r w:rsidR="009E7954">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>COPP 10.3 Case Management (Case Officers)</w:t>
     </w:r>
     <w:r w:rsidR="00F84C58">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00F84C58">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> &lt;v x.x&gt;</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="66B3E95E" w14:textId="77777777" w:rsidR="00F84C58" w:rsidRDefault="00F84C58">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="11160BBF" w14:textId="51998247" w:rsidR="00F84C58" w:rsidRDefault="00F84C58">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="008114B3">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="658705D5" wp14:editId="07F79ACB">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>181610</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>220980</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1647825" cy="296545"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -7118,51 +6963,51 @@
                           </w:sdtContent>
                         </w:sdt>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="658705D5" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:14.3pt;margin-top:17.4pt;width:129.75pt;height:23.35pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBHOwtLBwIAAPIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8FuGyEQvVfqPyDu9dqW7dgrr6M0aapK&#10;aVop6QdglvWiAkMH7F336zuwjmOlt6oc0MDMPN6bGdbXvTXsoDBocBWfjMacKSeh1m5X8R/P9x+W&#10;nIUoXC0MOFXxowr8evP+3brzpZpCC6ZWyAjEhbLzFW9j9GVRBNkqK8IIvHLkbACtiHTEXVGj6Ajd&#10;mmI6Hi+KDrD2CFKFQLd3g5NvMn7TKBm/NU1QkZmKE7eYd8z7Nu3FZi3KHQrfanmiIf6BhRXa0aNn&#10;qDsRBduj/gvKaokQoIkjCbaAptFSZQ2kZjJ+o+apFV5lLVSc4M9lCv8PVj4eviPTNfWOMycstehZ&#10;9ZF9hJ5NUnU6H0oKevIUFnu6TpFJafAPIH8G5uC2FW6nbhCha5WoiV3OLC5SB5yQQLbdV6jpGbGP&#10;kIH6Bm0CpGIwQqcuHc+dSVRkenIxu1pO55xJ8k1Xi/lsnsgVonzJ9hjiZwWWJaPiSJ3P6OLwEOIQ&#10;+hKSHnNwr43J3TeOdRVfzQn+jcfqSMNptK34cpzWMC5J5CdX5+QotBls4mIcUUqqk9BBcuy3PQWm&#10;yy3UR9KPMAwhfRoyWsDfnHU0gBUPv/YCFWfmi6MariazWZrYfJjNr6Z0wEvP9tIjnCSoikfOBvM2&#10;5ikfFN1QrRudy/DK5MSVBisX8vQJ0uRennPU61fd/AEAAP//AwBQSwMEFAAGAAgAAAAhACB1lV3c&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyondBWJmRTIRBXEAUq9ebG&#10;bhIRr6PYbcLfs5zgOJrRzJtyM/tenN0Yu0AI2UKBcFQH21GD8PH+fKNBxGTImj6QQ/h2ETbV5UVp&#10;ChsmenPnbWoEl1AsDEKb0lBIGevWeRMXYXDE3jGM3iSWYyPtaCYu973MlVpLbzrihdYM7rF19df2&#10;5BE+X4773VK9Nk9+NUxhVpL8nUS8vpof7kEkN6e/MPziMzpUzHQIJ7JR9Ai5XnMS4XbJD9jPtc5A&#10;HBB0tgJZlfL/geoHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARzsLSwcCAADyAwAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAIHWVXdwAAAAIAQAA&#10;DwAAAAAAAAAAAAAAAABhBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGoFAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:14.3pt;margin-top:17.4pt;width:129.75pt;height:23.35pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5V1Wo9gEAAM0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817IN27EFy0GaNEWB&#10;9AGk/YA1RVlESS5L0pbcr++SchwjuQXVgeBqydmd2eH6ujeaHaQPCm3FJ6MxZ9IKrJXdVfzXz/sP&#10;S85CBFuDRisrfpSBX2/ev1t3rpRTbFHX0jMCsaHsXMXbGF1ZFEG00kAYoZOWkg16A5FCvytqDx2h&#10;G11Mx+NF0aGvnUchQ6C/d0OSbzJ+00gRvzdNkJHpilNvMa8+r9u0Fps1lDsPrlXi1Aa8oQsDylLR&#10;M9QdRGB7r15BGSU8BmziSKApsGmUkJkDsZmMX7B5bMHJzIXECe4sU/h/sOLb4dH98Cz2H7GnAWYS&#10;wT2g+B2YxdsW7E7eeI9dK6GmwpMkWdG5UJ6uJqlDGRLItvuKNQ0Z9hEzUN94k1QhnozQaQDHs+iy&#10;j0ykkovZ1XI650xQbrpazGfzXALKp9vOh/hZomFpU3FPQ83ocHgIMXUD5dORVMzivdI6D1Zb1lV8&#10;NSf4FxmjIvlOK1Px5Th9gxMSyU+2zpcjKD3sqYC2J9aJ6EA59tueDib2W6yPxN/j4C96D7Rp0f/l&#10;rCNvVTz82YOXnOkvljRcTWazZMYczOZXUwr8ZWZ7mQErCKrikbNhexuzgQdGN6R1o7IMz52ceiXP&#10;ZHVO/k6mvIzzqedXuPkHAAD//wMAUEsDBBQABgAIAAAAIQAgdZVd3AAAAAgBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/BTsMwEETvSPyDtUjcqJ3QViZkUyEQVxAFKvXmxm4SEa+j2G3C37Oc4Dia0cyb&#10;cjP7XpzdGLtACNlCgXBUB9tRg/Dx/nyjQcRkyJo+kEP4dhE21eVFaQobJnpz521qBJdQLAxCm9JQ&#10;SBnr1nkTF2FwxN4xjN4klmMj7WgmLve9zJVaS2864oXWDO6xdfXX9uQRPl+O+91SvTZPfjVMYVaS&#10;/J1EvL6aH+5BJDenvzD84jM6VMx0CCeyUfQIuV5zEuF2yQ/Yz7XOQBwQdLYCWZXy/4HqBwAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADlXVaj2AQAAzQMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACB1lV3cAAAACAEAAA8AAAAAAAAAAAAAAAAAUAQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABZBQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox>
                 <w:txbxContent>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                         <w:b/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
                       <w:id w:val="-1483379727"/>
                     </w:sdtPr>
                     <w:sdtEndPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:sdtEndPr>
                     <w:sdtContent>
                       <w:p w14:paraId="1560A934" w14:textId="77777777" w:rsidR="00F84C58" w:rsidRPr="00464E72" w:rsidRDefault="00F84C58" w:rsidP="008D51C1">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                             <w:b/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:sz w:val="20"/>
@@ -7253,51 +7098,51 @@
                             <w:t>Commissioner’s Operating Policy and Procedure (COPP)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="40FA0C21" id="Text Box 21" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:200.3pt;margin-top:-1.35pt;width:312.75pt;height:42.75pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6Rba6gAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0hbWhgVKepATJMQ&#10;oMHEs+vYNJrt8+xrk+6v5+wkpWJ7YdpLcr777nw/vvP5RWsN26oQa3AlHx+NOFNOQlW755L/eLz+&#10;9JmziMJVwoBTJd+pyC8WHz+cN36uJrAGU6nAKIiL88aXfI3o50UR5VpZEY/AK0dGDcEKpGN4Lqog&#10;GopuTTEZjU6KBkLlA0gVI2mvOiNf5PhaK4l3WkeFzJSccsP8Dfm7St9icS7mz0H4dS37NMQ/ZGFF&#10;7ejSfagrgYJtQv1HKFvLABE0HkmwBWhdS5VroGrGozfVPKyFV7kWak70+zbF/xdW3m7vA6urkk/G&#10;nDlhaUaPqkX2BVpGKupP4+OcYA+egNiSnuY86CMpU9mtDjb9qSBGdur0bt/dFE2S8vjsdHw2mXEm&#10;yTabTpJM4YtXbx8iflVgWRJKHmh6ualiexOxgw6QdJmD69qYPEHjWFPyk+PZKDvsLRTcuIRVmQt9&#10;mFRRl3mWcGdUwhj3XWnqRS4gKTIL1aUJbCuIP0JK5TDXnuMSOqE0JfEexx7/mtV7nLs6hpvB4d7Z&#10;1g5Crv5N2tXPIWXd4annB3UnEdtVm0mwH+wKqh3NO0C3MdHL65qGciMi3otAK0IjprXHO/poA9R8&#10;6CXO1hB+/02f8MRcsnLW0MqVPP7aiKA4M98ccfpsPJ2mHc2H6ex0QodwaFkdWtzGXgJNhWhL2WUx&#10;4dEMog5gn+h1WKZbySScpLtLjoN4id1DQK+LVMtlBtFWeoE37sHLFDoNKVHusX0Swfe8RGL0LQzL&#10;KeZv6Nlhk6eD5QZB15m7qc9dV/v+00Zn9vevT3oyDs8Z9fpGLl4AAAD//wMAUEsDBBQABgAIAAAA&#10;IQCH/PDF3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDEDvSPxDZCRuW7oKRlXqTlOl&#10;CQnBYWMXbm6TtRWJU5psK3w92YkdLT89PxeryRpx0qPvHSMs5gkIzY1TPbcI+4/NLAPhA7Ei41gj&#10;/GgPq/L2pqBcuTNv9WkXWhEl7HNC6EIYcil902lLfu4GzXF3cKOlEMexlWqkc5RbI9MkWUpLPccL&#10;HQ266nTztTtahNdq807bOrXZr6le3g7r4Xv/+Yh4fzetn0EEPYV/GC75MR3K2FS7IysvDMJDtEcU&#10;YZY+gbgASbpcgKgRsjQDWRby+oXyDwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPpFtrqA&#10;AgAAawUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIf8&#10;8MXfAAAACgEAAA8AAAAAAAAAAAAAAAAA2gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AADmBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape w14:anchorId="40FA0C21" id="Text Box 21" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:200.3pt;margin-top:-1.35pt;width:312.75pt;height:42.75pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWgwKsagIAAEQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGyEQvlfqf0Dcm7UdO6mtrCM3katK&#10;VhLVqXLGLMSrsgyFsXfdX5+BXT/k9pKqFxiYb4b55sHNbVMZtlU+lGBz3r/ocaashKK0rzn/8Tz/&#10;9JmzgMIWwoBVOd+pwG+nHz/c1G6iBrAGUyjPyIkNk9rlfI3oJlkW5FpVIlyAU5aUGnwlkI7+NSu8&#10;qMl7ZbJBr3eV1eAL50GqEOj2vlXyafKvtZL4qHVQyEzOKTZMq0/rKq7Z9EZMXr1w61J2YYh/iKIS&#10;paVHD67uBQq28eUfrqpSegig8UJClYHWpVSJA7Hp987YLNfCqcSFkhPcIU3h/7mVD9ule/IMmy/Q&#10;UAFjQmoXJoEuI59G+yruFCkjPaVwd0ibapBJurwcX/fHgxFnknSj4SDK5CY7Wjsf8KuCikUh557K&#10;krIltouALXQPiY9ZmJfGpNIYy+qcX12OesngoCHnxkasSkXu3BwjTxLujIoYY78rzcoiEYgXqb3U&#10;nfFsK6gxhJTKYuKe/BI6ojQF8R7DDn+M6j3GLY/9y2DxYFyVFnxifxZ28XMfsm7xlPMT3lHEZtUQ&#10;8ZPCrqDYUb09tKMQnJyXVJSFCPgkPPU+lZjmGR9p0QYo+dBJnK3B//7bfcRTS5KWs5pmKefh10Z4&#10;xZn5ZqlZx/3hMA5fOgxH1wM6+FPN6lRjN9UdUFX69HM4mcSIR7MXtYfqhcZ+Fl8llbCS3s457sU7&#10;bCecvg2pZrMEonFzAhd26WR0HYsUW+65eRHedX2J1NEPsJ86MTlrzxYbLS3MNgi6TL0b89xmtcs/&#10;jWrq/u5biX/B6Tmhjp/f9A0AAP//AwBQSwMEFAAGAAgAAAAhAIf88MXfAAAACgEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8FOwzAMQO9I/ENkJG5bugpGVepOU6UJCcFhYxdubpO1FYlTmmwrfD3ZiR0t&#10;Pz0/F6vJGnHSo+8dIyzmCQjNjVM9twj7j80sA+EDsSLjWCP8aA+r8vamoFy5M2/1aRdaESXsc0Lo&#10;QhhyKX3TaUt+7gbNcXdwo6UQx7GVaqRzlFsj0yRZSks9xwsdDbrqdPO1O1qE12rzTts6tdmvqV7e&#10;Duvhe//5iHh/N62fQQQ9hX8YLvkxHcrYVLsjKy8MwkO0RxRhlj6BuABJulyAqBGyNANZFvL6hfIP&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAVoMCrGoCAABEBQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAh/zwxd8AAAAKAQAADwAAAAAAAAAAAAAA&#10;AADEBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANAFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="3BE41C8D" w14:textId="77777777" w:rsidR="00F84C58" w:rsidRDefault="00F84C58" w:rsidP="00B937D8">
                     <w:pPr>
                       <w:pStyle w:val="Publicationtitle"/>
                     </w:pPr>
                     <w:r>
                       <w:t>Commissioner’s Operating Policy and Procedure (COPP)</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24B60711" wp14:editId="7639CBEC">
           <wp:simplePos x="0" y="0"/>
@@ -7337,210 +7182,210 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7580630" cy="10719435"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="33D01059" w14:textId="77777777" w:rsidR="00F84C58" w:rsidRDefault="00B12DD3">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="33D01059" w14:textId="77777777" w:rsidR="00F84C58" w:rsidRDefault="00F434C3">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="22511825">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
-        <v:shape id="PowerPlusWaterMarkObject684845084" o:spid="_x0000_s2053" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:315;z-index:-251634688;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="red" stroked="f">
+        <v:shape id="PowerPlusWaterMarkObject684845084" o:spid="_x0000_s1029" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:315;z-index:-251634688;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="red" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Arial&quot;;font-size:1pt" string="Draft and not for further dissemination until approved"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="0F0BFEDE" w14:textId="35C886D4" w:rsidR="00F84C58" w:rsidRDefault="00F84C58" w:rsidP="004D040B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0F0BFEDE" w14:textId="7D6491FA" w:rsidR="00F84C58" w:rsidRDefault="00F84C58" w:rsidP="004D040B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00E97691">
+    <w:r w:rsidR="00F434C3">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>COPP 10.3 Case Management (Case Officers)</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="004C21D8">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00C60105">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve">v </w:t>
     </w:r>
-    <w:r w:rsidR="00261BED">
+    <w:r w:rsidR="005C790F" w:rsidRPr="00770797">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>3</w:t>
     </w:r>
-    <w:r w:rsidR="00A948D6">
+    <w:r w:rsidR="00A948D6" w:rsidRPr="00770797">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>.0</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="24B19129" w14:textId="77777777" w:rsidR="00F84C58" w:rsidRDefault="00B12DD3">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="24B19129" w14:textId="77777777" w:rsidR="00F84C58" w:rsidRDefault="00F434C3">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="5F59DC2E">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
-        <v:shape id="PowerPlusWaterMarkObject684845083" o:spid="_x0000_s2052" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:315;z-index:-251636736;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="red" stroked="f">
+        <v:shape id="PowerPlusWaterMarkObject684845083" o:spid="_x0000_s1028" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:315;z-index:-251636736;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="red" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Arial&quot;;font-size:1pt" string="Draft and not for further dissemination until approved"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A6684E2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01FF3FC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="44C23CA4"/>
@@ -7720,80 +7565,83 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05B8113D"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="0C090025"/>
+    <w:tmpl w:val="0F94DD98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading3"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading4"/>
       <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="864" w:hanging="864"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading5"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1008" w:hanging="1008"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading6"/>
@@ -8614,50 +8462,163 @@
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1944"/>
         </w:tabs>
         <w:ind w:left="1944" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1311364A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D778CD80"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13AE2CD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A2449D9C"/>
     <w:lvl w:ilvl="0" w:tplc="52028FBC">
       <w:start w:val="9"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8726,51 +8687,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15173584"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="931E7AE0"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8812,51 +8773,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E0565DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4008BFB8"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8925,51 +8886,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2092477A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1236F02E"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -9014,51 +8975,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20D25F25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A2A4E786"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9100,51 +9061,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21015060"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="87B0F264"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9213,51 +9174,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2AD74229"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CE7A9828"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9326,51 +9287,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33BA306E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4216D322"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9412,51 +9373,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="364F261B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="40DEE37E"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-2116" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-1396" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9498,51 +9459,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2204" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2924" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3644" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C4A2908"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C09CB03C"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9584,51 +9545,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41447FF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="48508718"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9697,51 +9658,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="478B5FFE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A43AD070"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -9786,51 +9747,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47D16F2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="69D44AC6"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9872,51 +9833,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A9D31C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A76EBDF2"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9958,51 +9919,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CD00ECC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CE2C2B5E"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1145" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1865" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -10044,51 +10005,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5465" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6185" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6905" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4FF810C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="41F494A8"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10157,51 +10118,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56041BDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5270FCDC"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -10243,51 +10204,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C707DC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="54081E4E"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10356,51 +10317,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D9C72D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="564C1778"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -10442,51 +10403,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61FD5FAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="23C47DA8"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -10531,51 +10492,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="627E3FFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="61F21104"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1208"/>
         </w:tabs>
         <w:ind w:left="1208" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -10673,51 +10634,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6611"/>
         </w:tabs>
         <w:ind w:left="6611" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7331"/>
         </w:tabs>
         <w:ind w:left="7331" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70443987"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D4A0D66"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -10759,51 +10720,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73B94508"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="25CED146"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -10845,51 +10806,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5389" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6829" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75FD4723"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0D222CBA"/>
     <w:lvl w:ilvl="0" w:tplc="312E38C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -10939,51 +10900,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7AB4203A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="161473E8"/>
     <w:lvl w:ilvl="0" w:tplc="06EE534C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -11053,51 +11014,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B163C67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFB09736"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11166,51 +11127,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7CE93FE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1FFC6A42"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11279,676 +11240,806 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="2079400023">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="48455102">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="370765749">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1624071853">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="427192085">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="990329017">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1046445711">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1840655093">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1533181783">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1572930787">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1206790288">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="530458142">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="942034989">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1454472632">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1331325513">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="380131031">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="12876689">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="18" w16cid:durableId="606229276">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1981689458">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1984893664">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1501504594">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="287049083">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="2115242494">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="610360956">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="769856936">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="2049329315">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="259266125">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="501940778">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="352345959">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="30" w16cid:durableId="314144568">
+    <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="31" w16cid:durableId="1092122843">
+    <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="32" w16cid:durableId="2107916990">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1279919111">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1126855768">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="934174014">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="8">
-[...14 lines deleted...]
-  <w:num w:numId="13">
+  <w:num w:numId="36" w16cid:durableId="809905965">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="14">
-[...62 lines deleted...]
-  <w:num w:numId="35">
+  <w:num w:numId="37" w16cid:durableId="1187644241">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="36">
-[...5 lines deleted...]
-  <w:num w:numId="38">
+  <w:num w:numId="38" w16cid:durableId="158733243">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="39">
+  <w:num w:numId="39" w16cid:durableId="1317883112">
     <w:abstractNumId w:val="3"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
+  <w:num w:numId="40" w16cid:durableId="1148857964">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
   <w:numIdMacAtCleanup w:val="18"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1721" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="6y3XL2m/nX+gdkczyORL88EmWJoJbX8D+PPaOvEKEtsnShPKJSHP6B2OK5MgKkduGrcxqQt/kMwYK2m/JASclA==" w:salt="2h3tea+eoSW/hzx6aG7v2A=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="RFIw4lCyHX41JicZ9p5wwRGBCKZ98wUQfCb3K7wpGlqQ7+VCsh3ijxMeCOVSnM35TFTMXt6aZxwR2+kj+kfilQ==" w:salt="S1zfCBRg62oUBBErQLuWJA=="/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2054"/>
+    <o:shapedefaults v:ext="edit" spidmax="2051"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="ManualSave" w:val="Y"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00882DEA"/>
+    <w:rsid w:val="00004F3E"/>
     <w:rsid w:val="0001479E"/>
     <w:rsid w:val="000158AC"/>
+    <w:rsid w:val="000370AF"/>
     <w:rsid w:val="00037149"/>
     <w:rsid w:val="00045C29"/>
     <w:rsid w:val="00045F51"/>
     <w:rsid w:val="00050E56"/>
     <w:rsid w:val="000557D2"/>
     <w:rsid w:val="00060F55"/>
     <w:rsid w:val="00072B63"/>
     <w:rsid w:val="00073AFC"/>
     <w:rsid w:val="000755EE"/>
     <w:rsid w:val="00090D9D"/>
     <w:rsid w:val="000925A5"/>
     <w:rsid w:val="0009413C"/>
     <w:rsid w:val="000A013B"/>
     <w:rsid w:val="000A7E73"/>
+    <w:rsid w:val="000B08EB"/>
     <w:rsid w:val="000B18EA"/>
     <w:rsid w:val="000B24AD"/>
+    <w:rsid w:val="000B311D"/>
     <w:rsid w:val="000B6320"/>
     <w:rsid w:val="000B7CF8"/>
     <w:rsid w:val="000C1AC7"/>
     <w:rsid w:val="000C6912"/>
     <w:rsid w:val="000D008C"/>
     <w:rsid w:val="000D25A7"/>
     <w:rsid w:val="000D2716"/>
     <w:rsid w:val="000D69A3"/>
     <w:rsid w:val="000D6A53"/>
+    <w:rsid w:val="000E1547"/>
     <w:rsid w:val="000F65BF"/>
     <w:rsid w:val="000F7531"/>
     <w:rsid w:val="001035D6"/>
     <w:rsid w:val="001039D3"/>
+    <w:rsid w:val="00105E3A"/>
     <w:rsid w:val="00107BAD"/>
     <w:rsid w:val="001158E9"/>
     <w:rsid w:val="00125410"/>
     <w:rsid w:val="001259E4"/>
     <w:rsid w:val="00126611"/>
     <w:rsid w:val="00131037"/>
     <w:rsid w:val="00135436"/>
     <w:rsid w:val="0013676B"/>
     <w:rsid w:val="00144A1B"/>
     <w:rsid w:val="00146739"/>
     <w:rsid w:val="00150099"/>
     <w:rsid w:val="00154B16"/>
     <w:rsid w:val="00155864"/>
     <w:rsid w:val="00171B41"/>
     <w:rsid w:val="001737C8"/>
     <w:rsid w:val="00174F92"/>
     <w:rsid w:val="001757E8"/>
+    <w:rsid w:val="00177A83"/>
     <w:rsid w:val="00180088"/>
     <w:rsid w:val="00193880"/>
     <w:rsid w:val="00195684"/>
     <w:rsid w:val="001C350A"/>
+    <w:rsid w:val="001C3905"/>
     <w:rsid w:val="001C51DB"/>
     <w:rsid w:val="001C72ED"/>
     <w:rsid w:val="001C7C6B"/>
     <w:rsid w:val="001D1F63"/>
     <w:rsid w:val="001E00DD"/>
     <w:rsid w:val="001F0124"/>
     <w:rsid w:val="001F3BA2"/>
     <w:rsid w:val="0020235F"/>
     <w:rsid w:val="00204CA4"/>
     <w:rsid w:val="002178FA"/>
+    <w:rsid w:val="0024502B"/>
     <w:rsid w:val="002457AA"/>
     <w:rsid w:val="00245869"/>
     <w:rsid w:val="00247C27"/>
     <w:rsid w:val="00250C62"/>
     <w:rsid w:val="0025171C"/>
     <w:rsid w:val="00254316"/>
     <w:rsid w:val="00261BED"/>
     <w:rsid w:val="002742AE"/>
     <w:rsid w:val="00275055"/>
+    <w:rsid w:val="00275B9E"/>
     <w:rsid w:val="0027609B"/>
     <w:rsid w:val="00280FB7"/>
     <w:rsid w:val="002820AB"/>
     <w:rsid w:val="00285795"/>
     <w:rsid w:val="00291FB8"/>
     <w:rsid w:val="002A4606"/>
     <w:rsid w:val="002A4EC3"/>
+    <w:rsid w:val="002A557A"/>
     <w:rsid w:val="002B13A0"/>
     <w:rsid w:val="002B2D4D"/>
+    <w:rsid w:val="002B479F"/>
     <w:rsid w:val="002C1A95"/>
+    <w:rsid w:val="002E0717"/>
+    <w:rsid w:val="002E1DC9"/>
     <w:rsid w:val="002E5756"/>
     <w:rsid w:val="002E5997"/>
     <w:rsid w:val="002E6F7B"/>
+    <w:rsid w:val="002F2E65"/>
     <w:rsid w:val="00302144"/>
     <w:rsid w:val="00303274"/>
     <w:rsid w:val="003037B3"/>
+    <w:rsid w:val="003051FE"/>
     <w:rsid w:val="00307964"/>
     <w:rsid w:val="0031350E"/>
+    <w:rsid w:val="00314E7E"/>
+    <w:rsid w:val="00314F0D"/>
     <w:rsid w:val="00315806"/>
+    <w:rsid w:val="00316641"/>
     <w:rsid w:val="0032138B"/>
     <w:rsid w:val="00321D71"/>
+    <w:rsid w:val="003316C9"/>
+    <w:rsid w:val="00332F3A"/>
     <w:rsid w:val="00334A08"/>
     <w:rsid w:val="00336326"/>
     <w:rsid w:val="003402ED"/>
     <w:rsid w:val="00343DE1"/>
     <w:rsid w:val="00352F7A"/>
     <w:rsid w:val="0035649C"/>
+    <w:rsid w:val="00357D78"/>
     <w:rsid w:val="00365A74"/>
     <w:rsid w:val="00371660"/>
     <w:rsid w:val="00380258"/>
     <w:rsid w:val="00383047"/>
+    <w:rsid w:val="003838AF"/>
     <w:rsid w:val="00383ADB"/>
     <w:rsid w:val="00385A10"/>
     <w:rsid w:val="00386FA3"/>
     <w:rsid w:val="00392EE0"/>
     <w:rsid w:val="003A23AE"/>
     <w:rsid w:val="003A3F4F"/>
     <w:rsid w:val="003A631D"/>
     <w:rsid w:val="003B0B16"/>
     <w:rsid w:val="003B0DD2"/>
     <w:rsid w:val="003C1B90"/>
     <w:rsid w:val="003D2EA6"/>
     <w:rsid w:val="003D708E"/>
     <w:rsid w:val="003E6CE1"/>
     <w:rsid w:val="003F3C49"/>
     <w:rsid w:val="00400DF5"/>
+    <w:rsid w:val="004012A5"/>
+    <w:rsid w:val="00402B8C"/>
     <w:rsid w:val="00405669"/>
     <w:rsid w:val="0040796F"/>
     <w:rsid w:val="0041309A"/>
     <w:rsid w:val="004137DA"/>
+    <w:rsid w:val="004342D4"/>
+    <w:rsid w:val="00435774"/>
     <w:rsid w:val="00445190"/>
     <w:rsid w:val="00451EE5"/>
     <w:rsid w:val="00452274"/>
     <w:rsid w:val="00457598"/>
+    <w:rsid w:val="00460CC9"/>
     <w:rsid w:val="00464E72"/>
     <w:rsid w:val="00472679"/>
+    <w:rsid w:val="00473EE1"/>
+    <w:rsid w:val="00484EA5"/>
     <w:rsid w:val="00485122"/>
+    <w:rsid w:val="00486213"/>
     <w:rsid w:val="00490500"/>
     <w:rsid w:val="004950CC"/>
+    <w:rsid w:val="0049518E"/>
+    <w:rsid w:val="004A2AB1"/>
+    <w:rsid w:val="004A3366"/>
     <w:rsid w:val="004A51B2"/>
     <w:rsid w:val="004A662F"/>
     <w:rsid w:val="004B1B34"/>
     <w:rsid w:val="004B307A"/>
     <w:rsid w:val="004B6106"/>
     <w:rsid w:val="004C040F"/>
     <w:rsid w:val="004C21D8"/>
+    <w:rsid w:val="004C471B"/>
+    <w:rsid w:val="004C4A23"/>
     <w:rsid w:val="004D0107"/>
     <w:rsid w:val="004D040B"/>
     <w:rsid w:val="004D1C6D"/>
+    <w:rsid w:val="004D3DEF"/>
+    <w:rsid w:val="004D5220"/>
     <w:rsid w:val="004E1F8D"/>
     <w:rsid w:val="004E571B"/>
+    <w:rsid w:val="004F215B"/>
+    <w:rsid w:val="004F5C48"/>
     <w:rsid w:val="00500D55"/>
     <w:rsid w:val="00501343"/>
     <w:rsid w:val="00512FA8"/>
     <w:rsid w:val="00514F4F"/>
+    <w:rsid w:val="00520126"/>
     <w:rsid w:val="00521AF0"/>
+    <w:rsid w:val="0052720A"/>
     <w:rsid w:val="005358E5"/>
     <w:rsid w:val="00535DD9"/>
     <w:rsid w:val="00554385"/>
     <w:rsid w:val="00561246"/>
     <w:rsid w:val="005657AE"/>
     <w:rsid w:val="00574394"/>
+    <w:rsid w:val="0057485F"/>
     <w:rsid w:val="00576EFF"/>
     <w:rsid w:val="0058407B"/>
+    <w:rsid w:val="00590309"/>
     <w:rsid w:val="00590335"/>
     <w:rsid w:val="00592112"/>
     <w:rsid w:val="00596E13"/>
+    <w:rsid w:val="005A2A15"/>
     <w:rsid w:val="005A3EA6"/>
     <w:rsid w:val="005A46FC"/>
+    <w:rsid w:val="005A6109"/>
     <w:rsid w:val="005B1E8A"/>
     <w:rsid w:val="005B3EE9"/>
     <w:rsid w:val="005C5A57"/>
     <w:rsid w:val="005C6579"/>
+    <w:rsid w:val="005C6B20"/>
+    <w:rsid w:val="005C790F"/>
     <w:rsid w:val="005E49BB"/>
     <w:rsid w:val="005E566A"/>
     <w:rsid w:val="005E6FAE"/>
     <w:rsid w:val="00604817"/>
     <w:rsid w:val="006107E3"/>
     <w:rsid w:val="00611550"/>
     <w:rsid w:val="00612FE5"/>
     <w:rsid w:val="00613A78"/>
     <w:rsid w:val="0061536C"/>
+    <w:rsid w:val="00620DDA"/>
     <w:rsid w:val="00621283"/>
     <w:rsid w:val="006238C5"/>
     <w:rsid w:val="00627992"/>
     <w:rsid w:val="00632F7F"/>
     <w:rsid w:val="006335A4"/>
     <w:rsid w:val="00634C54"/>
+    <w:rsid w:val="00642C39"/>
     <w:rsid w:val="006437FF"/>
     <w:rsid w:val="006444FB"/>
     <w:rsid w:val="00644A2D"/>
     <w:rsid w:val="006516DC"/>
     <w:rsid w:val="00656937"/>
     <w:rsid w:val="00656F4A"/>
+    <w:rsid w:val="006619B7"/>
     <w:rsid w:val="00663830"/>
+    <w:rsid w:val="00670EC2"/>
     <w:rsid w:val="00672F44"/>
+    <w:rsid w:val="006A3C6F"/>
     <w:rsid w:val="006A4000"/>
+    <w:rsid w:val="006A56AE"/>
     <w:rsid w:val="006B3601"/>
     <w:rsid w:val="006C4F83"/>
+    <w:rsid w:val="006C6C4A"/>
     <w:rsid w:val="006E6834"/>
     <w:rsid w:val="006E6DF5"/>
+    <w:rsid w:val="006F4390"/>
     <w:rsid w:val="006F5F72"/>
+    <w:rsid w:val="00700398"/>
     <w:rsid w:val="00711C79"/>
     <w:rsid w:val="00715807"/>
     <w:rsid w:val="00734662"/>
+    <w:rsid w:val="00737DB0"/>
     <w:rsid w:val="007444AC"/>
     <w:rsid w:val="00746DDB"/>
     <w:rsid w:val="00752A9E"/>
+    <w:rsid w:val="007613E4"/>
+    <w:rsid w:val="0076206B"/>
     <w:rsid w:val="00763223"/>
+    <w:rsid w:val="0076468E"/>
+    <w:rsid w:val="00770797"/>
     <w:rsid w:val="00775238"/>
     <w:rsid w:val="0078141B"/>
     <w:rsid w:val="00790021"/>
     <w:rsid w:val="00792981"/>
     <w:rsid w:val="007A0904"/>
+    <w:rsid w:val="007A223A"/>
+    <w:rsid w:val="007B44EF"/>
+    <w:rsid w:val="007B6964"/>
     <w:rsid w:val="007B6FBD"/>
     <w:rsid w:val="007B7606"/>
     <w:rsid w:val="007C0845"/>
     <w:rsid w:val="007D3C6F"/>
     <w:rsid w:val="007D70C5"/>
+    <w:rsid w:val="007E2F97"/>
     <w:rsid w:val="007E67A4"/>
     <w:rsid w:val="007E67F4"/>
     <w:rsid w:val="007E6EA8"/>
+    <w:rsid w:val="007F5E82"/>
     <w:rsid w:val="008000C6"/>
     <w:rsid w:val="00803606"/>
     <w:rsid w:val="00803710"/>
     <w:rsid w:val="008114B3"/>
+    <w:rsid w:val="00827276"/>
     <w:rsid w:val="00832A48"/>
     <w:rsid w:val="00833C7E"/>
     <w:rsid w:val="00836115"/>
     <w:rsid w:val="00837C4C"/>
     <w:rsid w:val="0084198D"/>
+    <w:rsid w:val="0084249E"/>
+    <w:rsid w:val="00843EBC"/>
     <w:rsid w:val="00844223"/>
     <w:rsid w:val="00851226"/>
     <w:rsid w:val="00854E6D"/>
     <w:rsid w:val="008556D3"/>
     <w:rsid w:val="00857A48"/>
     <w:rsid w:val="0086067A"/>
     <w:rsid w:val="00866124"/>
+    <w:rsid w:val="0086684B"/>
     <w:rsid w:val="008818D9"/>
     <w:rsid w:val="00882DEA"/>
     <w:rsid w:val="00892515"/>
     <w:rsid w:val="008976B1"/>
+    <w:rsid w:val="008B2830"/>
     <w:rsid w:val="008B5E88"/>
     <w:rsid w:val="008C7754"/>
     <w:rsid w:val="008D3DE0"/>
     <w:rsid w:val="008D51C1"/>
     <w:rsid w:val="008E20AE"/>
+    <w:rsid w:val="008F3989"/>
     <w:rsid w:val="009062EB"/>
     <w:rsid w:val="0091065E"/>
     <w:rsid w:val="00910A00"/>
     <w:rsid w:val="00916DC3"/>
     <w:rsid w:val="009221BD"/>
     <w:rsid w:val="00930B45"/>
     <w:rsid w:val="00930DE7"/>
     <w:rsid w:val="009349C6"/>
+    <w:rsid w:val="00936D4A"/>
     <w:rsid w:val="009410D5"/>
+    <w:rsid w:val="00945E1C"/>
+    <w:rsid w:val="00957006"/>
     <w:rsid w:val="0096091F"/>
     <w:rsid w:val="00960E23"/>
     <w:rsid w:val="009814BD"/>
     <w:rsid w:val="0098264B"/>
+    <w:rsid w:val="00987976"/>
     <w:rsid w:val="00987EEF"/>
     <w:rsid w:val="00991543"/>
     <w:rsid w:val="009962C0"/>
+    <w:rsid w:val="00996D8C"/>
     <w:rsid w:val="009A19E1"/>
     <w:rsid w:val="009A5D9E"/>
+    <w:rsid w:val="009A5E52"/>
+    <w:rsid w:val="009A7CB5"/>
     <w:rsid w:val="009B751B"/>
     <w:rsid w:val="009C1347"/>
+    <w:rsid w:val="009C4838"/>
     <w:rsid w:val="009D18A5"/>
     <w:rsid w:val="009D454A"/>
     <w:rsid w:val="009E2C60"/>
+    <w:rsid w:val="009E5E25"/>
+    <w:rsid w:val="009E7954"/>
     <w:rsid w:val="00A02175"/>
+    <w:rsid w:val="00A07C8C"/>
     <w:rsid w:val="00A10144"/>
     <w:rsid w:val="00A155D6"/>
     <w:rsid w:val="00A30E87"/>
+    <w:rsid w:val="00A31ABC"/>
+    <w:rsid w:val="00A34290"/>
     <w:rsid w:val="00A37664"/>
+    <w:rsid w:val="00A435D3"/>
     <w:rsid w:val="00A43D05"/>
     <w:rsid w:val="00A44B52"/>
     <w:rsid w:val="00A50C3B"/>
     <w:rsid w:val="00A547EA"/>
+    <w:rsid w:val="00A5616B"/>
     <w:rsid w:val="00A66278"/>
+    <w:rsid w:val="00A77D97"/>
     <w:rsid w:val="00A77EAB"/>
     <w:rsid w:val="00A8104C"/>
     <w:rsid w:val="00A820CD"/>
+    <w:rsid w:val="00A829BA"/>
     <w:rsid w:val="00A91B54"/>
+    <w:rsid w:val="00A934F7"/>
     <w:rsid w:val="00A94745"/>
     <w:rsid w:val="00A948D6"/>
     <w:rsid w:val="00A97466"/>
     <w:rsid w:val="00AA0567"/>
+    <w:rsid w:val="00AA11BD"/>
+    <w:rsid w:val="00AA19E8"/>
     <w:rsid w:val="00AA7E91"/>
     <w:rsid w:val="00AB0E36"/>
+    <w:rsid w:val="00AC022D"/>
     <w:rsid w:val="00AC1BD9"/>
     <w:rsid w:val="00AC5EAE"/>
+    <w:rsid w:val="00AD1DC9"/>
     <w:rsid w:val="00AD2A00"/>
     <w:rsid w:val="00AD2DE2"/>
     <w:rsid w:val="00AD5A2A"/>
     <w:rsid w:val="00AD5B72"/>
     <w:rsid w:val="00AE3362"/>
+    <w:rsid w:val="00AE3D0B"/>
     <w:rsid w:val="00AF4C82"/>
     <w:rsid w:val="00AF7DDC"/>
     <w:rsid w:val="00B02B08"/>
     <w:rsid w:val="00B05059"/>
     <w:rsid w:val="00B066B5"/>
     <w:rsid w:val="00B0723D"/>
     <w:rsid w:val="00B1008C"/>
     <w:rsid w:val="00B12DD3"/>
+    <w:rsid w:val="00B2256B"/>
+    <w:rsid w:val="00B42769"/>
     <w:rsid w:val="00B451BA"/>
+    <w:rsid w:val="00B529BA"/>
     <w:rsid w:val="00B56601"/>
     <w:rsid w:val="00B63199"/>
     <w:rsid w:val="00B64AEC"/>
     <w:rsid w:val="00B6757A"/>
     <w:rsid w:val="00B740DD"/>
+    <w:rsid w:val="00B80BDB"/>
+    <w:rsid w:val="00B920AC"/>
     <w:rsid w:val="00B937D8"/>
     <w:rsid w:val="00BA18A7"/>
     <w:rsid w:val="00BA3E22"/>
     <w:rsid w:val="00BB5AF8"/>
     <w:rsid w:val="00BB6697"/>
     <w:rsid w:val="00BB6AC2"/>
+    <w:rsid w:val="00BD07F6"/>
     <w:rsid w:val="00BD4924"/>
+    <w:rsid w:val="00BE2DB0"/>
     <w:rsid w:val="00BF5BBA"/>
     <w:rsid w:val="00BF6DAB"/>
     <w:rsid w:val="00C06A93"/>
     <w:rsid w:val="00C0767A"/>
     <w:rsid w:val="00C11C3C"/>
+    <w:rsid w:val="00C146BE"/>
     <w:rsid w:val="00C15484"/>
     <w:rsid w:val="00C1660F"/>
     <w:rsid w:val="00C2101E"/>
+    <w:rsid w:val="00C32697"/>
     <w:rsid w:val="00C33820"/>
     <w:rsid w:val="00C34111"/>
     <w:rsid w:val="00C4665C"/>
     <w:rsid w:val="00C57376"/>
     <w:rsid w:val="00C60105"/>
     <w:rsid w:val="00C63F25"/>
     <w:rsid w:val="00C73E23"/>
     <w:rsid w:val="00C802E8"/>
+    <w:rsid w:val="00C8087D"/>
     <w:rsid w:val="00C826DB"/>
     <w:rsid w:val="00C8272F"/>
     <w:rsid w:val="00C85B82"/>
+    <w:rsid w:val="00C94080"/>
     <w:rsid w:val="00C95332"/>
     <w:rsid w:val="00C97A04"/>
     <w:rsid w:val="00C97EE4"/>
     <w:rsid w:val="00CA63C8"/>
     <w:rsid w:val="00CB2D2E"/>
+    <w:rsid w:val="00CB6599"/>
     <w:rsid w:val="00CB7E4D"/>
     <w:rsid w:val="00CC47AF"/>
     <w:rsid w:val="00CC5F27"/>
+    <w:rsid w:val="00CD5758"/>
     <w:rsid w:val="00CE1A06"/>
     <w:rsid w:val="00CF35BF"/>
     <w:rsid w:val="00D05B49"/>
     <w:rsid w:val="00D06E62"/>
     <w:rsid w:val="00D20E41"/>
+    <w:rsid w:val="00D3014C"/>
     <w:rsid w:val="00D3048B"/>
     <w:rsid w:val="00D52373"/>
     <w:rsid w:val="00D53801"/>
     <w:rsid w:val="00D62ABC"/>
     <w:rsid w:val="00D7195C"/>
     <w:rsid w:val="00D9330E"/>
     <w:rsid w:val="00D9679F"/>
+    <w:rsid w:val="00DB156A"/>
     <w:rsid w:val="00DB3CF7"/>
     <w:rsid w:val="00DB3EBD"/>
     <w:rsid w:val="00DB50FD"/>
     <w:rsid w:val="00DB640A"/>
     <w:rsid w:val="00DC166C"/>
+    <w:rsid w:val="00DC6EB2"/>
     <w:rsid w:val="00DD6CA7"/>
     <w:rsid w:val="00DD7DFD"/>
+    <w:rsid w:val="00DE405F"/>
     <w:rsid w:val="00DE4EB0"/>
     <w:rsid w:val="00DF0ABF"/>
+    <w:rsid w:val="00DF3071"/>
     <w:rsid w:val="00DF4A09"/>
     <w:rsid w:val="00DF52F7"/>
     <w:rsid w:val="00DF778C"/>
     <w:rsid w:val="00E022E6"/>
     <w:rsid w:val="00E102E9"/>
+    <w:rsid w:val="00E15A2A"/>
+    <w:rsid w:val="00E22123"/>
     <w:rsid w:val="00E468DC"/>
+    <w:rsid w:val="00E63028"/>
     <w:rsid w:val="00E71660"/>
     <w:rsid w:val="00E74FD2"/>
     <w:rsid w:val="00E8048A"/>
     <w:rsid w:val="00E80CD6"/>
     <w:rsid w:val="00E84D53"/>
     <w:rsid w:val="00E94486"/>
     <w:rsid w:val="00E97691"/>
     <w:rsid w:val="00EA22B3"/>
     <w:rsid w:val="00EA2F74"/>
     <w:rsid w:val="00EA6531"/>
     <w:rsid w:val="00EA7EAC"/>
     <w:rsid w:val="00EB7F78"/>
     <w:rsid w:val="00EC1195"/>
     <w:rsid w:val="00EC11D3"/>
     <w:rsid w:val="00EC2113"/>
     <w:rsid w:val="00EC2CF8"/>
     <w:rsid w:val="00EC5AF1"/>
     <w:rsid w:val="00EC6016"/>
+    <w:rsid w:val="00EC61C8"/>
     <w:rsid w:val="00EC66AA"/>
     <w:rsid w:val="00EC7AB2"/>
+    <w:rsid w:val="00ED3C21"/>
+    <w:rsid w:val="00EE0E38"/>
     <w:rsid w:val="00EF1CBD"/>
     <w:rsid w:val="00EF2200"/>
     <w:rsid w:val="00EF29B3"/>
+    <w:rsid w:val="00EF2D08"/>
+    <w:rsid w:val="00EF35C9"/>
     <w:rsid w:val="00F05FFE"/>
+    <w:rsid w:val="00F434C3"/>
     <w:rsid w:val="00F44597"/>
     <w:rsid w:val="00F452A2"/>
     <w:rsid w:val="00F45492"/>
     <w:rsid w:val="00F45EC9"/>
     <w:rsid w:val="00F6032C"/>
     <w:rsid w:val="00F60389"/>
     <w:rsid w:val="00F64FEB"/>
+    <w:rsid w:val="00F70244"/>
     <w:rsid w:val="00F755BA"/>
     <w:rsid w:val="00F84C58"/>
     <w:rsid w:val="00F933CE"/>
     <w:rsid w:val="00F948E8"/>
     <w:rsid w:val="00F97B0B"/>
     <w:rsid w:val="00FA1D8B"/>
     <w:rsid w:val="00FA404C"/>
     <w:rsid w:val="00FA430D"/>
     <w:rsid w:val="00FA5C42"/>
     <w:rsid w:val="00FC361B"/>
     <w:rsid w:val="00FC5553"/>
     <w:rsid w:val="00FE207C"/>
     <w:rsid w:val="00FE6804"/>
+    <w:rsid w:val="00FF1E22"/>
     <w:rsid w:val="00FF461A"/>
+    <w:rsid w:val="00FF79C3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2054"/>
+    <o:shapedefaults v:ext="edit" spidmax="2051"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7C338E6A"/>
   <w14:defaultImageDpi w14:val="300"/>
   <w15:docId w15:val="{C4849702-310B-4ABC-998D-E65C070E0F63}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -13492,62 +13583,128 @@
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004D1C6D"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A829BA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E15A2A"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="17127434">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1352804572">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1354653893">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/search/Pages/results.aspx?k=guiding%20principles%20for%20corrections" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/organisation/department-of-justice/freedom-of-information-department-of-justice" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/organisation/department-of-justice/freedom-of-information-department-of-justice" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Documents/monitoring-compliance-framework.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/organisation/department-of-justice/freedom-of-information-department-of-justice" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Documents/prison-compliance-manual-adult-prisons.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/organisation/department-of-justice/freedom-of-information-department-of-justice" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -13816,132 +13973,50 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...80 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="DCS Document" ma:contentTypeID="0x010100C5D63A055CE82242A2E4B837C82D470C00F0D83A50F2144C42ACB5D0D7865205AD" ma:contentTypeVersion="3" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="42bbab49f36ed8fec9b3c3a5d5a50fb9">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="87620643-678a-4ec4-b8d1-35ea5295a2f1" xmlns:ns3="http://schemas.microsoft.com/sharepoint.v3" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v3/fields" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5803bea382f296392a5d9361e4ac8430" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint.v3"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:CategoryDescription"/>
                 <xsd:element ref="ns4:_ResourceType" minOccurs="0"/>
                 <xsd:element ref="ns4:_Publisher" minOccurs="0"/>
                 <xsd:element ref="ns2:Published_x0020_Year" minOccurs="0"/>
                 <xsd:element ref="ns2:Contributor_x0020_Name"/>
                 <xsd:element ref="ns2:Contributor_x0020_Email"/>
                 <xsd:element ref="ns2:Position" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x0020_Valid_x0020_From" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x0020_Valid_x0020_To" minOccurs="0"/>
                 <xsd:element ref="ns4:_DCDateCreated" minOccurs="0"/>
                 <xsd:element ref="ns4:_DCDateModified" minOccurs="0"/>
                 <xsd:element ref="ns2:n398ab4bf91e43a0a550736abedc299f" minOccurs="0"/>
@@ -14191,141 +14266,223 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="15230902-a580-4ba6-8738-a56353c9ac26" ContentTypeId="0x010100C5D63A055CE82242A2E4B837C82D470C" PreviousValue="false"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <pa8a0a93780a4945b3173f20d8e45055 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Templates</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">d73d990e-b5bb-4bad-9fd6-d25e3a2f8bb9</TermId>
+        </TermInfo>
+      </Terms>
+    </pa8a0a93780a4945b3173f20d8e45055>
+    <Contributor_x0020_Name xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <UserInfo>
+        <DisplayName>Nageswaran, Nimilandra</DisplayName>
+        <AccountId>20</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </Contributor_x0020_Name>
+    <Published_x0020_Year xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
+    <_DCDateModified xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
+    <_Publisher xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Department of Justice</_Publisher>
+    <Date_x0020_Valid_x0020_To xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
+    <Position xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">Senior Project Officer</Position>
+    <n398ab4bf91e43a0a550736abedc299f xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Advisory Services</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">8cc1496a-6584-483e-8dcd-3e26a031bf44</TermId>
+        </TermInfo>
+      </Terms>
+    </n398ab4bf91e43a0a550736abedc299f>
+    <TaxCatchAll xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Value>10</Value>
+      <Value>9</Value>
+      <Value>8</Value>
+      <Value>7</Value>
+    </TaxCatchAll>
+    <kf620cb349b946fa81ca1074c0b3c5af xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Strategic Communications</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">f79bcab4-4348-403e-ad4c-9761a12bb89b</TermId>
+        </TermInfo>
+      </Terms>
+    </kf620cb349b946fa81ca1074c0b3c5af>
+    <CategoryDescription xmlns="http://schemas.microsoft.com/sharepoint.v3">COPP 10.3 Case Management (Case Officers)</CategoryDescription>
+    <_ResourceType xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Documents</_ResourceType>
+    <g2cdfbdd30c849e9bbb5c12aa747ff35 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Community Relations</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">ffba8bc2-640c-4bfe-8f63-b1fc456e246a</TermId>
+        </TermInfo>
+      </Terms>
+    </g2cdfbdd30c849e9bbb5c12aa747ff35>
+    <Contributor_x0020_Email xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <UserInfo>
+        <DisplayName>Nageswaran, Nimilandra</DisplayName>
+        <AccountId>20</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </Contributor_x0020_Email>
+    <Date_x0020_Valid_x0020_From xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
+    <_DCDateCreated xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37D31270-8447-466A-B9FE-DA2C0C9A5A75}">
-[...26 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{734891CD-0402-4469-9D8D-E9985E0D0EEA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E171D0D4-FBD3-4076-A952-B1BC63707D36}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FB0FFF2-7B4A-4717-AA7C-B8857DAA5CD4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37D31270-8447-466A-B9FE-DA2C0C9A5A75}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C4B9A188-5327-4C0B-9D39-51B5334CC834}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>15792</Characters>
+  <Pages>11</Pages>
+  <Words>2828</Words>
+  <Characters>16121</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
-  <Lines>131</Lines>
+  <Lines>134</Lines>
   <Paragraphs>37</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>COPP template</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>Nimilandra.Nageswaran@correctiveservices.wa.gov.au</Manager>
   <Company>Department of Justice</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18525</CharactersWithSpaces>
+  <CharactersWithSpaces>18912</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>20</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc358819794</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>