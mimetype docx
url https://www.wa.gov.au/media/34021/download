--- v1 (2026-04-02)
+++ v2 (2026-09-01)
@@ -1,7548 +1,8875 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="391FD46D" w14:textId="05763A05" w:rsidR="00146739" w:rsidRPr="002E5756" w:rsidRDefault="008114B3" w:rsidP="002E5756">
+    <w:p w14:paraId="2B1D2268" w14:textId="2DFAD452" w:rsidR="00112665" w:rsidRPr="00732BAC" w:rsidRDefault="00112665" w:rsidP="00732BAC">
       <w:pPr>
         <w:pStyle w:val="Title"/>
-      </w:pPr>
-[...17 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk235625596"/>
+      <w:r w:rsidRPr="00AB68F2">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
         <w:t xml:space="preserve">Prison </w:t>
       </w:r>
-    </w:p>
-[...216 lines deleted...]
-          <w:headerReference w:type="first" r:id="rId15"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk223509915"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidR="00732BAC" w:rsidRPr="00732BAC">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>COPP 10.3 Case Management (Case Officers)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="34B08C61" w14:textId="2DFAD452" w:rsidR="00212A58" w:rsidRDefault="003220A5" w:rsidP="00803710">
+      <w:r w:rsidRPr="005227C6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2DC2291D" wp14:editId="0DFFEF98">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>379095</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5695950" cy="5724525"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="217" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5695950" cy="5724525"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="E8E8E8"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="33178C7A" w14:textId="77E06E4B" w:rsidR="00263095" w:rsidRPr="00263095" w:rsidRDefault="00263095" w:rsidP="00263095">
+                            <w:pPr>
+                              <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00263095">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>Principals and Standards</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3B5CB89D" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="006F3981">
+                            <w:pPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="26BAED7E" w14:textId="211EF2FE" w:rsidR="006F3981" w:rsidRDefault="006F3981" w:rsidP="006F3981">
+                            <w:pPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>The Commissioner</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F5397E">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>’s</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F5397E" w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Operati</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F5397E">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>ng</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F5397E" w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Policies and Procedures are developed in accordance with Western Australian legislation and consideration of national and international standards, guidelines, rules and policies, to include (but not limited to):</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="42FBE9EC" w14:textId="4FC1098A" w:rsidR="003220A5" w:rsidRPr="002C3E98" w:rsidRDefault="003220A5" w:rsidP="006F3981">
+                            <w:pPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="002C3E98">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:fldChar w:fldCharType="begin"/>
+                            </w:r>
+                            <w:r w:rsidR="007F1CF1" w:rsidRPr="002C3E98">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:instrText>HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx"</w:instrText>
+                            </w:r>
+                            <w:r w:rsidRPr="002C3E98">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:r>
+                            <w:r w:rsidRPr="002C3E98">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:fldChar w:fldCharType="separate"/>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="020370A5" w14:textId="77777777" w:rsidR="003220A5" w:rsidRPr="002C3E98" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="5"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="002C3E98">
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                              </w:rPr>
+                              <w:t>Guiding Principles for Corrections in Australia</w:t>
+                            </w:r>
+                            <w:r w:rsidR="003220A5" w:rsidRPr="002C3E98">
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                              </w:rPr>
+                              <w:fldChar w:fldCharType="end"/>
+                            </w:r>
+                            <w:r w:rsidRPr="002C3E98">
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="652DBF1B" w14:textId="32C31B84" w:rsidR="006F3981" w:rsidRPr="002C3E98" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="5"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:hyperlink r:id="rId12" w:history="1">
+                              <w:r w:rsidRPr="002C3E98">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                </w:rPr>
+                                <w:t>National Child Principles</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                          </w:p>
+                          <w:p w14:paraId="27095E3B" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="007F1CF1" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="5"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="007F1CF1">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              </w:rPr>
+                              <w:t>Department Standards and Guidelines.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2D70B4BB" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="006F3981">
+                            <w:pPr>
+                              <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>Privacy and Responsible Information Sharing Act 2024</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5F0BF37D" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="006F3981">
+                            <w:pPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="57D245B8" w14:textId="70AE053D" w:rsidR="006F3981" w:rsidRPr="002C3E98" w:rsidRDefault="006F3981" w:rsidP="006F3981">
+                            <w:pPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">The collection, use and sharing of personal information obtained from prisoners, young people and other persons entering prisons or youth detention centres complies with the following requirements established under the </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Privacy and Responsible Information Sharing Act 2024. </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Refer to</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId13" w:history="1">
+                              <w:r w:rsidRPr="002C3E98">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                </w:rPr>
+                                <w:t>Public Information Privacy Statement</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidRPr="002C3E98">
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> and </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId14" w:history="1">
+                              <w:r w:rsidRPr="002C3E98">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                </w:rPr>
+                                <w:t>Privacy and Responsible Information Sharing</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidRPr="002C3E98">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="45808D59" w14:textId="77777777" w:rsidR="003220A5" w:rsidRPr="00CF07DB" w:rsidRDefault="003220A5" w:rsidP="006F3981">
+                            <w:pPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="38C9913D" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Lawful and fair collection – only collect personal information where necessary and lawful </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="27D5B27E" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Collection notices – inform people why and how their data is being collected </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4C2D63BD" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Relevance and minimisation – only collect information that is needed </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="04582CF2" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Data quality – ensure information is accurate, complete and up to date </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="45C0E6E0" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Openness and transparency – have clear privacy policies and practices </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="14660A9A" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Access and correction – individuals can access and correct their information </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="29B166A7" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Use and disclosure limits – only use/disclose information for authorised purposes </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="15BBCAB2" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Identifiers – restrict use of government identifiers</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="605BC0B7" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Anonymity/pseudonymity (where appropriate) </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3AFD1335" w14:textId="77777777" w:rsidR="006F3981" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Data security – protect information from misuse, loss or unauthorised access</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="19D6B338" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="008A5803" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008A5803">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Retention and disposal – destroy or de</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="008A5803">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:noBreakHyphen/>
+                              <w:t>identify information when no longer needed.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="2DC2291D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:29.85pt;width:448.5pt;height:450.75pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBPaXNVDgIAACAEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgJ4i4x4hRd2g4D&#10;ugvQ7QNoWY6FyaImKbGzrx+luGl2wR6G2YBAitQheUiur4dOs4N0XqEp+Wwy5UwagbUyu5J/+Xz/&#10;asmZD2Bq0GhkyY/S8+vNyxfr3hZyji3qWjpGIMYXvS15G4ItssyLVnbgJ2ilIWODroNAqttltYOe&#10;0DudzafTq6xHV1uHQnpPt7cnI98k/KaRInxsGi8D0yWn3EI6XTqreGabNRQ7B7ZVYkwD/iGLDpSh&#10;oGeoWwjA9k79BtUp4dBjEyYCuwybRgmZaqBqZtNfqnlswcpUC5Hj7Zkm//9gxYfDo/3kWBje4EAN&#10;TEV4+4Diq2cGty2YnbxxDvtWQk2BZ5GyrLe+GJ9Gqn3hI0jVv8eamgz7gAloaFwXWaE6GaFTA45n&#10;0uUQmKDL/GqVr3IyCbLlr+eLfJ6nGFA8PbfOh7cSOxaFkjvqaoKHw4MPMR0onlxiNI9a1fdK66S4&#10;XbXVjh2AJuBuGf8R/Sc3bVhf8lWM/XeIafr+BNGpQKOsVVfy5dkJisjbnanToAVQ+iRTytqMREbu&#10;TiyGoRrIMRJaYX0kSh2eRpZWjIQW3XfOehrXkvtve3CSM/3OUFtWs8UizndSFkQjKe7SUl1awAiC&#10;Knng7CRuQ9qJWLrBG2pfoxKxz5mMudIYJr7HlYlzfqknr+fF3vwAAAD//wMAUEsDBBQABgAIAAAA&#10;IQBquq7L3gAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PT4NAEMXvJn6HzZh4s0ubSgsyNP5J&#10;D8ZLLSZetzAFlJ0l7LbQb+940uO89/Leb7LNZDt1psG3jhHmswgUcemqlmuEj2J7twblg+HKdI4J&#10;4UIeNvn1VWbSyo38Tud9qJWUsE8NQhNCn2rty4as8TPXE4t3dIM1Qc6h1tVgRim3nV5EUaytaVkW&#10;GtPTc0Pl9/5kEeJwKZbJ8qX+fNva17GwX7unY4F4ezM9PoAKNIW/MPziCzrkwnRwJ6686hDkkYBw&#10;n6xAibtOViIcEJJ4vgCdZ/o/f/4DAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAT2lzVQ4C&#10;AAAgBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAarqu&#10;y94AAAAHAQAADwAAAAAAAAAAAAAAAABoBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" fillcolor="#e8e8e8">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="33178C7A" w14:textId="77E06E4B" w:rsidR="00263095" w:rsidRPr="00263095" w:rsidRDefault="00263095" w:rsidP="00263095">
+                      <w:pPr>
+                        <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00263095">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>Principals and Standards</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3B5CB89D" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="006F3981">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="26BAED7E" w14:textId="211EF2FE" w:rsidR="006F3981" w:rsidRDefault="006F3981" w:rsidP="006F3981">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>The Commissioner</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F5397E">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>’s</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F5397E" w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Operati</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F5397E">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>ng</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F5397E" w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Policies and Procedures are developed in accordance with Western Australian legislation and consideration of national and international standards, guidelines, rules and policies, to include (but not limited to):</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="42FBE9EC" w14:textId="4FC1098A" w:rsidR="003220A5" w:rsidRPr="002C3E98" w:rsidRDefault="003220A5" w:rsidP="006F3981">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="002C3E98">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:fldChar w:fldCharType="begin"/>
+                      </w:r>
+                      <w:r w:rsidR="007F1CF1" w:rsidRPr="002C3E98">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:instrText>HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx"</w:instrText>
+                      </w:r>
+                      <w:r w:rsidRPr="002C3E98">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:r>
+                      <w:r w:rsidRPr="002C3E98">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:fldChar w:fldCharType="separate"/>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="020370A5" w14:textId="77777777" w:rsidR="003220A5" w:rsidRPr="002C3E98" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="5"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="002C3E98">
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                        </w:rPr>
+                        <w:t>Guiding Principles for Corrections in Australia</w:t>
+                      </w:r>
+                      <w:r w:rsidR="003220A5" w:rsidRPr="002C3E98">
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                        </w:rPr>
+                        <w:fldChar w:fldCharType="end"/>
+                      </w:r>
+                      <w:r w:rsidRPr="002C3E98">
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="652DBF1B" w14:textId="32C31B84" w:rsidR="006F3981" w:rsidRPr="002C3E98" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="5"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:hyperlink r:id="rId15" w:history="1">
+                        <w:r w:rsidRPr="002C3E98">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                          </w:rPr>
+                          <w:t>National Child Principles</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                    </w:p>
+                    <w:p w14:paraId="27095E3B" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="007F1CF1" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="5"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="007F1CF1">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        </w:rPr>
+                        <w:t>Department Standards and Guidelines.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2D70B4BB" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="006F3981">
+                      <w:pPr>
+                        <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>Privacy and Responsible Information Sharing Act 2024</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5F0BF37D" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="006F3981">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="57D245B8" w14:textId="70AE053D" w:rsidR="006F3981" w:rsidRPr="002C3E98" w:rsidRDefault="006F3981" w:rsidP="006F3981">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">The collection, use and sharing of personal information obtained from prisoners, young people and other persons entering prisons or youth detention centres complies with the following requirements established under the </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Privacy and Responsible Information Sharing Act 2024. </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Refer to</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:hyperlink r:id="rId16" w:history="1">
+                        <w:r w:rsidRPr="002C3E98">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                          </w:rPr>
+                          <w:t>Public Information Privacy Statement</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidRPr="002C3E98">
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> and </w:t>
+                      </w:r>
+                      <w:hyperlink r:id="rId17" w:history="1">
+                        <w:r w:rsidRPr="002C3E98">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                          </w:rPr>
+                          <w:t>Privacy and Responsible Information Sharing</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidRPr="002C3E98">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="45808D59" w14:textId="77777777" w:rsidR="003220A5" w:rsidRPr="00CF07DB" w:rsidRDefault="003220A5" w:rsidP="006F3981">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="38C9913D" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Lawful and fair collection – only collect personal information where necessary and lawful </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="27D5B27E" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Collection notices – inform people why and how their data is being collected </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4C2D63BD" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Relevance and minimisation – only collect information that is needed </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="04582CF2" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Data quality – ensure information is accurate, complete and up to date </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="45C0E6E0" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Openness and transparency – have clear privacy policies and practices </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="14660A9A" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Access and correction – individuals can access and correct their information </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="29B166A7" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Use and disclosure limits – only use/disclose information for authorised purposes </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="15BBCAB2" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Identifiers – restrict use of government identifiers</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="605BC0B7" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Anonymity/pseudonymity (where appropriate) </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3AFD1335" w14:textId="77777777" w:rsidR="006F3981" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Data security – protect information from misuse, loss or unauthorised access</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="19D6B338" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="008A5803" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008A5803">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Retention and disposal – destroy or de</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="008A5803">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:noBreakHyphen/>
+                        <w:t>identify information when no longer needed.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square" anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DD54FC2" w14:textId="77777777" w:rsidR="00663830" w:rsidRDefault="00663830" w:rsidP="00803710">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39ED1242" w14:textId="5415F4C2" w:rsidR="00D32F38" w:rsidRPr="0060077D" w:rsidRDefault="00D32F38" w:rsidP="0060077D">
+      <w:pPr>
+        <w:sectPr w:rsidR="00D32F38" w:rsidRPr="0060077D" w:rsidSect="002E5756">
+          <w:headerReference w:type="even" r:id="rId18"/>
+          <w:headerReference w:type="default" r:id="rId19"/>
+          <w:footerReference w:type="even" r:id="rId20"/>
+          <w:footerReference w:type="default" r:id="rId21"/>
+          <w:headerReference w:type="first" r:id="rId22"/>
+          <w:footerReference w:type="first" r:id="rId23"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="1418" w:right="1418" w:bottom="1440" w:left="1304" w:header="567" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6FA0D317" w14:textId="77777777" w:rsidR="001C51DB" w:rsidRDefault="001C51DB">
-[...11 lines deleted...]
-    <w:p w14:paraId="106F193E" w14:textId="23D64EFC" w:rsidR="00FA1D8B" w:rsidRPr="00AF7DDC" w:rsidRDefault="00FA1D8B" w:rsidP="00AF7DDC">
+    <w:p w14:paraId="552B8986" w14:textId="4914A9A3" w:rsidR="003220A5" w:rsidRPr="000A574C" w:rsidRDefault="003220A5" w:rsidP="003220A5">
       <w:pPr>
         <w:pStyle w:val="Heading"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00AF7DDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk235438549"/>
+      <w:r w:rsidRPr="000A574C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BAD70B4" w14:textId="104DD98A" w:rsidR="00261BED" w:rsidRDefault="00E80CD6">
+    <w:p w14:paraId="1E587A2C" w14:textId="59F6B92F" w:rsidR="001D65DF" w:rsidRPr="004F0B90" w:rsidRDefault="003220A5">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
+          <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F0B90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004F0B90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-2" \h \z \u </w:instrText>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004F0B90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc97201368" w:history="1">
-        <w:r w:rsidR="00261BED" w:rsidRPr="002F4DC3">
+      <w:hyperlink w:anchor="_Toc236919828" w:history="1">
+        <w:r w:rsidR="001D65DF" w:rsidRPr="004F0B90">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00261BED">
+        <w:r w:rsidR="001D65DF" w:rsidRPr="004F0B90">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
-            <w:noProof/>
-[...1 lines deleted...]
-            <w:szCs w:val="22"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00261BED" w:rsidRPr="002F4DC3">
+        <w:r w:rsidR="001D65DF" w:rsidRPr="004F0B90">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>Scope</w:t>
         </w:r>
-        <w:r w:rsidR="00261BED">
-          <w:rPr>
+        <w:r w:rsidR="001D65DF" w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00261BED">
-          <w:rPr>
+        <w:r w:rsidR="001D65DF" w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00261BED">
-          <w:rPr>
+        <w:r w:rsidR="001D65DF" w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc97201368 \h </w:instrText>
-[...2 lines deleted...]
-          <w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236919828 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="001D65DF" w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00261BED">
-          <w:rPr>
+        <w:r w:rsidR="001D65DF" w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009E7954">
-          <w:rPr>
+        <w:r w:rsidR="001D65DF" w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00261BED">
-          <w:rPr>
+        <w:r w:rsidR="001D65DF" w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="47C994EA" w14:textId="319A5DFB" w:rsidR="00261BED" w:rsidRDefault="00261BED">
+    <w:p w14:paraId="4353A900" w14:textId="34FE3E26" w:rsidR="001D65DF" w:rsidRPr="004F0B90" w:rsidRDefault="001D65DF">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
+          <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-        <w:r w:rsidRPr="002F4DC3">
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc236919829" w:history="1">
+        <w:r w:rsidRPr="004F0B90">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="004F0B90">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
-            <w:noProof/>
-[...1 lines deleted...]
-            <w:szCs w:val="22"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="002F4DC3">
+        <w:r w:rsidRPr="004F0B90">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>Policy</w:t>
         </w:r>
-        <w:r>
-          <w:rPr>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
-          <w:rPr>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
-          <w:rPr>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc97201369 \h </w:instrText>
-[...2 lines deleted...]
-          <w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236919829 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r>
-          <w:rPr>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009E7954">
-          <w:rPr>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r>
-          <w:rPr>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1B62A1A9" w14:textId="4511618D" w:rsidR="00261BED" w:rsidRDefault="00261BED">
+    <w:p w14:paraId="7B87359F" w14:textId="3F39E308" w:rsidR="001D65DF" w:rsidRPr="004F0B90" w:rsidRDefault="001D65DF">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
+          <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-        <w:r w:rsidRPr="002F4DC3">
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc236919830" w:history="1">
+        <w:r w:rsidRPr="004F0B90">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="004F0B90">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
-            <w:noProof/>
-[...1 lines deleted...]
-            <w:szCs w:val="22"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="002F4DC3">
+        <w:r w:rsidRPr="004F0B90">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>Introduction</w:t>
         </w:r>
-        <w:r>
-          <w:rPr>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
-          <w:rPr>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
-          <w:rPr>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc97201370 \h </w:instrText>
-[...2 lines deleted...]
-          <w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236919830 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r>
-          <w:rPr>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009E7954">
-          <w:rPr>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r>
-          <w:rPr>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="31E0A344" w14:textId="702DAC82" w:rsidR="00261BED" w:rsidRDefault="00261BED">
+    <w:p w14:paraId="0D20FFB0" w14:textId="445DB951" w:rsidR="001D65DF" w:rsidRPr="004F0B90" w:rsidRDefault="001D65DF">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
+          <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-        <w:r w:rsidRPr="002F4DC3">
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc236919831" w:history="1">
+        <w:r w:rsidRPr="004F0B90">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="004F0B90">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
-            <w:noProof/>
-[...1 lines deleted...]
-            <w:szCs w:val="22"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="002F4DC3">
+        <w:r w:rsidRPr="004F0B90">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>Case Management</w:t>
         </w:r>
-        <w:r>
-          <w:rPr>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
-          <w:rPr>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
-          <w:rPr>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc97201371 \h </w:instrText>
-[...2 lines deleted...]
-          <w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236919831 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r>
-          <w:rPr>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009E7954">
-          <w:rPr>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
-[...2 lines deleted...]
-          <w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="11E43D80" w14:textId="653E0893" w:rsidR="00261BED" w:rsidRDefault="00261BED">
+    <w:p w14:paraId="45FDBE35" w14:textId="0D68BD73" w:rsidR="001D65DF" w:rsidRPr="004F0B90" w:rsidRDefault="001D65DF">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-        <w:r w:rsidRPr="002F4DC3">
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc236919832" w:history="1">
+        <w:r w:rsidRPr="004F0B90">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>4.1</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="004F0B90">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
-[...1 lines deleted...]
-            <w:szCs w:val="22"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="002F4DC3">
+        <w:r w:rsidRPr="004F0B90">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>Case allocation</w:t>
         </w:r>
-        <w:r>
-          <w:rPr>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
-          <w:rPr>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
-          <w:rPr>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc97201372 \h </w:instrText>
-[...2 lines deleted...]
-          <w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236919832 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r>
-          <w:rPr>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009E7954">
-          <w:rPr>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
-[...2 lines deleted...]
-          <w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7C180A26" w14:textId="68C39EAA" w:rsidR="00261BED" w:rsidRDefault="00261BED">
+    <w:p w14:paraId="3276C4BB" w14:textId="452CFC2A" w:rsidR="001D65DF" w:rsidRPr="004F0B90" w:rsidRDefault="001D65DF">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-        <w:r w:rsidRPr="002F4DC3">
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc236919833" w:history="1">
+        <w:r w:rsidRPr="004F0B90">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:bCs/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>4.2</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
-          </w:rPr>
-[...2 lines deleted...]
-        <w:r>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:bCs/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Role of the Case Officer</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236919833 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="11660CBC" w14:textId="5170EE4F" w:rsidR="001D65DF" w:rsidRPr="004F0B90" w:rsidRDefault="001D65DF">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc236919834" w:history="1">
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:bCs/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>4.3</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
-[...1 lines deleted...]
-            <w:szCs w:val="22"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="002F4DC3">
+        <w:r w:rsidRPr="004F0B90">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:bCs/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Primary (initial) contact reports</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236919834 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="130330C3" w14:textId="7F191F21" w:rsidR="001D65DF" w:rsidRPr="004F0B90" w:rsidRDefault="001D65DF">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc236919835" w:history="1">
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>4.4</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
-          </w:rPr>
-[...3 lines deleted...]
-          <w:rPr>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Regular contact reports</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
-          <w:rPr>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
-          <w:rPr>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc97201373 \h </w:instrText>
-[...2 lines deleted...]
-          <w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236919835 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r>
-          <w:rPr>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009E7954">
-          <w:rPr>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
-[...2 lines deleted...]
-          <w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="414A4BEA" w14:textId="39623FF3" w:rsidR="00261BED" w:rsidRDefault="00261BED">
+    <w:p w14:paraId="7C725F9C" w14:textId="1454D134" w:rsidR="001D65DF" w:rsidRPr="004F0B90" w:rsidRDefault="001D65DF">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-        <w:r w:rsidRPr="002F4DC3">
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc236919836" w:history="1">
+        <w:r w:rsidRPr="004F0B90">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:bCs/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>4.5</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
-          </w:rPr>
-[...8 lines deleted...]
-            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="002F4DC3">
+        <w:r w:rsidRPr="004F0B90">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...5 lines deleted...]
-          <w:rPr>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:bCs/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Additional contact and reporting by Case Officers</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
-          <w:rPr>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
-          <w:rPr>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc97201374 \h </w:instrText>
-[...2 lines deleted...]
-          <w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236919836 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r>
-          <w:rPr>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009E7954">
-          <w:rPr>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
-[...2 lines deleted...]
-          <w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5A4F3070" w14:textId="646A936C" w:rsidR="00261BED" w:rsidRDefault="00261BED">
-[...175 lines deleted...]
-    <w:p w14:paraId="0DFD03A2" w14:textId="1C54AB09" w:rsidR="00261BED" w:rsidRDefault="00261BED">
+    <w:p w14:paraId="4ACADB68" w14:textId="00CF7632" w:rsidR="001D65DF" w:rsidRPr="004F0B90" w:rsidRDefault="001D65DF">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
+          <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-        <w:r w:rsidRPr="002F4DC3">
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc236919837" w:history="1">
+        <w:r w:rsidRPr="004F0B90">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="004F0B90">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
-            <w:noProof/>
-[...1 lines deleted...]
-            <w:szCs w:val="22"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="002F4DC3">
+        <w:r w:rsidRPr="004F0B90">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>Records Management</w:t>
         </w:r>
-        <w:r>
-          <w:rPr>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
-          <w:rPr>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
-          <w:rPr>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc97201377 \h </w:instrText>
-[...2 lines deleted...]
-          <w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236919837 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r>
-          <w:rPr>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009E7954">
-          <w:rPr>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
-[...2 lines deleted...]
-          <w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3E8126AF" w14:textId="5E5A06CD" w:rsidR="00261BED" w:rsidRDefault="00261BED">
+    <w:p w14:paraId="635008CF" w14:textId="4A243CD5" w:rsidR="001D65DF" w:rsidRPr="004F0B90" w:rsidRDefault="001D65DF">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
+          <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-        <w:r w:rsidRPr="002F4DC3">
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc236919838" w:history="1">
+        <w:r w:rsidRPr="004F0B90">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="004F0B90">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
-            <w:noProof/>
-[...1 lines deleted...]
-            <w:szCs w:val="22"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="002F4DC3">
+        <w:r w:rsidRPr="004F0B90">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...4 lines deleted...]
-          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Definitions</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
-          <w:rPr>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
-          <w:rPr>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc97201378 \h </w:instrText>
-[...2 lines deleted...]
-          <w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236919838 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r>
-          <w:rPr>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009E7954">
-          <w:rPr>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
-[...2 lines deleted...]
-          <w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7BB5D054" w14:textId="7ADD1EE1" w:rsidR="00261BED" w:rsidRDefault="00261BED">
-[...355 lines deleted...]
-    <w:p w14:paraId="150FFFE4" w14:textId="2C1503CC" w:rsidR="00261BED" w:rsidRDefault="00261BED">
+    <w:p w14:paraId="106ED9D9" w14:textId="5D4B50F9" w:rsidR="001D65DF" w:rsidRPr="004F0B90" w:rsidRDefault="001D65DF">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
+          <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-        <w:r w:rsidRPr="002F4DC3">
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc236919839" w:history="1">
+        <w:r w:rsidRPr="004F0B90">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Annexures</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236919839 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="07A81BD9" w14:textId="7D319411" w:rsidR="001D65DF" w:rsidRPr="004F0B90" w:rsidRDefault="001D65DF">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc236919840" w:history="1">
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Related COPPs</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236919840 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="57410848" w14:textId="0D8FCF75" w:rsidR="001D65DF" w:rsidRPr="004F0B90" w:rsidRDefault="001D65DF">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc236919841" w:history="1">
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Related Documents</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236919841 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="74E791B0" w14:textId="37588614" w:rsidR="001D65DF" w:rsidRPr="004F0B90" w:rsidRDefault="001D65DF">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc236919842" w:history="1">
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Related legislation</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236919842 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="72CCFD7A" w14:textId="10250EC4" w:rsidR="001D65DF" w:rsidRPr="004F0B90" w:rsidRDefault="001D65DF">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc236919843" w:history="1">
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Assurance</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236919843 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3D252AEE" w14:textId="314D3B1C" w:rsidR="001D65DF" w:rsidRPr="004F0B90" w:rsidRDefault="001D65DF">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc236919844" w:history="1">
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Document Version History</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236919844 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="55ECBECE" w14:textId="361980B2" w:rsidR="001D65DF" w:rsidRPr="004F0B90" w:rsidRDefault="001D65DF">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc236919845" w:history="1">
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>Appendix A: Case Management Reports – Contact Cycle – Minimum Requirements</w:t>
         </w:r>
-        <w:r>
-          <w:rPr>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
-          <w:rPr>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
-          <w:rPr>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc97201383 \h </w:instrText>
-[...2 lines deleted...]
-          <w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236919845 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r>
-          <w:rPr>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="009E7954">
-          <w:rPr>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
-[...2 lines deleted...]
-          <w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F0B90">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="71950167" w14:textId="21D885E0" w:rsidR="00634C54" w:rsidRDefault="00E80CD6" w:rsidP="004E571B">
-      <w:r>
+    <w:p w14:paraId="2880F818" w14:textId="7660D693" w:rsidR="00634C54" w:rsidRPr="004F0B90" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F0B90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C63B46A" w14:textId="77777777" w:rsidR="00634C54" w:rsidRDefault="00634C54">
-[...4 lines deleted...]
-    <w:p w14:paraId="180D4B35" w14:textId="77777777" w:rsidR="00C8272F" w:rsidRDefault="00C8272F" w:rsidP="00C8272F">
+    <w:p w14:paraId="78DD0981" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77464B25" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C09F03F" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B73D9D7" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A2DE263" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FD3B6FF" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34CE2A28" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D9F1600" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E101C27" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D4B26F1" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30C64F69" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B74AA8F" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12C175DE" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45497181" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2937BCD9" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A25D109" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08A9827D" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="448336CA" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E7479D5" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AA628B0" w14:textId="77777777" w:rsidR="001C7443" w:rsidRDefault="001C7443" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25B78C8C" w14:textId="77777777" w:rsidR="001C7443" w:rsidRDefault="001C7443" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C40857A" w14:textId="77777777" w:rsidR="001C7443" w:rsidRDefault="001C7443" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76BA792C" w14:textId="77777777" w:rsidR="00C8272F" w:rsidRDefault="00C8272F" w:rsidP="00732BAC">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:before="360" w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc236919828"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="003220A5">
         <w:lastRenderedPageBreak/>
         <w:t>Scope</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
-[...3 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="1D041672" w14:textId="77777777" w:rsidR="00732BAC" w:rsidRPr="00072B63" w:rsidRDefault="00732BAC" w:rsidP="00732BAC">
+      <w:pPr>
+        <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t>This Commissioner’s Operating Policy and Procedure (COPP) applies to all public and private prisons administered by or on behalf of the Department of Justice (the Department</w:t>
       </w:r>
-      <w:r w:rsidR="00072B63" w:rsidRPr="00072B63">
+      <w:r w:rsidRPr="00072B63">
         <w:t>), with the exception of the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="728D4694" w14:textId="213A93C7" w:rsidR="00072B63" w:rsidRDefault="00072B63" w:rsidP="0058407B">
+    <w:p w14:paraId="40DDE1F0" w14:textId="77777777" w:rsidR="00732BAC" w:rsidRDefault="00732BAC" w:rsidP="00732BAC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="200" w:after="120"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00072B63">
         <w:t xml:space="preserve">Wandoo Rehabilitation Prison – </w:t>
       </w:r>
-      <w:r w:rsidR="00154B16">
+      <w:r>
         <w:t>women</w:t>
       </w:r>
       <w:r w:rsidRPr="00072B63">
-        <w:t xml:space="preserve"> prisoners are case managed in accordance with program requirements and local procedures that support the alcohol and other drug (</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidR="0084198D">
+        <w:t xml:space="preserve"> prisoners are case managed in accordance with program requirements and local procedures that support the alcohol and other drug (AOD) rehabilitation services specific to that prison</w:t>
+      </w:r>
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A70CEF6" w14:textId="60E842D5" w:rsidR="006E6DF5" w:rsidRDefault="006E6DF5" w:rsidP="006E6DF5">
+    <w:p w14:paraId="1B319BD1" w14:textId="77777777" w:rsidR="00732BAC" w:rsidRDefault="00732BAC" w:rsidP="00732BAC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="200" w:after="120"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
-        <w:t>Casuarina Alcohol and Drug (</w:t>
-[...7 lines deleted...]
-        <w:t>) facility</w:t>
+        <w:t>Casuarina Alcohol and Drug (AOD) facility</w:t>
       </w:r>
       <w:r w:rsidRPr="00072B63">
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
-      <w:r w:rsidR="00B05059">
+      <w:r>
         <w:t>male</w:t>
       </w:r>
-      <w:r w:rsidR="00B05059" w:rsidRPr="00072B63">
-[...1 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00072B63">
-        <w:t>prisoners are case managed in accordance with program requirements and local procedures that support the alcohol and other drug (</w:t>
-[...7 lines deleted...]
-        <w:t>) rehabilitation services specific to that prison</w:t>
+        <w:t xml:space="preserve"> prisoners are case managed in accordance with program requirements and local procedures that support the alcohol and other drug (AOD) rehabilitation services specific to that prison</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AE56E8B" w14:textId="754C6295" w:rsidR="00DB156A" w:rsidRPr="00770797" w:rsidRDefault="00A34290" w:rsidP="006E6DF5">
+    <w:p w14:paraId="7F0BB74B" w14:textId="69E86485" w:rsidR="001C7443" w:rsidRPr="001C7443" w:rsidRDefault="00732BAC" w:rsidP="001C7443">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="200" w:after="120"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00770797">
-        <w:t>Bunbury Regional Prison</w:t>
-[...83 lines deleted...]
-    <w:p w14:paraId="1E2E1544" w14:textId="77777777" w:rsidR="0001479E" w:rsidRPr="00770797" w:rsidRDefault="0001479E" w:rsidP="00734662">
+        <w:t>Bunbury Regional Prison’s Alcohol and Drug (AOD) Reintegration Service, (Djarraly) offers a staged, therapeutic program aimed at those prisoners who have documented AOD needs. Eligible participants access self-management recovery programs and in-reach and outreach family counselling services.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0277F3AC" w14:textId="54BFF6A2" w:rsidR="00EC5AF1" w:rsidRPr="00AD06CC" w:rsidRDefault="00EC5AF1" w:rsidP="00732BAC">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00770797">
+        <w:spacing w:before="360" w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc236919829"/>
+      <w:r w:rsidRPr="00AD06CC">
         <w:t>Policy</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="46520FE4" w14:textId="77777777" w:rsidR="00574394" w:rsidRDefault="0001479E" w:rsidP="0009413C">
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="00AD06CC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E9F405B" w14:textId="77777777" w:rsidR="00732BAC" w:rsidRDefault="00732BAC" w:rsidP="00732BAC">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
+        <w:spacing w:before="360" w:after="240"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00930DE7">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>ase management</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF35BF">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00930DE7">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is the provision of integrated and coordinated services that assist </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>offenders</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00930DE7">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to address their offending behaviour</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00930DE7">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> thereby reducing the likelihood of re-offending.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E748D49" w14:textId="77777777" w:rsidR="00732BAC" w:rsidRDefault="00732BAC" w:rsidP="00732BAC">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:spacing w:before="120" w:after="120"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">is the provision of integrated and coordinated services that assist </w:t>
+        <w:t xml:space="preserve">Case management will incorporate </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00596E13">
+        <w:t xml:space="preserve">people within the </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> to address their offending behaviour</w:t>
+        <w:t>prison</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00596E13">
+        <w:t xml:space="preserve"> and the community who </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...17 lines deleted...]
-    <w:p w14:paraId="797EEE92" w14:textId="55387EB6" w:rsidR="0001479E" w:rsidRDefault="0001479E" w:rsidP="0009413C">
+        <w:t xml:space="preserve">engage and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00596E13">
+        <w:t>have meaningful interactions with the prisoner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="285CD76A" w14:textId="77777777" w:rsidR="00732BAC" w:rsidRPr="00B27FB8" w:rsidRDefault="00732BAC" w:rsidP="00732BAC">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Case management will incorporate </w:t>
-[...22 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">Case management </w:t>
       </w:r>
       <w:r w:rsidRPr="00B27FB8">
         <w:t xml:space="preserve">is based on </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">the principles </w:t>
       </w:r>
       <w:r w:rsidRPr="00B27FB8">
         <w:t>that prisoners are:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BC23B78" w14:textId="77777777" w:rsidR="0001479E" w:rsidRPr="00B27FB8" w:rsidRDefault="0001479E" w:rsidP="002742AE">
+    <w:p w14:paraId="0CC0CDF2" w14:textId="77777777" w:rsidR="00732BAC" w:rsidRPr="00B27FB8" w:rsidRDefault="00732BAC" w:rsidP="00732BAC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00B27FB8">
         <w:t>imprisoned as punishment, not for punishment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1570693A" w14:textId="77777777" w:rsidR="0001479E" w:rsidRPr="00B27FB8" w:rsidRDefault="0001479E" w:rsidP="002742AE">
+    <w:p w14:paraId="5BA9833C" w14:textId="77777777" w:rsidR="00732BAC" w:rsidRPr="00B27FB8" w:rsidRDefault="00732BAC" w:rsidP="00732BAC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00B27FB8">
         <w:t>treated with respect and dignity</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="148188A6" w14:textId="77777777" w:rsidR="0001479E" w:rsidRPr="00B27FB8" w:rsidRDefault="0001479E" w:rsidP="002742AE">
+    <w:p w14:paraId="111C6D7A" w14:textId="77777777" w:rsidR="00732BAC" w:rsidRPr="00B27FB8" w:rsidRDefault="00732BAC" w:rsidP="00732BAC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00B27FB8">
         <w:t>managed fairly and openly without discrimination against race, religion, gender or sexual orientation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48641315" w14:textId="77777777" w:rsidR="0001479E" w:rsidRPr="00B27FB8" w:rsidRDefault="0001479E" w:rsidP="002742AE">
+    <w:p w14:paraId="0AA0A6DB" w14:textId="77777777" w:rsidR="00732BAC" w:rsidRPr="00B27FB8" w:rsidRDefault="00732BAC" w:rsidP="00732BAC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00B27FB8">
         <w:t>individually managed with regard to their individual needs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="423CF11C" w14:textId="77777777" w:rsidR="0001479E" w:rsidRPr="00B27FB8" w:rsidRDefault="0001479E" w:rsidP="002742AE">
+    <w:p w14:paraId="502DE89D" w14:textId="77777777" w:rsidR="00732BAC" w:rsidRPr="00B27FB8" w:rsidRDefault="00732BAC" w:rsidP="00732BAC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00B27FB8">
         <w:t>provided with a specific focus on addressing their offending behaviour</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36FA88E7" w14:textId="77777777" w:rsidR="0001479E" w:rsidRPr="00B27FB8" w:rsidRDefault="0001479E" w:rsidP="002742AE">
+    <w:p w14:paraId="0C41ACB3" w14:textId="77777777" w:rsidR="00732BAC" w:rsidRPr="00B27FB8" w:rsidRDefault="00732BAC" w:rsidP="00732BAC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00B27FB8">
         <w:t>provided with assistance to address those problems arising from imprisonment and problems which are likely to confront prisoners on their release</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EA7F8BD" w14:textId="3F0E6FC0" w:rsidR="0001479E" w:rsidRDefault="0001479E" w:rsidP="002742AE">
+    <w:p w14:paraId="4E8B0473" w14:textId="77777777" w:rsidR="00732BAC" w:rsidRDefault="00732BAC" w:rsidP="00732BAC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00B27FB8">
         <w:t>supervised and managed with an emphasis on their reintegration into the community.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CBA395D" w14:textId="77777777" w:rsidR="00F97B0B" w:rsidRDefault="0001479E" w:rsidP="0001479E">
+    <w:p w14:paraId="46369D2C" w14:textId="77777777" w:rsidR="00732BAC" w:rsidRDefault="00732BAC" w:rsidP="00732BAC">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F84C58">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Case management encourages communication, responsibility and a focus on providing opportunities for pro-active behaviour and engagement. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CFE3511" w14:textId="163D83D6" w:rsidR="0001479E" w:rsidRDefault="0001479E" w:rsidP="0001479E">
+    <w:p w14:paraId="38388251" w14:textId="77777777" w:rsidR="00732BAC" w:rsidRDefault="00732BAC" w:rsidP="00732BAC">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F84C58">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Case management provides a structure for staff</w:t>
       </w:r>
-      <w:r w:rsidR="00F97B0B">
+      <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Case Officers) </w:t>
       </w:r>
       <w:r w:rsidRPr="00F84C58">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>and contributes to the timely completion of relevant information and reports.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68413F27" w14:textId="77777777" w:rsidR="00F97B0B" w:rsidRDefault="00F97B0B" w:rsidP="0001479E">
-[...47 lines deleted...]
-    <w:p w14:paraId="392657BA" w14:textId="438A2EB1" w:rsidR="006437FF" w:rsidRPr="00734662" w:rsidRDefault="0001479E" w:rsidP="00734662">
+    <w:p w14:paraId="0D05B53F" w14:textId="77777777" w:rsidR="00AD06CC" w:rsidRPr="00AD06CC" w:rsidRDefault="00AD06CC" w:rsidP="00AD06CC"/>
+    <w:p w14:paraId="67159C9B" w14:textId="28318A2F" w:rsidR="00120DF8" w:rsidRPr="00120DF8" w:rsidRDefault="000319FA" w:rsidP="000319FA">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00734662">
+        <w:spacing w:before="360" w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc14437720"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc236919830"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Introduction</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
-[...14 lines deleted...]
-        <w:pStyle w:val="Documentdetails"/>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="3EC88819" w14:textId="77777777" w:rsidR="000319FA" w:rsidRPr="000319FA" w:rsidRDefault="000319FA" w:rsidP="000319FA">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="360" w:after="240"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000319FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The core features of case management include: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E1A0438" w14:textId="77777777" w:rsidR="000319FA" w:rsidRPr="000319FA" w:rsidRDefault="000319FA" w:rsidP="000319FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="993" w:hanging="284"/>
       </w:pPr>
-      <w:r>
-[...14 lines deleted...]
-        <w:pStyle w:val="Default"/>
+      <w:r w:rsidRPr="000319FA">
+        <w:t>assessment of the prisoner’s risks and needs and development of an Individual Management Plan (IMP).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3720A9B7" w14:textId="77777777" w:rsidR="000319FA" w:rsidRPr="000319FA" w:rsidRDefault="000319FA" w:rsidP="000319FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="993" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000319FA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">coordination and delivery of cost-effective services identified to address the prisoner’s offending behaviour </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B1BB55B" w14:textId="77777777" w:rsidR="000319FA" w:rsidRPr="000319FA" w:rsidRDefault="000319FA" w:rsidP="000319FA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="993" w:hanging="284"/>
       </w:pPr>
-      <w:r>
-[...11 lines deleted...]
-        <w:pStyle w:val="Documentdetails"/>
+      <w:r w:rsidRPr="000319FA">
+        <w:t>monitoring and review of the prisoner’s progress against the recommendations of their IMP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71096921" w14:textId="484CD4C1" w:rsidR="000319FA" w:rsidRPr="000319FA" w:rsidRDefault="000319FA" w:rsidP="000319FA">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="200" w:after="120"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000319FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Generally, a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000319FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000319FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Individual Management Plan (IMP) is developed by an Assessment Officer for prisoners with an effective sentence greater than six (6) months </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000319FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(refer </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidRPr="006618A4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>COPP 2.3  Assessments and Sentence Management</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="006618A4">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000319FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for details on IMP requirements). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1113079C" w14:textId="77777777" w:rsidR="000319FA" w:rsidRPr="000319FA" w:rsidRDefault="000319FA" w:rsidP="000319FA">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="200" w:after="120"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000319FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All prisoners with an approved </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000319FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IMP shall have a Case Officer allocated to them, to facilitate case management contacts and periodic contact reports.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22179F73" w14:textId="77777777" w:rsidR="000319FA" w:rsidRDefault="000319FA" w:rsidP="000319FA">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="200" w:after="120"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000319FA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>The Assistant Superintendent Operations (Head Office) shall be responsible for the overall service delivery and monitoring of case management standards across the state.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AFF5590" w14:textId="77777777" w:rsidR="006D145A" w:rsidRPr="006D145A" w:rsidRDefault="006D145A" w:rsidP="00A67445">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="360" w:after="240"/>
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc97201371"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc236919831"/>
+      <w:r w:rsidRPr="006D145A">
+        <w:t>Case Management</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidRPr="006D145A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="108258E5" w14:textId="77777777" w:rsidR="006D145A" w:rsidRPr="00A67445" w:rsidRDefault="006D145A" w:rsidP="00A67445">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="360" w:after="240"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc97201372"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc236919832"/>
+      <w:r w:rsidRPr="00A67445">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Case allocation</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="73990C06" w14:textId="77777777" w:rsidR="006D145A" w:rsidRPr="006D145A" w:rsidRDefault="006D145A" w:rsidP="006D145A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D145A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>The Case Management Coordinator (or Unit Manager in some prisons) shall allocate a Case Officer to all prisoners with an approved IMP, within 7 days of the prisoner’s arrival at their permanent prison placement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="516F4348" w14:textId="77777777" w:rsidR="006D145A" w:rsidRPr="006D145A" w:rsidRDefault="006D145A" w:rsidP="006D145A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D145A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The allocation of the Case Officer shall be recorded on TOMS. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3474F9CC" w14:textId="77777777" w:rsidR="006D145A" w:rsidRPr="00A67445" w:rsidRDefault="006D145A" w:rsidP="00A67445">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="360" w:after="240"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc97201373"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc236919833"/>
+      <w:r w:rsidRPr="00A67445">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Role of the Case Officer</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="069FDC62" w14:textId="77777777" w:rsidR="006D145A" w:rsidRPr="006D145A" w:rsidRDefault="006D145A" w:rsidP="006D145A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="0000FF"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D145A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Case Officers, as a minimum, shall engage with allocated prisoners and complete the required contact reporting requirements, as illustrated in </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Appendix_A:_Case" w:history="1">
+        <w:r w:rsidRPr="006D145A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>Appendix A: Case Management Reports-Contact Cycle-Minimum Requirements</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="006D145A">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DD643D7" w14:textId="77777777" w:rsidR="006D145A" w:rsidRPr="006D145A" w:rsidRDefault="006D145A" w:rsidP="006D145A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="200" w:after="120"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D145A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>The Case Officer shall support and actively contribute to the prisoner’s overall case management, assisting them to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FF55756" w14:textId="77777777" w:rsidR="006D145A" w:rsidRPr="006D145A" w:rsidRDefault="006D145A" w:rsidP="006D145A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
-[...461 lines deleted...]
-          <w:numId w:val="36"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
-        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004A51B2">
+      <w:r w:rsidRPr="006D145A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">achieve the requirements of their </w:t>
-[...20 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t xml:space="preserve">achieve the requirements of their IMP </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62245BFA" w14:textId="77777777" w:rsidR="006D145A" w:rsidRPr="006D145A" w:rsidRDefault="006D145A" w:rsidP="006D145A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
-        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004A51B2">
+      <w:r w:rsidRPr="006D145A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">maintain good behaviour while in prison </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="787D4777" w14:textId="77777777" w:rsidR="009A5D9E" w:rsidRPr="004A51B2" w:rsidRDefault="009A5D9E" w:rsidP="009A5D9E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="27E96894" w14:textId="77777777" w:rsidR="006D145A" w:rsidRPr="006D145A" w:rsidRDefault="006D145A" w:rsidP="006D145A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
-        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004A51B2">
+      <w:r w:rsidRPr="006D145A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">progress through the security classifications where appropriate </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="792B8EF9" w14:textId="27E1F464" w:rsidR="009A5D9E" w:rsidRPr="004A51B2" w:rsidRDefault="009A5D9E" w:rsidP="009A5D9E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="405DB8AD" w14:textId="77777777" w:rsidR="006D145A" w:rsidRPr="006D145A" w:rsidRDefault="006D145A" w:rsidP="006D145A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
-        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004A51B2">
+      <w:r w:rsidRPr="006D145A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">successfully reintegrate into the community upon release. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1718DDAC" w14:textId="77777777" w:rsidR="009A5D9E" w:rsidRPr="00A50C3B" w:rsidRDefault="009A5D9E" w:rsidP="009A5D9E">
-[...21 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6682A68D" w14:textId="77777777" w:rsidR="006D145A" w:rsidRPr="006D145A" w:rsidRDefault="006D145A" w:rsidP="006D145A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="37"/>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120"/>
-[...523 lines deleted...]
-        <w:pStyle w:val="Documentdetails"/>
+        <w:spacing w:before="200" w:after="120"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D145A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>The Case Officer has responsibility to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D3C6A08" w14:textId="77777777" w:rsidR="006D145A" w:rsidRPr="006D145A" w:rsidRDefault="006D145A" w:rsidP="006D145A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:rPr>
-          <w:lang w:eastAsia="en-AU"/>
-[...11 lines deleted...]
-        <w:pStyle w:val="Documentdetails"/>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D145A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">promote prisoner behaviour in accordance with the IMP recommendations, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51BC8395" w14:textId="77777777" w:rsidR="006D145A" w:rsidRPr="006D145A" w:rsidRDefault="006D145A" w:rsidP="006D145A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:rPr>
-          <w:lang w:eastAsia="en-AU"/>
-[...19 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D145A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Regular </w:t>
-[...228 lines deleted...]
-    <w:p w14:paraId="7973A97F" w14:textId="391E713E" w:rsidR="00FF461A" w:rsidRDefault="001737C8" w:rsidP="0058407B">
+        <w:t xml:space="preserve">arrange any specialist intervention strategies and provide feedback to prisoners as required </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4810BA54" w14:textId="77777777" w:rsidR="006D145A" w:rsidRPr="006D145A" w:rsidRDefault="006D145A" w:rsidP="006D145A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D145A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>ensure the assessed individual risks and needs of the prisoner are supported, managed and documented</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40F6C38C" w14:textId="77777777" w:rsidR="009A19A5" w:rsidRPr="001C7C6B" w:rsidRDefault="009A19A5" w:rsidP="009A19A5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C7C6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>coordinate, arrange and encourage attendance at program/treatment interventions, and vocational/educational courses, identified in the IMP, as well as other activities (i.e. recreational) that may assist prisoners’ re-integration into the community</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55B8B5E3" w14:textId="77777777" w:rsidR="009A19A5" w:rsidRPr="001C7C6B" w:rsidRDefault="009A19A5" w:rsidP="009A19A5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C7C6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">liaise with other relevant staff and/or Case Officers to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>support</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C7C6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the implementation of the IMP</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A26B21D" w14:textId="77777777" w:rsidR="009A19A5" w:rsidRPr="001C7C6B" w:rsidRDefault="009A19A5" w:rsidP="009A19A5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C7C6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>contribute to the overall management of the prisoner through the provision of written and verbal reports and attend the prisoner’s Case Conference, where relevant</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="298BC48C" w14:textId="77777777" w:rsidR="009A19A5" w:rsidRDefault="009A19A5" w:rsidP="009A19A5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C7C6B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>act as a positive role model.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E90D0BB" w14:textId="77777777" w:rsidR="009A19A5" w:rsidRPr="009A19A5" w:rsidRDefault="009A19A5" w:rsidP="009A19A5">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:ind w:left="578" w:hanging="578"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc97201374"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc236919834"/>
+      <w:r w:rsidRPr="009A19A5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Primary (initial) contact reports</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="24A46416" w14:textId="77777777" w:rsidR="009A19A5" w:rsidRPr="009A19A5" w:rsidRDefault="009A19A5" w:rsidP="009A19A5">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A19A5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Case Officers shall, within 14 days of being allocated a prisoner, conduct an initial case management interview and complete the Primary (Initial) Contact Report on TOMS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51A064C7" w14:textId="77777777" w:rsidR="009A19A5" w:rsidRPr="009A19A5" w:rsidRDefault="009A19A5" w:rsidP="009A19A5">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A19A5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>The initial case management contact with the prisoner shall ensure:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1146F665" w14:textId="77777777" w:rsidR="009A19A5" w:rsidRPr="009A19A5" w:rsidRDefault="009A19A5" w:rsidP="009A19A5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
-        <w:contextualSpacing w:val="0"/>
-[...37 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A19A5">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>issues affecting the prisoners care and wellbeing have been identified and are being managed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A673AD5" w14:textId="77777777" w:rsidR="009A19A5" w:rsidRPr="009A19A5" w:rsidRDefault="009A19A5" w:rsidP="009A19A5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
-        <w:contextualSpacing w:val="0"/>
-[...31 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A19A5">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the prisoner is familiar with and understands the prison/unit routine </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1548FBC9" w14:textId="77777777" w:rsidR="009A19A5" w:rsidRPr="009A19A5" w:rsidRDefault="009A19A5" w:rsidP="009A19A5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
-        <w:contextualSpacing w:val="0"/>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A19A5">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>the prisoner is able to arrange and maintain contact with their family and friends in the community</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BF011E8" w14:textId="77777777" w:rsidR="009A19A5" w:rsidRPr="009A19A5" w:rsidRDefault="009A19A5" w:rsidP="009A19A5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1077" w:hanging="357"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A19A5">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>the prisoner is engaged in work or educational activities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33EBBA7D" w14:textId="77777777" w:rsidR="009A19A5" w:rsidRPr="009A19A5" w:rsidRDefault="009A19A5" w:rsidP="009A19A5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1077" w:hanging="357"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A19A5">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>the prisoner understands and is encouraged to address their offending behaviour through participation in scheduled programs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="755E12A4" w14:textId="77777777" w:rsidR="009A19A5" w:rsidRPr="009A19A5" w:rsidRDefault="009A19A5" w:rsidP="009A19A5">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A19A5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Primary Contact Reports shall be completed following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34FE177D" w14:textId="77777777" w:rsidR="009A19A5" w:rsidRPr="009A19A5" w:rsidRDefault="009A19A5" w:rsidP="009A19A5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A19A5">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>the approval of a prisoner’s initial IMP and placement at their permanent placement prison</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="491CADF2" w14:textId="50363A47" w:rsidR="002E1919" w:rsidRDefault="009A19A5" w:rsidP="002E1919">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A19A5">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a prisoner’s subsequent placement at a different prison on a permanent prison transfer. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="15" w:name="_Toc97201375"/>
+    </w:p>
+    <w:p w14:paraId="75B97A08" w14:textId="77777777" w:rsidR="002E1919" w:rsidRPr="00A07764" w:rsidRDefault="002E1919" w:rsidP="002E1919">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>informing and assisting prisoners to apply for activities associated with their re-integration</w:t>
-[...28 lines deleted...]
-        <w:pStyle w:val="Documentdetails"/>
+        <w:tab/>
+      </w:r>
+      <w:bookmarkStart w:id="16" w:name="_Toc236919835"/>
+      <w:r w:rsidRPr="00A07764">
+        <w:t>Regular contact reports</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p w14:paraId="678B77C5" w14:textId="77777777" w:rsidR="002E1919" w:rsidRPr="00A07764" w:rsidRDefault="002E1919" w:rsidP="002E1919">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A07764">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Case Officers shall maintain regular contact with allocated prisoners as necessary, to assist and motivate the prisoner to achieve the requirements of their IMP, following initial case management contact.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E32B955" w14:textId="6C7EABF0" w:rsidR="002E1919" w:rsidRPr="002E1919" w:rsidRDefault="002E1919" w:rsidP="002E1919">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1575"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p w14:paraId="28B1C60D" w14:textId="77777777" w:rsidR="00A07764" w:rsidRPr="00A07764" w:rsidRDefault="00A07764" w:rsidP="00A07764">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A07764">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Prisoners will have their IMP reviewed by an Assessment Officer, in conjunction with the Case Officer, every 6 or 12 months dependent on the length of the effective sentence still to serve. In between the IMP Review, Case Officers shall complete a Regular Contact Report on TOMS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6586F150" w14:textId="77777777" w:rsidR="005D1097" w:rsidRPr="005D1097" w:rsidRDefault="005D1097" w:rsidP="005D1097">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D1097">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>For prisoners with an effective sentence of less than 3 years, or who are within the final 3 years of their effective sentence, the formal reporting requirements shall be every three months; alternating between the completion of a Regular Contact Report and an IMP Review.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04E47331" w14:textId="77777777" w:rsidR="005D1097" w:rsidRPr="005D1097" w:rsidRDefault="005D1097" w:rsidP="005D1097">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D1097">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>For prisoners with more than 3 years effective sentence to serve, the formal reporting requirements shall be every six months; alternating between the completion of a Regular Contact Report and an IMP Review.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B23CC35" w14:textId="77777777" w:rsidR="005D1097" w:rsidRPr="005D1097" w:rsidRDefault="005D1097" w:rsidP="005D1097">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D1097">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Regular contact with prisoners shall focus on:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="375DE9F1" w14:textId="77777777" w:rsidR="005D1097" w:rsidRPr="005D1097" w:rsidRDefault="005D1097" w:rsidP="005D1097">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1077" w:hanging="357"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D1097">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">monitoring progress against their IMP and identifying any issues that may impact on the prisoner’s ability to meet their requirements </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28E4907A" w14:textId="77777777" w:rsidR="005D1097" w:rsidRPr="005D1097" w:rsidRDefault="005D1097" w:rsidP="005D1097">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1077" w:hanging="357"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D1097">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">monitoring and encouraging the prisoner’s adherence with expected work and unit behaviour standards </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63876E90" w14:textId="77777777" w:rsidR="005D1097" w:rsidRPr="005D1097" w:rsidRDefault="005D1097" w:rsidP="005D1097">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1077" w:hanging="357"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D1097">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>informing and assisting prisoners to apply for activities associated with their re-integration and release back into the community, for example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DA966C6" w14:textId="77777777" w:rsidR="005D1097" w:rsidRPr="005D1097" w:rsidRDefault="005D1097" w:rsidP="005D1097">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1434" w:hanging="357"/>
         <w:rPr>
-          <w:lang w:eastAsia="en-AU"/>
-[...15 lines deleted...]
-        <w:r w:rsidR="00620DDA" w:rsidRPr="00620DDA">
+          <w:rStyle w:val="Hyperlink"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D1097">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Home Leave: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidRPr="005D1097">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:lang w:eastAsia="en-AU"/>
+            <w:u w:val="none"/>
           </w:rPr>
           <w:t>COPP 14.2 - Home Leave</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5050E291" w14:textId="03B9F191" w:rsidR="002B13A0" w:rsidRDefault="008C7754" w:rsidP="0058407B">
-[...1 lines deleted...]
-        <w:pStyle w:val="Documentdetails"/>
+    <w:p w14:paraId="46D89950" w14:textId="77777777" w:rsidR="005D1097" w:rsidRPr="005D1097" w:rsidRDefault="005D1097" w:rsidP="005D1097">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1434" w:hanging="357"/>
         <w:rPr>
-          <w:lang w:eastAsia="en-AU"/>
-[...21 lines deleted...]
-        <w:r w:rsidR="00B2256B" w:rsidRPr="00B2256B">
+          <w:rStyle w:val="Hyperlink"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D1097">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prisoner Employment Program: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidRPr="005D1097">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:lang w:eastAsia="en-AU"/>
+            <w:u w:val="none"/>
           </w:rPr>
           <w:t>COPP 8.2 Prisoner Employment Program</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="63587F92" w14:textId="3E31135A" w:rsidR="002B13A0" w:rsidRDefault="00561246" w:rsidP="0058407B">
-[...1 lines deleted...]
-        <w:pStyle w:val="Documentdetails"/>
+    <w:p w14:paraId="7E7E74AA" w14:textId="77777777" w:rsidR="005D1097" w:rsidRPr="005D1097" w:rsidRDefault="005D1097" w:rsidP="005D1097">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1434" w:hanging="357"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-        <w:r w:rsidR="006C6C4A" w:rsidRPr="006C6C4A">
+      <w:r w:rsidRPr="005D1097">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Parole: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="005D1097">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:lang w:eastAsia="en-AU"/>
+            <w:u w:val="none"/>
           </w:rPr>
           <w:t>COPP 14.4 Parole Applications</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5C89EE61" w14:textId="374575E6" w:rsidR="00C4665C" w:rsidRPr="00FF461A" w:rsidRDefault="009D18A5" w:rsidP="0058407B">
-[...1 lines deleted...]
-        <w:pStyle w:val="Documentdetails"/>
+    <w:p w14:paraId="544E9F75" w14:textId="77777777" w:rsidR="005D1097" w:rsidRPr="005D1097" w:rsidRDefault="005D1097" w:rsidP="005D1097">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1434" w:hanging="357"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...13 lines deleted...]
-          <w:lang w:eastAsia="en-AU"/>
+      <w:r w:rsidRPr="005D1097">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Re-Entry Release: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidRPr="005D1097">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>COPP 14.1 - Re-entry Release Orders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="67483586" w14:textId="77777777" w:rsidR="005D1097" w:rsidRPr="005D1097" w:rsidRDefault="005D1097" w:rsidP="005D1097">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D1097">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prisoners shall be encouraged to make contact with their allocated Case Officer, where they need assistance to understand or meet aspects of their IMP. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49B2A748" w14:textId="77777777" w:rsidR="002718BA" w:rsidRPr="002718BA" w:rsidRDefault="002718BA" w:rsidP="00D753CC">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:ind w:left="578" w:hanging="578"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc97201376"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc236919836"/>
+      <w:r w:rsidRPr="002718BA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Additional contact and reporting by Case Officers</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r w:rsidRPr="002718BA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
-[...103 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w14:paraId="709BC67B" w14:textId="77777777" w:rsidR="00D72AB5" w:rsidRDefault="002718BA" w:rsidP="00D72AB5">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002718BA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Case Officers shall record all case management interviews and significant contacts that inform a prisoner’s progress, or otherwise, with the requirements of their IMP.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D72AB5" w:rsidRPr="00D72AB5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78B99002" w14:textId="77777777" w:rsidR="009D454A" w:rsidRDefault="00CC5F27" w:rsidP="0058407B">
-[...85 lines deleted...]
-        <w:pStyle w:val="Documentdetails"/>
+    <w:p w14:paraId="5326404E" w14:textId="77777777" w:rsidR="002718BA" w:rsidRPr="002718BA" w:rsidRDefault="002718BA" w:rsidP="002718BA">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002718BA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Case Officers shall document additional contacts with allocated prisoners by utilising either:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D7DCCB8" w14:textId="77777777" w:rsidR="002718BA" w:rsidRPr="002718BA" w:rsidRDefault="002718BA" w:rsidP="002718BA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002718BA">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">a Regular Contact Report, in circumstances where reasonable progress or changes require documenting; or </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DE1ED86" w14:textId="28149232" w:rsidR="001C350A" w:rsidRPr="001C350A" w:rsidRDefault="009D454A" w:rsidP="0058407B">
-[...1 lines deleted...]
-        <w:pStyle w:val="Documentdetails"/>
+    <w:p w14:paraId="5E23AD9F" w14:textId="77777777" w:rsidR="002718BA" w:rsidRPr="002718BA" w:rsidRDefault="002718BA" w:rsidP="002718BA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
         <w:rPr>
           <w:bCs/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="002718BA">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">via TOMS ACM offender notes, to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002718BA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">record information that will assist in the management/intervention of a prisoner, providing evidence of any noteworthy interaction or observation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42A36644" w14:textId="77777777" w:rsidR="00D753CC" w:rsidRPr="00D753CC" w:rsidRDefault="00D753CC" w:rsidP="00D753CC">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D753CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Other Prison Officers or prison staff who engage with the prisoner in relation to matters that may impact their case management shall record an entry in TOMS ACM offender notes; this may include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1197298E" w14:textId="77777777" w:rsidR="00D753CC" w:rsidRPr="00D753CC" w:rsidRDefault="00D753CC" w:rsidP="00D753CC">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D753CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>disciplinary matters</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F21E0CF" w14:textId="77777777" w:rsidR="00D753CC" w:rsidRPr="00D753CC" w:rsidRDefault="00D753CC" w:rsidP="00D753CC">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D753CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">positive behaviour demonstrated by the prisoner </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01BA5632" w14:textId="77777777" w:rsidR="00D753CC" w:rsidRPr="00D753CC" w:rsidRDefault="00D753CC" w:rsidP="00D753CC">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D753CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>participation in other activities or services offered, as evidence of the prisoner’s effort and/or attitude towards progress.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64896C57" w14:textId="77777777" w:rsidR="00D753CC" w:rsidRPr="00D753CC" w:rsidRDefault="00D753CC" w:rsidP="00D753CC">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D753CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Where prisoners are due to apply or be reviewed for the purpose of reintegration or release activities, Case Officers shall ensure prisoners are aware of any requirements or relevant information to provide to the Case Management Coordinator (or prison’s assessment area), to support their eligibility or suitability for these activities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F63B2CB" w14:textId="77777777" w:rsidR="000515BF" w:rsidRPr="00734662" w:rsidRDefault="000515BF" w:rsidP="00FB5078">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="360" w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc97201377"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc236919837"/>
+      <w:r w:rsidRPr="00734662">
+        <w:t>Records Management</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w14:paraId="1ECEE493" w14:textId="77777777" w:rsidR="000515BF" w:rsidRPr="003D2EA6" w:rsidRDefault="000515BF" w:rsidP="00FB5078">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="360" w:after="240"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">via </w:t>
-[...47 lines deleted...]
-    <w:p w14:paraId="52D573C6" w14:textId="28A45085" w:rsidR="00321D71" w:rsidRPr="00321D71" w:rsidRDefault="006107E3" w:rsidP="00321D71">
+        <w:t xml:space="preserve">Prisoners shall be encouraged not to have hard copies of their </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915E5">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Primary and Regular Contact Reports</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in their cells due to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915E5">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>the co</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>nfidential nature of issues recorded.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0223A92F" w14:textId="77777777" w:rsidR="000515BF" w:rsidRPr="003D2EA6" w:rsidRDefault="000515BF" w:rsidP="000515BF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00A915E5">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prisoners may make requests to view copies of Primary or Regular Contact Reports stored on the Prisoner Management File through the Superintendent's delegate. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D1E1205" w14:textId="77777777" w:rsidR="000515BF" w:rsidRDefault="000515BF" w:rsidP="000515BF">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A915E5">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Prisons shall store copies of Primary and Regular Contact Reports</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Officers or prison </w:t>
+        <w:t xml:space="preserve"> only</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915E5">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on the Prisoner’s Management File (if required for later reference) and forward</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>staff</w:t>
+        <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:r w:rsidRPr="00A915E5">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> who </w:t>
+        <w:t>original</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">engage </w:t>
+        <w:t xml:space="preserve"> reports</w:t>
       </w:r>
       <w:r w:rsidRPr="00A915E5">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">with the prisoner </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">in relation to matters that may impact their case management </w:t>
+        <w:t xml:space="preserve"> to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Corporate Records Branch</w:t>
       </w:r>
       <w:r w:rsidRPr="00A915E5">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>sh</w:t>
-      </w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75A60828" w14:textId="77777777" w:rsidR="000515BF" w:rsidRPr="007E6EA8" w:rsidRDefault="000515BF" w:rsidP="000515BF">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>all record</w:t>
+        <w:t>Prison staff shall ensure unit files and any assessment files accompany prisoners to the next prison, where applicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D93DC2A" w14:textId="77777777" w:rsidR="000515BF" w:rsidRPr="007E6EA8" w:rsidRDefault="000515BF" w:rsidP="000515BF">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="00A915E5">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> an entry in </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="0061536C" w:rsidRPr="00A915E5">
+        <w:t>nquir</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915E5">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">es for access to records involving other prisoners or any external requests for records </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A915E5">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be made under the provisions outlined in </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidRPr="000515BF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:u w:val="none"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>COPP 9.6 - Access to Information</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C60105">
-[...4 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00A915E5">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>otes</w:t>
-[...11 lines deleted...]
-        <w:t>his may include</w:t>
+        <w:t>or the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="38B03285" w14:textId="17EA701B" w:rsidR="00321D71" w:rsidRPr="00321D71" w:rsidRDefault="006107E3" w:rsidP="00321D71">
+        <w:t xml:space="preserve"> departmental </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidRPr="000515BF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:u w:val="none"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>Freedom of Information</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> process, as appropriate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C723E5B" w14:textId="77777777" w:rsidR="000515BF" w:rsidRPr="001D1F63" w:rsidRDefault="000515BF" w:rsidP="000515BF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reports and documents from TOMS (i.e. IMPs, assessment reports etc.) shall not be printed and stored on prison/prisoner files, unless the document was required to be signed by the prisoner and/or staff.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C8E03BC" w14:textId="77777777" w:rsidR="006D145A" w:rsidRDefault="006D145A" w:rsidP="006D145A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="0"/>
         </w:numPr>
-        <w:spacing w:before="120"/>
-[...169 lines deleted...]
-    <w:p w14:paraId="02A1F695" w14:textId="3EE09849" w:rsidR="001C72ED" w:rsidRPr="00734662" w:rsidRDefault="001C72ED" w:rsidP="00734662">
+        <w:ind w:left="576" w:hanging="576"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="056FE925" w14:textId="77777777" w:rsidR="006D145A" w:rsidRDefault="006D145A" w:rsidP="006D145A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35DDB50D" w14:textId="77777777" w:rsidR="006D145A" w:rsidRDefault="006D145A" w:rsidP="006D145A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D44350C" w14:textId="77777777" w:rsidR="006D145A" w:rsidRDefault="006D145A" w:rsidP="006D145A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AE47D76" w14:textId="77777777" w:rsidR="006D145A" w:rsidRDefault="006D145A" w:rsidP="006D145A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F3CBAA7" w14:textId="77777777" w:rsidR="006D145A" w:rsidRDefault="006D145A" w:rsidP="006D145A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="066F2F0D" w14:textId="77777777" w:rsidR="006D145A" w:rsidRDefault="006D145A" w:rsidP="006D145A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20C50DE7" w14:textId="77777777" w:rsidR="006D145A" w:rsidRDefault="006D145A" w:rsidP="006D145A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11C05A1A" w14:textId="77777777" w:rsidR="006D145A" w:rsidRDefault="006D145A" w:rsidP="006D145A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70591195" w14:textId="77777777" w:rsidR="006D145A" w:rsidRDefault="006D145A" w:rsidP="006D145A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C8A9AAB" w14:textId="77777777" w:rsidR="006D145A" w:rsidRPr="006D145A" w:rsidRDefault="006D145A" w:rsidP="006D145A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27832D85" w14:textId="10424F97" w:rsidR="00682515" w:rsidRDefault="00682515" w:rsidP="002157B0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-[...310 lines deleted...]
-      <w:r>
+        <w:spacing w:before="360"/>
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc235624000"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc236919838"/>
+      <w:r w:rsidRPr="00682515">
         <w:lastRenderedPageBreak/>
-        <w:t>Annexures</w:t>
-[...265 lines deleted...]
-    <w:p w14:paraId="6858675A" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="003D708E" w:rsidRDefault="003D708E" w:rsidP="003D708E"/>
+        <w:t>Definitions</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p w14:paraId="38D26AF8" w14:textId="77777777" w:rsidR="00087699" w:rsidRDefault="00087699" w:rsidP="00087699"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2405"/>
         <w:gridCol w:w="6763"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003D708E" w:rsidRPr="000E6F0A" w14:paraId="354E5F59" w14:textId="77777777" w:rsidTr="00EF29B3">
+      <w:tr w:rsidR="00087699" w:rsidRPr="000E6F0A" w14:paraId="79CE9EFF" w14:textId="77777777" w:rsidTr="00FA1463">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="2281E32E" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="00CF6125" w:rsidRDefault="003D708E" w:rsidP="00DF778C">
+          <w:p w14:paraId="358B67D7" w14:textId="77777777" w:rsidR="00087699" w:rsidRPr="00CF6125" w:rsidRDefault="00087699" w:rsidP="00557DA9">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r>
               <w:t>Term</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6763" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="6BF51C5F" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="00CF6125" w:rsidRDefault="003D708E" w:rsidP="00DF778C">
+          <w:p w14:paraId="401B7E72" w14:textId="77777777" w:rsidR="00087699" w:rsidRPr="00CF6125" w:rsidRDefault="00087699" w:rsidP="00557DA9">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Definition </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00656937" w:rsidRPr="000E6F0A" w14:paraId="2450D5E1" w14:textId="77777777" w:rsidTr="00EF29B3">
+      <w:tr w:rsidR="00087699" w:rsidRPr="000E6F0A" w14:paraId="51DE6185" w14:textId="77777777" w:rsidTr="00557DA9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35D120BF" w14:textId="4C29CCE3" w:rsidR="00656937" w:rsidRPr="00EF29B3" w:rsidRDefault="00656937" w:rsidP="00DF778C">
+          <w:p w14:paraId="06B696B3" w14:textId="77777777" w:rsidR="00087699" w:rsidRPr="00EF29B3" w:rsidRDefault="00087699" w:rsidP="00557DA9">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Assessment Officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6763" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32E207C5" w14:textId="25C1B123" w:rsidR="00656937" w:rsidRPr="00EF29B3" w:rsidRDefault="00656937" w:rsidP="001F3BA2">
+          <w:p w14:paraId="25C00075" w14:textId="77777777" w:rsidR="00087699" w:rsidRPr="00EF29B3" w:rsidRDefault="00087699" w:rsidP="00557DA9">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Prison Officer responsible for completing assessment related documentation or other checklists in </w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> as required by the Case Management Coordinator or Authorised Assistant Superintendent.</w:t>
+              <w:t>Prison Officer responsible for completing assessment related documentation or other checklists in TOMS as required by the Case Management Coordinator or Authorised Assistant Superintendent.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00656937" w:rsidRPr="000E6F0A" w14:paraId="58C0CB27" w14:textId="77777777" w:rsidTr="00EF29B3">
+      <w:tr w:rsidR="00087699" w:rsidRPr="000E6F0A" w14:paraId="369A7517" w14:textId="77777777" w:rsidTr="00557DA9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25AB7AAA" w14:textId="248A12DC" w:rsidR="00656937" w:rsidRPr="00EF29B3" w:rsidRDefault="00656937" w:rsidP="00DF778C">
+          <w:p w14:paraId="5B4FFD10" w14:textId="77777777" w:rsidR="00087699" w:rsidRPr="00EF29B3" w:rsidRDefault="00087699" w:rsidP="00557DA9">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Authorised Assistant Superintendent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6763" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E8D9603" w14:textId="1E5B0689" w:rsidR="00656937" w:rsidRPr="00EF29B3" w:rsidRDefault="003037B3" w:rsidP="00303274">
+          <w:p w14:paraId="26AC2F2C" w14:textId="77777777" w:rsidR="00087699" w:rsidRPr="00EF29B3" w:rsidRDefault="00087699" w:rsidP="00557DA9">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00B0248F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">The Assistant Superintendent or Manager Assessments (or in the case of privately operated prisons, the relevant Assistant Director) of the prison whose responsibilities include prisoner management and/or assessments. The Authorised Assistant Superintendent is authorised by the Superintendent to undertake the responsibilities as per this COPP.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D708E" w14:paraId="4F876F50" w14:textId="77777777" w:rsidTr="00EF29B3">
+      <w:tr w:rsidR="00087699" w14:paraId="4845E124" w14:textId="77777777" w:rsidTr="00557DA9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4393D63C" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="00EF29B3" w:rsidRDefault="00EF29B3" w:rsidP="00DF778C">
+          <w:p w14:paraId="5E8ABF7B" w14:textId="77777777" w:rsidR="00087699" w:rsidRPr="00EF29B3" w:rsidRDefault="00087699" w:rsidP="00557DA9">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00EF29B3">
               <w:t>C</w:t>
             </w:r>
             <w:r>
               <w:t>ase Management Coordinator</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6763" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B943379" w14:textId="6CCCAE23" w:rsidR="00EF29B3" w:rsidRPr="00344FBE" w:rsidRDefault="001E00DD" w:rsidP="00EF29B3">
+          <w:p w14:paraId="0BE0C082" w14:textId="77777777" w:rsidR="00087699" w:rsidRPr="00344FBE" w:rsidRDefault="00087699" w:rsidP="00557DA9">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidRPr="009B606B">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>he position responsible for the quality control of assessment documentation and the organisation of Case Conferences.</w:t>
             </w:r>
             <w:r w:rsidDel="001E00DD">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00EF29B3" w:rsidRPr="00EF29B3">
+            <w:r w:rsidRPr="00EF29B3">
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="00EF29B3" w:rsidRPr="00EF29B3">
+            <w:r w:rsidRPr="00EF29B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Note:</w:t>
             </w:r>
-            <w:r w:rsidR="00EF29B3" w:rsidRPr="00EF29B3">
+            <w:r w:rsidRPr="00EF29B3">
               <w:t xml:space="preserve"> This position is not in operation at Hakea Prison or Boronia Pre-release Centre.  The responsibilities of the Case Management Co-ordinator at Boronia are assigned to the Assistant Superintendent Operations and at Hakea the responsibilities are assigned to the Assessment Centre).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF29B3" w14:paraId="46A4B4DD" w14:textId="77777777" w:rsidTr="00EF29B3">
+      <w:tr w:rsidR="00087699" w14:paraId="3B6ED06A" w14:textId="77777777" w:rsidTr="00557DA9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19C63F69" w14:textId="77777777" w:rsidR="00EF29B3" w:rsidRPr="00EF29B3" w:rsidRDefault="00EF29B3" w:rsidP="00DF778C">
+          <w:p w14:paraId="3BDAF879" w14:textId="77777777" w:rsidR="00087699" w:rsidRPr="00EF29B3" w:rsidRDefault="00087699" w:rsidP="00557DA9">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Case Officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6763" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="657B4F79" w14:textId="6BF6A654" w:rsidR="00EF29B3" w:rsidRPr="00344FBE" w:rsidRDefault="00EF29B3" w:rsidP="00DF778C">
+          <w:p w14:paraId="5A7AFDFE" w14:textId="77777777" w:rsidR="00087699" w:rsidRPr="00344FBE" w:rsidRDefault="00087699" w:rsidP="00557DA9">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
-              <w:t>A Prison Officer assigned to case manage a prisoner</w:t>
-[...2 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>A Prison Officer assigned to case manage a prisoner.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A77EAB" w14:paraId="317AA6AE" w14:textId="77777777" w:rsidTr="00EF29B3">
+      <w:tr w:rsidR="00087699" w14:paraId="7A71BBDD" w14:textId="77777777" w:rsidTr="00557DA9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="077F3C23" w14:textId="7D996C25" w:rsidR="00A77EAB" w:rsidRDefault="00AA0567" w:rsidP="00DF778C">
+          <w:p w14:paraId="253E55DD" w14:textId="77777777" w:rsidR="00087699" w:rsidRDefault="00087699" w:rsidP="00557DA9">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Commissioner’s Operating Policy and Procedures (COPP)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6763" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3732C349" w14:textId="3F7FFB4F" w:rsidR="00A77EAB" w:rsidRDefault="00C802E8" w:rsidP="00EF29B3">
+          <w:p w14:paraId="6370D394" w14:textId="77777777" w:rsidR="00087699" w:rsidRDefault="00087699" w:rsidP="00557DA9">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>COPPs</w:t>
             </w:r>
             <w:r w:rsidRPr="007A0221">
               <w:t xml:space="preserve"> are policy documents that provide instructions to staff as to how the relevant legislative requirements are implemented.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00656937" w14:paraId="07E281F2" w14:textId="77777777" w:rsidTr="00050E56">
+      <w:tr w:rsidR="00087699" w14:paraId="00561078" w14:textId="77777777" w:rsidTr="00557DA9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53AFA6F3" w14:textId="179FD8AA" w:rsidR="00656937" w:rsidRDefault="00656937" w:rsidP="00656937">
+          <w:p w14:paraId="78410B16" w14:textId="77777777" w:rsidR="00087699" w:rsidRDefault="00087699" w:rsidP="00557DA9">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Effective Sentence</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6763" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14A48DD9" w14:textId="0914F661" w:rsidR="00656937" w:rsidRPr="00656937" w:rsidRDefault="00656937" w:rsidP="00656937">
+          <w:p w14:paraId="72534A4B" w14:textId="77777777" w:rsidR="00087699" w:rsidRPr="00656937" w:rsidRDefault="00087699" w:rsidP="00557DA9">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00656937">
-              <w:t>The length of sentence that a prisoner is actually required to serve in prison prior to their Earliest Eligibility Date (</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">) for release on parole, Earliest Date of Release (EDR) or Statutory Review Date (SRD). </w:t>
+              <w:t xml:space="preserve">The length of sentence that a prisoner is actually required to serve in prison prior to their Earliest Eligibility Date (EED) for release on parole, Earliest Date of Release (EDR) or Statutory Review Date (SRD). </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C802E8" w14:paraId="416E700A" w14:textId="77777777" w:rsidTr="00C802E8">
-[...52 lines deleted...]
-      <w:tr w:rsidR="00C802E8" w14:paraId="54A080CB" w14:textId="77777777" w:rsidTr="00EF29B3">
+      <w:tr w:rsidR="00087699" w14:paraId="21AA9DFC" w14:textId="77777777" w:rsidTr="00557DA9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49592EE9" w14:textId="77777777" w:rsidR="00C802E8" w:rsidRPr="00EF29B3" w:rsidRDefault="00C802E8" w:rsidP="00C802E8">
+          <w:p w14:paraId="54F6B7AD" w14:textId="77777777" w:rsidR="00087699" w:rsidRPr="00EF29B3" w:rsidRDefault="00087699" w:rsidP="00557DA9">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Individual Management Plan (IMP)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6763" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D698858" w14:textId="33D7A3C2" w:rsidR="00C802E8" w:rsidRPr="00344FBE" w:rsidRDefault="00C802E8" w:rsidP="00C802E8">
+          <w:p w14:paraId="17F15DDD" w14:textId="77777777" w:rsidR="00087699" w:rsidRPr="00344FBE" w:rsidRDefault="00087699" w:rsidP="00557DA9">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>The approved plan developed in consultation with treatment and education assessors and the prisoner. This plan from sentence to release, identifies the prisoner’s needs, includes recommendations for prison placements, security classifications and interventions to assist and support the prisoner rehabilitation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C802E8" w14:paraId="3146AD51" w14:textId="77777777" w:rsidTr="00EF29B3">
+      <w:tr w:rsidR="00087699" w14:paraId="07F51222" w14:textId="77777777" w:rsidTr="00557DA9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34FE82C2" w14:textId="77777777" w:rsidR="00C802E8" w:rsidRDefault="00C802E8" w:rsidP="00C802E8">
+          <w:p w14:paraId="297B96F4" w14:textId="77777777" w:rsidR="00087699" w:rsidRDefault="00087699" w:rsidP="00557DA9">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Prison Officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6763" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22EB2066" w14:textId="1161F2AB" w:rsidR="00C802E8" w:rsidRDefault="00C802E8" w:rsidP="001E00DD">
+          <w:p w14:paraId="055AD048" w14:textId="77777777" w:rsidR="00087699" w:rsidRDefault="00087699" w:rsidP="00557DA9">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00503D88">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>A person engaged or deemed to have been engaged</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> to be a prison officer under s</w:t>
-[...5 lines deleted...]
-              <w:t>.</w:t>
+              <w:t xml:space="preserve"> to be a prison officer under s.</w:t>
             </w:r>
             <w:r w:rsidRPr="00503D88">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
-            <w:r w:rsidR="001E00DD">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> of the </w:t>
             </w:r>
             <w:r w:rsidRPr="00503D88">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r w:rsidRPr="00BD4924">
                 <w:rPr>
                   <w:i/>
                 </w:rPr>
                 <w:t>Prisons Act 1981</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="001E00DD">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00503D88">
               <w:t>or deemed to have been appointed under s</w:t>
             </w:r>
-            <w:r w:rsidR="001E00DD">
+            <w:r>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00503D88">
               <w:t xml:space="preserve"> 6 </w:t>
             </w:r>
-            <w:r w:rsidR="001E00DD">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">of the </w:t>
             </w:r>
-            <w:r w:rsidR="001E00DD" w:rsidRPr="00503D88">
+            <w:r w:rsidRPr="00503D88">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-              <w:r w:rsidR="001E00DD" w:rsidRPr="004A12B3">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r w:rsidRPr="004A12B3">
                 <w:rPr>
                   <w:i/>
                 </w:rPr>
                 <w:t>Prisons Act 1981</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C802E8" w14:paraId="5756FB12" w14:textId="77777777" w:rsidTr="00EF29B3">
+      <w:tr w:rsidR="00087699" w14:paraId="0B05DBEF" w14:textId="77777777" w:rsidTr="00557DA9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59EC24FE" w14:textId="0D6CCBAB" w:rsidR="00C802E8" w:rsidRPr="00EF29B3" w:rsidRDefault="00C802E8" w:rsidP="00C802E8">
+          <w:p w14:paraId="5FC549C3" w14:textId="77777777" w:rsidR="00087699" w:rsidRPr="00EF29B3" w:rsidRDefault="00087699" w:rsidP="00557DA9">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00313440">
               <w:t>TOMS (Total Offender Management Solution)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6763" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5353F7D1" w14:textId="3753DAF0" w:rsidR="00C802E8" w:rsidRPr="00344FBE" w:rsidRDefault="00C802E8" w:rsidP="00C802E8">
+          <w:p w14:paraId="2EABAC83" w14:textId="77777777" w:rsidR="00087699" w:rsidRPr="00344FBE" w:rsidRDefault="00087699" w:rsidP="00557DA9">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00313440">
               <w:t xml:space="preserve">An electronic database used by the Department of </w:t>
             </w:r>
-            <w:r w:rsidR="001E00DD">
+            <w:r>
               <w:t xml:space="preserve">Justice, </w:t>
             </w:r>
             <w:r w:rsidRPr="00313440">
               <w:t>Corrective Services to record and manage comprehensive information relating to prisoners.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E00DD" w14:paraId="55A64597" w14:textId="77777777" w:rsidTr="00EF29B3">
+      <w:tr w:rsidR="00087699" w14:paraId="13DC067C" w14:textId="77777777" w:rsidTr="00557DA9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="738DE7A2" w14:textId="7EBCFD7F" w:rsidR="001E00DD" w:rsidRPr="00313440" w:rsidRDefault="001E00DD" w:rsidP="001E00DD">
+          <w:p w14:paraId="7AD31818" w14:textId="77777777" w:rsidR="00087699" w:rsidRPr="00313440" w:rsidRDefault="00087699" w:rsidP="00557DA9">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>TOMS Notes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6763" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25FC2864" w14:textId="379A3261" w:rsidR="001E00DD" w:rsidRPr="00313440" w:rsidRDefault="001E00DD" w:rsidP="001E00DD">
+          <w:p w14:paraId="0F503A5F" w14:textId="77777777" w:rsidR="00087699" w:rsidRPr="00313440" w:rsidRDefault="00087699" w:rsidP="00557DA9">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00B42B2A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>The area where information relating to a prisoner’s Individual Management Plan (or other behaviour/situation that may affect the prisoner’s IMP), may be recorded by the Case Officer or other staff member. Notes inform interested parties as to the prisoner’s current situation.</w:t>
+              <w:t xml:space="preserve">The area where information relating to a prisoner’s Individual Management Plan (or other behaviour/situation that may affect the prisoner’s IMP), may be recorded by the Case </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B42B2A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Officer or other staff member. Notes inform interested parties as to the prisoner’s current situation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E00DD" w14:paraId="507DC461" w14:textId="77777777" w:rsidTr="00EF29B3">
+      <w:tr w:rsidR="00087699" w14:paraId="6070B9C8" w14:textId="77777777" w:rsidTr="00557DA9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3EEABBD4" w14:textId="77777777" w:rsidR="001E00DD" w:rsidRDefault="001E00DD" w:rsidP="001E00DD">
+          <w:p w14:paraId="7AF190D2" w14:textId="77777777" w:rsidR="00087699" w:rsidRDefault="00087699" w:rsidP="00557DA9">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>Unit Manager</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6763" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E348922" w14:textId="11A35B26" w:rsidR="001E00DD" w:rsidRPr="00344FBE" w:rsidRDefault="001E00DD" w:rsidP="001E00DD">
+          <w:p w14:paraId="204DB6F6" w14:textId="77777777" w:rsidR="00087699" w:rsidRPr="00344FBE" w:rsidRDefault="00087699" w:rsidP="00557DA9">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>The Senior Officer managing the unit in which the prisoner is located.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00960E23" w14:paraId="1F32D7C3" w14:textId="77777777" w:rsidTr="00EF29B3">
+      <w:tr w:rsidR="00087699" w14:paraId="5E87236C" w14:textId="77777777" w:rsidTr="00557DA9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06A8728D" w14:textId="5D973B37" w:rsidR="00960E23" w:rsidRDefault="00960E23" w:rsidP="001E00DD">
+          <w:p w14:paraId="5F941342" w14:textId="77777777" w:rsidR="00087699" w:rsidRDefault="00087699" w:rsidP="00557DA9">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Woman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6763" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="073F3722" w14:textId="4DC8D8B6" w:rsidR="00960E23" w:rsidRDefault="00261BED" w:rsidP="00960E23">
+          <w:p w14:paraId="4EB3B081" w14:textId="77777777" w:rsidR="00087699" w:rsidRDefault="00087699" w:rsidP="00557DA9">
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>A</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">n adult female human being. </w:t>
+              <w:t xml:space="preserve">An adult female human being. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2D9A3B3F" w14:textId="77777777" w:rsidR="002E5756" w:rsidRPr="009D516D" w:rsidRDefault="002E5756" w:rsidP="002E5756">
+    <w:p w14:paraId="537E3869" w14:textId="77777777" w:rsidR="00087699" w:rsidRPr="00087699" w:rsidRDefault="00087699" w:rsidP="00087699"/>
+    <w:p w14:paraId="5B301426" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="007D2232">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-[...115 lines deleted...]
-        <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:spacing w:before="0" w:after="0"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListNumber"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc235624001"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc236919839"/>
+      <w:r w:rsidRPr="001E36AA">
+        <w:t>Annexures</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="24"/>
+    </w:p>
+    <w:p w14:paraId="619F3C89" w14:textId="2EA65478" w:rsidR="007F4B69" w:rsidRDefault="001E36AA" w:rsidP="00FB5078">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:spacing w:before="0" w:after="0"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="5FD57F83" w14:textId="0D657BB9" w:rsidR="00245869" w:rsidRDefault="00245869" w:rsidP="00261BED">
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Toc235624002"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc236919840"/>
+      <w:r w:rsidRPr="001E36AA">
+        <w:t>Related COPPs</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="26"/>
+    </w:p>
+    <w:p w14:paraId="323680DD" w14:textId="77777777" w:rsidR="00FB5078" w:rsidRPr="00524358" w:rsidRDefault="00FB5078" w:rsidP="00524358">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="426" w:hanging="284"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidRPr="00524358">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>COPP 2.3 Assessments</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00524358">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Sentence Management</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="178F4E80" w14:textId="1C773C81" w:rsidR="00524358" w:rsidRPr="00524358" w:rsidRDefault="00524358" w:rsidP="00524358">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="426" w:hanging="284"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00524358">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>COPP 4.12 Young Prisoners</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FFA6BC2" w14:textId="77777777" w:rsidR="00FB5078" w:rsidRPr="00524358" w:rsidRDefault="00FB5078" w:rsidP="00524358">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="426" w:hanging="284"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId34" w:history="1">
+        <w:r w:rsidRPr="00524358">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>COPP 8.2 Prisoner Employment Program</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7504EAA2" w14:textId="77777777" w:rsidR="00FB5078" w:rsidRPr="00524358" w:rsidRDefault="00FB5078" w:rsidP="00524358">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="426" w:hanging="284"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r w:rsidRPr="00524358">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>COPP 9.6 Access to Information</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="58AA3E1D" w14:textId="77777777" w:rsidR="00FB5078" w:rsidRPr="00524358" w:rsidRDefault="00FB5078" w:rsidP="00524358">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="426" w:hanging="284"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r w:rsidRPr="00524358">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>COPP 14.1 Re-entry Release Orders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="161DC2B8" w14:textId="77777777" w:rsidR="00FB5078" w:rsidRPr="00524358" w:rsidRDefault="00FB5078" w:rsidP="00524358">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="426" w:hanging="284"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r w:rsidRPr="00524358">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>COPP 14.2 Home Leave</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2C65863C" w14:textId="3E5F3B73" w:rsidR="007D2232" w:rsidRPr="00524358" w:rsidRDefault="00FB5078" w:rsidP="00524358">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="426" w:hanging="284"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r w:rsidRPr="00524358">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>COPP 14.4 Parole Applications</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="658DC577" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="00FB5078">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="_Toc235624003"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc236919841"/>
+      <w:r w:rsidRPr="001E36AA">
+        <w:t>Related Documents</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="28"/>
+    </w:p>
+    <w:p w14:paraId="0ADD44CB" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="00FB5078" w:rsidRDefault="001E36AA" w:rsidP="00FB5078">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:ind w:left="426" w:hanging="284"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId39" w:history="1">
+        <w:r w:rsidRPr="00FB5078">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>Guiding Principles for Corrections in Australia</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1135F089" w14:textId="3344FE3B" w:rsidR="00FB5078" w:rsidRPr="00FB5078" w:rsidRDefault="00FB5078" w:rsidP="00FB5078">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="426" w:hanging="284"/>
+        <w:rPr>
+          <w:color w:val="467886"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId40" w:history="1">
+        <w:r w:rsidRPr="00FB5078">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>Freedom of Information</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6091DBA4" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="00A95A8F">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="_Toc235624004"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc236919842"/>
+      <w:r w:rsidRPr="001E36AA">
+        <w:t>Related legislation</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:r w:rsidRPr="001E36AA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56A4003D" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="00FB5078" w:rsidRDefault="001E36AA" w:rsidP="00A95A8F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:ind w:left="426" w:hanging="284"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB5078">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Prisons Act 1981</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50CCD44F" w14:textId="2DC6D5B1" w:rsidR="001E36AA" w:rsidRPr="00A95A8F" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="426" w:hanging="284"/>
+        <w:rPr>
+          <w:color w:val="467886"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB5078">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Prisons Regulations 1982</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CF9BC08" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="000548F2" w:rsidRDefault="001E36AA" w:rsidP="00A95A8F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="360" w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="_Toc235624005"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc236919843"/>
+      <w:r w:rsidRPr="000548F2">
+        <w:t>Assurance</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="32"/>
+    </w:p>
+    <w:p w14:paraId="73AF56DF" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="00A95A8F">
+      <w:pPr>
+        <w:spacing w:before="360" w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E36AA">
+        <w:t>It is expected that:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28A48C4B" w14:textId="3C30A52A" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="002C7DFC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1071" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E36AA">
+        <w:t xml:space="preserve">Prisons will undertake local compliance in accordance with the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId41" w:history="1">
+        <w:r w:rsidR="00F73AE6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Operational</w:t>
+        </w:r>
+        <w:r w:rsidRPr="001E36AA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Compliance Manual</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="001E36AA">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BA6E6A6" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="002C7DFC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1071" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E36AA">
+        <w:t xml:space="preserve">The relevant Deputy Commissioner will undertake management oversight as required. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CEB3A21" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="002C7DFC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1071" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E36AA">
+        <w:t xml:space="preserve">Operational Compliance will undertake checks in accordance with the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId42" w:history="1">
+        <w:r w:rsidRPr="001E36AA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Operational Compliance Framework</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="001E36AA">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4721FD4C" w14:textId="70B3DC92" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="002C7DFC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1071" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E36AA">
+        <w:t>Independent oversight will be undertaken as required</w:t>
+      </w:r>
+      <w:r w:rsidR="00F73AE6">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09B3C3CD" w14:textId="540097AF" w:rsidR="000548F2" w:rsidRDefault="000548F2" w:rsidP="00656C4D">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="360" w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="33" w:name="_Toc235624006"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc236919844"/>
+      <w:r w:rsidRPr="00C210EE">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Document </w:t>
       </w:r>
-      <w:r w:rsidR="00261BED">
-[...5 lines deleted...]
-      </w:r>
+      <w:r w:rsidR="00EF43D7">
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C210EE">
+        <w:t xml:space="preserve">ersion </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF43D7">
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C210EE">
+        <w:t>istory</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="34"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
-        <w:tblW w:w="10201" w:type="dxa"/>
+        <w:tblW w:w="9338" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1329"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1984"/>
+        <w:gridCol w:w="1051"/>
+        <w:gridCol w:w="2254"/>
+        <w:gridCol w:w="2754"/>
+        <w:gridCol w:w="1644"/>
+        <w:gridCol w:w="1635"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00535DD9" w:rsidRPr="007D3C6F" w14:paraId="50A2D013" w14:textId="0CDAF6F7" w:rsidTr="00004F3E">
+      <w:tr w:rsidR="00D37234" w:rsidRPr="007D3C6F" w14:paraId="65798500" w14:textId="6C4F2FA8" w:rsidTr="00656C4D">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="525"/>
+          <w:trHeight w:val="841"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1329" w:type="dxa"/>
+            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
           </w:tcPr>
-          <w:p w14:paraId="1C899D88" w14:textId="77777777" w:rsidR="00535DD9" w:rsidRPr="007D3C6F" w:rsidRDefault="00535DD9" w:rsidP="00DF778C">
+          <w:p w14:paraId="09E5A9A6" w14:textId="77777777" w:rsidR="00D37234" w:rsidRPr="002A31F8" w:rsidRDefault="00D37234" w:rsidP="00656C4D">
             <w:pPr>
-              <w:pStyle w:val="Tableheading"/>
+              <w:spacing w:before="360" w:after="240"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D3C6F">
+            <w:r w:rsidRPr="002A31F8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="305497"/>
+              </w:rPr>
               <w:t>Version no</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1784" w:type="dxa"/>
+            <w:tcW w:w="2254" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
           </w:tcPr>
-          <w:p w14:paraId="666D352F" w14:textId="77777777" w:rsidR="00535DD9" w:rsidRPr="007D3C6F" w:rsidRDefault="00535DD9" w:rsidP="00DF778C">
+          <w:p w14:paraId="4AAA0990" w14:textId="77777777" w:rsidR="00D37234" w:rsidRPr="002A31F8" w:rsidRDefault="00D37234" w:rsidP="00656C4D">
             <w:pPr>
-              <w:pStyle w:val="Tableheading"/>
+              <w:spacing w:before="360" w:after="240"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D3C6F">
+            <w:r w:rsidRPr="002A31F8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="305497"/>
+              </w:rPr>
               <w:t>Primary author(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2836" w:type="dxa"/>
+            <w:tcW w:w="2754" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
           </w:tcPr>
-          <w:p w14:paraId="069E308F" w14:textId="77777777" w:rsidR="00535DD9" w:rsidRPr="007D3C6F" w:rsidRDefault="00535DD9" w:rsidP="00DF778C">
+          <w:p w14:paraId="783DC55B" w14:textId="77777777" w:rsidR="00D37234" w:rsidRPr="002A31F8" w:rsidRDefault="00D37234" w:rsidP="00656C4D">
             <w:pPr>
-              <w:pStyle w:val="Tableheading"/>
+              <w:spacing w:before="360" w:after="240"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D3C6F">
+            <w:r w:rsidRPr="002A31F8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="305497"/>
+              </w:rPr>
               <w:t>Description of version</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1644" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
           </w:tcPr>
-          <w:p w14:paraId="7DB98150" w14:textId="77777777" w:rsidR="00535DD9" w:rsidRPr="007D3C6F" w:rsidRDefault="00535DD9" w:rsidP="00DF778C">
+          <w:p w14:paraId="74C93169" w14:textId="77777777" w:rsidR="00D37234" w:rsidRPr="002A31F8" w:rsidRDefault="00D37234" w:rsidP="00656C4D">
             <w:pPr>
-              <w:pStyle w:val="Tableheading"/>
+              <w:spacing w:before="360" w:after="240"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D3C6F">
+            <w:r w:rsidRPr="002A31F8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="305497"/>
+              </w:rPr>
               <w:t>Date completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="1635" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
           </w:tcPr>
-          <w:p w14:paraId="474116A1" w14:textId="74E59641" w:rsidR="00535DD9" w:rsidRPr="007D3C6F" w:rsidRDefault="00535DD9" w:rsidP="00DF778C">
+          <w:p w14:paraId="34E43658" w14:textId="7F59ADE4" w:rsidR="00D37234" w:rsidRPr="002A31F8" w:rsidRDefault="00D37234" w:rsidP="00656C4D">
             <w:pPr>
-              <w:pStyle w:val="Tableheading"/>
+              <w:spacing w:before="360" w:after="240"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="002A31F8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="305497"/>
+              </w:rPr>
               <w:t>Effective date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535DD9" w:rsidRPr="007D3C6F" w14:paraId="11E239FC" w14:textId="2CFB1FD2" w:rsidTr="00004F3E">
+      <w:tr w:rsidR="00656C4D" w14:paraId="53EE0408" w14:textId="77777777" w:rsidTr="00656C4D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+          <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="794"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1329" w:type="dxa"/>
+            <w:tcW w:w="1051" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CFD751D" w14:textId="3BFB7B48" w:rsidR="00535DD9" w:rsidRDefault="00535DD9" w:rsidP="005E49BB">
+          <w:p w14:paraId="04C5C34D" w14:textId="77777777" w:rsidR="00656C4D" w:rsidRDefault="00656C4D" w:rsidP="00557DA9">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>1.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1784" w:type="dxa"/>
+            <w:tcW w:w="2254" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5282BA91" w14:textId="10DD470D" w:rsidR="00535DD9" w:rsidRDefault="00535DD9" w:rsidP="00C60105">
+          <w:p w14:paraId="31E20A2F" w14:textId="77777777" w:rsidR="00656C4D" w:rsidRDefault="00656C4D" w:rsidP="00557DA9">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2836" w:type="dxa"/>
+            <w:tcW w:w="2754" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C3C2F34" w14:textId="2F22093E" w:rsidR="00535DD9" w:rsidRDefault="00535DD9" w:rsidP="005E49BB">
+          <w:p w14:paraId="47AD832B" w14:textId="77777777" w:rsidR="00656C4D" w:rsidRDefault="00656C4D" w:rsidP="00557DA9">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Approved by the </w:t>
-[...11 lines deleted...]
-              <w:t>Policy, Compliance and Contracts</w:t>
+              <w:t>Approved by the A/Director, Operational Projects, Policy, Compliance and Contracts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2BEBD8A0" w14:textId="7DF229E4" w:rsidR="00535DD9" w:rsidRDefault="00535DD9" w:rsidP="004E1F8D">
+          <w:p w14:paraId="668DD725" w14:textId="77777777" w:rsidR="00656C4D" w:rsidRDefault="00656C4D" w:rsidP="00557DA9">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>13 December 2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="1635" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3900949B" w14:textId="379732F7" w:rsidR="00535DD9" w:rsidRDefault="00535DD9" w:rsidP="004E1F8D">
+          <w:p w14:paraId="6A838E11" w14:textId="77777777" w:rsidR="00656C4D" w:rsidRDefault="00656C4D" w:rsidP="00557DA9">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>5 October 2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00261BED" w:rsidRPr="007D3C6F" w14:paraId="6A02BE7B" w14:textId="77777777" w:rsidTr="00004F3E">
+      <w:tr w:rsidR="00656C4D" w14:paraId="4A94352A" w14:textId="77777777" w:rsidTr="00656C4D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+          <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="794"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1329" w:type="dxa"/>
+            <w:tcW w:w="1051" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="472CD753" w14:textId="56717B8F" w:rsidR="00261BED" w:rsidRDefault="00261BED" w:rsidP="00261BED">
+          <w:p w14:paraId="6D1D8949" w14:textId="77777777" w:rsidR="00656C4D" w:rsidRDefault="00656C4D" w:rsidP="00557DA9">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>2.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1784" w:type="dxa"/>
+            <w:tcW w:w="2254" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E4D5675" w14:textId="122E3969" w:rsidR="00261BED" w:rsidRDefault="00261BED" w:rsidP="00261BED">
+          <w:p w14:paraId="2128A251" w14:textId="77777777" w:rsidR="00656C4D" w:rsidRDefault="00656C4D" w:rsidP="00557DA9">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2836" w:type="dxa"/>
+            <w:tcW w:w="2754" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17FA8F0A" w14:textId="70D79078" w:rsidR="00261BED" w:rsidRDefault="00261BED" w:rsidP="00261BED">
+          <w:p w14:paraId="2EE7CD60" w14:textId="77777777" w:rsidR="00656C4D" w:rsidRDefault="00656C4D" w:rsidP="00557DA9">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Approved by the A/Director, Operational Projects, Policy, Compliance and Contracts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="024E1F85" w14:textId="1E855B8B" w:rsidR="00261BED" w:rsidRDefault="00261BED" w:rsidP="00261BED">
+          <w:p w14:paraId="0DBEAE73" w14:textId="77777777" w:rsidR="00656C4D" w:rsidRDefault="00656C4D" w:rsidP="00557DA9">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>2 March 2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="1635" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A1BDD3A" w14:textId="6F762040" w:rsidR="00261BED" w:rsidRDefault="00E97691" w:rsidP="00261BED">
+          <w:p w14:paraId="67372BB2" w14:textId="77777777" w:rsidR="00656C4D" w:rsidRDefault="00656C4D" w:rsidP="00557DA9">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
-              <w:t>8</w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> March 2022</w:t>
+              <w:t>8 March 2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C790F" w:rsidRPr="007D3C6F" w14:paraId="14413E25" w14:textId="77777777" w:rsidTr="00004F3E">
+      <w:tr w:rsidR="00656C4D" w14:paraId="1B2117C4" w14:textId="77777777" w:rsidTr="00656C4D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+          <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="794"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1329" w:type="dxa"/>
+            <w:tcW w:w="1051" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7747BF54" w14:textId="0D5F41F6" w:rsidR="005C790F" w:rsidRDefault="005C790F" w:rsidP="00261BED">
+          <w:p w14:paraId="2B81659E" w14:textId="77777777" w:rsidR="00656C4D" w:rsidRDefault="00656C4D" w:rsidP="00557DA9">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>3.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1784" w:type="dxa"/>
+            <w:tcW w:w="2254" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1683FB98" w14:textId="5E2D34E3" w:rsidR="005C790F" w:rsidRDefault="005C790F" w:rsidP="00261BED">
-[...133 lines deleted...]
-          <w:p w14:paraId="54FCDAE8" w14:textId="6673B2D7" w:rsidR="00770797" w:rsidRDefault="00004F3E" w:rsidP="00261BED">
+          <w:p w14:paraId="1E2423C9" w14:textId="77777777" w:rsidR="00656C4D" w:rsidRDefault="00656C4D" w:rsidP="00557DA9">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Operational Support Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2836" w:type="dxa"/>
+            <w:tcW w:w="2754" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0366E0D5" w14:textId="67680964" w:rsidR="00770797" w:rsidRDefault="00770797" w:rsidP="00261BED">
+          <w:p w14:paraId="6B7D9123" w14:textId="77777777" w:rsidR="00656C4D" w:rsidRDefault="00656C4D" w:rsidP="00557DA9">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Reviewed and approved by A/Assistant Commissioner Operational Support Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1CCC0A19" w14:textId="0D0DCD93" w:rsidR="00770797" w:rsidRDefault="00770797" w:rsidP="00261BED">
+          <w:p w14:paraId="4B35D19E" w14:textId="77777777" w:rsidR="00656C4D" w:rsidRDefault="00656C4D" w:rsidP="00557DA9">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>27 March 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="1635" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5AAC15D5" w14:textId="659E5A08" w:rsidR="00770797" w:rsidRDefault="00770797" w:rsidP="00261BED">
+          <w:p w14:paraId="6AB7756F" w14:textId="77777777" w:rsidR="00656C4D" w:rsidRDefault="00656C4D" w:rsidP="00557DA9">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>31 March 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5D75700D" w14:textId="77777777" w:rsidR="00A30E87" w:rsidRDefault="00A30E87" w:rsidP="00D05B49"/>
-[...16 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="57A2CFD1" w14:textId="77777777" w:rsidR="00A83A70" w:rsidRDefault="00A83A70" w:rsidP="00DF778C">
+      <w:pPr>
+        <w:pStyle w:val="Heading"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B71B78F" w14:textId="77777777" w:rsidR="00577B5D" w:rsidRDefault="00577B5D" w:rsidP="00DF778C">
+      <w:pPr>
+        <w:pStyle w:val="Heading"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A3664AD" w14:textId="77777777" w:rsidR="00EE345B" w:rsidRDefault="00EE345B" w:rsidP="00DF778C">
+      <w:pPr>
+        <w:pStyle w:val="Heading"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21F59103" w14:textId="77777777" w:rsidR="00EE345B" w:rsidRDefault="00EE345B" w:rsidP="00DF778C">
+      <w:pPr>
+        <w:pStyle w:val="Heading"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EE47FD1" w14:textId="77777777" w:rsidR="00EE345B" w:rsidRDefault="00EE345B" w:rsidP="00DF778C">
+      <w:pPr>
+        <w:pStyle w:val="Heading"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E8A80E1" w14:textId="77777777" w:rsidR="00EE345B" w:rsidRDefault="00EE345B" w:rsidP="00DF778C">
+      <w:pPr>
+        <w:pStyle w:val="Heading"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B88EF67" w14:textId="77777777" w:rsidR="00EE345B" w:rsidRDefault="00EE345B" w:rsidP="00DF778C">
+      <w:pPr>
+        <w:pStyle w:val="Heading"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="484292A4" w14:textId="77777777" w:rsidR="00EE345B" w:rsidRDefault="00EE345B" w:rsidP="00DF778C">
+      <w:pPr>
+        <w:pStyle w:val="Heading"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2078C290" w14:textId="77777777" w:rsidR="00EE345B" w:rsidRDefault="00EE345B" w:rsidP="00DF778C">
+      <w:pPr>
+        <w:pStyle w:val="Heading"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DA2B0A5" w14:textId="77777777" w:rsidR="00EE345B" w:rsidRDefault="00EE345B" w:rsidP="00DF778C">
+      <w:pPr>
+        <w:pStyle w:val="Heading"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B6EA52C" w14:textId="77777777" w:rsidR="00EE345B" w:rsidRDefault="00EE345B" w:rsidP="00DF778C">
+      <w:pPr>
+        <w:pStyle w:val="Heading"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62B5B25D" w14:textId="77777777" w:rsidR="00EE345B" w:rsidRDefault="00EE345B" w:rsidP="00DF778C">
+      <w:pPr>
+        <w:pStyle w:val="Heading"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A2A8326" w14:textId="77777777" w:rsidR="00EE345B" w:rsidRDefault="00EE345B" w:rsidP="00DF778C">
+      <w:pPr>
+        <w:pStyle w:val="Heading"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1819FFC3" w14:textId="77777777" w:rsidR="00C123B2" w:rsidRDefault="00C123B2" w:rsidP="00DF778C">
+      <w:pPr>
+        <w:pStyle w:val="Heading"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="583AC975" w14:textId="77777777" w:rsidR="00C123B2" w:rsidRDefault="00C123B2" w:rsidP="00DF778C">
+      <w:pPr>
+        <w:pStyle w:val="Heading"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21248666" w14:textId="7D18F1C6" w:rsidR="00793FEF" w:rsidRPr="00EE345B" w:rsidRDefault="00EE345B" w:rsidP="00EE345B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="35" w:name="_Toc97201383"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc236919845"/>
+      <w:r w:rsidRPr="00EE345B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Appendix A: </w:t>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="36"/>
+        <w:t>Appendix A: Case Management Reports – Contact Cycle – Minimum Requirements</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="36"/>
+    </w:p>
+    <w:p w14:paraId="72963E00" w14:textId="64428335" w:rsidR="00EE345B" w:rsidRPr="00EE345B" w:rsidRDefault="00EE345B" w:rsidP="00EE345B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="200" w:after="120"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE345B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>The diagram below illustrates the minimum contact reports required over a 12-month period of imprisonment for an individual prisoner who is case managed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08D58130" w14:textId="77777777" w:rsidR="00EE345B" w:rsidRPr="00EE345B" w:rsidRDefault="00EE345B" w:rsidP="00EE345B"/>
+    <w:p w14:paraId="01C9B33B" w14:textId="77777777" w:rsidR="00EE345B" w:rsidRPr="00EE345B" w:rsidRDefault="00EE345B" w:rsidP="00EE345B"/>
+    <w:p w14:paraId="31ED9907" w14:textId="77777777" w:rsidR="00EE345B" w:rsidRPr="00EE345B" w:rsidRDefault="00EE345B" w:rsidP="00EE345B"/>
+    <w:p w14:paraId="03147D09" w14:textId="77777777" w:rsidR="00EE345B" w:rsidRPr="00EE345B" w:rsidRDefault="00EE345B" w:rsidP="00EE345B"/>
+    <w:p w14:paraId="440D846E" w14:textId="77777777" w:rsidR="00EE345B" w:rsidRPr="00EE345B" w:rsidRDefault="00EE345B" w:rsidP="00EE345B"/>
+    <w:bookmarkStart w:id="37" w:name="_MON_1396094923"/>
+    <w:bookmarkStart w:id="38" w:name="_MON_1396095002"/>
+    <w:bookmarkStart w:id="39" w:name="_MON_1396095075"/>
+    <w:bookmarkStart w:id="40" w:name="_MON_1396095092"/>
+    <w:bookmarkStart w:id="41" w:name="_MON_1396095174"/>
+    <w:bookmarkStart w:id="42" w:name="_MON_1396096190"/>
+    <w:bookmarkStart w:id="43" w:name="_MON_1396096223"/>
+    <w:bookmarkStart w:id="44" w:name="_MON_1396096339"/>
+    <w:bookmarkStart w:id="45" w:name="_MON_1396096369"/>
+    <w:bookmarkStart w:id="46" w:name="_MON_1396096382"/>
+    <w:bookmarkStart w:id="47" w:name="_MON_1396096462"/>
+    <w:bookmarkStart w:id="48" w:name="_MON_1396096494"/>
+    <w:bookmarkStart w:id="49" w:name="_MON_1396159539"/>
+    <w:bookmarkStart w:id="50" w:name="_MON_1396159549"/>
+    <w:bookmarkStart w:id="51" w:name="_MON_1396159568"/>
+    <w:bookmarkStart w:id="52" w:name="_MON_1441458016"/>
+    <w:bookmarkStart w:id="53" w:name="_MON_1441458081"/>
+    <w:bookmarkStart w:id="54" w:name="_MON_1396091153"/>
+    <w:bookmarkStart w:id="55" w:name="_MON_1396091507"/>
+    <w:bookmarkStart w:id="56" w:name="_MON_1396094734"/>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:id="39" w:name="_MON_1396096494"/>
     <w:bookmarkEnd w:id="39"/>
-    <w:p w14:paraId="20D546FC" w14:textId="0E1778A9" w:rsidR="00A30E87" w:rsidRDefault="00A30E87" w:rsidP="00A30E87">
-      <w:r w:rsidRPr="00A915E5">
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:id="57" w:name="_MON_1396094895"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p w14:paraId="559E58B6" w14:textId="77777777" w:rsidR="00EE345B" w:rsidRPr="00EE345B" w:rsidRDefault="00EE345B" w:rsidP="00EE345B">
+      <w:r w:rsidRPr="00EE345B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:object w:dxaOrig="10772" w:dyaOrig="15703" w14:anchorId="025C1BE9">
+        <w:object w:dxaOrig="10772" w:dyaOrig="15703" w14:anchorId="2D69C53E">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="Case Management Reports – Contact Cycle – Minimum Requirements" style="width:446.25pt;height:295.5pt" o:ole="">
-            <v:imagedata r:id="rId34" o:title="" croptop="1382f" cropbottom="43690f" cropleft="350f" cropright="19537f"/>
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="Case Management Reports – Contact Cycle – Minimum Requirements" style="width:446.5pt;height:295.2pt" o:ole="">
+            <v:imagedata r:id="rId43" o:title="" croptop="1382f" cropbottom="43690f" cropleft="350f" cropright="19537f"/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Word.Picture.8" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1836470448" r:id="rId35"/>
+          <o:OLEObject Type="Embed" ProgID="Word.Picture.8" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1848136264" r:id="rId44"/>
         </w:object>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A30E87" w:rsidSect="009814BD">
-[...3 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId39"/>
+    <w:p w14:paraId="3F726275" w14:textId="77777777" w:rsidR="00EE345B" w:rsidRDefault="00EE345B" w:rsidP="00DF778C">
+      <w:pPr>
+        <w:pStyle w:val="Heading"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60B58AD6" w14:textId="77777777" w:rsidR="00577B5D" w:rsidRDefault="00577B5D" w:rsidP="00DF778C">
+      <w:pPr>
+        <w:pStyle w:val="Heading"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DE28E29" w14:textId="77777777" w:rsidR="00577B5D" w:rsidRDefault="00577B5D" w:rsidP="00DF778C">
+      <w:pPr>
+        <w:pStyle w:val="Heading"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D8B27C3" w14:textId="77777777" w:rsidR="00577B5D" w:rsidRDefault="00577B5D" w:rsidP="00DF778C">
+      <w:pPr>
+        <w:pStyle w:val="Heading"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00577B5D" w:rsidSect="0085521F">
+      <w:headerReference w:type="default" r:id="rId45"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
-      <w:pgMar w:top="1418" w:right="1418" w:bottom="1134" w:left="1304" w:header="709" w:footer="590" w:gutter="0"/>
+      <w:pgMar w:top="993" w:right="1418" w:bottom="1134" w:left="1304" w:header="709" w:footer="590" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5D80EB9E" w14:textId="77777777" w:rsidR="00AA11BD" w:rsidRDefault="00AA11BD" w:rsidP="00D06E62">
+    <w:p w14:paraId="3450418B" w14:textId="77777777" w:rsidR="002814DC" w:rsidRDefault="002814DC" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54B70ECF" w14:textId="77777777" w:rsidR="00AA11BD" w:rsidRDefault="00AA11BD" w:rsidP="00D06E62">
+    <w:p w14:paraId="48F04AFE" w14:textId="77777777" w:rsidR="002814DC" w:rsidRDefault="002814DC" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial Bold">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Gotham">
-[...1 lines deleted...]
-    <w:panose1 w:val="00000000000000000000"/>
+  <w:font w:name="Arial Bold">
+    <w:panose1 w:val="020B0704020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
-[...1 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7E003B34" w14:textId="502E30C0" w:rsidR="00F84C58" w:rsidRDefault="00F84C58" w:rsidP="00663830">
+  <w:p w14:paraId="1B83FC13" w14:textId="77777777" w:rsidR="000C558E" w:rsidRDefault="000C558E">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="105C6373" w14:textId="7421CE63" w:rsidR="00043DB1" w:rsidRDefault="00043DB1" w:rsidP="00043DB1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="1095"/>
         <w:tab w:val="left" w:pos="8080"/>
       </w:tabs>
     </w:pPr>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t xml:space="preserve">The current version of this document is maintained on the </w:t>
     </w:r>
-    <w:r w:rsidR="00AB0E36">
+    <w:r>
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t>Custodial Ops</w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t xml:space="preserve"> intranet page</w:t>
     </w:r>
-    <w:r w:rsidR="00AB0E36">
+    <w:r w:rsidR="00216FB2">
       <w:t xml:space="preserve">       </w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00627992">
-      <w:t>Page</w:t>
-[...3 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00DE4EB0">
+    <w:r w:rsidR="005B0D4D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>11</w:t>
+      <w:t>9</w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00DE4EB0">
+    <w:r w:rsidR="005B0D4D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>11</w:t>
+      <w:t>9</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
+  </w:p>
+  <w:p w14:paraId="435FE79A" w14:textId="77777777" w:rsidR="00043DB1" w:rsidRDefault="00043DB1">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4DF9B5A0" w14:textId="77777777" w:rsidR="000C558E" w:rsidRDefault="000C558E">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="439EBED5" w14:textId="77777777" w:rsidR="00AA11BD" w:rsidRDefault="00AA11BD" w:rsidP="00D06E62">
+    <w:p w14:paraId="6318789F" w14:textId="77777777" w:rsidR="002814DC" w:rsidRDefault="002814DC" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2CD325C2" w14:textId="77777777" w:rsidR="00AA11BD" w:rsidRDefault="00AA11BD" w:rsidP="00D06E62">
+    <w:p w14:paraId="507FD048" w14:textId="77777777" w:rsidR="002814DC" w:rsidRDefault="002814DC" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="001C91C4" w14:textId="77777777" w:rsidR="00F84C58" w:rsidRDefault="00F434C3">
+  <w:p w14:paraId="50D880CA" w14:textId="032554E7" w:rsidR="005B0177" w:rsidRDefault="00D9472A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-      </w:rPr>
-[...30 lines deleted...]
-      </w:pict>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251683840" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A36E341" wp14:editId="4C2A967B">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="551815" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="635" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="465916514" name="Text Box 2" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="551815" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="23CDBC62" w14:textId="26C0C8DB" w:rsidR="00D9472A" w:rsidRPr="00D9472A" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00D9472A">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4A36E341" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:29.65pt;z-index:251683840;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDVUEjgCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7Y7uOuMOEXWIsOA&#10;oi2QDj0rshQbkERBUmJnXz9KtpOt22nYRaZI+pF8fFreDlqRo3C+A1PTYpFTIgyHpjP7mn5/2Xy4&#10;ocQHZhqmwIianoSnt6v375a9rcQVtKAa4QiCGF/1tqZtCLbKMs9boZlfgBUGgxKcZgGvbp81jvWI&#10;rlV2lefXWQ+usQ648B6992OQrhK+lIKHJym9CETVFHsL6XTp3MUzWy1ZtXfMth2f2mD/0IVmncGi&#10;Z6h7Fhg5uO4PKN1xBx5kWHDQGUjZcZFmwGmK/M0025ZZkWZBcrw90+T/Hyx/PG7tsyNh+AIDLjAS&#10;0ltfeXTGeQbpdPxipwTjSOHpTJsYAuHoLMvipigp4Rj6+Om6LMuIkl1+ts6HrwI0iUZNHW4lkcWO&#10;Dz6MqXNKrGVg0ymVNqPMbw7EjJ7s0mG0wrAbprZ30JxwGgfjor3lmw5rPjAfnpnDzeIAqNbwhIdU&#10;0NcUJouSFtyPv/ljPhKOUUp6VEpNDUqZEvXN4CKiqJJRfM7LHG9udu9mwxz0HaD+CnwKlicz5gU1&#10;m9KBfkUdr2MhDDHDsVxNw2zehVGy+A64WK9TEurHsvBgtpZH6MhTJPFleGXOTkwHXNEjzDJi1RvC&#10;x9z4p7frQ0Da0zYipyORE9WovbTP6Z1Ecf96T1mX17z6CQAA//8DAFBLAwQUAAYACAAAACEAw4kd&#10;d9oAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBCF7yb+h82YeJNtNSVQuyXEhAM3RPQ8&#10;dMe20J1pugtUfr2rF71M8vJe3vumWIyuU2cafCtsIJ0koIgrsS3XBnZvq4cZKB+QLXbCZOCLPCzK&#10;25sCcysXfqXzNtQqlrDP0UATQp9r7auGHPqJ9MTR+5TBYYhyqLUd8BLLXacfk2SqHbYcFxrs6aWh&#10;6rg9OQNttpSQ0vt6dfhwqaTXzTq7boy5vxuXz6ACjeEvDD/4ER3KyLSXE1uvOgPxkfB7ozebzkHt&#10;DWTzJ9Blof+zl98AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA1VBI4AkCAAAVBAAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAw4kdd9oAAAADAQAA&#10;DwAAAAAAAAAAAAAAAABjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGoFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="23CDBC62" w14:textId="26C0C8DB" w:rsidR="00D9472A" w:rsidRPr="00D9472A" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00D9472A">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="007D52A9">
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="18A7BAF9" wp14:editId="75BCB09B">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="margin">
+                <wp:align>center</wp:align>
+              </wp:positionV>
+              <wp:extent cx="7900670" cy="315595"/>
+              <wp:effectExtent l="0" t="2714625" r="0" b="2684780"/>
+              <wp:wrapNone/>
+              <wp:docPr id="3" name="WordArt 2"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm rot="18900000">
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="7900670" cy="315595"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:extLst>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="338BE536" w14:textId="77777777" w:rsidR="007D52A9" w:rsidRDefault="007D52A9" w:rsidP="007D52A9">
+                          <w:pPr>
+                            <w:pStyle w:val="NormalWeb"/>
+                            <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+                            <w:jc w:val="center"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="C0C0C0"/>
+                              <w:sz w:val="2"/>
+                              <w:szCs w:val="2"/>
+                              <w14:textFill>
+                                <w14:solidFill>
+                                  <w14:srgbClr w14:val="C0C0C0">
+                                    <w14:alpha w14:val="50000"/>
+                                  </w14:srgbClr>
+                                </w14:solidFill>
+                              </w14:textFill>
+                            </w:rPr>
+                            <w:t>Draft and not for further dissemination until approved</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" numCol="1" fromWordArt="1">
+                      <a:prstTxWarp prst="textPlain">
+                        <a:avLst>
+                          <a:gd name="adj" fmla="val 50000"/>
+                        </a:avLst>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="18A7BAF9" id="WordArt 2" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:-45;z-index:-251640832;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAtzswi9AEAAMsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadpF3Y+o6arsslwW&#10;WGmL9uzaThOIPWbGbdJ/z9jNtghuiBysZGy/ee/Ny+J2cJ3YW6QWfCVnk6kU1mswrd9W8tv64d21&#10;FBSVN6oDbyt5sCRvl2/fLPpQ2gtooDMWBYN4KvtQySbGUBYF6cY6RRMI1vNmDehU5E/cFgZVz+iu&#10;Ky6m08uiBzQBQVsirt4fN+Uy49e11fFrXZONoqskc4t5xbxu0losF6rcogpNq0ca6h9YONV6bnqC&#10;uldRiR22f0G5ViMQ1HGiwRVQ1622WQOrmU3/UPPcqGCzFjaHwskm+n+w+sv+OTyhiMMHGHiAWQSF&#10;R9A/SHi4a5Tf2hUi9I1VhhvP5Kmc6a0Pgceaq2s7xI+mZY9nydeiD1SO+GkeVFLqtOk/g+Erahch&#10;dxtqdAIhXbu+maYnl9kbwYx4aIfToLiB0Fy84nOXV7ylee/9bD6/meeOqkxgaQ4BKX6y4ER6qSRy&#10;EDKq2j9STOTOR0amidyRZhw2g2jNKCMR34A5MPWec1JJ+rlTaNmGnbsDjhVrrxHcCwdxhVn8K4H1&#10;8KIwjBQik3/qXnOSeeTAGOGVS36Y7wzkOo7fXnVino04Mh0Pj5yPqOkuhRWb+NBmQWeeoyBOTNY5&#10;pjtF8vfvfOr8Dy5/AQAA//8DAFBLAwQUAAYACAAAACEATJ9a5tsAAAAFAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPzU7DMBCE70i8g7VI3KhDiPgJ2VSIiEOPbRFnN94mAXsdYqdJeXpcLuWy0mhGM98W&#10;y9kacaDBd44RbhcJCOLa6Y4bhPft280jCB8Ua2UcE8KRPCzLy4tC5dpNvKbDJjQilrDPFUIbQp9L&#10;6euWrPIL1xNHb+8Gq0KUQyP1oKZYbo1Mk+ReWtVxXGhVT68t1V+b0SLon/2xv5um7Wq1rsZv01UV&#10;fXwiXl/NL88gAs3hHIYTfkSHMjLt3MjaC4MQHwl/9+SlWZaC2CFkTw8gy0L+py9/AQAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAC3OzCL0AQAAywMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEyfWubbAAAABQEAAA8AAAAAAAAAAAAAAAAATgQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABWBQAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f">
+              <v:stroke joinstyle="round"/>
+              <o:lock v:ext="edit" shapetype="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="338BE536" w14:textId="77777777" w:rsidR="007D52A9" w:rsidRDefault="007D52A9" w:rsidP="007D52A9">
+                    <w:pPr>
+                      <w:pStyle w:val="NormalWeb"/>
+                      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+                      <w:jc w:val="center"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="C0C0C0"/>
+                        <w:sz w:val="2"/>
+                        <w:szCs w:val="2"/>
+                        <w14:textFill>
+                          <w14:solidFill>
+                            <w14:srgbClr w14:val="C0C0C0">
+                              <w14:alpha w14:val="50000"/>
+                            </w14:srgbClr>
+                          </w14:solidFill>
+                        </w14:textFill>
+                      </w:rPr>
+                      <w:t>Draft and not for further dissemination until approved</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="margin" anchory="margin"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="121264DB" w14:textId="1A4097B5" w:rsidR="00F84C58" w:rsidRDefault="00F434C3" w:rsidP="00663830">
+  <w:p w14:paraId="2F690FCE" w14:textId="5C14505B" w:rsidR="005B0177" w:rsidRDefault="00D9472A" w:rsidP="00663830">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-      </w:rPr>
-[...30 lines deleted...]
-      </w:pict>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251684864" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="00F71564" wp14:editId="4AC73C4E">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="551815" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="635" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1829080917" name="Text Box 3" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="551815" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="17FFE391" w14:textId="4EC9E1EE" w:rsidR="00D9472A" w:rsidRPr="00D9472A" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00D9472A">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="00F71564" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 3" o:spid="_x0000_s1029" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:29.65pt;z-index:251684864;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD49iz9DgIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7YzuOuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KjpOt22nYRaZI+pF8fFrcDVqRo3C+A1PTYpZTIgyHpjP7mn5/WX+4&#10;pcQHZhqmwIianoSnd8v37xa9rcQcWlCNcARBjK96W9M2BFtlmeet0MzPwAqDQQlOs4BXt88ax3pE&#10;1yqb5/lN1oNrrAMuvEfvwxiky4QvpeDhSUovAlE1xd5COl06d/HMlgtW7R2zbcfPbbB/6EKzzmDR&#10;C9QDC4wcXPcHlO64Aw8yzDjoDKTsuEgz4DRF/maabcusSLMgOd5eaPL/D5Y/Hrf22ZEwfIEBFxgJ&#10;6a2vPDrjPIN0On6xU4JxpPB0oU0MgXB0lmVxW5SUcAx9/HRTlmVEya4/W+fDVwGaRKOmDreSyGLH&#10;jQ9j6pQSaxlYd0qlzSjzmwMxoye7dhitMOwG0jU1nU/d76A54VAOxn17y9cdlt4wH56ZwwXjHCja&#10;8ISHVNDXFM4WJS24H3/zx3zkHaOU9CiYmhpUNCXqm8F9RG0lo/iclzne3OTeTYY56HtAGRb4IixP&#10;ZswLajKlA/2Kcl7FQhhihmO5mobJvA+jcvE5cLFapSSUkWVhY7aWR+hIV+TyZXhlzp4JD7ipR5jU&#10;xKo3vI+58U9vV4eA7KelRGpHIs+MowTTWs/PJWr813vKuj7q5U8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQDDiR132gAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8JAEIXvJv6HzZh4k201JVC7JcSE&#10;AzdE9Dx0x7bQnWm6C1R+vasXvUzy8l7e+6ZYjK5TZxp8K2wgnSSgiCuxLdcGdm+rhxkoH5AtdsJk&#10;4Is8LMrbmwJzKxd+pfM21CqWsM/RQBNCn2vtq4Yc+on0xNH7lMFhiHKotR3wEstdpx+TZKodthwX&#10;GuzppaHquD05A222lJDS+3p1+HCppNfNOrtujLm/G5fPoAKN4S8MP/gRHcrItJcTW686A/GR8Huj&#10;N5vOQe0NZPMn0GWh/7OX3wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD49iz9DgIAABwE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDDiR132gAA&#10;AAMBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="17FFE391" w14:textId="4EC9E1EE" w:rsidR="00D9472A" w:rsidRPr="00D9472A" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00D9472A">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="00F84C58">
+    <w:r w:rsidR="007D52A9">
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="62D01574" wp14:editId="63D3F9C0">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="margin">
+                <wp:align>center</wp:align>
+              </wp:positionV>
+              <wp:extent cx="7900670" cy="315595"/>
+              <wp:effectExtent l="0" t="2714625" r="0" b="2684780"/>
+              <wp:wrapNone/>
+              <wp:docPr id="2" name="WordArt 3"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm rot="18900000">
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="7900670" cy="315595"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:extLst>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="261AA5B3" w14:textId="77777777" w:rsidR="007D52A9" w:rsidRDefault="007D52A9" w:rsidP="007D52A9">
+                          <w:pPr>
+                            <w:pStyle w:val="NormalWeb"/>
+                            <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+                            <w:jc w:val="center"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="C0C0C0"/>
+                              <w:sz w:val="2"/>
+                              <w:szCs w:val="2"/>
+                              <w14:textFill>
+                                <w14:solidFill>
+                                  <w14:srgbClr w14:val="C0C0C0">
+                                    <w14:alpha w14:val="50000"/>
+                                  </w14:srgbClr>
+                                </w14:solidFill>
+                              </w14:textFill>
+                            </w:rPr>
+                            <w:t>Draft and not for further dissemination until approved</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" numCol="1" fromWordArt="1">
+                      <a:prstTxWarp prst="textPlain">
+                        <a:avLst>
+                          <a:gd name="adj" fmla="val 50000"/>
+                        </a:avLst>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="62D01574" id="WordArt 3" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:-45;z-index:-251638784;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFd06d9QEAAMsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadpF3Y+o6arsslwW&#10;WGmL9jy1nSYQe8zYbdJ/z9jNtghuiBysZGy/ee/Ny+J2sJ3YGwotukrOJlMpjFOoW7et5Lf1w7tr&#10;KUIEp6FDZyp5MEHeLt++WfS+NBfYYKcNCQZxoex9JZsYfVkUQTXGQpigN443ayQLkT9pW2iCntFt&#10;V1xMp5dFj6Q9oTIhcPX+uCmXGb+ujYpf6zqYKLpKMreYV8rrJq3FcgHllsA3rRppwD+wsNA6bnqC&#10;uocIYkftX1C2VYQB6zhRaAus61aZrIHVzKZ/qHluwJushc0J/mRT+H+w6sv+2T+RiMMHHHiAWUTw&#10;j6h+BOHwrgG3NSsi7BsDmhvP5Kmc6a0Pnseaq2szxI+6ZY9nydei96Ec8dM8QhlSp03/GTVfgV3E&#10;3G2oyQrCdO36ZpqeXGZvBDPioR1Og+IGQnHxis9dXvGW4r33s/n8Zp47QpnA0hw8hfjJoBXppZLE&#10;QciosH8MMZE7HxmZJnJHmnHYDKLVjJxAE/EN6gNT7zknlQw/d0CGbdjZO+RYsfaa0L5wEFeUxb8S&#10;WA8vQH6kEJn8U/eak8wjB0YLBzb5ob8zkO04fnvoxDwbcWQ6Hh45H1HT3eBXbOJDmwWdeY6CODFZ&#10;55juFMnfv/Op8z+4/AUAAP//AwBQSwMEFAAGAAgAAAAhAEyfWubbAAAABQEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj81OwzAQhO9IvIO1SNyoQ4j4CdlUiIhDj20RZzfeJgF7HWKnSXl6XC7lstJoRjPf&#10;FsvZGnGgwXeOEW4XCQji2umOG4T37dvNIwgfFGtlHBPCkTwsy8uLQuXaTbymwyY0IpawzxVCG0Kf&#10;S+nrlqzyC9cTR2/vBqtClEMj9aCmWG6NTJPkXlrVcVxoVU+vLdVfm9Ei6J/9sb+bpu1qta7Gb9NV&#10;FX18Il5fzS/PIALN4RyGE35EhzIy7dzI2guDEB8Jf/fkpVmWgtghZE8PIMtC/qcvfwEAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQAFd06d9QEAAMsDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBMn1rm2wAAAAUBAAAPAAAAAAAAAAAAAAAAAE8EAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVwUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f">
+              <v:stroke joinstyle="round"/>
+              <o:lock v:ext="edit" shapetype="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="261AA5B3" w14:textId="77777777" w:rsidR="007D52A9" w:rsidRDefault="007D52A9" w:rsidP="007D52A9">
+                    <w:pPr>
+                      <w:pStyle w:val="NormalWeb"/>
+                      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+                      <w:jc w:val="center"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="C0C0C0"/>
+                        <w:sz w:val="2"/>
+                        <w:szCs w:val="2"/>
+                        <w14:textFill>
+                          <w14:solidFill>
+                            <w14:srgbClr w14:val="C0C0C0">
+                              <w14:alpha w14:val="50000"/>
+                            </w14:srgbClr>
+                          </w14:solidFill>
+                        </w14:textFill>
+                      </w:rPr>
+                      <w:t>Draft and not for further dissemination until approved</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="margin" anchory="margin"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="005B0177">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00F84C58">
+    <w:r w:rsidR="005B0177">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="00F84C58">
+    <w:r w:rsidR="005B0177">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="009E7954">
+    <w:r w:rsidR="00732BAC">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>COPP 10.3 Case Management (Case Officers)</w:t>
+      <w:t>Prison COPP 10.3 Case Management (Case Officers)</w:t>
     </w:r>
-    <w:r w:rsidR="00F84C58">
+    <w:r w:rsidR="005B0177">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="00F84C58">
+    <w:r w:rsidR="005B0177">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t xml:space="preserve"> &lt;v x.x&gt;</w:t>
+      <w:t xml:space="preserve"> v0.</w:t>
+    </w:r>
+    <w:r w:rsidR="00E66B64">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>3</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="66B3E95E" w14:textId="77777777" w:rsidR="00F84C58" w:rsidRDefault="00F84C58">
+  <w:p w14:paraId="6C901D83" w14:textId="77777777" w:rsidR="005B0177" w:rsidRDefault="005B0177">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="11160BBF" w14:textId="51998247" w:rsidR="00F84C58" w:rsidRDefault="00F84C58">
+  <w:p w14:paraId="5990C4F1" w14:textId="3D82AF1F" w:rsidR="005B0177" w:rsidRDefault="00D9472A" w:rsidP="00C1535A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4513"/>
+        <w:tab w:val="clear" w:pos="9026"/>
+        <w:tab w:val="left" w:pos="1515"/>
+      </w:tabs>
     </w:pPr>
-    <w:r w:rsidRPr="008114B3">
+    <w:r w:rsidRPr="00D521D2">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="658705D5" wp14:editId="07F79ACB">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251682816" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="43C87A05" wp14:editId="4267F3DE">
+              <wp:simplePos x="828675" y="361950"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="551815" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="635" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1609699273" name="Text Box 1" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="551815" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1A3930DF" w14:textId="1F149B4D" w:rsidR="00D9472A" w:rsidRPr="000C558E" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Calibri" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:noProof/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="000C558E">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Calibri" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:noProof/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="43C87A05" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 1" o:spid="_x0000_s1031" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:29.65pt;z-index:251682816;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCWdYNwDgIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7a7ueuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KjpOu22nYRaZI+pF8fJrfDlqRg3C+A1PTYpZTIgyHpjO7mv54Xn24&#10;ocQHZhqmwIiaHoWnt4v37+a9rcQVtKAa4QiCGF/1tqZtCLbKMs9boZmfgRUGgxKcZgGvbpc1jvWI&#10;rlV2lefXWQ+usQ648B6992OQLhK+lIKHRym9CETVFHsL6XTp3MYzW8xZtXPMth0/tcH+oQvNOoNF&#10;z1D3LDCyd90fULrjDjzIMOOgM5Cy4yLNgNMU+ZtpNi2zIs2C5Hh7psn/P1j+cNjYJ0fC8BUGXGAk&#10;pLe+8uiM8wzS6fjFTgnGkcLjmTYxBMLRWZbFTVFSwjH08fN1WZYRJbv8bJ0P3wRoEo2aOtxKIosd&#10;1j6MqVNKrGVg1SmVNqPMbw7EjJ7s0mG0wrAdSNfU9NPU/RaaIw7lYNy3t3zVYek18+GJOVwwzoGi&#10;DY94SAV9TeFkUdKC+/k3f8xH3jFKSY+CqalBRVOivhvcR9RWMooveZnjzU3u7WSYvb4DlGGBL8Ly&#10;ZMa8oCZTOtAvKOdlLIQhZjiWq2mYzLswKhefAxfLZUpCGVkW1mZjeYSOdEUun4cX5uyJ8ICbeoBJ&#10;Tax6w/uYG//0drkPyH5aSqR2JPLEOEowrfX0XKLGX99T1uVRL34BAAD//wMAUEsDBBQABgAIAAAA&#10;IQDDiR132gAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8JAEIXvJv6HzZh4k201JVC7JcSE&#10;AzdE9Dx0x7bQnWm6C1R+vasXvUzy8l7e+6ZYjK5TZxp8K2wgnSSgiCuxLdcGdm+rhxkoH5AtdsJk&#10;4Is8LMrbmwJzKxd+pfM21CqWsM/RQBNCn2vtq4Yc+on0xNH7lMFhiHKotR3wEstdpx+TZKodthwX&#10;GuzppaHquD05A222lJDS+3p1+HCppNfNOrtujLm/G5fPoAKN4S8MP/gRHcrItJcTW686A/GR8Huj&#10;N5vOQe0NZPMn0GWh/7OX3wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCWdYNwDgIAABwE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDDiR132gAA&#10;AAMBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="1A3930DF" w14:textId="1F149B4D" w:rsidR="00D9472A" w:rsidRPr="000C558E" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Calibri" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:noProof/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="000C558E">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Calibri" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:noProof/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00A4000E" w:rsidRPr="00D521D2">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:noProof/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:sz w:val="56"/>
+        <w:szCs w:val="56"/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24BD6964" wp14:editId="02B4CD54">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
-                <wp:posOffset>181610</wp:posOffset>
+                <wp:posOffset>676910</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>220980</wp:posOffset>
+                <wp:posOffset>459105</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1647825" cy="296545"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Text Box 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1647825" cy="296545"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="9525">
                         <a:noFill/>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:sdt>
                           <w:sdtPr>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                               <w:b/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             </w:rPr>
                             <w:id w:val="-1483379727"/>
                           </w:sdtPr>
                           <w:sdtEndPr>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:sdtEndPr>
                           <w:sdtContent>
-                            <w:p w14:paraId="1560A934" w14:textId="77777777" w:rsidR="00F84C58" w:rsidRPr="00464E72" w:rsidRDefault="00F84C58" w:rsidP="008D51C1">
+                            <w:p w14:paraId="477AFF5E" w14:textId="77777777" w:rsidR="00A4000E" w:rsidRPr="00464E72" w:rsidRDefault="00A4000E" w:rsidP="00A4000E">
                               <w:pPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                                   <w:b/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                                   <w:b/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t>Corrective Services</w:t>
                               </w:r>
                             </w:p>
                           </w:sdtContent>
                         </w:sdt>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="658705D5" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-            <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:14.3pt;margin-top:17.4pt;width:129.75pt;height:23.35pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5V1Wo9gEAAM0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817IN27EFy0GaNEWB&#10;9AGk/YA1RVlESS5L0pbcr++SchwjuQXVgeBqydmd2eH6ujeaHaQPCm3FJ6MxZ9IKrJXdVfzXz/sP&#10;S85CBFuDRisrfpSBX2/ev1t3rpRTbFHX0jMCsaHsXMXbGF1ZFEG00kAYoZOWkg16A5FCvytqDx2h&#10;G11Mx+NF0aGvnUchQ6C/d0OSbzJ+00gRvzdNkJHpilNvMa8+r9u0Fps1lDsPrlXi1Aa8oQsDylLR&#10;M9QdRGB7r15BGSU8BmziSKApsGmUkJkDsZmMX7B5bMHJzIXECe4sU/h/sOLb4dH98Cz2H7GnAWYS&#10;wT2g+B2YxdsW7E7eeI9dK6GmwpMkWdG5UJ6uJqlDGRLItvuKNQ0Z9hEzUN94k1QhnozQaQDHs+iy&#10;j0ykkovZ1XI650xQbrpazGfzXALKp9vOh/hZomFpU3FPQ83ocHgIMXUD5dORVMzivdI6D1Zb1lV8&#10;NSf4FxmjIvlOK1Px5Th9gxMSyU+2zpcjKD3sqYC2J9aJ6EA59tueDib2W6yPxN/j4C96D7Rp0f/l&#10;rCNvVTz82YOXnOkvljRcTWazZMYczOZXUwr8ZWZ7mQErCKrikbNhexuzgQdGN6R1o7IMz52ceiXP&#10;ZHVO/k6mvIzzqedXuPkHAAD//wMAUEsDBBQABgAIAAAAIQAgdZVd3AAAAAgBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/BTsMwEETvSPyDtUjcqJ3QViZkUyEQVxAFKvXmxm4SEa+j2G3C37Oc4Dia0cyb&#10;cjP7XpzdGLtACNlCgXBUB9tRg/Dx/nyjQcRkyJo+kEP4dhE21eVFaQobJnpz521qBJdQLAxCm9JQ&#10;SBnr1nkTF2FwxN4xjN4klmMj7WgmLve9zJVaS2864oXWDO6xdfXX9uQRPl+O+91SvTZPfjVMYVaS&#10;/J1EvL6aH+5BJDenvzD84jM6VMx0CCeyUfQIuV5zEuF2yQ/Yz7XOQBwQdLYCWZXy/4HqBwAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADlXVaj2AQAAzQMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACB1lV3cAAAACAEAAA8AAAAAAAAAAAAAAAAAUAQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABZBQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="24BD6964" id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:53.3pt;margin-top:36.15pt;width:129.75pt;height:23.35pt;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB56BJm+gEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X5xYSZpYIVXXrtOk&#10;7kPq9gMwxjEacBmQ2Nmv3wWnadS+VfMD4vrCufece9hcD0aTg/RBgWV0NplSIq2ARtkdo79+3n9Y&#10;URIitw3XYCWjRxno9fb9u03vKllCB7qRniCIDVXvGO1idFVRBNFJw8MEnLSYbMEbHjH0u6LxvEd0&#10;o4tyOl0WPfjGeRAyBPx7NybpNuO3rRTxe9sGGYlmFHuLefV5rdNabDe82nnuOiVObfA3dGG4slj0&#10;DHXHIyd7r15BGSU8BGjjRIApoG2VkJkDsplNX7B57LiTmQuKE9xZpvD/YMW3w6P74UkcPsKAA8wk&#10;gnsA8TsQC7cdtzt54z30neQNFp4lyYrehep0NUkdqpBA6v4rNDhkvo+QgYbWm6QK8iSIjgM4nkWX&#10;QyQilVzOr1blghKBuXK9XMwXuQSvnm47H+JnCYakDaMeh5rR+eEhxNQNr56OpGIW7pXWebDakp7R&#10;9QLhX2SMiug7rQyjq2n6Rickkp9sky9HrvS4xwLanlgnoiPlONQDUQ2jud8kQg3NEWXwMNoMnwVu&#10;OvB/KenRYoyGP3vuJSX6i0Up17P5PHkyB/PFVYmBv8zUlxluBUIxGikZt7cx+3gkdoOStyqr8dzJ&#10;qWW0ThbpZPPkzcs4n3p+jNt/AAAA//8DAFBLAwQUAAYACAAAACEAq0b8Qd0AAAAKAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KidFgwNcaoKxBVEW5C4ufE2iRqvo9htwt+znOA4&#10;mqfZt8Vq8p044xDbQAaymQKBVAXXUm1gt325eQARkyVnu0Bo4BsjrMrLi8LmLoz0judNqgWPUMyt&#10;gSalPpcyVg16G2ehR+LuEAZvE8ehlm6wI4/7Ts6V0tLblvhCY3t8arA6bk7ewMfr4evzVr3Vz/6u&#10;H8OkJPmlNOb6alo/gkg4pT8YfvVZHUp22ocTuSg6zkprRg3czxcgGFhonYHYc5MtFciykP9fKH8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAeegSZvoBAADUAwAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq0b8Qd0AAAAKAQAADwAAAAAAAAAAAAAA&#10;AABUBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAF4FAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox>
                 <w:txbxContent>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                         <w:b/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
                       <w:id w:val="-1483379727"/>
                     </w:sdtPr>
                     <w:sdtEndPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:sdtEndPr>
                     <w:sdtContent>
-                      <w:p w14:paraId="1560A934" w14:textId="77777777" w:rsidR="00F84C58" w:rsidRPr="00464E72" w:rsidRDefault="00F84C58" w:rsidP="008D51C1">
+                      <w:p w14:paraId="477AFF5E" w14:textId="77777777" w:rsidR="00A4000E" w:rsidRPr="00464E72" w:rsidRDefault="00A4000E" w:rsidP="00A4000E">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                             <w:b/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                             <w:b/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>Corrective Services</w:t>
                         </w:r>
                       </w:p>
                     </w:sdtContent>
                   </w:sdt>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidR="00257330" w:rsidRPr="000C558E">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Arial"/>
         <w:noProof/>
-        <w:lang w:eastAsia="en-AU"/>
-[...102 lines deleted...]
-        <w:lang w:eastAsia="en-AU"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:kern w:val="2"/>
+        <w:szCs w:val="20"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24B60711" wp14:editId="7639CBEC">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="07A02109" wp14:editId="2793C5B2">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
-            <wp:posOffset>-29210</wp:posOffset>
+            <wp:posOffset>-635</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
-            <wp:posOffset>-59055</wp:posOffset>
+            <wp:align>top</wp:align>
           </wp:positionV>
-          <wp:extent cx="7580630" cy="10719435"/>
-          <wp:effectExtent l="0" t="0" r="1270" b="5715"/>
+          <wp:extent cx="7553325" cy="10689590"/>
+          <wp:effectExtent l="0" t="0" r="9525" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="2" name="Picture 2"/>
+          <wp:docPr id="1841292536" name="Picture 2" descr="A black screen with colorful circles and dots&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="govOfWA_DOJ_222.eps"/>
+                  <pic:cNvPr id="1968693442" name="Picture 2" descr="A black screen with colorful circles and dots&#10;&#10;AI-generated content may be incorrect."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1" cstate="print">
+                  <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7580630" cy="10719435"/>
+                    <a:ext cx="7553325" cy="10689590"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
+          <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
-          <wp14:sizeRelV relativeFrom="page">
+          <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
+    </w:r>
+    <w:r w:rsidR="00C1535A">
+      <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="33D01059" w14:textId="77777777" w:rsidR="00F84C58" w:rsidRDefault="00F434C3">
-[...45 lines deleted...]
-  <w:p w14:paraId="0F0BFEDE" w14:textId="7D6491FA" w:rsidR="00F84C58" w:rsidRDefault="00F84C58" w:rsidP="004D040B">
+  <w:p w14:paraId="2F329568" w14:textId="377B28E9" w:rsidR="00043DB1" w:rsidRDefault="00D9472A" w:rsidP="00043DB1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251685888" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2E2A4B2F" wp14:editId="5AF23793">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="551815" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="635" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="481074274" name="Text Box 4" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="551815" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="520D4078" w14:textId="616F2398" w:rsidR="00D9472A" w:rsidRPr="000C558E" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Calibri" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                              <w:noProof/>
+                              <w:color w:val="B40A00"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="000C558E">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Calibri" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                              <w:noProof/>
+                              <w:color w:val="B40A00"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="2E2A4B2F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 4" o:spid="_x0000_s1033" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:29.65pt;z-index:251685888;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMC+YLDgIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7Y7OOuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KjpOt22nYRaZI+pF8fFrcDVqRo3C+A1PTYpZTIgyHpjP7mn5/WX+4&#10;pcQHZhqmwIianoSnd8v37xa9rcQNtKAa4QiCGF/1tqZtCLbKMs9boZmfgRUGgxKcZgGvbp81jvWI&#10;rlV2k+fzrAfXWAdceI/ehzFIlwlfSsHDk5ReBKJqir2FdLp07uKZLRes2jtm246f22D/0IVmncGi&#10;F6gHFhg5uO4PKN1xBx5kmHHQGUjZcZFmwGmK/M0025ZZkWZBcry90OT/Hyx/PG7tsyNh+AIDLjAS&#10;0ltfeXTGeQbpdPxipwTjSOHpQpsYAuHoLMvitigp4Rj6+GlelmVEya4/W+fDVwGaRKOmDreSyGLH&#10;jQ9j6pQSaxlYd0qlzSjzmwMxoye7dhitMOwG0jU1nU/d76A54VAOxn17y9cdlt4wH56ZwwXjHCja&#10;8ISHVNDXFM4WJS24H3/zx3zkHaOU9CiYmhpUNCXqm8F9RG0lo/iclzne3OTeTYY56HtAGRb4IixP&#10;ZswLajKlA/2Kcl7FQhhihmO5mobJvA+jcvE5cLFapSSUkWVhY7aWR+hIV+TyZXhlzp4JD7ipR5jU&#10;xKo3vI+58U9vV4eA7KelRGpHIs+MowTTWs/PJWr813vKuj7q5U8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQDDiR132gAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8JAEIXvJv6HzZh4k201JVC7JcSE&#10;AzdE9Dx0x7bQnWm6C1R+vasXvUzy8l7e+6ZYjK5TZxp8K2wgnSSgiCuxLdcGdm+rhxkoH5AtdsJk&#10;4Is8LMrbmwJzKxd+pfM21CqWsM/RQBNCn2vtq4Yc+on0xNH7lMFhiHKotR3wEstdpx+TZKodthwX&#10;GuzppaHquD05A222lJDS+3p1+HCppNfNOrtujLm/G5fPoAKN4S8MP/gRHcrItJcTW686A/GR8Huj&#10;N5vOQe0NZPMn0GWh/7OX3wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBMC+YLDgIAABwE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDDiR132gAA&#10;AAMBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="520D4078" w14:textId="616F2398" w:rsidR="00D9472A" w:rsidRPr="000C558E" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Calibri" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                        <w:noProof/>
+                        <w:color w:val="B40A00"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="000C558E">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Calibri" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+                        <w:noProof/>
+                        <w:color w:val="B40A00"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00043DB1">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00043DB1">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00043DB1">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00F434C3">
+    <w:r w:rsidR="000C558E">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>COPP 10.3 Case Management (Case Officers)</w:t>
+      <w:t>Prison COPP 10.3 Case Management (Case Officers)</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00043DB1">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="004C21D8">
+    <w:r w:rsidR="00967549">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00C60105">
+    <w:r w:rsidR="00DD01E3">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t xml:space="preserve">v </w:t>
+      <w:t>v</w:t>
     </w:r>
-    <w:r w:rsidR="005C790F" w:rsidRPr="00770797">
+    <w:r w:rsidR="0078059B">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
-    <w:r w:rsidR="00A948D6" w:rsidRPr="00770797">
+    <w:r w:rsidR="006D472A">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>.0</w:t>
     </w:r>
   </w:p>
-</w:hdr>
-[...4 lines deleted...]
-  <w:p w14:paraId="24B19129" w14:textId="77777777" w:rsidR="00F84C58" w:rsidRDefault="00F434C3">
+  <w:p w14:paraId="429A8F7F" w14:textId="77777777" w:rsidR="00043DB1" w:rsidRDefault="00043DB1" w:rsidP="00043DB1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r>
-[...34 lines deleted...]
-    </w:r>
   </w:p>
+  <w:p w14:paraId="3E7FD760" w14:textId="77777777" w:rsidR="005B0177" w:rsidRPr="00B2652A" w:rsidRDefault="005B0177" w:rsidP="008B2E4C"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A6684E2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01FF3FC1"/>
-[...111 lines deleted...]
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="027D142E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CB2E355C"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
@@ -7559,953 +8886,757 @@
     <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="04090495"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6B061C6C"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2869" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5029" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7189" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05B8113D"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="0F94DD98"/>
+    <w:tmpl w:val="C05876BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading3"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:color w:val="auto"/>
-[...189 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
-        <w:i w:val="0"/>
-[...562 lines deleted...]
-        <w:rFonts w:hint="default"/>
+        <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:shadow w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
+        <w:noProof w:val="0"/>
         <w:vanish w:val="0"/>
+        <w:color w:val="auto"/>
         <w:spacing w:val="0"/>
+        <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:u w:val="none"/>
+        <w:effect w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w:em w:val="none"/>
+        <w:specVanish w:val="0"/>
+        <w14:glow w14:rad="0">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:glow>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:reflection w14:blurRad="0" w14:stA="0" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none"/>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+        <w14:scene3d>
+          <w14:camera w14:prst="orthographicFront"/>
+          <w14:lightRig w14:rig="threePt" w14:dir="t">
+            <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
+          </w14:lightRig>
+        </w14:scene3d>
+        <w14:props3d w14:extrusionH="0" w14:contourW="0" w14:prstMaterial="none"/>
+        <w14:ligatures w14:val="none"/>
+        <w14:numForm w14:val="default"/>
+        <w14:numSpacing w14:val="default"/>
+        <w14:stylisticSets/>
+        <w14:cntxtAlts w14:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading4"/>
       <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2124" w:hanging="864"/>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading5"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading6"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading7"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading8"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading9"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="07557786"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="50205296"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D577965"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D15AE456"/>
+    <w:lvl w:ilvl="0" w:tplc="46C46284">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1077" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="11B91ECE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F402B75E"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="122F4122"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8AA0899C"/>
+    <w:lvl w:ilvl="0" w:tplc="3704F4CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="ListNumber1"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1304" w:hanging="453"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:noProof w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:webHidden w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:u w:val="none"/>
+        <w:effect w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:em w:val="none"/>
+        <w:specVanish w:val="0"/>
+        <w14:glow w14:rad="0">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:glow>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:reflection w14:blurRad="0" w14:stA="0" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none"/>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+        <w14:scene3d>
+          <w14:camera w14:prst="orthographicFront"/>
+          <w14:lightRig w14:rig="threePt" w14:dir="t">
+            <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
+          </w14:lightRig>
+        </w14:scene3d>
+        <w14:props3d w14:extrusionH="0" w14:contourW="0" w14:prstMaterial="none"/>
+        <w14:ligatures w14:val="none"/>
+        <w14:numForm w14:val="default"/>
+        <w14:numSpacing w14:val="default"/>
+        <w14:stylisticSets/>
+        <w14:cntxtAlts w14:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2018" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2738" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
-[...11 lines deleted...]
-    <w:lvl w:ilvl="5">
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3458" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4178" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4898" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
-[...54 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5618" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6338" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7058" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1311364A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D778CD80"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8574,64 +9705,64 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13AE2CD6"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16A03763"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A2449D9C"/>
-[...1 lines deleted...]
-      <w:start w:val="9"/>
+    <w:tmpl w:val="0788613C"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="-"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -8687,339 +9818,165 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15173584"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1BB93CA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="931E7AE0"/>
-[...86 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0C090001">
+    <w:tmpl w:val="9DC40BF6"/>
+    <w:lvl w:ilvl="0" w:tplc="46C46284">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...88 lines deleted...]
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20D25F25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A2A4E786"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9061,277 +10018,277 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21015060"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24D54275"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="87B0F264"/>
-    <w:lvl w:ilvl="0" w:tplc="0C090001">
+    <w:tmpl w:val="7270CF82"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1077" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1797" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2517" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33AC1396"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="72D864D0"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0C090001">
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1429" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2149" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2869" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3589" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4309" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5029" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
-[...34 lines deleted...]
-    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33BA306E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4216D322"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9373,137 +10330,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...85 lines deleted...]
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C4A2908"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C09CB03C"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9545,51 +10416,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41447FF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="48508718"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9658,312 +10529,164 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-[...21 lines deleted...]
-    <w:lvl w:ilvl="2">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49E23147"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="446C5EBE"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="720"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
-[...51 lines deleted...]
-      </w:pPr>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-[...171 lines deleted...]
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CD00ECC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CE2C2B5E"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1145" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1865" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -10005,164 +10728,137 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5465" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6185" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6905" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4FF810C6"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4FEA0CF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="41F494A8"/>
-[...106 lines deleted...]
-      </w:rPr>
+    <w:tmpl w:val="A7E81D58"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56041BDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5270FCDC"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -10204,481 +10900,137 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C707DC8"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C004251"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="54081E4E"/>
+    <w:tmpl w:val="48240FDE"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
-[...112 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-[...230 lines deleted...]
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70443987"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D4A0D66"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -10720,167 +11072,194 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73B94508"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70C33387"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="25CED146"/>
-[...79 lines deleted...]
-      </w:pPr>
+    <w:tmpl w:val="E050D840"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1077" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1797" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2517" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3237" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3957" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4677" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5397" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6117" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6837" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75FD4723"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0D222CBA"/>
     <w:lvl w:ilvl="0" w:tplc="312E38C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
@@ -10900,51 +11279,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7AB4203A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="161473E8"/>
     <w:lvl w:ilvl="0" w:tplc="06EE534C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -11014,51 +11393,164 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7AB95524"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="10863DD2"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B163C67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFB09736"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11127,992 +11619,966 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="2079400023">
+  <w:num w:numId="1" w16cid:durableId="686558900">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="48455102">
+  <w:num w:numId="2" w16cid:durableId="2046517522">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="370765749">
-    <w:abstractNumId w:val="35"/>
+  <w:num w:numId="3" w16cid:durableId="1010596623">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1624071853">
-    <w:abstractNumId w:val="32"/>
+  <w:num w:numId="4" w16cid:durableId="223562009">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="427192085">
+  <w:num w:numId="5" w16cid:durableId="1033504487">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1446726632">
+    <w:abstractNumId w:val="7"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="747650974">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="877085032">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1341153815">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1129318314">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="188765875">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1673334787">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1469935834">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="990329017">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="14" w16cid:durableId="1509783146">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1046445711">
-    <w:abstractNumId w:val="28"/>
+  <w:num w:numId="15" w16cid:durableId="351149235">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1840655093">
-    <w:abstractNumId w:val="36"/>
+  <w:num w:numId="16" w16cid:durableId="1454472632">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1533181783">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="17" w16cid:durableId="1279919111">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1572930787">
-[...2 lines deleted...]
-  <w:num w:numId="11" w16cid:durableId="1206790288">
+  <w:num w:numId="18" w16cid:durableId="158733243">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="530458142">
-[...8 lines deleted...]
-  <w:num w:numId="15" w16cid:durableId="1331325513">
+  <w:num w:numId="19" w16cid:durableId="809905965">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="380131031">
-[...47 lines deleted...]
-  <w:num w:numId="32" w16cid:durableId="2107916990">
+  <w:num w:numId="20" w16cid:durableId="1187644241">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="33" w16cid:durableId="1279919111">
-[...17 lines deleted...]
-  <w:num w:numId="39" w16cid:durableId="1317883112">
+  <w:num w:numId="21" w16cid:durableId="1317883112">
     <w:abstractNumId w:val="3"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="40" w16cid:durableId="1148857964">
+  <w:num w:numId="22" w16cid:durableId="721173237">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1981689458">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1984893664">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="287049083">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:numIdMacAtCleanup w:val="18"/>
+  <w:num w:numId="26" w16cid:durableId="2049329315">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="2115242494">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1046445711">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1840655093">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1148857964">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:numIdMacAtCleanup w:val="14"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1721" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:stylePaneFormatFilter w:val="1728" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="RFIw4lCyHX41JicZ9p5wwRGBCKZ98wUQfCb3K7wpGlqQ7+VCsh3ijxMeCOVSnM35TFTMXt6aZxwR2+kj+kfilQ==" w:salt="S1zfCBRg62oUBBErQLuWJA=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="N+sm1EhXVeGlm6jU318ox/7oCpksS4cZu20rqO3fmVHqCkdv71f1Xn6esRP3VaqFMUawR/7MggtvcJJUMv3nqQ==" w:salt="wUyNcPreN0gQoAzy2rmEzw=="/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
-[...2 lines deleted...]
-    </o:shapelayout>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="ManualSave" w:val="Y"/>
   </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00882DEA"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00045C29"/>
+    <w:rsidRoot w:val="00943E49"/>
+    <w:rsid w:val="000048B2"/>
+    <w:rsid w:val="00014AEF"/>
+    <w:rsid w:val="00017500"/>
+    <w:rsid w:val="00017E9C"/>
+    <w:rsid w:val="000319FA"/>
+    <w:rsid w:val="00032422"/>
+    <w:rsid w:val="00033857"/>
+    <w:rsid w:val="00043DB1"/>
     <w:rsid w:val="00045F51"/>
-    <w:rsid w:val="00050E56"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00073AFC"/>
+    <w:rsid w:val="000473F5"/>
+    <w:rsid w:val="00047CD9"/>
+    <w:rsid w:val="0005035A"/>
+    <w:rsid w:val="000515BF"/>
+    <w:rsid w:val="000548F2"/>
+    <w:rsid w:val="00055848"/>
+    <w:rsid w:val="00055EE9"/>
+    <w:rsid w:val="00063186"/>
+    <w:rsid w:val="0007013C"/>
+    <w:rsid w:val="000745E4"/>
     <w:rsid w:val="000755EE"/>
-    <w:rsid w:val="00090D9D"/>
+    <w:rsid w:val="0008596F"/>
+    <w:rsid w:val="00087699"/>
+    <w:rsid w:val="0009023F"/>
     <w:rsid w:val="000925A5"/>
-    <w:rsid w:val="0009413C"/>
     <w:rsid w:val="000A013B"/>
-    <w:rsid w:val="000A7E73"/>
-[...3 lines deleted...]
-    <w:rsid w:val="000B311D"/>
+    <w:rsid w:val="000A0549"/>
+    <w:rsid w:val="000A25E8"/>
+    <w:rsid w:val="000A4FAE"/>
+    <w:rsid w:val="000A6349"/>
+    <w:rsid w:val="000A7133"/>
     <w:rsid w:val="000B6320"/>
-    <w:rsid w:val="000B7CF8"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000C6912"/>
+    <w:rsid w:val="000B7B30"/>
+    <w:rsid w:val="000C558E"/>
+    <w:rsid w:val="000C7C54"/>
     <w:rsid w:val="000D008C"/>
-    <w:rsid w:val="000D25A7"/>
-    <w:rsid w:val="000D2716"/>
+    <w:rsid w:val="000D15FD"/>
     <w:rsid w:val="000D69A3"/>
-    <w:rsid w:val="000D6A53"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000F65BF"/>
+    <w:rsid w:val="000F6D44"/>
     <w:rsid w:val="000F7531"/>
     <w:rsid w:val="001035D6"/>
-    <w:rsid w:val="001039D3"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00107BAD"/>
+    <w:rsid w:val="00107D26"/>
+    <w:rsid w:val="00112665"/>
+    <w:rsid w:val="001146E8"/>
+    <w:rsid w:val="00114F71"/>
     <w:rsid w:val="001158E9"/>
-    <w:rsid w:val="00125410"/>
-    <w:rsid w:val="001259E4"/>
+    <w:rsid w:val="00120DF8"/>
+    <w:rsid w:val="0012403C"/>
+    <w:rsid w:val="00125A96"/>
     <w:rsid w:val="00126611"/>
     <w:rsid w:val="00131037"/>
-    <w:rsid w:val="00135436"/>
-    <w:rsid w:val="0013676B"/>
+    <w:rsid w:val="001370DA"/>
+    <w:rsid w:val="001403E8"/>
     <w:rsid w:val="00144A1B"/>
+    <w:rsid w:val="00145CAD"/>
     <w:rsid w:val="00146739"/>
+    <w:rsid w:val="00146F2F"/>
+    <w:rsid w:val="001473A4"/>
+    <w:rsid w:val="00147727"/>
     <w:rsid w:val="00150099"/>
-    <w:rsid w:val="00154B16"/>
+    <w:rsid w:val="00154692"/>
     <w:rsid w:val="00155864"/>
-    <w:rsid w:val="00171B41"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00174F92"/>
+    <w:rsid w:val="00157879"/>
+    <w:rsid w:val="0016491A"/>
+    <w:rsid w:val="00174307"/>
     <w:rsid w:val="001757E8"/>
-    <w:rsid w:val="00177A83"/>
-    <w:rsid w:val="00180088"/>
+    <w:rsid w:val="0018278E"/>
+    <w:rsid w:val="00183CAA"/>
+    <w:rsid w:val="00183FA6"/>
+    <w:rsid w:val="00192712"/>
     <w:rsid w:val="00193880"/>
-    <w:rsid w:val="00195684"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00204CA4"/>
+    <w:rsid w:val="00194B08"/>
+    <w:rsid w:val="001B0CE1"/>
+    <w:rsid w:val="001B151A"/>
+    <w:rsid w:val="001B3C45"/>
+    <w:rsid w:val="001B40DF"/>
+    <w:rsid w:val="001C25AE"/>
+    <w:rsid w:val="001C7443"/>
+    <w:rsid w:val="001D4B6A"/>
+    <w:rsid w:val="001D5DBF"/>
+    <w:rsid w:val="001D65DF"/>
+    <w:rsid w:val="001D6764"/>
+    <w:rsid w:val="001E36AA"/>
+    <w:rsid w:val="001F1BF6"/>
+    <w:rsid w:val="001F2887"/>
+    <w:rsid w:val="0020019A"/>
+    <w:rsid w:val="00200FB3"/>
+    <w:rsid w:val="00204EA2"/>
+    <w:rsid w:val="00212A58"/>
+    <w:rsid w:val="002157B0"/>
+    <w:rsid w:val="00216FB2"/>
     <w:rsid w:val="002178FA"/>
-    <w:rsid w:val="0024502B"/>
+    <w:rsid w:val="00227850"/>
+    <w:rsid w:val="00227CB3"/>
+    <w:rsid w:val="00241912"/>
     <w:rsid w:val="002457AA"/>
     <w:rsid w:val="00245869"/>
-    <w:rsid w:val="00247C27"/>
     <w:rsid w:val="00250C62"/>
-    <w:rsid w:val="0025171C"/>
+    <w:rsid w:val="00252A0A"/>
+    <w:rsid w:val="00252D69"/>
     <w:rsid w:val="00254316"/>
-    <w:rsid w:val="00261BED"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00275B9E"/>
+    <w:rsid w:val="00257330"/>
+    <w:rsid w:val="00263095"/>
+    <w:rsid w:val="00263322"/>
+    <w:rsid w:val="0026526D"/>
+    <w:rsid w:val="002673D5"/>
+    <w:rsid w:val="002718BA"/>
     <w:rsid w:val="0027609B"/>
-    <w:rsid w:val="00280FB7"/>
-    <w:rsid w:val="002820AB"/>
+    <w:rsid w:val="0028045B"/>
+    <w:rsid w:val="002814DC"/>
     <w:rsid w:val="00285795"/>
-    <w:rsid w:val="00291FB8"/>
-[...8 lines deleted...]
-    <w:rsid w:val="002E1DC9"/>
+    <w:rsid w:val="00285EC3"/>
+    <w:rsid w:val="00294509"/>
+    <w:rsid w:val="00294A4F"/>
+    <w:rsid w:val="002A2E72"/>
+    <w:rsid w:val="002A31F8"/>
+    <w:rsid w:val="002A4892"/>
+    <w:rsid w:val="002C1D33"/>
+    <w:rsid w:val="002C3430"/>
+    <w:rsid w:val="002C3E98"/>
+    <w:rsid w:val="002C4E30"/>
+    <w:rsid w:val="002C5433"/>
+    <w:rsid w:val="002C7DFC"/>
+    <w:rsid w:val="002D5C34"/>
+    <w:rsid w:val="002E1919"/>
     <w:rsid w:val="002E5756"/>
-    <w:rsid w:val="002E5997"/>
     <w:rsid w:val="002E6F7B"/>
-    <w:rsid w:val="002F2E65"/>
+    <w:rsid w:val="002F1BEB"/>
+    <w:rsid w:val="002F3CA4"/>
+    <w:rsid w:val="00300636"/>
     <w:rsid w:val="00302144"/>
-    <w:rsid w:val="00303274"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003051FE"/>
+    <w:rsid w:val="00303315"/>
+    <w:rsid w:val="0030493D"/>
+    <w:rsid w:val="00307315"/>
+    <w:rsid w:val="0030766F"/>
     <w:rsid w:val="00307964"/>
-    <w:rsid w:val="0031350E"/>
-[...16 lines deleted...]
-    <w:rsid w:val="00371660"/>
+    <w:rsid w:val="00310976"/>
+    <w:rsid w:val="00310F13"/>
+    <w:rsid w:val="00321573"/>
+    <w:rsid w:val="003220A5"/>
+    <w:rsid w:val="00322730"/>
+    <w:rsid w:val="0032286F"/>
+    <w:rsid w:val="00330648"/>
+    <w:rsid w:val="00330FB3"/>
+    <w:rsid w:val="003369D3"/>
+    <w:rsid w:val="00347271"/>
+    <w:rsid w:val="00354B2E"/>
+    <w:rsid w:val="00357976"/>
+    <w:rsid w:val="00376B0A"/>
     <w:rsid w:val="00380258"/>
-    <w:rsid w:val="00383047"/>
-[...9 lines deleted...]
-    <w:rsid w:val="003B0DD2"/>
+    <w:rsid w:val="00381253"/>
+    <w:rsid w:val="0038707B"/>
+    <w:rsid w:val="0039716F"/>
+    <w:rsid w:val="003A3F18"/>
+    <w:rsid w:val="003B254E"/>
     <w:rsid w:val="003C1B90"/>
-    <w:rsid w:val="003D2EA6"/>
+    <w:rsid w:val="003D26BC"/>
+    <w:rsid w:val="003D5A2B"/>
     <w:rsid w:val="003D708E"/>
+    <w:rsid w:val="003E110F"/>
+    <w:rsid w:val="003E1A48"/>
+    <w:rsid w:val="003E30A2"/>
     <w:rsid w:val="003E6CE1"/>
-    <w:rsid w:val="003F3C49"/>
+    <w:rsid w:val="003F30B1"/>
     <w:rsid w:val="00400DF5"/>
-    <w:rsid w:val="004012A5"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00405669"/>
+    <w:rsid w:val="004017C1"/>
     <w:rsid w:val="0040796F"/>
-    <w:rsid w:val="0041309A"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00452274"/>
+    <w:rsid w:val="00407FAD"/>
+    <w:rsid w:val="00414CF6"/>
+    <w:rsid w:val="00420099"/>
+    <w:rsid w:val="00423576"/>
+    <w:rsid w:val="00437992"/>
+    <w:rsid w:val="00442432"/>
+    <w:rsid w:val="00445A5A"/>
+    <w:rsid w:val="00446A01"/>
+    <w:rsid w:val="00453AAC"/>
     <w:rsid w:val="00457598"/>
-    <w:rsid w:val="00460CC9"/>
+    <w:rsid w:val="00457613"/>
+    <w:rsid w:val="00460AE8"/>
+    <w:rsid w:val="004636F4"/>
     <w:rsid w:val="00464E72"/>
-    <w:rsid w:val="00472679"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00486213"/>
+    <w:rsid w:val="00466CBB"/>
     <w:rsid w:val="00490500"/>
-    <w:rsid w:val="004950CC"/>
-[...5 lines deleted...]
-    <w:rsid w:val="004B1B34"/>
+    <w:rsid w:val="00490C66"/>
+    <w:rsid w:val="0049344A"/>
     <w:rsid w:val="004B307A"/>
     <w:rsid w:val="004B6106"/>
     <w:rsid w:val="004C040F"/>
-    <w:rsid w:val="004C21D8"/>
-[...2 lines deleted...]
-    <w:rsid w:val="004D0107"/>
+    <w:rsid w:val="004C5EC3"/>
+    <w:rsid w:val="004C657B"/>
+    <w:rsid w:val="004C695C"/>
     <w:rsid w:val="004D040B"/>
-    <w:rsid w:val="004D1C6D"/>
-[...2 lines deleted...]
-    <w:rsid w:val="004E1F8D"/>
+    <w:rsid w:val="004D3CCE"/>
+    <w:rsid w:val="004E38EF"/>
+    <w:rsid w:val="004E3C24"/>
     <w:rsid w:val="004E571B"/>
-    <w:rsid w:val="004F215B"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00520126"/>
+    <w:rsid w:val="004F0B90"/>
+    <w:rsid w:val="004F2CDF"/>
+    <w:rsid w:val="004F2F9D"/>
+    <w:rsid w:val="005147E0"/>
+    <w:rsid w:val="005169A1"/>
     <w:rsid w:val="00521AF0"/>
-    <w:rsid w:val="0052720A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00535DD9"/>
+    <w:rsid w:val="005227C6"/>
+    <w:rsid w:val="00524358"/>
+    <w:rsid w:val="005326B2"/>
+    <w:rsid w:val="00537AF7"/>
+    <w:rsid w:val="00551D86"/>
+    <w:rsid w:val="00553906"/>
     <w:rsid w:val="00554385"/>
-    <w:rsid w:val="00561246"/>
+    <w:rsid w:val="0055544F"/>
+    <w:rsid w:val="005554A8"/>
     <w:rsid w:val="005657AE"/>
-    <w:rsid w:val="00574394"/>
-    <w:rsid w:val="0057485F"/>
+    <w:rsid w:val="005677B7"/>
     <w:rsid w:val="00576EFF"/>
-    <w:rsid w:val="0058407B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00590335"/>
+    <w:rsid w:val="00577B5D"/>
+    <w:rsid w:val="00580365"/>
+    <w:rsid w:val="005847DD"/>
+    <w:rsid w:val="00585E54"/>
     <w:rsid w:val="00592112"/>
-    <w:rsid w:val="00596E13"/>
-    <w:rsid w:val="005A2A15"/>
+    <w:rsid w:val="005924E1"/>
+    <w:rsid w:val="00592F03"/>
+    <w:rsid w:val="00594315"/>
     <w:rsid w:val="005A3EA6"/>
-    <w:rsid w:val="005A46FC"/>
-[...7 lines deleted...]
-    <w:rsid w:val="005E49BB"/>
+    <w:rsid w:val="005B0177"/>
+    <w:rsid w:val="005B0D4D"/>
+    <w:rsid w:val="005C5A2B"/>
+    <w:rsid w:val="005D1097"/>
+    <w:rsid w:val="005D5AC3"/>
+    <w:rsid w:val="005E0E26"/>
     <w:rsid w:val="005E566A"/>
-    <w:rsid w:val="005E6FAE"/>
-[...8 lines deleted...]
-    <w:rsid w:val="006238C5"/>
+    <w:rsid w:val="005E6393"/>
+    <w:rsid w:val="005E7052"/>
+    <w:rsid w:val="005F1F62"/>
+    <w:rsid w:val="005F40CB"/>
+    <w:rsid w:val="005F6BB4"/>
+    <w:rsid w:val="005F74C0"/>
+    <w:rsid w:val="0060077D"/>
+    <w:rsid w:val="0060364A"/>
+    <w:rsid w:val="006103D3"/>
+    <w:rsid w:val="00620D59"/>
+    <w:rsid w:val="00622802"/>
+    <w:rsid w:val="0062420A"/>
     <w:rsid w:val="00627992"/>
-    <w:rsid w:val="00632F7F"/>
     <w:rsid w:val="006335A4"/>
     <w:rsid w:val="00634C54"/>
-    <w:rsid w:val="00642C39"/>
-    <w:rsid w:val="006437FF"/>
+    <w:rsid w:val="00640EE7"/>
     <w:rsid w:val="006444FB"/>
     <w:rsid w:val="00644A2D"/>
-    <w:rsid w:val="006516DC"/>
-    <w:rsid w:val="00656937"/>
+    <w:rsid w:val="00645EBF"/>
+    <w:rsid w:val="006509DA"/>
+    <w:rsid w:val="00653306"/>
+    <w:rsid w:val="00655B34"/>
+    <w:rsid w:val="00655FD4"/>
+    <w:rsid w:val="00656C4D"/>
     <w:rsid w:val="00656F4A"/>
-    <w:rsid w:val="006619B7"/>
+    <w:rsid w:val="006618A4"/>
     <w:rsid w:val="00663830"/>
-    <w:rsid w:val="00670EC2"/>
-[...3 lines deleted...]
-    <w:rsid w:val="006A56AE"/>
+    <w:rsid w:val="006665A3"/>
+    <w:rsid w:val="0066700C"/>
+    <w:rsid w:val="00672414"/>
+    <w:rsid w:val="0067650D"/>
+    <w:rsid w:val="00677802"/>
+    <w:rsid w:val="00682515"/>
+    <w:rsid w:val="00692816"/>
+    <w:rsid w:val="00693169"/>
+    <w:rsid w:val="00695CEA"/>
+    <w:rsid w:val="006A2E66"/>
+    <w:rsid w:val="006B0E6E"/>
     <w:rsid w:val="006B3601"/>
+    <w:rsid w:val="006B5B51"/>
+    <w:rsid w:val="006C4BEE"/>
     <w:rsid w:val="006C4F83"/>
-    <w:rsid w:val="006C6C4A"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00700398"/>
+    <w:rsid w:val="006D145A"/>
+    <w:rsid w:val="006D1B3F"/>
+    <w:rsid w:val="006D472A"/>
+    <w:rsid w:val="006E0773"/>
+    <w:rsid w:val="006F3981"/>
+    <w:rsid w:val="00701F9E"/>
+    <w:rsid w:val="00705A1B"/>
     <w:rsid w:val="00711C79"/>
     <w:rsid w:val="00715807"/>
-    <w:rsid w:val="00734662"/>
-    <w:rsid w:val="00737DB0"/>
+    <w:rsid w:val="00721B34"/>
+    <w:rsid w:val="00722698"/>
+    <w:rsid w:val="00726958"/>
+    <w:rsid w:val="00732BAC"/>
+    <w:rsid w:val="00733ADA"/>
+    <w:rsid w:val="00741F1D"/>
     <w:rsid w:val="007444AC"/>
-    <w:rsid w:val="00746DDB"/>
+    <w:rsid w:val="00747726"/>
+    <w:rsid w:val="007501FA"/>
+    <w:rsid w:val="00750230"/>
     <w:rsid w:val="00752A9E"/>
-    <w:rsid w:val="007613E4"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00770797"/>
+    <w:rsid w:val="007548D1"/>
+    <w:rsid w:val="007549FC"/>
+    <w:rsid w:val="00756DA5"/>
+    <w:rsid w:val="007612DC"/>
+    <w:rsid w:val="007636A9"/>
+    <w:rsid w:val="00774187"/>
+    <w:rsid w:val="00774551"/>
+    <w:rsid w:val="007750F3"/>
     <w:rsid w:val="00775238"/>
-    <w:rsid w:val="0078141B"/>
-[...8 lines deleted...]
-    <w:rsid w:val="007C0845"/>
+    <w:rsid w:val="0078059B"/>
+    <w:rsid w:val="007817B2"/>
+    <w:rsid w:val="00793FEF"/>
+    <w:rsid w:val="007B0503"/>
+    <w:rsid w:val="007B2AF4"/>
+    <w:rsid w:val="007B6B14"/>
+    <w:rsid w:val="007C453B"/>
+    <w:rsid w:val="007C714E"/>
+    <w:rsid w:val="007D2232"/>
     <w:rsid w:val="007D3C6F"/>
-    <w:rsid w:val="007D70C5"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007E67A4"/>
+    <w:rsid w:val="007D52A9"/>
+    <w:rsid w:val="007D7765"/>
+    <w:rsid w:val="007E0DEC"/>
+    <w:rsid w:val="007E3AE9"/>
+    <w:rsid w:val="007E60D8"/>
     <w:rsid w:val="007E67F4"/>
-    <w:rsid w:val="007E6EA8"/>
-    <w:rsid w:val="007F5E82"/>
+    <w:rsid w:val="007F1CF1"/>
+    <w:rsid w:val="007F4B69"/>
+    <w:rsid w:val="007F7709"/>
     <w:rsid w:val="008000C6"/>
-    <w:rsid w:val="00803606"/>
     <w:rsid w:val="00803710"/>
     <w:rsid w:val="008114B3"/>
-    <w:rsid w:val="00827276"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00843EBC"/>
+    <w:rsid w:val="008142CA"/>
+    <w:rsid w:val="00817FD1"/>
+    <w:rsid w:val="00823736"/>
+    <w:rsid w:val="00824C33"/>
+    <w:rsid w:val="00825B12"/>
     <w:rsid w:val="00844223"/>
-    <w:rsid w:val="00851226"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008556D3"/>
+    <w:rsid w:val="00854B5D"/>
+    <w:rsid w:val="0085521F"/>
     <w:rsid w:val="00857A48"/>
     <w:rsid w:val="0086067A"/>
-    <w:rsid w:val="00866124"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00892515"/>
+    <w:rsid w:val="00862430"/>
+    <w:rsid w:val="00872676"/>
+    <w:rsid w:val="008768F7"/>
+    <w:rsid w:val="00881E85"/>
+    <w:rsid w:val="00882C5D"/>
+    <w:rsid w:val="00890FF6"/>
     <w:rsid w:val="008976B1"/>
-    <w:rsid w:val="008B2830"/>
+    <w:rsid w:val="008A39A5"/>
+    <w:rsid w:val="008A3DA0"/>
+    <w:rsid w:val="008B2E4C"/>
+    <w:rsid w:val="008B53FF"/>
     <w:rsid w:val="008B5E88"/>
-    <w:rsid w:val="008C7754"/>
+    <w:rsid w:val="008C5661"/>
     <w:rsid w:val="008D3DE0"/>
     <w:rsid w:val="008D51C1"/>
-    <w:rsid w:val="008E20AE"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009062EB"/>
+    <w:rsid w:val="008D5AFF"/>
+    <w:rsid w:val="008E0703"/>
+    <w:rsid w:val="008E07CC"/>
+    <w:rsid w:val="008E5C90"/>
+    <w:rsid w:val="008E61D5"/>
+    <w:rsid w:val="008F0170"/>
+    <w:rsid w:val="008F5CA3"/>
+    <w:rsid w:val="00907D71"/>
     <w:rsid w:val="0091065E"/>
-    <w:rsid w:val="00910A00"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009221BD"/>
+    <w:rsid w:val="00912DF8"/>
+    <w:rsid w:val="00913923"/>
+    <w:rsid w:val="00917E6D"/>
+    <w:rsid w:val="00921B16"/>
     <w:rsid w:val="00930B45"/>
-    <w:rsid w:val="00930DE7"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00957006"/>
+    <w:rsid w:val="00934186"/>
+    <w:rsid w:val="00935395"/>
+    <w:rsid w:val="00943E49"/>
+    <w:rsid w:val="0095085F"/>
     <w:rsid w:val="0096091F"/>
-    <w:rsid w:val="00960E23"/>
+    <w:rsid w:val="0096379E"/>
+    <w:rsid w:val="00967549"/>
+    <w:rsid w:val="009770E8"/>
     <w:rsid w:val="009814BD"/>
-    <w:rsid w:val="0098264B"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00991543"/>
+    <w:rsid w:val="009824F1"/>
+    <w:rsid w:val="00987A17"/>
+    <w:rsid w:val="00994B80"/>
+    <w:rsid w:val="0099598B"/>
     <w:rsid w:val="009962C0"/>
-    <w:rsid w:val="00996D8C"/>
+    <w:rsid w:val="00996F4C"/>
+    <w:rsid w:val="009A19A5"/>
     <w:rsid w:val="009A19E1"/>
-    <w:rsid w:val="009A5D9E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009A7CB5"/>
+    <w:rsid w:val="009A3990"/>
+    <w:rsid w:val="009A54E4"/>
+    <w:rsid w:val="009B3330"/>
+    <w:rsid w:val="009B65B1"/>
     <w:rsid w:val="009B751B"/>
-    <w:rsid w:val="009C1347"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00A34290"/>
+    <w:rsid w:val="009C0175"/>
+    <w:rsid w:val="009C5485"/>
+    <w:rsid w:val="009C5EC6"/>
+    <w:rsid w:val="009D3AA3"/>
+    <w:rsid w:val="009E0BE6"/>
+    <w:rsid w:val="009E3CD5"/>
+    <w:rsid w:val="009E69AB"/>
+    <w:rsid w:val="009E6B17"/>
+    <w:rsid w:val="009E7E82"/>
+    <w:rsid w:val="009F211D"/>
+    <w:rsid w:val="009F545D"/>
+    <w:rsid w:val="009F560E"/>
+    <w:rsid w:val="009F7F7F"/>
+    <w:rsid w:val="00A025D8"/>
+    <w:rsid w:val="00A06C26"/>
+    <w:rsid w:val="00A07764"/>
+    <w:rsid w:val="00A106FB"/>
+    <w:rsid w:val="00A137E1"/>
+    <w:rsid w:val="00A16581"/>
+    <w:rsid w:val="00A177E6"/>
+    <w:rsid w:val="00A266C1"/>
     <w:rsid w:val="00A37664"/>
-    <w:rsid w:val="00A435D3"/>
+    <w:rsid w:val="00A4000E"/>
+    <w:rsid w:val="00A42DE0"/>
     <w:rsid w:val="00A43D05"/>
-    <w:rsid w:val="00A44B52"/>
-    <w:rsid w:val="00A50C3B"/>
+    <w:rsid w:val="00A43DB7"/>
+    <w:rsid w:val="00A45B8D"/>
+    <w:rsid w:val="00A46779"/>
     <w:rsid w:val="00A547EA"/>
-    <w:rsid w:val="00A5616B"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00A8104C"/>
+    <w:rsid w:val="00A57ADF"/>
+    <w:rsid w:val="00A67445"/>
+    <w:rsid w:val="00A71C1A"/>
     <w:rsid w:val="00A820CD"/>
-    <w:rsid w:val="00A829BA"/>
-[...11 lines deleted...]
-    <w:rsid w:val="00AC1BD9"/>
+    <w:rsid w:val="00A83A70"/>
+    <w:rsid w:val="00A86A02"/>
+    <w:rsid w:val="00A91C2F"/>
+    <w:rsid w:val="00A942A3"/>
+    <w:rsid w:val="00A954B2"/>
+    <w:rsid w:val="00A95A8F"/>
+    <w:rsid w:val="00AA03BC"/>
+    <w:rsid w:val="00AA6BFF"/>
+    <w:rsid w:val="00AB2F4F"/>
+    <w:rsid w:val="00AB4FC6"/>
+    <w:rsid w:val="00AB68F2"/>
+    <w:rsid w:val="00AC2EBD"/>
     <w:rsid w:val="00AC5EAE"/>
-    <w:rsid w:val="00AD1DC9"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00AD5B72"/>
+    <w:rsid w:val="00AD06CC"/>
+    <w:rsid w:val="00AD11ED"/>
+    <w:rsid w:val="00AE0454"/>
+    <w:rsid w:val="00AE150E"/>
     <w:rsid w:val="00AE3362"/>
-    <w:rsid w:val="00AE3D0B"/>
     <w:rsid w:val="00AF4C82"/>
+    <w:rsid w:val="00AF5A87"/>
+    <w:rsid w:val="00AF79BD"/>
     <w:rsid w:val="00AF7DDC"/>
+    <w:rsid w:val="00B004D7"/>
+    <w:rsid w:val="00B00C80"/>
+    <w:rsid w:val="00B015D9"/>
     <w:rsid w:val="00B02B08"/>
-    <w:rsid w:val="00B05059"/>
-[...14 lines deleted...]
-    <w:rsid w:val="00B920AC"/>
+    <w:rsid w:val="00B02C2C"/>
+    <w:rsid w:val="00B05731"/>
+    <w:rsid w:val="00B05D40"/>
+    <w:rsid w:val="00B116FC"/>
+    <w:rsid w:val="00B1301D"/>
+    <w:rsid w:val="00B15829"/>
+    <w:rsid w:val="00B24BF8"/>
+    <w:rsid w:val="00B3369D"/>
+    <w:rsid w:val="00B37CED"/>
+    <w:rsid w:val="00B40519"/>
+    <w:rsid w:val="00B45819"/>
+    <w:rsid w:val="00B5024F"/>
+    <w:rsid w:val="00B512DB"/>
+    <w:rsid w:val="00B52B92"/>
+    <w:rsid w:val="00B6015E"/>
+    <w:rsid w:val="00B7023E"/>
+    <w:rsid w:val="00B70E02"/>
+    <w:rsid w:val="00B8154D"/>
+    <w:rsid w:val="00B831BC"/>
+    <w:rsid w:val="00B90887"/>
     <w:rsid w:val="00B937D8"/>
-    <w:rsid w:val="00BA18A7"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00BF6DAB"/>
+    <w:rsid w:val="00B9553C"/>
+    <w:rsid w:val="00B9701C"/>
+    <w:rsid w:val="00BB14C6"/>
+    <w:rsid w:val="00BB3AC0"/>
+    <w:rsid w:val="00BB7296"/>
+    <w:rsid w:val="00BC23F5"/>
+    <w:rsid w:val="00BC573A"/>
+    <w:rsid w:val="00BD4A7A"/>
+    <w:rsid w:val="00BE495C"/>
+    <w:rsid w:val="00BF52CF"/>
+    <w:rsid w:val="00BF6962"/>
+    <w:rsid w:val="00BF6E35"/>
+    <w:rsid w:val="00C028DD"/>
     <w:rsid w:val="00C06A93"/>
     <w:rsid w:val="00C0767A"/>
     <w:rsid w:val="00C11C3C"/>
-    <w:rsid w:val="00C146BE"/>
+    <w:rsid w:val="00C123B2"/>
+    <w:rsid w:val="00C1535A"/>
     <w:rsid w:val="00C15484"/>
-    <w:rsid w:val="00C1660F"/>
+    <w:rsid w:val="00C156AB"/>
     <w:rsid w:val="00C2101E"/>
-    <w:rsid w:val="00C32697"/>
-    <w:rsid w:val="00C33820"/>
+    <w:rsid w:val="00C210EE"/>
     <w:rsid w:val="00C34111"/>
-    <w:rsid w:val="00C4665C"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00C826DB"/>
+    <w:rsid w:val="00C35D86"/>
+    <w:rsid w:val="00C37CB3"/>
+    <w:rsid w:val="00C4010F"/>
+    <w:rsid w:val="00C40A0D"/>
+    <w:rsid w:val="00C4231A"/>
+    <w:rsid w:val="00C51B78"/>
+    <w:rsid w:val="00C5205B"/>
+    <w:rsid w:val="00C52629"/>
+    <w:rsid w:val="00C53F0C"/>
+    <w:rsid w:val="00C659D9"/>
+    <w:rsid w:val="00C74809"/>
     <w:rsid w:val="00C8272F"/>
-    <w:rsid w:val="00C85B82"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00CB7E4D"/>
+    <w:rsid w:val="00C872DC"/>
+    <w:rsid w:val="00C9176C"/>
+    <w:rsid w:val="00C946F7"/>
+    <w:rsid w:val="00C96C29"/>
+    <w:rsid w:val="00C971AB"/>
+    <w:rsid w:val="00C97A9A"/>
+    <w:rsid w:val="00CA0520"/>
+    <w:rsid w:val="00CA0C24"/>
+    <w:rsid w:val="00CA3D77"/>
+    <w:rsid w:val="00CB53BC"/>
+    <w:rsid w:val="00CB56A7"/>
     <w:rsid w:val="00CC47AF"/>
-    <w:rsid w:val="00CC5F27"/>
-    <w:rsid w:val="00CD5758"/>
+    <w:rsid w:val="00CC577E"/>
+    <w:rsid w:val="00CD1986"/>
+    <w:rsid w:val="00CD640C"/>
     <w:rsid w:val="00CE1A06"/>
-    <w:rsid w:val="00CF35BF"/>
+    <w:rsid w:val="00CE2EF1"/>
+    <w:rsid w:val="00CE3599"/>
+    <w:rsid w:val="00CE55D2"/>
+    <w:rsid w:val="00D0099B"/>
+    <w:rsid w:val="00D00BCA"/>
+    <w:rsid w:val="00D04ADB"/>
+    <w:rsid w:val="00D05A5B"/>
     <w:rsid w:val="00D05B49"/>
     <w:rsid w:val="00D06E62"/>
     <w:rsid w:val="00D20E41"/>
-    <w:rsid w:val="00D3014C"/>
-    <w:rsid w:val="00D3048B"/>
+    <w:rsid w:val="00D25EBB"/>
+    <w:rsid w:val="00D32F38"/>
+    <w:rsid w:val="00D35CE8"/>
+    <w:rsid w:val="00D37234"/>
+    <w:rsid w:val="00D37D47"/>
+    <w:rsid w:val="00D45F5D"/>
+    <w:rsid w:val="00D516A9"/>
+    <w:rsid w:val="00D521D2"/>
     <w:rsid w:val="00D52373"/>
-    <w:rsid w:val="00D53801"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D7195C"/>
+    <w:rsid w:val="00D52917"/>
+    <w:rsid w:val="00D601A9"/>
+    <w:rsid w:val="00D60475"/>
+    <w:rsid w:val="00D60C17"/>
+    <w:rsid w:val="00D70B2D"/>
+    <w:rsid w:val="00D72AB5"/>
+    <w:rsid w:val="00D753CC"/>
     <w:rsid w:val="00D9330E"/>
-    <w:rsid w:val="00D9679F"/>
-[...14 lines deleted...]
-    <w:rsid w:val="00DF52F7"/>
+    <w:rsid w:val="00D9472A"/>
+    <w:rsid w:val="00D96844"/>
+    <w:rsid w:val="00D97972"/>
+    <w:rsid w:val="00DA285D"/>
+    <w:rsid w:val="00DA2F48"/>
+    <w:rsid w:val="00DB1AB2"/>
+    <w:rsid w:val="00DB5B66"/>
+    <w:rsid w:val="00DD01E3"/>
+    <w:rsid w:val="00DD0AFC"/>
+    <w:rsid w:val="00DE1C6E"/>
+    <w:rsid w:val="00DE45C4"/>
+    <w:rsid w:val="00DE6751"/>
+    <w:rsid w:val="00DF1E34"/>
     <w:rsid w:val="00DF778C"/>
-    <w:rsid w:val="00E022E6"/>
+    <w:rsid w:val="00E01B16"/>
+    <w:rsid w:val="00E0273E"/>
+    <w:rsid w:val="00E073E9"/>
     <w:rsid w:val="00E102E9"/>
-    <w:rsid w:val="00E15A2A"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00E80CD6"/>
+    <w:rsid w:val="00E3260F"/>
+    <w:rsid w:val="00E3357D"/>
+    <w:rsid w:val="00E411E1"/>
+    <w:rsid w:val="00E500A6"/>
+    <w:rsid w:val="00E50E45"/>
+    <w:rsid w:val="00E66B64"/>
+    <w:rsid w:val="00E67BA0"/>
+    <w:rsid w:val="00E81878"/>
     <w:rsid w:val="00E84D53"/>
-    <w:rsid w:val="00E94486"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00EA22B3"/>
+    <w:rsid w:val="00E932DA"/>
+    <w:rsid w:val="00E97905"/>
     <w:rsid w:val="00EA2F74"/>
     <w:rsid w:val="00EA6531"/>
     <w:rsid w:val="00EA7EAC"/>
-    <w:rsid w:val="00EB7F78"/>
-    <w:rsid w:val="00EC1195"/>
+    <w:rsid w:val="00EB2743"/>
+    <w:rsid w:val="00EB31DF"/>
+    <w:rsid w:val="00EB3C97"/>
+    <w:rsid w:val="00EB63FD"/>
     <w:rsid w:val="00EC11D3"/>
     <w:rsid w:val="00EC2113"/>
-    <w:rsid w:val="00EC2CF8"/>
     <w:rsid w:val="00EC5AF1"/>
-    <w:rsid w:val="00EC6016"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00EC66AA"/>
     <w:rsid w:val="00EC7AB2"/>
-    <w:rsid w:val="00ED3C21"/>
-    <w:rsid w:val="00EE0E38"/>
+    <w:rsid w:val="00ED54AF"/>
+    <w:rsid w:val="00EE1BAE"/>
+    <w:rsid w:val="00EE25EC"/>
+    <w:rsid w:val="00EE2672"/>
+    <w:rsid w:val="00EE345B"/>
+    <w:rsid w:val="00EE5B4A"/>
+    <w:rsid w:val="00EF0264"/>
     <w:rsid w:val="00EF1CBD"/>
     <w:rsid w:val="00EF2200"/>
-    <w:rsid w:val="00EF29B3"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00F452A2"/>
+    <w:rsid w:val="00EF43D7"/>
+    <w:rsid w:val="00F00B24"/>
+    <w:rsid w:val="00F20C59"/>
+    <w:rsid w:val="00F26B4B"/>
+    <w:rsid w:val="00F3512B"/>
+    <w:rsid w:val="00F419BF"/>
+    <w:rsid w:val="00F42F4B"/>
     <w:rsid w:val="00F45492"/>
-    <w:rsid w:val="00F45EC9"/>
-    <w:rsid w:val="00F6032C"/>
+    <w:rsid w:val="00F47045"/>
+    <w:rsid w:val="00F5343C"/>
+    <w:rsid w:val="00F5397E"/>
+    <w:rsid w:val="00F60256"/>
     <w:rsid w:val="00F60389"/>
-    <w:rsid w:val="00F64FEB"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F84C58"/>
+    <w:rsid w:val="00F61120"/>
+    <w:rsid w:val="00F62241"/>
+    <w:rsid w:val="00F7213E"/>
+    <w:rsid w:val="00F73811"/>
+    <w:rsid w:val="00F73AE6"/>
+    <w:rsid w:val="00F814B4"/>
+    <w:rsid w:val="00F81764"/>
+    <w:rsid w:val="00F91A44"/>
+    <w:rsid w:val="00F932CA"/>
     <w:rsid w:val="00F933CE"/>
+    <w:rsid w:val="00F93AF6"/>
     <w:rsid w:val="00F948E8"/>
-    <w:rsid w:val="00F97B0B"/>
+    <w:rsid w:val="00F96EF1"/>
+    <w:rsid w:val="00F97BB6"/>
+    <w:rsid w:val="00FA1463"/>
     <w:rsid w:val="00FA1D8B"/>
-    <w:rsid w:val="00FA404C"/>
     <w:rsid w:val="00FA430D"/>
-    <w:rsid w:val="00FA5C42"/>
+    <w:rsid w:val="00FA65CB"/>
+    <w:rsid w:val="00FB5078"/>
     <w:rsid w:val="00FC361B"/>
-    <w:rsid w:val="00FC5553"/>
+    <w:rsid w:val="00FC3A19"/>
+    <w:rsid w:val="00FD0526"/>
     <w:rsid w:val="00FE207C"/>
-    <w:rsid w:val="00FE6804"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00FF79C3"/>
+    <w:rsid w:val="00FF4844"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-AU"/>
+  <w:themeFontLang w:val="en-AU" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="7C338E6A"/>
+  <w14:docId w14:val="29826D42"/>
   <w14:defaultImageDpi w14:val="300"/>
-  <w15:docId w15:val="{C4849702-310B-4ABC-998D-E65C070E0F63}"/>
+  <w15:docId w15:val="{C464151C-FF05-4288-A8C5-8EAC433E0304}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
@@ -12160,51 +12626,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="0"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -12386,162 +12852,161 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002E5756"/>
+    <w:rsid w:val="00CE3599"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="006444FB"/>
+    <w:rsid w:val="00DA285D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:color w:val="305497"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="000755EE"/>
+    <w:rsid w:val="00120DF8"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Heading2"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00C34111"/>
+    <w:rsid w:val="004C5EC3"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:bCs/>
+      <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="4"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:color w:val="243F60"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
@@ -12682,51 +13147,50 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003C1B90"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="003C1B90"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:uiPriority w:val="59"/>
     <w:rsid w:val="000D69A3"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Documentdetails">
     <w:name w:val="Document details"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00250C62"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="60"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
@@ -12736,155 +13200,150 @@
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004D040B"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
-    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00592112"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:ind w:left="-284"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:link w:val="Footer"/>
-    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00592112"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
     <w:name w:val="Heading"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00DF778C"/>
+    <w:rsid w:val="00E81878"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
-      <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="32"/>
+      <w:color w:val="305497"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="006444FB"/>
+    <w:rsid w:val="00DA285D"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:color w:val="305497"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="000755EE"/>
+    <w:rsid w:val="00120DF8"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
       <w:b/>
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:color w:val="305497"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00C34111"/>
+    <w:rsid w:val="004C5EC3"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
       <w:bCs/>
-      <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:rsid w:val="000755EE"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:rsid w:val="000755EE"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:color w:val="243F60"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="000755EE"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="243F60"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
@@ -12946,115 +13405,117 @@
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FA1D8B"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:spacing w:before="480" w:after="0" w:line="276" w:lineRule="auto"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:color w:val="365F91"/>
       <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E80CD6"/>
+    <w:rsid w:val="0018278E"/>
     <w:pPr>
       <w:spacing w:after="100"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:color w:val="305497"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002E5756"/>
+    <w:rsid w:val="00063186"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1022"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
       </w:tabs>
       <w:spacing w:after="100"/>
       <w:ind w:left="240" w:firstLine="194"/>
     </w:pPr>
+    <w:rPr>
+      <w:color w:val="305497"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007444AC"/>
+    <w:rsid w:val="00AD06CC"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:color w:val="0000FF"/>
+      <w:color w:val="467886"/>
       <w:sz w:val="24"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
-    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00A547EA"/>
+    <w:rsid w:val="00AB68F2"/>
     <w:pPr>
       <w:spacing w:before="2280" w:after="240"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
       <w:b/>
-      <w:color w:val="6A1A41"/>
+      <w:color w:val="305497"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:link w:val="Title"/>
-    <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00A547EA"/>
+    <w:rsid w:val="00AB68F2"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
       <w:b/>
-      <w:color w:val="6A1A41"/>
+      <w:color w:val="305497"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="56"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00126611"/>
     <w:pPr>
       <w:spacing w:after="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
       <w:b/>
       <w:color w:val="565A5C"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
@@ -13126,59 +13587,59 @@
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00A547EA"/>
+    <w:rsid w:val="005554A8"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
-      <w:spacing w:after="120"/>
-      <w:ind w:left="357" w:hanging="357"/>
+      <w:spacing w:before="120"/>
+      <w:ind w:left="714" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="LightGrid-Accent2">
     <w:name w:val="Light Grid Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="003D708E"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
@@ -13270,50 +13731,51 @@
           <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="003D708E"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabledata">
     <w:name w:val="Table data"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00EA7EAC"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tableheading">
     <w:name w:val="Table heading"/>
     <w:basedOn w:val="Tabledata"/>
     <w:qFormat/>
     <w:rsid w:val="00EA7EAC"/>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
@@ -13330,385 +13792,342 @@
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListNumber">
     <w:name w:val="List Number"/>
     <w:basedOn w:val="ListParagraph"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002E5756"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
       <w:spacing w:before="120" w:after="120"/>
       <w:ind w:hanging="578"/>
       <w:contextualSpacing w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Pa14">
-[...15 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CB2D2E"/>
+    <w:rsid w:val="00921B16"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CB2D2E"/>
+    <w:rsid w:val="00921B16"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
-    <w:rsid w:val="00CB2D2E"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00921B16"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CB2D2E"/>
+    <w:rsid w:val="00921B16"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00CB2D2E"/>
+    <w:rsid w:val="00921B16"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:lang w:eastAsia="en-US"/>
-    </w:rPr>
-[...13 lines deleted...]
-      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EC6016"/>
+    <w:rsid w:val="00D96844"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="480"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleHeading1JustifiedLeft032cmRight0cmBefore">
-[...2 lines deleted...]
-    <w:rsid w:val="00EC6016"/>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0038707B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00043DB1"/>
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...7 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman"/>
-[...2 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
-[...25 lines deleted...]
-    <w:name w:val="footnote reference"/>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A10144"/>
+    <w:rsid w:val="00ED54AF"/>
     <w:rPr>
-      <w:vertAlign w:val="superscript"/>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="DCStable1">
-    <w:name w:val="DCStable1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
+    <w:name w:val="List Paragraph Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="ListParagraph"/>
+    <w:uiPriority w:val="34"/>
+    <w:rsid w:val="00294509"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="H1nonumber">
+    <w:name w:val="H1nonumber"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:qFormat/>
+    <w:rsid w:val="005554A8"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="0"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F814B4"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="DCStable12">
+    <w:name w:val="DCStable12"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00916DC3"/>
+    <w:rsid w:val="00BF6E35"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="DCStable2">
-[...1 lines deleted...]
-    <w:basedOn w:val="TableNormal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListNumber1">
+    <w:name w:val="List Number1"/>
+    <w:basedOn w:val="Heading3"/>
+    <w:next w:val="ListNumber"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00916DC3"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000F6D44"/>
+    <w:pPr>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="6"/>
+      </w:numPr>
+      <w:spacing w:before="120"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...41 lines deleted...]
-      <w:u w:val="single"/>
+      <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
-[...4 lines deleted...]
-    <w:rsid w:val="00A829BA"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="pf0">
+    <w:name w:val="pf0"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00D72AB5"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:ind w:left="720"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
+    <w:name w:val="cf01"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="99"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E15A2A"/>
+    <w:rsid w:val="00D72AB5"/>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="17127434">
+    <w:div w:id="356464968">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1352804572">
+    <w:div w:id="884020552">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1354653893">
+    <w:div w:id="936788181">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Documents/monitoring-compliance-framework.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/organisation/department-of-justice/freedom-of-information-department-of-justice" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Documents/prison-compliance-manual-adult-prisons.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/organisation/department-of-justice/freedom-of-information-department-of-justice" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.wa.gov.au%2Forganisation%2Fdepartment-of-justice%2Finformation-privacy-statement-department-of-justice&amp;data=05%7C02%7CClaire.Byrne%40justice.wa.gov.au%7C6a9e5e83a74047dc648508dea68c1167%7Caa5122b801884f14a483166b490071d0%7C0%7C0%7C639131317743363078%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=FH3YJXTbMId9tiuGejVsiFC4RYBou2Rz3ZTxJut1Sxk%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Documents/monitoring-compliance-framework.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/system/files/2025-08/national-principles-for-child-safe-organisations.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/Pages/pris.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.wa.gov.au%2Forganisation%2Fdepartment-of-justice%2Finformation-privacy-statement-department-of-justice&amp;data=05%7C02%7CClaire.Byrne%40justice.wa.gov.au%7C6a9e5e83a74047dc648508dea68c1167%7Caa5122b801884f14a483166b490071d0%7C0%7C0%7C639131317743363078%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=FH3YJXTbMId9tiuGejVsiFC4RYBou2Rz3ZTxJut1Sxk%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/organisation/department-of-justice/freedom-of-information-department-of-justice" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/system/files/2025-08/national-principles-for-child-safe-organisations.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/Pages/pris.aspx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/organisation/department-of-justice/freedom-of-information-department-of-justice" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -13973,50 +14392,127 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <pa8a0a93780a4945b3173f20d8e45055 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Templates</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">d73d990e-b5bb-4bad-9fd6-d25e3a2f8bb9</TermId>
+        </TermInfo>
+      </Terms>
+    </pa8a0a93780a4945b3173f20d8e45055>
+    <Contributor_x0020_Name xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <UserInfo>
+        <DisplayName>Nageswaran, Nimilandra</DisplayName>
+        <AccountId>20</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </Contributor_x0020_Name>
+    <Published_x0020_Year xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
+    <_DCDateModified xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
+    <_Publisher xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Department of Justice</_Publisher>
+    <Date_x0020_Valid_x0020_To xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
+    <Position xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">Senior Project Officer</Position>
+    <n398ab4bf91e43a0a550736abedc299f xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Advisory Services</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">8cc1496a-6584-483e-8dcd-3e26a031bf44</TermId>
+        </TermInfo>
+      </Terms>
+    </n398ab4bf91e43a0a550736abedc299f>
+    <TaxCatchAll xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Value>10</Value>
+      <Value>9</Value>
+      <Value>8</Value>
+      <Value>7</Value>
+    </TaxCatchAll>
+    <kf620cb349b946fa81ca1074c0b3c5af xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Strategic Communications</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">f79bcab4-4348-403e-ad4c-9761a12bb89b</TermId>
+        </TermInfo>
+      </Terms>
+    </kf620cb349b946fa81ca1074c0b3c5af>
+    <CategoryDescription xmlns="http://schemas.microsoft.com/sharepoint.v3">COPP 2.2 Prisoner Orientation</CategoryDescription>
+    <_ResourceType xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Documents</_ResourceType>
+    <g2cdfbdd30c849e9bbb5c12aa747ff35 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Community Relations</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">ffba8bc2-640c-4bfe-8f63-b1fc456e246a</TermId>
+        </TermInfo>
+      </Terms>
+    </g2cdfbdd30c849e9bbb5c12aa747ff35>
+    <Contributor_x0020_Email xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <UserInfo>
+        <DisplayName>Nageswaran, Nimilandra</DisplayName>
+        <AccountId>20</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </Contributor_x0020_Email>
+    <Date_x0020_Valid_x0020_From xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
+    <_DCDateCreated xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="DCS Document" ma:contentTypeID="0x010100C5D63A055CE82242A2E4B837C82D470C00F0D83A50F2144C42ACB5D0D7865205AD" ma:contentTypeVersion="3" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="42bbab49f36ed8fec9b3c3a5d5a50fb9">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="87620643-678a-4ec4-b8d1-35ea5295a2f1" xmlns:ns3="http://schemas.microsoft.com/sharepoint.v3" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v3/fields" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5803bea382f296392a5d9361e4ac8430" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint.v3"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:CategoryDescription"/>
                 <xsd:element ref="ns4:_ResourceType" minOccurs="0"/>
                 <xsd:element ref="ns4:_Publisher" minOccurs="0"/>
                 <xsd:element ref="ns2:Published_x0020_Year" minOccurs="0"/>
                 <xsd:element ref="ns2:Contributor_x0020_Name"/>
                 <xsd:element ref="ns2:Contributor_x0020_Email"/>
                 <xsd:element ref="ns2:Position" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x0020_Valid_x0020_From" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x0020_Valid_x0020_To" minOccurs="0"/>
                 <xsd:element ref="ns4:_DCDateCreated" minOccurs="0"/>
                 <xsd:element ref="ns4:_DCDateModified" minOccurs="0"/>
                 <xsd:element ref="ns2:n398ab4bf91e43a0a550736abedc299f" minOccurs="0"/>
@@ -14266,223 +14762,146 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="15230902-a580-4ba6-8738-a56353c9ac26" ContentTypeId="0x010100C5D63A055CE82242A2E4B837C82D470C" PreviousValue="false"/>
-</file>
-[...75 lines deleted...]
-</p:properties>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FB0FFF2-7B4A-4717-AA7C-B8857DAA5CD4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37D31270-8447-466A-B9FE-DA2C0C9A5A75}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{734891CD-0402-4469-9D8D-E9985E0D0EEA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E171D0D4-FBD3-4076-A952-B1BC63707D36}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C4B9A188-5327-4C0B-9D39-51B5334CC834}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D0DEE90F-AA15-4E5E-88CD-909EAD0879AB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>2828</Words>
-  <Characters>16121</Characters>
+  <Words>2174</Words>
+  <Characters>12777</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
-  <Lines>134</Lines>
-  <Paragraphs>37</Paragraphs>
+  <Lines>402</Lines>
+  <Paragraphs>178</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>COPP template</vt:lpstr>
+      <vt:lpstr>COPP 2.2 Prisoner Orientation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>Nimilandra.Nageswaran@correctiveservices.wa.gov.au</Manager>
   <Company>Department of Justice</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18912</CharactersWithSpaces>
+  <CharactersWithSpaces>14850</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>20</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc358819794</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -14523,61 +14942,94 @@
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc358819791</vt:lpwstr>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>COPP template</dc:title>
+  <dc:title>COPP 2.2 Prisoner Orientation</dc:title>
   <dc:subject/>
-  <dc:creator>Byrne, Claire</dc:creator>
+  <dc:creator>Davies, Richard</dc:creator>
   <cp:keywords>Commissioner's Operating Policy and Procedure (COPP); Prison Operations; Adult Custodial; Procedures; Policies.</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C5D63A055CE82242A2E4B837C82D470C00F0D83A50F2144C42ACB5D0D7865205AD</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>10;#Advisory Services|8cc1496a-6584-483e-8dcd-3e26a031bf44</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Document Type">
     <vt:lpwstr>9;#Templates|d73d990e-b5bb-4bad-9fd6-d25e3a2f8bb9</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Function">
     <vt:lpwstr>8;#Community Relations|ffba8bc2-640c-4bfe-8f63-b1fc456e246a</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Business Area">
     <vt:lpwstr>7;#Strategic Communications|f79bcab4-4348-403e-ad4c-9761a12bb89b</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Base Target">
     <vt:lpwstr>_blank</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ClassificationContentMarkingHeaderShapeIds">
+    <vt:lpwstr>5ff20fc9,1bc55262,6d058f55,1cac9c62</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ClassificationContentMarkingHeaderFontProps">
+    <vt:lpwstr>#ff0000,12,Calibri</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ClassificationContentMarkingHeaderText">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SetDate">
+    <vt:lpwstr>2026-07-20T05:40:22Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Name">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SiteId">
+    <vt:lpwstr>aa5122b8-0188-4f14-a483-166b490071d0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ActionId">
+    <vt:lpwstr>cd359512-a1cf-4e18-ab48-b29662a1109e</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ContentBits">
+    <vt:lpwstr>1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
 </Properties>
 </file>