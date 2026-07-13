--- v0 (2025-12-10)
+++ v1 (2026-07-13)
@@ -10,51 +10,51 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="39827890" w14:textId="26FBEE41" w:rsidR="00146739" w:rsidRPr="002E5756" w:rsidRDefault="008114B3" w:rsidP="00690408">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:widowControl w:val="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_top"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="002E5756">
         <w:t xml:space="preserve">COPP </w:t>
       </w:r>
       <w:r w:rsidR="00310BF2">
         <w:t>10.</w:t>
       </w:r>
       <w:r w:rsidR="006D64BE">
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00310BF2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00551F83">
         <w:t>Prison Offence</w:t>
       </w:r>
       <w:r w:rsidR="00DB0878">
         <w:t>s and Charges</w:t>
@@ -90,220 +90,226 @@
         <w:gridCol w:w="9010"/>
       </w:tblGrid>
       <w:tr w:rsidR="00126611" w14:paraId="4C7C3246" w14:textId="77777777" w:rsidTr="005E7554">
         <w:trPr>
           <w:trHeight w:val="4791"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9010" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FCFCFA"/>
           </w:tcPr>
           <w:p w14:paraId="13EB439D" w14:textId="77777777" w:rsidR="00126611" w:rsidRPr="00365E34" w:rsidRDefault="00126611" w:rsidP="00126611">
             <w:pPr>
               <w:pStyle w:val="Heading"/>
             </w:pPr>
             <w:r>
               <w:t>Principles</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="438D8872" w14:textId="30A86F6F" w:rsidR="00663830" w:rsidRPr="00466CBC" w:rsidRDefault="002E5756" w:rsidP="0037216B">
+          <w:p w14:paraId="438D8872" w14:textId="21F8DC18" w:rsidR="00663830" w:rsidRPr="00691E97" w:rsidRDefault="002E5756" w:rsidP="0037216B">
             <w:pPr>
               <w:spacing w:after="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="00436315">
+            <w:r w:rsidRPr="00691E97">
               <w:t xml:space="preserve">As referenced in </w:t>
             </w:r>
-            <w:r w:rsidR="00466CBC" w:rsidRPr="00436315">
+            <w:r w:rsidR="00466CBC" w:rsidRPr="00691E97">
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r w:rsidR="00466CBC" w:rsidRPr="002F576D">
+              <w:r w:rsidR="001E3028" w:rsidRPr="00691E97">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t>Guiding Principles for Corrections Australia 2018</w:t>
+                <w:t>Guiding Principles for Corrections Australia, Revised 2025</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="002F576D">
+            <w:r w:rsidRPr="00691E97">
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27B84FE9" w14:textId="77777777" w:rsidR="00310BF2" w:rsidRPr="00436315" w:rsidRDefault="00310BF2" w:rsidP="0037216B">
+          <w:p w14:paraId="27B84FE9" w14:textId="77777777" w:rsidR="00310BF2" w:rsidRPr="00691E97" w:rsidRDefault="00310BF2" w:rsidP="0037216B">
             <w:pPr>
               <w:spacing w:after="120"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="64DE76F5" w14:textId="37A85687" w:rsidR="00310BF2" w:rsidRPr="00466CBC" w:rsidRDefault="00310BF2" w:rsidP="0037216B">
+          <w:p w14:paraId="64DE76F5" w14:textId="403C252F" w:rsidR="00310BF2" w:rsidRPr="00691E97" w:rsidRDefault="001E3028" w:rsidP="0037216B">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005E2AC7">
+            <w:r w:rsidRPr="00691E97">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>3.4.1</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0037216B">
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00310BF2" w:rsidRPr="00691E97">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>.4.1</w:t>
+            </w:r>
+            <w:r w:rsidR="00310BF2" w:rsidRPr="00691E97">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00466CBC">
+            <w:r w:rsidR="00310BF2" w:rsidRPr="00691E97">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Rules and routines provided to prisoners encourage their responsible behaviour and support the security, good order and management of the prison</w:t>
             </w:r>
-            <w:r w:rsidR="007B30B5" w:rsidRPr="00466CBC">
+            <w:r w:rsidR="007B30B5" w:rsidRPr="00691E97">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="458682A0" w14:textId="77777777" w:rsidR="00310BF2" w:rsidRPr="00466CBC" w:rsidRDefault="00310BF2" w:rsidP="0037216B">
+          <w:p w14:paraId="458682A0" w14:textId="716BD6B8" w:rsidR="00310BF2" w:rsidRPr="00691E97" w:rsidRDefault="001E3028" w:rsidP="0037216B">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00466CBC">
+            <w:r w:rsidRPr="00691E97">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve">3.4.2 Allegations of prisoner misconduct are investigated and managed appropriately, promptly and fairly. </w:t>
-[...4 lines deleted...]
-              <w:spacing w:after="120"/>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00310BF2" w:rsidRPr="00691E97">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00466CBC">
+              <w:t xml:space="preserve">.4.2 Allegations of prisoner misconduct are investigated and managed appropriately, promptly and fairly. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="544E03FF" w14:textId="421CF1C3" w:rsidR="00310BF2" w:rsidRPr="00691E97" w:rsidRDefault="001E3028" w:rsidP="0037216B">
+            <w:pPr>
+              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>3.4.3 Prisoner discipline is lawful, proportionate and timely. Discipline decisions are based on evidence and are made without bias.</w:t>
-[...4 lines deleted...]
-              <w:spacing w:after="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00691E97">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00310BF2" w:rsidRPr="00691E97">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve">3.4.4 </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="009F6DA4">
+              <w:t>.4.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00691E97">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>Prisoners/offenders are aware of the reasons for any</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00310BF2" w:rsidRPr="00691E97">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="009F6DA4">
+              <w:t xml:space="preserve"> Prisoner discipline is lawful, proportionate and timely. Discipline decisions are based on evidence and are made without bias.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="568BCE75" w14:textId="50F2E812" w:rsidR="00436315" w:rsidRPr="00436315" w:rsidRDefault="001E3028" w:rsidP="0037216B">
+            <w:pPr>
+              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>imposed sanctions and acknowledge they understand</w:t>
-[...1 lines deleted...]
-            <w:r>
+            </w:pPr>
+            <w:r w:rsidRPr="00691E97">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="009F6DA4">
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="009F6DA4" w:rsidRPr="00691E97">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>their rights of appeal. Appeals are facilitated by an</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>.4.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00691E97">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="009F6DA4">
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="009F6DA4" w:rsidRPr="00691E97">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>independent decision maker in a timely manner.</w:t>
+              <w:t xml:space="preserve"> Prisoners/offenders are aware of the reasons for any imposed sanctions and acknowledge they understand their rights of appeal. Appeals are facilitated by an independent decision maker in a timely manner.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="53A1841D" w14:textId="13010369" w:rsidR="00560F7C" w:rsidRDefault="00560F7C" w:rsidP="00663830"/>
     <w:p w14:paraId="28EC825A" w14:textId="77777777" w:rsidR="00560F7C" w:rsidRDefault="00560F7C">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A8591BA" w14:textId="2E742AF4" w:rsidR="00FA1D8B" w:rsidRPr="00AF7DDC" w:rsidRDefault="00FA1D8B" w:rsidP="00AF7DDC">
       <w:pPr>
         <w:pStyle w:val="Heading"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF7DDC">
         <w:lastRenderedPageBreak/>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1843DCB8" w14:textId="167BA239" w:rsidR="00EC3D62" w:rsidRDefault="003F1909">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
@@ -385,2420 +391,2420 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00EC3D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00EC3D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="00EC3D62">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7E774379" w14:textId="522DA31A" w:rsidR="00EC3D62" w:rsidRDefault="002D7F8A">
+    <w:p w14:paraId="7E774379" w14:textId="522DA31A" w:rsidR="00EC3D62" w:rsidRDefault="00EC3D62">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc175920522" w:history="1">
-        <w:r w:rsidR="00EC3D62" w:rsidRPr="00243EEE">
+        <w:r w:rsidRPr="00243EEE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EC3D62" w:rsidRPr="00243EEE">
+        <w:r w:rsidRPr="00243EEE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Policy</w:t>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc175920522 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="406487D8" w14:textId="275E5BB4" w:rsidR="00EC3D62" w:rsidRDefault="002D7F8A">
+    <w:p w14:paraId="406487D8" w14:textId="275E5BB4" w:rsidR="00EC3D62" w:rsidRDefault="00EC3D62">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc175920523" w:history="1">
-        <w:r w:rsidR="00EC3D62" w:rsidRPr="00243EEE">
+        <w:r w:rsidRPr="00243EEE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EC3D62" w:rsidRPr="00243EEE">
+        <w:r w:rsidRPr="00243EEE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Prison Offences</w:t>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc175920523 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6BBC524B" w14:textId="5A881BB6" w:rsidR="00EC3D62" w:rsidRDefault="002D7F8A">
+    <w:p w14:paraId="6BBC524B" w14:textId="5A881BB6" w:rsidR="00EC3D62" w:rsidRDefault="00EC3D62">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc175920524" w:history="1">
-        <w:r w:rsidR="00EC3D62" w:rsidRPr="00243EEE">
+        <w:r w:rsidRPr="00243EEE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.1</w:t>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EC3D62" w:rsidRPr="00243EEE">
+        <w:r w:rsidRPr="00243EEE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Minor and aggravated prison offences</w:t>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc175920524 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="32ADE582" w14:textId="079EB4DE" w:rsidR="00EC3D62" w:rsidRDefault="002D7F8A">
+    <w:p w14:paraId="32ADE582" w14:textId="079EB4DE" w:rsidR="00EC3D62" w:rsidRDefault="00EC3D62">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc175920525" w:history="1">
-        <w:r w:rsidR="00EC3D62" w:rsidRPr="00243EEE">
+        <w:r w:rsidRPr="00243EEE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.2</w:t>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EC3D62" w:rsidRPr="00243EEE">
+        <w:r w:rsidRPr="00243EEE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Charges of prison offences</w:t>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc175920525 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="544A732F" w14:textId="38809025" w:rsidR="00EC3D62" w:rsidRDefault="002D7F8A">
+    <w:p w14:paraId="544A732F" w14:textId="38809025" w:rsidR="00EC3D62" w:rsidRDefault="00EC3D62">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc175920526" w:history="1">
-        <w:r w:rsidR="00EC3D62" w:rsidRPr="00243EEE">
+        <w:r w:rsidRPr="00243EEE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>3.3</w:t>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EC3D62" w:rsidRPr="00243EEE">
+        <w:r w:rsidRPr="00243EEE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Charges where prisoner due for release</w:t>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc175920526 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4731AC70" w14:textId="1718EB03" w:rsidR="00EC3D62" w:rsidRDefault="002D7F8A">
+    <w:p w14:paraId="4731AC70" w14:textId="1718EB03" w:rsidR="00EC3D62" w:rsidRDefault="00EC3D62">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc175920527" w:history="1">
-        <w:r w:rsidR="00EC3D62" w:rsidRPr="00243EEE">
+        <w:r w:rsidRPr="00243EEE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EC3D62" w:rsidRPr="00243EEE">
+        <w:r w:rsidRPr="00243EEE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Hearing and determination of charges</w:t>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc175920527 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="57B120C6" w14:textId="69834EBC" w:rsidR="00EC3D62" w:rsidRDefault="002D7F8A">
+    <w:p w14:paraId="57B120C6" w14:textId="69834EBC" w:rsidR="00EC3D62" w:rsidRDefault="00EC3D62">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc175920528" w:history="1">
-        <w:r w:rsidR="00EC3D62" w:rsidRPr="00243EEE">
+        <w:r w:rsidRPr="00243EEE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4.1</w:t>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EC3D62" w:rsidRPr="00243EEE">
+        <w:r w:rsidRPr="00243EEE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>General procedures</w:t>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc175920528 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="41432ED6" w14:textId="492C7464" w:rsidR="00EC3D62" w:rsidRDefault="002D7F8A">
+    <w:p w14:paraId="41432ED6" w14:textId="492C7464" w:rsidR="00EC3D62" w:rsidRDefault="00EC3D62">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc175920529" w:history="1">
-        <w:r w:rsidR="00EC3D62" w:rsidRPr="00243EEE">
+        <w:r w:rsidRPr="00243EEE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4.2</w:t>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EC3D62" w:rsidRPr="00243EEE">
+        <w:r w:rsidRPr="00243EEE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Superintendent hearings</w:t>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc175920529 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="49689897" w14:textId="7B9B1F2E" w:rsidR="00EC3D62" w:rsidRDefault="002D7F8A">
+    <w:p w14:paraId="49689897" w14:textId="7B9B1F2E" w:rsidR="00EC3D62" w:rsidRDefault="00EC3D62">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc175920530" w:history="1">
-        <w:r w:rsidR="00EC3D62" w:rsidRPr="00243EEE">
+        <w:r w:rsidRPr="00243EEE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4.3</w:t>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EC3D62" w:rsidRPr="00243EEE">
+        <w:r w:rsidRPr="00243EEE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Visiting Justice hearings</w:t>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc175920530 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4CB2B252" w14:textId="1ACE6E2B" w:rsidR="00EC3D62" w:rsidRDefault="002D7F8A">
+    <w:p w14:paraId="4CB2B252" w14:textId="1ACE6E2B" w:rsidR="00EC3D62" w:rsidRDefault="00EC3D62">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc175920531" w:history="1">
-        <w:r w:rsidR="00EC3D62" w:rsidRPr="00243EEE">
+        <w:r w:rsidRPr="00243EEE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>4.4</w:t>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EC3D62" w:rsidRPr="00243EEE">
+        <w:r w:rsidRPr="00243EEE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Review and/or appeal of a determination</w:t>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc175920531 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7E6FC8FB" w14:textId="60D22EE8" w:rsidR="00EC3D62" w:rsidRDefault="002D7F8A">
+    <w:p w14:paraId="7E6FC8FB" w14:textId="60D22EE8" w:rsidR="00EC3D62" w:rsidRDefault="00EC3D62">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc175920532" w:history="1">
-        <w:r w:rsidR="00EC3D62" w:rsidRPr="00243EEE">
+        <w:r w:rsidRPr="00243EEE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EC3D62" w:rsidRPr="00243EEE">
+        <w:r w:rsidRPr="00243EEE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Imposition of Penalties</w:t>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc175920532 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="217E332E" w14:textId="5210A748" w:rsidR="00EC3D62" w:rsidRDefault="002D7F8A">
+    <w:p w14:paraId="217E332E" w14:textId="5210A748" w:rsidR="00EC3D62" w:rsidRDefault="00EC3D62">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc175920533" w:history="1">
-        <w:r w:rsidR="00EC3D62" w:rsidRPr="00243EEE">
+        <w:r w:rsidRPr="00243EEE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>5.1</w:t>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EC3D62" w:rsidRPr="00243EEE">
+        <w:r w:rsidRPr="00243EEE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Penalties by a Superintendent</w:t>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc175920533 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="017E3811" w14:textId="567F77CC" w:rsidR="00EC3D62" w:rsidRDefault="002D7F8A">
+    <w:p w14:paraId="017E3811" w14:textId="567F77CC" w:rsidR="00EC3D62" w:rsidRDefault="00EC3D62">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc175920534" w:history="1">
-        <w:r w:rsidR="00EC3D62" w:rsidRPr="00243EEE">
+        <w:r w:rsidRPr="00243EEE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5.2</w:t>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EC3D62" w:rsidRPr="00243EEE">
+        <w:r w:rsidRPr="00243EEE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Penalties by a Visiting Justice</w:t>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc175920534 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="62399B2C" w14:textId="76D54C23" w:rsidR="00EC3D62" w:rsidRDefault="002D7F8A">
+    <w:p w14:paraId="62399B2C" w14:textId="76D54C23" w:rsidR="00EC3D62" w:rsidRDefault="00EC3D62">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc175920535" w:history="1">
-        <w:r w:rsidR="00EC3D62" w:rsidRPr="00243EEE">
+        <w:r w:rsidRPr="00243EEE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>5.3</w:t>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EC3D62" w:rsidRPr="00243EEE">
+        <w:r w:rsidRPr="00243EEE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Penalties by a</w:t>
         </w:r>
-        <w:r w:rsidR="00EC3D62" w:rsidRPr="00243EEE">
+        <w:r w:rsidRPr="00243EEE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00EC3D62" w:rsidRPr="00243EEE">
+        <w:r w:rsidRPr="00243EEE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>court of summary jurisdiction</w:t>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc175920535 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5702CD43" w14:textId="5F501A7D" w:rsidR="00EC3D62" w:rsidRDefault="002D7F8A">
+    <w:p w14:paraId="5702CD43" w14:textId="5F501A7D" w:rsidR="00EC3D62" w:rsidRDefault="00EC3D62">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc175920536" w:history="1">
-        <w:r w:rsidR="00EC3D62" w:rsidRPr="00243EEE">
+        <w:r w:rsidRPr="00243EEE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>5.4</w:t>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EC3D62" w:rsidRPr="00243EEE">
+        <w:r w:rsidRPr="00243EEE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Penalty of confinement</w:t>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc175920536 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="21896653" w14:textId="60AACE6B" w:rsidR="00EC3D62" w:rsidRDefault="002D7F8A">
+    <w:p w14:paraId="21896653" w14:textId="60AACE6B" w:rsidR="00EC3D62" w:rsidRDefault="00EC3D62">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc175920537" w:history="1">
-        <w:r w:rsidR="00EC3D62" w:rsidRPr="00243EEE">
+        <w:r w:rsidRPr="00243EEE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EC3D62" w:rsidRPr="00243EEE">
+        <w:r w:rsidRPr="00243EEE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Post Hearing Administration</w:t>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc175920537 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2F272F9B" w14:textId="52432E38" w:rsidR="00EC3D62" w:rsidRDefault="002D7F8A">
+    <w:p w14:paraId="2F272F9B" w14:textId="52432E38" w:rsidR="00EC3D62" w:rsidRDefault="00EC3D62">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc175920538" w:history="1">
-        <w:r w:rsidR="00EC3D62" w:rsidRPr="00243EEE">
+        <w:r w:rsidRPr="00243EEE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EC3D62" w:rsidRPr="00243EEE">
+        <w:r w:rsidRPr="00243EEE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Standing Orders</w:t>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc175920538 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0D5A22A8" w14:textId="6C49E3CF" w:rsidR="00EC3D62" w:rsidRDefault="002D7F8A">
+    <w:p w14:paraId="0D5A22A8" w14:textId="6C49E3CF" w:rsidR="00EC3D62" w:rsidRDefault="00EC3D62">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc175920539" w:history="1">
-        <w:r w:rsidR="00EC3D62" w:rsidRPr="00243EEE">
+        <w:r w:rsidRPr="00243EEE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EC3D62" w:rsidRPr="00243EEE">
+        <w:r w:rsidRPr="00243EEE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Annexures</w:t>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc175920539 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="55F0363C" w14:textId="7159B695" w:rsidR="00EC3D62" w:rsidRDefault="002D7F8A">
+    <w:p w14:paraId="55F0363C" w14:textId="7159B695" w:rsidR="00EC3D62" w:rsidRDefault="00EC3D62">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc175920540" w:history="1">
-        <w:r w:rsidR="00EC3D62" w:rsidRPr="00243EEE">
+        <w:r w:rsidRPr="00243EEE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>8.1</w:t>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EC3D62" w:rsidRPr="00243EEE">
+        <w:r w:rsidRPr="00243EEE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Related COPPs</w:t>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc175920540 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7B5D8644" w14:textId="71E5FBCB" w:rsidR="00EC3D62" w:rsidRDefault="002D7F8A">
+    <w:p w14:paraId="7B5D8644" w14:textId="71E5FBCB" w:rsidR="00EC3D62" w:rsidRDefault="00EC3D62">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc175920541" w:history="1">
-        <w:r w:rsidR="00EC3D62" w:rsidRPr="00243EEE">
+        <w:r w:rsidRPr="00243EEE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>8.2</w:t>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EC3D62" w:rsidRPr="00243EEE">
+        <w:r w:rsidRPr="00243EEE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Definitions and acronyms</w:t>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc175920541 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4DF4E32D" w14:textId="7B40CE0E" w:rsidR="00EC3D62" w:rsidRDefault="002D7F8A">
+    <w:p w14:paraId="4DF4E32D" w14:textId="7B40CE0E" w:rsidR="00EC3D62" w:rsidRDefault="00EC3D62">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc175920542" w:history="1">
-        <w:r w:rsidR="00EC3D62" w:rsidRPr="00243EEE">
+        <w:r w:rsidRPr="00243EEE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>8.3</w:t>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EC3D62" w:rsidRPr="00243EEE">
+        <w:r w:rsidRPr="00243EEE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Related legislation</w:t>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc175920542 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="46BC1495" w14:textId="072E027A" w:rsidR="00EC3D62" w:rsidRDefault="002D7F8A">
+    <w:p w14:paraId="46BC1495" w14:textId="072E027A" w:rsidR="00EC3D62" w:rsidRDefault="00EC3D62">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc175920543" w:history="1">
-        <w:r w:rsidR="00EC3D62" w:rsidRPr="00243EEE">
+        <w:r w:rsidRPr="00243EEE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EC3D62" w:rsidRPr="00243EEE">
+        <w:r w:rsidRPr="00243EEE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Assurance</w:t>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc175920543 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="386E6CCC" w14:textId="23C2D123" w:rsidR="00EC3D62" w:rsidRDefault="002D7F8A">
+    <w:p w14:paraId="386E6CCC" w14:textId="23C2D123" w:rsidR="00EC3D62" w:rsidRDefault="00EC3D62">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="660"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc175920544" w:history="1">
-        <w:r w:rsidR="00EC3D62" w:rsidRPr="00243EEE">
+        <w:r w:rsidRPr="00243EEE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EC3D62" w:rsidRPr="00243EEE">
+        <w:r w:rsidRPr="00243EEE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Document version history</w:t>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc175920544 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7F50B1AF" w14:textId="429B01C6" w:rsidR="00EC3D62" w:rsidRDefault="002D7F8A">
+    <w:p w14:paraId="7F50B1AF" w14:textId="429B01C6" w:rsidR="00EC3D62" w:rsidRDefault="00EC3D62">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc175920545" w:history="1">
-        <w:r w:rsidR="00EC3D62" w:rsidRPr="00243EEE">
+        <w:r w:rsidRPr="00243EEE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Appendix A – Supervision Plan for Prisoners Sentenced to Confinement in Sleeping Quarters S82</w:t>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc175920545 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="55BD9623" w14:textId="257A599F" w:rsidR="00EC3D62" w:rsidRDefault="002D7F8A">
+    <w:p w14:paraId="55BD9623" w14:textId="257A599F" w:rsidR="00EC3D62" w:rsidRDefault="00EC3D62">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc175920546" w:history="1">
-        <w:r w:rsidR="00EC3D62" w:rsidRPr="00243EEE">
+        <w:r w:rsidRPr="00243EEE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Appendix B – Supervision Plan for Prisoners Sentenced to Confinement in a Punishment Cell S82</w:t>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc175920546 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>18</w:t>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="65359773" w14:textId="20E3280E" w:rsidR="00EC3D62" w:rsidRDefault="002D7F8A">
+    <w:p w14:paraId="65359773" w14:textId="20E3280E" w:rsidR="00EC3D62" w:rsidRDefault="00EC3D62">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc175920547" w:history="1">
-        <w:r w:rsidR="00EC3D62" w:rsidRPr="00243EEE">
+        <w:r w:rsidRPr="00243EEE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Appendix C – Procedure for Digital Audio Recording of Visiting Justice Hearings</w:t>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc175920547 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>20</w:t>
         </w:r>
-        <w:r w:rsidR="00EC3D62">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="24E64B61" w14:textId="540015B4" w:rsidR="00634C54" w:rsidRDefault="003F1909" w:rsidP="004E571B">
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="31E693B1" w14:textId="77777777" w:rsidR="00634C54" w:rsidRDefault="00634C54">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="75BCC3C4" w14:textId="65938E2B" w:rsidR="00C8272F" w:rsidRPr="0037216B" w:rsidRDefault="00C8272F" w:rsidP="0037216B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc29801100"/>
       <w:bookmarkStart w:id="2" w:name="_Toc74580968"/>
       <w:bookmarkStart w:id="3" w:name="_Toc88041760"/>
@@ -2874,54 +2880,62 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc29801101"/>
       <w:bookmarkStart w:id="7" w:name="_Toc74580969"/>
       <w:bookmarkStart w:id="8" w:name="_Toc88041761"/>
       <w:bookmarkStart w:id="9" w:name="_Toc88472065"/>
       <w:bookmarkStart w:id="10" w:name="_Toc175920522"/>
       <w:r>
         <w:t>Policy</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12A2115C" w14:textId="29FFCB6F" w:rsidR="00384B18" w:rsidRDefault="001820CB" w:rsidP="00310BF2">
       <w:r>
         <w:t>All p</w:t>
       </w:r>
       <w:r w:rsidR="009F6DA4">
-        <w:t xml:space="preserve">risoners charged with a prison offence shall be treated </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">fairly and lawfully at all times. </w:t>
+        <w:t xml:space="preserve">risoners charged with a prison offence shall be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="009F6DA4">
+        <w:t xml:space="preserve">treated </w:t>
+      </w:r>
+      <w:r>
+        <w:t>fairly and lawfully at all times</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00384B18">
         <w:t xml:space="preserve">Prisoners shall be notified in writing that they have been charged and provided </w:t>
       </w:r>
       <w:r w:rsidR="00803486">
         <w:t xml:space="preserve">with </w:t>
       </w:r>
       <w:r w:rsidR="00384B18">
         <w:t>all necessary information, either written or verbally, to ensure they understand the hearing process and their rights.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="592DCC49" w14:textId="77777777" w:rsidR="00384B18" w:rsidRDefault="00384B18" w:rsidP="00310BF2"/>
     <w:p w14:paraId="47294EBF" w14:textId="39388255" w:rsidR="00310BF2" w:rsidRDefault="00384B18" w:rsidP="00310BF2">
       <w:r w:rsidRPr="00223251">
         <w:t xml:space="preserve">Charges shall be dealt with </w:t>
       </w:r>
       <w:r w:rsidR="004209E4" w:rsidRPr="00223251">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>as soon as practicable</w:t>
@@ -3239,83 +3253,88 @@
       <w:r>
         <w:t>prefer</w:t>
       </w:r>
       <w:r w:rsidR="00192171" w:rsidRPr="00192171">
         <w:t xml:space="preserve"> a false or frivolous complaint against an officer; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79D1654A" w14:textId="5A1C2C4C" w:rsidR="00192171" w:rsidRDefault="005B75DE" w:rsidP="005E3563">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>do</w:t>
       </w:r>
       <w:r w:rsidR="00192171" w:rsidRPr="00192171">
         <w:t xml:space="preserve"> any act or omission of insubordination or misconduct subversive of the order and good government of the prison; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1881AB82" w14:textId="6BDCCAB9" w:rsidR="00192171" w:rsidRDefault="005B75DE" w:rsidP="005E3563">
+    <w:p w14:paraId="1881AB82" w14:textId="0D96AC67" w:rsidR="00192171" w:rsidRDefault="005B75DE" w:rsidP="005E3563">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>fail</w:t>
+      </w:r>
+      <w:r w:rsidR="004579DC">
+        <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00192171" w:rsidRPr="00192171">
         <w:t xml:space="preserve"> to return to prison on or before the expiry of a period of absence authorised by an absence permit or fails to comply with a condition or restriction set out in an absence permit; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F573CDD" w14:textId="5022B22F" w:rsidR="00192171" w:rsidRPr="00F4055B" w:rsidRDefault="005B75DE" w:rsidP="005E3563">
+    <w:p w14:paraId="6F573CDD" w14:textId="68BF1913" w:rsidR="00192171" w:rsidRPr="00F4055B" w:rsidRDefault="005B75DE" w:rsidP="005E3563">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>fail</w:t>
       </w:r>
+      <w:r w:rsidR="004579DC">
+        <w:t>s</w:t>
+      </w:r>
       <w:r w:rsidR="00192171" w:rsidRPr="00192171">
         <w:t xml:space="preserve"> to return to prison when no longer required for the purposes of </w:t>
       </w:r>
       <w:r w:rsidR="0085017C">
         <w:t xml:space="preserve">legal or investigative </w:t>
       </w:r>
       <w:r w:rsidR="00192171" w:rsidRPr="00192171">
         <w:t xml:space="preserve">proceedings to which an </w:t>
       </w:r>
       <w:r w:rsidR="00192171" w:rsidRPr="0085017C">
         <w:t>order</w:t>
       </w:r>
       <w:r w:rsidR="0085017C" w:rsidRPr="0085017C">
         <w:t xml:space="preserve"> was</w:t>
       </w:r>
       <w:r w:rsidR="00192171" w:rsidRPr="0085017C">
         <w:t xml:space="preserve"> made</w:t>
       </w:r>
       <w:r w:rsidR="0085017C" w:rsidRPr="0085017C">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidR="0085017C">
@@ -4101,51 +4120,50 @@
         <w:r w:rsidR="00853321" w:rsidRPr="00BE38EC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:bCs/>
             <w:szCs w:val="26"/>
           </w:rPr>
           <w:t>Prisoner Behaviour Management</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="008E43FE" w:rsidRPr="00BE38EC">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="723670A2" w14:textId="2491D29C" w:rsidR="00AE53A3" w:rsidRDefault="008E43FE" w:rsidP="0037216B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Where </w:t>
       </w:r>
       <w:r w:rsidR="009A286F">
         <w:t xml:space="preserve">a formal charge is recommended, the </w:t>
       </w:r>
       <w:r w:rsidR="00A86D29" w:rsidRPr="00DA3186">
         <w:t>Prosecution</w:t>
       </w:r>
       <w:r w:rsidR="009A286F">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00A86D29" w:rsidRPr="00DA3186">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009A286F">
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidR="00A86D29" w:rsidRPr="00DA3186">
         <w:t xml:space="preserve">fficer </w:t>
       </w:r>
       <w:r w:rsidR="009A286F" w:rsidRPr="00DA3186">
         <w:t xml:space="preserve">on receiving </w:t>
       </w:r>
       <w:r w:rsidR="009A286F">
         <w:t>the</w:t>
@@ -4701,51 +4719,50 @@
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>an exercise yard.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66B42EC4" w14:textId="5E96C6E3" w:rsidR="00BC65AC" w:rsidRDefault="00BC65AC" w:rsidP="0037216B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Where out of necessity</w:t>
       </w:r>
       <w:r w:rsidR="00ED3365">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the Superintendent/OIC orders</w:t>
       </w:r>
       <w:r w:rsidR="00B321C2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">the confinement of a prisoner for the purpose of maintaining </w:t>
       </w:r>
       <w:r w:rsidRPr="00057CFC">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial" w:hint="eastAsia"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>the good order, government or security of the prison</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
@@ -4983,51 +5000,59 @@
     <w:p w14:paraId="5F971294" w14:textId="0BBA4F25" w:rsidR="00BC65AC" w:rsidRDefault="00BC65AC" w:rsidP="0037216B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Where a Visiting Justice is not available within that period, the S</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF5AA1">
         <w:t>uperintendent shall proceed to inquire into and determine the charge</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41B09247" w14:textId="59AFBC58" w:rsidR="00BC65AC" w:rsidRPr="005D6662" w:rsidRDefault="00BC65AC" w:rsidP="0037216B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A prisoner sentenced to punishment for </w:t>
       </w:r>
       <w:r w:rsidR="00CE7EEF">
         <w:t>a</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> prison offence at a time when the sentence on which they were imprisoned expires, or they were otherwise entitled to be released, shall undergo or complete such punishment, as the case may be, and be treated as a sentenced prisoner until entitled to be released</w:t>
+        <w:t xml:space="preserve"> prison offence at a time when the sentence on which they were imprisoned expires, or they were otherwise entitled to be released, shall undergo or complete such punishment</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>, as the case may be, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> be treated as a sentenced prisoner until entitled to be released</w:t>
       </w:r>
       <w:r w:rsidR="00086DE7" w:rsidRPr="003E75D1">
         <w:t>, (refer to section 5.2.5 separate confinement).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C6FC648" w14:textId="77777777" w:rsidR="006D49F8" w:rsidRDefault="00BC65AC" w:rsidP="0037216B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where </w:t>
       </w:r>
       <w:r w:rsidRPr="005D6662">
         <w:t>an aggravated prison offence is laid against a prisoner who is due for release before the charge has been dealt with</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="005D6662">
         <w:t xml:space="preserve"> the prisoner shall</w:t>
       </w:r>
       <w:r w:rsidR="0026384D">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="005D6662">
@@ -5216,55 +5241,63 @@
       </w:r>
       <w:r w:rsidR="00606BD2">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>video</w:t>
       </w:r>
       <w:r w:rsidR="003C4AAD">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00606BD2">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">link facilities are available, the prisoners and witnesses (if any) can reasonably </w:t>
       </w:r>
       <w:r w:rsidR="004F50EE">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>be available to appear by video-</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00606BD2">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>link and the Superintendent or Visiting J</w:t>
+        <w:t>link</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00606BD2">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the Superintendent or Visiting J</w:t>
       </w:r>
       <w:r w:rsidR="00606BD2" w:rsidRPr="004F0505">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>ustice</w:t>
       </w:r>
       <w:r w:rsidR="00606BD2" w:rsidRPr="00AF736E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>consider</w:t>
       </w:r>
       <w:r w:rsidR="00606BD2">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
@@ -5387,51 +5420,50 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="009E2E5C">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1917C4E7" w14:textId="2E2BFE18" w:rsidR="00AF736E" w:rsidRDefault="004F0505" w:rsidP="0037216B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F0505">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">A prisoner </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidRPr="004F0505">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> not </w:t>
       </w:r>
       <w:r w:rsidR="004A610F">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidRPr="004F0505">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>be represented by a legal practitione</w:t>
@@ -6067,86 +6099,93 @@
     <w:p w14:paraId="1F2316BE" w14:textId="77777777" w:rsidR="00907BAB" w:rsidRDefault="00907BAB" w:rsidP="00FC1CAE">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">if the prisoner so agrees, suspend further action with respect to the charge on condition of the good behaviour of the prisoner for a stated period not exceeding 2 months and order the withdrawal of the charge at the end of that period if the condition has been observed; or </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F57A4A2" w14:textId="70F65FF2" w:rsidR="00907BAB" w:rsidRDefault="00907BAB" w:rsidP="00FC1CAE">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>direct that the charge be withdrawn or that a further or different charge be laid; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76DE2F5F" w14:textId="0895EC00" w:rsidR="005737CD" w:rsidRPr="005737CD" w:rsidRDefault="00907BAB" w:rsidP="005737CD">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">refer the charge to a </w:t>
       </w:r>
       <w:r w:rsidR="00F62D3B">
         <w:t>Visiting J</w:t>
       </w:r>
       <w:r>
         <w:t>ustice; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26FB6135" w14:textId="5079E5AA" w:rsidR="00907BAB" w:rsidRDefault="00907BAB" w:rsidP="00FC1CAE">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">if the prisoner so requests and the Superintendent agrees to the request, inquire into and determine a </w:t>
+        <w:t xml:space="preserve">if the prisoner so requests and the Superintendent </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>agrees</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> to the request, inquire into and determine a </w:t>
       </w:r>
       <w:r w:rsidR="00711BC8">
         <w:t>s.</w:t>
       </w:r>
       <w:r w:rsidR="00853321">
         <w:t>69</w:t>
       </w:r>
       <w:r w:rsidR="00711BC8">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="14"/>
       </w:r>
       <w:r w:rsidR="00853321">
         <w:t xml:space="preserve"> charge</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F9EA8E6" w14:textId="0033616D" w:rsidR="00063352" w:rsidRDefault="00077F03" w:rsidP="0037216B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
@@ -6582,51 +6621,50 @@
     <w:p w14:paraId="2B8E0C74" w14:textId="77777777" w:rsidR="00C1013F" w:rsidRPr="00C1013F" w:rsidRDefault="00C1013F" w:rsidP="00C1013F">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="19160DBB" w14:textId="727A01A2" w:rsidR="009C5C3D" w:rsidRDefault="009C5C3D" w:rsidP="0037216B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="58" w:name="_Toc87981298"/>
       <w:bookmarkStart w:id="59" w:name="_Toc88816972"/>
       <w:bookmarkStart w:id="60" w:name="_Toc88041770"/>
       <w:bookmarkStart w:id="61" w:name="_Toc88472074"/>
       <w:bookmarkStart w:id="62" w:name="_Toc175920531"/>
       <w:bookmarkEnd w:id="58"/>
       <w:bookmarkEnd w:id="59"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Review and/or appeal of a determination</w:t>
       </w:r>
       <w:bookmarkEnd w:id="60"/>
       <w:bookmarkEnd w:id="61"/>
       <w:bookmarkEnd w:id="62"/>
     </w:p>
     <w:p w14:paraId="2A0471CA" w14:textId="1E8AD859" w:rsidR="00502422" w:rsidRPr="00C1013F" w:rsidRDefault="009C5C3D" w:rsidP="00502422">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F653F9">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">An application for judicial review (writ of certiorari) of the </w:t>
       </w:r>
       <w:r w:rsidR="00711BC8">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
@@ -7125,147 +7163,167 @@
       <w:r w:rsidRPr="007E7853">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>days</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C44840C" w14:textId="4643460F" w:rsidR="007E7853" w:rsidRDefault="007E7853" w:rsidP="00502422">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E7853">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>separate confinement in a punishment cell for specified hours during a weekend or during 2 weekends</w:t>
+        <w:t xml:space="preserve">separate confinement in a punishment cell for specified hours during a weekend or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007E7853">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>during</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007E7853">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 weekends</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E801C26" w14:textId="23BA4F57" w:rsidR="000E163B" w:rsidRDefault="000E163B" w:rsidP="00502422">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E163B">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">restitution in the manner specified by the </w:t>
       </w:r>
       <w:r w:rsidR="00CD7910">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidR="00CD7910" w:rsidRPr="000E163B">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">isiting </w:t>
       </w:r>
       <w:r w:rsidR="00CD7910">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>J</w:t>
       </w:r>
       <w:r w:rsidR="00CD7910" w:rsidRPr="000E163B">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>ustice</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09E50D1A" w14:textId="744D5B62" w:rsidR="000E163B" w:rsidRDefault="000E163B" w:rsidP="00502422">
+    <w:p w14:paraId="09E50D1A" w14:textId="279E76A9" w:rsidR="000E163B" w:rsidRDefault="000E163B" w:rsidP="00502422">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E163B">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">confiscation of property associated with the offence and destruction or disposal otherwise of that property if the </w:t>
       </w:r>
       <w:r w:rsidR="00CD7910">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidR="00CD7910" w:rsidRPr="000E163B">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">isiting </w:t>
       </w:r>
       <w:r w:rsidR="00CD7910">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>J</w:t>
       </w:r>
       <w:r w:rsidR="00CD7910" w:rsidRPr="000E163B">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>ustice</w:t>
       </w:r>
       <w:r w:rsidRPr="000E163B">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> thinks appropriate.</w:t>
+        <w:t xml:space="preserve"> thinks appropriate</w:t>
+      </w:r>
+      <w:r w:rsidR="00F20C69">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1358BFAC" w14:textId="1DD03354" w:rsidR="006D49F8" w:rsidRDefault="00B411DE" w:rsidP="0037216B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Where</w:t>
       </w:r>
       <w:r w:rsidRPr="00B411DE">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> an order of restitution for damage is made by a Visiting Justice</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
@@ -7310,51 +7368,50 @@
       <w:r w:rsidRPr="00B411DE">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">shall ensure the amount debited against the prisoner is for the actual cost of restitution and not an amount based on a quote. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30096AFC" w14:textId="77777777" w:rsidR="00C1013F" w:rsidRPr="00C1013F" w:rsidRDefault="00C1013F" w:rsidP="00C1013F">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3173F968" w14:textId="093A0EDC" w:rsidR="00CF059B" w:rsidRDefault="00B411DE" w:rsidP="0037216B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>The Visiting J</w:t>
       </w:r>
       <w:r w:rsidRPr="00B411DE">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>ustice should be asked</w:t>
       </w:r>
       <w:r w:rsidR="00CF059B">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B411DE">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CF059B">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">where </w:t>
@@ -7456,101 +7513,173 @@
       <w:r w:rsidR="005B6A72">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">on </w:t>
       </w:r>
       <w:r w:rsidR="003A291E">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>bears</w:t>
       </w:r>
       <w:r w:rsidR="005B6A72">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> the extra cost.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B411DE">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03630713" w14:textId="66A35528" w:rsidR="000E163B" w:rsidRDefault="000E163B" w:rsidP="0037216B">
+    <w:p w14:paraId="03630713" w14:textId="4267314F" w:rsidR="000E163B" w:rsidRPr="00691E97" w:rsidRDefault="000E163B" w:rsidP="0037216B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Where the Visiting Justice is imposing a penalty on the same occasion for more</w:t>
       </w:r>
       <w:r w:rsidRPr="000E163B">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>than one minor prison offence, if a penalty of separate confinement</w:t>
       </w:r>
       <w:r w:rsidR="00BA31D2">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> in a punishment cell or confinement in a prisoner’s sleeping quarters</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> is to be imposed for each offence, in no case shall the period of separate confinement exceed 21 days.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6FF5ED8C" w14:textId="1B7D73BE" w:rsidR="00B411DE" w:rsidRPr="00B411DE" w:rsidRDefault="00B6204A" w:rsidP="0037216B">
+        <w:t xml:space="preserve"> is to be imposed for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691E97">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>each offence, in no case shall the period of separate confinement exceed 21 days</w:t>
+      </w:r>
+      <w:r w:rsidR="00777D0C" w:rsidRPr="00691E97">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="80" w:name="_Hlk232584223"/>
+      <w:r w:rsidR="008B72E2" w:rsidRPr="00691E97">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="008B72E2" w:rsidRPr="00691E97">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="008B72E2" w:rsidRPr="00691E97">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="008B72E2" w:rsidRPr="00691E97">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00777D0C" w:rsidRPr="00691E97">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>(refer to COPP 10.7 Separate Confinement)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691E97">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="80"/>
+      <w:r w:rsidR="008B72E2" w:rsidRPr="00691E97">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FF5ED8C" w14:textId="22ACD9E3" w:rsidR="00B411DE" w:rsidRPr="00691E97" w:rsidRDefault="00B6204A" w:rsidP="0037216B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B6204A">
-[...4 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00691E97">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>A prisoner undergoing punishment of separate confinement in a punishment cell for a period exceeding 7 days shall spend 48 hours out of the punishment cell after each period of 7 days in separate confinement and, unless the prisoner is in custody only for the purpose of undergoing that punishment, any such period of 48 hours shall not be reckoned as time spent undergoing the punishment of separate confinement</w:t>
+      </w:r>
+      <w:r w:rsidR="00777D0C" w:rsidRPr="00691E97">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidR="00777D0C" w:rsidRPr="00691E97">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>(refer to COPP 10.7 Separate Confinement).</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1D6C76C3" w14:textId="484CCFF9" w:rsidR="00B6204A" w:rsidRDefault="00B6204A" w:rsidP="0037216B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B6204A">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Where a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Visiting J</w:t>
       </w:r>
       <w:r w:rsidRPr="00B6204A">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">ustice considers that in the circumstances it is </w:t>
@@ -7603,217 +7732,238 @@
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> they </w:t>
       </w:r>
       <w:r w:rsidRPr="00B6204A">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>may impose one or more of the penalties</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> available to the Superintendent</w:t>
       </w:r>
       <w:r w:rsidR="003A291E">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34A965B1" w14:textId="5A1C0A94" w:rsidR="00B411DE" w:rsidRPr="00B411DE" w:rsidRDefault="00B411DE" w:rsidP="0037216B">
+    <w:p w14:paraId="34A965B1" w14:textId="5A1C0A94" w:rsidR="00B411DE" w:rsidRPr="005D549C" w:rsidRDefault="00B411DE" w:rsidP="0037216B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="80" w:name="_Toc29801113"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00B411DE">
+      <w:bookmarkStart w:id="81" w:name="_Toc29801113"/>
+      <w:bookmarkStart w:id="82" w:name="_Toc74580981"/>
+      <w:bookmarkStart w:id="83" w:name="_Toc88041774"/>
+      <w:bookmarkStart w:id="84" w:name="_Toc88472078"/>
+      <w:bookmarkStart w:id="85" w:name="_Toc175920535"/>
+      <w:r w:rsidRPr="005D549C">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Penalties by </w:t>
       </w:r>
-      <w:r w:rsidR="003D7178">
+      <w:r w:rsidR="003D7178" w:rsidRPr="005D549C">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B411DE">
+      <w:r w:rsidRPr="005D549C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B411DE">
+      <w:r w:rsidRPr="005D549C">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>court of summary jurisdiction</w:t>
       </w:r>
-      <w:r w:rsidR="001035F0">
+      <w:r w:rsidR="001035F0" w:rsidRPr="005D549C">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:footnoteReference w:id="20"/>
       </w:r>
-      <w:bookmarkEnd w:id="80"/>
       <w:bookmarkEnd w:id="81"/>
       <w:bookmarkEnd w:id="82"/>
       <w:bookmarkEnd w:id="83"/>
       <w:bookmarkEnd w:id="84"/>
+      <w:bookmarkEnd w:id="85"/>
     </w:p>
     <w:p w14:paraId="39ED1252" w14:textId="7A3050EB" w:rsidR="00B411DE" w:rsidRDefault="00B411DE" w:rsidP="0037216B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="85" w:name="_A_court_of"/>
-      <w:bookmarkEnd w:id="85"/>
+      <w:bookmarkStart w:id="86" w:name="_A_court_of"/>
+      <w:bookmarkEnd w:id="86"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>A court of summary jurisdiction that convicts a prisoner of an aggravated prison offence</w:t>
       </w:r>
       <w:r w:rsidR="006D34CD">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>, other than an escape related offence</w:t>
       </w:r>
       <w:r w:rsidR="009E51B1">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:footnoteReference w:id="21"/>
       </w:r>
       <w:r w:rsidR="009E51B1">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="006D34CD">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>may impose one or mo</w:t>
       </w:r>
       <w:r w:rsidR="006D34CD">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>re of the following penalties:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56E4B053" w14:textId="1010DE1E" w:rsidR="00B411DE" w:rsidRDefault="006D34CD" w:rsidP="001D727E">
+    <w:p w14:paraId="56E4B053" w14:textId="1010DE1E" w:rsidR="00B411DE" w:rsidRPr="00691E97" w:rsidRDefault="006D34CD" w:rsidP="001D727E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D34CD">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>imprisonment for a term not exceeding 6 months, the term to be cumulative upon any term or terms of imprisonment that the offender is undergoing or is liable to undergo</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7225E688" w14:textId="56AC4EAA" w:rsidR="006D34CD" w:rsidRDefault="006D34CD" w:rsidP="001D727E">
+        <w:t xml:space="preserve">imprisonment for a term not exceeding 6 months, the term to be cumulative </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691E97">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>upon any term or terms of imprisonment that the offender is undergoing or is liable to undergo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7225E688" w14:textId="2AACC148" w:rsidR="006D34CD" w:rsidRPr="00691E97" w:rsidRDefault="006D34CD" w:rsidP="001D727E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D34CD">
+      <w:r w:rsidRPr="00691E97">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>a fine of $300</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="1E0D344A" w14:textId="71C1982A" w:rsidR="00521E5A" w:rsidRDefault="00521E5A" w:rsidP="001D727E">
+      <w:r w:rsidR="005D549C" w:rsidRPr="00691E97">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E0D344A" w14:textId="5F4FF8EC" w:rsidR="00521E5A" w:rsidRPr="00691E97" w:rsidRDefault="00521E5A" w:rsidP="001D727E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00521E5A">
+      <w:r w:rsidRPr="00691E97">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>separate confinement in a punishment cell for a period not exceeding 28 days, but a prisoner undergoing punishment under this subparagraph shall spend 48 hours out of the punishment cell after each period of 7 days in separate confinement and, unless the prisoner is in custody only for the purpose of undergoing that punishment, any such period of 48 hours shall not be reckoned as time spent undergoing the punishment of separate confinement</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
+      <w:r w:rsidR="00C53EDB" w:rsidRPr="00691E97">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidR="00C53EDB" w:rsidRPr="00691E97">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>(refer to COPP 10.7 – Separate Confinement).</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0E0F6AE3" w14:textId="23BC1537" w:rsidR="008729BF" w:rsidRDefault="00521E5A" w:rsidP="0037216B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00521E5A">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">A court of summary jurisdiction that convicts a prisoner of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="00521E5A">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> aggravated prison offence</w:t>
@@ -7980,51 +8130,50 @@
       <w:r w:rsidRPr="00521E5A">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>prison routine or any order</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73FA63DA" w14:textId="5235FB52" w:rsidR="00521E5A" w:rsidRDefault="00521E5A" w:rsidP="00436315">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00521E5A">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">may impose </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">a penalty of </w:t>
       </w:r>
       <w:r w:rsidRPr="00521E5A">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>imprisonment for a term not exceeding 12 months, the term to be cumulative upon any term or terms of imprisonment that the offender is undergoing or is liable to undergo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39E9BE16" w14:textId="5C64666C" w:rsidR="00502422" w:rsidRPr="00502422" w:rsidRDefault="00521E5A" w:rsidP="00502422">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
@@ -8083,119 +8232,127 @@
         <w:t>5.3.1</w:t>
       </w:r>
       <w:r w:rsidR="00820311" w:rsidRPr="0037216B">
         <w:t xml:space="preserve">), </w:t>
       </w:r>
       <w:r w:rsidR="00820311">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>they</w:t>
       </w:r>
       <w:r w:rsidRPr="00521E5A">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> may impose a penalty as if the offence were a minor prison offence.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BF752A0" w14:textId="58AF650A" w:rsidR="008729BF" w:rsidRDefault="00726EE1" w:rsidP="0037216B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="86" w:name="_Toc29801114"/>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="90" w:name="_Toc175920536"/>
+      <w:bookmarkStart w:id="87" w:name="_Toc29801114"/>
+      <w:bookmarkStart w:id="88" w:name="_Toc74580982"/>
+      <w:bookmarkStart w:id="89" w:name="_Toc88041775"/>
+      <w:bookmarkStart w:id="90" w:name="_Toc88472079"/>
+      <w:bookmarkStart w:id="91" w:name="_Toc175920536"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Penalty of confinement</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="86"/>
       <w:bookmarkEnd w:id="87"/>
       <w:bookmarkEnd w:id="88"/>
       <w:bookmarkEnd w:id="89"/>
       <w:bookmarkEnd w:id="90"/>
-    </w:p>
-    <w:p w14:paraId="341D1FA5" w14:textId="796D8503" w:rsidR="007D65C2" w:rsidRDefault="00726EE1" w:rsidP="0037216B">
+      <w:bookmarkEnd w:id="91"/>
+    </w:p>
+    <w:p w14:paraId="341D1FA5" w14:textId="05FF0AF8" w:rsidR="007D65C2" w:rsidRDefault="00726EE1" w:rsidP="0037216B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="007D65C2">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Where a penalty of confinement has been imposed, to either the</w:t>
       </w:r>
       <w:r w:rsidR="007D65C2" w:rsidRPr="007D65C2">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> prisoner’s</w:t>
       </w:r>
       <w:r w:rsidRPr="007D65C2">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007D65C2">
         <w:t xml:space="preserve">sleeping quarters or a punishment cell, </w:t>
       </w:r>
       <w:r w:rsidR="007D65C2" w:rsidRPr="007D65C2">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="006C0D2F">
         <w:t xml:space="preserve">cell used for the confinement or separate confinement shall be well-lit, ventilated and of such a size not </w:t>
       </w:r>
       <w:r w:rsidR="00596C1E">
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidR="006C0D2F">
         <w:t>cause any injury to the prisoner’s health. Additionally, the prisoner shall have time out of their cell and access to daily exercise</w:t>
       </w:r>
       <w:r w:rsidR="006C0D2F" w:rsidRPr="006C0D2F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006C0D2F" w:rsidRPr="007D65C2">
         <w:t>for not less than one hour</w:t>
       </w:r>
       <w:r w:rsidR="006C0D2F" w:rsidRPr="007D65C2">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="22"/>
       </w:r>
-      <w:r w:rsidR="006C0D2F">
-[...1 lines deleted...]
-      </w:r>
+      <w:r w:rsidR="00E25146">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidR="00E25146" w:rsidRPr="00691E97">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>(refer to COPP 10.7 – Separate Confinement).</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7994BFF1" w14:textId="260A9174" w:rsidR="00DB2F2D" w:rsidRDefault="00DB2F2D" w:rsidP="0037216B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB2F2D">
         <w:t>A penalty of separate confinement</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="23"/>
       </w:r>
       <w:r w:rsidRPr="00DB2F2D">
         <w:t xml:space="preserve"> in a punishment cell shall be deemed to have commenced to run from 1 p.m. on the day that the penalty was imposed and shall determine at 1 p.m. on the day that the penalty determines.</w:t>
       </w:r>
       <w:r w:rsidR="00673BD6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E76F6A6" w14:textId="39BF88D6" w:rsidR="001A1AD6" w:rsidRPr="001A1AD6" w:rsidRDefault="001A1AD6" w:rsidP="0037216B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
@@ -8253,51 +8410,51 @@
         <w:footnoteReference w:id="25"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="03324787" w14:textId="65181B59" w:rsidR="00FF25F9" w:rsidRDefault="00CD7910" w:rsidP="0037216B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A prisoner’s </w:t>
       </w:r>
       <w:r w:rsidR="00BC561C">
         <w:t>supervision</w:t>
       </w:r>
       <w:r w:rsidR="00CF331C">
         <w:t xml:space="preserve"> level</w:t>
       </w:r>
       <w:r w:rsidR="00FF25F9">
         <w:t xml:space="preserve"> shall be managed in accordance </w:t>
       </w:r>
       <w:r w:rsidR="00FF25F9" w:rsidRPr="002B05C9">
         <w:t>with</w:t>
       </w:r>
       <w:r w:rsidR="00551F83" w:rsidRPr="002B05C9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidR="00551F83" w:rsidRPr="002B05C9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP</w:t>
         </w:r>
         <w:r w:rsidR="00D71EFE" w:rsidRPr="002B05C9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00551F83" w:rsidRPr="002B05C9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>10.1</w:t>
         </w:r>
         <w:r w:rsidR="00D71EFE" w:rsidRPr="002B05C9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00551F83" w:rsidRPr="002B05C9">
@@ -8307,214 +8464,225 @@
           <w:t>–</w:t>
         </w:r>
         <w:r w:rsidR="00D71EFE" w:rsidRPr="002B05C9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00551F83" w:rsidRPr="002B05C9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Prisoner Behaviour Management</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00FF25F9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00551F83">
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="00FF25F9">
         <w:t>the following punishment regimes and as determined by the Superintendent:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="729DBD02" w14:textId="3448CEFC" w:rsidR="00FF25F9" w:rsidRDefault="002D7F8A" w:rsidP="00436315">
+    <w:p w14:paraId="729DBD02" w14:textId="3448CEFC" w:rsidR="00FF25F9" w:rsidRDefault="003675DE" w:rsidP="00436315">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Appendix_A_–" w:history="1">
-        <w:r w:rsidR="003675DE" w:rsidRPr="00871B2F">
+        <w:r w:rsidRPr="00871B2F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Appendix A – Regime for Prisoners Sentenced to </w:t>
         </w:r>
         <w:r w:rsidR="006D49F8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>C</w:t>
         </w:r>
-        <w:r w:rsidR="003675DE" w:rsidRPr="00871B2F">
+        <w:r w:rsidRPr="00871B2F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>onfinement in Sleeping Quarters</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002A3E1F">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve"> S82</w:t>
       </w:r>
       <w:r w:rsidR="00FF25F9">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6126C5AA" w14:textId="4EC77A18" w:rsidR="00FF25F9" w:rsidRDefault="002D7F8A" w:rsidP="00436315">
+    <w:p w14:paraId="6126C5AA" w14:textId="4EC77A18" w:rsidR="00FF25F9" w:rsidRDefault="00FF25F9" w:rsidP="00436315">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Appendix_B_–" w:history="1">
-        <w:r w:rsidR="00FF25F9" w:rsidRPr="00640076">
+        <w:r w:rsidRPr="00640076">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Appendix B – Regime for </w:t>
         </w:r>
         <w:r w:rsidR="00CD7910">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>P</w:t>
         </w:r>
         <w:r w:rsidR="00CD7910" w:rsidRPr="00640076">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">risoners </w:t>
         </w:r>
         <w:r w:rsidR="00CD7910">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>S</w:t>
         </w:r>
         <w:r w:rsidR="00CD7910" w:rsidRPr="00640076">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">entenced </w:t>
         </w:r>
-        <w:r w:rsidR="00FF25F9" w:rsidRPr="00640076">
+        <w:r w:rsidRPr="00640076">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">to </w:t>
         </w:r>
         <w:r w:rsidR="002A3E1F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>C</w:t>
         </w:r>
-        <w:r w:rsidR="00FF25F9" w:rsidRPr="00640076">
+        <w:r w:rsidRPr="00640076">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">onfinement in a </w:t>
         </w:r>
         <w:r w:rsidR="003A291E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>P</w:t>
         </w:r>
         <w:r w:rsidR="003A291E" w:rsidRPr="00640076">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>unishment</w:t>
         </w:r>
-        <w:r w:rsidR="00FF25F9" w:rsidRPr="00640076">
+        <w:r w:rsidRPr="00640076">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="006D49F8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>C</w:t>
         </w:r>
-        <w:r w:rsidR="00FF25F9" w:rsidRPr="00640076">
+        <w:r w:rsidRPr="00640076">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ell</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002A3E1F">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve"> S82</w:t>
       </w:r>
-      <w:r w:rsidR="00FF25F9" w:rsidRPr="00640076">
+      <w:r w:rsidRPr="00640076">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485400BE" w14:textId="15CB9ED8" w:rsidR="003A64D1" w:rsidRPr="003A64D1" w:rsidRDefault="000F1264" w:rsidP="003A64D1">
+    <w:p w14:paraId="485400BE" w14:textId="5FA04633" w:rsidR="003A64D1" w:rsidRPr="00691E97" w:rsidRDefault="000F1264" w:rsidP="003A64D1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00691E97">
         <w:t xml:space="preserve">The Unit Manager shall ensure </w:t>
       </w:r>
-      <w:r w:rsidR="00CD7910">
+      <w:r w:rsidR="00CD7910" w:rsidRPr="00691E97">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00691E97">
         <w:t xml:space="preserve">TOMS </w:t>
       </w:r>
-      <w:r w:rsidR="007B0296">
+      <w:r w:rsidR="007B0296" w:rsidRPr="00691E97">
         <w:t>supervision plan and s</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00691E97">
         <w:t xml:space="preserve">upervision </w:t>
       </w:r>
-      <w:r w:rsidR="007B0296">
+      <w:r w:rsidR="007B0296" w:rsidRPr="00691E97">
         <w:t>l</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00691E97">
+        <w:t>ogs are completed for all prisoners held in separate confinement</w:t>
+      </w:r>
+      <w:r w:rsidR="009734CC" w:rsidRPr="00691E97">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidR="009734CC" w:rsidRPr="00691E97">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>(refer to COPP 10.7 – Separate Confinement).</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3E68B8CD" w14:textId="2680AC64" w:rsidR="003A64D1" w:rsidRDefault="007D65C2" w:rsidP="003A64D1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>The Superintendent</w:t>
       </w:r>
       <w:r w:rsidR="00591D13">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">shall ensure a copy of </w:t>
       </w:r>
       <w:r w:rsidR="00BC561C">
         <w:t>the supervision</w:t>
       </w:r>
       <w:r w:rsidR="00591D13">
         <w:t xml:space="preserve"> plan</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is provided </w:t>
       </w:r>
       <w:r w:rsidR="00591D13">
         <w:t xml:space="preserve">to </w:t>
@@ -8533,104 +8701,103 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="2E2A798B" w14:textId="131D9D96" w:rsidR="00551F83" w:rsidRDefault="00551F83" w:rsidP="0037216B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="0018598D">
         <w:t xml:space="preserve">The Superintendent may suspend or alter the </w:t>
       </w:r>
       <w:r w:rsidR="00591D13" w:rsidRPr="00591D13">
         <w:t xml:space="preserve">supervision plan </w:t>
       </w:r>
       <w:r w:rsidRPr="0018598D">
         <w:t>where a healthcare worker advises it necessary for a prisoner’s physical or mental health. The confinement will restart when the prisoner is considered fit to serve the remainder of the punishment.</w:t>
       </w:r>
       <w:r w:rsidR="00117BC2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36FDADEC" w14:textId="77777777" w:rsidR="00F94946" w:rsidRPr="00F94946" w:rsidRDefault="00F94946" w:rsidP="00F94946"/>
     <w:p w14:paraId="7252E632" w14:textId="2D845859" w:rsidR="003A64D1" w:rsidRPr="003A64D1" w:rsidRDefault="00551F83" w:rsidP="003A64D1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Prisoners completing a period of separate confinement imposed following conviction for a prison offence are to be returned to basic or standard supervision level, unless their behaviour requires placement on close supervision</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE0FB4">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D3B49A5" w14:textId="7E6C1CD1" w:rsidR="00310BF2" w:rsidRPr="00310BF2" w:rsidRDefault="00310BF2" w:rsidP="0037216B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="91" w:name="_Toc29801115"/>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="95" w:name="_Toc175920537"/>
+      <w:bookmarkStart w:id="92" w:name="_Toc29801115"/>
+      <w:bookmarkStart w:id="93" w:name="_Toc74580983"/>
+      <w:bookmarkStart w:id="94" w:name="_Toc88041776"/>
+      <w:bookmarkStart w:id="95" w:name="_Toc88472080"/>
+      <w:bookmarkStart w:id="96" w:name="_Toc175920537"/>
       <w:r w:rsidRPr="00310BF2">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Post </w:t>
       </w:r>
       <w:r w:rsidR="000F60E1">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidRPr="00310BF2">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">earing </w:t>
       </w:r>
       <w:r w:rsidR="000F60E1">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00310BF2">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>dministration</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="91"/>
       <w:bookmarkEnd w:id="92"/>
       <w:bookmarkEnd w:id="93"/>
       <w:bookmarkEnd w:id="94"/>
       <w:bookmarkEnd w:id="95"/>
+      <w:bookmarkEnd w:id="96"/>
     </w:p>
     <w:p w14:paraId="5CC20B78" w14:textId="77777777" w:rsidR="00A84260" w:rsidRDefault="00A84260" w:rsidP="0037216B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Where </w:t>
       </w:r>
       <w:r>
         <w:t>a Superintendent or Visiting Justice has imposed a</w:t>
       </w:r>
       <w:r w:rsidRPr="004109C5">
         <w:t xml:space="preserve"> punishment for a prison offence</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, a record shall be entered into the Punishment Book, signed and dated by the </w:t>
       </w:r>
       <w:r w:rsidRPr="004109C5">
         <w:t>Superintendent or Visiting Justice</w:t>
@@ -8822,159 +8989,158 @@
       <w:r w:rsidR="00383CBB" w:rsidRPr="008C237C">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>actions and information regarding the charges, outcomes/penalties imposed are entered into TOMS</w:t>
       </w:r>
       <w:r w:rsidR="00383CBB">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D01A0CD" w14:textId="77777777" w:rsidR="00784A66" w:rsidRPr="00A7246E" w:rsidRDefault="00784A66" w:rsidP="0037216B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="96" w:name="_Toc87981306"/>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="96"/>
+      <w:bookmarkStart w:id="97" w:name="_Toc87981306"/>
+      <w:bookmarkStart w:id="98" w:name="_Toc88816980"/>
+      <w:bookmarkStart w:id="99" w:name="_Toc69742588"/>
+      <w:bookmarkStart w:id="100" w:name="_Toc74580984"/>
+      <w:bookmarkStart w:id="101" w:name="_Toc88041777"/>
+      <w:bookmarkStart w:id="102" w:name="_Toc88472081"/>
+      <w:bookmarkStart w:id="103" w:name="_Toc175920538"/>
       <w:bookmarkEnd w:id="97"/>
+      <w:bookmarkEnd w:id="98"/>
       <w:r w:rsidRPr="00A7246E">
         <w:t>Standing Orders</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="98"/>
       <w:bookmarkEnd w:id="99"/>
       <w:bookmarkEnd w:id="100"/>
       <w:bookmarkEnd w:id="101"/>
       <w:bookmarkEnd w:id="102"/>
+      <w:bookmarkEnd w:id="103"/>
     </w:p>
     <w:p w14:paraId="5282ADBE" w14:textId="7EA84106" w:rsidR="00784A66" w:rsidRDefault="00784A66" w:rsidP="0037216B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00A7246E">
         <w:t>Superintendents may develop a Standing Order, compliant with this COPP as operationally required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A50209F" w14:textId="2FD2F5BC" w:rsidR="00784A66" w:rsidRDefault="00784A66" w:rsidP="0037216B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="002B05C9">
         <w:t xml:space="preserve">For prisons requiring a Standing Order this shall be compliant with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="002B05C9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>COPP 1.3 – Standing Orders</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A7246E">
         <w:t xml:space="preserve"> and the Departmen</w:t>
       </w:r>
       <w:r w:rsidRPr="00D93581">
         <w:t xml:space="preserve">t’s </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="00D93581">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman"/>
           </w:rPr>
           <w:t>Operational Policy and Procedure Framework</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A7246E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5717F43D" w14:textId="77777777" w:rsidR="00784A66" w:rsidRDefault="00784A66" w:rsidP="00436315"/>
     <w:p w14:paraId="6976221B" w14:textId="740755AC" w:rsidR="00436315" w:rsidRDefault="00436315" w:rsidP="00436315">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="349DC7D8" w14:textId="4B814575" w:rsidR="000755EE" w:rsidRDefault="00436315" w:rsidP="0037216B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="103" w:name="_Toc29801116"/>
-[...5 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="104" w:name="_Toc29801116"/>
+      <w:bookmarkStart w:id="105" w:name="_Toc74580985"/>
+      <w:bookmarkStart w:id="106" w:name="_Toc88041778"/>
+      <w:bookmarkStart w:id="107" w:name="_Toc88472082"/>
+      <w:bookmarkStart w:id="108" w:name="_Toc175920539"/>
+      <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="003D708E">
         <w:t>nnexures</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="103"/>
       <w:bookmarkEnd w:id="104"/>
       <w:bookmarkEnd w:id="105"/>
       <w:bookmarkEnd w:id="106"/>
       <w:bookmarkEnd w:id="107"/>
+      <w:bookmarkEnd w:id="108"/>
     </w:p>
     <w:p w14:paraId="1FEA1162" w14:textId="0491C957" w:rsidR="003D708E" w:rsidRDefault="003D708E" w:rsidP="0037216B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="108" w:name="_Toc29801118"/>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="112" w:name="_Toc175920540"/>
+      <w:bookmarkStart w:id="109" w:name="_Toc29801118"/>
+      <w:bookmarkStart w:id="110" w:name="_Toc74580987"/>
+      <w:bookmarkStart w:id="111" w:name="_Toc88041779"/>
+      <w:bookmarkStart w:id="112" w:name="_Toc88472083"/>
+      <w:bookmarkStart w:id="113" w:name="_Toc175920540"/>
       <w:r>
         <w:t>Related COPP</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="108"/>
       <w:bookmarkEnd w:id="109"/>
       <w:bookmarkEnd w:id="110"/>
       <w:bookmarkEnd w:id="111"/>
+      <w:bookmarkEnd w:id="112"/>
       <w:r w:rsidR="009A2CE6">
         <w:t>s</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="112"/>
+      <w:bookmarkEnd w:id="113"/>
     </w:p>
     <w:p w14:paraId="3F24A172" w14:textId="7AF7145E" w:rsidR="00E70716" w:rsidRPr="008D4D07" w:rsidRDefault="008D4D07" w:rsidP="005737CD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D4D07">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
@@ -9131,63 +9297,63 @@
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">COPP 13.1 – Incident </w:t>
       </w:r>
       <w:r w:rsidR="002F3109" w:rsidRPr="008D4D07">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>Notifications, Reporting and Communications</w:t>
       </w:r>
       <w:r w:rsidR="008D4D07" w:rsidRPr="008D4D07">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="06B5F09A" w14:textId="37642261" w:rsidR="003D708E" w:rsidRDefault="003D708E" w:rsidP="0037216B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="113" w:name="_Toc29801119"/>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="117" w:name="_Toc175920541"/>
+      <w:bookmarkStart w:id="114" w:name="_Toc29801119"/>
+      <w:bookmarkStart w:id="115" w:name="_Toc74580988"/>
+      <w:bookmarkStart w:id="116" w:name="_Toc88041780"/>
+      <w:bookmarkStart w:id="117" w:name="_Toc88472084"/>
+      <w:bookmarkStart w:id="118" w:name="_Toc175920541"/>
       <w:r>
         <w:t>Definitions and acronyms</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="113"/>
       <w:bookmarkEnd w:id="114"/>
       <w:bookmarkEnd w:id="115"/>
       <w:bookmarkEnd w:id="116"/>
       <w:bookmarkEnd w:id="117"/>
+      <w:bookmarkEnd w:id="118"/>
     </w:p>
     <w:p w14:paraId="0CDBFFD1" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="003D708E" w:rsidRDefault="003D708E" w:rsidP="00436315"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2115"/>
         <w:gridCol w:w="7236"/>
       </w:tblGrid>
       <w:tr w:rsidR="003D708E" w:rsidRPr="000E6F0A" w14:paraId="5F2C877E" w14:textId="77777777" w:rsidTr="0037216B">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9603,51 +9769,51 @@
             </w:r>
             <w:r w:rsidR="00ED5542" w:rsidRPr="005E64DA">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005E64DA">
               <w:t xml:space="preserve">as defined respectively </w:t>
             </w:r>
             <w:r w:rsidR="00ED5542" w:rsidRPr="005E64DA">
               <w:t xml:space="preserve">under </w:t>
             </w:r>
             <w:r w:rsidRPr="005E64DA">
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidR="00596C1E" w:rsidRPr="005E64DA">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005E64DA">
               <w:t>69 and s</w:t>
             </w:r>
             <w:r w:rsidR="00596C1E" w:rsidRPr="005E64DA">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005E64DA">
               <w:t xml:space="preserve">70 of the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r w:rsidRPr="005E64DA">
                 <w:rPr>
                   <w:i/>
                 </w:rPr>
                 <w:t>Prisons Act 1981</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="005E64DA">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D1FED" w14:paraId="7156C5C2" w14:textId="77777777" w:rsidTr="0037216B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D9AF3B1" w14:textId="60EFD2D0" w:rsidR="006D1FED" w:rsidRPr="008E35AF" w:rsidRDefault="00FD0A59" w:rsidP="0037216B">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
@@ -9672,51 +9838,51 @@
             </w:pPr>
             <w:r w:rsidRPr="0068301F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>A person engaged or deemed to have been engaged to be a prison officer under s</w:t>
             </w:r>
             <w:r w:rsidR="00533171">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="0068301F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">13 </w:t>
             </w:r>
             <w:r w:rsidR="007C72BE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">of the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r w:rsidRPr="007E52A6">
                 <w:rPr>
                   <w:i/>
                 </w:rPr>
                 <w:t>Prisons Act 1981</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0068301F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0068301F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>or deemed to have been appointed under s</w:t>
             </w:r>
             <w:r w:rsidR="006D49F8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
@@ -9733,98 +9899,93 @@
       <w:tr w:rsidR="006D1FED" w14:paraId="191AEA65" w14:textId="77777777" w:rsidTr="0037216B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="28ED8988" w14:textId="77777777" w:rsidR="006D1FED" w:rsidRPr="005435AD" w:rsidRDefault="006D1FED" w:rsidP="0037216B">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Prosecutions Officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7236" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3BC1E92B" w14:textId="37D70135" w:rsidR="006D1FED" w:rsidRPr="003F6924" w:rsidRDefault="005B4862" w:rsidP="0037216B">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:bookmarkStart w:id="118" w:name="_Hlk88476539"/>
+            <w:bookmarkStart w:id="119" w:name="_Hlk88476539"/>
             <w:r w:rsidRPr="005B4862">
-              <w:t xml:space="preserve">A Prison Officer who has successfully completed the formal and practical components of Department of Corrective Services </w:t>
-[...5 lines deleted...]
-            <w:bookmarkEnd w:id="118"/>
+              <w:t>A Prison Officer who has successfully completed the formal and practical components of Department of Corrective Services 'Prosecutor's Course' and authorised to conduct the prosecution of prison charges before a Superintendent or Visiting Justice.</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="119"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00507DB8" w14:paraId="37565A42" w14:textId="77777777" w:rsidTr="0037216B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="630798F9" w14:textId="06D16DB9" w:rsidR="00507DB8" w:rsidRDefault="00507DB8" w:rsidP="0037216B">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>Punishment Book</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7236" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="35848105" w14:textId="5220C7BA" w:rsidR="00507DB8" w:rsidRPr="004F1759" w:rsidRDefault="004F1759" w:rsidP="0037216B">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>A book as defined in s</w:t>
             </w:r>
             <w:r w:rsidR="00596C1E">
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">80 </w:t>
             </w:r>
             <w:r w:rsidR="00333F7B">
               <w:t xml:space="preserve">of the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r w:rsidRPr="003F6924">
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:i/>
                 </w:rPr>
                 <w:t>Prisons Act 1981</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> where the Superintendent or Visiting Justice enters details associated with the punishment imposed on a prisoner for a prison offence.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006C059A" w14:paraId="54F18ADB" w14:textId="77777777" w:rsidTr="0037216B">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:left w:w="108" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
@@ -9892,85 +10053,85 @@
           <w:p w14:paraId="73C0C3BC" w14:textId="5852EFE7" w:rsidR="006D1FED" w:rsidRPr="003F6924" w:rsidRDefault="006D1FED" w:rsidP="0037216B">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="003F6924">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">The Superintendent as defined in </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6924">
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidR="00596C1E">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6924">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">36 </w:t>
             </w:r>
             <w:r w:rsidR="00333F7B">
               <w:t xml:space="preserve">of the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r w:rsidRPr="003F6924">
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:i/>
                 </w:rPr>
                 <w:t>Prisons Act 1981</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="003F6924">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6924">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">and includes any reference to the position responsible for the management of a private prison under Part </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6924">
               <w:t>III</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6924">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">A </w:t>
             </w:r>
             <w:r w:rsidR="007C72BE">
               <w:t xml:space="preserve">of the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r w:rsidRPr="003F6924">
                 <w:rPr>
                   <w:rFonts w:hint="eastAsia"/>
                   <w:i/>
                 </w:rPr>
                 <w:t>Prisons Act 1981</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="003F6924">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="003F6924">
               <w:t xml:space="preserve"> Does not extend to the Officer in Charge of a prison.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D1FED" w14:paraId="3C5921E7" w14:textId="77777777" w:rsidTr="0037216B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
@@ -10073,63 +10234,63 @@
           </w:tcPr>
           <w:p w14:paraId="383549E0" w14:textId="672E55C9" w:rsidR="000454F1" w:rsidRPr="00313440" w:rsidRDefault="000454F1" w:rsidP="0037216B">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00A76013">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>An electronic database used by the Department of Corrective Services to record and manage comprehensive information relating to prisoners</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> and detainees.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4BE8DE2C" w14:textId="24A46F51" w:rsidR="003D708E" w:rsidRDefault="003D708E" w:rsidP="0037216B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="119" w:name="_Toc29801120"/>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="123" w:name="_Toc175920542"/>
+      <w:bookmarkStart w:id="120" w:name="_Toc29801120"/>
+      <w:bookmarkStart w:id="121" w:name="_Toc74580989"/>
+      <w:bookmarkStart w:id="122" w:name="_Toc88041781"/>
+      <w:bookmarkStart w:id="123" w:name="_Toc88472085"/>
+      <w:bookmarkStart w:id="124" w:name="_Toc175920542"/>
       <w:r>
         <w:t>Related legislation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="119"/>
       <w:bookmarkEnd w:id="120"/>
       <w:bookmarkEnd w:id="121"/>
       <w:bookmarkEnd w:id="122"/>
       <w:bookmarkEnd w:id="123"/>
+      <w:bookmarkEnd w:id="124"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FA02503" w14:textId="77777777" w:rsidR="00310BF2" w:rsidRPr="003F6924" w:rsidRDefault="00310BF2" w:rsidP="007E52A6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F6924">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Prisons Act 1981 </w:t>
       </w:r>
     </w:p>
@@ -10163,187 +10324,186 @@
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F6924">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Criminal Law (</w:t>
       </w:r>
       <w:r w:rsidR="00357F3B">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Mental Impairment) Act 2023</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="724AAE7B" w14:textId="77777777" w:rsidR="002E5756" w:rsidRPr="009D516D" w:rsidRDefault="002E5756" w:rsidP="0037216B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="124" w:name="_Toc178286"/>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="129" w:name="_Toc175920543"/>
+      <w:bookmarkStart w:id="125" w:name="_Toc178286"/>
+      <w:bookmarkStart w:id="126" w:name="_Toc29801121"/>
+      <w:bookmarkStart w:id="127" w:name="_Toc74580990"/>
+      <w:bookmarkStart w:id="128" w:name="_Toc88041782"/>
+      <w:bookmarkStart w:id="129" w:name="_Toc88472086"/>
+      <w:bookmarkStart w:id="130" w:name="_Toc175920543"/>
       <w:r w:rsidRPr="009D516D">
         <w:t>Assurance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="124"/>
       <w:bookmarkEnd w:id="125"/>
       <w:bookmarkEnd w:id="126"/>
       <w:bookmarkEnd w:id="127"/>
       <w:bookmarkEnd w:id="128"/>
       <w:bookmarkEnd w:id="129"/>
+      <w:bookmarkEnd w:id="130"/>
     </w:p>
     <w:p w14:paraId="09C46A18" w14:textId="0BA0F60D" w:rsidR="002E5756" w:rsidRPr="009D516D" w:rsidRDefault="002E5756" w:rsidP="00436315">
       <w:r>
         <w:t>It is expected that</w:t>
       </w:r>
       <w:r w:rsidRPr="009D516D">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F0F60C5" w14:textId="5DB8A134" w:rsidR="002E5756" w:rsidRPr="00B02957" w:rsidRDefault="002E5756" w:rsidP="00436315">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00B02957">
         <w:t xml:space="preserve">Prisons will undertake local compliance in accordance with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidRPr="00B02957">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Compliance Manual</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B02957">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C00373E" w14:textId="77777777" w:rsidR="002E5756" w:rsidRDefault="00697F83" w:rsidP="00436315">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>The relevant deputy Commissioner</w:t>
       </w:r>
       <w:r w:rsidR="002E5756">
         <w:t xml:space="preserve"> will undertake management oversight as required.</w:t>
       </w:r>
       <w:r w:rsidR="002E5756" w:rsidRPr="000F16F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F53F88D" w14:textId="28326E5F" w:rsidR="002E5756" w:rsidRPr="000F16F8" w:rsidRDefault="00436315" w:rsidP="00436315">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Operational </w:t>
       </w:r>
       <w:r w:rsidR="002E5756" w:rsidRPr="000F16F8">
         <w:t xml:space="preserve">Compliance </w:t>
       </w:r>
       <w:r w:rsidR="002E5756">
         <w:t xml:space="preserve">Branch will undertake checks </w:t>
       </w:r>
       <w:r w:rsidR="002E5756" w:rsidRPr="000F16F8">
         <w:t xml:space="preserve">in accordance with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidR="00E13351" w:rsidRPr="00B02957">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Operational </w:t>
         </w:r>
         <w:r w:rsidR="002E5756" w:rsidRPr="00B02957">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Compliance Framework</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002E5756" w:rsidRPr="00B02957">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63730772" w14:textId="77777777" w:rsidR="00245869" w:rsidRDefault="002E5756" w:rsidP="00436315">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="000F16F8">
         <w:t xml:space="preserve">Independent </w:t>
       </w:r>
       <w:r>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="000F16F8">
         <w:t xml:space="preserve">versight </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">will be undertaken as required. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EF19287" w14:textId="77777777" w:rsidR="00245869" w:rsidRPr="00EA7EAC" w:rsidRDefault="00245869" w:rsidP="00EA7EAC">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="248F3763" w14:textId="77777777" w:rsidR="00245869" w:rsidRDefault="00245869" w:rsidP="0037216B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="130" w:name="_Toc74580991"/>
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="131" w:name="_Toc74580991"/>
+      <w:bookmarkStart w:id="132" w:name="_Toc88041783"/>
+      <w:bookmarkStart w:id="133" w:name="_Toc88472087"/>
+      <w:bookmarkStart w:id="134" w:name="_Toc175920544"/>
+      <w:r>
         <w:t>Document version history</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="130"/>
       <w:bookmarkEnd w:id="131"/>
       <w:bookmarkEnd w:id="132"/>
       <w:bookmarkEnd w:id="133"/>
+      <w:bookmarkEnd w:id="134"/>
     </w:p>
     <w:p w14:paraId="254C8B7C" w14:textId="77777777" w:rsidR="00245869" w:rsidRPr="0037216B" w:rsidRDefault="00245869" w:rsidP="0037216B"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="9727" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1051"/>
         <w:gridCol w:w="1954"/>
         <w:gridCol w:w="2919"/>
         <w:gridCol w:w="1868"/>
         <w:gridCol w:w="1935"/>
       </w:tblGrid>
       <w:tr w:rsidR="005B4862" w:rsidRPr="007D3C6F" w14:paraId="61D01ED3" w14:textId="7CC8EA47" w:rsidTr="005F6F85">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="596"/>
@@ -10758,99 +10918,179 @@
             <w:r>
               <w:t xml:space="preserve">30 </w:t>
             </w:r>
             <w:r w:rsidR="00360330">
               <w:t>August 2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1935" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16498C0F" w14:textId="40D019B8" w:rsidR="003B0BCB" w:rsidRDefault="00195470" w:rsidP="00514041">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="005F6F85">
               <w:t>1 September 2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00D050D0" w:rsidRPr="007D3C6F" w14:paraId="4CBB26C1" w14:textId="77777777" w:rsidTr="005F6F85">
+        <w:trPr>
+          <w:trHeight w:val="902"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D0A45B2" w14:textId="1B505D68" w:rsidR="00D050D0" w:rsidRPr="00691E97" w:rsidRDefault="00D050D0" w:rsidP="00514041">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00691E97">
+              <w:t>5.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1954" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E20A6A4" w14:textId="173A7EC6" w:rsidR="00D050D0" w:rsidRPr="00691E97" w:rsidRDefault="00D050D0" w:rsidP="00514041">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00691E97">
+              <w:t>Operational Policy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2919" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11D9BD22" w14:textId="77777777" w:rsidR="00D050D0" w:rsidRPr="00691E97" w:rsidRDefault="00D050D0" w:rsidP="00514041">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00691E97">
+              <w:t>Approved by the A/Assistant Commissioner Operational Support Services</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15A5A77D" w14:textId="78A99419" w:rsidR="00D050D0" w:rsidRPr="00691E97" w:rsidRDefault="00D050D0" w:rsidP="00514041">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00691E97">
+              <w:t xml:space="preserve">CM Ref: </w:t>
+            </w:r>
+            <w:r w:rsidR="00412797" w:rsidRPr="00691E97">
+              <w:t>S26/63375</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1868" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F172BF2" w14:textId="632421F4" w:rsidR="00D050D0" w:rsidRPr="00691E97" w:rsidRDefault="004079BA" w:rsidP="00514041">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00691E97">
+              <w:t>13 July 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1935" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06FDABF9" w14:textId="36EA64AC" w:rsidR="00D050D0" w:rsidRPr="00691E97" w:rsidRDefault="00691E97" w:rsidP="00514041">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00691E97">
+              <w:t>13 July 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p w14:paraId="2B688ABC" w14:textId="4BFFD4F3" w:rsidR="00551F83" w:rsidRDefault="00551F83">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="39574335" w14:textId="1EAF071C" w:rsidR="00551F83" w:rsidRPr="00DC7801" w:rsidRDefault="00551F83" w:rsidP="0037216B">
       <w:pPr>
         <w:pStyle w:val="H1nonumber"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="134" w:name="_Appendix_A_–"/>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="134"/>
+      <w:bookmarkStart w:id="135" w:name="_Appendix_A_–"/>
+      <w:bookmarkStart w:id="136" w:name="_Toc25314271"/>
+      <w:bookmarkStart w:id="137" w:name="_Toc29801122"/>
+      <w:bookmarkStart w:id="138" w:name="_Toc74580992"/>
+      <w:bookmarkStart w:id="139" w:name="_Toc88041784"/>
+      <w:bookmarkStart w:id="140" w:name="_Toc88472088"/>
+      <w:bookmarkStart w:id="141" w:name="_Toc175920545"/>
+      <w:bookmarkEnd w:id="135"/>
       <w:r w:rsidRPr="00DC7801">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Appendix A – </w:t>
       </w:r>
       <w:r w:rsidR="00591D13">
         <w:t xml:space="preserve">Supervision </w:t>
       </w:r>
       <w:r w:rsidR="002A6CEB">
         <w:t>Plan for</w:t>
       </w:r>
       <w:r w:rsidR="00560F7C">
         <w:t xml:space="preserve"> Prisoners Sentenced to </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7801">
         <w:t>Confinement in Sleeping Quarters</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="135"/>
       <w:bookmarkEnd w:id="136"/>
       <w:bookmarkEnd w:id="137"/>
       <w:bookmarkEnd w:id="138"/>
       <w:bookmarkEnd w:id="139"/>
+      <w:bookmarkEnd w:id="140"/>
       <w:r w:rsidRPr="00DC7801">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E0587C">
         <w:t>S82</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="140"/>
+      <w:bookmarkEnd w:id="141"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid1"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3256"/>
         <w:gridCol w:w="6095"/>
       </w:tblGrid>
       <w:tr w:rsidR="00797DF1" w:rsidRPr="001B21EC" w14:paraId="34A8BA52" w14:textId="77777777" w:rsidTr="000F1264">
         <w:trPr>
           <w:trHeight w:val="378"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9351" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
@@ -11272,101 +11512,129 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00551F83">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>The minimum time allowed to a prisoner for taking air and exercise shall not include the time taken for carrying out normal daily routines (making the bed, going to the shower, and for ablutions, etc.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00551F83" w:rsidRPr="00551F83" w14:paraId="676A2BFC" w14:textId="77777777" w:rsidTr="00560F7C">
         <w:trPr>
           <w:trHeight w:val="338"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3159" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6A1A41"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C909E34" w14:textId="77777777" w:rsidR="00551F83" w:rsidRPr="00560F7C" w:rsidRDefault="00551F83" w:rsidP="00797DF1">
+          <w:p w14:paraId="7C909E34" w14:textId="77777777" w:rsidR="00551F83" w:rsidRPr="00613CA5" w:rsidRDefault="00551F83" w:rsidP="00797DF1">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00560F7C">
+            <w:r w:rsidRPr="00613CA5">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Medical care</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6192" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5312210F" w14:textId="77777777" w:rsidR="00551F83" w:rsidRPr="00551F83" w:rsidRDefault="00551F83" w:rsidP="00797DF1">
+          <w:p w14:paraId="5312210F" w14:textId="77777777" w:rsidR="00551F83" w:rsidRPr="00613CA5" w:rsidRDefault="00551F83" w:rsidP="00797DF1">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00551F83">
+            <w:r w:rsidRPr="00613CA5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Yes, prisoner provided medical care in sleeping quarters and in sight of, but out of hearing of the Prison Officer, except in emergencies.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="798B1323" w14:textId="77777777" w:rsidR="00551F83" w:rsidRPr="00551F83" w:rsidRDefault="00551F83" w:rsidP="000F1264">
+          <w:p w14:paraId="798B1323" w14:textId="5A1764D5" w:rsidR="00551F83" w:rsidRPr="00613CA5" w:rsidRDefault="00551F83" w:rsidP="000F1264">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00551F83">
+            <w:r w:rsidRPr="00613CA5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regular, preferably daily, review by Health Services staff. </w:t>
+              <w:t xml:space="preserve">Regular, preferably daily, review by </w:t>
+            </w:r>
+            <w:r w:rsidR="00447E54" w:rsidRPr="00613CA5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Justice </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613CA5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Health </w:t>
+            </w:r>
+            <w:r w:rsidR="00447E54" w:rsidRPr="00613CA5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">and Wellbeing </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613CA5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Services staff. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00551F83" w:rsidRPr="00551F83" w14:paraId="18B5F1C4" w14:textId="77777777" w:rsidTr="00560F7C">
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3159" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6A1A41"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6F264F91" w14:textId="77777777" w:rsidR="00551F83" w:rsidRPr="00560F7C" w:rsidRDefault="00551F83" w:rsidP="00797DF1">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00560F7C">
               <w:rPr>
                 <w:b/>
@@ -11705,51 +11973,51 @@
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
             <w:r w:rsidRPr="00551F83">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>at the discretion of the Unit Manager.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76FC19A6" w14:textId="648B048E" w:rsidR="00551F83" w:rsidRPr="00551F83" w:rsidRDefault="00551F83" w:rsidP="000F1264">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00551F83">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">At the request of the prisoner, writing material and a sealable envelope shall be made available for privileged correspondence with the Parliamentary Commissioner (refer </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r w:rsidRPr="005D116B">
                 <w:rPr>
                   <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COPP 7.1 </w:t>
               </w:r>
               <w:r w:rsidR="005E7554" w:rsidRPr="005D116B">
                 <w:rPr>
                   <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:t xml:space="preserve">– </w:t>
               </w:r>
               <w:r w:rsidRPr="005D116B">
                 <w:rPr>
                   <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
@@ -11767,51 +12035,50 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00551F83" w:rsidRPr="00551F83" w14:paraId="42D95ABA" w14:textId="77777777" w:rsidTr="00560F7C">
         <w:trPr>
           <w:trHeight w:val="735"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3159" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6A1A41"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="47D7F5F0" w14:textId="77777777" w:rsidR="00551F83" w:rsidRPr="00560F7C" w:rsidRDefault="00551F83" w:rsidP="00797DF1">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00560F7C">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Letters (per month)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6192" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4302CE5B" w14:textId="77777777" w:rsidR="00551F83" w:rsidRPr="00551F83" w:rsidRDefault="00551F83" w:rsidP="00797DF1">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00551F83">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
@@ -12416,51 +12683,67 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00551F83" w:rsidRPr="00551F83" w14:paraId="315084E8" w14:textId="77777777" w:rsidTr="00560F7C">
         <w:trPr>
           <w:trHeight w:val="745"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3159" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6A1A41"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1948A9EB" w14:textId="77777777" w:rsidR="00551F83" w:rsidRPr="00560F7C" w:rsidRDefault="00551F83" w:rsidP="00797DF1">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00560F7C">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
-              <w:t>Access to cell based hobbies and materials</w:t>
+              <w:t xml:space="preserve">Access to </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00560F7C">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>cell based</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00560F7C">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> hobbies and materials</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6192" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13AB650E" w14:textId="77777777" w:rsidR="00551F83" w:rsidRPr="00551F83" w:rsidRDefault="00551F83" w:rsidP="00797DF1">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00551F83">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Nil, except as specified below under employment </w:t>
             </w:r>
           </w:p>
@@ -12563,157 +12846,174 @@
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Nil</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="56EAF40D" w14:textId="6E84611A" w:rsidR="00551F83" w:rsidRPr="00551F83" w:rsidRDefault="00551F83" w:rsidP="00551F83">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00551F83">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">* for mail, a ‘long term’ prisoner is defined as a prisoner who is serving an effective sentence of </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00456D89">
+        <w:t xml:space="preserve">* </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00551F83">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>ten</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00456D89" w:rsidRPr="00551F83">
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00551F83">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00551F83">
+        <w:t xml:space="preserve"> mail, a ‘long term’ prisoner is defined as a prisoner who is serving an effective sentence of </w:t>
+      </w:r>
+      <w:r w:rsidR="00456D89">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
+        <w:t>ten</w:t>
+      </w:r>
+      <w:r w:rsidR="00456D89" w:rsidRPr="00551F83">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00551F83">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
         <w:t>years or more</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EA17729" w14:textId="77777777" w:rsidR="00551F83" w:rsidRPr="00551F83" w:rsidRDefault="00551F83" w:rsidP="00551F83">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00551F83">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>** for mail, ‘no visitors’ refers to prisoners who have not received more than 6 social visits during the 6 previous months.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63650A9A" w14:textId="27B52CBC" w:rsidR="00551F83" w:rsidRDefault="00551F83">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D0ED0B7" w14:textId="08AE054E" w:rsidR="00551F83" w:rsidRPr="00DC7801" w:rsidRDefault="00560F7C" w:rsidP="0037216B">
       <w:pPr>
         <w:pStyle w:val="H1nonumber"/>
       </w:pPr>
-      <w:bookmarkStart w:id="141" w:name="_Appendix_B_–"/>
-[...8 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="142" w:name="_Appendix_B_–"/>
+      <w:bookmarkStart w:id="143" w:name="_Toc25314272"/>
+      <w:bookmarkStart w:id="144" w:name="_Toc29801123"/>
+      <w:bookmarkStart w:id="145" w:name="_Toc74580993"/>
+      <w:bookmarkStart w:id="146" w:name="_Toc88041785"/>
+      <w:bookmarkStart w:id="147" w:name="_Toc88472089"/>
+      <w:bookmarkStart w:id="148" w:name="_Toc175920546"/>
+      <w:bookmarkEnd w:id="142"/>
+      <w:r>
         <w:t xml:space="preserve">Appendix B – </w:t>
       </w:r>
       <w:r w:rsidR="00591D13">
         <w:t xml:space="preserve">Supervision Plan </w:t>
       </w:r>
       <w:r>
         <w:t>for Prisoners S</w:t>
       </w:r>
       <w:r w:rsidR="00551F83" w:rsidRPr="00DC7801">
         <w:t xml:space="preserve">entenced to </w:t>
       </w:r>
       <w:r>
         <w:t>Confinement in a P</w:t>
       </w:r>
       <w:r w:rsidR="00551F83" w:rsidRPr="00DC7801">
         <w:t>unis</w:t>
       </w:r>
       <w:r>
         <w:t>hment C</w:t>
       </w:r>
       <w:r w:rsidR="00551F83" w:rsidRPr="00DC7801">
         <w:t>ell</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="142"/>
       <w:bookmarkEnd w:id="143"/>
       <w:bookmarkEnd w:id="144"/>
       <w:bookmarkEnd w:id="145"/>
       <w:bookmarkEnd w:id="146"/>
+      <w:bookmarkEnd w:id="147"/>
       <w:r w:rsidR="007C117A">
         <w:t xml:space="preserve"> S82</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="147"/>
+      <w:bookmarkEnd w:id="148"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid2"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3159"/>
         <w:gridCol w:w="6009"/>
       </w:tblGrid>
       <w:tr w:rsidR="000F1264" w:rsidRPr="0037216B" w14:paraId="1E806A5C" w14:textId="77777777" w:rsidTr="000F1264">
         <w:trPr>
           <w:trHeight w:val="391"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9168" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6A1A41"/>
             <w:vAlign w:val="center"/>
@@ -13124,80 +13424,122 @@
             <w:tcW w:w="3159" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6A1A41"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71C5CC28" w14:textId="77777777" w:rsidR="00551F83" w:rsidRPr="00063541" w:rsidRDefault="00551F83" w:rsidP="000F1264">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00063541">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Medical care</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6009" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C3621C7" w14:textId="77777777" w:rsidR="00551F83" w:rsidRPr="00551F83" w:rsidRDefault="00551F83" w:rsidP="000F1264">
+          <w:p w14:paraId="4C3621C7" w14:textId="77777777" w:rsidR="00551F83" w:rsidRPr="00613CA5" w:rsidRDefault="00551F83" w:rsidP="000F1264">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00551F83">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>Yes, prisoner provided medical care in cell and in sight of, but out of hearing of the Prison Officer, except in emergencies.</w:t>
+              <w:t xml:space="preserve">Yes, prisoner provided medical care in cell and in sight of, but out of hearing of the Prison Officer, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613CA5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>except in emergencies.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53BAA3E3" w14:textId="77777777" w:rsidR="00551F83" w:rsidRPr="00551F83" w:rsidRDefault="00551F83" w:rsidP="000F1264">
+          <w:p w14:paraId="53BAA3E3" w14:textId="460CCEB1" w:rsidR="00551F83" w:rsidRPr="00551F83" w:rsidRDefault="00551F83" w:rsidP="000F1264">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00551F83">
+            <w:r w:rsidRPr="00613CA5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regular, preferably daily, review by Health Services staff. </w:t>
+              <w:t>Regular, preferably daily, review by</w:t>
+            </w:r>
+            <w:r w:rsidR="00A81970" w:rsidRPr="00613CA5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Justice</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613CA5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Health </w:t>
+            </w:r>
+            <w:r w:rsidR="00A81970" w:rsidRPr="00613CA5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">and Wellbeing </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00613CA5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Services</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00551F83">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> staff. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00551F83" w:rsidRPr="00551F83" w14:paraId="2B0A2DA1" w14:textId="77777777" w:rsidTr="00063541">
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3159" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6A1A41"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="155E7E3A" w14:textId="77777777" w:rsidR="00551F83" w:rsidRPr="00063541" w:rsidRDefault="00551F83" w:rsidP="000F1264">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00063541">
               <w:rPr>
                 <w:b/>
@@ -13495,51 +13837,51 @@
               <w:t>Writing materials at request of prisoner and at the discretion of the Unit Manager.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C9AE5B6" w14:textId="3678D760" w:rsidR="00551F83" w:rsidRPr="00551F83" w:rsidRDefault="00551F83" w:rsidP="000F1264">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00551F83">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>At the request of the prisoner, writing material and a sealable envelope shall be made available for privileged correspondence with the Parliamentary Commissioner (re</w:t>
             </w:r>
             <w:r w:rsidRPr="003B7BF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">fer </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r w:rsidRPr="003B7BF1">
                 <w:rPr>
                   <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COPP 7.1 </w:t>
               </w:r>
               <w:r w:rsidR="005E7554" w:rsidRPr="003B7BF1">
                 <w:rPr>
                   <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:t xml:space="preserve">– </w:t>
               </w:r>
               <w:r w:rsidRPr="003B7BF1">
                 <w:rPr>
                   <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
@@ -13566,51 +13908,50 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00551F83" w:rsidRPr="00551F83" w14:paraId="45D4BF2F" w14:textId="77777777" w:rsidTr="00063541">
         <w:trPr>
           <w:trHeight w:val="735"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3159" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6A1A41"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="37FB98FA" w14:textId="77777777" w:rsidR="00551F83" w:rsidRPr="00063541" w:rsidRDefault="00551F83" w:rsidP="000F1264">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00063541">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Letters (per month)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6009" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4A287D45" w14:textId="77777777" w:rsidR="00551F83" w:rsidRPr="00551F83" w:rsidRDefault="00551F83" w:rsidP="000F1264">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00551F83">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
@@ -14156,51 +14497,67 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00551F83" w:rsidRPr="00551F83" w14:paraId="15B336EB" w14:textId="77777777" w:rsidTr="00063541">
         <w:trPr>
           <w:trHeight w:val="745"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3159" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6A1A41"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7A3C948A" w14:textId="77777777" w:rsidR="00551F83" w:rsidRPr="00063541" w:rsidRDefault="00551F83" w:rsidP="000F1264">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00063541">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
-              <w:t>Access to cell based hobbies and materials</w:t>
+              <w:t xml:space="preserve">Access to </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00063541">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>cell based</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00063541">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> hobbies and materials</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6009" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="011B770F" w14:textId="77777777" w:rsidR="00551F83" w:rsidRPr="00551F83" w:rsidRDefault="00551F83" w:rsidP="000F1264">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00551F83">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Nil </w:t>
             </w:r>
           </w:p>
@@ -14322,124 +14679,141 @@
     </w:p>
     <w:p w14:paraId="220C223E" w14:textId="0F7AC1BD" w:rsidR="00551F83" w:rsidRPr="00551F83" w:rsidRDefault="00F5235A" w:rsidP="00551F83">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00551F83" w:rsidRPr="00551F83">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> for mail, a ‘long term’ prisoner is defined as a prisoner who is serving an effective sentence of </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00721488">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00551F83" w:rsidRPr="00551F83">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>t</w:t>
-      </w:r>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00551F83" w:rsidRPr="00551F83">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
+        <w:t xml:space="preserve"> mail, a ‘long term’ prisoner is defined as a prisoner who is serving an effective sentence of </w:t>
+      </w:r>
+      <w:r w:rsidR="00721488">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00551F83" w:rsidRPr="00551F83">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
         <w:t>en years or more</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="468A60B1" w14:textId="036A667E" w:rsidR="00551F83" w:rsidRDefault="00F5235A" w:rsidP="00551F83">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>**</w:t>
       </w:r>
       <w:r w:rsidR="00551F83" w:rsidRPr="00551F83">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> for mail, ‘no visitors’ refers to prisoners who have not received more than 6 social visits during the 6 previous months.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13A0F6CB" w14:textId="501EE429" w:rsidR="00BD4250" w:rsidRPr="0037216B" w:rsidRDefault="00BD4250" w:rsidP="0037216B">
       <w:pPr>
         <w:pStyle w:val="H1nonumber"/>
       </w:pPr>
-      <w:bookmarkStart w:id="148" w:name="_Appendix_C_–"/>
-      <w:bookmarkEnd w:id="148"/>
+      <w:bookmarkStart w:id="149" w:name="_Appendix_C_–"/>
+      <w:bookmarkEnd w:id="149"/>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="149" w:name="_Toc88041786"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="151" w:name="_Toc175920547"/>
+      <w:bookmarkStart w:id="150" w:name="_Toc88041786"/>
+      <w:bookmarkStart w:id="151" w:name="_Toc88472090"/>
+      <w:bookmarkStart w:id="152" w:name="_Toc175920547"/>
       <w:r w:rsidRPr="0037216B">
-        <w:lastRenderedPageBreak/>
         <w:t>Appendix C</w:t>
       </w:r>
       <w:r w:rsidR="006D49F8" w:rsidRPr="0037216B">
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidRPr="0037216B">
         <w:t xml:space="preserve"> Procedure for Digital Audio Recording of Visiting Justice Hearings</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="149"/>
       <w:bookmarkEnd w:id="150"/>
       <w:bookmarkEnd w:id="151"/>
+      <w:bookmarkEnd w:id="152"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="69"/>
         <w:tblW w:w="9892" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9892"/>
       </w:tblGrid>
       <w:tr w:rsidR="00854D3A" w:rsidRPr="00E07E80" w14:paraId="547117F8" w14:textId="77777777" w:rsidTr="00206A12">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9892" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="DAD7CB"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="DAD7CB"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DAD7CB"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="DAD7CB"/>
@@ -14589,52 +14963,57 @@
               <w:pStyle w:val="Tabledata"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="795"/>
               </w:tabs>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="107B690D" w14:textId="032E666C" w:rsidR="00854D3A" w:rsidRDefault="00854D3A" w:rsidP="00854D3A">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="795"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> When the recording is commenced</w:t>
             </w:r>
             <w:r w:rsidR="00333F7B">
               <w:t>,</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> the Prosecutions Officer is to read the following statement;</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> the Prosecutions Officer is to read the following </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>statement;</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="6979D22A" w14:textId="77777777" w:rsidR="00854D3A" w:rsidRDefault="00854D3A" w:rsidP="00854D3A">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1328"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:firstLine="324"/>
             </w:pPr>
             <w:r>
               <w:t>“This is a recording of the Visiting Justice Parade conducted at ________ prison, the date is _______, the time is _______, Visiting Justice ________presiding”.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0180892D" w14:textId="77777777" w:rsidR="00854D3A" w:rsidRDefault="00854D3A" w:rsidP="00854D3A">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="795"/>
               </w:tabs>
             </w:pPr>
@@ -14654,68 +15033,81 @@
             <w:r>
               <w:t>The recorder is to remain on for the duration of the hearing.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1E102E75" w14:textId="77777777" w:rsidR="00854D3A" w:rsidRDefault="00854D3A" w:rsidP="00854D3A">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="795"/>
               </w:tabs>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6DD3011D" w14:textId="77777777" w:rsidR="00854D3A" w:rsidRDefault="00854D3A" w:rsidP="00854D3A">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="795"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
             </w:pPr>
             <w:r>
-              <w:t>Once the hearing is complete and prior to turning the recorder off the Prosecutions Officer is to read the following statement;</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Once the hearing is complete and prior to turning the recorder off the Prosecutions Officer is to read the following </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>statement;</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="52DEA1BB" w14:textId="77777777" w:rsidR="00854D3A" w:rsidRDefault="00854D3A" w:rsidP="00854D3A">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="795"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:firstLine="324"/>
             </w:pPr>
             <w:r>
-              <w:t>“The Visiting Justice Parade at ________prison on  ________ (date) is now complete, the time is _______”.</w:t>
+              <w:t xml:space="preserve">“The Visiting Justice Parade at ________prison </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>on  _</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t>_______ (date) is now complete, the time is _______”.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="41EF67DD" w14:textId="77777777" w:rsidR="00854D3A" w:rsidRDefault="00854D3A" w:rsidP="00854D3A">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="795"/>
               </w:tabs>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="18705677" w14:textId="77777777" w:rsidR="00854D3A" w:rsidRDefault="00854D3A" w:rsidP="00854D3A">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="795"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
             </w:pPr>
             <w:r>
               <w:t>Inform all parties in the hearing room that the recorder is now turned off.</w:t>
             </w:r>
@@ -14766,88 +15158,88 @@
               <w:t>r</w:t>
             </w:r>
             <w:r w:rsidRPr="002A6CEB">
               <w:t>ecordings</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="19A0ED53" w14:textId="68F50576" w:rsidR="00BD4250" w:rsidRPr="00BD4250" w:rsidRDefault="00BD4250" w:rsidP="00F653F9">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23EA9743" w14:textId="2128737C" w:rsidR="00BD4250" w:rsidRPr="0037216B" w:rsidRDefault="00BD4250" w:rsidP="0037216B"/>
     <w:sectPr w:rsidR="00BD4250" w:rsidRPr="0037216B" w:rsidSect="00560F7C">
-      <w:headerReference w:type="default" r:id="rId30"/>
-[...1 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId32"/>
+      <w:headerReference w:type="default" r:id="rId34"/>
+      <w:footerReference w:type="default" r:id="rId35"/>
+      <w:headerReference w:type="first" r:id="rId36"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1134" w:left="1304" w:header="709" w:footer="340" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="00DDB90D" w14:textId="77777777" w:rsidR="007755B4" w:rsidRDefault="007755B4" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="04CF8D05" w14:textId="77777777" w:rsidR="007755B4" w:rsidRDefault="007755B4" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="2440BDBB" w14:textId="77777777" w:rsidR="007755B4" w:rsidRDefault="007755B4"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -14867,125 +15259,130 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial Bold">
+  <w:font w:name="Arial bold">
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="127F2A29" w14:textId="1EB7C64D" w:rsidR="00EF2752" w:rsidRDefault="00EF2752" w:rsidP="0037216B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="1095"/>
         <w:tab w:val="left" w:pos="8080"/>
       </w:tabs>
       <w:ind w:right="-178"/>
     </w:pPr>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t xml:space="preserve">The current version of this document is maintained on the </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t>Custodial Ops</w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t xml:space="preserve"> intranet page</w:t>
     </w:r>
     <w:r w:rsidR="0037216B">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:tab/>
     </w:r>
+    <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:t>Pa</w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
-      <w:t xml:space="preserve">ge </w:t>
+      <w:t>ge</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00627992">
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
@@ -14999,51 +15396,51 @@
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>19</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2E0C1776" w14:textId="77777777" w:rsidR="007755B4" w:rsidRDefault="007755B4" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="37BAED07" w14:textId="77777777" w:rsidR="007755B4" w:rsidRDefault="007755B4" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="11856CC1" w14:textId="77777777" w:rsidR="007755B4" w:rsidRDefault="007755B4"/>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="2999A907" w14:textId="77777777" w:rsidR="00EF2752" w:rsidRDefault="00EF2752" w:rsidP="00384B18">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
@@ -15128,64 +15525,76 @@
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
     <w:p w14:paraId="368475E8" w14:textId="47F4B865" w:rsidR="00EF2752" w:rsidRDefault="00EF2752" w:rsidP="00AE53A3">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> clause 14 of schedule 2 </w:t>
       </w:r>
       <w:r w:rsidRPr="00F15027">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Court Security and Custodial Services Act 1999</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="0D2A5CAC" w14:textId="77777777" w:rsidR="00EF2752" w:rsidRDefault="00EF2752" w:rsidP="00B321C2">
+    <w:p w14:paraId="0D2A5CAC" w14:textId="1B2BF898" w:rsidR="00EF2752" w:rsidRDefault="00EF2752" w:rsidP="00B321C2">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00691E97">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00BC65AC">
+      <w:r w:rsidRPr="00691E97">
+        <w:t xml:space="preserve"> s.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7708D" w:rsidRPr="00691E97">
+        <w:t>43</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691E97">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7708D" w:rsidRPr="00691E97">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691E97">
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691E97">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Prisons Act 1981</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
     <w:p w14:paraId="64B51056" w14:textId="7883D8A4" w:rsidR="00EF2752" w:rsidRDefault="00EF2752">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> s.70(d) </w:t>
       </w:r>
       <w:r w:rsidRPr="00854D3A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
@@ -15608,112 +16017,112 @@
     <w:p w14:paraId="25397455" w14:textId="3210F040" w:rsidR="00EF2752" w:rsidRDefault="00EF2752">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> s.80 </w:t>
       </w:r>
       <w:r w:rsidRPr="008F0CE5">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Prisons Act 1981</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0B9D5894" w14:textId="60147CA9" w:rsidR="00EF2752" w:rsidRDefault="00EF2752" w:rsidP="004D040B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0B9D5894" w14:textId="7F06999F" w:rsidR="00EF2752" w:rsidRDefault="00EF2752" w:rsidP="004D040B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="002D7F8A">
+    <w:r w:rsidR="006C6019">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>COPP 10.5 Prison Offences and Charges</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> v</w:t>
     </w:r>
-    <w:r w:rsidR="003B0BCB">
+    <w:r w:rsidR="00467302">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>4</w:t>
+      <w:t>5</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>.0</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="794272AD" w14:textId="622B73FC" w:rsidR="00EF2752" w:rsidRDefault="00EF2752">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="00560F7C">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="380D7CE3" wp14:editId="0A619800">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>211773</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>180975</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1438275" cy="252412"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="3" name="Text Box 3"/>
@@ -15862,59 +16271,51 @@
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shape w14:anchorId="1A677B65" id="Text Box 21" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:198.75pt;margin-top:-8.6pt;width:312.75pt;height:42.75pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCRHU43HwIAAEEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815IdO4kFy4GbwEUB&#10;IwngFDnTFGkJILksSVtyv75Lyi+kPRW9ULvc1exjhrOHTiuyF843YEo6HOSUCMOhasy2pD/ell/u&#10;KfGBmYopMKKkB+Hpw/zzp1lrCzGCGlQlHEEQ44vWlrQOwRZZ5nktNPMDsMJgUILTLKDrtlnlWIvo&#10;WmWjPL/NWnCVdcCF93j71AfpPOFLKXh4kdKLQFRJsbeQTpfOTTyz+YwVW8ds3fBjG+wfutCsMVj0&#10;DPXEAiM71/wBpRvuwIMMAw46AykbLtIMOM0w/zDNumZWpFlwOd6e1+T/Hyx/3q/tqyOh+wodEhgX&#10;0lpfeLyM83TS6fjFTgnGcYWH89pEFwjHy5vp3XA6mlDCMTYZj6KNMNnlb+t8+CZAk2iU1CEtaVts&#10;v/KhTz2lxGIGlo1SiRplSFvS25tJnn44RxBcmZgrEslHmEvn0QrdpiNNdTXVBqoDDuug14G3fNlg&#10;RyvmwytzSDzOh2IOL3hIBVgZjhYlNbhff7uP+cgHRilpUUgl9T93zAlK1HeDTE2H43FUXnLGk7sR&#10;Ou46srmOmJ1+BNTqEJ+N5cmM+UGdTOlAv6PmF7EqhpjhWLuk4WQ+hl7e+Ga4WCxSEmrNsrAya8sj&#10;dNxb3Pdb986cPZISkM5nOEmOFR+46XN7dha7ALJJxMU991tFwqODOk3UH99UfAjXfsq6vPz5bwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhABU3azrjAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FuwjAQ&#10;RO+V+g/WVuoNHBIBaYiDUCRUqWoPUC69OfGSRNjrNDaQ9utrTvS42qeZN/l6NJpdcHCdJQGzaQQM&#10;qbaqo0bA4XM7SYE5L0lJbQkF/KCDdfH4kMtM2Svt8LL3DQsh5DIpoPW+zzh3dYtGuqntkcLvaAcj&#10;fTiHhqtBXkO40TyOogU3sqPQ0Moeyxbr0/5sBLyV2w+5q2KT/ury9f246b8PX3Mhnp/GzQqYx9Hf&#10;YbjpB3UoglNlz6Qc0wKSl+U8oAIms2UM7EZEcRLmVQIWaQK8yPn/DcUfAAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAJEdTjcfAgAAQQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhABU3azrjAAAACwEAAA8AAAAAAAAAAAAAAAAAeQQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAACJBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="790393AE" w14:textId="77777777" w:rsidR="00EF2752" w:rsidRDefault="00EF2752" w:rsidP="00560F7C">
                     <w:pPr>
                       <w:pStyle w:val="Publicationtitle"/>
                     </w:pPr>
                     <w:r>
-                      <w:t>Commissioner’s Operating Policy and Procedure (</w:t>
-[...7 lines deleted...]
-                      <w:t>)</w:t>
+                      <w:t>Commissioner’s Operating Policy and Procedure (COPP)</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="331CA592" wp14:editId="78F69789">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>8890</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="margin">
             <wp:posOffset>-892810</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7580630" cy="10719435"/>
           <wp:effectExtent l="0" t="0" r="1270" b="5715"/>
@@ -15946,51 +16347,51 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7580630" cy="10719435"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A6684E2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05096B51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ADBE06A4"/>
@@ -18395,55 +18796,56 @@
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="912932770">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="896668258">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1415010799">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="349449331">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1567178661">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="707726508">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="17"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1728" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="GMsJW+6KVBLgbpRlqN4l100LDmG21KjNWvmk6f6Bu9rLXU4EtXYgjw9n2s/J3QD6Tot27W0eVbPgm8FzWhKMLA==" w:salt="4vZDI8+sNxQ7N2beq3rf8A=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="rQRLc9n6TNcye+qB5wTXFndTRxboaJynmUOGE3VY4owWGuxjGrYZvXLG2AFyTALlFjfUocxS3E0g67u4UG9hyw==" w:salt="2VvSpU2VdYij1kyczZ1Dqw=="/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
@@ -18476,98 +18878,102 @@
     <w:rsid w:val="0008469D"/>
     <w:rsid w:val="00085C57"/>
     <w:rsid w:val="00086DE7"/>
     <w:rsid w:val="000875A6"/>
     <w:rsid w:val="00091F76"/>
     <w:rsid w:val="000925A5"/>
     <w:rsid w:val="00094039"/>
     <w:rsid w:val="000A013B"/>
     <w:rsid w:val="000A20BA"/>
     <w:rsid w:val="000A6667"/>
     <w:rsid w:val="000A6AD6"/>
     <w:rsid w:val="000B49F1"/>
     <w:rsid w:val="000B6320"/>
     <w:rsid w:val="000C3007"/>
     <w:rsid w:val="000C3137"/>
     <w:rsid w:val="000D008C"/>
     <w:rsid w:val="000D68F2"/>
     <w:rsid w:val="000D69A3"/>
     <w:rsid w:val="000E03D4"/>
     <w:rsid w:val="000E1629"/>
     <w:rsid w:val="000E163B"/>
     <w:rsid w:val="000E4966"/>
     <w:rsid w:val="000E6269"/>
     <w:rsid w:val="000F0F72"/>
     <w:rsid w:val="000F1264"/>
+    <w:rsid w:val="000F1782"/>
     <w:rsid w:val="000F25FF"/>
     <w:rsid w:val="000F60E1"/>
     <w:rsid w:val="000F6CBC"/>
     <w:rsid w:val="000F7531"/>
     <w:rsid w:val="00101513"/>
     <w:rsid w:val="00101F2C"/>
     <w:rsid w:val="001035D6"/>
     <w:rsid w:val="001035F0"/>
     <w:rsid w:val="00105D03"/>
     <w:rsid w:val="0010686F"/>
     <w:rsid w:val="00106AD2"/>
     <w:rsid w:val="00111494"/>
     <w:rsid w:val="001116A0"/>
     <w:rsid w:val="0011346F"/>
     <w:rsid w:val="001158E9"/>
     <w:rsid w:val="00115977"/>
     <w:rsid w:val="00117BC2"/>
     <w:rsid w:val="0012158C"/>
     <w:rsid w:val="00122793"/>
     <w:rsid w:val="001230B7"/>
     <w:rsid w:val="00124FBD"/>
     <w:rsid w:val="00126611"/>
     <w:rsid w:val="00131037"/>
     <w:rsid w:val="001428D5"/>
     <w:rsid w:val="00144A1B"/>
     <w:rsid w:val="00145788"/>
     <w:rsid w:val="00146739"/>
     <w:rsid w:val="00150099"/>
     <w:rsid w:val="00150672"/>
     <w:rsid w:val="00150984"/>
     <w:rsid w:val="00155864"/>
     <w:rsid w:val="00160730"/>
     <w:rsid w:val="001757E8"/>
     <w:rsid w:val="00175C84"/>
     <w:rsid w:val="00175F94"/>
     <w:rsid w:val="001777C1"/>
     <w:rsid w:val="001820CB"/>
     <w:rsid w:val="00182EB3"/>
+    <w:rsid w:val="001835CF"/>
     <w:rsid w:val="00192171"/>
     <w:rsid w:val="00193880"/>
     <w:rsid w:val="00195470"/>
     <w:rsid w:val="001A0CD5"/>
     <w:rsid w:val="001A1AD6"/>
     <w:rsid w:val="001A6098"/>
     <w:rsid w:val="001A6CAA"/>
     <w:rsid w:val="001D22C6"/>
     <w:rsid w:val="001D727E"/>
+    <w:rsid w:val="001E3028"/>
     <w:rsid w:val="001F4441"/>
+    <w:rsid w:val="001F7751"/>
     <w:rsid w:val="00201D34"/>
     <w:rsid w:val="00206A12"/>
     <w:rsid w:val="002076D1"/>
     <w:rsid w:val="00210734"/>
     <w:rsid w:val="00211940"/>
     <w:rsid w:val="0021347F"/>
     <w:rsid w:val="0021412D"/>
     <w:rsid w:val="00215955"/>
     <w:rsid w:val="002178FA"/>
     <w:rsid w:val="00221CAA"/>
     <w:rsid w:val="00222BE3"/>
     <w:rsid w:val="00223251"/>
     <w:rsid w:val="002252F7"/>
     <w:rsid w:val="00233823"/>
     <w:rsid w:val="002406B3"/>
     <w:rsid w:val="0024081A"/>
     <w:rsid w:val="002457AA"/>
     <w:rsid w:val="00245869"/>
     <w:rsid w:val="00247C4C"/>
     <w:rsid w:val="00250C62"/>
     <w:rsid w:val="00252851"/>
     <w:rsid w:val="00254316"/>
     <w:rsid w:val="00254F68"/>
     <w:rsid w:val="00262451"/>
     <w:rsid w:val="00262DC6"/>
@@ -18620,547 +19026,580 @@
     <w:rsid w:val="00380906"/>
     <w:rsid w:val="00383CBB"/>
     <w:rsid w:val="00384B18"/>
     <w:rsid w:val="00384BBD"/>
     <w:rsid w:val="00396248"/>
     <w:rsid w:val="003A291E"/>
     <w:rsid w:val="003A64D1"/>
     <w:rsid w:val="003B0BCB"/>
     <w:rsid w:val="003B7BF1"/>
     <w:rsid w:val="003C1B90"/>
     <w:rsid w:val="003C4AAD"/>
     <w:rsid w:val="003C75D3"/>
     <w:rsid w:val="003D0CEA"/>
     <w:rsid w:val="003D508C"/>
     <w:rsid w:val="003D708E"/>
     <w:rsid w:val="003D7178"/>
     <w:rsid w:val="003E06EC"/>
     <w:rsid w:val="003E559E"/>
     <w:rsid w:val="003E6CE1"/>
     <w:rsid w:val="003E75D1"/>
     <w:rsid w:val="003F1909"/>
     <w:rsid w:val="003F6924"/>
     <w:rsid w:val="00400DF5"/>
     <w:rsid w:val="00401D22"/>
     <w:rsid w:val="0040796F"/>
+    <w:rsid w:val="004079BA"/>
     <w:rsid w:val="00407A25"/>
     <w:rsid w:val="004109C5"/>
+    <w:rsid w:val="00412797"/>
     <w:rsid w:val="00414D07"/>
     <w:rsid w:val="00415E4B"/>
     <w:rsid w:val="004209E4"/>
     <w:rsid w:val="004242C3"/>
     <w:rsid w:val="00424C29"/>
     <w:rsid w:val="00426D6B"/>
     <w:rsid w:val="00436315"/>
     <w:rsid w:val="00442A36"/>
     <w:rsid w:val="004436FA"/>
     <w:rsid w:val="00444D35"/>
+    <w:rsid w:val="00447E54"/>
     <w:rsid w:val="00454136"/>
     <w:rsid w:val="00456B30"/>
     <w:rsid w:val="00456D89"/>
     <w:rsid w:val="00457598"/>
     <w:rsid w:val="004576F7"/>
+    <w:rsid w:val="004579DC"/>
     <w:rsid w:val="00464E72"/>
     <w:rsid w:val="00466CBC"/>
+    <w:rsid w:val="00467302"/>
     <w:rsid w:val="004758AC"/>
     <w:rsid w:val="004805F9"/>
     <w:rsid w:val="00481076"/>
+    <w:rsid w:val="00482E01"/>
     <w:rsid w:val="00485F41"/>
     <w:rsid w:val="00486D09"/>
     <w:rsid w:val="0048789C"/>
     <w:rsid w:val="00490500"/>
     <w:rsid w:val="004905AF"/>
     <w:rsid w:val="004915E1"/>
     <w:rsid w:val="0049755E"/>
     <w:rsid w:val="004976A1"/>
     <w:rsid w:val="004A44EE"/>
     <w:rsid w:val="004A610F"/>
     <w:rsid w:val="004B2F8A"/>
     <w:rsid w:val="004B307A"/>
     <w:rsid w:val="004B385E"/>
     <w:rsid w:val="004B4D50"/>
     <w:rsid w:val="004B6106"/>
     <w:rsid w:val="004C040F"/>
     <w:rsid w:val="004C2DC4"/>
     <w:rsid w:val="004C3EBA"/>
     <w:rsid w:val="004D040B"/>
     <w:rsid w:val="004D10C8"/>
     <w:rsid w:val="004D78F6"/>
     <w:rsid w:val="004D7D26"/>
     <w:rsid w:val="004E571B"/>
     <w:rsid w:val="004E687E"/>
     <w:rsid w:val="004E7935"/>
     <w:rsid w:val="004F0505"/>
     <w:rsid w:val="004F1759"/>
     <w:rsid w:val="004F1B15"/>
     <w:rsid w:val="004F3AB7"/>
     <w:rsid w:val="004F3EF1"/>
     <w:rsid w:val="004F50EE"/>
     <w:rsid w:val="004F6E29"/>
     <w:rsid w:val="0050215C"/>
     <w:rsid w:val="00502422"/>
     <w:rsid w:val="0050754A"/>
     <w:rsid w:val="00507DB8"/>
     <w:rsid w:val="00511E8F"/>
     <w:rsid w:val="00514041"/>
     <w:rsid w:val="00515505"/>
     <w:rsid w:val="00521AF0"/>
     <w:rsid w:val="00521E5A"/>
     <w:rsid w:val="00533171"/>
     <w:rsid w:val="00543524"/>
+    <w:rsid w:val="00547B80"/>
     <w:rsid w:val="0055090A"/>
     <w:rsid w:val="00551F83"/>
     <w:rsid w:val="00554385"/>
     <w:rsid w:val="00560F7C"/>
     <w:rsid w:val="005657AE"/>
     <w:rsid w:val="005737CD"/>
     <w:rsid w:val="00576EFF"/>
     <w:rsid w:val="00584D75"/>
     <w:rsid w:val="00591D13"/>
     <w:rsid w:val="00592112"/>
     <w:rsid w:val="00593782"/>
     <w:rsid w:val="00596C1E"/>
     <w:rsid w:val="005A3EA6"/>
     <w:rsid w:val="005A4C6A"/>
     <w:rsid w:val="005B0F00"/>
     <w:rsid w:val="005B31F8"/>
     <w:rsid w:val="005B4862"/>
     <w:rsid w:val="005B6A72"/>
     <w:rsid w:val="005B75DE"/>
     <w:rsid w:val="005C1168"/>
     <w:rsid w:val="005C54BD"/>
     <w:rsid w:val="005C768B"/>
     <w:rsid w:val="005D0322"/>
     <w:rsid w:val="005D116B"/>
+    <w:rsid w:val="005D549C"/>
     <w:rsid w:val="005D581F"/>
     <w:rsid w:val="005D6662"/>
     <w:rsid w:val="005D78AC"/>
     <w:rsid w:val="005E2AC7"/>
     <w:rsid w:val="005E3563"/>
     <w:rsid w:val="005E362E"/>
     <w:rsid w:val="005E370B"/>
     <w:rsid w:val="005E4C30"/>
     <w:rsid w:val="005E566A"/>
     <w:rsid w:val="005E64DA"/>
     <w:rsid w:val="005E7554"/>
     <w:rsid w:val="005F6F85"/>
     <w:rsid w:val="00600321"/>
     <w:rsid w:val="00600F92"/>
     <w:rsid w:val="00601402"/>
     <w:rsid w:val="00606BD2"/>
     <w:rsid w:val="006119F6"/>
     <w:rsid w:val="00612A42"/>
+    <w:rsid w:val="00613CA5"/>
     <w:rsid w:val="00614DBA"/>
     <w:rsid w:val="0061538A"/>
     <w:rsid w:val="006227D6"/>
     <w:rsid w:val="0062715F"/>
     <w:rsid w:val="00627992"/>
     <w:rsid w:val="00627EA1"/>
     <w:rsid w:val="006335A4"/>
     <w:rsid w:val="00634C54"/>
     <w:rsid w:val="00643B0E"/>
     <w:rsid w:val="006444FB"/>
     <w:rsid w:val="00644A2D"/>
     <w:rsid w:val="006512C3"/>
     <w:rsid w:val="00656F4A"/>
     <w:rsid w:val="00661DB6"/>
     <w:rsid w:val="00662762"/>
     <w:rsid w:val="00663830"/>
     <w:rsid w:val="00673BD6"/>
     <w:rsid w:val="0068301F"/>
     <w:rsid w:val="0068308C"/>
+    <w:rsid w:val="0068666F"/>
     <w:rsid w:val="00690408"/>
+    <w:rsid w:val="00691E97"/>
     <w:rsid w:val="00696685"/>
     <w:rsid w:val="00697F83"/>
     <w:rsid w:val="006A25D0"/>
     <w:rsid w:val="006A46B0"/>
     <w:rsid w:val="006A4A1A"/>
     <w:rsid w:val="006A6E9C"/>
     <w:rsid w:val="006B3601"/>
     <w:rsid w:val="006B712D"/>
     <w:rsid w:val="006B7C68"/>
     <w:rsid w:val="006C059A"/>
     <w:rsid w:val="006C0D2F"/>
     <w:rsid w:val="006C47AE"/>
     <w:rsid w:val="006C4F83"/>
     <w:rsid w:val="006C4FE4"/>
+    <w:rsid w:val="006C6019"/>
     <w:rsid w:val="006D1FED"/>
     <w:rsid w:val="006D34CD"/>
     <w:rsid w:val="006D49F8"/>
     <w:rsid w:val="006D4C7D"/>
     <w:rsid w:val="006D512B"/>
     <w:rsid w:val="006D64BE"/>
     <w:rsid w:val="006F25DD"/>
     <w:rsid w:val="007039A3"/>
     <w:rsid w:val="00710B9C"/>
     <w:rsid w:val="00711BC8"/>
     <w:rsid w:val="00711C79"/>
     <w:rsid w:val="00713FE8"/>
     <w:rsid w:val="00715807"/>
     <w:rsid w:val="00717583"/>
     <w:rsid w:val="00720224"/>
     <w:rsid w:val="00721488"/>
     <w:rsid w:val="00723AB8"/>
     <w:rsid w:val="00726EE1"/>
     <w:rsid w:val="0073106C"/>
     <w:rsid w:val="00731DBA"/>
     <w:rsid w:val="0074061F"/>
     <w:rsid w:val="007412F6"/>
     <w:rsid w:val="007444AC"/>
     <w:rsid w:val="00745120"/>
     <w:rsid w:val="00752A9E"/>
     <w:rsid w:val="0075583A"/>
     <w:rsid w:val="00760D6E"/>
     <w:rsid w:val="0076427E"/>
     <w:rsid w:val="00775238"/>
     <w:rsid w:val="007755B4"/>
+    <w:rsid w:val="00777D0C"/>
     <w:rsid w:val="00784A66"/>
     <w:rsid w:val="0078565F"/>
     <w:rsid w:val="00791E16"/>
     <w:rsid w:val="00797DF1"/>
     <w:rsid w:val="007A1A02"/>
     <w:rsid w:val="007A3E23"/>
     <w:rsid w:val="007A3E65"/>
     <w:rsid w:val="007A5A33"/>
     <w:rsid w:val="007B0296"/>
     <w:rsid w:val="007B30B5"/>
+    <w:rsid w:val="007B4B0E"/>
     <w:rsid w:val="007C0B58"/>
     <w:rsid w:val="007C117A"/>
     <w:rsid w:val="007C20FC"/>
     <w:rsid w:val="007C3C18"/>
     <w:rsid w:val="007C3D99"/>
     <w:rsid w:val="007C72BE"/>
     <w:rsid w:val="007D3C6F"/>
     <w:rsid w:val="007D4640"/>
     <w:rsid w:val="007D65C2"/>
     <w:rsid w:val="007E52A6"/>
     <w:rsid w:val="007E67F4"/>
     <w:rsid w:val="007E6CB6"/>
     <w:rsid w:val="007E7853"/>
     <w:rsid w:val="008000C6"/>
     <w:rsid w:val="00801900"/>
     <w:rsid w:val="00803486"/>
     <w:rsid w:val="00803710"/>
     <w:rsid w:val="00804083"/>
     <w:rsid w:val="0080460E"/>
     <w:rsid w:val="008060DB"/>
     <w:rsid w:val="008114B3"/>
     <w:rsid w:val="00815BFD"/>
     <w:rsid w:val="00817DF1"/>
     <w:rsid w:val="00820311"/>
     <w:rsid w:val="008244D7"/>
+    <w:rsid w:val="0082733C"/>
     <w:rsid w:val="00831794"/>
     <w:rsid w:val="0083202D"/>
     <w:rsid w:val="0083411F"/>
+    <w:rsid w:val="00836F6A"/>
     <w:rsid w:val="00842DF0"/>
     <w:rsid w:val="00844223"/>
     <w:rsid w:val="0085017C"/>
     <w:rsid w:val="008511DC"/>
     <w:rsid w:val="00853321"/>
     <w:rsid w:val="00854D3A"/>
     <w:rsid w:val="00857A48"/>
     <w:rsid w:val="00857C06"/>
     <w:rsid w:val="0086067A"/>
     <w:rsid w:val="00860B52"/>
     <w:rsid w:val="008673A7"/>
     <w:rsid w:val="00871B2F"/>
+    <w:rsid w:val="00871CBB"/>
     <w:rsid w:val="008729BF"/>
     <w:rsid w:val="0088063A"/>
     <w:rsid w:val="00883E71"/>
     <w:rsid w:val="00887D87"/>
     <w:rsid w:val="00887E9A"/>
     <w:rsid w:val="008919E0"/>
     <w:rsid w:val="00896973"/>
     <w:rsid w:val="00896DFF"/>
     <w:rsid w:val="008976B1"/>
     <w:rsid w:val="008A3FC1"/>
     <w:rsid w:val="008A5458"/>
     <w:rsid w:val="008A69E6"/>
     <w:rsid w:val="008A7F20"/>
     <w:rsid w:val="008B158E"/>
     <w:rsid w:val="008B1DBC"/>
     <w:rsid w:val="008B5E88"/>
+    <w:rsid w:val="008B72E2"/>
     <w:rsid w:val="008C237C"/>
     <w:rsid w:val="008C3B53"/>
     <w:rsid w:val="008D0562"/>
     <w:rsid w:val="008D198E"/>
     <w:rsid w:val="008D3DE0"/>
     <w:rsid w:val="008D4D07"/>
     <w:rsid w:val="008D4DA2"/>
     <w:rsid w:val="008D51C1"/>
     <w:rsid w:val="008D6441"/>
     <w:rsid w:val="008E1482"/>
     <w:rsid w:val="008E35AF"/>
     <w:rsid w:val="008E43FE"/>
     <w:rsid w:val="008E6EFA"/>
     <w:rsid w:val="008F0CE5"/>
+    <w:rsid w:val="008F7D1E"/>
     <w:rsid w:val="009043B6"/>
     <w:rsid w:val="009047A4"/>
     <w:rsid w:val="00907BAB"/>
     <w:rsid w:val="0091065E"/>
     <w:rsid w:val="009170D5"/>
     <w:rsid w:val="00920CE2"/>
     <w:rsid w:val="00922E4B"/>
     <w:rsid w:val="00930B45"/>
     <w:rsid w:val="00953C42"/>
     <w:rsid w:val="00954C1E"/>
     <w:rsid w:val="00960649"/>
     <w:rsid w:val="0096091F"/>
     <w:rsid w:val="00962D4E"/>
     <w:rsid w:val="00962E6D"/>
     <w:rsid w:val="00970974"/>
     <w:rsid w:val="00970B60"/>
+    <w:rsid w:val="009734CC"/>
     <w:rsid w:val="009814BD"/>
     <w:rsid w:val="00991132"/>
     <w:rsid w:val="009911C6"/>
     <w:rsid w:val="00994AB2"/>
     <w:rsid w:val="009962C0"/>
     <w:rsid w:val="009A19E1"/>
     <w:rsid w:val="009A286F"/>
     <w:rsid w:val="009A2CE6"/>
     <w:rsid w:val="009B6E37"/>
     <w:rsid w:val="009B751B"/>
     <w:rsid w:val="009B7EA2"/>
     <w:rsid w:val="009C3A0F"/>
     <w:rsid w:val="009C5C3D"/>
     <w:rsid w:val="009D4931"/>
     <w:rsid w:val="009D4B3D"/>
     <w:rsid w:val="009D6576"/>
     <w:rsid w:val="009D7B21"/>
     <w:rsid w:val="009E2E5C"/>
     <w:rsid w:val="009E51B1"/>
     <w:rsid w:val="009E6733"/>
     <w:rsid w:val="009E679C"/>
     <w:rsid w:val="009F424C"/>
     <w:rsid w:val="009F6DA4"/>
     <w:rsid w:val="00A02CA3"/>
     <w:rsid w:val="00A0519F"/>
     <w:rsid w:val="00A07224"/>
     <w:rsid w:val="00A11C49"/>
     <w:rsid w:val="00A232C7"/>
     <w:rsid w:val="00A24A55"/>
     <w:rsid w:val="00A261DF"/>
     <w:rsid w:val="00A31315"/>
     <w:rsid w:val="00A31FC1"/>
     <w:rsid w:val="00A37664"/>
+    <w:rsid w:val="00A37874"/>
     <w:rsid w:val="00A401FB"/>
     <w:rsid w:val="00A43D05"/>
     <w:rsid w:val="00A44973"/>
     <w:rsid w:val="00A52543"/>
     <w:rsid w:val="00A547EA"/>
     <w:rsid w:val="00A665C0"/>
     <w:rsid w:val="00A70D06"/>
     <w:rsid w:val="00A805AC"/>
+    <w:rsid w:val="00A81970"/>
     <w:rsid w:val="00A81DD8"/>
     <w:rsid w:val="00A820CD"/>
     <w:rsid w:val="00A82C40"/>
     <w:rsid w:val="00A84260"/>
     <w:rsid w:val="00A85D68"/>
     <w:rsid w:val="00A86D29"/>
     <w:rsid w:val="00A90680"/>
     <w:rsid w:val="00A97F4D"/>
     <w:rsid w:val="00AB1B87"/>
     <w:rsid w:val="00AB4A24"/>
     <w:rsid w:val="00AC2B43"/>
     <w:rsid w:val="00AC5EAE"/>
     <w:rsid w:val="00AE1DBC"/>
     <w:rsid w:val="00AE3362"/>
     <w:rsid w:val="00AE438A"/>
     <w:rsid w:val="00AE53A3"/>
+    <w:rsid w:val="00AE6298"/>
     <w:rsid w:val="00AE630E"/>
     <w:rsid w:val="00AF284E"/>
     <w:rsid w:val="00AF3B42"/>
     <w:rsid w:val="00AF4C82"/>
     <w:rsid w:val="00AF736E"/>
     <w:rsid w:val="00AF76FC"/>
     <w:rsid w:val="00AF7DDC"/>
     <w:rsid w:val="00B02957"/>
     <w:rsid w:val="00B02B08"/>
     <w:rsid w:val="00B03E04"/>
     <w:rsid w:val="00B040A4"/>
     <w:rsid w:val="00B05C33"/>
     <w:rsid w:val="00B13698"/>
     <w:rsid w:val="00B1448C"/>
     <w:rsid w:val="00B146AC"/>
     <w:rsid w:val="00B21242"/>
     <w:rsid w:val="00B25917"/>
     <w:rsid w:val="00B321C2"/>
     <w:rsid w:val="00B375D2"/>
     <w:rsid w:val="00B411DE"/>
     <w:rsid w:val="00B435B1"/>
     <w:rsid w:val="00B53C7D"/>
+    <w:rsid w:val="00B568CD"/>
     <w:rsid w:val="00B6064F"/>
     <w:rsid w:val="00B6204A"/>
     <w:rsid w:val="00B73B9C"/>
     <w:rsid w:val="00B76EF4"/>
     <w:rsid w:val="00B77522"/>
     <w:rsid w:val="00B85917"/>
     <w:rsid w:val="00B937D8"/>
     <w:rsid w:val="00B953A0"/>
     <w:rsid w:val="00B9781C"/>
     <w:rsid w:val="00BA31D2"/>
     <w:rsid w:val="00BA358E"/>
     <w:rsid w:val="00BC2F60"/>
     <w:rsid w:val="00BC561C"/>
     <w:rsid w:val="00BC5E32"/>
     <w:rsid w:val="00BC65AC"/>
     <w:rsid w:val="00BD0D63"/>
     <w:rsid w:val="00BD2301"/>
     <w:rsid w:val="00BD4250"/>
     <w:rsid w:val="00BD42B7"/>
     <w:rsid w:val="00BD5C74"/>
     <w:rsid w:val="00BE38EC"/>
     <w:rsid w:val="00BE444D"/>
     <w:rsid w:val="00BE5210"/>
     <w:rsid w:val="00BE6020"/>
     <w:rsid w:val="00BE775E"/>
     <w:rsid w:val="00C019F0"/>
     <w:rsid w:val="00C02485"/>
     <w:rsid w:val="00C04E51"/>
     <w:rsid w:val="00C06A93"/>
     <w:rsid w:val="00C0767A"/>
     <w:rsid w:val="00C1013F"/>
+    <w:rsid w:val="00C11569"/>
     <w:rsid w:val="00C11C3C"/>
     <w:rsid w:val="00C1292D"/>
     <w:rsid w:val="00C15484"/>
     <w:rsid w:val="00C2101E"/>
     <w:rsid w:val="00C21C1F"/>
     <w:rsid w:val="00C24828"/>
     <w:rsid w:val="00C2568F"/>
     <w:rsid w:val="00C33179"/>
     <w:rsid w:val="00C34111"/>
     <w:rsid w:val="00C45571"/>
     <w:rsid w:val="00C46217"/>
     <w:rsid w:val="00C521F2"/>
     <w:rsid w:val="00C53100"/>
     <w:rsid w:val="00C53702"/>
     <w:rsid w:val="00C53C92"/>
+    <w:rsid w:val="00C53EDB"/>
     <w:rsid w:val="00C60B13"/>
     <w:rsid w:val="00C64D9C"/>
     <w:rsid w:val="00C66886"/>
     <w:rsid w:val="00C7396D"/>
+    <w:rsid w:val="00C7708D"/>
     <w:rsid w:val="00C80CCE"/>
     <w:rsid w:val="00C8272F"/>
     <w:rsid w:val="00C86623"/>
     <w:rsid w:val="00C87CB3"/>
     <w:rsid w:val="00CA1112"/>
+    <w:rsid w:val="00CA647A"/>
     <w:rsid w:val="00CB7E93"/>
     <w:rsid w:val="00CC1A5C"/>
     <w:rsid w:val="00CC47AF"/>
     <w:rsid w:val="00CD1362"/>
     <w:rsid w:val="00CD54DC"/>
     <w:rsid w:val="00CD7910"/>
     <w:rsid w:val="00CE00FA"/>
     <w:rsid w:val="00CE1A06"/>
     <w:rsid w:val="00CE2DA1"/>
     <w:rsid w:val="00CE79C2"/>
     <w:rsid w:val="00CE7EEF"/>
     <w:rsid w:val="00CF059B"/>
     <w:rsid w:val="00CF26FE"/>
     <w:rsid w:val="00CF331C"/>
     <w:rsid w:val="00CF5AA1"/>
+    <w:rsid w:val="00D050D0"/>
     <w:rsid w:val="00D05B49"/>
     <w:rsid w:val="00D061D4"/>
     <w:rsid w:val="00D06E62"/>
     <w:rsid w:val="00D20E41"/>
     <w:rsid w:val="00D24154"/>
     <w:rsid w:val="00D40541"/>
     <w:rsid w:val="00D414E5"/>
     <w:rsid w:val="00D41512"/>
     <w:rsid w:val="00D45B6F"/>
     <w:rsid w:val="00D52373"/>
     <w:rsid w:val="00D531E7"/>
     <w:rsid w:val="00D55A3D"/>
     <w:rsid w:val="00D574D0"/>
     <w:rsid w:val="00D62734"/>
     <w:rsid w:val="00D63819"/>
     <w:rsid w:val="00D71EFE"/>
     <w:rsid w:val="00D77B06"/>
     <w:rsid w:val="00D80225"/>
     <w:rsid w:val="00D9330E"/>
     <w:rsid w:val="00D93581"/>
     <w:rsid w:val="00DA3186"/>
     <w:rsid w:val="00DB0878"/>
     <w:rsid w:val="00DB1A90"/>
     <w:rsid w:val="00DB2F2D"/>
     <w:rsid w:val="00DB466F"/>
     <w:rsid w:val="00DC7801"/>
     <w:rsid w:val="00DD2BDD"/>
     <w:rsid w:val="00DD7BA0"/>
     <w:rsid w:val="00DF43E5"/>
     <w:rsid w:val="00DF778C"/>
     <w:rsid w:val="00DF77B8"/>
     <w:rsid w:val="00E0373B"/>
     <w:rsid w:val="00E0587C"/>
     <w:rsid w:val="00E102E9"/>
     <w:rsid w:val="00E13351"/>
     <w:rsid w:val="00E154B3"/>
     <w:rsid w:val="00E172C2"/>
     <w:rsid w:val="00E2226C"/>
+    <w:rsid w:val="00E25146"/>
     <w:rsid w:val="00E27182"/>
+    <w:rsid w:val="00E31F8E"/>
     <w:rsid w:val="00E34F53"/>
     <w:rsid w:val="00E43119"/>
     <w:rsid w:val="00E45326"/>
     <w:rsid w:val="00E4755B"/>
     <w:rsid w:val="00E475DA"/>
     <w:rsid w:val="00E518A2"/>
     <w:rsid w:val="00E559BF"/>
     <w:rsid w:val="00E57186"/>
+    <w:rsid w:val="00E60AF7"/>
     <w:rsid w:val="00E703E2"/>
     <w:rsid w:val="00E70716"/>
     <w:rsid w:val="00E73604"/>
     <w:rsid w:val="00E800AD"/>
     <w:rsid w:val="00E8421F"/>
     <w:rsid w:val="00E84D53"/>
     <w:rsid w:val="00E96091"/>
     <w:rsid w:val="00E9614D"/>
     <w:rsid w:val="00E96E10"/>
     <w:rsid w:val="00EA2F74"/>
     <w:rsid w:val="00EA6531"/>
     <w:rsid w:val="00EA778A"/>
     <w:rsid w:val="00EA7EAC"/>
     <w:rsid w:val="00EB1A20"/>
     <w:rsid w:val="00EB5803"/>
     <w:rsid w:val="00EB6192"/>
     <w:rsid w:val="00EC11D3"/>
     <w:rsid w:val="00EC2113"/>
     <w:rsid w:val="00EC3D62"/>
     <w:rsid w:val="00EC5AF1"/>
     <w:rsid w:val="00EC7AB2"/>
     <w:rsid w:val="00ED3365"/>
     <w:rsid w:val="00ED5542"/>
     <w:rsid w:val="00EE0BB0"/>
     <w:rsid w:val="00EE122A"/>
     <w:rsid w:val="00EE3521"/>
     <w:rsid w:val="00EF095D"/>
     <w:rsid w:val="00EF1CBD"/>
     <w:rsid w:val="00EF2200"/>
     <w:rsid w:val="00EF2752"/>
     <w:rsid w:val="00EF3A7F"/>
     <w:rsid w:val="00EF40C0"/>
     <w:rsid w:val="00EF6225"/>
     <w:rsid w:val="00EF6A79"/>
+    <w:rsid w:val="00F20C69"/>
     <w:rsid w:val="00F20D34"/>
     <w:rsid w:val="00F24625"/>
     <w:rsid w:val="00F4055B"/>
     <w:rsid w:val="00F419EA"/>
     <w:rsid w:val="00F45492"/>
     <w:rsid w:val="00F46507"/>
     <w:rsid w:val="00F51A67"/>
     <w:rsid w:val="00F5235A"/>
     <w:rsid w:val="00F53D04"/>
     <w:rsid w:val="00F53EFF"/>
     <w:rsid w:val="00F56B29"/>
     <w:rsid w:val="00F60389"/>
     <w:rsid w:val="00F6087D"/>
     <w:rsid w:val="00F62D3B"/>
     <w:rsid w:val="00F6487B"/>
     <w:rsid w:val="00F653F9"/>
     <w:rsid w:val="00F66904"/>
     <w:rsid w:val="00F67D5F"/>
     <w:rsid w:val="00F7479D"/>
     <w:rsid w:val="00F76763"/>
     <w:rsid w:val="00F813D9"/>
     <w:rsid w:val="00F86D2A"/>
     <w:rsid w:val="00F933CE"/>
     <w:rsid w:val="00F936CB"/>
     <w:rsid w:val="00F948E8"/>
@@ -19192,51 +19631,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1725B0AC"/>
   <w15:docId w15:val="{DF9713B0-0334-43FA-9BE6-AD34398A14F7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -20181,97 +20620,97 @@
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007444AC"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="0000FF"/>
       <w:sz w:val="24"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00A547EA"/>
     <w:pPr>
       <w:spacing w:before="2280" w:after="240"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+      <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold"/>
       <w:b/>
       <w:color w:val="6A1A41"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00A547EA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+      <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold"/>
       <w:b/>
       <w:color w:val="6A1A41"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="56"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00126611"/>
     <w:pPr>
       <w:spacing w:after="200"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+      <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold"/>
       <w:b/>
       <w:color w:val="565A5C"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00126611"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+      <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold"/>
       <w:b/>
       <w:color w:val="565A5C"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="40"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00193880"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Classification">
     <w:name w:val="Classification"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00193880"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
@@ -20727,51 +21166,51 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD0D63"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="H1nonumber">
     <w:name w:val="H1nonumber"/>
     <w:basedOn w:val="Heading1"/>
     <w:qFormat/>
     <w:rsid w:val="0037216B"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="387455008">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1690450155">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -20816,51 +21255,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1976527186">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.corrections.vic.gov.au/guiding-principles-for-corrections-in-australia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.corrections.vic.gov.au/guiding-principles-for-corrections-in-australia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -21130,63 +21569,135 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="15230902-a580-4ba6-8738-a56353c9ac26" ContentTypeId="0x010100C5D63A055CE82242A2E4B837C82D470C" PreviousValue="false"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="15230902-a580-4ba6-8738-a56353c9ac26" ContentTypeId="0x010100C5D63A055CE82242A2E4B837C82D470C" PreviousValue="false"/>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <pa8a0a93780a4945b3173f20d8e45055 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Adult Custodial Rules</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">8c30193b-5862-40d3-b22f-a5f0b3dcbefd</TermId>
+        </TermInfo>
+      </Terms>
+    </pa8a0a93780a4945b3173f20d8e45055>
+    <Contributor_x0020_Name xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <UserInfo>
+        <DisplayName>Nageswaran, Nimilandra</DisplayName>
+        <AccountId>20</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </Contributor_x0020_Name>
+    <Published_x0020_Year xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
+    <_DCDateModified xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
+    <_Publisher xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Department of Justice</_Publisher>
+    <Date_x0020_Valid_x0020_To xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
+    <Position xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">Senior Project Officer</Position>
+    <n398ab4bf91e43a0a550736abedc299f xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Corrective Services</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">ce9ba758-ea71-457b-9a14-44db9922bfb4</TermId>
+        </TermInfo>
+      </Terms>
+    </n398ab4bf91e43a0a550736abedc299f>
+    <TaxCatchAll xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Value>10</Value>
+      <Value>9</Value>
+      <Value>8</Value>
+      <Value>7</Value>
+    </TaxCatchAll>
+    <kf620cb349b946fa81ca1074c0b3c5af xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Adult Custodial Operations</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">748d3b9d-85b9-4c93-b36c-da437a8ebecd</TermId>
+        </TermInfo>
+      </Terms>
+    </kf620cb349b946fa81ca1074c0b3c5af>
+    <CategoryDescription xmlns="http://schemas.microsoft.com/sharepoint.v3">COPP 10.5 Prison Offences and Charges</CategoryDescription>
+    <_ResourceType xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Documents</_ResourceType>
+    <g2cdfbdd30c849e9bbb5c12aa747ff35 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Custodial Management Adults</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">60d2f251-dc34-41a1-bf8e-c8689923972e</TermId>
+        </TermInfo>
+      </Terms>
+    </g2cdfbdd30c849e9bbb5c12aa747ff35>
+    <Contributor_x0020_Email xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <UserInfo>
+        <DisplayName>Nageswaran, Nimilandra</DisplayName>
+        <AccountId>20</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </Contributor_x0020_Email>
+    <Date_x0020_Valid_x0020_From xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
+    <_DCDateCreated xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="DCS Document" ma:contentTypeID="0x010100C5D63A055CE82242A2E4B837C82D470C00F0D83A50F2144C42ACB5D0D7865205AD" ma:contentTypeVersion="3" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="42bbab49f36ed8fec9b3c3a5d5a50fb9">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="87620643-678a-4ec4-b8d1-35ea5295a2f1" xmlns:ns3="http://schemas.microsoft.com/sharepoint.v3" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v3/fields" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5803bea382f296392a5d9361e4ac8430" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint.v3"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:CategoryDescription"/>
                 <xsd:element ref="ns4:_ResourceType" minOccurs="0"/>
                 <xsd:element ref="ns4:_Publisher" minOccurs="0"/>
                 <xsd:element ref="ns2:Published_x0020_Year" minOccurs="0"/>
                 <xsd:element ref="ns2:Contributor_x0020_Name"/>
                 <xsd:element ref="ns2:Contributor_x0020_Email"/>
                 <xsd:element ref="ns2:Position" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x0020_Valid_x0020_From" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x0020_Valid_x0020_To" minOccurs="0"/>
                 <xsd:element ref="ns4:_DCDateCreated" minOccurs="0"/>
                 <xsd:element ref="ns4:_DCDateModified" minOccurs="0"/>
                 <xsd:element ref="ns2:n398ab4bf91e43a0a550736abedc299f" minOccurs="0"/>
@@ -21436,209 +21947,137 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E171D0D4-FBD3-4076-A952-B1BC63707D36}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...67 lines deleted...]
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FB0FFF2-7B4A-4717-AA7C-B8857DAA5CD4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E171D0D4-FBD3-4076-A952-B1BC63707D36}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37D31270-8447-466A-B9FE-DA2C0C9A5A75}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2699073C-B47D-4EAC-A942-14F60D640528}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{734891CD-0402-4469-9D8D-E9985E0D0EEA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>20</Pages>
-  <Words>5725</Words>
-  <Characters>32639</Characters>
+  <Words>5862</Words>
+  <Characters>33417</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
-  <Lines>271</Lines>
-  <Paragraphs>76</Paragraphs>
+  <Lines>278</Lines>
+  <Paragraphs>78</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>COPP 10.5 Prison Offences and Charges</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>Nimilandra.Nageswaran@correctiveservices.wa.gov.au</Manager>
   <Company>Department of Justice</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>38288</CharactersWithSpaces>
+  <CharactersWithSpaces>39201</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>20</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc358819794</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>