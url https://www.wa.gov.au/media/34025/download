--- v0 (2025-12-10)
+++ v1 (2026-06-15)
@@ -13,168 +13,190 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3279E207" w14:textId="0C15E333" w:rsidR="00146739" w:rsidRPr="002E5756" w:rsidRDefault="008114B3" w:rsidP="002E5756">
       <w:pPr>
         <w:pStyle w:val="Title"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E5756">
         <w:t xml:space="preserve">COPP </w:t>
       </w:r>
       <w:r w:rsidR="00B34CE1">
         <w:t>10.</w:t>
       </w:r>
       <w:r w:rsidR="005834E8">
         <w:t xml:space="preserve">6 </w:t>
       </w:r>
       <w:r w:rsidR="00B34CE1">
         <w:t>Anti-bullying</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08E0EBC8" w14:textId="77777777" w:rsidR="000D69A3" w:rsidRPr="00EA7EAC" w:rsidRDefault="00A547EA" w:rsidP="00EA7EAC">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Prison </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9010"/>
       </w:tblGrid>
       <w:tr w:rsidR="00126611" w14:paraId="2954EF4F" w14:textId="77777777" w:rsidTr="00001F70">
         <w:trPr>
           <w:trHeight w:val="2098"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9010" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FCFCFA"/>
           </w:tcPr>
           <w:p w14:paraId="37C2133A" w14:textId="77777777" w:rsidR="00126611" w:rsidRPr="00365E34" w:rsidRDefault="00126611" w:rsidP="00126611">
             <w:pPr>
               <w:pStyle w:val="Heading"/>
             </w:pPr>
             <w:r>
               <w:t>Principles</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B685B0F" w14:textId="78CC3E80" w:rsidR="00663830" w:rsidRPr="00EB19E7" w:rsidRDefault="00EB19E7" w:rsidP="00EB19E7">
+          <w:p w14:paraId="2B685B0F" w14:textId="434C9B72" w:rsidR="00663830" w:rsidRPr="00EB19E7" w:rsidRDefault="00EB19E7" w:rsidP="00EB19E7">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D5D14">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">As referenced in the </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r w:rsidRPr="00310CD3">
+              <w:r w:rsidR="0049177A" w:rsidRPr="00830E84">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t>Guiding Principles for Corrections in Australia, 2018</w:t>
+                <w:t>Guiding Principles for Corrections in Australia, Revised 2025</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00904577">
+            <w:r w:rsidRPr="00830E84">
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D7A10C2" w14:textId="77777777" w:rsidR="00B34CE1" w:rsidRDefault="00B34CE1" w:rsidP="002E5756">
             <w:pPr>
               <w:pStyle w:val="Instructionalnote"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2EE1D92A" w14:textId="77777777" w:rsidR="00B34CE1" w:rsidRDefault="00B34CE1" w:rsidP="002E5756">
+          <w:p w14:paraId="2E266D77" w14:textId="61A4E3D7" w:rsidR="0049177A" w:rsidRPr="0049177A" w:rsidRDefault="0049177A" w:rsidP="0049177A">
             <w:pPr>
               <w:pStyle w:val="Instructionalnote"/>
+              <w:rPr>
+                <w:rFonts w:cs="Gotham"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Gotham"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">3.1.3 </w:t>
+              <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EB19E7">
+            <w:r w:rsidR="00B34CE1">
               <w:rPr>
                 <w:rFonts w:cs="Gotham"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>Prisoners/offenders, visitors and staff, particularly those most vulnerable or at-risk, are safe from bullying, intimidation and victimisation (including verbal, mental or physical abuse, damage or property theft).</w:t>
+              <w:t xml:space="preserve">.1.3 </w:t>
             </w:r>
+            <w:r w:rsidRPr="0049177A">
+              <w:rPr>
+                <w:rFonts w:cs="Gotham"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prisoners/offenders, visitors and staff, particularly those most vulnerable or at-risk, are safe from bullying, intimidation, victimisation and discrimination (including verbal, mental or physical abuse, damage or property theft). </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EE1D92A" w14:textId="0DC59337" w:rsidR="00B34CE1" w:rsidRDefault="00B34CE1" w:rsidP="002E5756">
+            <w:pPr>
+              <w:pStyle w:val="Instructionalnote"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3A6D7561" w14:textId="77777777" w:rsidR="00663830" w:rsidRPr="00663830" w:rsidRDefault="00663830" w:rsidP="00663830"/>
     <w:p w14:paraId="143CCF40" w14:textId="77777777" w:rsidR="00663830" w:rsidRPr="00663830" w:rsidRDefault="00663830" w:rsidP="00663830"/>
     <w:p w14:paraId="7BE788E3" w14:textId="77777777" w:rsidR="00663830" w:rsidRDefault="00663830" w:rsidP="00803710">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:sectPr w:rsidR="00663830" w:rsidSect="002E5756">
           <w:headerReference w:type="default" r:id="rId13"/>
           <w:headerReference w:type="first" r:id="rId14"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="1418" w:right="1418" w:bottom="1440" w:left="1304" w:header="567" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45CC6620" w14:textId="77777777" w:rsidR="0044176A" w:rsidRDefault="0044176A">
       <w:pPr>
@@ -276,1593 +298,1588 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00D22F0B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="001B317C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="00D22F0B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="719280B3" w14:textId="265ED296" w:rsidR="00D22F0B" w:rsidRDefault="00B63E93">
+    <w:p w14:paraId="719280B3" w14:textId="265ED296" w:rsidR="00D22F0B" w:rsidRDefault="00D22F0B">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc54335865" w:history="1">
-        <w:r w:rsidR="00D22F0B" w:rsidRPr="001A6E37">
+        <w:r w:rsidRPr="001A6E37">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D22F0B" w:rsidRPr="001A6E37">
+        <w:r w:rsidRPr="001A6E37">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Policy</w:t>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc54335865 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
-[...5 lines deleted...]
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="001B317C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1C6053AF" w14:textId="04E3F48E" w:rsidR="00D22F0B" w:rsidRDefault="00B63E93">
+    <w:p w14:paraId="1C6053AF" w14:textId="04E3F48E" w:rsidR="00D22F0B" w:rsidRDefault="00D22F0B">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc54335866" w:history="1">
-        <w:r w:rsidR="00D22F0B" w:rsidRPr="001A6E37">
+        <w:r w:rsidRPr="001A6E37">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D22F0B" w:rsidRPr="001A6E37">
+        <w:r w:rsidRPr="001A6E37">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Introduction</w:t>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc54335866 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
-[...5 lines deleted...]
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="001B317C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="36770F68" w14:textId="2FB6BB43" w:rsidR="00D22F0B" w:rsidRDefault="00B63E93">
+    <w:p w14:paraId="36770F68" w14:textId="2FB6BB43" w:rsidR="00D22F0B" w:rsidRDefault="00D22F0B">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc54335867" w:history="1">
-        <w:r w:rsidR="00D22F0B" w:rsidRPr="001A6E37">
+        <w:r w:rsidRPr="001A6E37">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D22F0B" w:rsidRPr="001A6E37">
+        <w:r w:rsidRPr="001A6E37">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>General Requirements</w:t>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc54335867 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
-[...5 lines deleted...]
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="001B317C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1096D06A" w14:textId="39A7F5B2" w:rsidR="00D22F0B" w:rsidRDefault="00B63E93">
+    <w:p w14:paraId="1096D06A" w14:textId="39A7F5B2" w:rsidR="00D22F0B" w:rsidRDefault="00D22F0B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc54335868" w:history="1">
-        <w:r w:rsidR="00D22F0B" w:rsidRPr="001A6E37">
+        <w:r w:rsidRPr="001A6E37">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4.1</w:t>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D22F0B" w:rsidRPr="001A6E37">
+        <w:r w:rsidRPr="001A6E37">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Awareness</w:t>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc54335868 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
-[...5 lines deleted...]
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="001B317C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="04C63EDD" w14:textId="672E6560" w:rsidR="00D22F0B" w:rsidRDefault="00B63E93">
+    <w:p w14:paraId="04C63EDD" w14:textId="672E6560" w:rsidR="00D22F0B" w:rsidRDefault="00D22F0B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc54335869" w:history="1">
-        <w:r w:rsidR="00D22F0B" w:rsidRPr="001A6E37">
+        <w:r w:rsidRPr="001A6E37">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4.2</w:t>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D22F0B" w:rsidRPr="001A6E37">
+        <w:r w:rsidRPr="001A6E37">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Identification</w:t>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc54335869 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
-[...5 lines deleted...]
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="001B317C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="44665B48" w14:textId="23121C2F" w:rsidR="00D22F0B" w:rsidRDefault="00B63E93">
+    <w:p w14:paraId="44665B48" w14:textId="23121C2F" w:rsidR="00D22F0B" w:rsidRDefault="00D22F0B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc54335870" w:history="1">
-        <w:r w:rsidR="00D22F0B" w:rsidRPr="001A6E37">
+        <w:r w:rsidRPr="001A6E37">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4.3</w:t>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D22F0B" w:rsidRPr="001A6E37">
+        <w:r w:rsidRPr="001A6E37">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Evaluation</w:t>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc54335870 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
-[...5 lines deleted...]
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="001B317C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="25C8BF6F" w14:textId="2B717461" w:rsidR="00D22F0B" w:rsidRDefault="00B63E93">
+    <w:p w14:paraId="25C8BF6F" w14:textId="2B717461" w:rsidR="00D22F0B" w:rsidRDefault="00D22F0B">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc54335871" w:history="1">
-        <w:r w:rsidR="00D22F0B" w:rsidRPr="001A6E37">
+        <w:r w:rsidRPr="001A6E37">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D22F0B" w:rsidRPr="001A6E37">
+        <w:r w:rsidRPr="001A6E37">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Procedures for Addressing Bullying Behaviour in Prisoners</w:t>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc54335871 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
-[...5 lines deleted...]
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="001B317C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2164DCD8" w14:textId="6CE3392A" w:rsidR="00D22F0B" w:rsidRDefault="00B63E93">
+    <w:p w14:paraId="2164DCD8" w14:textId="6CE3392A" w:rsidR="00D22F0B" w:rsidRDefault="00D22F0B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc54335872" w:history="1">
-        <w:r w:rsidR="00D22F0B" w:rsidRPr="001A6E37">
+        <w:r w:rsidRPr="001A6E37">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5.1</w:t>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D22F0B" w:rsidRPr="001A6E37">
+        <w:r w:rsidRPr="001A6E37">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Supporting the victim</w:t>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc54335872 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
-[...5 lines deleted...]
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="001B317C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="357903F1" w14:textId="1086B13E" w:rsidR="00D22F0B" w:rsidRDefault="00B63E93">
+    <w:p w14:paraId="357903F1" w14:textId="1086B13E" w:rsidR="00D22F0B" w:rsidRDefault="00D22F0B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc54335873" w:history="1">
-        <w:r w:rsidR="00D22F0B" w:rsidRPr="001A6E37">
+        <w:r w:rsidRPr="001A6E37">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5.2</w:t>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D22F0B" w:rsidRPr="001A6E37">
+        <w:r w:rsidRPr="001A6E37">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Interventions to address bullying behaviours</w:t>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc54335873 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
-[...5 lines deleted...]
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="001B317C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7E98F43D" w14:textId="32650B8E" w:rsidR="00D22F0B" w:rsidRDefault="00B63E93">
+    <w:p w14:paraId="7E98F43D" w14:textId="32650B8E" w:rsidR="00D22F0B" w:rsidRDefault="00D22F0B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc54335874" w:history="1">
-        <w:r w:rsidR="00D22F0B" w:rsidRPr="001A6E37">
+        <w:r w:rsidRPr="001A6E37">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5.3</w:t>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D22F0B" w:rsidRPr="001A6E37">
+        <w:r w:rsidRPr="001A6E37">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Reporting</w:t>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc54335874 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
-[...5 lines deleted...]
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="001B317C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4CDEB122" w14:textId="67C69CCB" w:rsidR="00D22F0B" w:rsidRDefault="00B63E93">
+    <w:p w14:paraId="4CDEB122" w14:textId="67C69CCB" w:rsidR="00D22F0B" w:rsidRDefault="00D22F0B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc54335875" w:history="1">
-        <w:r w:rsidR="00D22F0B" w:rsidRPr="001A6E37">
+        <w:r w:rsidRPr="001A6E37">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5.4</w:t>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D22F0B" w:rsidRPr="001A6E37">
+        <w:r w:rsidRPr="001A6E37">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>General</w:t>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc54335875 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
-[...5 lines deleted...]
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="001B317C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="163E51A0" w14:textId="67DC6627" w:rsidR="00D22F0B" w:rsidRDefault="00B63E93">
+    <w:p w14:paraId="163E51A0" w14:textId="67DC6627" w:rsidR="00D22F0B" w:rsidRDefault="00D22F0B">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc54335876" w:history="1">
-        <w:r w:rsidR="00D22F0B" w:rsidRPr="001A6E37">
+        <w:r w:rsidRPr="001A6E37">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D22F0B" w:rsidRPr="001A6E37">
+        <w:r w:rsidRPr="001A6E37">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Standing Order</w:t>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc54335876 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
-[...5 lines deleted...]
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="001B317C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6FCE2CA8" w14:textId="15C03157" w:rsidR="00D22F0B" w:rsidRDefault="00B63E93">
+    <w:p w14:paraId="6FCE2CA8" w14:textId="15C03157" w:rsidR="00D22F0B" w:rsidRDefault="00D22F0B">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc54335877" w:history="1">
-        <w:r w:rsidR="00D22F0B" w:rsidRPr="001A6E37">
+        <w:r w:rsidRPr="001A6E37">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D22F0B" w:rsidRPr="001A6E37">
+        <w:r w:rsidRPr="001A6E37">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Annexures</w:t>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc54335877 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
-[...5 lines deleted...]
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="001B317C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="53941873" w14:textId="4D57301E" w:rsidR="00D22F0B" w:rsidRDefault="00B63E93">
+    <w:p w14:paraId="53941873" w14:textId="4D57301E" w:rsidR="00D22F0B" w:rsidRDefault="00D22F0B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc54335878" w:history="1">
-        <w:r w:rsidR="00D22F0B" w:rsidRPr="001A6E37">
+        <w:r w:rsidRPr="001A6E37">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>7.1</w:t>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D22F0B" w:rsidRPr="001A6E37">
+        <w:r w:rsidRPr="001A6E37">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Related COPPs and documents</w:t>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc54335878 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
-[...5 lines deleted...]
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="001B317C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="737AD183" w14:textId="6D7E9467" w:rsidR="00D22F0B" w:rsidRDefault="00B63E93">
+    <w:p w14:paraId="737AD183" w14:textId="6D7E9467" w:rsidR="00D22F0B" w:rsidRDefault="00D22F0B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc54335879" w:history="1">
-        <w:r w:rsidR="00D22F0B" w:rsidRPr="001A6E37">
+        <w:r w:rsidRPr="001A6E37">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>7.2</w:t>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D22F0B" w:rsidRPr="001A6E37">
+        <w:r w:rsidRPr="001A6E37">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Definitions and acronyms</w:t>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc54335879 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
-[...5 lines deleted...]
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="001B317C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="49C47158" w14:textId="0542C4F5" w:rsidR="00D22F0B" w:rsidRDefault="00B63E93">
+    <w:p w14:paraId="49C47158" w14:textId="0542C4F5" w:rsidR="00D22F0B" w:rsidRDefault="00D22F0B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc54335880" w:history="1">
-        <w:r w:rsidR="00D22F0B" w:rsidRPr="001A6E37">
+        <w:r w:rsidRPr="001A6E37">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>7.3</w:t>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D22F0B" w:rsidRPr="001A6E37">
+        <w:r w:rsidRPr="001A6E37">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Related legislation</w:t>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc54335880 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
-[...5 lines deleted...]
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="001B317C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="103D2665" w14:textId="7A02C572" w:rsidR="00D22F0B" w:rsidRDefault="00B63E93">
+    <w:p w14:paraId="103D2665" w14:textId="7A02C572" w:rsidR="00D22F0B" w:rsidRDefault="00D22F0B">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc54335881" w:history="1">
-        <w:r w:rsidR="00D22F0B" w:rsidRPr="001A6E37">
+        <w:r w:rsidRPr="001A6E37">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D22F0B" w:rsidRPr="001A6E37">
+        <w:r w:rsidRPr="001A6E37">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Assurance</w:t>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc54335881 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
-[...5 lines deleted...]
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="001B317C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00D22F0B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="502961C7" w14:textId="77777777" w:rsidR="00634C54" w:rsidRDefault="0069300C" w:rsidP="004E571B">
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E98EFB9" w14:textId="77777777" w:rsidR="00634C54" w:rsidRDefault="00634C54">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C3183A5" w14:textId="1A672901" w:rsidR="00C8272F" w:rsidRDefault="00C8272F" w:rsidP="00D2528E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc54335864"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Scope</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="45B3784B" w14:textId="48F140E7" w:rsidR="00037055" w:rsidRDefault="00F8119D" w:rsidP="00F842EE">
+    <w:p w14:paraId="327BA06B" w14:textId="4BC5FA05" w:rsidR="001278E0" w:rsidRDefault="00F8119D" w:rsidP="00F842EE">
       <w:pPr>
         <w:spacing w:before="200" w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00F8119D">
         <w:t>This Commissioner’s Operating Policy and Procedure (COPP) applies to all public and private prisons administered by or on behalf of the Department of Justice (the Department).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A53CB9C" w14:textId="77777777" w:rsidR="00F842EE" w:rsidRDefault="00F842EE" w:rsidP="00F842EE">
-[...4 lines deleted...]
-    <w:p w14:paraId="029418F4" w14:textId="1FD39B7A" w:rsidR="00B34CE1" w:rsidRPr="00B34CE1" w:rsidRDefault="00B34CE1" w:rsidP="00F842EE">
+    <w:p w14:paraId="029418F4" w14:textId="1FD39B7A" w:rsidR="00B34CE1" w:rsidRPr="00B34CE1" w:rsidRDefault="00B34CE1" w:rsidP="001278E0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="200"/>
+        <w:ind w:left="431" w:hanging="431"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc526229948"/>
       <w:bookmarkStart w:id="2" w:name="_Toc54335865"/>
       <w:r w:rsidRPr="00B34CE1">
         <w:t>Policy</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00B34CE1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D8159EF" w14:textId="5ED97D4F" w:rsidR="00B34CE1" w:rsidRPr="00B34CE1" w:rsidRDefault="000A460D" w:rsidP="00D2528E">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">All staff shall work with prisoners to eliminate all forms of bullying behaviour, providing </w:t>
       </w:r>
       <w:r w:rsidR="00B34CE1" w:rsidRPr="00B34CE1">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00B34CE1">
         <w:t xml:space="preserve"> prison </w:t>
       </w:r>
@@ -2157,113 +2174,102 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">develop prison </w:t>
       </w:r>
       <w:r w:rsidRPr="00851A3C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>environments</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> that discourage bullying behaviour</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="474BDC18" w14:textId="32B99297" w:rsidR="00037055" w:rsidRDefault="002452B7" w:rsidP="00D22F0B">
+    <w:p w14:paraId="14398466" w14:textId="228B3ADB" w:rsidR="00D22F0B" w:rsidRPr="001278E0" w:rsidRDefault="002452B7" w:rsidP="00E5692F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:beforeLines="0" w:before="120" w:afterLines="0" w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C7D41">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">reduce </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="008C7D41">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> incidence</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of prisoner assault, stand-over and bullying behaviours.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14398466" w14:textId="77777777" w:rsidR="00D22F0B" w:rsidRPr="00D22F0B" w:rsidRDefault="00D22F0B" w:rsidP="00E5692F">
-[...10 lines deleted...]
-    <w:p w14:paraId="7B0812A7" w14:textId="40416203" w:rsidR="00B34CE1" w:rsidRPr="00B34CE1" w:rsidRDefault="00B34CE1" w:rsidP="00F842EE">
+    <w:p w14:paraId="7B0812A7" w14:textId="40416203" w:rsidR="00B34CE1" w:rsidRPr="00B34CE1" w:rsidRDefault="00B34CE1" w:rsidP="001278E0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="200"/>
+        <w:ind w:left="431" w:hanging="431"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="Introduction"/>
       <w:bookmarkStart w:id="4" w:name="_Toc54335866"/>
       <w:r w:rsidRPr="00B34CE1">
         <w:t>Introduction</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="7FC08DB8" w14:textId="55C1758D" w:rsidR="00B34CE1" w:rsidRPr="00B34CE1" w:rsidRDefault="00B34CE1" w:rsidP="00D2528E">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-US" w:eastAsia="en-AU"/>
@@ -2437,135 +2443,127 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="003160E5">
         <w:t>self-harm</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BC5AED0" w14:textId="49C2FDB8" w:rsidR="00E149FD" w:rsidRPr="003160E5" w:rsidRDefault="00E149FD" w:rsidP="00E5692F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="003160E5">
-        <w:lastRenderedPageBreak/>
         <w:t>lack of possessions/missing canteen purchases</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49D039FA" w14:textId="77777777" w:rsidR="00E149FD" w:rsidRPr="003160E5" w:rsidRDefault="00E149FD" w:rsidP="00E5692F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="003160E5">
         <w:t xml:space="preserve">buying canteen items not for personal use </w:t>
       </w:r>
       <w:r>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="003160E5">
         <w:t>e.g. tobacco, if a non-smoker</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="544D128C" w14:textId="77777777" w:rsidR="00E149FD" w:rsidRPr="003160E5" w:rsidRDefault="00E149FD" w:rsidP="00E5692F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="003160E5">
+        <w:lastRenderedPageBreak/>
         <w:t>general behaviour (e.g. withdrawn or upset)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BCD5FD3" w14:textId="77777777" w:rsidR="00E149FD" w:rsidRPr="003160E5" w:rsidRDefault="00E149FD" w:rsidP="00A4163E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="003160E5">
         <w:t>efforts to change accommodation - sometimes through deliberate breaches of discipline</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D7786EB" w14:textId="69DE69F1" w:rsidR="00F842EE" w:rsidRDefault="00E149FD" w:rsidP="00525876">
+    <w:p w14:paraId="14932D7A" w14:textId="0B63CDD5" w:rsidR="00525876" w:rsidRDefault="00E149FD" w:rsidP="001278E0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="003160E5">
         <w:t>changes in routine.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14932D7A" w14:textId="77777777" w:rsidR="00525876" w:rsidRDefault="00525876" w:rsidP="00525876">
-[...7 lines deleted...]
-    <w:p w14:paraId="462DA024" w14:textId="26B61381" w:rsidR="00B34CE1" w:rsidRPr="00B34CE1" w:rsidRDefault="00860631" w:rsidP="00E5692F">
+    <w:p w14:paraId="462DA024" w14:textId="26B61381" w:rsidR="00B34CE1" w:rsidRPr="00B34CE1" w:rsidRDefault="00860631" w:rsidP="001278E0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="200"/>
+        <w:ind w:left="431" w:hanging="431"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc54335867"/>
       <w:r>
         <w:t>General Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="5F654DFB" w14:textId="5D54C401" w:rsidR="00860631" w:rsidRPr="003160E5" w:rsidRDefault="00860631" w:rsidP="00D2528E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc54335868"/>
       <w:r w:rsidRPr="003160E5">
         <w:t>Awareness</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="4C6D8C45" w14:textId="2888A186" w:rsidR="0069300C" w:rsidRDefault="00860631" w:rsidP="00D2528E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="003160E5">
         <w:t xml:space="preserve">A whole prison approach to reduce bullying by changing the climate and culture of prisons </w:t>
@@ -2639,105 +2637,104 @@
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">All staff should be advised of prisoners who </w:t>
       </w:r>
       <w:r w:rsidR="00860631" w:rsidRPr="003160E5">
         <w:t>are suspected or known to be</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the victims or perpetrators of bullying behaviour. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F0A029D" w14:textId="1A178009" w:rsidR="0069300C" w:rsidRPr="003160E5" w:rsidRDefault="0069300C" w:rsidP="00D2528E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="Evaluation"/>
       <w:bookmarkStart w:id="9" w:name="_Toc54335870"/>
       <w:r w:rsidRPr="003160E5">
         <w:t>Evaluation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="2B9EF809" w14:textId="7045BB27" w:rsidR="00F842EE" w:rsidRDefault="0069300C" w:rsidP="00F842EE">
+    <w:p w14:paraId="01520FA4" w14:textId="262AEB82" w:rsidR="00777A67" w:rsidRPr="00777A67" w:rsidRDefault="0069300C" w:rsidP="00777A67">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="003160E5">
         <w:t xml:space="preserve">Responsibilities for developing </w:t>
       </w:r>
       <w:r w:rsidR="00E149FD">
         <w:t xml:space="preserve">and leading </w:t>
       </w:r>
       <w:r w:rsidRPr="003160E5">
         <w:t xml:space="preserve">the anti-bullying response </w:t>
       </w:r>
       <w:r w:rsidR="00E149FD">
         <w:t xml:space="preserve">within the prison can be </w:t>
       </w:r>
       <w:r w:rsidR="00E149FD" w:rsidRPr="003160E5">
         <w:t>supported</w:t>
       </w:r>
       <w:r w:rsidR="00C524C9">
         <w:t xml:space="preserve"> by implementing </w:t>
       </w:r>
       <w:r w:rsidRPr="003160E5">
         <w:t xml:space="preserve">a workgroup such as a local </w:t>
       </w:r>
       <w:r w:rsidR="00B55BA0">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="003160E5">
         <w:t>nti-</w:t>
       </w:r>
       <w:r w:rsidR="00B55BA0">
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="003160E5">
         <w:t xml:space="preserve">ullying </w:t>
       </w:r>
       <w:r w:rsidR="00B55BA0">
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="003160E5">
         <w:t>ommittee</w:t>
       </w:r>
       <w:r w:rsidR="00777A67">
         <w:t xml:space="preserve"> and review as considered necessary</w:t>
       </w:r>
       <w:r w:rsidR="00F842EE">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01520FA4" w14:textId="77777777" w:rsidR="00777A67" w:rsidRPr="00777A67" w:rsidRDefault="00777A67" w:rsidP="00777A67"/>
-    <w:p w14:paraId="14AB776F" w14:textId="4C8EEF46" w:rsidR="0069300C" w:rsidRPr="003160E5" w:rsidRDefault="0069300C" w:rsidP="00D2528E">
+    <w:p w14:paraId="14AB776F" w14:textId="4C8EEF46" w:rsidR="0069300C" w:rsidRPr="003160E5" w:rsidRDefault="0069300C" w:rsidP="001278E0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="200"/>
+        <w:ind w:left="431" w:hanging="431"/>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc54335871"/>
       <w:r>
         <w:t>Procedures for Addressing Bullying Behaviour</w:t>
       </w:r>
       <w:r w:rsidR="001E1540">
         <w:t xml:space="preserve"> in Prisoners</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="1111A063" w14:textId="3E14279D" w:rsidR="0069300C" w:rsidRPr="003160E5" w:rsidRDefault="00CF0D69" w:rsidP="00D2528E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="Managing_the_Victim"/>
       <w:bookmarkStart w:id="12" w:name="_Toc54335872"/>
       <w:r>
         <w:t>Supporting</w:t>
       </w:r>
       <w:r w:rsidR="0069300C" w:rsidRPr="003160E5">
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:r>
         <w:t>v</w:t>
@@ -2810,97 +2807,95 @@
       <w:r w:rsidR="009C1CD2">
         <w:t>encourage and reinforce the positive steps taken by the prisoner re</w:t>
       </w:r>
       <w:r w:rsidR="00B46CD7">
         <w:t>porting an incident of bullying.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70F7E6EA" w14:textId="4D2F3CF9" w:rsidR="00777A67" w:rsidRPr="00777A67" w:rsidRDefault="00007457" w:rsidP="00777A67">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Prison </w:t>
       </w:r>
       <w:r w:rsidR="00B46CD7">
         <w:t>staff</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> shall</w:t>
       </w:r>
       <w:r w:rsidRPr="003160E5">
         <w:t xml:space="preserve"> reassure the prisoner that their identity will be protected and encourage the prisoner to report any further incidents.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AA85538" w14:textId="4409B74A" w:rsidR="00E149FD" w:rsidRDefault="00E149FD" w:rsidP="00D2528E">
+    <w:p w14:paraId="1FBB34DD" w14:textId="46DC5096" w:rsidR="00A4163E" w:rsidRPr="00A4163E" w:rsidRDefault="00E149FD" w:rsidP="00A4163E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Prison </w:t>
       </w:r>
       <w:r w:rsidR="00B46CD7">
         <w:t>staff</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> shall report initial suspicions as soon as possible</w:t>
       </w:r>
       <w:r w:rsidR="00D727A5">
         <w:t xml:space="preserve"> to the </w:t>
       </w:r>
       <w:r w:rsidR="005C6E8E">
         <w:t>U</w:t>
       </w:r>
       <w:r w:rsidR="00D727A5">
         <w:t xml:space="preserve">nit </w:t>
       </w:r>
       <w:r w:rsidR="005C6E8E">
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="00D727A5">
         <w:t>anager/</w:t>
       </w:r>
       <w:r w:rsidR="005C6E8E">
         <w:t>Principal O</w:t>
       </w:r>
       <w:r w:rsidR="00D727A5">
         <w:t>fficer/OIC</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FBB34DD" w14:textId="77777777" w:rsidR="00A4163E" w:rsidRPr="00A4163E" w:rsidRDefault="00A4163E" w:rsidP="00A4163E"/>
     <w:p w14:paraId="2E11B179" w14:textId="77777777" w:rsidR="00936F5E" w:rsidRDefault="00E149FD" w:rsidP="00D2528E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Prison </w:t>
       </w:r>
       <w:r w:rsidR="00B46CD7">
         <w:t>staff</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> shall closely monitor and provide on-going support to the prisoner, w</w:t>
       </w:r>
       <w:r w:rsidR="0069300C" w:rsidRPr="003160E5">
         <w:t>here</w:t>
       </w:r>
       <w:r w:rsidR="00936F5E">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DA2C99" w14:textId="3AE86ECE" w:rsidR="001413F8" w:rsidRDefault="0069300C" w:rsidP="00D2528E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
@@ -2911,50 +2906,51 @@
       <w:r w:rsidR="00B55BA0">
         <w:t>they are being bullied</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01EF9FD8" w14:textId="3D06A6EE" w:rsidR="00936F5E" w:rsidRDefault="00936F5E" w:rsidP="00D2528E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>the prisoner verbalises they do not want any action taken.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38EC4519" w14:textId="7887BDEE" w:rsidR="00497270" w:rsidRPr="00936F5E" w:rsidRDefault="00497270" w:rsidP="00D2528E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Prison staff may consider </w:t>
       </w:r>
       <w:r w:rsidR="00FD1E63">
         <w:t xml:space="preserve">completing </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">an </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Related_COPPS_and" w:history="1">
         <w:r w:rsidRPr="00904577">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>ARMS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00904577">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -3163,181 +3159,175 @@
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00C310FA" w:rsidRPr="003160E5">
         <w:t xml:space="preserve">upport or coaching by staff.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5645CE23" w14:textId="0B9A79A1" w:rsidR="00007457" w:rsidRDefault="00007457" w:rsidP="00D2528E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Prison </w:t>
       </w:r>
       <w:r w:rsidR="00B46CD7">
         <w:t>staff</w:t>
       </w:r>
       <w:r w:rsidR="00D727A5">
         <w:t xml:space="preserve"> and/or service providers</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> shall apply targeted interventions to address the bullying behaviours with prisoners identified as displaying bullying behaviour.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DBE498E" w14:textId="449594E8" w:rsidR="006F52B0" w:rsidRDefault="00007457" w:rsidP="00D2528E">
+    <w:p w14:paraId="1DBE498E" w14:textId="50AAB0D2" w:rsidR="006F52B0" w:rsidRPr="00830E84" w:rsidRDefault="00007457" w:rsidP="00D2528E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00830E84">
         <w:t xml:space="preserve">Prison Officers shall manage the bullying behaviour in accordance with </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidRPr="00310CD3">
+        <w:r w:rsidRPr="00830E84">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">COPP 10.1 Prisoner </w:t>
         </w:r>
-        <w:r w:rsidR="005834E8" w:rsidRPr="00310CD3">
+        <w:r w:rsidR="005834E8" w:rsidRPr="00830E84">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Behaviour Management</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00830E84">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidRPr="00CD4D76">
+        <w:r w:rsidRPr="00830E84">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 10.</w:t>
         </w:r>
-        <w:r w:rsidR="005834E8" w:rsidRPr="00CD4D76">
+        <w:r w:rsidR="005834E8" w:rsidRPr="00830E84">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">5 </w:t>
         </w:r>
-        <w:r w:rsidRPr="00CD4D76">
+        <w:r w:rsidRPr="00830E84">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Prisoner </w:t>
         </w:r>
-        <w:r w:rsidR="003D1C51" w:rsidRPr="00CD4D76">
+        <w:r w:rsidR="003D1C51" w:rsidRPr="00830E84">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Offences and </w:t>
         </w:r>
-        <w:r w:rsidRPr="00CD4D76">
+        <w:r w:rsidRPr="00830E84">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Charges</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="006F52B0">
+      <w:r w:rsidR="006F52B0" w:rsidRPr="00830E84">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C75EB2F" w14:textId="67EDBA48" w:rsidR="00B46CD7" w:rsidRDefault="00B46CD7" w:rsidP="00D2528E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc54335874"/>
       <w:r>
         <w:t>Reporting</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:p w14:paraId="5FB6F656" w14:textId="027CC45E" w:rsidR="00C310FA" w:rsidRDefault="00C310FA" w:rsidP="00D2528E">
+    <w:p w14:paraId="5FB6F656" w14:textId="6E623BB1" w:rsidR="00C310FA" w:rsidRPr="00830E84" w:rsidRDefault="00C310FA" w:rsidP="00D2528E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00830E84">
         <w:t>Prison staff</w:t>
       </w:r>
-      <w:r w:rsidR="00D727A5">
+      <w:r w:rsidR="00D727A5" w:rsidRPr="00830E84">
         <w:t xml:space="preserve"> and/or service providers</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00830E84">
         <w:t xml:space="preserve"> shall document </w:t>
       </w:r>
-      <w:r w:rsidR="00936F5E">
+      <w:r w:rsidR="00936F5E" w:rsidRPr="00830E84">
         <w:t xml:space="preserve">and report </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      <w:r w:rsidR="00936F5E">
+      <w:r w:rsidRPr="00830E84">
+        <w:t>all suspicions of bullying by a prisoner</w:t>
+      </w:r>
+      <w:r w:rsidR="00936F5E" w:rsidRPr="00830E84">
         <w:t xml:space="preserve"> on the prisoner’s file and in accordance with </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidR="00936F5E" w:rsidRPr="00CD4D76">
+        <w:r w:rsidR="00936F5E" w:rsidRPr="00830E84">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">COPP 13.1 Incident </w:t>
         </w:r>
-        <w:r w:rsidR="00861E5A" w:rsidRPr="00CD4D76">
+        <w:r w:rsidR="00861E5A" w:rsidRPr="00830E84">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Notifications, </w:t>
         </w:r>
-        <w:r w:rsidR="00936F5E" w:rsidRPr="00CD4D76">
+        <w:r w:rsidR="00936F5E" w:rsidRPr="00830E84">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Reporting and </w:t>
         </w:r>
-        <w:r w:rsidR="00861E5A" w:rsidRPr="00CD4D76">
+        <w:r w:rsidR="00861E5A" w:rsidRPr="00830E84">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Communications</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00936F5E">
+      <w:r w:rsidR="00936F5E" w:rsidRPr="00830E84">
         <w:t>, when</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00830E84">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0915287F" w14:textId="71D590DE" w:rsidR="00C310FA" w:rsidRDefault="00191543" w:rsidP="00D2528E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00C310FA" w:rsidRPr="003160E5">
         <w:t>nformation</w:t>
       </w:r>
       <w:r w:rsidR="00936F5E">
         <w:t xml:space="preserve"> is received</w:t>
       </w:r>
       <w:r w:rsidR="00C310FA" w:rsidRPr="003160E5">
         <w:t xml:space="preserve"> from a prisoner </w:t>
@@ -3377,51 +3367,50 @@
       </w:pPr>
       <w:r w:rsidRPr="003160E5">
         <w:t xml:space="preserve">an incident </w:t>
       </w:r>
       <w:r w:rsidR="00936F5E">
         <w:t xml:space="preserve">is </w:t>
       </w:r>
       <w:r w:rsidRPr="003160E5">
         <w:t xml:space="preserve">witnessed or a conversation </w:t>
       </w:r>
       <w:r w:rsidR="00936F5E">
         <w:t xml:space="preserve">is </w:t>
       </w:r>
       <w:r w:rsidRPr="003160E5">
         <w:t xml:space="preserve">overheard. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="193D82D8" w14:textId="645C8B63" w:rsidR="0069300C" w:rsidRPr="003160E5" w:rsidRDefault="0069300C" w:rsidP="0011521F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="General"/>
       <w:bookmarkStart w:id="16" w:name="_Toc54335875"/>
       <w:r w:rsidRPr="003160E5">
-        <w:lastRenderedPageBreak/>
         <w:t>General</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="67D165DE" w14:textId="66EEC368" w:rsidR="00B55BA0" w:rsidRDefault="00B55BA0" w:rsidP="00C97174">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:t>Unit staff shall</w:t>
       </w:r>
       <w:r w:rsidR="000F5786">
         <w:t>, w</w:t>
       </w:r>
       <w:r w:rsidR="000F5786" w:rsidRPr="003160E5">
         <w:t>he</w:t>
       </w:r>
       <w:r w:rsidR="000F5786">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="000F5786" w:rsidRPr="003160E5">
         <w:t xml:space="preserve"> prisoners</w:t>
       </w:r>
@@ -3455,50 +3444,51 @@
       <w:r w:rsidR="0069300C" w:rsidRPr="003160E5">
         <w:t xml:space="preserve">ach case individually and </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">determine </w:t>
       </w:r>
       <w:r w:rsidR="0069300C" w:rsidRPr="003160E5">
         <w:t>whether to continue a</w:t>
       </w:r>
       <w:r w:rsidR="006F52B0">
         <w:t>ny regime restrictions imposed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43C97B15" w14:textId="77777777" w:rsidR="005C6E8E" w:rsidRPr="005C6E8E" w:rsidRDefault="005C6E8E" w:rsidP="005C6E8E">
       <w:pPr>
         <w:spacing w:before="200" w:after="120"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3266C775" w14:textId="77777777" w:rsidR="00777A67" w:rsidRDefault="00777A67" w:rsidP="005C6E8E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Toc54335876"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Standing Order</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="2BFE925F" w14:textId="77777777" w:rsidR="00777A67" w:rsidRDefault="00777A67" w:rsidP="00777A67">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00F1342E">
         <w:t xml:space="preserve">Superintendents shall make and issue a Standing Order, </w:t>
       </w:r>
       <w:r>
         <w:t>to include:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E1C3A77" w14:textId="77777777" w:rsidR="00777A67" w:rsidRDefault="00777A67" w:rsidP="00777A67">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
       </w:pPr>
@@ -3555,211 +3545,203 @@
       </w:r>
       <w:r>
         <w:t>and documents</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="02066DA4" w14:textId="1EAD01AD" w:rsidR="00642D6C" w:rsidRPr="00904577" w:rsidRDefault="0011521F" w:rsidP="00642D6C">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00904577">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Related </w:t>
       </w:r>
       <w:r w:rsidR="00642D6C" w:rsidRPr="00904577">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>COPPs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22BACDA7" w14:textId="34B4925B" w:rsidR="003D708E" w:rsidRPr="0044176A" w:rsidRDefault="00B63E93" w:rsidP="00E21BC0">
+    <w:p w14:paraId="22BACDA7" w14:textId="22273C3F" w:rsidR="003D708E" w:rsidRPr="00830E84" w:rsidRDefault="003B1E13" w:rsidP="00E21BC0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
-          <w:color w:val="0000FF"/>
-          <w:u w:val="single"/>
+          <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId18" w:history="1">
-[...19 lines deleted...]
-      <w:r w:rsidR="001413F8" w:rsidRPr="0044176A">
+      <w:r w:rsidRPr="00830E84">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00830E84">
+        <w:instrText>HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00830E84">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="001413F8" w:rsidRPr="00830E84">
         <w:rPr>
-          <w:color w:val="0000FF"/>
-          <w:u w:val="single"/>
+          <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="73704DAA" w14:textId="39B107D8" w:rsidR="001413F8" w:rsidRPr="0044176A" w:rsidRDefault="00B63E93" w:rsidP="00E21BC0">
+        <w:t xml:space="preserve">COPP 10.1 Prisoner </w:t>
+      </w:r>
+      <w:r w:rsidR="005834E8" w:rsidRPr="00830E84">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Behaviour </w:t>
+      </w:r>
+      <w:r w:rsidR="001413F8" w:rsidRPr="00830E84">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Management </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73704DAA" w14:textId="4BCFF1E7" w:rsidR="001413F8" w:rsidRPr="00830E84" w:rsidRDefault="001413F8" w:rsidP="00E21BC0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00830E84">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>COPP 10</w:t>
+      </w:r>
+      <w:r w:rsidR="00507CEA" w:rsidRPr="00830E84">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="005834E8" w:rsidRPr="00830E84">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830E84">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Prison</w:t>
+      </w:r>
+      <w:r w:rsidR="003D1C51" w:rsidRPr="00830E84">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Offences and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00830E84">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Charges</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A894667" w14:textId="064ED5A4" w:rsidR="0044176A" w:rsidRPr="00830E84" w:rsidRDefault="00936F5E" w:rsidP="00642D6C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId19" w:history="1">
-[...47 lines deleted...]
-        <w:contextualSpacing w:val="0"/>
+      <w:r w:rsidRPr="00830E84">
         <w:rPr>
-          <w:u w:val="single"/>
+          <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-      </w:pPr>
-[...15 lines deleted...]
-    <w:p w14:paraId="6E780A9D" w14:textId="5786B106" w:rsidR="00642D6C" w:rsidRPr="00904577" w:rsidRDefault="0011521F" w:rsidP="00E21BC0">
+        <w:t xml:space="preserve">COPP 13.1 Incident </w:t>
+      </w:r>
+      <w:r w:rsidR="00861E5A" w:rsidRPr="00830E84">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Notifications, Reporting and Communications</w:t>
+      </w:r>
+      <w:r w:rsidR="003B1E13" w:rsidRPr="00830E84">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E780A9D" w14:textId="5786B106" w:rsidR="00642D6C" w:rsidRPr="00830E84" w:rsidRDefault="0011521F" w:rsidP="00E21BC0">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00830E84">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Other d</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="2BC54C5C" w14:textId="7FBF47B8" w:rsidR="00642D6C" w:rsidRDefault="00B63E93" w:rsidP="00E21BC0">
+        <w:t>Other documents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BC54C5C" w14:textId="3FD012AA" w:rsidR="00642D6C" w:rsidRPr="00830E84" w:rsidRDefault="00642D6C" w:rsidP="00E21BC0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId21" w:history="1">
-        <w:r w:rsidR="00642D6C" w:rsidRPr="00CD4D76">
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="00830E84">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>At Risk Management System (ARMS) Manual</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="64627805" w14:textId="77777777" w:rsidR="00613026" w:rsidRPr="00E21BC0" w:rsidRDefault="00613026" w:rsidP="00613026">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2DA87339" w14:textId="5C62BD4C" w:rsidR="003D708E" w:rsidRPr="003D708E" w:rsidRDefault="003D708E" w:rsidP="00E21BC0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Toc54335879"/>
       <w:r>
@@ -3993,59 +3975,83 @@
           <w:tcPr>
             <w:tcW w:w="7053" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="48D27F99" w14:textId="58EACD58" w:rsidR="003D708E" w:rsidRPr="00344FBE" w:rsidRDefault="00803E87" w:rsidP="003D1C51">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00803E87">
               <w:t>COPPs</w:t>
             </w:r>
             <w:r w:rsidR="00904577">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00803E87">
               <w:t>are policy documents that provide instructions to staff as to how the relevant legislative requirements are implemented.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C524E5" w:rsidRPr="000E6F0A" w14:paraId="79E75635" w14:textId="77777777" w:rsidTr="00904577">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="377F85BB" w14:textId="05C315C8" w:rsidR="00C524E5" w:rsidRDefault="00C524E5" w:rsidP="00C524E5">
+          <w:p w14:paraId="377F85BB" w14:textId="62FB64B1" w:rsidR="00C524E5" w:rsidRDefault="00C524E5" w:rsidP="00C524E5">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00E379B8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">Guiding Principles for Corrections in Australia, 2018 </w:t>
+              <w:t>Guiding Principles for Corrections in Australia,</w:t>
+            </w:r>
+            <w:r w:rsidR="001303E3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Revised</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E379B8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 20</w:t>
+            </w:r>
+            <w:r w:rsidR="001303E3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E379B8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7053" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="323A193F" w14:textId="282751EE" w:rsidR="00C524E5" w:rsidDel="003D1C51" w:rsidRDefault="00C524E5" w:rsidP="00C524E5">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00E379B8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>The guidelines and the accompanying principles constitute outcomes or goals to be achieved, rather than a set of absolute standards or laws to be enforced. They represent a statement of intent that each Australian State and Territory can use to develop their own range of relevant legislative policy and performance standards to reflect best practice and community demands.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C524E5" w14:paraId="74D4C936" w14:textId="77777777" w:rsidTr="001413F8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
@@ -4089,51 +4095,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="00C72DA6">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">3 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">of the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r w:rsidRPr="001E1540">
                 <w:rPr>
                   <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                   <w:i/>
                   <w:lang w:eastAsia="en-AU"/>
                 </w:rPr>
                 <w:t>Prisons Act 1981</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="001E1540">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">; also includes </w:t>
             </w:r>
             <w:r w:rsidRPr="00C72DA6">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">a person not yet in the custody of a prison, but in the custody of a Contractor under the </w:t>
             </w:r>
@@ -4180,62 +4186,62 @@
               <w:t>Superintendent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7053" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4699D292" w14:textId="5630EA62" w:rsidR="00C524E5" w:rsidRPr="00C72DA6" w:rsidRDefault="00C524E5" w:rsidP="00C524E5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0099043D">
               <w:t>The Superintendent as defined in s</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="0099043D">
               <w:t xml:space="preserve"> 36 of the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r w:rsidRPr="0099043D">
                 <w:rPr>
                   <w:i/>
                 </w:rPr>
                 <w:t>Prisons Act 1981</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0099043D">
               <w:t xml:space="preserve">  includes any reference to the position responsible for the management of a private prison under Part IIIA of the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r w:rsidRPr="0099043D">
                 <w:rPr>
                   <w:i/>
                 </w:rPr>
                 <w:t>Prisons Act 1981</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0099043D">
               <w:t>. Does not extend to the Officer in Charge of a prison.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C524E5" w14:paraId="3680E2E3" w14:textId="77777777" w:rsidTr="001413F8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2238061E" w14:textId="77777777" w:rsidR="00C524E5" w:rsidRPr="001413F8" w:rsidRDefault="00C524E5" w:rsidP="00C524E5">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="001413F8">
               <w:lastRenderedPageBreak/>
               <w:t>Unit Manager</w:t>
@@ -4298,127 +4304,115 @@
     </w:p>
     <w:p w14:paraId="782BAAC4" w14:textId="77777777" w:rsidR="002E5756" w:rsidRPr="009D516D" w:rsidRDefault="002E5756" w:rsidP="00E21BC0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_Toc178286"/>
       <w:bookmarkStart w:id="24" w:name="_Toc54335881"/>
       <w:r w:rsidRPr="009D516D">
         <w:t>Assurance</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w14:paraId="3E430A07" w14:textId="0E70A86B" w:rsidR="002E5756" w:rsidRPr="009D516D" w:rsidRDefault="002E5756" w:rsidP="00E21BC0">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t>It is expected that</w:t>
       </w:r>
       <w:r w:rsidRPr="009D516D">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CE48CE1" w14:textId="5AFFC485" w:rsidR="002E5756" w:rsidRPr="000F16F8" w:rsidRDefault="002E5756" w:rsidP="00E21BC0">
+    <w:p w14:paraId="2CE48CE1" w14:textId="1D085C23" w:rsidR="002E5756" w:rsidRPr="00830E84" w:rsidRDefault="002E5756" w:rsidP="00E21BC0">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-        <w:r w:rsidRPr="00904577">
+      <w:r w:rsidRPr="00830E84">
+        <w:t xml:space="preserve">Prisons will undertake local compliance in accordance with the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="00830E84">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Compliance Manual</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="000F16F8">
+      <w:r w:rsidRPr="00830E84">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56FD6183" w14:textId="27AE3B30" w:rsidR="002E5756" w:rsidRDefault="0066531A" w:rsidP="00E21BC0">
+    <w:p w14:paraId="56FD6183" w14:textId="27AE3B30" w:rsidR="002E5756" w:rsidRPr="00830E84" w:rsidRDefault="0066531A" w:rsidP="00E21BC0">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00830E84">
         <w:t>The relevant Deputy Commissioner</w:t>
       </w:r>
-      <w:r w:rsidR="002E5756">
-[...6 lines deleted...]
-    <w:p w14:paraId="5192CD42" w14:textId="083D91CF" w:rsidR="002E5756" w:rsidRPr="001413F8" w:rsidRDefault="002E5756" w:rsidP="00E21BC0">
+      <w:r w:rsidR="002E5756" w:rsidRPr="00830E84">
+        <w:t xml:space="preserve"> will undertake management oversight as required. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5192CD42" w14:textId="2ED2E029" w:rsidR="002E5756" w:rsidRPr="00830E84" w:rsidRDefault="002E5756" w:rsidP="00E21BC0">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000F16F8">
-[...9 lines deleted...]
-        <w:r w:rsidR="001413F8" w:rsidRPr="00904577">
+      <w:r w:rsidRPr="00830E84">
+        <w:t xml:space="preserve">Monitoring and Compliance Branch will undertake checks in accordance with the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidR="001413F8" w:rsidRPr="00830E84">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="001B317C">
+        <w:r w:rsidR="001B317C" w:rsidRPr="00830E84">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Operational </w:t>
         </w:r>
-        <w:r w:rsidRPr="00904577">
+        <w:r w:rsidRPr="00830E84">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Compliance Framework</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="001413F8">
+      <w:r w:rsidR="001413F8" w:rsidRPr="00830E84">
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07D941AF" w14:textId="77777777" w:rsidR="00245869" w:rsidRDefault="002E5756" w:rsidP="00E21BC0">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="000F16F8">
         <w:t xml:space="preserve">Independent </w:t>
       </w:r>
       <w:r>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="000F16F8">
         <w:t xml:space="preserve">versight </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">will be undertaken as required. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34B98ED9" w14:textId="77777777" w:rsidR="00245869" w:rsidRPr="00EA7EAC" w:rsidRDefault="00245869" w:rsidP="00EA7EAC">
@@ -4588,260 +4582,346 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1618" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0D693B50" w14:textId="7DCC8CF1" w:rsidR="007B49E7" w:rsidRDefault="009C777A" w:rsidP="00007FE1">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>19 July 2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A9130C" w:rsidRPr="007D3C6F" w14:paraId="76ED493D" w14:textId="77777777" w:rsidTr="007B49E7">
         <w:trPr>
           <w:trHeight w:val="837"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1051" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F493601" w14:textId="51CAC3A9" w:rsidR="00A9130C" w:rsidRDefault="00A9130C" w:rsidP="00073FC3">
+          <w:p w14:paraId="0F493601" w14:textId="51CAC3A9" w:rsidR="00A9130C" w:rsidRPr="00830E84" w:rsidRDefault="00A9130C" w:rsidP="00073FC3">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00830E84">
               <w:t>2.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2178" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06A980FC" w14:textId="6FDB0E26" w:rsidR="00A9130C" w:rsidRDefault="00A9130C" w:rsidP="001C5C01">
+          <w:p w14:paraId="06A980FC" w14:textId="6FDB0E26" w:rsidR="00A9130C" w:rsidRPr="00830E84" w:rsidRDefault="00A9130C" w:rsidP="001C5C01">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00830E84">
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2757" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FC5F500" w14:textId="28FD10EA" w:rsidR="00A9130C" w:rsidRDefault="00A9130C" w:rsidP="00007FE1">
+          <w:p w14:paraId="2FC5F500" w14:textId="28FD10EA" w:rsidR="00A9130C" w:rsidRPr="00830E84" w:rsidRDefault="00A9130C" w:rsidP="00007FE1">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>Approved by the Director, Operational Projects, Policy, Compliance and Contracts</w:t>
+            <w:r w:rsidRPr="00830E84">
+              <w:t>Scheduled Review, Approved by the Director, Operational Projects, Policy, Compliance and Contracts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1628" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5854D658" w14:textId="1BC0100B" w:rsidR="00A9130C" w:rsidRDefault="00444950" w:rsidP="00007FE1">
+          <w:p w14:paraId="5854D658" w14:textId="1BC0100B" w:rsidR="00A9130C" w:rsidRPr="00830E84" w:rsidRDefault="00444950" w:rsidP="00007FE1">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00830E84">
               <w:t>14 August 2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1618" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49AFC389" w14:textId="52DC8770" w:rsidR="00A9130C" w:rsidRDefault="00941053" w:rsidP="00007FE1">
+          <w:p w14:paraId="49AFC389" w14:textId="52DC8770" w:rsidR="00A9130C" w:rsidRPr="00830E84" w:rsidRDefault="00941053" w:rsidP="00007FE1">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00830E84">
+              <w:t>17 August 2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A334A4" w:rsidRPr="007D3C6F" w14:paraId="3612C7C7" w14:textId="77777777" w:rsidTr="007B49E7">
+        <w:trPr>
+          <w:trHeight w:val="837"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47F3D5FF" w14:textId="370150B0" w:rsidR="00A334A4" w:rsidRPr="00830E84" w:rsidRDefault="00A334A4" w:rsidP="00073FC3">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00830E84">
+              <w:t>3.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2178" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7065608A" w14:textId="40D54E2A" w:rsidR="00A334A4" w:rsidRPr="00830E84" w:rsidRDefault="00A334A4" w:rsidP="001C5C01">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00830E84">
+              <w:t>Operational Policy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2757" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07C976C2" w14:textId="77777777" w:rsidR="00A334A4" w:rsidRPr="00830E84" w:rsidRDefault="00A334A4" w:rsidP="00007FE1">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00830E84">
+              <w:t>Schedule Review</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10CBF295" w14:textId="77777777" w:rsidR="00A334A4" w:rsidRPr="00830E84" w:rsidRDefault="00A334A4" w:rsidP="00007FE1">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00830E84">
+              <w:t>Approved by Deputy Commissioner Operational Support</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C358437" w14:textId="701234CA" w:rsidR="00A334A4" w:rsidRPr="00830E84" w:rsidRDefault="00A334A4" w:rsidP="00007FE1">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00830E84">
+              <w:t>CM Ref:</w:t>
+            </w:r>
+            <w:r w:rsidR="003B1E13" w:rsidRPr="00830E84">
+              <w:t xml:space="preserve"> S26/57823</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1628" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C1E3C60" w14:textId="12C8C821" w:rsidR="00A334A4" w:rsidRPr="00830E84" w:rsidRDefault="00830E84" w:rsidP="00007FE1">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00830E84">
+              <w:t>04 June 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1618" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EFEF53C" w14:textId="3D39C57E" w:rsidR="00A334A4" w:rsidRPr="00830E84" w:rsidRDefault="00830E84" w:rsidP="00007FE1">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
-              <w:t>17 August 2023</w:t>
+              <w:t>04 June 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="186230C6" w14:textId="77777777" w:rsidR="00245869" w:rsidRPr="00D05B49" w:rsidRDefault="00245869" w:rsidP="00D05B49"/>
     <w:sectPr w:rsidR="00245869" w:rsidRPr="00D05B49" w:rsidSect="009814BD">
-      <w:headerReference w:type="even" r:id="rId27"/>
-[...2 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId30"/>
+      <w:headerReference w:type="even" r:id="rId24"/>
+      <w:headerReference w:type="default" r:id="rId25"/>
+      <w:footerReference w:type="default" r:id="rId26"/>
+      <w:headerReference w:type="first" r:id="rId27"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1134" w:left="1304" w:header="709" w:footer="590" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="14AF8D95" w14:textId="77777777" w:rsidR="001413F8" w:rsidRDefault="001413F8" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="3900E783" w14:textId="77777777" w:rsidR="001413F8" w:rsidRDefault="001413F8" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial bold">
+  <w:font w:name="Arial Bold">
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gotham">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4A01779A" w14:textId="2DBDC305" w:rsidR="001413F8" w:rsidRDefault="001413F8" w:rsidP="00663830">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="1095"/>
         <w:tab w:val="left" w:pos="8080"/>
       </w:tabs>
     </w:pPr>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t xml:space="preserve">The current version of this document is maintained on the </w:t>
     </w:r>
     <w:r w:rsidR="0044176A">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t>Custodial Ops</w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
@@ -4887,70 +4967,70 @@
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="0036515C">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>9</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="306BC09F" w14:textId="77777777" w:rsidR="001413F8" w:rsidRDefault="001413F8" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="3A61BFE9" w14:textId="77777777" w:rsidR="001413F8" w:rsidRDefault="001413F8" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0BABEFD0" w14:textId="232730E4" w:rsidR="001413F8" w:rsidRDefault="001413F8" w:rsidP="00663830">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
@@ -4960,51 +5040,51 @@
       </w:rPr>
       <w:t>COPP 10.6 Anti-bullying</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> &lt;v x.x&gt;</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="5E1BA872" w14:textId="77777777" w:rsidR="001413F8" w:rsidRDefault="001413F8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1045C6B9" w14:textId="725CE1AA" w:rsidR="001413F8" w:rsidRDefault="001413F8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="008114B3">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="196B0A12" wp14:editId="3A6E0A1D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>181610</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>220980</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1647825" cy="296545"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -5018,76 +5098,76 @@
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1647825" cy="296545"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="9525">
                         <a:noFill/>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:sdt>
                           <w:sdtPr>
                             <w:rPr>
-                              <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold"/>
+                              <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                               <w:b/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             </w:rPr>
                             <w:id w:val="-1073892174"/>
                           </w:sdtPr>
                           <w:sdtEndPr>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:sdtEndPr>
                           <w:sdtContent>
                             <w:p w14:paraId="73CD5789" w14:textId="77777777" w:rsidR="001413F8" w:rsidRPr="00464E72" w:rsidRDefault="001413F8" w:rsidP="008D51C1">
                               <w:pPr>
                                 <w:rPr>
-                                  <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold"/>
+                                  <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:hint="eastAsia"/>
                                   <w:b/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
-                                  <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold"/>
+                                  <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                                   <w:b/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t>Corrective Services</w:t>
                               </w:r>
                             </w:p>
                           </w:sdtContent>
                         </w:sdt>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
@@ -5099,51 +5179,51 @@
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:14.3pt;margin-top:17.4pt;width:129.75pt;height:23.35pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5V1Wo9gEAAM0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817IN27EFy0GaNEWB&#10;9AGk/YA1RVlESS5L0pbcr++SchwjuQXVgeBqydmd2eH6ujeaHaQPCm3FJ6MxZ9IKrJXdVfzXz/sP&#10;S85CBFuDRisrfpSBX2/ev1t3rpRTbFHX0jMCsaHsXMXbGF1ZFEG00kAYoZOWkg16A5FCvytqDx2h&#10;G11Mx+NF0aGvnUchQ6C/d0OSbzJ+00gRvzdNkJHpilNvMa8+r9u0Fps1lDsPrlXi1Aa8oQsDylLR&#10;M9QdRGB7r15BGSU8BmziSKApsGmUkJkDsZmMX7B5bMHJzIXECe4sU/h/sOLb4dH98Cz2H7GnAWYS&#10;wT2g+B2YxdsW7E7eeI9dK6GmwpMkWdG5UJ6uJqlDGRLItvuKNQ0Z9hEzUN94k1QhnozQaQDHs+iy&#10;j0ykkovZ1XI650xQbrpazGfzXALKp9vOh/hZomFpU3FPQ83ocHgIMXUD5dORVMzivdI6D1Zb1lV8&#10;NSf4FxmjIvlOK1Px5Th9gxMSyU+2zpcjKD3sqYC2J9aJ6EA59tueDib2W6yPxN/j4C96D7Rp0f/l&#10;rCNvVTz82YOXnOkvljRcTWazZMYczOZXUwr8ZWZ7mQErCKrikbNhexuzgQdGN6R1o7IMz52ceiXP&#10;ZHVO/k6mvIzzqedXuPkHAAD//wMAUEsDBBQABgAIAAAAIQAgdZVd3AAAAAgBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/BTsMwEETvSPyDtUjcqJ3QViZkUyEQVxAFKvXmxm4SEa+j2G3C37Oc4Dia0cyb&#10;cjP7XpzdGLtACNlCgXBUB9tRg/Dx/nyjQcRkyJo+kEP4dhE21eVFaQobJnpz521qBJdQLAxCm9JQ&#10;SBnr1nkTF2FwxN4xjN4klmMj7WgmLve9zJVaS2864oXWDO6xdfXX9uQRPl+O+91SvTZPfjVMYVaS&#10;/J1EvL6aH+5BJDenvzD84jM6VMx0CCeyUfQIuV5zEuF2yQ/Yz7XOQBwQdLYCWZXy/4HqBwAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADlXVaj2AQAAzQMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACB1lV3cAAAACAEAAA8AAAAAAAAAAAAAAAAAUAQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABZBQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox>
                 <w:txbxContent>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                         <w:b/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
                       <w:id w:val="-1073892174"/>
                     </w:sdtPr>
                     <w:sdtEndPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:sdtEndPr>
                     <w:sdtContent>
                       <w:p w14:paraId="73CD5789" w14:textId="77777777" w:rsidR="001413F8" w:rsidRPr="00464E72" w:rsidRDefault="001413F8" w:rsidP="008D51C1">
                         <w:pPr>
                           <w:rPr>
-                            <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+                            <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:hint="eastAsia"/>
                             <w:b/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                             <w:b/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>Corrective Services</w:t>
                         </w:r>
                       </w:p>
                     </w:sdtContent>
                   </w:sdt>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
@@ -5185,83 +5265,89 @@
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="5CB3B53D" w14:textId="77777777" w:rsidR="001413F8" w:rsidRDefault="001413F8" w:rsidP="00B937D8">
                           <w:pPr>
                             <w:pStyle w:val="Publicationtitle"/>
+                            <w:rPr>
+                              <w:rFonts w:hint="eastAsia"/>
+                            </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:t>Commissioner’s Operating Policy and Procedure (COPP)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shape w14:anchorId="2A86CF81" id="Text Box 21" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:200.3pt;margin-top:-1.35pt;width:312.75pt;height:42.75pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWgwKsagIAAEQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGyEQvlfqf0Dcm7UdO6mtrCM3katK&#10;VhLVqXLGLMSrsgyFsXfdX5+BXT/k9pKqFxiYb4b55sHNbVMZtlU+lGBz3r/ocaashKK0rzn/8Tz/&#10;9JmzgMIWwoBVOd+pwG+nHz/c1G6iBrAGUyjPyIkNk9rlfI3oJlkW5FpVIlyAU5aUGnwlkI7+NSu8&#10;qMl7ZbJBr3eV1eAL50GqEOj2vlXyafKvtZL4qHVQyEzOKTZMq0/rKq7Z9EZMXr1w61J2YYh/iKIS&#10;paVHD67uBQq28eUfrqpSegig8UJClYHWpVSJA7Hp987YLNfCqcSFkhPcIU3h/7mVD9ule/IMmy/Q&#10;UAFjQmoXJoEuI59G+yruFCkjPaVwd0ibapBJurwcX/fHgxFnknSj4SDK5CY7Wjsf8KuCikUh557K&#10;krIltouALXQPiY9ZmJfGpNIYy+qcX12OesngoCHnxkasSkXu3BwjTxLujIoYY78rzcoiEYgXqb3U&#10;nfFsK6gxhJTKYuKe/BI6ojQF8R7DDn+M6j3GLY/9y2DxYFyVFnxifxZ28XMfsm7xlPMT3lHEZtUQ&#10;8ZPCrqDYUb09tKMQnJyXVJSFCPgkPPU+lZjmGR9p0QYo+dBJnK3B//7bfcRTS5KWs5pmKefh10Z4&#10;xZn5ZqlZx/3hMA5fOgxH1wM6+FPN6lRjN9UdUFX69HM4mcSIR7MXtYfqhcZ+Fl8llbCS3s457sU7&#10;bCecvg2pZrMEonFzAhd26WR0HYsUW+65eRHedX2J1NEPsJ86MTlrzxYbLS3MNgi6TL0b89xmtcs/&#10;jWrq/u5biX/B6Tmhjp/f9A0AAP//AwBQSwMEFAAGAAgAAAAhAIf88MXfAAAACgEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8FOwzAMQO9I/ENkJG5bugpGVepOU6UJCcFhYxdubpO1FYlTmmwrfD3ZiR0t&#10;Pz0/F6vJGnHSo+8dIyzmCQjNjVM9twj7j80sA+EDsSLjWCP8aA+r8vamoFy5M2/1aRdaESXsc0Lo&#10;QhhyKX3TaUt+7gbNcXdwo6UQx7GVaqRzlFsj0yRZSks9xwsdDbrqdPO1O1qE12rzTts6tdmvqV7e&#10;Duvhe//5iHh/N62fQQQ9hX8YLvkxHcrYVLsjKy8MwkO0RxRhlj6BuABJulyAqBGyNANZFvL6hfIP&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAVoMCrGoCAABEBQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAh/zwxd8AAAAKAQAADwAAAAAAAAAAAAAA&#10;AADEBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANAFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="5CB3B53D" w14:textId="77777777" w:rsidR="001413F8" w:rsidRDefault="001413F8" w:rsidP="00B937D8">
                     <w:pPr>
                       <w:pStyle w:val="Publicationtitle"/>
+                      <w:rPr>
+                        <w:rFonts w:hint="eastAsia"/>
+                      </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:t>Commissioner’s Operating Policy and Procedure (COPP)</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="183B495C" wp14:editId="357A044C">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>-29210</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>-59055</wp:posOffset>
@@ -5296,131 +5382,137 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7580630" cy="10719435"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3EE5F7FC" w14:textId="224F69E5" w:rsidR="00026FC8" w:rsidRDefault="00026FC8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7F66FFA0" w14:textId="4934BE32" w:rsidR="001413F8" w:rsidRDefault="0095690D" w:rsidP="0044176A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7F66FFA0" w14:textId="0DF5C19A" w:rsidR="001413F8" w:rsidRDefault="0095690D" w:rsidP="0044176A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="2496"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>10</w:t>
     </w:r>
     <w:r w:rsidR="002E6CB7">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>.6</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t xml:space="preserve"> Anti-bullying</w:t>
+      <w:t xml:space="preserve"> Anti-</w:t>
     </w:r>
-    <w:r w:rsidR="0036394E">
+    <w:r w:rsidRPr="00830E84">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>bullying</w:t>
+    </w:r>
+    <w:r w:rsidR="0036394E" w:rsidRPr="00830E84">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00007FE1">
+    <w:r w:rsidR="00007FE1" w:rsidRPr="00830E84">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>v</w:t>
     </w:r>
-    <w:r w:rsidR="002A1FFC">
+    <w:r w:rsidR="007923EB" w:rsidRPr="00830E84">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>3</w:t>
     </w:r>
-    <w:r w:rsidR="00F04DDE">
+    <w:r w:rsidR="00F04DDE" w:rsidRPr="00830E84">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>.0</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="20DE00A7" w14:textId="480C7E20" w:rsidR="00026FC8" w:rsidRDefault="00026FC8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B0E27982"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05B8113D"/>
     <w:multiLevelType w:val="multilevel"/>
@@ -7095,51 +7187,51 @@
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C5F1835"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2F985AA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="StyleHeading112ptLeft0cmBefore0pt1"/>
       <w:isLgl/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold" w:hint="default"/>
+        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:shadow w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="28"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
@@ -8353,368 +8445,391 @@
   <w:num w:numId="24" w16cid:durableId="1874149374">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1068959086">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1680614745">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="574707286">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="468866253">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1225877419">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="956911680">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1721" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="y8W/F3mUDs8J/DbqYa/NEoIX9I2tCQ2Wj1+wUmhBsk2kPILWLeIeiiGdievNP51UiaBRwO3uX/eHiJke/Awn0g==" w:salt="Lsl7DpzQEJpKKlTqO9KqmA=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="pZh0r0XS8RBVv+cRw4Ef/dI6CYS5dJuJAKV8q//9QDYuipDC9m3acip3woNG7CyvfU4BGKns2uvlXJ+RAGfjmA==" w:salt="x0auT/5SpkkNWVkXhz+v3Q=="/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="47105"/>
+    <o:shapedefaults v:ext="edit" spidmax="57345"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="ManualSave" w:val="Y"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00B34CE1"/>
     <w:rsid w:val="00001F70"/>
     <w:rsid w:val="00007457"/>
     <w:rsid w:val="00007FE1"/>
     <w:rsid w:val="00026FC8"/>
     <w:rsid w:val="000309FF"/>
     <w:rsid w:val="00037055"/>
     <w:rsid w:val="00045F51"/>
     <w:rsid w:val="00073FC3"/>
     <w:rsid w:val="000755EE"/>
     <w:rsid w:val="000925A5"/>
     <w:rsid w:val="000A013B"/>
     <w:rsid w:val="000A460D"/>
     <w:rsid w:val="000B6320"/>
     <w:rsid w:val="000D008C"/>
+    <w:rsid w:val="000D4024"/>
     <w:rsid w:val="000D69A3"/>
     <w:rsid w:val="000F5786"/>
     <w:rsid w:val="000F7531"/>
     <w:rsid w:val="001035D6"/>
     <w:rsid w:val="00107ED0"/>
     <w:rsid w:val="0011521F"/>
     <w:rsid w:val="001158E9"/>
     <w:rsid w:val="00126611"/>
+    <w:rsid w:val="001278E0"/>
+    <w:rsid w:val="001303E3"/>
     <w:rsid w:val="00131037"/>
     <w:rsid w:val="001413F8"/>
     <w:rsid w:val="00144A1B"/>
     <w:rsid w:val="00146739"/>
     <w:rsid w:val="00150099"/>
     <w:rsid w:val="00155864"/>
     <w:rsid w:val="001757E8"/>
     <w:rsid w:val="00183B4D"/>
     <w:rsid w:val="00191543"/>
     <w:rsid w:val="00193880"/>
     <w:rsid w:val="00195C72"/>
     <w:rsid w:val="001B2C03"/>
     <w:rsid w:val="001B317C"/>
     <w:rsid w:val="001C5C01"/>
     <w:rsid w:val="001D16B6"/>
     <w:rsid w:val="001E11F8"/>
     <w:rsid w:val="001E1540"/>
     <w:rsid w:val="001E6E24"/>
     <w:rsid w:val="002178FA"/>
     <w:rsid w:val="002413E8"/>
     <w:rsid w:val="00242A56"/>
     <w:rsid w:val="002452B7"/>
     <w:rsid w:val="002457AA"/>
     <w:rsid w:val="00245869"/>
     <w:rsid w:val="00250C62"/>
     <w:rsid w:val="00254316"/>
     <w:rsid w:val="0027609B"/>
     <w:rsid w:val="00285795"/>
     <w:rsid w:val="00296136"/>
     <w:rsid w:val="002A1FFC"/>
     <w:rsid w:val="002A662A"/>
     <w:rsid w:val="002C308F"/>
     <w:rsid w:val="002E5756"/>
     <w:rsid w:val="002E6CB7"/>
     <w:rsid w:val="002E6F7B"/>
     <w:rsid w:val="00302144"/>
     <w:rsid w:val="00307964"/>
     <w:rsid w:val="00310CD3"/>
     <w:rsid w:val="00360EA6"/>
     <w:rsid w:val="0036394E"/>
     <w:rsid w:val="00364621"/>
     <w:rsid w:val="0036515C"/>
     <w:rsid w:val="00371787"/>
     <w:rsid w:val="00380258"/>
+    <w:rsid w:val="003B1E13"/>
     <w:rsid w:val="003C1B90"/>
     <w:rsid w:val="003D1C51"/>
     <w:rsid w:val="003D708E"/>
     <w:rsid w:val="003E6CE1"/>
     <w:rsid w:val="00400DF5"/>
     <w:rsid w:val="0040796F"/>
     <w:rsid w:val="00421B1A"/>
     <w:rsid w:val="00421B31"/>
+    <w:rsid w:val="004244D2"/>
     <w:rsid w:val="0044176A"/>
     <w:rsid w:val="00444950"/>
     <w:rsid w:val="00457598"/>
     <w:rsid w:val="00464E72"/>
     <w:rsid w:val="00474926"/>
     <w:rsid w:val="00490500"/>
+    <w:rsid w:val="0049177A"/>
     <w:rsid w:val="00497270"/>
+    <w:rsid w:val="004B04BA"/>
     <w:rsid w:val="004B307A"/>
     <w:rsid w:val="004B6106"/>
     <w:rsid w:val="004C040F"/>
     <w:rsid w:val="004C1FC9"/>
     <w:rsid w:val="004D040B"/>
     <w:rsid w:val="004D5188"/>
+    <w:rsid w:val="004D6DF4"/>
     <w:rsid w:val="004E571B"/>
     <w:rsid w:val="004F3E52"/>
     <w:rsid w:val="00507CEA"/>
+    <w:rsid w:val="005217D3"/>
     <w:rsid w:val="00521AF0"/>
     <w:rsid w:val="00525876"/>
     <w:rsid w:val="00525BD7"/>
     <w:rsid w:val="00554385"/>
     <w:rsid w:val="005576EB"/>
     <w:rsid w:val="00560F25"/>
     <w:rsid w:val="005657AE"/>
     <w:rsid w:val="00576EFF"/>
     <w:rsid w:val="005834E8"/>
     <w:rsid w:val="00592112"/>
     <w:rsid w:val="005A3EA6"/>
     <w:rsid w:val="005C6E8E"/>
     <w:rsid w:val="005D7AE7"/>
     <w:rsid w:val="005E566A"/>
     <w:rsid w:val="00613026"/>
     <w:rsid w:val="00613844"/>
     <w:rsid w:val="00627992"/>
     <w:rsid w:val="006335A4"/>
     <w:rsid w:val="00634C54"/>
     <w:rsid w:val="00642D6C"/>
     <w:rsid w:val="006444FB"/>
     <w:rsid w:val="00644A2D"/>
     <w:rsid w:val="00656F4A"/>
     <w:rsid w:val="00663830"/>
     <w:rsid w:val="0066531A"/>
     <w:rsid w:val="006669F3"/>
     <w:rsid w:val="0069300C"/>
     <w:rsid w:val="006A0618"/>
     <w:rsid w:val="006B3601"/>
     <w:rsid w:val="006C4F83"/>
     <w:rsid w:val="006E7FA1"/>
     <w:rsid w:val="006F52B0"/>
     <w:rsid w:val="00711C79"/>
     <w:rsid w:val="00712169"/>
     <w:rsid w:val="00715807"/>
+    <w:rsid w:val="00717A2B"/>
     <w:rsid w:val="00723E2A"/>
     <w:rsid w:val="007444AC"/>
     <w:rsid w:val="00752A9E"/>
     <w:rsid w:val="00775238"/>
     <w:rsid w:val="00777A67"/>
+    <w:rsid w:val="007923EB"/>
+    <w:rsid w:val="007B0FDD"/>
     <w:rsid w:val="007B49E7"/>
     <w:rsid w:val="007B4ED4"/>
     <w:rsid w:val="007C5711"/>
     <w:rsid w:val="007D3C6F"/>
+    <w:rsid w:val="007E264F"/>
     <w:rsid w:val="007E67F4"/>
     <w:rsid w:val="008000C6"/>
     <w:rsid w:val="00803710"/>
     <w:rsid w:val="00803E87"/>
     <w:rsid w:val="008114B3"/>
     <w:rsid w:val="008118FE"/>
+    <w:rsid w:val="00830E84"/>
     <w:rsid w:val="00832D00"/>
     <w:rsid w:val="00844223"/>
     <w:rsid w:val="00857A48"/>
     <w:rsid w:val="00860631"/>
     <w:rsid w:val="0086067A"/>
     <w:rsid w:val="00861E5A"/>
+    <w:rsid w:val="00871CBB"/>
     <w:rsid w:val="008976B1"/>
     <w:rsid w:val="008B5E88"/>
     <w:rsid w:val="008D3DE0"/>
     <w:rsid w:val="008D51C1"/>
     <w:rsid w:val="008D56DC"/>
+    <w:rsid w:val="008E7AB1"/>
     <w:rsid w:val="008F1338"/>
     <w:rsid w:val="00904577"/>
     <w:rsid w:val="0091065E"/>
+    <w:rsid w:val="0091568F"/>
     <w:rsid w:val="00930B45"/>
     <w:rsid w:val="00936F5E"/>
     <w:rsid w:val="00941053"/>
     <w:rsid w:val="0095690D"/>
     <w:rsid w:val="0096091F"/>
     <w:rsid w:val="009814BD"/>
     <w:rsid w:val="009962C0"/>
     <w:rsid w:val="009A19E1"/>
     <w:rsid w:val="009B751B"/>
     <w:rsid w:val="009C1CD2"/>
     <w:rsid w:val="009C777A"/>
+    <w:rsid w:val="009D081C"/>
     <w:rsid w:val="009D3A66"/>
+    <w:rsid w:val="00A334A4"/>
     <w:rsid w:val="00A37664"/>
     <w:rsid w:val="00A37F23"/>
     <w:rsid w:val="00A4163E"/>
     <w:rsid w:val="00A43D05"/>
     <w:rsid w:val="00A547EA"/>
     <w:rsid w:val="00A820CD"/>
     <w:rsid w:val="00A9130C"/>
     <w:rsid w:val="00AB3F0F"/>
     <w:rsid w:val="00AB46DA"/>
     <w:rsid w:val="00AC5EAE"/>
     <w:rsid w:val="00AD022B"/>
     <w:rsid w:val="00AE3362"/>
     <w:rsid w:val="00AF4C82"/>
     <w:rsid w:val="00AF7DDC"/>
     <w:rsid w:val="00B02B08"/>
     <w:rsid w:val="00B34CE1"/>
     <w:rsid w:val="00B46CD7"/>
     <w:rsid w:val="00B55BA0"/>
     <w:rsid w:val="00B63E93"/>
     <w:rsid w:val="00B937D8"/>
     <w:rsid w:val="00BB1CCD"/>
     <w:rsid w:val="00BE4850"/>
     <w:rsid w:val="00C06A93"/>
     <w:rsid w:val="00C0767A"/>
     <w:rsid w:val="00C11C3C"/>
     <w:rsid w:val="00C15484"/>
     <w:rsid w:val="00C2101E"/>
     <w:rsid w:val="00C310FA"/>
     <w:rsid w:val="00C34111"/>
     <w:rsid w:val="00C524C9"/>
     <w:rsid w:val="00C524E5"/>
     <w:rsid w:val="00C53C8B"/>
     <w:rsid w:val="00C820A4"/>
     <w:rsid w:val="00C8272F"/>
     <w:rsid w:val="00C97174"/>
     <w:rsid w:val="00CB7B8F"/>
     <w:rsid w:val="00CC47AF"/>
+    <w:rsid w:val="00CC5A99"/>
     <w:rsid w:val="00CD4D76"/>
     <w:rsid w:val="00CE1A06"/>
     <w:rsid w:val="00CE3D98"/>
     <w:rsid w:val="00CF0D69"/>
     <w:rsid w:val="00D05B49"/>
     <w:rsid w:val="00D06E62"/>
     <w:rsid w:val="00D20E41"/>
     <w:rsid w:val="00D22F0B"/>
     <w:rsid w:val="00D2528E"/>
     <w:rsid w:val="00D52373"/>
+    <w:rsid w:val="00D7256F"/>
     <w:rsid w:val="00D727A5"/>
     <w:rsid w:val="00D9330E"/>
     <w:rsid w:val="00DC38AA"/>
     <w:rsid w:val="00DF778C"/>
+    <w:rsid w:val="00E019EE"/>
     <w:rsid w:val="00E102E9"/>
     <w:rsid w:val="00E149FD"/>
     <w:rsid w:val="00E21BC0"/>
     <w:rsid w:val="00E22FD8"/>
+    <w:rsid w:val="00E52DC2"/>
     <w:rsid w:val="00E5692F"/>
     <w:rsid w:val="00E7053D"/>
     <w:rsid w:val="00E84D53"/>
     <w:rsid w:val="00EA2F74"/>
     <w:rsid w:val="00EA6531"/>
     <w:rsid w:val="00EA7EAC"/>
     <w:rsid w:val="00EB19E7"/>
     <w:rsid w:val="00EC11D3"/>
     <w:rsid w:val="00EC2113"/>
     <w:rsid w:val="00EC5AF1"/>
     <w:rsid w:val="00EC7AB2"/>
     <w:rsid w:val="00ED5E92"/>
     <w:rsid w:val="00ED6A46"/>
     <w:rsid w:val="00EF1CBD"/>
     <w:rsid w:val="00EF2200"/>
     <w:rsid w:val="00F04DDE"/>
     <w:rsid w:val="00F43BB4"/>
     <w:rsid w:val="00F45492"/>
     <w:rsid w:val="00F60389"/>
     <w:rsid w:val="00F8119D"/>
     <w:rsid w:val="00F842EE"/>
     <w:rsid w:val="00F933CE"/>
     <w:rsid w:val="00F948E8"/>
     <w:rsid w:val="00F969F4"/>
     <w:rsid w:val="00FA1D8B"/>
     <w:rsid w:val="00FA430D"/>
     <w:rsid w:val="00FB6B14"/>
     <w:rsid w:val="00FC361B"/>
     <w:rsid w:val="00FD1E63"/>
     <w:rsid w:val="00FE207C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="47105"/>
+    <o:shapedefaults v:ext="edit" spidmax="57345"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7CC3CC00"/>
   <w14:defaultImageDpi w14:val="300"/>
   <w15:docId w15:val="{CDC2D16C-0881-4F0E-AFCC-A99291694F50}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9658,97 +9773,97 @@
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007444AC"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="0000FF"/>
       <w:sz w:val="24"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00A547EA"/>
     <w:pPr>
       <w:spacing w:before="2280" w:after="240"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold"/>
+      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
       <w:b/>
       <w:color w:val="6A1A41"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00A547EA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold"/>
+      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
       <w:b/>
       <w:color w:val="6A1A41"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="56"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00126611"/>
     <w:pPr>
       <w:spacing w:after="200"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold"/>
+      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
       <w:b/>
       <w:color w:val="565A5C"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00126611"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold"/>
+      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
       <w:b/>
       <w:color w:val="565A5C"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="40"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00193880"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Classification">
     <w:name w:val="Classification"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00193880"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
@@ -10132,62 +10247,74 @@
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CD4D76"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00474926"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003B1E13"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/arms.aspx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/search/Pages/results.aspx?k=guiding%20principles%20for%20corrections%20australia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/arms.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -10456,136 +10583,50 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...84 lines deleted...]
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="DCS Document" ma:contentTypeID="0x010100C5D63A055CE82242A2E4B837C82D470C00F0D83A50F2144C42ACB5D0D7865205AD" ma:contentTypeVersion="3" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="42bbab49f36ed8fec9b3c3a5d5a50fb9">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="87620643-678a-4ec4-b8d1-35ea5295a2f1" xmlns:ns3="http://schemas.microsoft.com/sharepoint.v3" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v3/fields" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5803bea382f296392a5d9361e4ac8430" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint.v3"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:CategoryDescription"/>
                 <xsd:element ref="ns4:_ResourceType" minOccurs="0"/>
                 <xsd:element ref="ns4:_Publisher" minOccurs="0"/>
                 <xsd:element ref="ns2:Published_x0020_Year" minOccurs="0"/>
                 <xsd:element ref="ns2:Contributor_x0020_Name"/>
                 <xsd:element ref="ns2:Contributor_x0020_Email"/>
                 <xsd:element ref="ns2:Position" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x0020_Valid_x0020_From" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x0020_Valid_x0020_To" minOccurs="0"/>
                 <xsd:element ref="ns4:_DCDateCreated" minOccurs="0"/>
                 <xsd:element ref="ns4:_DCDateModified" minOccurs="0"/>
                 <xsd:element ref="ns2:n398ab4bf91e43a0a550736abedc299f" minOccurs="0"/>
@@ -10835,143 +10876,229 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <pa8a0a93780a4945b3173f20d8e45055 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Templates</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">d73d990e-b5bb-4bad-9fd6-d25e3a2f8bb9</TermId>
+        </TermInfo>
+      </Terms>
+    </pa8a0a93780a4945b3173f20d8e45055>
+    <Contributor_x0020_Name xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <UserInfo>
+        <DisplayName>Nageswaran, Nimilandra</DisplayName>
+        <AccountId>20</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </Contributor_x0020_Name>
+    <Published_x0020_Year xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
+    <_DCDateModified xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
+    <_Publisher xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Department of Justice</_Publisher>
+    <Date_x0020_Valid_x0020_To xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
+    <Position xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">Senior Project Officer</Position>
+    <n398ab4bf91e43a0a550736abedc299f xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Advisory Services</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">8cc1496a-6584-483e-8dcd-3e26a031bf44</TermId>
+        </TermInfo>
+      </Terms>
+    </n398ab4bf91e43a0a550736abedc299f>
+    <TaxCatchAll xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Value>10</Value>
+      <Value>9</Value>
+      <Value>8</Value>
+      <Value>7</Value>
+    </TaxCatchAll>
+    <kf620cb349b946fa81ca1074c0b3c5af xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Strategic Communications</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">f79bcab4-4348-403e-ad4c-9761a12bb89b</TermId>
+        </TermInfo>
+      </Terms>
+    </kf620cb349b946fa81ca1074c0b3c5af>
+    <CategoryDescription xmlns="http://schemas.microsoft.com/sharepoint.v3">COPP 10.6 Anti-bullying</CategoryDescription>
+    <_ResourceType xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Documents</_ResourceType>
+    <g2cdfbdd30c849e9bbb5c12aa747ff35 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Community Relations</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">ffba8bc2-640c-4bfe-8f63-b1fc456e246a</TermId>
+        </TermInfo>
+      </Terms>
+    </g2cdfbdd30c849e9bbb5c12aa747ff35>
+    <Contributor_x0020_Email xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <UserInfo>
+        <DisplayName>Nageswaran, Nimilandra</DisplayName>
+        <AccountId>20</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </Contributor_x0020_Email>
+    <Date_x0020_Valid_x0020_From xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
+    <_DCDateCreated xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="15230902-a580-4ba6-8738-a56353c9ac26" ContentTypeId="0x010100C5D63A055CE82242A2E4B837C82D470C" PreviousValue="false"/>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{734891CD-0402-4469-9D8D-E9985E0D0EEA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37D31270-8447-466A-B9FE-DA2C0C9A5A75}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
+    <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AFE62024-F03A-4CE0-8C71-9BB53F83506B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FB0FFF2-7B4A-4717-AA7C-B8857DAA5CD4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E171D0D4-FBD3-4076-A952-B1BC63707D36}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>1871</Words>
-  <Characters>10667</Characters>
+  <Words>1893</Words>
+  <Characters>10792</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>12</DocSecurity>
-  <Lines>88</Lines>
+  <Lines>89</Lines>
   <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>COPP template</vt:lpstr>
+      <vt:lpstr>COPP 10.6 Anti-bullying</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>Nimilandra.Nageswaran@correctiveservices.wa.gov.au</Manager>
   <Company>Department of Justice</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12513</CharactersWithSpaces>
+  <CharactersWithSpaces>12660</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>20</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc358819794</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>