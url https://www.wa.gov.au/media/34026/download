--- v0 (2025-12-10)
+++ v1 (2026-08-10)
@@ -1,3288 +1,3832 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="52F987D0" w14:textId="77777777" w:rsidR="00146739" w:rsidRPr="002E5756" w:rsidRDefault="00282630" w:rsidP="002E5756">
+    <w:p w14:paraId="6AB75545" w14:textId="5E559944" w:rsidR="00D70EBE" w:rsidRPr="004A429A" w:rsidRDefault="00997C91" w:rsidP="00D70EBE">
       <w:pPr>
         <w:pStyle w:val="Title"/>
+        <w:rPr>
+          <w:color w:val="305497"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">COPP </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="00616C40">
+        <w:rPr>
+          <w:color w:val="305497"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prison </w:t>
+      </w:r>
+      <w:r w:rsidR="00D70EBE" w:rsidRPr="004A429A">
+        <w:rPr>
+          <w:color w:val="305497"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>COPP 10.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D70EBE">
+        <w:rPr>
+          <w:color w:val="305497"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>7– Separ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="305497"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00D70EBE">
+        <w:rPr>
+          <w:color w:val="305497"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="305497"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Confinement</w:t>
+      </w:r>
+      <w:r w:rsidR="00D70EBE" w:rsidRPr="004A429A">
+        <w:rPr>
+          <w:color w:val="305497"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00671D80">
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="49DC0F34" w14:textId="77777777" w:rsidR="000D69A3" w:rsidRPr="00EA7EAC" w:rsidRDefault="00A547EA" w:rsidP="00EA7EAC">
-[...7 lines deleted...]
-        <w:t>son</w:t>
+    <w:p w14:paraId="7D886FDA" w14:textId="5D29C25D" w:rsidR="00110928" w:rsidRDefault="00D70EBE">
+      <w:r w:rsidRPr="006F3981">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="261242A7" wp14:editId="2593C47B">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>226060</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5695950" cy="4886325"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="217" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5695950" cy="4886325"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="E8E8E8"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="73A2C9F6" w14:textId="77777777" w:rsidR="00D70EBE" w:rsidRPr="006F3981" w:rsidRDefault="00D70EBE" w:rsidP="00D70EBE">
+                            <w:pPr>
+                              <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="006F3981">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>Information Classification</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="472ACE30" w14:textId="77777777" w:rsidR="00D70EBE" w:rsidRPr="00CF07DB" w:rsidRDefault="00D70EBE" w:rsidP="00D70EBE">
+                            <w:pPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>The Commissioner</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>’s</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Operational Policies and Procedures are developed in accordance with Western Australian legislation and consideration of national and international standards, guidelines, rules and policies, to include (but not limited to):</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5034EFF6" w14:textId="77777777" w:rsidR="00D70EBE" w:rsidRPr="00CF07DB" w:rsidRDefault="00D70EBE" w:rsidP="00D70EBE">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="48"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Guiding Principles for Corrections in Australia </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="19E6991F" w14:textId="77777777" w:rsidR="00D70EBE" w:rsidRPr="00CF07DB" w:rsidRDefault="00D70EBE" w:rsidP="00D70EBE">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="48"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>National Child Principles</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3E8CEB31" w14:textId="77777777" w:rsidR="00D70EBE" w:rsidRPr="00CF07DB" w:rsidRDefault="00D70EBE" w:rsidP="00D70EBE">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="48"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Department Standards and Guidelines.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3F2781BB" w14:textId="77777777" w:rsidR="00D70EBE" w:rsidRPr="00CF07DB" w:rsidRDefault="00D70EBE" w:rsidP="00D70EBE">
+                            <w:pPr>
+                              <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>Privacy and Responsible Information Sharing Act 2024</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="69A8AEFC" w14:textId="77777777" w:rsidR="00D70EBE" w:rsidRPr="00CF07DB" w:rsidRDefault="00D70EBE" w:rsidP="00D70EBE">
+                            <w:pPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">The collection, use and sharing of personal information obtained from prisoners, young people and other persons entering prisons or youth detention centres complies with the following requirements established under the </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Privacy and Responsible Information Sharing Act 2024. </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Refer to</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId12" w:history="1">
+                              <w:r w:rsidRPr="00452999">
+                                <w:rPr>
+                                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                                  <w:color w:val="468186"/>
+                                  <w:sz w:val="22"/>
+                                  <w:szCs w:val="22"/>
+                                  <w:u w:val="single"/>
+                                </w:rPr>
+                                <w:t>Public Information Privacy Statement</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00452999">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:color w:val="468186"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>and</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00452999">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="468186"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId13" w:history="1">
+                              <w:r w:rsidRPr="00452999">
+                                <w:rPr>
+                                  <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                  <w:color w:val="468186"/>
+                                  <w:sz w:val="22"/>
+                                  <w:szCs w:val="22"/>
+                                  <w:u w:val="single"/>
+                                </w:rPr>
+                                <w:t>Privacy and Responsible Information Sharing</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="074DE167" w14:textId="77777777" w:rsidR="00D70EBE" w:rsidRPr="00CF07DB" w:rsidRDefault="00D70EBE" w:rsidP="00D70EBE">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="47"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Lawful and fair collection – only collect personal information where necessary and lawful </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="51CCD674" w14:textId="77777777" w:rsidR="00D70EBE" w:rsidRPr="00CF07DB" w:rsidRDefault="00D70EBE" w:rsidP="00D70EBE">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="47"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Collection notices – inform people why and how their data is being collected </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3A4BF629" w14:textId="77777777" w:rsidR="00D70EBE" w:rsidRPr="00CF07DB" w:rsidRDefault="00D70EBE" w:rsidP="00D70EBE">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="47"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Relevance and minimisation – only collect information that is needed </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0F2F4A74" w14:textId="77777777" w:rsidR="00D70EBE" w:rsidRPr="00CF07DB" w:rsidRDefault="00D70EBE" w:rsidP="00D70EBE">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="47"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Data quality – ensure information is accurate, complete and up to date </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="24480987" w14:textId="77777777" w:rsidR="00D70EBE" w:rsidRPr="00CF07DB" w:rsidRDefault="00D70EBE" w:rsidP="00D70EBE">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="47"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Openness and transparency – have clear privacy policies and practices </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7AA23B28" w14:textId="77777777" w:rsidR="00D70EBE" w:rsidRPr="00CF07DB" w:rsidRDefault="00D70EBE" w:rsidP="00D70EBE">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="47"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Access and correction – individuals can access and correct their information </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3CC479CC" w14:textId="77777777" w:rsidR="00D70EBE" w:rsidRPr="00CF07DB" w:rsidRDefault="00D70EBE" w:rsidP="00D70EBE">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="47"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Use and disclosure limits – only use/disclose information for authorised purposes </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="58816225" w14:textId="77777777" w:rsidR="00D70EBE" w:rsidRPr="00CF07DB" w:rsidRDefault="00D70EBE" w:rsidP="00D70EBE">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="47"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Identifiers – restrict use of government identifiers</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="769F19E1" w14:textId="77777777" w:rsidR="00D70EBE" w:rsidRPr="00CF07DB" w:rsidRDefault="00D70EBE" w:rsidP="00D70EBE">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="47"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Anonymity/pseudonymity (where appropriate) </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="50B0B0EB" w14:textId="77777777" w:rsidR="00D70EBE" w:rsidRDefault="00D70EBE" w:rsidP="00D70EBE">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="47"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Data security – protect information from misuse, loss or unauthorised access</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="257FFBAB" w14:textId="77777777" w:rsidR="00D70EBE" w:rsidRPr="008A5803" w:rsidRDefault="00D70EBE" w:rsidP="00D70EBE">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="47"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008A5803">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Retention and disposal – destroy or de</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="008A5803">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:noBreakHyphen/>
+                              <w:t>identify information when no longer needed.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="261242A7" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:17.8pt;width:448.5pt;height:384.75pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAIFOQLEAIAACAEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjJkiwx4hRd2g4D&#10;ugvQ7QNkWY6FyaJGKbGzry+luGl2wR6G2YBAitQheUiur/rWsINCr8EWfDIac6ashErbXcG/frl7&#10;teTMB2ErYcCqgh+V51ebly/WncvVFBowlUJGINbnnSt4E4LLs8zLRrXCj8ApS8YasBWBVNxlFYqO&#10;0FuTTcfjRdYBVg5BKu/p9uZk5JuEX9dKhk917VVgpuCUW0gnprOMZ7ZZi3yHwjVaDmmIf8iiFdpS&#10;0DPUjQiC7VH/BtVqieChDiMJbQZ1raVKNVA1k/Ev1Tw0wqlUC5Hj3Zkm//9g5cfDg/uMLPRvoacG&#10;piK8uwf5zTML20bYnbpGhK5RoqLAk0hZ1jmfD08j1T73EaTsPkBFTRb7AAmor7GNrFCdjNCpAccz&#10;6aoPTNLlfLGar+ZkkmSbLZeL19N5iiHyp+cOfXinoGVRKDhSVxO8ONz7ENMR+ZNLjObB6OpOG5MU&#10;3JVbg+wgaAJul/Ef0H9yM5Z1BV/NKfbfIcbp+xNEqwONstFtwZdnJ5FH3m5tlQYtCG1OMqVs7EBk&#10;5O7EYujLnhwjoSVUR6IU4TSytGIkNIA/OOtoXAvuv+8FKs7Me0ttWU1mszjfSZnN30xJwUtLeWkR&#10;VhJUwQNnJ3Eb0k7E0i1cU/tqnYh9zmTIlcYw8T2sTJzzSz15PS/25hEAAP//AwBQSwMEFAAGAAgA&#10;AAAhAOmZZtfeAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj81uwjAQhO+VeAdrK/VWHFpIIY2D&#10;+iMOiEtLkLiaeElC43UUGxLevtsTve3srGa+TZeDbcQFO187UjAZRyCQCmdqKhXs8tXjHIQPmoxu&#10;HKGCK3pYZqO7VCfG9fSNl20oBYeQT7SCKoQ2kdIXFVrtx65FYu/oOqsDy66UptM9h9tGPkVRLK2u&#10;iRsq3eJHhcXP9mwVxOGaTxfTz3K/Wdl1n9vT1/sxV+rhfnh7BRFwCLdj+MNndMiY6eDOZLxoFPAj&#10;QcHzLAbB7nzxwosDD9FsAjJL5X/+7BcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAIFOQL&#10;EAIAACAEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDp&#10;mWbX3gAAAAcBAAAPAAAAAAAAAAAAAAAAAGoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" fillcolor="#e8e8e8">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="73A2C9F6" w14:textId="77777777" w:rsidR="00D70EBE" w:rsidRPr="006F3981" w:rsidRDefault="00D70EBE" w:rsidP="00D70EBE">
+                      <w:pPr>
+                        <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="006F3981">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>Information Classification</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="472ACE30" w14:textId="77777777" w:rsidR="00D70EBE" w:rsidRPr="00CF07DB" w:rsidRDefault="00D70EBE" w:rsidP="00D70EBE">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>The Commissioner</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>’s</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Operational Policies and Procedures are developed in accordance with Western Australian legislation and consideration of national and international standards, guidelines, rules and policies, to include (but not limited to):</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5034EFF6" w14:textId="77777777" w:rsidR="00D70EBE" w:rsidRPr="00CF07DB" w:rsidRDefault="00D70EBE" w:rsidP="00D70EBE">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="48"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Guiding Principles for Corrections in Australia </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="19E6991F" w14:textId="77777777" w:rsidR="00D70EBE" w:rsidRPr="00CF07DB" w:rsidRDefault="00D70EBE" w:rsidP="00D70EBE">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="48"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>National Child Principles</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3E8CEB31" w14:textId="77777777" w:rsidR="00D70EBE" w:rsidRPr="00CF07DB" w:rsidRDefault="00D70EBE" w:rsidP="00D70EBE">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="48"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Department Standards and Guidelines.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3F2781BB" w14:textId="77777777" w:rsidR="00D70EBE" w:rsidRPr="00CF07DB" w:rsidRDefault="00D70EBE" w:rsidP="00D70EBE">
+                      <w:pPr>
+                        <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>Privacy and Responsible Information Sharing Act 2024</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="69A8AEFC" w14:textId="77777777" w:rsidR="00D70EBE" w:rsidRPr="00CF07DB" w:rsidRDefault="00D70EBE" w:rsidP="00D70EBE">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">The collection, use and sharing of personal information obtained from prisoners, young people and other persons entering prisons or youth detention centres complies with the following requirements established under the </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Privacy and Responsible Information Sharing Act 2024. </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Refer to</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:hyperlink r:id="rId14" w:history="1">
+                        <w:r w:rsidRPr="00452999">
+                          <w:rPr>
+                            <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                            <w:color w:val="468186"/>
+                            <w:sz w:val="22"/>
+                            <w:szCs w:val="22"/>
+                            <w:u w:val="single"/>
+                          </w:rPr>
+                          <w:t>Public Information Privacy Statement</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00452999">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:color w:val="468186"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>and</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00452999">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="468186"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:hyperlink r:id="rId15" w:history="1">
+                        <w:r w:rsidRPr="00452999">
+                          <w:rPr>
+                            <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                            <w:color w:val="468186"/>
+                            <w:sz w:val="22"/>
+                            <w:szCs w:val="22"/>
+                            <w:u w:val="single"/>
+                          </w:rPr>
+                          <w:t>Privacy and Responsible Information Sharing</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="074DE167" w14:textId="77777777" w:rsidR="00D70EBE" w:rsidRPr="00CF07DB" w:rsidRDefault="00D70EBE" w:rsidP="00D70EBE">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="47"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Lawful and fair collection – only collect personal information where necessary and lawful </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="51CCD674" w14:textId="77777777" w:rsidR="00D70EBE" w:rsidRPr="00CF07DB" w:rsidRDefault="00D70EBE" w:rsidP="00D70EBE">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="47"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Collection notices – inform people why and how their data is being collected </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3A4BF629" w14:textId="77777777" w:rsidR="00D70EBE" w:rsidRPr="00CF07DB" w:rsidRDefault="00D70EBE" w:rsidP="00D70EBE">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="47"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Relevance and minimisation – only collect information that is needed </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0F2F4A74" w14:textId="77777777" w:rsidR="00D70EBE" w:rsidRPr="00CF07DB" w:rsidRDefault="00D70EBE" w:rsidP="00D70EBE">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="47"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Data quality – ensure information is accurate, complete and up to date </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="24480987" w14:textId="77777777" w:rsidR="00D70EBE" w:rsidRPr="00CF07DB" w:rsidRDefault="00D70EBE" w:rsidP="00D70EBE">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="47"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Openness and transparency – have clear privacy policies and practices </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="7AA23B28" w14:textId="77777777" w:rsidR="00D70EBE" w:rsidRPr="00CF07DB" w:rsidRDefault="00D70EBE" w:rsidP="00D70EBE">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="47"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Access and correction – individuals can access and correct their information </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3CC479CC" w14:textId="77777777" w:rsidR="00D70EBE" w:rsidRPr="00CF07DB" w:rsidRDefault="00D70EBE" w:rsidP="00D70EBE">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="47"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Use and disclosure limits – only use/disclose information for authorised purposes </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="58816225" w14:textId="77777777" w:rsidR="00D70EBE" w:rsidRPr="00CF07DB" w:rsidRDefault="00D70EBE" w:rsidP="00D70EBE">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="47"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Identifiers – restrict use of government identifiers</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="769F19E1" w14:textId="77777777" w:rsidR="00D70EBE" w:rsidRPr="00CF07DB" w:rsidRDefault="00D70EBE" w:rsidP="00D70EBE">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="47"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Anonymity/pseudonymity (where appropriate) </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="50B0B0EB" w14:textId="77777777" w:rsidR="00D70EBE" w:rsidRDefault="00D70EBE" w:rsidP="00D70EBE">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="47"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Data security – protect information from misuse, loss or unauthorised access</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="257FFBAB" w14:textId="77777777" w:rsidR="00D70EBE" w:rsidRPr="008A5803" w:rsidRDefault="00D70EBE" w:rsidP="00D70EBE">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="47"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008A5803">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Retention and disposal – destroy or de</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="008A5803">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:noBreakHyphen/>
+                        <w:t>identify information when no longer needed.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square" anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:tbl>
-[...152 lines deleted...]
-    <w:p w14:paraId="7D886FDA" w14:textId="5C2AC827" w:rsidR="00110928" w:rsidRDefault="00110928"/>
     <w:p w14:paraId="7637EA64" w14:textId="77777777" w:rsidR="00663830" w:rsidRPr="00663830" w:rsidRDefault="00663830" w:rsidP="00663830"/>
     <w:p w14:paraId="5A27E341" w14:textId="77777777" w:rsidR="00663830" w:rsidRDefault="00663830" w:rsidP="00803710">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:sectPr w:rsidR="00663830" w:rsidSect="002E5756">
-          <w:headerReference w:type="even" r:id="rId13"/>
-[...4 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId18"/>
+          <w:headerReference w:type="even" r:id="rId16"/>
+          <w:headerReference w:type="default" r:id="rId17"/>
+          <w:footerReference w:type="default" r:id="rId18"/>
+          <w:headerReference w:type="first" r:id="rId19"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="1418" w:right="1418" w:bottom="1440" w:left="1304" w:header="567" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20C99551" w14:textId="005FEAAC" w:rsidR="00E85A91" w:rsidRDefault="00FA1D8B" w:rsidP="00AF7DDC">
+    <w:p w14:paraId="20C99551" w14:textId="005FEAAC" w:rsidR="00E85A91" w:rsidRPr="007301C0" w:rsidRDefault="00FA1D8B" w:rsidP="00AF7DDC">
       <w:pPr>
         <w:pStyle w:val="Heading"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00AF7DDC">
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007301C0">
+        <w:rPr>
+          <w:color w:val="305497"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7ABA7A75" w14:textId="77777777" w:rsidR="00736DEE" w:rsidRPr="001A3042" w:rsidRDefault="00736DEE" w:rsidP="001A3042"/>
-    <w:p w14:paraId="6C69C24E" w14:textId="1EDED1F6" w:rsidR="00AF383D" w:rsidRPr="00AF383D" w:rsidRDefault="00A55326">
+    <w:p w14:paraId="096E23A8" w14:textId="79167003" w:rsidR="00515EE4" w:rsidRDefault="007301C0">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="880"/>
+          <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="right" w:leader="dot" w:pos="10194"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
-          <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004E25C7">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="004E25C7">
+      <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-2" \h \z \u </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="004E25C7">
+      <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc120256169" w:history="1">
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
+      <w:hyperlink w:anchor="_Toc236653064" w:history="1">
+        <w:r w:rsidR="00515EE4" w:rsidRPr="00BB11A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:b w:val="0"/>
-            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
+        <w:r w:rsidR="00515EE4">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
-            <w:bCs/>
-[...2 lines deleted...]
-            <w:szCs w:val="22"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
+        <w:r w:rsidR="00515EE4" w:rsidRPr="00BB11A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:b w:val="0"/>
-            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>Scope</w:t>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...2 lines deleted...]
-            <w:bCs/>
+        <w:r w:rsidR="00515EE4">
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...2 lines deleted...]
-            <w:bCs/>
+        <w:r w:rsidR="00515EE4">
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...2 lines deleted...]
-            <w:bCs/>
+        <w:r w:rsidR="00515EE4">
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc120256169 \h </w:instrText>
-[...4 lines deleted...]
-            <w:bCs/>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236653064 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00515EE4">
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...2 lines deleted...]
-            <w:bCs/>
+        <w:r w:rsidR="00515EE4">
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...2 lines deleted...]
-            <w:bCs/>
+        <w:r w:rsidR="00515EE4">
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...2 lines deleted...]
-            <w:bCs/>
+        <w:r w:rsidR="00515EE4">
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="30502A8A" w14:textId="708DC382" w:rsidR="00AF383D" w:rsidRPr="00AF383D" w:rsidRDefault="00FD36F3">
+    <w:p w14:paraId="615AA78A" w14:textId="215AC5FF" w:rsidR="00515EE4" w:rsidRDefault="00515EE4">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="880"/>
+          <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="right" w:leader="dot" w:pos="10194"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
-          <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc236653065" w:history="1">
+        <w:r w:rsidRPr="00BB11A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:b w:val="0"/>
-            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
-            <w:bCs/>
-[...2 lines deleted...]
-            <w:szCs w:val="22"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
+        <w:r w:rsidRPr="00BB11A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:b w:val="0"/>
-            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>Policy</w:t>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...2 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...2 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...2 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc120256170 \h </w:instrText>
-[...4 lines deleted...]
-            <w:bCs/>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236653065 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...2 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...2 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...2 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0E7CC1E2" w14:textId="3FDEC5C5" w:rsidR="00AF383D" w:rsidRPr="00AF383D" w:rsidRDefault="00FD36F3">
+    <w:p w14:paraId="6DDA4C38" w14:textId="3AFECDD4" w:rsidR="00515EE4" w:rsidRDefault="00515EE4">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="880"/>
+          <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="right" w:leader="dot" w:pos="10194"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
-          <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc236653066" w:history="1">
+        <w:r w:rsidRPr="00BB11A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:b w:val="0"/>
-            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
-            <w:bCs/>
-[...2 lines deleted...]
-            <w:szCs w:val="22"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
+        <w:r w:rsidRPr="00BB11A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:b w:val="0"/>
-            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>Section 36(3) Order</w:t>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...2 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...2 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...2 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc120256171 \h </w:instrText>
-[...4 lines deleted...]
-            <w:bCs/>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236653066 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...2 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...2 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...2 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6326B518" w14:textId="7FBE06A4" w:rsidR="00AF383D" w:rsidRPr="00AF383D" w:rsidRDefault="00FD36F3">
+    <w:p w14:paraId="6AAB008B" w14:textId="7992DD02" w:rsidR="00515EE4" w:rsidRDefault="00515EE4">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="880"/>
+          <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="right" w:leader="dot" w:pos="10194"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
-          <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc236653067" w:history="1">
+        <w:r w:rsidRPr="00BB11A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:b w:val="0"/>
-            <w:bCs/>
             <w:noProof/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
-            <w:bCs/>
-[...2 lines deleted...]
-            <w:szCs w:val="22"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
+        <w:r w:rsidRPr="00BB11A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:b w:val="0"/>
-            <w:bCs/>
             <w:noProof/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Management of Prisoners on a s 36(3) Order</w:t>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...2 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...2 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...2 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc120256172 \h </w:instrText>
-[...4 lines deleted...]
-            <w:bCs/>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236653067 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...2 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...2 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...2 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5EFE4A2F" w14:textId="7C976B2B" w:rsidR="00AF383D" w:rsidRPr="00AF383D" w:rsidRDefault="00FD36F3">
+    <w:p w14:paraId="3D40CC9B" w14:textId="2A363AB2" w:rsidR="00515EE4" w:rsidRDefault="00515EE4">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc236653068" w:history="1">
+        <w:r w:rsidRPr="00BB11A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:bCs/>
             <w:noProof/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>4.1</w:t>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:bCs/>
-[...2 lines deleted...]
-            <w:szCs w:val="22"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
+        <w:r w:rsidRPr="00BB11A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:bCs/>
             <w:noProof/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Section 36(3) minimum entitlements</w:t>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...1 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...1 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...1 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc120256173 \h </w:instrText>
-[...3 lines deleted...]
-            <w:bCs/>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236653068 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...1 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...1 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...1 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5C70DF90" w14:textId="61B273C6" w:rsidR="00AF383D" w:rsidRPr="00AF383D" w:rsidRDefault="00FD36F3">
+    <w:p w14:paraId="79F636AA" w14:textId="47D414E9" w:rsidR="00515EE4" w:rsidRDefault="00515EE4">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc236653069" w:history="1">
+        <w:r w:rsidRPr="00BB11A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>4.2</w:t>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:bCs/>
-[...2 lines deleted...]
-            <w:szCs w:val="22"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
+        <w:r w:rsidRPr="00BB11A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>Supervision levels and privileges</w:t>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...1 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...1 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...1 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc120256174 \h </w:instrText>
-[...3 lines deleted...]
-            <w:bCs/>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236653069 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...1 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...1 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...1 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="713D8621" w14:textId="4DDC1625" w:rsidR="00AF383D" w:rsidRPr="00AF383D" w:rsidRDefault="00FD36F3">
+    <w:p w14:paraId="759C0839" w14:textId="7466AAE9" w:rsidR="00515EE4" w:rsidRDefault="00515EE4">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc236653070" w:history="1">
+        <w:r w:rsidRPr="00BB11A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:bCs/>
             <w:noProof/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>4.3</w:t>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:bCs/>
-[...2 lines deleted...]
-            <w:szCs w:val="22"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
+        <w:r w:rsidRPr="00BB11A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:bCs/>
             <w:noProof/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Review of a s 36(3) order for separate confinement</w:t>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...1 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...1 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...1 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc120256175 \h </w:instrText>
-[...3 lines deleted...]
-            <w:bCs/>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236653070 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...1 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...1 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...1 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="604F92A0" w14:textId="55D2E74B" w:rsidR="00AF383D" w:rsidRPr="00AF383D" w:rsidRDefault="00FD36F3">
+    <w:p w14:paraId="7DF46545" w14:textId="1B04F9E5" w:rsidR="00515EE4" w:rsidRDefault="00515EE4">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="880"/>
+          <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="right" w:leader="dot" w:pos="10194"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
-          <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc236653071" w:history="1">
+        <w:r w:rsidRPr="00BB11A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:b w:val="0"/>
-            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
-            <w:bCs/>
-[...2 lines deleted...]
-            <w:szCs w:val="22"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
+        <w:r w:rsidRPr="00BB11A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:b w:val="0"/>
-            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>Section 43 Separate Confinement Order</w:t>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...2 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...2 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...2 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc120256176 \h </w:instrText>
-[...4 lines deleted...]
-            <w:bCs/>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236653071 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...2 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...2 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...2 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="67B90107" w14:textId="7B6742E1" w:rsidR="00AF383D" w:rsidRPr="00AF383D" w:rsidRDefault="00FD36F3">
+    <w:p w14:paraId="23DDFDEE" w14:textId="244F5017" w:rsidR="00515EE4" w:rsidRDefault="00515EE4">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc236653072" w:history="1">
+        <w:r w:rsidRPr="00BB11A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>5.1</w:t>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:bCs/>
-[...2 lines deleted...]
-            <w:szCs w:val="22"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
+        <w:r w:rsidRPr="00BB11A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>Application process</w:t>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...1 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...1 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...1 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc120256177 \h </w:instrText>
-[...3 lines deleted...]
-            <w:bCs/>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236653072 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...1 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...1 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...1 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3F6961E1" w14:textId="34DA3127" w:rsidR="00AF383D" w:rsidRPr="00AF383D" w:rsidRDefault="00FD36F3">
+    <w:p w14:paraId="166362AA" w14:textId="1905B9B6" w:rsidR="00515EE4" w:rsidRDefault="00515EE4">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc236653073" w:history="1">
+        <w:r w:rsidRPr="00BB11A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>5.2</w:t>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:bCs/>
-[...2 lines deleted...]
-            <w:szCs w:val="22"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
+        <w:r w:rsidRPr="00BB11A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>Approval process</w:t>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...1 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...1 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...1 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc120256178 \h </w:instrText>
-[...3 lines deleted...]
-            <w:bCs/>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236653073 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...1 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...1 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...1 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="48DCC3A3" w14:textId="01ACC11F" w:rsidR="00AF383D" w:rsidRPr="00AF383D" w:rsidRDefault="00FD36F3">
+    <w:p w14:paraId="7DCCC701" w14:textId="524FB9BD" w:rsidR="00515EE4" w:rsidRDefault="00515EE4">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="880"/>
+          <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="right" w:leader="dot" w:pos="10194"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
-          <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc236653074" w:history="1">
+        <w:r w:rsidRPr="00BB11A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:b w:val="0"/>
-            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
-            <w:bCs/>
-[...2 lines deleted...]
-            <w:szCs w:val="22"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
+        <w:r w:rsidRPr="00BB11A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:b w:val="0"/>
-            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>Management of section 43 Prisoners</w:t>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...2 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...2 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...2 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc120256179 \h </w:instrText>
-[...4 lines deleted...]
-            <w:bCs/>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236653074 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...2 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...2 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...2 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="584A2851" w14:textId="62D1BA3B" w:rsidR="00AF383D" w:rsidRPr="00AF383D" w:rsidRDefault="00FD36F3">
+    <w:p w14:paraId="33FB7ADC" w14:textId="17DBA7E9" w:rsidR="00515EE4" w:rsidRDefault="00515EE4">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc236653075" w:history="1">
+        <w:r w:rsidRPr="00BB11A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>6.2</w:t>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:bCs/>
-[...2 lines deleted...]
-            <w:szCs w:val="22"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
+        <w:r w:rsidRPr="00BB11A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>Section 43 Minimum Entitlements</w:t>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...1 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...1 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...1 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc120256180 \h </w:instrText>
-[...3 lines deleted...]
-            <w:bCs/>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236653075 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...1 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...1 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...1 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2FF99F0B" w14:textId="7A0AB3AC" w:rsidR="00AF383D" w:rsidRPr="00AF383D" w:rsidRDefault="00FD36F3">
+    <w:p w14:paraId="51A50963" w14:textId="0B062246" w:rsidR="00515EE4" w:rsidRDefault="00515EE4">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc236653076" w:history="1">
+        <w:r w:rsidRPr="00BB11A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>6.3</w:t>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:bCs/>
-[...2 lines deleted...]
-            <w:szCs w:val="22"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
+        <w:r w:rsidRPr="00BB11A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>Section 43 Regimen</w:t>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...1 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...1 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...1 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc120256181 \h </w:instrText>
-[...3 lines deleted...]
-            <w:bCs/>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236653076 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...1 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...1 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...1 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="165726E4" w14:textId="2035E0B3" w:rsidR="00AF383D" w:rsidRPr="00AF383D" w:rsidRDefault="00FD36F3">
+    <w:p w14:paraId="4365EF09" w14:textId="72198744" w:rsidR="00515EE4" w:rsidRDefault="00515EE4">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc236653077" w:history="1">
+        <w:r w:rsidRPr="00BB11A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>6.4</w:t>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:bCs/>
-[...2 lines deleted...]
-            <w:szCs w:val="22"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
+        <w:r w:rsidRPr="00BB11A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>Supervision levels and privileges</w:t>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...1 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...1 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...1 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc120256182 \h </w:instrText>
-[...3 lines deleted...]
-            <w:bCs/>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236653077 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...1 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...1 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...1 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="287BADA8" w14:textId="1D3C6146" w:rsidR="00AF383D" w:rsidRPr="00AF383D" w:rsidRDefault="00FD36F3">
+    <w:p w14:paraId="388FFE77" w14:textId="0C329C71" w:rsidR="00515EE4" w:rsidRDefault="00515EE4">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc236653078" w:history="1">
+        <w:r w:rsidRPr="00BB11A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>6.5</w:t>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:bCs/>
-[...2 lines deleted...]
-            <w:szCs w:val="22"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
+        <w:r w:rsidRPr="00BB11A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>Supervision Plan</w:t>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...1 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...1 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...1 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc120256183 \h </w:instrText>
-[...3 lines deleted...]
-            <w:bCs/>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236653078 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...1 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...1 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...1 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2BC1BBAE" w14:textId="1FB2F8A6" w:rsidR="00AF383D" w:rsidRPr="00AF383D" w:rsidRDefault="00FD36F3">
+    <w:p w14:paraId="0721FF0A" w14:textId="30BC7880" w:rsidR="00515EE4" w:rsidRDefault="00515EE4">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="880"/>
+          <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="right" w:leader="dot" w:pos="10194"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
-          <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc236653079" w:history="1">
+        <w:r w:rsidRPr="00BB11A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:b w:val="0"/>
-            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
-            <w:bCs/>
-[...2 lines deleted...]
-            <w:szCs w:val="22"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
+        <w:r w:rsidRPr="00BB11A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:b w:val="0"/>
-[...8 lines deleted...]
-            <w:bCs/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Review of a section 43 Order</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...2 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...2 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc120256184 \h </w:instrText>
-[...4 lines deleted...]
-            <w:bCs/>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236653079 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...2 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...2 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...2 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4249DE26" w14:textId="3C285BF5" w:rsidR="00AF383D" w:rsidRPr="00AF383D" w:rsidRDefault="00FD36F3">
+    <w:p w14:paraId="3E41D403" w14:textId="24A1FC42" w:rsidR="00515EE4" w:rsidRDefault="00515EE4">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc236653080" w:history="1">
+        <w:r w:rsidRPr="00BB11A0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>7.1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00BB11A0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Review</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236653080 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7E6F4576" w14:textId="2D287198" w:rsidR="00515EE4" w:rsidRDefault="00515EE4">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="880"/>
+          <w:tab w:val="left" w:pos="960"/>
           <w:tab w:val="right" w:leader="dot" w:pos="10194"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
-          <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc236653081" w:history="1">
+        <w:r w:rsidRPr="00BB11A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:b w:val="0"/>
-            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
-            <w:bCs/>
-[...2 lines deleted...]
-            <w:szCs w:val="22"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
+        <w:r w:rsidRPr="00BB11A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:b w:val="0"/>
-[...8 lines deleted...]
-            <w:bCs/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Documentation</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...2 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...2 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc120256185 \h </w:instrText>
-[...4 lines deleted...]
-            <w:bCs/>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236653081 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...2 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...2 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...2 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="26DC2CC6" w14:textId="5B7FD6E5" w:rsidR="00AF383D" w:rsidRPr="00AF383D" w:rsidRDefault="00FD36F3">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="0DC8BFEC" w14:textId="60538446" w:rsidR="00515EE4" w:rsidRDefault="00515EE4">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="960"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="10194"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:bCs/>
+          <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc236653082" w:history="1">
+        <w:r w:rsidRPr="00BB11A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:bCs/>
-[...4 lines deleted...]
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
+            <w:noProof/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:bCs/>
-[...2 lines deleted...]
-            <w:szCs w:val="22"/>
+            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
+        <w:r w:rsidRPr="00BB11A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:bCs/>
-[...6 lines deleted...]
-            <w:bCs/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Definitions</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...1 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...1 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc120256186 \h </w:instrText>
-[...3 lines deleted...]
-            <w:bCs/>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236653082 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...1 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...1 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
-[...3 lines deleted...]
-            <w:bCs/>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="67AE8104" w14:textId="6CC6DEE7" w:rsidR="00AF383D" w:rsidRPr="00AF383D" w:rsidRDefault="00FD36F3">
-[...626 lines deleted...]
-    <w:p w14:paraId="0A6416B9" w14:textId="1D2E7696" w:rsidR="00AF383D" w:rsidRPr="00AF383D" w:rsidRDefault="00FD36F3">
+    <w:p w14:paraId="6977848B" w14:textId="331A3E5B" w:rsidR="00515EE4" w:rsidRDefault="00515EE4">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="10194"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
-          <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc236653083" w:history="1">
+        <w:r w:rsidRPr="00BB11A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:b w:val="0"/>
-[...8 lines deleted...]
-            <w:bCs/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Annexures</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...2 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...2 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc120256193 \h </w:instrText>
-[...4 lines deleted...]
-            <w:bCs/>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236653083 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...2 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...2 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>13</w:t>
-[...4 lines deleted...]
-            <w:bCs/>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3CC87CBE" w14:textId="2F6739EC" w:rsidR="00AF383D" w:rsidRPr="00AF383D" w:rsidRDefault="00FD36F3">
+    <w:p w14:paraId="2924B119" w14:textId="21639C94" w:rsidR="00515EE4" w:rsidRDefault="00515EE4">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc236653084" w:history="1">
+        <w:r w:rsidRPr="00BB11A0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Related COPPs</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236653084 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7FAAD56F" w14:textId="49C8925A" w:rsidR="00515EE4" w:rsidRDefault="00515EE4">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc236653085" w:history="1">
+        <w:r w:rsidRPr="00BB11A0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Related legislation</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236653085 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="57CAFCDB" w14:textId="4A935246" w:rsidR="00515EE4" w:rsidRDefault="00515EE4">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="10194"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
-          <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc236653086" w:history="1">
+        <w:r w:rsidRPr="00BB11A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:b w:val="0"/>
-[...9 lines deleted...]
-            <w:bCs/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Assurance</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...2 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...2 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc120256194 \h </w:instrText>
-[...4 lines deleted...]
-            <w:bCs/>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236653086 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...2 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...2 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>15</w:t>
-[...4 lines deleted...]
-            <w:bCs/>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="72664E13" w14:textId="05809A78" w:rsidR="00AF383D" w:rsidRPr="00AF383D" w:rsidRDefault="00FD36F3">
+    <w:p w14:paraId="21534F60" w14:textId="6677FF58" w:rsidR="00515EE4" w:rsidRDefault="00515EE4">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="10194"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
-          <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc236653087" w:history="1">
+        <w:r w:rsidRPr="00BB11A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:b w:val="0"/>
-[...8 lines deleted...]
-            <w:bCs/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Document Version History</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...2 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...2 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc120256195 \h </w:instrText>
-[...4 lines deleted...]
-            <w:bCs/>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236653087 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...2 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...2 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>16</w:t>
-[...4 lines deleted...]
-            <w:bCs/>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="59CE32ED" w14:textId="5DE659AA" w:rsidR="00AF383D" w:rsidRPr="00AF383D" w:rsidRDefault="00FD36F3">
+    <w:p w14:paraId="1418EC58" w14:textId="1EECC1CD" w:rsidR="00515EE4" w:rsidRDefault="00515EE4">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="10194"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
-          <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc236653088" w:history="1">
+        <w:r w:rsidRPr="00BB11A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:b w:val="0"/>
-[...8 lines deleted...]
-            <w:bCs/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Appendix A – Management of Prisoners on a 36(3) Order</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...2 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...2 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc120256196 \h </w:instrText>
-[...4 lines deleted...]
-            <w:bCs/>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236653088 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...2 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...2 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>18</w:t>
-[...4 lines deleted...]
-            <w:bCs/>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="56848A09" w14:textId="1ED83E8D" w:rsidR="00AF383D" w:rsidRPr="00AF383D" w:rsidRDefault="00FD36F3">
+    <w:p w14:paraId="1B2FB6F9" w14:textId="01DFAE6A" w:rsidR="00515EE4" w:rsidRDefault="00515EE4">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="10194"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
-          <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc236653089" w:history="1">
+        <w:r w:rsidRPr="00BB11A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:b w:val="0"/>
-            <w:bCs/>
             <w:noProof/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
-          <w:t>Appendix E – Supervision Plan</w:t>
-[...4 lines deleted...]
-            <w:bCs/>
+          <w:t>Appendix B – Allocated Cells for section 43 Orders</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...2 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...2 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc120256197 \h </w:instrText>
-[...4 lines deleted...]
-            <w:bCs/>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236653089 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...2 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00AF383D" w:rsidRPr="00AF383D">
-[...2 lines deleted...]
-            <w:bCs/>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>19</w:t>
-[...4 lines deleted...]
-            <w:bCs/>
+          <w:t>14</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4F989434" w14:textId="35B0503D" w:rsidR="00634C54" w:rsidRPr="009A6D3B" w:rsidRDefault="00A55326" w:rsidP="004E571B">
-      <w:r w:rsidRPr="004E25C7">
+    <w:p w14:paraId="108B417B" w14:textId="1DFF744C" w:rsidR="00515EE4" w:rsidRDefault="00515EE4">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="10194"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc236653090" w:history="1">
+        <w:r w:rsidRPr="00BB11A0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Appendix C – Section 43 Regimen</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236653090 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>15</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="495BC90D" w14:textId="39C3BD67" w:rsidR="00515EE4" w:rsidRDefault="00515EE4">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="10194"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc236653091" w:history="1">
+        <w:r w:rsidRPr="00BB11A0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Appendix D – Section 43 Minimum Entitlements</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236653091 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>16</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="613CC87E" w14:textId="09378AF6" w:rsidR="00515EE4" w:rsidRDefault="00515EE4">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="10194"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc236653092" w:history="1">
+        <w:r w:rsidRPr="00BB11A0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t>Appendix E – Supervision Plan</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236653092 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>17</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4F989434" w14:textId="73E482A1" w:rsidR="00634C54" w:rsidRPr="009A6D3B" w:rsidRDefault="007301C0" w:rsidP="004E571B">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B7A7BB0" w14:textId="77777777" w:rsidR="00634C54" w:rsidRPr="002E670F" w:rsidRDefault="00634C54">
       <w:r w:rsidRPr="002E670F">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14E7DEE4" w14:textId="77777777" w:rsidR="00C8272F" w:rsidRPr="006444FB" w:rsidRDefault="00C8272F" w:rsidP="00C8272F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc120256169"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc236653064"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Scope</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="1E5E7D0A" w14:textId="77777777" w:rsidR="00E906C4" w:rsidRPr="00974BFE" w:rsidRDefault="00E906C4" w:rsidP="00974BFE">
       <w:r w:rsidRPr="00974BFE">
         <w:t>This Commissioner’s Operating Policy and Procedure (COPP) applies to all prisons administered by or on behalf of the Department of Justice (the Department).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29EFA28E" w14:textId="77777777" w:rsidR="0078119E" w:rsidRPr="00974BFE" w:rsidRDefault="0078119E" w:rsidP="00974BFE"/>
     <w:p w14:paraId="70881995" w14:textId="3DCAD496" w:rsidR="00142173" w:rsidRDefault="00EC5AF1" w:rsidP="004F10CB">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc120256170"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc236653065"/>
       <w:r>
         <w:t>Policy</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05A9254F" w14:textId="0AC5F8F9" w:rsidR="00880429" w:rsidRPr="00974BFE" w:rsidRDefault="00880429" w:rsidP="00974BFE">
       <w:r w:rsidRPr="00974BFE">
         <w:t xml:space="preserve">An order for separate confinement must only be made for the purposes of maintaining good government, good order, or security in a prison, and only when other options have been considered and deemed not appropriate. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09AD6FFE" w14:textId="77777777" w:rsidR="00880429" w:rsidRPr="00974BFE" w:rsidRDefault="00880429" w:rsidP="00974BFE"/>
     <w:p w14:paraId="7535CD70" w14:textId="736C499A" w:rsidR="00280A1F" w:rsidRPr="00974BFE" w:rsidRDefault="00280A1F" w:rsidP="00974BFE">
       <w:r w:rsidRPr="00974BFE">
         <w:t xml:space="preserve">A Superintendent </w:t>
       </w:r>
       <w:r w:rsidR="00214F88" w:rsidRPr="00974BFE">
         <w:t xml:space="preserve">may </w:t>
       </w:r>
       <w:r w:rsidRPr="00974BFE">
         <w:t xml:space="preserve">issue an order, under section 36(3) of the Prisons Act 1981, for a prisoner to be temporarily separately confined, out of necessity or in an emergency. In such cases, the period must be the shortest period necessary to manage the </w:t>
       </w:r>
       <w:r w:rsidR="002C742B" w:rsidRPr="00974BFE">
@@ -3309,79 +3853,63 @@
       <w:r w:rsidR="00880429" w:rsidRPr="00974BFE">
         <w:t xml:space="preserve"> of the</w:t>
       </w:r>
       <w:r w:rsidRPr="00974BFE">
         <w:t xml:space="preserve"> Prisons Act 1981. This is referred to as </w:t>
       </w:r>
       <w:r w:rsidR="009455B5" w:rsidRPr="00974BFE">
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="00E663D2" w:rsidRPr="00974BFE">
         <w:t>s 43</w:t>
       </w:r>
       <w:r w:rsidRPr="00974BFE">
         <w:t xml:space="preserve"> order. </w:t>
       </w:r>
       <w:r w:rsidR="00880429" w:rsidRPr="00974BFE">
         <w:t xml:space="preserve">The Superintendent of a prison may request </w:t>
       </w:r>
       <w:r w:rsidR="009455B5" w:rsidRPr="00974BFE">
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="00E663D2" w:rsidRPr="00974BFE">
         <w:t>s 43</w:t>
       </w:r>
       <w:r w:rsidR="00880429" w:rsidRPr="00974BFE">
-        <w:t xml:space="preserve"> order for the purposes of maintaining good government, good </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> or security in the prison</w:t>
+        <w:t xml:space="preserve"> order for the purposes of maintaining good government, good order or security in the prison</w:t>
       </w:r>
       <w:r w:rsidR="00880429" w:rsidRPr="00974BFE">
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidR="00880429" w:rsidRPr="00974BFE">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10790773" w14:textId="77777777" w:rsidR="00880429" w:rsidRPr="00974BFE" w:rsidRDefault="00880429" w:rsidP="00974BFE"/>
     <w:p w14:paraId="36977423" w14:textId="76516528" w:rsidR="002823BE" w:rsidRPr="00974BFE" w:rsidRDefault="00880429" w:rsidP="00974BFE">
       <w:r w:rsidRPr="00974BFE">
-        <w:t xml:space="preserve">Separate confinement is an action of last </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> and its duration is to be as brief as is necessary to ensure the good government, good order and security of the prison. </w:t>
+        <w:t xml:space="preserve">Separate confinement is an action of last resort and its duration is to be as brief as is necessary to ensure the good government, good order and security of the prison. </w:t>
       </w:r>
       <w:r w:rsidR="00A76772" w:rsidRPr="00974BFE">
         <w:t xml:space="preserve">An </w:t>
       </w:r>
       <w:r w:rsidR="00E663D2" w:rsidRPr="00974BFE">
         <w:t>s 43</w:t>
       </w:r>
       <w:r w:rsidR="00FD7C89" w:rsidRPr="00974BFE">
         <w:t xml:space="preserve"> order </w:t>
       </w:r>
       <w:r w:rsidR="003767AF" w:rsidRPr="00974BFE">
         <w:t xml:space="preserve">must not be used as punishment and should only be used as a last resort, </w:t>
       </w:r>
       <w:r w:rsidR="00747F19" w:rsidRPr="00974BFE">
         <w:t xml:space="preserve">for the shortest possible period </w:t>
       </w:r>
       <w:r w:rsidR="003767AF" w:rsidRPr="00974BFE">
         <w:t>to manage prisoners that pose an unacceptable security risk or threat.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34AD38D4" w14:textId="77777777" w:rsidR="00A2524B" w:rsidRPr="00974BFE" w:rsidRDefault="00A2524B" w:rsidP="00974BFE"/>
     <w:p w14:paraId="55B114D9" w14:textId="1A119E7F" w:rsidR="00070544" w:rsidRDefault="002823BE" w:rsidP="00974BFE">
       <w:r w:rsidRPr="00D36F72">
         <w:t xml:space="preserve">The authority </w:t>
       </w:r>
@@ -3448,262 +3976,266 @@
       </w:pPr>
       <w:r w:rsidRPr="00D36F72">
         <w:t>Deputy Commis</w:t>
       </w:r>
       <w:r>
         <w:t>sioner Women and Young People</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B791C9F" w14:textId="04EFBD4D" w:rsidR="00070544" w:rsidRDefault="00070544" w:rsidP="00974BFE">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
       </w:pPr>
       <w:r>
         <w:t>Assistant Commissioner Custodial Operations</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E0A5041" w14:textId="2E13B856" w:rsidR="00A2524B" w:rsidRDefault="00A2524B" w:rsidP="00974BFE">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Assistant Commissioner Women and Young People. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="104BBF4E" w14:textId="77777777" w:rsidR="00231C3C" w:rsidRDefault="00231C3C" w:rsidP="00974BFE"/>
-    <w:p w14:paraId="44F6C803" w14:textId="08DF5F14" w:rsidR="00231C3C" w:rsidRDefault="00231C3C" w:rsidP="00974BFE">
-      <w:r w:rsidRPr="00D36F72">
+    <w:p w14:paraId="44F6C803" w14:textId="3D239B48" w:rsidR="00231C3C" w:rsidRDefault="00231C3C" w:rsidP="00974BFE">
+      <w:r w:rsidRPr="007301C0">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="00E663D2">
+      <w:r w:rsidR="00E663D2" w:rsidRPr="007301C0">
         <w:t>s 43</w:t>
       </w:r>
-      <w:r w:rsidR="004F10CB">
+      <w:r w:rsidR="004F10CB" w:rsidRPr="007301C0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D36F72">
-[...3 lines deleted...]
-        <w:t>, which does</w:t>
+      <w:r w:rsidRPr="007301C0">
+        <w:t xml:space="preserve">order must be </w:t>
+      </w:r>
+      <w:r w:rsidR="00B102BB" w:rsidRPr="007301C0">
+        <w:t xml:space="preserve">completed </w:t>
+      </w:r>
+      <w:r w:rsidR="007F4872" w:rsidRPr="007301C0">
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidR="003036A5" w:rsidRPr="007301C0">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="007F4872" w:rsidRPr="007301C0">
+        <w:t xml:space="preserve">ACM Checklist </w:t>
+      </w:r>
+      <w:r w:rsidR="00B102BB" w:rsidRPr="007301C0">
+        <w:t xml:space="preserve">on TOMS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007301C0">
+        <w:t>, for a period specified, which does not exceed 30 days</w:t>
+      </w:r>
+      <w:r w:rsidR="00A11642" w:rsidRPr="007301C0">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="007301C0">
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D36F72">
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A63E92A" w14:textId="77777777" w:rsidR="00231C3C" w:rsidRDefault="00231C3C" w:rsidP="00974BFE"/>
     <w:p w14:paraId="75F4D46F" w14:textId="193CFBDA" w:rsidR="002823BE" w:rsidRDefault="00231C3C" w:rsidP="00974BFE">
-      <w:r w:rsidRPr="00231C3C">
+      <w:r w:rsidRPr="00A05738">
         <w:t xml:space="preserve">The delegate must report in writing to the Commissioner and </w:t>
       </w:r>
-      <w:r w:rsidR="0086568B">
+      <w:r w:rsidR="0086568B" w:rsidRPr="00A05738">
         <w:t xml:space="preserve">the Director General concerning </w:t>
       </w:r>
-      <w:r w:rsidRPr="00231C3C">
+      <w:r w:rsidRPr="00A05738">
         <w:t xml:space="preserve">every </w:t>
       </w:r>
-      <w:r w:rsidR="00E663D2">
+      <w:r w:rsidR="00E663D2" w:rsidRPr="00A05738">
         <w:t>s 43</w:t>
       </w:r>
-      <w:r w:rsidR="00E84D9D">
+      <w:r w:rsidR="00E84D9D" w:rsidRPr="00A05738">
         <w:t xml:space="preserve"> order</w:t>
       </w:r>
+      <w:r w:rsidRPr="00A05738">
+        <w:t>.</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002823BE" w:rsidRPr="00D36F72">
         <w:t>The Minister for Corrective Services shall be informed</w:t>
       </w:r>
       <w:r w:rsidR="008548A6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E632AF">
         <w:t xml:space="preserve">of every </w:t>
       </w:r>
       <w:r w:rsidR="00E663D2">
         <w:t>s 43</w:t>
       </w:r>
       <w:r w:rsidR="00265597">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00265597" w:rsidRPr="00D36F72">
         <w:t>order</w:t>
       </w:r>
       <w:r w:rsidR="002823BE" w:rsidRPr="00D36F72">
         <w:t xml:space="preserve"> made</w:t>
       </w:r>
       <w:r w:rsidR="002823BE" w:rsidRPr="00D36F72">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidR="002823BE" w:rsidRPr="00D36F72">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="452F1469" w14:textId="77777777" w:rsidR="00214F88" w:rsidRDefault="00214F88" w:rsidP="00974BFE"/>
     <w:p w14:paraId="7310202E" w14:textId="763AE457" w:rsidR="00D44644" w:rsidRPr="00974BFE" w:rsidRDefault="00D44644" w:rsidP="00974BFE">
       <w:r w:rsidRPr="00974BFE">
         <w:t xml:space="preserve">A mental health assessment is to occur at the earliest reasonable opportunity and at latest within 72 hrs of separate confinement. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54B58E6C" w14:textId="77777777" w:rsidR="00D44644" w:rsidRDefault="00D44644" w:rsidP="00974BFE"/>
-    <w:p w14:paraId="7FA4D4A6" w14:textId="605493FD" w:rsidR="00A2524B" w:rsidRDefault="00214F88" w:rsidP="00974BFE">
+    <w:p w14:paraId="7FA4D4A6" w14:textId="57DE1F42" w:rsidR="00A2524B" w:rsidRDefault="00214F88" w:rsidP="00974BFE">
       <w:r>
         <w:t xml:space="preserve">Separate confinement is not intended as a form of punishment. Punishment of a prisoner must only occur in the context of a penalty applied in accordance with Part VII </w:t>
       </w:r>
       <w:r w:rsidRPr="007553D7">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Prisons Act 1981</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00245B8A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">and is detailed </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="007C0CD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve">in </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 10.5</w:t>
         </w:r>
         <w:r w:rsidRPr="009C1E8E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> – Prison Offences and Charges</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1555AFD9" w14:textId="4A4C18DD" w:rsidR="00445605" w:rsidRPr="00D36F72" w:rsidRDefault="00F86587" w:rsidP="000E4E46">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc28340637"/>
-      <w:bookmarkStart w:id="3" w:name="_Toc120256171"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc236653066"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Se</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidR="005E4A35">
         <w:t>ction</w:t>
       </w:r>
       <w:r w:rsidR="00A77295">
         <w:t xml:space="preserve"> 36(3) Order</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="1347D640" w14:textId="270A1FBD" w:rsidR="00947F68" w:rsidRDefault="00445605" w:rsidP="00FB24FB">
+    <w:p w14:paraId="1347D640" w14:textId="7E0FB1CB" w:rsidR="00947F68" w:rsidRDefault="00445605" w:rsidP="00FB24FB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D36F72">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Section 36(3)</w:t>
       </w:r>
       <w:r w:rsidR="009D24F6">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the</w:t>
       </w:r>
       <w:r w:rsidRPr="00D36F72">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006B6FBA" w:rsidRPr="006B6FBA">
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Prisons</w:t>
       </w:r>
       <w:r w:rsidRPr="006B6FBA">
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Act</w:t>
       </w:r>
       <w:r w:rsidR="006B6FBA" w:rsidRPr="006B6FBA">
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1981</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D36F72">
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D36F72">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006B6FBA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">permits a </w:t>
       </w:r>
       <w:r w:rsidR="00C45BC7" w:rsidRPr="00D36F72">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Superintendent</w:t>
       </w:r>
       <w:r w:rsidR="00C45BC7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C45BC7" w:rsidRPr="00D36F72">
@@ -3951,51 +4483,51 @@
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00214F88">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>olution (TOMS)</w:t>
       </w:r>
       <w:r w:rsidR="00A55EFA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4199C021" w14:textId="17178D56" w:rsidR="00563815" w:rsidRDefault="00DC10AC" w:rsidP="00DC10AC">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc120256172"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc236653067"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Management of P</w:t>
       </w:r>
       <w:r w:rsidR="00563815">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">risoners on a </w:t>
       </w:r>
       <w:r w:rsidR="00EF5CC7">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00F45792">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EF5CC7">
@@ -4003,51 +4535,51 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>36(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>3) O</w:t>
       </w:r>
       <w:r w:rsidR="00563815">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>rder</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="2494E716" w14:textId="754809D1" w:rsidR="00563815" w:rsidRDefault="00DC10AC" w:rsidP="00DC10AC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc120256173"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc236653068"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Section 36(3) minimum entitlements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="056145B9" w14:textId="5B15DC02" w:rsidR="00DC10AC" w:rsidRDefault="00DC10AC" w:rsidP="00DC10AC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00F45148">
         <w:t xml:space="preserve">Prisoners on </w:t>
       </w:r>
       <w:r w:rsidR="009455B5" w:rsidRPr="00F45148">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00F45148">
         <w:t xml:space="preserve"> s</w:t>
       </w:r>
       <w:r w:rsidR="00F45792">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F45148">
@@ -4098,152 +4630,144 @@
       </w:pPr>
       <w:r w:rsidRPr="00F45148">
         <w:t>The Superintendent may temporarily suspend an entitlement(s), due to an emergency or for the purposes of maintain the good order and security of the prison.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22767EB3" w14:textId="67A556EE" w:rsidR="00056098" w:rsidRDefault="00DC10AC" w:rsidP="00056098">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F45148">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If any entitlement is not met a note must be recorded on the Supervision Log on TOMS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FABB7F7" w14:textId="3B6DE4A1" w:rsidR="00F63C0F" w:rsidRPr="002401EE" w:rsidRDefault="008F61D6" w:rsidP="00F63C0F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc120256174"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc236653069"/>
       <w:r>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00F63C0F">
         <w:t>upervision levels</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and privileges</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="0A630F69" w14:textId="15C1A92A" w:rsidR="00056098" w:rsidRDefault="00162E6B" w:rsidP="00056098">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Prisoners </w:t>
       </w:r>
       <w:r w:rsidRPr="00F45148">
         <w:t xml:space="preserve">on </w:t>
       </w:r>
       <w:r w:rsidR="009455B5">
         <w:t>a s</w:t>
       </w:r>
       <w:r w:rsidR="00F45792">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F45148">
         <w:t>36(3) order</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001A3EE9">
         <w:t xml:space="preserve">for separate confinement </w:t>
       </w:r>
       <w:r w:rsidR="008F61D6">
         <w:t>shall be managed on thei</w:t>
       </w:r>
       <w:r w:rsidR="00C467D9">
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="008F61D6">
         <w:t xml:space="preserve"> relevant supervision level</w:t>
       </w:r>
       <w:r w:rsidR="00C467D9">
-        <w:t xml:space="preserve"> and privileges, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> exercise and location of meals. Exercise and location of meals shall be managed in accordance with </w:t>
+        <w:t xml:space="preserve"> and privileges, with the exception of exercise and location of meals. Exercise and location of meals shall be managed in accordance with </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Appendix_A-" w:history="1">
         <w:r w:rsidR="00C467D9" w:rsidRPr="00C467D9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Appendix A</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C467D9">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A73331A" w14:textId="77777777" w:rsidR="00056098" w:rsidRDefault="00056098" w:rsidP="00056098">
+    <w:p w14:paraId="6A73331A" w14:textId="54E32440" w:rsidR="00056098" w:rsidRDefault="00056098" w:rsidP="00056098">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="006954D3">
         <w:t>The Superintendent</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006954D3">
         <w:t xml:space="preserve">has the discretion to make adjustments to supervision levels and privileges available to the prisoner as set out in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="006954D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 10.1 Prisoner Behaviour Management</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006954D3">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3438D8FE" w14:textId="04D7D0D9" w:rsidR="00736DEE" w:rsidRPr="00DE599B" w:rsidRDefault="00736DEE" w:rsidP="00736DEE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc120256175"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc236653070"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Review of a </w:t>
       </w:r>
       <w:r w:rsidR="00F45792">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">s 36(3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>order</w:t>
       </w:r>
       <w:r w:rsidR="001A3EE9">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> for separate confinement</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
@@ -4255,149 +4779,119 @@
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where a </w:t>
       </w:r>
       <w:r w:rsidR="00F45792">
         <w:t xml:space="preserve">s 36(3) </w:t>
       </w:r>
       <w:r>
         <w:t>order for separate confinement is made, the period of separate confinement must end as soon as possible and should not</w:t>
       </w:r>
       <w:r w:rsidRPr="001D3B4F">
         <w:t>, unless necessity or emergency</w:t>
       </w:r>
       <w:r w:rsidR="002C742B">
         <w:t xml:space="preserve"> require</w:t>
       </w:r>
       <w:r w:rsidRPr="001D3B4F">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> continue for more than </w:t>
       </w:r>
       <w:r w:rsidR="00880429">
-        <w:t>is necessary (</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">is necessary (eg. </w:t>
       </w:r>
       <w:r>
         <w:t>48</w:t>
       </w:r>
       <w:r w:rsidR="00880429">
         <w:t xml:space="preserve"> to 72</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> hours</w:t>
       </w:r>
       <w:r w:rsidR="00880429">
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DA0A7B1" w14:textId="0692FA3C" w:rsidR="001A3EE9" w:rsidRDefault="00DC5890" w:rsidP="001A3EE9">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Where a continuation beyond </w:t>
       </w:r>
       <w:r w:rsidR="00880429">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>the initial order</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00880429">
-        <w:t>(</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> 48 to 72 hours) </w:t>
+        <w:t xml:space="preserve">(eg. 48 to 72 hours) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">is required for </w:t>
       </w:r>
       <w:r w:rsidR="00F45792">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">s 36(3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>separate confinement t</w:t>
       </w:r>
       <w:r w:rsidR="001A3EE9">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">he Superintendent shall provide justification, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> necessity or emergency and </w:t>
+        <w:t xml:space="preserve">he Superintendent shall provide justification, in regards to necessity or emergency and </w:t>
       </w:r>
       <w:r w:rsidR="0072302B">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>document</w:t>
       </w:r>
       <w:r w:rsidR="00DC7169">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> the justification</w:t>
       </w:r>
       <w:r w:rsidR="001A3EE9">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> in TOMS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="481BFFBD" w14:textId="77777777" w:rsidR="00880429" w:rsidRPr="00EC57B3" w:rsidRDefault="00880429" w:rsidP="007553D7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4498,224 +4992,171 @@
         <w:t xml:space="preserve">On completion of separate confinement on </w:t>
       </w:r>
       <w:r w:rsidR="009455B5">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="00F45792">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">s 36(3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">order the Superintendent and relevant Unit Manager shall discuss and action ongoing management options for the prisoner. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="665A5E37" w14:textId="5BFC557B" w:rsidR="000A6969" w:rsidRDefault="003E1EFE" w:rsidP="000A6969">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc120256176"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc236653071"/>
       <w:r>
         <w:t xml:space="preserve">Section 43 </w:t>
       </w:r>
       <w:r w:rsidR="00491F09">
         <w:t xml:space="preserve">Separate Confinement </w:t>
       </w:r>
       <w:r w:rsidR="00CE7615">
         <w:t>Order</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="33DD4DC8" w14:textId="77777777" w:rsidR="000A6969" w:rsidRDefault="00491F09" w:rsidP="000A6969">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc120256177"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc236653072"/>
       <w:r>
         <w:t>Application process</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="1B8EC16E" w14:textId="7F007828" w:rsidR="002342DD" w:rsidRPr="002342DD" w:rsidRDefault="000E4E46" w:rsidP="002342DD">
+    <w:p w14:paraId="1B8EC16E" w14:textId="2A0EAAC0" w:rsidR="002342DD" w:rsidRPr="007301C0" w:rsidRDefault="000E4E46" w:rsidP="002342DD">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="007301C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Where a Superintendent is of the opinion that the separate confinement of a prisoner is necessary </w:t>
       </w:r>
-      <w:r w:rsidR="0040290C">
+      <w:r w:rsidR="0040290C" w:rsidRPr="007301C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">for the purposes of maintaining the good government, good order, or security of a prison, the Superintendent shall </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007301C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>submit</w:t>
       </w:r>
-      <w:r w:rsidR="0040290C">
+      <w:r w:rsidR="0040290C" w:rsidRPr="007301C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> an application </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB62AA">
+      <w:r w:rsidRPr="007301C0">
         <w:t xml:space="preserve">to the </w:t>
       </w:r>
-      <w:r w:rsidR="00ED1BA7" w:rsidRPr="00CB62AA">
+      <w:r w:rsidR="00ED1BA7" w:rsidRPr="007301C0">
         <w:t xml:space="preserve">Assistant Commissioner Custodial </w:t>
       </w:r>
-      <w:r w:rsidR="0001385A" w:rsidRPr="00CB62AA">
+      <w:r w:rsidR="0001385A" w:rsidRPr="007301C0">
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidR="00ED1BA7" w:rsidRPr="00CB62AA">
-[...7 lines deleted...]
-      <w:r w:rsidR="00ED1BA7" w:rsidRPr="00CB62AA">
+      <w:r w:rsidR="00ED1BA7" w:rsidRPr="007301C0">
+        <w:t>perations (ACCO)</w:t>
+      </w:r>
+      <w:r w:rsidR="00880429" w:rsidRPr="007301C0">
+        <w:t>, Assistant Commissioner Women and Young People (</w:t>
+      </w:r>
+      <w:r w:rsidR="008B6748" w:rsidRPr="007301C0">
+        <w:t>ACAWP</w:t>
+      </w:r>
+      <w:r w:rsidR="00880429" w:rsidRPr="007301C0">
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00880429" w:rsidRPr="00CB62AA">
-[...10 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="007301C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009376D8">
+      <w:r w:rsidR="009376D8" w:rsidRPr="007301C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">or relevant Deputy Commissioner (DC) </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007301C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>by completing</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007301C0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
-[...52 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidR="007F4872" w:rsidRPr="007301C0">
+        <w:t>an application for a Section 43 Order</w:t>
+      </w:r>
+      <w:r w:rsidR="00B102BB" w:rsidRPr="007301C0">
+        <w:t xml:space="preserve"> on TOMS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27AEF3AF" w14:textId="2D9EC634" w:rsidR="009D5A1D" w:rsidRDefault="009D5A1D" w:rsidP="009D5A1D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Superintendent shall detail a regimen for the prisoner as part of the application. The regimen </w:t>
       </w:r>
       <w:r w:rsidR="00F767D6">
         <w:t xml:space="preserve">(refer to </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Appendix_B_–" w:history="1">
+        <w:r w:rsidR="00F767D6" w:rsidRPr="00AE3CE9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Appendix</w:t>
+        </w:r>
         <w:r w:rsidR="00F767D6" w:rsidRPr="002342DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">Appendix </w:t>
+          <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00057D4A" w:rsidRPr="002342DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>C</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00F767D6">
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r>
         <w:t>shall detail:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="444A4D7B" w14:textId="4D86AF78" w:rsidR="009D5A1D" w:rsidRDefault="009D5A1D" w:rsidP="004D577E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
@@ -4790,88 +5231,76 @@
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:hanging="11"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>visits.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69AAC82C" w14:textId="630954D5" w:rsidR="004A7BC2" w:rsidRDefault="004B41F9" w:rsidP="000B5431">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="000E4E46" w:rsidRPr="00094104">
         <w:t>onsideration shall be given to the impact separate confinement may have for</w:t>
       </w:r>
       <w:r w:rsidR="00094104">
         <w:t xml:space="preserve"> prisoners with vulnerabilities (</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00E663D2">
         <w:t>ie</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="000E4E46" w:rsidRPr="00094104">
         <w:t xml:space="preserve"> disability</w:t>
       </w:r>
       <w:r w:rsidR="000B5431">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="000B5431" w:rsidRPr="00094104">
         <w:t>mental</w:t>
       </w:r>
       <w:r w:rsidR="000E4E46" w:rsidRPr="00094104">
         <w:t xml:space="preserve"> health condition</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00094104">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="000E4E46" w:rsidRPr="00094104">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="000B5431">
-        <w:t xml:space="preserve">Consideration shall also be given to prisoners on the </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Management System (ARMS) or S</w:t>
+        <w:t>Consideration shall also be given to prisoners on the At Risk Management System (ARMS) or S</w:t>
       </w:r>
       <w:r w:rsidR="008F1594">
         <w:t xml:space="preserve">upport and </w:t>
       </w:r>
       <w:r w:rsidR="000B5431">
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="008F1594">
         <w:t xml:space="preserve">onitoring </w:t>
       </w:r>
       <w:r w:rsidR="000B5431">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="008F1594">
         <w:t>ystem (SAMS)</w:t>
       </w:r>
       <w:r w:rsidR="000B5431">
         <w:t xml:space="preserve"> or under medical </w:t>
       </w:r>
       <w:r w:rsidR="008F1594">
         <w:t>observation.</w:t>
       </w:r>
       <w:r w:rsidR="008F1594" w:rsidRPr="00094104">
         <w:t xml:space="preserve"> This</w:t>
       </w:r>
@@ -5026,136 +5455,114 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="3C6EEE4F" w14:textId="4579D74B" w:rsidR="00732446" w:rsidRDefault="00732446" w:rsidP="007553D7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">recommend a date that approval is required by based on any </w:t>
       </w:r>
       <w:r w:rsidR="00F45792">
         <w:t xml:space="preserve">s 36(3) </w:t>
       </w:r>
       <w:r>
         <w:t>orders.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B11AAB0" w14:textId="5881D374" w:rsidR="000E4E46" w:rsidRPr="00D36F72" w:rsidRDefault="00E466A3" w:rsidP="000E4E46">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc120256178"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc236653073"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Approval process</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="7AA67EBB" w14:textId="03349238" w:rsidR="00700C65" w:rsidRDefault="00C35803" w:rsidP="000E4E46">
+    <w:p w14:paraId="7AA67EBB" w14:textId="057D5627" w:rsidR="00700C65" w:rsidRDefault="00C35803" w:rsidP="000E4E46">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>The ACCO</w:t>
+      </w:r>
       <w:r w:rsidR="00EC57B3">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008B6748">
+        <w:t>ACAWP</w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve"> or</w:t>
       </w:r>
       <w:r w:rsidRPr="00C35803">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D36F72">
         <w:t xml:space="preserve">relevant </w:t>
       </w:r>
       <w:r w:rsidR="006C7215">
         <w:t xml:space="preserve">DC </w:t>
       </w:r>
       <w:r>
         <w:t>must be satisfied</w:t>
       </w:r>
       <w:r w:rsidR="00993F8D">
         <w:t xml:space="preserve"> prior to approving an application</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> that</w:t>
       </w:r>
       <w:r w:rsidR="00E36D60">
-        <w:t xml:space="preserve"> separate confinement of the prisoner is necessary for the purposes of maintaining the good government, good </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> or security of the prison.  </w:t>
+        <w:t xml:space="preserve"> separate confinement of the prisoner is necessary for the purposes of maintaining the good government, good order or security of the prison.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FCDD006" w14:textId="2CC7F711" w:rsidR="002F0E27" w:rsidRDefault="00E36D60" w:rsidP="000E4E46">
+    <w:p w14:paraId="0FCDD006" w14:textId="68C5C4CA" w:rsidR="002F0E27" w:rsidRDefault="00E36D60" w:rsidP="000E4E46">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">In making such a determination, the </w:t>
-[...3 lines deleted...]
-        <w:t>AC</w:t>
+        <w:t>In making such a determination, the AC</w:t>
       </w:r>
       <w:r w:rsidR="0016252A">
         <w:t>C</w:t>
       </w:r>
       <w:r>
         <w:t>O</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00EC57B3">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008B6748">
+        <w:t>ACAWP</w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve"> or relevant </w:t>
       </w:r>
       <w:r w:rsidR="006C7215">
         <w:t xml:space="preserve">DC </w:t>
       </w:r>
       <w:r>
         <w:t>must be satisfied that</w:t>
       </w:r>
       <w:r w:rsidR="002F0E27">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65B21E7D" w14:textId="1A1D38BE" w:rsidR="00C35803" w:rsidRDefault="00C35803" w:rsidP="007553D7">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">the prisoner </w:t>
@@ -5214,175 +5621,156 @@
       </w:r>
       <w:r w:rsidR="00993F8D">
         <w:t xml:space="preserve"> the prisoner’s management prior to the </w:t>
       </w:r>
       <w:r w:rsidR="00553BBF">
         <w:t>application</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21E2D3DA" w14:textId="31B4799A" w:rsidR="00B73036" w:rsidRDefault="00993F8D" w:rsidP="007553D7">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">the recommended confinement period </w:t>
       </w:r>
       <w:r w:rsidR="00553BBF">
         <w:t>is justified.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42ED8EE0" w14:textId="112663A3" w:rsidR="00993F8D" w:rsidRDefault="00993F8D" w:rsidP="00993F8D">
+    <w:p w14:paraId="42ED8EE0" w14:textId="5E3D2037" w:rsidR="00993F8D" w:rsidRPr="007301C0" w:rsidRDefault="00993F8D" w:rsidP="00993F8D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">The </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>The ACCO</w:t>
+      </w:r>
       <w:r w:rsidR="00EC57B3">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008B6748">
+        <w:t>ACAWP</w:t>
+      </w:r>
       <w:r w:rsidRPr="00993F8D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>or</w:t>
       </w:r>
       <w:r w:rsidRPr="00C35803">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D36F72">
         <w:t>relevant</w:t>
       </w:r>
       <w:r w:rsidR="00A76E13">
         <w:t xml:space="preserve"> DC</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> shall notify the Superintendent of their decision and document the reasons for their decision.</w:t>
+        <w:t xml:space="preserve"> shall notify the Superintendent of their decision and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007301C0">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>document the reasons for their decision.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="070408E2" w14:textId="71D97CE6" w:rsidR="0077442F" w:rsidRDefault="009D4CC9" w:rsidP="001264FA">
+    <w:p w14:paraId="070408E2" w14:textId="6E0496E9" w:rsidR="0077442F" w:rsidRPr="007301C0" w:rsidRDefault="009D4CC9" w:rsidP="001264FA">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="007301C0">
         <w:rPr>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">The </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>The ACCO</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC57B3" w:rsidRPr="007301C0">
+        <w:t>, AC</w:t>
+      </w:r>
+      <w:r w:rsidR="00487F96" w:rsidRPr="007301C0">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC57B3" w:rsidRPr="007301C0">
+        <w:t>WP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007301C0">
         <w:rPr>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>ACCO</w:t>
-[...13 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> or relevant DC</w:t>
       </w:r>
-      <w:r>
-[...22 lines deleted...]
-      <w:r w:rsidR="000E4E46" w:rsidRPr="00D36F72">
+      <w:r w:rsidRPr="007301C0">
+        <w:t xml:space="preserve"> shall</w:t>
+      </w:r>
+      <w:r w:rsidR="007F4872" w:rsidRPr="007301C0">
+        <w:t xml:space="preserve"> approve</w:t>
+      </w:r>
+      <w:r w:rsidR="000E4E46" w:rsidRPr="007301C0">
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC20A3" w:rsidRPr="007301C0">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00396F7C" w:rsidRPr="007301C0">
+        <w:t>pplication for</w:t>
+      </w:r>
+      <w:r w:rsidR="00A64850" w:rsidRPr="007301C0">
+        <w:t xml:space="preserve"> a Section 43 Order </w:t>
+      </w:r>
+      <w:r w:rsidR="007F4872" w:rsidRPr="007301C0">
+        <w:t xml:space="preserve">on TOMS </w:t>
+      </w:r>
+      <w:r w:rsidR="000E4E46" w:rsidRPr="007301C0">
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidR="00A64850">
-[...11 lines deleted...]
-      <w:r w:rsidR="0077442F">
+      <w:r w:rsidR="007F4872" w:rsidRPr="007301C0">
+        <w:t>inform</w:t>
+      </w:r>
+      <w:r w:rsidR="000E4E46" w:rsidRPr="007301C0">
+        <w:t xml:space="preserve"> the Superintendent</w:t>
+      </w:r>
+      <w:r w:rsidR="0077442F" w:rsidRPr="007301C0">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26EF6B06" w14:textId="628F5193" w:rsidR="001264FA" w:rsidRPr="001264FA" w:rsidRDefault="00A44BD8" w:rsidP="001264FA">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="0077442F">
         <w:t xml:space="preserve">he necessary staff and </w:t>
       </w:r>
       <w:r w:rsidR="000E4E46" w:rsidRPr="00D36F72">
         <w:t>Prison Officers responsible for the prisoner’s management</w:t>
       </w:r>
       <w:r w:rsidR="0077442F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">shall be informed by the Superintendent </w:t>
       </w:r>
       <w:r w:rsidR="0077442F">
         <w:t>of the outcome</w:t>
       </w:r>
@@ -5406,128 +5794,113 @@
       <w:r w:rsidR="006E2B9D">
         <w:t xml:space="preserve"> Order</w:t>
       </w:r>
       <w:r w:rsidRPr="00D36F72">
         <w:t xml:space="preserve">. A copy of the </w:t>
       </w:r>
       <w:r w:rsidR="006E2B9D">
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00D36F72">
         <w:t>egime</w:t>
       </w:r>
       <w:r w:rsidR="006E2B9D">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00D36F72">
         <w:t xml:space="preserve"> shall be provided </w:t>
       </w:r>
       <w:r w:rsidR="006E2B9D">
         <w:t>to,</w:t>
       </w:r>
       <w:r w:rsidR="006E2B9D" w:rsidRPr="00D36F72">
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidRPr="00D36F72">
-        <w:t xml:space="preserve"> signed by the prisoner, placed on their unit </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> and recorded in TOMS.</w:t>
+        <w:t xml:space="preserve"> signed by the prisoner, placed on their unit file and recorded in TOMS.</w:t>
       </w:r>
       <w:r w:rsidR="00272DC8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64C8ABF3" w14:textId="51239CC2" w:rsidR="00AD2789" w:rsidRPr="00AD2789" w:rsidRDefault="00272DC8" w:rsidP="00AD2789">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Whe</w:t>
       </w:r>
       <w:r w:rsidR="00C1797D">
         <w:t>n</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> required, a copy of the regimen </w:t>
       </w:r>
       <w:r w:rsidR="00233984">
         <w:t xml:space="preserve">may </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">be displayed outside the </w:t>
       </w:r>
       <w:r w:rsidR="000F17B7">
         <w:t>prisoner’s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> cell</w:t>
       </w:r>
       <w:r w:rsidR="006E7F2B">
         <w:t xml:space="preserve"> and distributed to relevant staff</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01796D9C" w14:textId="2898CFC5" w:rsidR="00AD2789" w:rsidRPr="00CB62AA" w:rsidRDefault="00553BBF" w:rsidP="00AD2789">
+    <w:p w14:paraId="01796D9C" w14:textId="05166CBC" w:rsidR="00AD2789" w:rsidRPr="00CB62AA" w:rsidRDefault="00553BBF" w:rsidP="00AD2789">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where </w:t>
       </w:r>
       <w:r w:rsidR="009455B5">
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="00E663D2">
         <w:t>s 43</w:t>
       </w:r>
       <w:r w:rsidR="001D006E">
         <w:t xml:space="preserve"> application has been </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">approved by the </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>approved by the ACCO</w:t>
+      </w:r>
       <w:r w:rsidR="00EC57B3">
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008B6748">
+        <w:t>ACAWP</w:t>
+      </w:r>
       <w:r>
         <w:t>, the relevant D</w:t>
       </w:r>
       <w:r w:rsidR="00A76E13">
         <w:t>C</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> shall be</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB62AA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001D006E" w:rsidRPr="00CB62AA">
         <w:t>informed</w:t>
       </w:r>
       <w:r w:rsidR="00A03401" w:rsidRPr="00CB62AA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00755BD0" w:rsidRPr="00CB62AA">
         <w:t>immediately</w:t>
       </w:r>
       <w:r w:rsidR="001D006E" w:rsidRPr="00CB62AA">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
@@ -5582,51 +5955,51 @@
         <w:footnoteReference w:id="5"/>
       </w:r>
       <w:r w:rsidR="002479E2">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> for Corrective Services is complete</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>, and a formal Ministerial briefing follows</w:t>
       </w:r>
       <w:r w:rsidR="002479E2">
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="302268DF" w14:textId="20D28BE4" w:rsidR="00DD29B1" w:rsidRDefault="000260C8" w:rsidP="00B738A2">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc120256179"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc236653074"/>
       <w:r>
         <w:t xml:space="preserve">Management </w:t>
       </w:r>
       <w:r w:rsidR="00F54A5B">
         <w:t xml:space="preserve">of </w:t>
       </w:r>
       <w:r w:rsidR="00E663D2">
         <w:t>section 43</w:t>
       </w:r>
       <w:r w:rsidR="00563815">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F54A5B">
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00DD29B1">
         <w:t>risoners</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidR="00DD29B1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3500E45A" w14:textId="77777777" w:rsidR="00D36F72" w:rsidRPr="00D36F72" w:rsidRDefault="00D36F72" w:rsidP="000E4E46">
       <w:pPr>
@@ -5656,68 +6029,72 @@
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="00D36F72">
         <w:t>monitor and remain alert to the prisoner’s physical and mental health during their separate confinement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AC68D0F" w14:textId="77777777" w:rsidR="00D36F72" w:rsidRDefault="00D36F72" w:rsidP="007553D7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="00D36F72">
         <w:t>assist in the development of plans for the supervision and management of the prisoner following their exit from separate confinement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="130AB783" w14:textId="04A1A622" w:rsidR="000808A2" w:rsidRPr="000808A2" w:rsidRDefault="00234999" w:rsidP="000808A2">
+    <w:p w14:paraId="130AB783" w14:textId="2A44516A" w:rsidR="000808A2" w:rsidRDefault="00234999" w:rsidP="000808A2">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
+      <w:r>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA0082">
+        <w:t>he Superintendent or Unit Manager in charge of the prisoner may inform the prisoner’s family that the prisoner has been placed in separate confinement</w:t>
+      </w:r>
+      <w:r w:rsidR="004E613F">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="400C5E74" w14:textId="77777777" w:rsidR="004E613F" w:rsidRPr="004E613F" w:rsidRDefault="004E613F" w:rsidP="004E613F"/>
+    <w:p w14:paraId="293A7220" w14:textId="601E1CB5" w:rsidR="000A6C10" w:rsidRDefault="00E663D2" w:rsidP="000A6C10">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc236653075"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>T</w:t>
-[...10 lines deleted...]
-      <w:r>
         <w:t>Section 43</w:t>
       </w:r>
       <w:r w:rsidR="000A6C10">
         <w:t xml:space="preserve"> Minimum Entitlements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidR="000A6C10">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4238F131" w14:textId="3F4C90FD" w:rsidR="000A6C10" w:rsidRDefault="000A6C10" w:rsidP="000A6C10">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="001E0E48">
         <w:t xml:space="preserve">Prisoners on </w:t>
       </w:r>
       <w:r w:rsidR="009455B5">
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="00E663D2">
         <w:t>s 43</w:t>
       </w:r>
       <w:r w:rsidRPr="001E0E48">
         <w:t xml:space="preserve"> order shall have access to the minimum entitlements</w:t>
@@ -5747,51 +6124,51 @@
       <w:r>
         <w:t>The Superintendent may temporarily suspend an entitlement(s), due to an emergency or for the purposes of maintain the good order and security of the prison.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AB6707B" w14:textId="77777777" w:rsidR="000A6C10" w:rsidRDefault="000A6C10" w:rsidP="000A6C10">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00366161">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If any entitlement is not met a note must be recorded on the Supervision Log on TOMS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35C37C16" w14:textId="253180C4" w:rsidR="001A521F" w:rsidRPr="00B4059D" w:rsidRDefault="001A521F" w:rsidP="002C3F19">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Section_43_Regimen"/>
-      <w:bookmarkStart w:id="16" w:name="_Toc120256181"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc236653076"/>
       <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidRPr="00B4059D">
         <w:t>Section 43 Regimen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidRPr="00B4059D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AE475B0" w14:textId="7E7623CF" w:rsidR="002342DD" w:rsidRDefault="001A5628" w:rsidP="00B4059D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00B4059D">
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r w:rsidR="00E663D2">
         <w:t>s 43</w:t>
       </w:r>
       <w:r w:rsidRPr="00B4059D">
         <w:t xml:space="preserve"> regimen</w:t>
       </w:r>
       <w:r w:rsidRPr="00B4059D">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
@@ -5816,255 +6193,243 @@
     </w:p>
     <w:p w14:paraId="50BEA90E" w14:textId="221A510C" w:rsidR="00B4059D" w:rsidRPr="00B4059D" w:rsidRDefault="00B4059D" w:rsidP="00044B21">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>The Superintendent shall include the</w:t>
       </w:r>
       <w:r w:rsidR="0005519B">
         <w:t xml:space="preserve"> proposed</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E663D2">
         <w:t>s 43</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> regimen as part of the application process.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74B3B4DF" w14:textId="4050B895" w:rsidR="002C3F19" w:rsidRPr="002C3F19" w:rsidRDefault="00CA3B4E" w:rsidP="002C3F19">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc120256182"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc236653077"/>
       <w:r>
         <w:t>Supervision levels and p</w:t>
       </w:r>
       <w:r w:rsidR="00AE7771">
         <w:t>rivileges</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
       <w:r w:rsidR="00AE7771">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39569117" w14:textId="3BB50489" w:rsidR="00DE7794" w:rsidRDefault="00DE7794" w:rsidP="009D5A1D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Prisoners on a </w:t>
       </w:r>
       <w:r w:rsidR="00E663D2">
         <w:t>s 43</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00931D9B">
         <w:t xml:space="preserve">order </w:t>
       </w:r>
       <w:r w:rsidR="005B32BA">
-        <w:t xml:space="preserve">shall be managed on their relevant supervision level and privileges, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> exercise and location of meals.</w:t>
+        <w:t>shall be managed on their relevant supervision level and privileges, with the exception of exercise and location of meals.</w:t>
       </w:r>
       <w:r w:rsidR="00931D9B">
         <w:t xml:space="preserve"> Exercise and meals shall be in accordance with </w:t>
       </w:r>
       <w:r w:rsidR="00486653">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00E663D2">
         <w:t>s 43</w:t>
       </w:r>
       <w:r w:rsidR="00486653">
         <w:t xml:space="preserve"> R</w:t>
       </w:r>
       <w:r w:rsidR="00120458">
         <w:t xml:space="preserve">egimen (refer to </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Appendix_B_–" w:history="1">
         <w:r w:rsidR="00120458" w:rsidRPr="00120458">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Appendix C</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00120458">
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38B1F83E" w14:textId="1E3AD85C" w:rsidR="009D5A1D" w:rsidRDefault="009D5A1D" w:rsidP="009D5A1D">
+    <w:p w14:paraId="38B1F83E" w14:textId="58AD1D41" w:rsidR="009D5A1D" w:rsidRDefault="009D5A1D" w:rsidP="009D5A1D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="006954D3">
         <w:t>The Superintendent</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006954D3">
         <w:t xml:space="preserve">has the discretion to make adjustments to supervision levels and privileges available to the prisoner as set out in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
-        <w:r w:rsidRPr="006954D3">
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="00201797">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 10.1</w:t>
         </w:r>
-        <w:r w:rsidR="002F4640">
+        <w:r w:rsidR="002F4640" w:rsidRPr="00201797">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>-</w:t>
         </w:r>
-        <w:r w:rsidRPr="006954D3">
+        <w:r w:rsidRPr="00201797">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Prisoner Behaviour Management</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006954D3">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FA269DD" w14:textId="40C73EBA" w:rsidR="00BA0082" w:rsidRDefault="0062285B" w:rsidP="0062285B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc120256183"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc236653078"/>
       <w:r>
         <w:t>Supervision Plan</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="5CCE5F3B" w14:textId="54AC22AC" w:rsidR="00255B7C" w:rsidRPr="00255B7C" w:rsidRDefault="00255B7C" w:rsidP="00255B7C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidR="00EC57B3">
         <w:t xml:space="preserve"> Superintendent </w:t>
       </w:r>
       <w:r>
         <w:t>shall be responsible for documenting an individualised plan which</w:t>
       </w:r>
       <w:r w:rsidR="000D118D">
         <w:t xml:space="preserve"> details and describes key elements for managing </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">the prisoner (refer to </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Appendix_E_–Supervision" w:history="1">
         <w:r w:rsidRPr="00255B7C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Appendix E</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>).</w:t>
       </w:r>
       <w:r w:rsidR="000D118D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B5979BA" w14:textId="558BE5AB" w:rsidR="00D36F72" w:rsidRDefault="00BE4A0F" w:rsidP="00E761B6">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Toc28340643"/>
-      <w:bookmarkStart w:id="20" w:name="_Toc120256185"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc236653079"/>
       <w:r>
         <w:t xml:space="preserve">Review </w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="19"/>
       <w:r w:rsidR="000548B8">
         <w:t xml:space="preserve">of </w:t>
       </w:r>
       <w:r w:rsidR="00E761B6">
         <w:t>a s</w:t>
       </w:r>
       <w:r w:rsidR="001A3042">
         <w:t>ection</w:t>
       </w:r>
       <w:r w:rsidR="00E663D2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E761B6">
         <w:t>43 Order</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="6C449F59" w14:textId="1FA1F772" w:rsidR="0099759B" w:rsidRPr="0099759B" w:rsidRDefault="0099759B" w:rsidP="0099759B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc120256186"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc236653080"/>
       <w:r>
         <w:t>Review</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
-    <w:p w14:paraId="2D5FD677" w14:textId="4C42A760" w:rsidR="00A06AA4" w:rsidRDefault="00A06AA4" w:rsidP="00C07223">
+    <w:p w14:paraId="2D5FD677" w14:textId="4808B7BB" w:rsidR="00A06AA4" w:rsidRDefault="00A06AA4" w:rsidP="00C07223">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Superintendent may recommend to the </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B16F28">
         <w:t>ACCO</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00EC57B3">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008B6748">
+        <w:t>ACAWP</w:t>
+      </w:r>
       <w:r w:rsidR="00B16F28">
         <w:t xml:space="preserve"> or relevant DC </w:t>
       </w:r>
       <w:r>
         <w:t>the priso</w:t>
       </w:r>
       <w:r w:rsidR="004C2B72">
         <w:t xml:space="preserve">ner is removed from </w:t>
       </w:r>
       <w:r w:rsidR="00E663D2">
         <w:t>s 43</w:t>
       </w:r>
       <w:r w:rsidR="00E57E2A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004C2B72">
         <w:t>confinement</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> at any time</w:t>
       </w:r>
       <w:r w:rsidR="009B3DBD">
         <w:t xml:space="preserve"> prior to the expiry of the </w:t>
       </w:r>
       <w:r w:rsidR="00E663D2">
@@ -6080,79 +6445,74 @@
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DF12318" w14:textId="18416FDC" w:rsidR="003C767E" w:rsidRPr="003C767E" w:rsidRDefault="003C767E" w:rsidP="003C767E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00712060">
         <w:t xml:space="preserve">The Superintendent may, on advice from </w:t>
       </w:r>
       <w:r w:rsidR="00EC57B3">
         <w:t>Health Service (</w:t>
       </w:r>
       <w:r w:rsidRPr="00712060">
         <w:t>HS</w:t>
       </w:r>
       <w:r w:rsidR="00EC57B3">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00712060">
         <w:t xml:space="preserve"> staff </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">and/or staff from Mental Health, </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00712060">
-        <w:t>Alcohol</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> and other Drugs Services, recommend the immediate removal of the prisoner from separate confinement, or changes to the confinement regime, where considered necessary for the prisoner’s physical or mental health.</w:t>
+        <w:t>Alcohol and other Drugs Services, recommend the immediate removal of the prisoner from separate confinement, or changes to the confinement regime, where considered necessary for the prisoner’s physical or mental health.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="329FC57D" w14:textId="3588D9CA" w:rsidR="00D36F72" w:rsidRPr="00D36F72" w:rsidRDefault="00D36F72" w:rsidP="000E4E46">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00D36F72">
         <w:t xml:space="preserve">The Superintendent shall review the </w:t>
       </w:r>
       <w:r w:rsidR="00E663D2">
         <w:t>s 43</w:t>
       </w:r>
       <w:r w:rsidR="00BE1459">
         <w:t xml:space="preserve"> order</w:t>
       </w:r>
       <w:r w:rsidRPr="00D36F72">
         <w:t xml:space="preserve">, using </w:t>
       </w:r>
       <w:r w:rsidR="001246C7" w:rsidRPr="00CB62AA">
         <w:t xml:space="preserve">form </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidR="00B87EA8" w:rsidRPr="00B87EA8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Review of </w:t>
         </w:r>
         <w:r w:rsidR="009455B5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">a </w:t>
         </w:r>
         <w:r w:rsidR="00E663D2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>s 43</w:t>
         </w:r>
         <w:r w:rsidR="001246C7" w:rsidRPr="00B87EA8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> Order</w:t>
         </w:r>
       </w:hyperlink>
@@ -6207,232 +6567,251 @@
       <w:r w:rsidR="00255548" w:rsidRPr="00974BFE">
         <w:t xml:space="preserve"> order</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53094882" w14:textId="7D0DE193" w:rsidR="00D36F72" w:rsidRPr="00974BFE" w:rsidRDefault="00DB6D6B" w:rsidP="00974BFE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00974BFE">
         <w:t>management</w:t>
       </w:r>
       <w:r w:rsidR="001C1E66" w:rsidRPr="00974BFE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00974BFE">
         <w:t>options.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00BA4D42" w14:textId="7E3EFBB2" w:rsidR="009F1FD9" w:rsidRDefault="009F1FD9" w:rsidP="007351C7">
+    <w:p w14:paraId="00BA4D42" w14:textId="37548135" w:rsidR="009F1FD9" w:rsidRPr="007301C0" w:rsidRDefault="009F1FD9" w:rsidP="007351C7">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="007301C0">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The completed </w:t>
       </w:r>
-      <w:r w:rsidR="00EC57B3">
+      <w:r w:rsidR="00EC57B3" w:rsidRPr="007301C0">
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidR="004112D6">
+      <w:r w:rsidR="004112D6" w:rsidRPr="007301C0">
         <w:t xml:space="preserve">eview of a </w:t>
       </w:r>
-      <w:r w:rsidR="00E663D2">
+      <w:r w:rsidR="00E663D2" w:rsidRPr="007301C0">
         <w:t>s 43</w:t>
       </w:r>
-      <w:r w:rsidR="004112D6">
-[...6 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="004112D6" w:rsidRPr="007301C0">
+        <w:t xml:space="preserve"> Order </w:t>
+      </w:r>
+      <w:r w:rsidR="003E1B34" w:rsidRPr="007301C0">
+        <w:t>application</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007301C0">
+        <w:t xml:space="preserve"> shall be submitted </w:t>
+      </w:r>
+      <w:r w:rsidR="00487F96" w:rsidRPr="007301C0">
+        <w:t xml:space="preserve">on TOMS </w:t>
+      </w:r>
+      <w:r w:rsidR="003E1B34" w:rsidRPr="007301C0">
+        <w:t xml:space="preserve">and inform </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007301C0">
+        <w:t>the ACCO</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC57B3" w:rsidRPr="007301C0">
+        <w:t>, AC</w:t>
+      </w:r>
+      <w:r w:rsidR="00487F96" w:rsidRPr="007301C0">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC57B3" w:rsidRPr="007301C0">
+        <w:t>WP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007301C0">
+        <w:t xml:space="preserve"> or relevant DC for consideration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28C01AAF" w14:textId="22E02C89" w:rsidR="009F1FD9" w:rsidRPr="007301C0" w:rsidRDefault="009F1FD9" w:rsidP="009F1FD9">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007301C0">
+        <w:t>The ACCO</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC57B3" w:rsidRPr="007301C0">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00487F96" w:rsidRPr="007301C0">
+        <w:t>ACAWP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007301C0">
+        <w:t xml:space="preserve"> or relevant DC shall </w:t>
+      </w:r>
+      <w:r w:rsidR="003E1B34" w:rsidRPr="007301C0">
+        <w:t xml:space="preserve">finalise </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007301C0">
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r w:rsidR="003E1B34" w:rsidRPr="007301C0">
+        <w:t xml:space="preserve"> S 43 Order application</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF52CD">
+        <w:t xml:space="preserve"> on TOMS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007301C0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003E1B34" w:rsidRPr="007301C0">
+        <w:t xml:space="preserve">and inform the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007301C0">
+        <w:t>Superintendent following completion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A978D71" w14:textId="23717E27" w:rsidR="009F1FD9" w:rsidRPr="007301C0" w:rsidRDefault="009F1FD9" w:rsidP="009F1FD9">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007301C0">
+        <w:t>The outcome shall be communicated by the Superintendent to staff. The prisoner shall also be notified of the outcome.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E071C0C" w14:textId="241E1083" w:rsidR="00AC4E89" w:rsidRPr="007301C0" w:rsidRDefault="00D36F72" w:rsidP="009F1FD9">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007301C0">
+        <w:t xml:space="preserve">Where a </w:t>
+      </w:r>
+      <w:r w:rsidR="00E57E2A" w:rsidRPr="007301C0">
+        <w:t xml:space="preserve">further </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007301C0">
+        <w:t xml:space="preserve">request </w:t>
+      </w:r>
+      <w:r w:rsidR="00E57E2A" w:rsidRPr="007301C0">
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007301C0">
+        <w:t xml:space="preserve">prisoner’s separate confinement is considered necessary, </w:t>
+      </w:r>
+      <w:r w:rsidR="003E1B34" w:rsidRPr="007301C0">
+        <w:t xml:space="preserve">a new </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007301C0">
+        <w:t xml:space="preserve">application shall be made to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00E57E2A" w:rsidRPr="007301C0">
         <w:t>ACCO</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...76 lines deleted...]
-      <w:r w:rsidR="00E57E2A">
+      <w:r w:rsidR="00EC57B3" w:rsidRPr="007301C0">
+        <w:t>, AC</w:t>
+      </w:r>
+      <w:r w:rsidR="00487F96" w:rsidRPr="007301C0">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC57B3" w:rsidRPr="007301C0">
+        <w:t>WP</w:t>
+      </w:r>
+      <w:r w:rsidR="00E57E2A" w:rsidRPr="007301C0">
         <w:t xml:space="preserve"> or relevant DC</w:t>
       </w:r>
-      <w:r w:rsidR="008F1B47">
+      <w:r w:rsidR="008F1B47" w:rsidRPr="007301C0">
         <w:t xml:space="preserve"> in accordance with this COPP</w:t>
       </w:r>
-      <w:r w:rsidR="009F1FD9">
+      <w:r w:rsidR="009F1FD9" w:rsidRPr="007301C0">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A4D5F47" w14:textId="0D554C3A" w:rsidR="007351C7" w:rsidRDefault="00F3330F" w:rsidP="007351C7">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r w:rsidR="00E663D2">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="004D577E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E663D2">
         <w:t>43</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Order cannot exceed 30 days.</w:t>
       </w:r>
       <w:r w:rsidR="00D36F72" w:rsidRPr="00D36F72">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C5A0F16" w14:textId="0ABB1ABA" w:rsidR="00F94388" w:rsidRPr="003350B2" w:rsidRDefault="00F94388" w:rsidP="00F94388">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc236653081"/>
       <w:r w:rsidRPr="003350B2">
         <w:t>Documentation</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p w14:paraId="1B2D4761" w14:textId="77777777" w:rsidR="00F94388" w:rsidRPr="003350B2" w:rsidRDefault="00F94388" w:rsidP="00F94388">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="003350B2">
         <w:t xml:space="preserve">A written occurrence record must be kept using the TOMS Supervision Log for each prisoner held in separate confinement. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="331824A3" w14:textId="77777777" w:rsidR="00F94388" w:rsidRPr="003350B2" w:rsidRDefault="00F94388" w:rsidP="00F94388">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="003350B2">
         <w:t>The occurrence record shall document at a minimum:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4042573C" w14:textId="77777777" w:rsidR="00F94388" w:rsidRPr="003350B2" w:rsidRDefault="00F94388" w:rsidP="00F94388">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="003350B2">
-        <w:t>prisoner management (</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> access to privileges and facilities)</w:t>
+        <w:t>prisoner management (ie access to privileges and facilities)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C19605A" w14:textId="77777777" w:rsidR="00F94388" w:rsidRPr="003350B2" w:rsidRDefault="00F94388" w:rsidP="00F94388">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="003350B2">
         <w:t xml:space="preserve">identification of Prison Officers </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04924872" w14:textId="77777777" w:rsidR="00F94388" w:rsidRPr="003350B2" w:rsidRDefault="00F94388" w:rsidP="00F94388">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="003350B2">
@@ -6453,440 +6832,297 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="2FD85F4F" w14:textId="77777777" w:rsidR="00F94388" w:rsidRPr="003350B2" w:rsidRDefault="00F94388" w:rsidP="00F94388">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="003350B2">
         <w:t>searching times, and results</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ACD34BD" w14:textId="77777777" w:rsidR="00F94388" w:rsidRPr="003350B2" w:rsidRDefault="00F94388" w:rsidP="00F94388">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="003350B2">
-        <w:t>prisoner behaviour with a brief comment relating to reasons (</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> bad news, or misconduct)</w:t>
+        <w:t>prisoner behaviour with a brief comment relating to reasons (eg bad news, or misconduct)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D6D04BC" w14:textId="77777777" w:rsidR="00F94388" w:rsidRPr="003350B2" w:rsidRDefault="00F94388" w:rsidP="00F94388">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="003350B2">
-        <w:t>visitors to the area (</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Superintendent, health service personnel)</w:t>
+        <w:t>visitors to the area (eg Superintendent, health service personnel)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A5B8479" w14:textId="77777777" w:rsidR="00F94388" w:rsidRPr="003350B2" w:rsidRDefault="00F94388" w:rsidP="00F94388">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="003350B2">
         <w:t xml:space="preserve">exercise, meal and shower times and phone calls made </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53F6108A" w14:textId="77777777" w:rsidR="00F94388" w:rsidRPr="003350B2" w:rsidRDefault="00F94388" w:rsidP="00F94388">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="003350B2">
         <w:t>refusal of meals or exercise</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21E55E45" w14:textId="77777777" w:rsidR="00F94388" w:rsidRPr="003350B2" w:rsidRDefault="00F94388" w:rsidP="00F94388">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="003350B2">
-        <w:t>movements (</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> work, medical, offender treatment programs, religious attendance)</w:t>
+        <w:t>movements (eg work, medical, offender treatment programs, religious attendance)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="775E3243" w14:textId="77777777" w:rsidR="00F94388" w:rsidRPr="003350B2" w:rsidRDefault="00F94388" w:rsidP="00F94388">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="003350B2">
         <w:t>other observations or comments as necessary.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C31E338" w14:textId="77777777" w:rsidR="00F94388" w:rsidRPr="00F94388" w:rsidRDefault="00F94388" w:rsidP="00F94388">
       <w:pPr>
         <w:pStyle w:val="Heading"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E14E793" w14:textId="77777777" w:rsidR="001A3042" w:rsidRDefault="001A3042">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21E3C894" w14:textId="50FA517C" w:rsidR="000755EE" w:rsidRDefault="003D708E" w:rsidP="008114B3">
+    <w:p w14:paraId="1F3B57A5" w14:textId="121F98EF" w:rsidR="003D708E" w:rsidRDefault="003D708E" w:rsidP="00F029A4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc120256187"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc236653082"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Annexures</w:t>
-[...8 lines deleted...]
-      <w:bookmarkStart w:id="24" w:name="_Toc120256188"/>
+        <w:t>Definitions</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="23"/>
       <w:r>
-        <w:t>Related COPP</w:t>
-[...5 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...128 lines deleted...]
-      <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2117"/>
         <w:gridCol w:w="7063"/>
       </w:tblGrid>
       <w:tr w:rsidR="003D708E" w:rsidRPr="000E6F0A" w14:paraId="69F5B383" w14:textId="77777777" w:rsidTr="000F238B">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2117" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="429E0B6A" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="00CF6125" w:rsidRDefault="003D708E" w:rsidP="00DF778C">
+          <w:p w14:paraId="429E0B6A" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="004D310B" w:rsidRDefault="003D708E" w:rsidP="00DF778C">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="004D310B">
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
               <w:t>Term</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7063" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4428BD5F" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="00CF6125" w:rsidRDefault="003D708E" w:rsidP="00DF778C">
+          <w:p w14:paraId="4428BD5F" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="004D310B" w:rsidRDefault="003D708E" w:rsidP="00DF778C">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="004D310B">
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
               <w:t xml:space="preserve">Definition </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00660429" w14:paraId="4B8CC852" w14:textId="77777777" w:rsidTr="00DF778C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2117" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="11F485CE" w14:textId="7B63C2AA" w:rsidR="00660429" w:rsidRPr="00E906C4" w:rsidRDefault="00880429" w:rsidP="00DF778C">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
               </w:rPr>
               <w:t>ACCO</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7063" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6CBDE1D0" w14:textId="71C36C27" w:rsidR="00660429" w:rsidRPr="00E906C4" w:rsidRDefault="00880429" w:rsidP="00EC57B3">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
               </w:rPr>
               <w:t xml:space="preserve">Assistant Commissioner Custodial Operations </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00880429" w14:paraId="78EB1AA0" w14:textId="77777777" w:rsidTr="00DF778C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2117" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F70D7B1" w14:textId="546D65FB" w:rsidR="00880429" w:rsidDel="00880429" w:rsidRDefault="00880429" w:rsidP="00EC57B3">
+          <w:p w14:paraId="5F70D7B1" w14:textId="30733AF5" w:rsidR="00880429" w:rsidDel="00880429" w:rsidRDefault="008B6748" w:rsidP="00EC57B3">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
               </w:rPr>
-              <w:t>ACWYP</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>ACAWP</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7063" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="070F8196" w14:textId="6D927206" w:rsidR="00880429" w:rsidRPr="003F42A0" w:rsidDel="00880429" w:rsidRDefault="00880429" w:rsidP="00EC57B3">
+          <w:p w14:paraId="070F8196" w14:textId="6C820220" w:rsidR="00880429" w:rsidRPr="003F42A0" w:rsidDel="00880429" w:rsidRDefault="00880429" w:rsidP="00EC57B3">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
               </w:rPr>
-              <w:t>Assistant Commissioner Women and Young People</w:t>
+              <w:t xml:space="preserve">Assistant Commissioner </w:t>
+            </w:r>
+            <w:r w:rsidR="008B6748">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adult </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+              </w:rPr>
+              <w:t>Women</w:t>
+            </w:r>
+            <w:r w:rsidR="008B6748">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+              </w:rPr>
+              <w:t>’s Prisons</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E119FC" w14:paraId="68FA2213" w14:textId="77777777" w:rsidTr="00DF778C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2117" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="58973125" w14:textId="1F3135C2" w:rsidR="00E119FC" w:rsidRDefault="00E119FC" w:rsidP="00EC57B3">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
               </w:rPr>
               <w:t xml:space="preserve">At Risk Management System (ARMS) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -6954,58 +7190,50 @@
               <w:t xml:space="preserve"> - strategies to support detainees at statistically higher risk of self-harm or suicide.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="053B5999" w14:textId="77777777" w:rsidR="00E119FC" w:rsidRPr="00E119FC" w:rsidRDefault="00E119FC" w:rsidP="00974BFE">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00974BFE">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Tertiary prevention</w:t>
             </w:r>
             <w:r w:rsidRPr="00E119FC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> - strategies aimed directly at individuals identified as at risk of self-harm or suicide.</w:t>
             </w:r>
-          </w:p>
-[...6 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p w14:paraId="16763521" w14:textId="77777777" w:rsidR="00E119FC" w:rsidRPr="00263EA5" w:rsidRDefault="00E119FC" w:rsidP="00263EA5">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00263EA5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Or </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3B453474" w14:textId="7A1FC2F4" w:rsidR="00E119FC" w:rsidRPr="006C1804" w:rsidRDefault="00E119FC" w:rsidP="00CB62AA">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E119FC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
@@ -7196,92 +7424,69 @@
               <w:t>Minimum Entitlement</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7063" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="725F729B" w14:textId="5F3368E6" w:rsidR="00880429" w:rsidRPr="002E2693" w:rsidRDefault="00880429" w:rsidP="00880429">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">The conditions, services, </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> and items informed by legislation, common law and other relevant instruments to which prisoners are entitled.</w:t>
+              <w:t>The conditions, services, activities and items informed by legislation, common law and other relevant instruments to which prisoners are entitled.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00880429" w14:paraId="46B1053C" w14:textId="77777777" w:rsidTr="00DF778C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2117" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E3B56DA" w14:textId="77777777" w:rsidR="00880429" w:rsidRPr="002E2693" w:rsidRDefault="00880429" w:rsidP="00880429">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
-[...8 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>Officer in Charge (OIC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7063" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="757FE63F" w14:textId="77777777" w:rsidR="00880429" w:rsidRPr="002E2693" w:rsidRDefault="00880429" w:rsidP="00880429">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">An </w:t>
             </w:r>
             <w:r w:rsidRPr="00C62E3D">
               <w:t>officer designated</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> as </w:t>
             </w:r>
             <w:r w:rsidRPr="006434A9">
               <w:t>having the charge and superintendence of a prison</w:t>
@@ -7400,50 +7605,51 @@
             <w:r>
               <w:t xml:space="preserve">A systematic plan based on minimum entitlements which sets out health, exercise, food, personal hygiene and visit requirements for prisoners on </w:t>
             </w:r>
             <w:r w:rsidR="009455B5">
               <w:t xml:space="preserve">a </w:t>
             </w:r>
             <w:r w:rsidR="00E663D2">
               <w:t>s 43</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> order.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00880429" w14:paraId="31407FE7" w14:textId="77777777" w:rsidTr="00DF778C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2117" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7FC84A13" w14:textId="425C819E" w:rsidR="00880429" w:rsidRDefault="00880429" w:rsidP="00880429">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="004E2799">
+              <w:lastRenderedPageBreak/>
               <w:t>Separate Confinement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7063" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70C905F9" w14:textId="24E1A760" w:rsidR="00880429" w:rsidRDefault="00880429" w:rsidP="00880429">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="002E2693">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Confinement for the purposes of, and in accordance with,</w:t>
             </w:r>
             <w:r w:rsidR="00F45792">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> s </w:t>
             </w:r>
             <w:r w:rsidRPr="002E2693">
@@ -7486,85 +7692,77 @@
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Superintendent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7063" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A9146FF" w14:textId="71564ECE" w:rsidR="00880429" w:rsidRPr="00E906C4" w:rsidRDefault="00880429" w:rsidP="00880429">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00006F65">
               <w:t>The Superintendent as defined in</w:t>
             </w:r>
             <w:r w:rsidR="00F45792">
               <w:t xml:space="preserve"> s </w:t>
             </w:r>
             <w:r w:rsidRPr="00006F65">
               <w:t xml:space="preserve">36 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r w:rsidRPr="00C436E4">
                 <w:rPr>
                   <w:i/>
                 </w:rPr>
                 <w:t>Prisons Act 1981</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00006F65">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">and </w:t>
             </w:r>
             <w:r w:rsidRPr="00006F65">
               <w:t xml:space="preserve">includes any reference to the position responsible for the management of a private prison under Part IIIA </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r w:rsidRPr="00C436E4">
                 <w:rPr>
                   <w:i/>
                 </w:rPr>
                 <w:t>Prisons Act 1981</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00006F65">
-              <w:t xml:space="preserve">. This does not extend to the </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> of the prison.</w:t>
+              <w:t>. This does not extend to the OIC of the prison.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00880429" w14:paraId="54A201FA" w14:textId="77777777" w:rsidTr="00DF778C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2117" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="62887BCC" w14:textId="72BF0A31" w:rsidR="00880429" w:rsidRDefault="00880429" w:rsidP="00880429">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="007A387F">
               <w:t>Supervision Level</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7063" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2902346D" w14:textId="3A76C6D8" w:rsidR="00880429" w:rsidRPr="00006F65" w:rsidRDefault="00880429" w:rsidP="00880429">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
@@ -7583,2207 +7781,1537 @@
           <w:p w14:paraId="7360532D" w14:textId="1A8A41D4" w:rsidR="00880429" w:rsidRPr="002959FB" w:rsidRDefault="00880429" w:rsidP="00880429">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E2799">
               <w:t>Supervision Plan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7063" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D44E481" w14:textId="77777777" w:rsidR="00880429" w:rsidRDefault="00880429" w:rsidP="00880429">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">An individualised plan that details and describes key elements for managing prisoners which includes but not limited to: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76FEDF8F" w14:textId="77777777" w:rsidR="00880429" w:rsidRDefault="00880429" w:rsidP="00880429">
+          <w:p w14:paraId="76FEDF8F" w14:textId="77777777" w:rsidR="00880429" w:rsidRDefault="00880429" w:rsidP="002E63DF">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+              </w:tabs>
+              <w:ind w:left="490" w:hanging="425"/>
             </w:pPr>
             <w:r>
               <w:t>Delivery of entitlements and privileges</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D1EF03D" w14:textId="77777777" w:rsidR="00880429" w:rsidRDefault="00880429" w:rsidP="00880429">
+          <w:p w14:paraId="1D1EF03D" w14:textId="77777777" w:rsidR="00880429" w:rsidRDefault="00880429" w:rsidP="002E63DF">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+              </w:tabs>
+              <w:ind w:left="490" w:hanging="425"/>
             </w:pPr>
             <w:r>
               <w:t>Proposed behavioural management strategies</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5163DF1B" w14:textId="34FDB287" w:rsidR="00880429" w:rsidRPr="00006F65" w:rsidRDefault="00880429" w:rsidP="00880429">
+          <w:p w14:paraId="5163DF1B" w14:textId="34FDB287" w:rsidR="00880429" w:rsidRPr="00006F65" w:rsidRDefault="00880429" w:rsidP="002E63DF">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+              </w:tabs>
+              <w:ind w:left="490" w:hanging="425"/>
             </w:pPr>
             <w:r>
               <w:t>Internal escort information (</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="001A3042">
               <w:t>eg</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:t xml:space="preserve"> required staff, recommended restraints)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C6ABC" w14:paraId="4B58B415" w14:textId="77777777" w:rsidTr="00DF778C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2117" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="68BA4284" w14:textId="5D95C59D" w:rsidR="009C6ABC" w:rsidRPr="004E2799" w:rsidRDefault="009C6ABC" w:rsidP="00880429">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00456604">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Support and Monitoring System (SAMS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7063" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="25017321" w14:textId="77777777" w:rsidR="009C6ABC" w:rsidRPr="009C6ABC" w:rsidRDefault="009C6ABC" w:rsidP="00974BFE">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C6ABC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>SAMS is a whole of prison approach to the way prisoners who require multi-disciplinary intervention are identified and monitored. The system provides a standardised approach across all prisons managing prisoners identified as:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43AA893D" w14:textId="77777777" w:rsidR="009C6ABC" w:rsidRPr="009C6ABC" w:rsidRDefault="009C6ABC" w:rsidP="009C6ABC">
+          <w:p w14:paraId="43AA893D" w14:textId="77777777" w:rsidR="009C6ABC" w:rsidRPr="009C6ABC" w:rsidRDefault="009C6ABC" w:rsidP="002E63DF">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+              </w:tabs>
+              <w:ind w:left="490" w:hanging="425"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C6ABC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>'Disturbed and Vulnerable'</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="005FB13F" w14:textId="77777777" w:rsidR="009C6ABC" w:rsidRPr="009C6ABC" w:rsidRDefault="009C6ABC" w:rsidP="009C6ABC">
+          <w:p w14:paraId="005FB13F" w14:textId="77777777" w:rsidR="009C6ABC" w:rsidRPr="009C6ABC" w:rsidRDefault="009C6ABC" w:rsidP="002E63DF">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+              </w:tabs>
+              <w:ind w:left="490" w:hanging="425"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C6ABC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>long-term (chronic) risk to self</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="721F6752" w14:textId="77777777" w:rsidR="009C6ABC" w:rsidRPr="009C6ABC" w:rsidRDefault="009C6ABC" w:rsidP="009C6ABC">
+          <w:p w14:paraId="721F6752" w14:textId="77777777" w:rsidR="009C6ABC" w:rsidRPr="009C6ABC" w:rsidRDefault="009C6ABC" w:rsidP="002E63DF">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="720"/>
+              </w:tabs>
+              <w:ind w:left="490" w:hanging="425"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C6ABC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>experiencing sensitive cultural or spiritual issues.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C96AC31" w14:textId="39CB9FCA" w:rsidR="009C6ABC" w:rsidRDefault="009C6ABC" w:rsidP="009C6ABC">
+          <w:p w14:paraId="4C96AC31" w14:textId="396A8A30" w:rsidR="009C6ABC" w:rsidRDefault="009C6ABC" w:rsidP="009C6ABC">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:keepNext/>
             </w:pPr>
             <w:r w:rsidRPr="009C6ABC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">The purpose of SAMS is to make sure there is a collaborative, coordinated approach to identifying and managing prisoners who are not an immediate risk to themselves, </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="009C6ABC">
+            <w:r w:rsidR="00675B5D" w:rsidRPr="009C6ABC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
-              <w:t>however</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>however,</w:t>
+            </w:r>
             <w:r w:rsidRPr="009C6ABC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> require additional support, intervention and/or monitoring in prison.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EA0FA1" w14:paraId="0BF55213" w14:textId="77777777" w:rsidTr="00DF778C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2117" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="18F75F5E" w14:textId="5C4E536E" w:rsidR="00EA0FA1" w:rsidRPr="00456604" w:rsidRDefault="00EA0FA1" w:rsidP="00880429">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Woman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7063" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="65125936" w14:textId="2DB780F7" w:rsidR="00EA0FA1" w:rsidRPr="00EA0FA1" w:rsidRDefault="00544582" w:rsidP="009C6ABC">
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidR="00EA0FA1">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">n adult female human being. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="05C75725" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="00CB62AA" w:rsidRDefault="003D708E" w:rsidP="00CB62AA">
+    <w:p w14:paraId="1206A628" w14:textId="77777777" w:rsidR="00F029A4" w:rsidRDefault="00F029A4" w:rsidP="00F029A4"/>
+    <w:p w14:paraId="03B61EA5" w14:textId="1AB1768E" w:rsidR="004644CD" w:rsidRPr="00F029A4" w:rsidRDefault="004644CD" w:rsidP="002107E4">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Toc236653083"/>
+      <w:r w:rsidRPr="00F029A4">
+        <w:t>Annexures</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+    </w:p>
+    <w:p w14:paraId="7CC2525D" w14:textId="77777777" w:rsidR="004644CD" w:rsidRDefault="004644CD" w:rsidP="00F029A4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Toc120256190"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Related_COPPS_and"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc236653084"/>
+      <w:bookmarkEnd w:id="25"/>
+      <w:r>
+        <w:t>Related COPPs</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45DEC35A" w14:textId="77777777" w:rsidR="004644CD" w:rsidRPr="007807B2" w:rsidRDefault="004644CD" w:rsidP="004644CD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidRPr="007807B2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 10.1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="0094534D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>–</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="007807B2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Prisoner Behaviour Management</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0DF9406B" w14:textId="77777777" w:rsidR="004644CD" w:rsidRPr="00974BFE" w:rsidRDefault="004644CD" w:rsidP="004644CD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="005D2284">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 10.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r w:rsidRPr="005D2284">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> – Prisoner </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Offences and </w:t>
+        </w:r>
+        <w:r w:rsidRPr="005D2284">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Charges</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2E2911DA" w14:textId="77777777" w:rsidR="004644CD" w:rsidRPr="004D577E" w:rsidRDefault="004644CD" w:rsidP="004644CD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidRPr="008E7207">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="008E7207">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>14.5 – Authorised Absences and Absence Permits</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="05C75725" w14:textId="67C8FA3E" w:rsidR="003D708E" w:rsidRPr="00CB62AA" w:rsidRDefault="003D708E" w:rsidP="00F029A4">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="_Toc236653085"/>
       <w:r w:rsidRPr="00CB62AA">
         <w:t>Related legislation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="27"/>
       <w:r w:rsidRPr="00CB62AA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57B394D5" w14:textId="48B53287" w:rsidR="00732446" w:rsidRDefault="00B477FF" w:rsidP="00974BFE">
+    <w:p w14:paraId="57B394D5" w14:textId="48B53287" w:rsidR="00732446" w:rsidRDefault="00B477FF" w:rsidP="009D4448">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="709"/>
+        </w:tabs>
+        <w:ind w:left="709"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00974BFE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Prisons Act 1981</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A604300" w14:textId="0886DED5" w:rsidR="004D577E" w:rsidRPr="00974BFE" w:rsidRDefault="004D577E" w:rsidP="00974BFE">
+    <w:p w14:paraId="6A604300" w14:textId="0886DED5" w:rsidR="004D577E" w:rsidRPr="00201797" w:rsidRDefault="004D577E" w:rsidP="009D4448">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
-        <w:rPr>
-[...8 lines deleted...]
-        </w:rPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="709"/>
+        </w:tabs>
+        <w:ind w:left="709"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00201797">
         <w:t>Prisons Regulations 1982</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="704686FA" w14:textId="6C48DDF2" w:rsidR="003E719E" w:rsidRDefault="003E719E">
-      <w:bookmarkStart w:id="27" w:name="_Toc178286"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc178286"/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="649B7923" w14:textId="41F8B322" w:rsidR="002E5756" w:rsidRDefault="002E5756" w:rsidP="00544582">
+    <w:p w14:paraId="649B7923" w14:textId="41F8B322" w:rsidR="002E5756" w:rsidRDefault="002E5756" w:rsidP="002631AD">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc120256191"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="_Toc236653086"/>
       <w:r w:rsidRPr="00B477FF">
         <w:lastRenderedPageBreak/>
         <w:t>Assurance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p w14:paraId="588703EB" w14:textId="2768BD77" w:rsidR="00054B75" w:rsidRDefault="002E5756" w:rsidP="00C50A1B">
       <w:r>
         <w:t>It is expected that</w:t>
       </w:r>
       <w:r w:rsidRPr="009D516D">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F8054A3" w14:textId="77777777" w:rsidR="00C50A1B" w:rsidRDefault="00C50A1B" w:rsidP="00C50A1B"/>
-    <w:p w14:paraId="4A05E6F2" w14:textId="77777777" w:rsidR="00C50A1B" w:rsidRPr="000F16F8" w:rsidRDefault="00C50A1B" w:rsidP="004D577E">
+    <w:p w14:paraId="4A05E6F2" w14:textId="1B5C7F5D" w:rsidR="00C50A1B" w:rsidRPr="000F16F8" w:rsidRDefault="00C50A1B" w:rsidP="004D577E">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="717"/>
         </w:tabs>
         <w:ind w:left="714"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Prisons will undertake local </w:t>
       </w:r>
       <w:r w:rsidRPr="000F16F8">
         <w:t xml:space="preserve">compliance in accordance with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
-        <w:r w:rsidRPr="00E97E44">
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidRPr="004644CD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Compliance Manual</w:t>
+          <w:t>Compliance Manual.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="000F16F8">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="5F79A828" w14:textId="77777777" w:rsidR="00C50A1B" w:rsidRDefault="00C50A1B" w:rsidP="004D577E">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="717"/>
         </w:tabs>
         <w:ind w:left="714"/>
       </w:pPr>
       <w:r>
         <w:t>The relevant Deputy Commissioner will undertake management oversight as required.</w:t>
       </w:r>
       <w:r w:rsidRPr="000F16F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5934E2FE" w14:textId="0036E57E" w:rsidR="00C50A1B" w:rsidRPr="000F16F8" w:rsidRDefault="00707811" w:rsidP="004D577E">
+    <w:p w14:paraId="5934E2FE" w14:textId="2C032EB6" w:rsidR="00C50A1B" w:rsidRPr="000F16F8" w:rsidRDefault="00707811" w:rsidP="004D577E">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="717"/>
         </w:tabs>
         <w:ind w:left="714"/>
       </w:pPr>
       <w:r>
         <w:t>Operational Compliance</w:t>
       </w:r>
       <w:r w:rsidR="00C50A1B">
         <w:t xml:space="preserve"> will undertake checks </w:t>
       </w:r>
       <w:r w:rsidR="00C50A1B" w:rsidRPr="000F16F8">
         <w:t xml:space="preserve">in accordance with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidR="00C50A1B" w:rsidRPr="00E97E44">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Compliance Framework</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C50A1B" w:rsidRPr="000F16F8">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A636869" w14:textId="77777777" w:rsidR="00EA0FA1" w:rsidRDefault="00C50A1B" w:rsidP="004D577E">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="717"/>
         </w:tabs>
         <w:ind w:left="714"/>
       </w:pPr>
       <w:r w:rsidRPr="000F16F8">
         <w:t xml:space="preserve">Independent </w:t>
       </w:r>
       <w:r>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="000F16F8">
         <w:t xml:space="preserve">versight </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">will be undertaken as required. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CD53099" w14:textId="77777777" w:rsidR="00EA0FA1" w:rsidRPr="00263EA5" w:rsidRDefault="00EA0FA1" w:rsidP="00263EA5"/>
-    <w:p w14:paraId="613CB9AB" w14:textId="7F38B06D" w:rsidR="00606E93" w:rsidRPr="003E719E" w:rsidRDefault="00606E93" w:rsidP="00EA0FA1">
+    <w:p w14:paraId="613CB9AB" w14:textId="7F38B06D" w:rsidR="00606E93" w:rsidRPr="003E719E" w:rsidRDefault="00606E93" w:rsidP="002631AD">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Toc120256192"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="_Toc236653087"/>
       <w:r w:rsidRPr="00EA0FA1">
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00054B75" w:rsidRPr="00EA0FA1">
         <w:t>ocument Version H</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA0FA1">
         <w:t>istory</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="30"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable1"/>
         <w:tblW w:w="10194" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1102"/>
         <w:gridCol w:w="2244"/>
-        <w:gridCol w:w="2991"/>
-        <w:gridCol w:w="2022"/>
+        <w:gridCol w:w="3170"/>
+        <w:gridCol w:w="1843"/>
         <w:gridCol w:w="1835"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00025E92" w:rsidRPr="00606E93" w14:paraId="70A1F081" w14:textId="5F6B81F2" w:rsidTr="00135E4A">
+      <w:tr w:rsidR="00025E92" w:rsidRPr="00606E93" w14:paraId="70A1F081" w14:textId="5F6B81F2" w:rsidTr="0040387B">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1102" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2DCCB"/>
           </w:tcPr>
-          <w:p w14:paraId="71ABADE9" w14:textId="77777777" w:rsidR="00025E92" w:rsidRPr="00606E93" w:rsidRDefault="00025E92" w:rsidP="00606E93">
+          <w:p w14:paraId="71ABADE9" w14:textId="77777777" w:rsidR="00025E92" w:rsidRPr="004D310B" w:rsidRDefault="00025E92" w:rsidP="00606E93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
+                <w:color w:val="305497"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00606E93">
+            <w:r w:rsidRPr="004D310B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
+                <w:color w:val="305497"/>
               </w:rPr>
               <w:t>Version no</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2244" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2DCCB"/>
           </w:tcPr>
-          <w:p w14:paraId="623BBDDA" w14:textId="77777777" w:rsidR="00025E92" w:rsidRPr="00606E93" w:rsidRDefault="00025E92" w:rsidP="00606E93">
+          <w:p w14:paraId="623BBDDA" w14:textId="77777777" w:rsidR="00025E92" w:rsidRPr="004D310B" w:rsidRDefault="00025E92" w:rsidP="00606E93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
+                <w:color w:val="305497"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00606E93">
+            <w:r w:rsidRPr="004D310B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
+                <w:color w:val="305497"/>
               </w:rPr>
               <w:t>Primary author(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2991" w:type="dxa"/>
+            <w:tcW w:w="3170" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2DCCB"/>
           </w:tcPr>
-          <w:p w14:paraId="28EF37ED" w14:textId="77777777" w:rsidR="00025E92" w:rsidRPr="00606E93" w:rsidRDefault="00025E92" w:rsidP="00606E93">
+          <w:p w14:paraId="28EF37ED" w14:textId="77777777" w:rsidR="00025E92" w:rsidRPr="004D310B" w:rsidRDefault="00025E92" w:rsidP="00606E93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
+                <w:color w:val="305497"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00606E93">
+            <w:r w:rsidRPr="004D310B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
+                <w:color w:val="305497"/>
               </w:rPr>
               <w:t>Description of version</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2022" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2DCCB"/>
           </w:tcPr>
-          <w:p w14:paraId="7C414FDE" w14:textId="77777777" w:rsidR="00025E92" w:rsidRPr="00606E93" w:rsidRDefault="00025E92" w:rsidP="00606E93">
+          <w:p w14:paraId="7C414FDE" w14:textId="77777777" w:rsidR="00025E92" w:rsidRPr="004D310B" w:rsidRDefault="00025E92" w:rsidP="00606E93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
+                <w:color w:val="305497"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00606E93">
+            <w:r w:rsidRPr="004D310B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
+                <w:color w:val="305497"/>
               </w:rPr>
               <w:t>Date completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1835" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2DCCB"/>
           </w:tcPr>
-          <w:p w14:paraId="3A651CFF" w14:textId="55675105" w:rsidR="00025E92" w:rsidRPr="00606E93" w:rsidRDefault="00025E92" w:rsidP="00606E93">
+          <w:p w14:paraId="3A651CFF" w14:textId="55675105" w:rsidR="00025E92" w:rsidRPr="004D310B" w:rsidRDefault="00025E92" w:rsidP="00606E93">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
+                <w:color w:val="305497"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="004D310B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
+                <w:color w:val="305497"/>
               </w:rPr>
               <w:t>Effective date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00025E92" w:rsidRPr="00606E93" w14:paraId="38460C91" w14:textId="541634AF" w:rsidTr="00135E4A">
-[...617 lines deleted...]
-      <w:tr w:rsidR="00025E92" w:rsidRPr="00606E93" w14:paraId="568B6679" w14:textId="3569C068" w:rsidTr="00135E4A">
+      <w:tr w:rsidR="00025E92" w:rsidRPr="00606E93" w14:paraId="568B6679" w14:textId="3569C068" w:rsidTr="00162D26">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1102" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0581BA09" w14:textId="66AD61F1" w:rsidR="00025E92" w:rsidRDefault="00025E92" w:rsidP="00C21A32">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>1.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2244" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5CCAA809" w14:textId="647F7471" w:rsidR="00025E92" w:rsidRDefault="00025E92" w:rsidP="00C21A32">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2991" w:type="dxa"/>
+            <w:tcW w:w="3170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="659D4705" w14:textId="16768DD3" w:rsidR="00025E92" w:rsidRDefault="00025E92" w:rsidP="0019739E">
+          <w:p w14:paraId="39FF6BBD" w14:textId="77777777" w:rsidR="00025E92" w:rsidRDefault="00025E92" w:rsidP="0019739E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Approved by the Commissioner</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="659D4705" w14:textId="23900ABD" w:rsidR="00745435" w:rsidRDefault="00745435" w:rsidP="0019739E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>CM:S21/48509</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2022" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5DBA7E48" w14:textId="50AE4BE0" w:rsidR="00025E92" w:rsidRDefault="00025E92" w:rsidP="0019739E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>19 May 2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1835" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3507340B" w14:textId="54E6516C" w:rsidR="00025E92" w:rsidRDefault="00CA013C" w:rsidP="0019739E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>19 July 2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00544582" w:rsidRPr="00606E93" w14:paraId="7BB4BEEE" w14:textId="77777777" w:rsidTr="00135E4A">
-[...97 lines deleted...]
-      <w:tr w:rsidR="00544582" w:rsidRPr="00606E93" w14:paraId="5671E9FF" w14:textId="77777777" w:rsidTr="00135E4A">
+      <w:tr w:rsidR="00544582" w:rsidRPr="00606E93" w14:paraId="5671E9FF" w14:textId="77777777" w:rsidTr="00162D26">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1102" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F158654" w14:textId="4AAABF43" w:rsidR="00544582" w:rsidRDefault="00544582" w:rsidP="00544582">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>2.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2244" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="27CF495E" w14:textId="59B23004" w:rsidR="00544582" w:rsidRDefault="00544582" w:rsidP="00544582">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A43F6">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2991" w:type="dxa"/>
+            <w:tcW w:w="3170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="563E5092" w14:textId="5F962A47" w:rsidR="00544582" w:rsidRDefault="00544582" w:rsidP="00544582">
+          <w:p w14:paraId="563E5092" w14:textId="29507F92" w:rsidR="00544582" w:rsidRDefault="00544582" w:rsidP="00544582">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Approved by the A/Director Operational Projects, Policy, Compliance and Contracts</w:t>
+              <w:t>Approved by A/Director Operational Projects, Policy, Compliance and Contracts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2022" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2FA5DE70" w14:textId="3C7ED88E" w:rsidR="00544582" w:rsidRDefault="00544582" w:rsidP="00544582">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>2 March 2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1835" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="095329A9" w14:textId="7CE31107" w:rsidR="00544582" w:rsidRDefault="00844429" w:rsidP="00544582">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="00544582">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> March 2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A3384" w:rsidRPr="00606E93" w14:paraId="402B429C" w14:textId="77777777" w:rsidTr="00135E4A">
-[...91 lines deleted...]
-      <w:tr w:rsidR="007A3384" w:rsidRPr="00606E93" w14:paraId="7D166D34" w14:textId="77777777" w:rsidTr="00135E4A">
+      <w:tr w:rsidR="007A3384" w:rsidRPr="00606E93" w14:paraId="7D166D34" w14:textId="77777777" w:rsidTr="00162D26">
+        <w:trPr>
+          <w:trHeight w:val="579"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1102" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="394AD29D" w14:textId="75C80423" w:rsidR="007A3384" w:rsidRDefault="007A3384" w:rsidP="00544582">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>3.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2244" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="067EA482" w14:textId="3077CD63" w:rsidR="007A3384" w:rsidRPr="009A43F6" w:rsidRDefault="007A3384" w:rsidP="00544582">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2991" w:type="dxa"/>
+            <w:tcW w:w="3170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4379D00A" w14:textId="374EAAF0" w:rsidR="007A3384" w:rsidRDefault="007A3384" w:rsidP="00544582">
+          <w:p w14:paraId="5EA7D36F" w14:textId="77777777" w:rsidR="00745435" w:rsidRDefault="007A3384" w:rsidP="00544582">
             <w:r>
-              <w:t xml:space="preserve">Approved by the Commissioner </w:t>
+              <w:t>Approved by the Commissioner</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4379D00A" w14:textId="0496724F" w:rsidR="007A3384" w:rsidRDefault="00745435" w:rsidP="00544582">
+            <w:r>
+              <w:t>CM:S22/99426</w:t>
+            </w:r>
+            <w:r w:rsidR="007A3384">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2022" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="332EEE0B" w14:textId="5A393D91" w:rsidR="007A3384" w:rsidRDefault="007A3384" w:rsidP="00544582">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>3 November 2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="538CE6E3" w14:textId="77777777" w:rsidR="007A3384" w:rsidRDefault="007A3384" w:rsidP="00544582">
+          <w:p w14:paraId="2A6EF0BE" w14:textId="35CD00BC" w:rsidR="00135E4A" w:rsidRDefault="007A3384" w:rsidP="00544582">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>4 November 2022</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E182A24" w14:textId="77777777" w:rsidR="00135E4A" w:rsidRDefault="00135E4A" w:rsidP="00544582">
-[...14 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00135E4A" w:rsidRPr="00606E93" w14:paraId="6329C70A" w14:textId="77777777" w:rsidTr="00135E4A">
-[...107 lines deleted...]
-      <w:tr w:rsidR="00135E4A" w:rsidRPr="00606E93" w14:paraId="47D1359F" w14:textId="77777777" w:rsidTr="00135E4A">
+      <w:tr w:rsidR="00135E4A" w:rsidRPr="00606E93" w14:paraId="47D1359F" w14:textId="77777777" w:rsidTr="00162D26">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1102" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="46F6D73B" w14:textId="15F1D7D9" w:rsidR="00135E4A" w:rsidRDefault="00135E4A" w:rsidP="00544582">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>4.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2244" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="06ABCA67" w14:textId="6EFC22C8" w:rsidR="00135E4A" w:rsidRDefault="00135E4A" w:rsidP="00544582">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008433F2">
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2991" w:type="dxa"/>
+            <w:tcW w:w="3170" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07808E57" w14:textId="404D2F60" w:rsidR="00135E4A" w:rsidRDefault="00135E4A" w:rsidP="0055344D">
             <w:r w:rsidRPr="00135E4A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Approved by </w:t>
             </w:r>
             <w:r w:rsidR="0055344D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>the Commissioner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2022" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="69E14691" w14:textId="3244B239" w:rsidR="00135E4A" w:rsidRDefault="004566A1" w:rsidP="00544582">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>7 December 2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1835" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="025D13E7" w14:textId="4432D51C" w:rsidR="00135E4A" w:rsidRDefault="004566A1" w:rsidP="00135E4A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="203"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>14 December 2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14860" w:rsidRPr="00606E93" w14:paraId="588EA195" w14:textId="77777777" w:rsidTr="00135E4A">
+      <w:tr w:rsidR="00E14860" w:rsidRPr="00606E93" w14:paraId="588EA195" w14:textId="77777777" w:rsidTr="00162D26">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A451342" w14:textId="72E32E7A" w:rsidR="00E14860" w:rsidRDefault="00E14860" w:rsidP="00544582">
+          <w:p w14:paraId="1A451342" w14:textId="5F58E138" w:rsidR="00E14860" w:rsidRDefault="009D4448" w:rsidP="00544582">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>4.1</w:t>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00E14860">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2244" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="670088A4" w14:textId="54B5A15F" w:rsidR="00E14860" w:rsidRPr="008433F2" w:rsidRDefault="00C05090" w:rsidP="00544582">
             <w:r>
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2991" w:type="dxa"/>
+            <w:tcW w:w="3170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19676C07" w14:textId="77777777" w:rsidR="00E14860" w:rsidRDefault="00C05090" w:rsidP="0055344D">
+          <w:p w14:paraId="7A7C6CAE" w14:textId="77777777" w:rsidR="00C05090" w:rsidRDefault="00C05090" w:rsidP="0055344D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>Minor amendment to align paragraph</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="1A86E83A" w14:textId="0011A2BB" w:rsidR="00C05090" w:rsidRPr="00135E4A" w:rsidRDefault="00C05090" w:rsidP="0055344D">
+              <w:t>Approved by A/Director, Operational Policy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A86E83A" w14:textId="5E0B0F55" w:rsidR="00BF6260" w:rsidRPr="00135E4A" w:rsidRDefault="00BF6260" w:rsidP="0055344D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>Approved by A/Director, Operational Policy, Compliance and Contracts</w:t>
+              <w:t>CM:S23/60053</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2022" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4487BB15" w14:textId="0D0C0558" w:rsidR="00E14860" w:rsidRDefault="00C05090" w:rsidP="00544582">
+          <w:p w14:paraId="4487BB15" w14:textId="16A714F3" w:rsidR="00E14860" w:rsidRDefault="009E6AE4" w:rsidP="00544582">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>15 June 2023</w:t>
+              <w:t>27</w:t>
+            </w:r>
+            <w:r w:rsidR="00C05090">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> June 2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2620EF72" w14:textId="527BF157" w:rsidR="00E14860" w:rsidRDefault="00D17DBE" w:rsidP="00135E4A">
+          <w:p w14:paraId="2620EF72" w14:textId="7751278F" w:rsidR="00E14860" w:rsidRDefault="00D17DBE" w:rsidP="00135E4A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="203"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
-              <w:t>26 June 2023</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00745435">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> June 2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00162D26" w:rsidRPr="00606E93" w14:paraId="5C01A55C" w14:textId="77777777" w:rsidTr="00162D26">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1102" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A99003C" w14:textId="1E19D992" w:rsidR="00162D26" w:rsidRDefault="00162D26" w:rsidP="00162D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>6.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2244" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AAAB6AB" w14:textId="1AB6733B" w:rsidR="00162D26" w:rsidRDefault="00162D26" w:rsidP="00162D26">
+            <w:r>
+              <w:t>Operational Policy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="646F5F06" w14:textId="2E9E7B50" w:rsidR="00162D26" w:rsidRDefault="00162D26" w:rsidP="00162D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approved by A/Assistant  Commissioner Operational Support Services </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="722E92CA" w14:textId="7ADBE9CD" w:rsidR="00162D26" w:rsidRDefault="00162D26" w:rsidP="00162D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>CM:S26/58780</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FC232F5" w14:textId="091E4944" w:rsidR="00162D26" w:rsidRDefault="00847998" w:rsidP="00162D26">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>13 July 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5829F0A4" w14:textId="53127936" w:rsidR="00162D26" w:rsidRDefault="00847998" w:rsidP="00162D26">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="203"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>3 August 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0B3EB66E" w14:textId="77777777" w:rsidR="006A101B" w:rsidRDefault="006A101B" w:rsidP="00CB62AA">
+    <w:p w14:paraId="6CBF1AD0" w14:textId="3F8E22B9" w:rsidR="006A101B" w:rsidRDefault="006A101B" w:rsidP="00CB62AA">
       <w:pPr>
         <w:pStyle w:val="H1nonumber"/>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Appendix_A_-"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkStart w:id="31" w:name="_Appendix_A_-"/>
+      <w:bookmarkStart w:id="32" w:name="_Appendix_A-"/>
+      <w:bookmarkStart w:id="33" w:name="_Appendix_A-_Management"/>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
-    </w:p>
-[...88 lines deleted...]
-      </w:pPr>
+      <w:bookmarkEnd w:id="33"/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="367AADE0" w14:textId="65DCD3ED" w:rsidR="00057D4A" w:rsidRPr="00CB62AA" w:rsidRDefault="006E6BA2" w:rsidP="00CB62AA">
       <w:pPr>
         <w:pStyle w:val="H1nonumber"/>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Toc120256193"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc236653088"/>
       <w:r w:rsidRPr="00CB62AA">
         <w:lastRenderedPageBreak/>
         <w:t>Appendix A</w:t>
       </w:r>
       <w:r w:rsidR="00707811" w:rsidRPr="00CB62AA">
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="002E6397" w:rsidRPr="00CB62AA">
         <w:t>Management of Prisoners on a 36(3) Order</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="34"/>
     </w:p>
     <w:p w14:paraId="2DD519F7" w14:textId="48602278" w:rsidR="00E07BBA" w:rsidRPr="00974BFE" w:rsidRDefault="00E07BBA" w:rsidP="00974BFE">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00974BFE">
         <w:t xml:space="preserve">If any </w:t>
       </w:r>
       <w:r w:rsidR="007B2E74" w:rsidRPr="00974BFE">
         <w:t xml:space="preserve">minimum </w:t>
       </w:r>
       <w:r w:rsidRPr="00974BFE">
         <w:t>entitlement is not met a note must be recorded on the Supervision Log on TOMS.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable11112"/>
         <w:tblW w:w="10201" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2389"/>
         <w:gridCol w:w="7812"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E07BBA" w14:paraId="5904A605" w14:textId="77777777" w:rsidTr="001A3042">
+      <w:tr w:rsidR="00E07BBA" w14:paraId="5904A605" w14:textId="77777777" w:rsidTr="0040387B">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="6A1A41"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2DCCB"/>
           </w:tcPr>
           <w:p w14:paraId="6351ED2C" w14:textId="77777777" w:rsidR="00E07BBA" w:rsidRPr="00CB62AA" w:rsidRDefault="00E07BBA" w:rsidP="00137275">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
-            <w:r w:rsidRPr="00CB62AA">
+            <w:r w:rsidRPr="004D310B">
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
               <w:t>Minimum Entitlements</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E07BBA" w14:paraId="12D5ECE8" w14:textId="77777777" w:rsidTr="001A3042">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2389" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="22620362" w14:textId="77777777" w:rsidR="00E07BBA" w:rsidRDefault="00E07BBA" w:rsidP="005B32BA">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Accommodation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7812" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="252879DB" w14:textId="504F1CDD" w:rsidR="00E07BBA" w:rsidRPr="006E51C5" w:rsidRDefault="00E07BBA" w:rsidP="005B32BA">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E51C5">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The cell shall be of such a size and ventilated and lighted not to cause injury to health of the prisoner.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1CD78354" w14:textId="77777777" w:rsidR="00E07BBA" w:rsidRDefault="00E07BBA" w:rsidP="005B32BA">
             <w:r>
               <w:t>Clean bedding and access to sanitation facilities.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E07BBA" w14:paraId="31E0E0CD" w14:textId="77777777" w:rsidTr="001A3042">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2389" w:type="dxa"/>
@@ -9833,58 +9361,56 @@
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Prison issued and, in certain circumstances and subject to certain requirements in accordance with the </w:t>
             </w:r>
             <w:r w:rsidRPr="00534552">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
               </w:rPr>
               <w:t>Prisons Regulations 1982</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
               </w:rPr>
               <w:footnoteReference w:id="7"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="001A3042">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t>eg</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> Court appearances), the prisoner’s own clothes.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E07BBA" w14:paraId="075DB99D" w14:textId="77777777" w:rsidTr="001A3042">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1B1CF3BD" w14:textId="77777777" w:rsidR="00E07BBA" w:rsidRDefault="00E07BBA" w:rsidP="005B32BA">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
@@ -10004,59 +9530,57 @@
           </w:p>
           <w:p w14:paraId="22D657EE" w14:textId="7B3C637F" w:rsidR="00C467D9" w:rsidRDefault="00C467D9" w:rsidP="005B32BA">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Location of Meals</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7812" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="13F7FE09" w14:textId="4F6E4087" w:rsidR="00CD307C" w:rsidRDefault="00F6461C" w:rsidP="005B32BA">
+          <w:p w14:paraId="13F7FE09" w14:textId="2358B846" w:rsidR="00CD307C" w:rsidRDefault="00F6461C" w:rsidP="005B32BA">
             <w:r>
               <w:t xml:space="preserve">Provided in cell or as the Superintendent </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...3 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="000B7F93">
+              <w:t>directs but</w:t>
+            </w:r>
             <w:r>
               <w:t xml:space="preserve"> separate from other prisoners.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E07BBA" w14:paraId="1B12004B" w14:textId="77777777" w:rsidTr="001A3042">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31A66B04" w14:textId="77777777" w:rsidR="00E07BBA" w:rsidRDefault="00E07BBA" w:rsidP="005B32BA">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -10139,59 +9663,51 @@
               <w:t>The prisoner shall be p</w:t>
             </w:r>
             <w:r w:rsidRPr="00941CA5">
               <w:t>rovided with physical and men</w:t>
             </w:r>
             <w:r>
               <w:t>tal health care that meets the prisoners’</w:t>
             </w:r>
             <w:r w:rsidRPr="00941CA5">
               <w:t xml:space="preserve"> essential physical and psychological needs.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B4D3FC2" w14:textId="77777777" w:rsidR="00DA4B43" w:rsidRDefault="00DA4B43" w:rsidP="00CB62AA">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7D93B6F6" w14:textId="2F2FD70C" w:rsidR="00DA4B43" w:rsidRDefault="00DA4B43" w:rsidP="00CB62AA">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Consideration shall be given to the </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> vulnerabilities (</w:t>
+              <w:t>Consideration shall be given to the prisoners vulnerabilities (</w:t>
             </w:r>
             <w:r w:rsidR="001A3042">
               <w:t>eg</w:t>
             </w:r>
             <w:r w:rsidRPr="00094104">
               <w:t xml:space="preserve"> disability</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="00094104">
               <w:t>mental health condition</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">s). </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="26DEF221" w14:textId="77777777" w:rsidR="00DA4B43" w:rsidRDefault="00DA4B43" w:rsidP="00CB62AA">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="51FBB215" w14:textId="288AD35E" w:rsidR="00DA4B43" w:rsidRDefault="00DA4B43" w:rsidP="00CB62AA">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
@@ -10225,108 +9741,98 @@
             <w:r w:rsidRPr="00CB62AA">
               <w:t>Suitably qualified health service personnel shall monitor on a regular, preferably daily, basis the physical and mental health of all prisoners in separate confinement</w:t>
             </w:r>
             <w:r w:rsidR="00DA4B43" w:rsidRPr="00CB62AA">
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2D2D5609" w14:textId="77777777" w:rsidR="00CB62AA" w:rsidRPr="00CB62AA" w:rsidRDefault="00CB62AA" w:rsidP="00CB62AA">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3EF9BE9A" w14:textId="77777777" w:rsidR="00DA4B43" w:rsidRPr="00CB62AA" w:rsidRDefault="00DA4B43" w:rsidP="00CB62AA">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00CB62AA">
               <w:t>At the discretion of Superintendent, review by Psychological and/or HS may be in sight of but out of hearing of an officer.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="403913AA" w14:textId="52072E1E" w:rsidR="00F6461C" w:rsidRPr="00DF6909" w:rsidRDefault="00F73A50" w:rsidP="00CB62AA">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00F73A50">
-              <w:t xml:space="preserve">The Superintendent may, on advice from HS clinical staff and/or staff from Mental Health, Alcohol and other Drugs </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> recommend the immediate removal of the prisoner from separate confinement, or changes to the confinement regime, where considered necessary for the prisoner’s physical or mental health.</w:t>
+              <w:t>The Superintendent may, on advice from HS clinical staff and/or staff from Mental Health, Alcohol and other Drugs Services,, recommend the immediate removal of the prisoner from separate confinement, or changes to the confinement regime, where considered necessary for the prisoner’s physical or mental health.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DF03C2" w14:paraId="1AC638DE" w14:textId="77777777" w:rsidTr="001A3042">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0094C52D" w14:textId="70991CE8" w:rsidR="00DF03C2" w:rsidRDefault="00DF03C2" w:rsidP="005B32BA">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Personal Hygiene</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7812" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="665D0CF0" w14:textId="112D5E0C" w:rsidR="00DF03C2" w:rsidRDefault="00DF03C2" w:rsidP="00DA4B43">
+          <w:p w14:paraId="665D0CF0" w14:textId="715FC4B8" w:rsidR="00DF03C2" w:rsidRDefault="00DF03C2" w:rsidP="00DA4B43">
             <w:r>
               <w:t xml:space="preserve">Daily access to showers and personal hygiene </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...3 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="000B7F93">
+              <w:t>items but</w:t>
+            </w:r>
             <w:r>
               <w:t xml:space="preserve"> separate from other prisoners. The Unit Manager may approve extra access.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E07BBA" w14:paraId="019291F2" w14:textId="77777777" w:rsidTr="001A3042">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1CA1F4FF" w14:textId="77777777" w:rsidR="00E07BBA" w:rsidRDefault="00E07BBA" w:rsidP="005B32BA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -10708,51 +10214,51 @@
               <w:t>shall be permitted to receive social visits as soon as practicable after admission. They shall be permitted to receive two social visits per week, thereafter, subject to the physical capacity of the prison’s visiting facilities</w:t>
             </w:r>
             <w:r w:rsidR="004D577E" w:rsidRPr="004566A1">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:footnoteReference w:id="13"/>
             </w:r>
             <w:r w:rsidR="004D577E" w:rsidRPr="004566A1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="004D577E" w:rsidRPr="004566A1">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">at times specified in </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r w:rsidR="004D577E" w:rsidRPr="004566A1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>COPP 7.2 – Social Visits Appendix A – Visit Times Friends and Family</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="004D577E" w:rsidRPr="004566A1">
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="004D577E" w:rsidRPr="004566A1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004D577E" w:rsidRPr="004566A1">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>A remand prisoner may be permitted to receive more than two social visits per week when there is physical capacity available within the prison’s visiting facility.</w:t>
             </w:r>
           </w:p>
@@ -10857,97 +10363,97 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4EC1C0B9" w14:textId="77777777" w:rsidR="00E07BBA" w:rsidRDefault="00E07BBA" w:rsidP="005B32BA">
             <w:r>
               <w:t xml:space="preserve">Paper and pen/ pencil provided to allow prisoners to write to social and official recipients. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7C730151" w14:textId="6EE1B87C" w:rsidR="004C5D2F" w:rsidRDefault="004C5D2F" w:rsidP="00A56560"/>
     <w:p w14:paraId="646F6BC0" w14:textId="77777777" w:rsidR="004C5D2F" w:rsidRDefault="004C5D2F">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F34588E" w14:textId="21858496" w:rsidR="00836AD4" w:rsidRDefault="00057D4A" w:rsidP="00CB62AA">
       <w:pPr>
         <w:pStyle w:val="H1nonumber"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_Appendix_B_-"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkStart w:id="35" w:name="_Appendix_B_-"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc236653089"/>
+      <w:bookmarkEnd w:id="35"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Appendix B </w:t>
       </w:r>
       <w:r w:rsidR="00707811">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="00836AD4">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Allocated Cells for </w:t>
       </w:r>
       <w:r w:rsidR="00E663D2">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="004C5D2F">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ection</w:t>
       </w:r>
       <w:r w:rsidR="00E663D2">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> 43</w:t>
       </w:r>
       <w:r w:rsidR="00836AD4">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Orders</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:p w14:paraId="0F3611CE" w14:textId="62FC2B1F" w:rsidR="00806059" w:rsidRPr="00CB62AA" w:rsidRDefault="00806059" w:rsidP="00806059">
       <w:r w:rsidRPr="00806059">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Section 43 confinement can be undertaken in any cell that complies with section 43 (3).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3092C1D7" w14:textId="77777777" w:rsidR="00806059" w:rsidRDefault="00806059" w:rsidP="00836AD4">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6635FBC0" w14:textId="1CB9A91C" w:rsidR="00836AD4" w:rsidRPr="00806059" w:rsidRDefault="00836AD4" w:rsidP="00836AD4">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00806059">
         <w:rPr>
           <w:lang w:val="en-GB"/>
@@ -10968,97 +10474,105 @@
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4007EF7C" w14:textId="77777777" w:rsidR="00836AD4" w:rsidRDefault="00836AD4" w:rsidP="00836AD4">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10055" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="113" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="113" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4503"/>
         <w:gridCol w:w="5552"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00836AD4" w14:paraId="320CC591" w14:textId="77777777" w:rsidTr="00137275">
+      <w:tr w:rsidR="00836AD4" w14:paraId="320CC591" w14:textId="77777777" w:rsidTr="0040387B">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4503" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="6A1A41"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2DCCB"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0B7B2FC2" w14:textId="77777777" w:rsidR="00836AD4" w:rsidRDefault="00836AD4" w:rsidP="00137275">
+          <w:p w14:paraId="0B7B2FC2" w14:textId="77777777" w:rsidR="00836AD4" w:rsidRPr="004D310B" w:rsidRDefault="00836AD4" w:rsidP="00137275">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="004D310B">
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
               <w:t>Prison</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="6A1A41"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2DCCB"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0FE3D270" w14:textId="77777777" w:rsidR="00836AD4" w:rsidRDefault="00836AD4" w:rsidP="00137275">
+          <w:p w14:paraId="0FE3D270" w14:textId="77777777" w:rsidR="00836AD4" w:rsidRPr="004D310B" w:rsidRDefault="00836AD4" w:rsidP="00137275">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
               <w:rPr>
                 <w:bCs/>
+                <w:color w:val="305497"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="004D310B">
               <w:rPr>
                 <w:bCs/>
+                <w:color w:val="305497"/>
               </w:rPr>
               <w:t>Unit / Cell</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00836AD4" w14:paraId="7D7968CB" w14:textId="77777777" w:rsidTr="00137275">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4503" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2F040BF7" w14:textId="77777777" w:rsidR="00836AD4" w:rsidRDefault="00836AD4" w:rsidP="00137275">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
@@ -11428,75 +10942,59 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Eastern Goldfields Regional Prison</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="550F42D9" w14:textId="77777777" w:rsidR="00715711" w:rsidRPr="00137275" w:rsidRDefault="00715711" w:rsidP="00137275">
             <w:pPr>
               <w:pStyle w:val="ListNumber"/>
             </w:pPr>
             <w:r w:rsidRPr="00137275">
-              <w:t xml:space="preserve">Unit 1 E Wing </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> cells 1 to 6 (male)</w:t>
+              <w:t>Unit 1 E Wing MPU cells 1 to 6 (male)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4BF584E6" w14:textId="041693F0" w:rsidR="00836AD4" w:rsidRPr="00137275" w:rsidRDefault="00715711" w:rsidP="00137275">
             <w:pPr>
               <w:pStyle w:val="ListNumber"/>
             </w:pPr>
             <w:r w:rsidRPr="00137275">
-              <w:t xml:space="preserve">Unit 4 A cottage </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> cells 1 to 2 (</w:t>
+              <w:t>Unit 4 A cottage MPU cells 1 to 2 (</w:t>
             </w:r>
             <w:r w:rsidR="00CD164C" w:rsidRPr="00137275">
               <w:t>women</w:t>
             </w:r>
             <w:r w:rsidRPr="00137275">
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00836AD4" w14:paraId="3A39AA58" w14:textId="77777777" w:rsidTr="00137275">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4503" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
@@ -11952,1337 +11450,832 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="08F0B407" w14:textId="3B28C561" w:rsidR="00836AD4" w:rsidRPr="00137275" w:rsidRDefault="004E01B6" w:rsidP="00137275">
             <w:pPr>
               <w:pStyle w:val="ListNumber"/>
             </w:pPr>
             <w:r w:rsidRPr="00137275">
               <w:t>Nil</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5A28D3F8" w14:textId="1A3C2E2F" w:rsidR="00E35040" w:rsidRDefault="00057D4A" w:rsidP="00CB62AA">
+    <w:p w14:paraId="5A28D3F8" w14:textId="04CBF5ED" w:rsidR="00E35040" w:rsidRDefault="00057D4A" w:rsidP="00CB62AA">
       <w:pPr>
         <w:pStyle w:val="H1nonumber"/>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Appendix_B_–"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkStart w:id="37" w:name="_Appendix_B_–"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc236653090"/>
+      <w:bookmarkEnd w:id="37"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Appendix C</w:t>
       </w:r>
       <w:r w:rsidR="0031296C" w:rsidRPr="00836AD4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00836AD4">
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="0031296C" w:rsidRPr="00836AD4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E663D2">
-        <w:t>s</w:t>
+      <w:r w:rsidR="00515EE4">
+        <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="004C5D2F">
         <w:t>ection</w:t>
       </w:r>
       <w:r w:rsidR="00E663D2">
         <w:t xml:space="preserve"> 43</w:t>
       </w:r>
       <w:r w:rsidR="0031296C" w:rsidRPr="00836AD4">
         <w:t xml:space="preserve"> Regimen</w:t>
       </w:r>
       <w:r w:rsidR="00EC4370">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="16"/>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
-[...667 lines deleted...]
-      <w:bookmarkStart w:id="39" w:name="_Appendix_D_–"/>
       <w:bookmarkEnd w:id="38"/>
-      <w:bookmarkEnd w:id="39"/>
-[...514 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable11112"/>
         <w:tblW w:w="10060" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2122"/>
         <w:gridCol w:w="7938"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007F5587" w14:paraId="36573BF9" w14:textId="77777777" w:rsidTr="004C5D2F">
+      <w:tr w:rsidR="0031296C" w14:paraId="6699B1C3" w14:textId="77777777" w:rsidTr="0040387B">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10060" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2DCCB"/>
+          </w:tcPr>
+          <w:p w14:paraId="17D52283" w14:textId="77777777" w:rsidR="0031296C" w:rsidRDefault="0031296C" w:rsidP="00137275">
+            <w:pPr>
+              <w:pStyle w:val="Tableheading"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004D310B">
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
+              <w:t>Section 43 Regimen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0031296C" w14:paraId="75B1363B" w14:textId="77777777" w:rsidTr="0081796A">
+        <w:trPr>
+          <w:trHeight w:val="5897"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="31456C31" w14:textId="77777777" w:rsidR="0031296C" w:rsidRPr="0031296C" w:rsidRDefault="0031296C" w:rsidP="00CB62AA">
+            <w:pPr>
+              <w:pStyle w:val="Tableheading"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0031296C">
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:t>ccess to H</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0031296C">
+              <w:t>ealth</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="32858BEF" w14:textId="6FFE90D8" w:rsidR="002314B6" w:rsidRDefault="002314B6" w:rsidP="003E719E">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:spacing w:after="60"/>
+            </w:pPr>
+            <w:r>
+              <w:t>The prisoner shall be p</w:t>
+            </w:r>
+            <w:r w:rsidR="0031296C" w:rsidRPr="00941CA5">
+              <w:t>rovided with physical and men</w:t>
+            </w:r>
+            <w:r w:rsidR="001052C6">
+              <w:t>tal health care that meets the prisoners’</w:t>
+            </w:r>
+            <w:r w:rsidR="0031296C" w:rsidRPr="00941CA5">
+              <w:t xml:space="preserve"> essential physical and psychological needs.</w:t>
+            </w:r>
+            <w:r w:rsidR="004D2891">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51476A7B" w14:textId="2B28C905" w:rsidR="003E719E" w:rsidRDefault="004D2891" w:rsidP="003E719E">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:spacing w:after="60"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Consideration shall be given to t</w:t>
+            </w:r>
+            <w:r w:rsidR="001A3042">
+              <w:t>he prisoners vulnerabilities (eg</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00094104">
+              <w:t xml:space="preserve"> disability</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00094104">
+              <w:t>mental health condition</w:t>
+            </w:r>
+            <w:r>
+              <w:t>s).</w:t>
+            </w:r>
+            <w:r w:rsidR="0081796A">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Additional consideration shall be given to prisoners on ARMS or SAMS or under medical observation.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5686B881" w14:textId="606E3A62" w:rsidR="003E719E" w:rsidRDefault="003407FE" w:rsidP="003E719E">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:spacing w:after="60"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">A </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D44644">
+              <w:t>mental health assessment is to occur at the earliest reasonable opportunity and at latest within 72 hrs of separate confinement</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21AE6F11" w14:textId="12C39135" w:rsidR="003E719E" w:rsidRPr="00D36F72" w:rsidRDefault="00296207" w:rsidP="003E719E">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:spacing w:after="60"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D36F72">
+              <w:t xml:space="preserve">The Superintendent or Authorised Officer shall visit all prisoners in separate confinement each day to check their health and welfare is being maintained. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="228FF79D" w14:textId="249075E3" w:rsidR="003E719E" w:rsidRDefault="0043625A" w:rsidP="003E719E">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:spacing w:after="60"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Suitably qualified health service personnel shall monitor on a regular, preferably daily, basis the physical and mental health of all prisoners in separate confinement.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5811DE76" w14:textId="19E61B51" w:rsidR="003E719E" w:rsidRPr="003E719E" w:rsidRDefault="00296207" w:rsidP="003E719E">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D621B">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">At the discretion of Superintendent, review by </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D621B">
+              <w:t xml:space="preserve">Psychological and/or </w:t>
+            </w:r>
+            <w:r w:rsidR="002314B6">
+              <w:t xml:space="preserve">HS </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D621B">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>may be in sight of but out of hearing of an officer.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F547249" w14:textId="6DAD9D6B" w:rsidR="008E7207" w:rsidRPr="00F73A50" w:rsidRDefault="00F73A50" w:rsidP="003E719E">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:spacing w:after="60"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00F73A50">
+              <w:t>The Superintendent may, on advice from HS clinical staff and/or staff from Mental Health, Alcohol and other Drugs Services,, recommend the immediate removal of the prisoner from separate confinement, or changes to the confinement regime, where considered necessary for the prisoner’s physical or mental health.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0031296C" w:rsidRPr="00941CA5" w14:paraId="5DD5D656" w14:textId="77777777" w:rsidTr="0081796A">
+        <w:trPr>
+          <w:trHeight w:val="1329"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A7A5BDD" w14:textId="77777777" w:rsidR="0031296C" w:rsidRDefault="0031296C" w:rsidP="001A3042">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Exercise</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3322EC73" w14:textId="60C86D86" w:rsidR="00FF042C" w:rsidRPr="00941CA5" w:rsidRDefault="0031296C" w:rsidP="0081796A">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:spacing w:after="60"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Weather permitting, access to open air for a minimum of </w:t>
+            </w:r>
+            <w:r w:rsidR="001A3042">
+              <w:t>1 hour each day.</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF042C">
+              <w:t xml:space="preserve">The minimum time allowed for taking exercise shall not include the time taken for carrying out normal daily routines (making the bed, going to the shower, and for ablutions </w:t>
+            </w:r>
+            <w:r w:rsidR="00702C9F">
+              <w:t>etc.</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF042C">
+              <w:t>).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000902E7" w14:paraId="506A879D" w14:textId="77777777" w:rsidTr="0081796A">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56C1ECC1" w14:textId="498F8D24" w:rsidR="000902E7" w:rsidRDefault="00465D25" w:rsidP="001A3042">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food and </w:t>
+            </w:r>
+            <w:r w:rsidR="001A3042">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>w</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>ater</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E74A1C6" w14:textId="152F6B6B" w:rsidR="00C467D9" w:rsidRDefault="00C467D9" w:rsidP="001A3042">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Location of </w:t>
+            </w:r>
+            <w:r w:rsidR="001A3042">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>eals</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B6F1AF8" w14:textId="46A5558E" w:rsidR="000902E7" w:rsidRDefault="006F265A" w:rsidP="003E719E">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:spacing w:after="60"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Provided i</w:t>
+            </w:r>
+            <w:r w:rsidR="000902E7">
+              <w:t>n cell or as the Superintendent directs, but separate from other prisoners.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0031296C" w:rsidRPr="00941CA5" w14:paraId="341F8076" w14:textId="77777777" w:rsidTr="0081796A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F8C83EC" w14:textId="6AFB261E" w:rsidR="0031296C" w:rsidRDefault="0044687C" w:rsidP="001A3042">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Personal H</w:t>
+            </w:r>
+            <w:r w:rsidR="0031296C">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>ygiene</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7CADD709" w14:textId="161A642A" w:rsidR="0031296C" w:rsidRPr="00941CA5" w:rsidRDefault="0031296C" w:rsidP="003E719E">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:spacing w:after="60"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Daily access to showers and personal hygiene items</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE1752">
+              <w:t>, but separate from other prisoners. The Unit Manager may approve extra access.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0031296C" w14:paraId="75C313AE" w14:textId="77777777" w:rsidTr="0081796A">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2151FFBA" w14:textId="77777777" w:rsidR="0031296C" w:rsidRPr="004566A1" w:rsidRDefault="0031296C" w:rsidP="00CB62AA">
+            <w:pPr>
+              <w:pStyle w:val="Tableheading"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004566A1">
+              <w:t>Visits</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D828842" w14:textId="255893F1" w:rsidR="00AF383D" w:rsidRPr="0081796A" w:rsidRDefault="00D5400E" w:rsidP="0081796A">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:spacing w:after="60"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004566A1">
+              <w:t xml:space="preserve">Subject to the requirements of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004566A1">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Prisons Act</w:t>
+            </w:r>
+            <w:r w:rsidR="000902E7" w:rsidRPr="004566A1">
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004566A1">
+              <w:t>receipt of visitors</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004566A1">
+              <w:rPr>
+                <w:rStyle w:val="FootnoteReference"/>
+              </w:rPr>
+              <w:footnoteReference w:id="17"/>
+            </w:r>
+            <w:r w:rsidRPr="004566A1">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000902E7" w:rsidRPr="004566A1">
+              <w:t>but separate from other prisoners.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1ACA0DE5" w14:textId="35F94870" w:rsidR="00AF383D" w:rsidRPr="0081796A" w:rsidRDefault="00AF383D" w:rsidP="00AF383D">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004566A1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>A remand prisoner shall be permitted to receive social visits as soon as practicable after admission. They shall be permitted to receive two social visits per week, thereafter, subject to the physical capacity of the prison’s visiting facilities</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004566A1">
+              <w:rPr>
+                <w:rStyle w:val="FootnoteReference"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:footnoteReference w:id="18"/>
+            </w:r>
+            <w:r w:rsidRPr="004566A1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004566A1">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">at times specified in </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r w:rsidRPr="004566A1">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>COPP 7.2 – Social Visits Appendix A – Visit Times Friends and Family</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="004566A1">
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004566A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004566A1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>A remand prisoner may be permitted to receive more than two social visits per week when there is physical capacity available within the prison’s visiting facility.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20055701" w14:textId="280405CE" w:rsidR="0089354B" w:rsidRPr="004566A1" w:rsidRDefault="0089354B" w:rsidP="003E719E">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:spacing w:after="60"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004566A1">
+              <w:t xml:space="preserve">Sentenced prisoners - access to one social visit per week. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61CC4D6C" w14:textId="232D54CD" w:rsidR="0089354B" w:rsidRPr="004566A1" w:rsidRDefault="0089354B" w:rsidP="003E719E">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:spacing w:after="60"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004566A1">
+              <w:t xml:space="preserve">All prisoners - access to visits from official visitors in accordance with the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004566A1">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Prisons Act 1981</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004566A1">
+              <w:rPr>
+                <w:i/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:footnoteReference w:id="19"/>
+            </w:r>
+            <w:r w:rsidRPr="004566A1">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="058AD3F4" w14:textId="5729D416" w:rsidR="001A4A4F" w:rsidRPr="00836AD4" w:rsidRDefault="00057D4A" w:rsidP="00CB62AA">
+      <w:pPr>
+        <w:pStyle w:val="H1nonumber"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="39" w:name="_Appendix_C_–"/>
+      <w:bookmarkStart w:id="40" w:name="_Appendix_D_–"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc236653091"/>
+      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="40"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Appendix D</w:t>
+      </w:r>
+      <w:r w:rsidR="0031296C" w:rsidRPr="00836AD4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00836AD4">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="0031296C" w:rsidRPr="00836AD4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00515EE4">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="004C5D2F">
+        <w:t>ection</w:t>
+      </w:r>
+      <w:r w:rsidR="00E663D2">
+        <w:t xml:space="preserve"> 43</w:t>
+      </w:r>
+      <w:r w:rsidR="00836AD4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0031296C" w:rsidRPr="00836AD4">
+        <w:t xml:space="preserve">Minimum </w:t>
+      </w:r>
+      <w:r w:rsidR="001E0E48" w:rsidRPr="00836AD4">
+        <w:t>Entitlements</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="41"/>
+      <w:r w:rsidR="001E0E48" w:rsidRPr="00836AD4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BC104C8" w14:textId="3B833BA1" w:rsidR="00E4377E" w:rsidRDefault="00A42B09" w:rsidP="004C5D2F">
+      <w:r w:rsidRPr="001E0E48">
+        <w:t xml:space="preserve">Prisoners on </w:t>
+      </w:r>
+      <w:r w:rsidR="009455B5">
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="00E663D2" w:rsidRPr="00B62940">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>s 43</w:t>
+      </w:r>
+      <w:r w:rsidR="001E0E48" w:rsidRPr="001E0E48">
+        <w:t xml:space="preserve"> order </w:t>
+      </w:r>
+      <w:r w:rsidR="00E32211" w:rsidRPr="001E0E48">
+        <w:t xml:space="preserve">shall </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E0E48">
+        <w:t xml:space="preserve">have </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC77A7" w:rsidRPr="001E0E48">
+        <w:t xml:space="preserve">access to </w:t>
+      </w:r>
+      <w:r w:rsidR="00880711" w:rsidRPr="001E0E48">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC77A7" w:rsidRPr="001E0E48">
+        <w:t xml:space="preserve">minimum </w:t>
+      </w:r>
+      <w:r w:rsidR="001E0F3A" w:rsidRPr="001E0E48">
+        <w:t>entitlement</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC77A7" w:rsidRPr="001E0E48">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00B778D8" w:rsidRPr="001E0E48">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="001E0F3A" w:rsidRPr="001E0E48">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E4377E">
+        <w:t>The Superintendent may temporarily suspend an entitlement(s), due to an emergency or for the purposes of maintain the good order and security of the prison</w:t>
+      </w:r>
+      <w:r w:rsidR="003953DD">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36ADCE84" w14:textId="77777777" w:rsidR="004C5D2F" w:rsidRPr="004C5D2F" w:rsidRDefault="004C5D2F" w:rsidP="004C5D2F"/>
+    <w:p w14:paraId="44D85FE4" w14:textId="2D49553E" w:rsidR="004C5D2F" w:rsidRPr="004C5D2F" w:rsidRDefault="00B439A9" w:rsidP="00137275">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E0E48">
+        <w:t>If any entitlement is not met a note must be recorded on the Supervision Log on TOMS</w:t>
+      </w:r>
+      <w:r w:rsidR="007F5587" w:rsidRPr="001E0E48">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="DCStable11112"/>
+        <w:tblW w:w="10060" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="57" w:type="dxa"/>
+          <w:left w:w="85" w:type="dxa"/>
+          <w:bottom w:w="57" w:type="dxa"/>
+          <w:right w:w="85" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2122"/>
+        <w:gridCol w:w="7938"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="007F5587" w14:paraId="36573BF9" w14:textId="77777777" w:rsidTr="0040387B">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="6A1A41"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2DCCB"/>
           </w:tcPr>
           <w:p w14:paraId="571406D7" w14:textId="5866D19A" w:rsidR="007F5587" w:rsidRPr="00CB62AA" w:rsidRDefault="007F5587" w:rsidP="003E719E">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
-            <w:r w:rsidRPr="00CB62AA">
+            <w:r w:rsidRPr="004D310B">
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
               <w:t>Minimum Entitlements</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F5587" w14:paraId="0E391719" w14:textId="77777777" w:rsidTr="004C5D2F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0FF54133" w14:textId="5D007FA9" w:rsidR="007F5587" w:rsidRDefault="007F5587" w:rsidP="00DE7529">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Accommodation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7938" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4EF92C61" w14:textId="656309D6" w:rsidR="003A2A62" w:rsidRPr="006E51C5" w:rsidRDefault="003A2A62" w:rsidP="003E719E">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E51C5">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The cell shall be of such a size and ventilated and lighted not to cause injury to health of the prisoner</w:t>
             </w:r>
             <w:r w:rsidR="00944482">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:footnoteReference w:id="20"/>
             </w:r>
             <w:r w:rsidRPr="006E51C5">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
@@ -13347,55 +12340,53 @@
           </w:tcPr>
           <w:p w14:paraId="05857FAE" w14:textId="62E2985F" w:rsidR="007F5587" w:rsidRDefault="007F5587" w:rsidP="003E719E">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Prison issued and, in certain circumstances and subject to certain requirements in accordance with the </w:t>
             </w:r>
             <w:r w:rsidRPr="00534552">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Prisons Regulations 1982</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:i/>
               </w:rPr>
               <w:footnoteReference w:id="21"/>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="001A3042">
               <w:t>eg</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:t xml:space="preserve"> Court appearances), the prisoner</w:t>
             </w:r>
             <w:r w:rsidR="00B67154">
               <w:t>’</w:t>
             </w:r>
             <w:r>
               <w:t>s own clothes.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F5587" w14:paraId="73C0DE6E" w14:textId="77777777" w:rsidTr="004C5D2F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="603D4AB6" w14:textId="4D99E970" w:rsidR="007F5587" w:rsidRDefault="00071BE7" w:rsidP="00DE7529">
             <w:pPr>
@@ -13884,132 +12875,147 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0EBE425D" w14:textId="4EEE7307" w:rsidR="00A304F5" w:rsidRDefault="00A304F5" w:rsidP="00137275">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Paper and pen/ pencil provided to allow prisoners to write to social and official recipients. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="11773093" w14:textId="5EB1B886" w:rsidR="0031296C" w:rsidRPr="00836AD4" w:rsidRDefault="00057D4A" w:rsidP="00CB62AA">
       <w:pPr>
         <w:pStyle w:val="H1nonumber"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="41" w:name="_Appendix_E_–Supervision"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkStart w:id="42" w:name="_Appendix_E_–Supervision"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc236653092"/>
+      <w:bookmarkEnd w:id="42"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Appendix E</w:t>
       </w:r>
       <w:r w:rsidR="004D5228" w:rsidRPr="00836AD4">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidR="00707811">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004D5228" w:rsidRPr="00836AD4">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Supervision Plan</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="43"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable11112"/>
         <w:tblW w:w="9209" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3256"/>
         <w:gridCol w:w="5953"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0031296C" w14:paraId="1C06DD73" w14:textId="77777777" w:rsidTr="00DE7529">
+      <w:tr w:rsidR="0031296C" w14:paraId="1C06DD73" w14:textId="77777777" w:rsidTr="0040387B">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9209" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="6A1A41"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2DCCB"/>
           </w:tcPr>
-          <w:p w14:paraId="34AE412B" w14:textId="2158B359" w:rsidR="0031296C" w:rsidRDefault="0031296C" w:rsidP="00137275">
+          <w:p w14:paraId="34AE412B" w14:textId="2158B359" w:rsidR="0031296C" w:rsidRPr="004D310B" w:rsidRDefault="0031296C" w:rsidP="00137275">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="004D310B">
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
               <w:t xml:space="preserve">Section 43 </w:t>
             </w:r>
-            <w:r w:rsidR="004D5228">
+            <w:r w:rsidR="004D5228" w:rsidRPr="004D310B">
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
               <w:t>Supervision Plan</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE0848" w14:paraId="19315A34" w14:textId="77777777" w:rsidTr="00DE7529">
+      <w:tr w:rsidR="00DE0848" w14:paraId="19315A34" w14:textId="77777777" w:rsidTr="0040387B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9209" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="6A1A41"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2DCCB"/>
           </w:tcPr>
-          <w:p w14:paraId="4B2D054E" w14:textId="061FB9EB" w:rsidR="00DE0848" w:rsidRDefault="00DE0848" w:rsidP="00137275">
+          <w:p w14:paraId="4B2D054E" w14:textId="061FB9EB" w:rsidR="00DE0848" w:rsidRPr="004D310B" w:rsidRDefault="00DE0848" w:rsidP="00137275">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="004D310B">
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
               <w:t>Plan</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DE0848" w14:paraId="75A36032" w14:textId="77777777" w:rsidTr="007F3BCF">
         <w:trPr>
           <w:trHeight w:val="705"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3FD646B6" w14:textId="72E18538" w:rsidR="00DE0848" w:rsidRPr="00DE0848" w:rsidRDefault="00DE7529" w:rsidP="00137275">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:b/>
@@ -14029,59 +13035,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5953" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1A637C47" w14:textId="4CA718C5" w:rsidR="00662DE0" w:rsidRDefault="00662DE0" w:rsidP="00137275">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Please state in detail the </w:t>
             </w:r>
             <w:r w:rsidR="001F253D">
               <w:t xml:space="preserve">specific </w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve">changes to the relevant sections </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> the privilege and/ or supervision plan.</w:t>
+              <w:t>changes to the relevant sections in regards to the privilege and/ or supervision plan.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AB382C" w14:paraId="06965F4F" w14:textId="77777777" w:rsidTr="007F3BCF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="20FEB562" w14:textId="61EAD3A5" w:rsidR="00AB382C" w:rsidRDefault="00662DE0" w:rsidP="00137275">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -14462,228 +13460,218 @@
             <w:tcW w:w="5953" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1396D65A" w14:textId="77777777" w:rsidR="0031296C" w:rsidRDefault="0031296C" w:rsidP="00137275">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:spacing w:after="60"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="59615E6B" w14:textId="2EE8DE88" w:rsidR="004D5228" w:rsidRDefault="004D5228" w:rsidP="004C5D2F">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004D5228" w:rsidSect="00137275">
-      <w:headerReference w:type="even" r:id="rId34"/>
-[...1 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId36"/>
+      <w:headerReference w:type="even" r:id="rId33"/>
+      <w:headerReference w:type="default" r:id="rId34"/>
+      <w:headerReference w:type="first" r:id="rId35"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="851" w:bottom="709" w:left="851" w:header="510" w:footer="454" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="675BDC96" w14:textId="77777777" w:rsidR="0035048D" w:rsidRDefault="0035048D" w:rsidP="00D06E62">
+    <w:p w14:paraId="2733B23E" w14:textId="77777777" w:rsidR="003505BC" w:rsidRDefault="003505BC" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="55E0E149" w14:textId="77777777" w:rsidR="0035048D" w:rsidRDefault="0035048D" w:rsidP="00D06E62">
+    <w:p w14:paraId="78065F6A" w14:textId="77777777" w:rsidR="003505BC" w:rsidRDefault="003505BC" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial bold">
+  <w:font w:name="Arial Bold">
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+    <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...9 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6D4D5A2E" w14:textId="0B14FBEF" w:rsidR="00AD7138" w:rsidRPr="00282630" w:rsidRDefault="00AD7138" w:rsidP="00AD7138">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="9498"/>
       </w:tabs>
     </w:pPr>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t xml:space="preserve">The current version of this document is maintained on the </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t>Custodial Ops</w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t xml:space="preserve"> intranet page</w:t>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00627992">
-      <w:t>Page</w:t>
-[...3 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="001A3042">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>18</w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
@@ -14696,71 +13684,61 @@
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="001A3042">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>18</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="498EF2C9" w14:textId="77777777" w:rsidR="0035048D" w:rsidRDefault="0035048D" w:rsidP="00D06E62">
+    <w:p w14:paraId="26A33AF1" w14:textId="77777777" w:rsidR="003505BC" w:rsidRDefault="003505BC" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="354E8343" w14:textId="77777777" w:rsidR="0035048D" w:rsidRDefault="0035048D" w:rsidP="00D06E62">
+    <w:p w14:paraId="5E14384D" w14:textId="77777777" w:rsidR="003505BC" w:rsidRDefault="003505BC" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="0DB3D629" w14:textId="5E910470" w:rsidR="00AD7138" w:rsidRDefault="00AD7138" w:rsidP="00880429">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004E25C7">
         <w:t>s.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">43 (1) </w:t>
       </w:r>
@@ -15377,115 +14355,109 @@
         </w:rPr>
         <w:t>Prisons Act 1981</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="21">
     <w:p w14:paraId="6CBE0497" w14:textId="6EE43152" w:rsidR="00AD7138" w:rsidRDefault="00AD7138" w:rsidP="007F5587">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0055344D">
         <w:t>r.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">60 (1) </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F7F49">
-[...9 lines deleted...]
-        <w:t>Regulations 1982</w:t>
+      <w:r w:rsidRPr="00615C89">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Prisons Regulations 1982</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="22">
     <w:p w14:paraId="50C30A31" w14:textId="1D1AE4C0" w:rsidR="00AD7138" w:rsidRDefault="00AD7138" w:rsidP="007F5587">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0055344D">
         <w:t>r.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">45 (1) </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F7F49">
-[...1 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="00615C89">
+        <w:rPr>
+          <w:iCs/>
         </w:rPr>
         <w:t>Prisons Regulations 1982</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="23">
     <w:p w14:paraId="656AE505" w14:textId="303E1AF4" w:rsidR="00AD7138" w:rsidRDefault="00AD7138" w:rsidP="007F5587">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0055344D">
         <w:t>r.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">51 (1) </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="00615C89">
+        <w:rPr>
+          <w:iCs/>
         </w:rPr>
         <w:t>Prisons Regulations 1982</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="24">
     <w:p w14:paraId="50E0EE3F" w14:textId="08897341" w:rsidR="00AD7138" w:rsidRDefault="00AD7138" w:rsidP="007F5587">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0055344D">
         <w:t>s.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">67, 67A and 68 </w:t>
       </w:r>
@@ -15507,599 +14479,1449 @@
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0055344D">
         <w:t>s.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">95E </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Prisons Act 1981</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5017229E" w14:textId="77777777" w:rsidR="00AD7138" w:rsidRDefault="00FD36F3">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5017229E" w14:textId="09D66731" w:rsidR="00AD7138" w:rsidRDefault="007301C0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:pict w14:anchorId="1681168B">
-[...29 lines deleted...]
-      </w:pict>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251681792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0141803F" wp14:editId="15829DCB">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1597125919" name="Text Box 6" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0806B96C" w14:textId="05041FF5" w:rsidR="007301C0" w:rsidRPr="007301C0" w:rsidRDefault="007301C0" w:rsidP="007301C0">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="007301C0">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="0141803F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 6" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251681792;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyNVpVCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOt7WnYRaZJ6pF8fFredlqRk3C+AVPS6SSnRBgOVWMOJf35vPn0&#10;hRIfmKmYAiNKehae3q4+fli2thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQL+ukNWOdYi&#10;ulbZLM8XWQuusg648B69932QrhK+lIKHRym9CESVFHsL6XTp3MczWy1ZcXDM1g0f2mD/0IVmjcGi&#10;F6h7Fhg5uuYNlG64Aw8yTDjoDKRsuEgz4DTT/NU0u5pZkWZBcry90OT/Hyx/OO3skyOh+wYdLjAS&#10;0lpfeHTGeTrpdPxipwTjSOH5QpvoAuHoXMxmNzlGOIZuPi/m83lEya6XrfPhuwBNolFSh1tJZLHT&#10;1oc+dUyJtQxsGqXSZpT5y4GY0ZNdO4xW6Pbd0PYeqjNO46BftLd802DNLfPhiTncLLaJag2PeEgF&#10;bUlhsCipwf16zx/zkXCMUtKiUkpqUMqUqB8GFxFFlYzp13weWXCjez8a5qjvAPU3xadgeTJjXlCj&#10;KR3oF9TxOhbCEDMcy5U0jOZd6CWL74CL9ToloX4sC1uzszxCR54iic/dC3N2YDrgih5glBErXhHe&#10;58ab3q6PAWlP24ic9kQOVKP20j6HdxLF/ed/yrq+5tVvAAAA//8DAFBLAwQUAAYACAAAACEAinsH&#10;sNkAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW7CMBCE75V4B2uReitOWqWCNA5CSBy4Ufpz&#10;XuJtkhKvo9hAytN320t7GWk0q5lvi+XoOnWmIbSeDaSzBBRx5W3LtYHXl83dHFSIyBY7z2TgiwIs&#10;y8lNgbn1F36m8z7WSko45GigibHPtQ5VQw7DzPfEkn34wWEUO9TaDniRctfp+yR51A5bloUGe1o3&#10;VB33J2egzVY+pvS23Xy+u9Sn1902u+6MuZ2OqydQkcb4dww/+IIOpTAd/IltUJ0BeST+qmSLubiD&#10;gWzxALos9H/28hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCyNVpVCQIAABUEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCKewew2QAAAAMBAAAP&#10;AAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAaQUAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="0806B96C" w14:textId="05041FF5" w:rsidR="007301C0" w:rsidRPr="007301C0" w:rsidRDefault="007301C0" w:rsidP="007301C0">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="007301C0">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00D70EBE">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="1681168B" wp14:editId="3A34FC89">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="margin">
+                <wp:align>center</wp:align>
+              </wp:positionV>
+              <wp:extent cx="7900670" cy="315595"/>
+              <wp:effectExtent l="0" t="2714625" r="0" b="2684780"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1403746546" name="Text Box 3"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm rot="18900000">
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="7900670" cy="315595"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:extLst>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0225D335" w14:textId="77777777" w:rsidR="00D70EBE" w:rsidRDefault="00D70EBE" w:rsidP="00D70EBE">
+                          <w:pPr>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:cs="Arial"/>
+                              <w:color w:val="C0C0C0"/>
+                              <w:sz w:val="2"/>
+                              <w:szCs w:val="2"/>
+                              <w14:textFill>
+                                <w14:solidFill>
+                                  <w14:srgbClr w14:val="C0C0C0">
+                                    <w14:alpha w14:val="50000"/>
+                                  </w14:srgbClr>
+                                </w14:solidFill>
+                              </w14:textFill>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:cs="Arial"/>
+                              <w:color w:val="C0C0C0"/>
+                              <w:sz w:val="2"/>
+                              <w:szCs w:val="2"/>
+                              <w14:textFill>
+                                <w14:solidFill>
+                                  <w14:srgbClr w14:val="C0C0C0">
+                                    <w14:alpha w14:val="50000"/>
+                                  </w14:srgbClr>
+                                </w14:solidFill>
+                              </w14:textFill>
+                            </w:rPr>
+                            <w:t>Draft and not for further dissemination until approved</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" numCol="1" fromWordArt="1">
+                      <a:prstTxWarp prst="textPlain">
+                        <a:avLst>
+                          <a:gd name="adj" fmla="val 50000"/>
+                        </a:avLst>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="1681168B" id="Text Box 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:-45;z-index:-251640832;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAtzswi9AEAAMsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadpF3Y+o6arsslwW&#10;WGmL9uzaThOIPWbGbdJ/z9jNtghuiBysZGy/ee/Ny+J2cJ3YW6QWfCVnk6kU1mswrd9W8tv64d21&#10;FBSVN6oDbyt5sCRvl2/fLPpQ2gtooDMWBYN4KvtQySbGUBYF6cY6RRMI1vNmDehU5E/cFgZVz+iu&#10;Ky6m08uiBzQBQVsirt4fN+Uy49e11fFrXZONoqskc4t5xbxu0losF6rcogpNq0ca6h9YONV6bnqC&#10;uldRiR22f0G5ViMQ1HGiwRVQ1622WQOrmU3/UPPcqGCzFjaHwskm+n+w+sv+OTyhiMMHGHiAWQSF&#10;R9A/SHi4a5Tf2hUi9I1VhhvP5Kmc6a0Pgceaq2s7xI+mZY9nydeiD1SO+GkeVFLqtOk/g+Erahch&#10;dxtqdAIhXbu+maYnl9kbwYx4aIfToLiB0Fy84nOXV7ylee/9bD6/meeOqkxgaQ4BKX6y4ER6qSRy&#10;EDKq2j9STOTOR0amidyRZhw2g2jNKCMR34A5MPWec1JJ+rlTaNmGnbsDjhVrrxHcCwdxhVn8K4H1&#10;8KIwjBQik3/qXnOSeeTAGOGVS36Y7wzkOo7fXnVino04Mh0Pj5yPqOkuhRWb+NBmQWeeoyBOTNY5&#10;pjtF8vfvfOr8Dy5/AQAA//8DAFBLAwQUAAYACAAAACEATJ9a5tsAAAAFAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPzU7DMBCE70i8g7VI3KhDiPgJ2VSIiEOPbRFnN94mAXsdYqdJeXpcLuWy0mhGM98W&#10;y9kacaDBd44RbhcJCOLa6Y4bhPft280jCB8Ua2UcE8KRPCzLy4tC5dpNvKbDJjQilrDPFUIbQp9L&#10;6euWrPIL1xNHb+8Gq0KUQyP1oKZYbo1Mk+ReWtVxXGhVT68t1V+b0SLon/2xv5um7Wq1rsZv01UV&#10;fXwiXl/NL88gAs3hHIYTfkSHMjLt3MjaC4MQHwl/9+SlWZaC2CFkTw8gy0L+py9/AQAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAC3OzCL0AQAAywMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEyfWubbAAAABQEAAA8AAAAAAAAAAAAAAAAATgQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABWBQAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f">
+              <v:stroke joinstyle="round"/>
+              <o:lock v:ext="edit" shapetype="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="0225D335" w14:textId="77777777" w:rsidR="00D70EBE" w:rsidRDefault="00D70EBE" w:rsidP="00D70EBE">
+                    <w:pPr>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:rFonts w:cs="Arial"/>
+                        <w:color w:val="C0C0C0"/>
+                        <w:sz w:val="2"/>
+                        <w:szCs w:val="2"/>
+                        <w14:textFill>
+                          <w14:solidFill>
+                            <w14:srgbClr w14:val="C0C0C0">
+                              <w14:alpha w14:val="50000"/>
+                            </w14:srgbClr>
+                          </w14:solidFill>
+                        </w14:textFill>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:cs="Arial"/>
+                        <w:color w:val="C0C0C0"/>
+                        <w:sz w:val="2"/>
+                        <w:szCs w:val="2"/>
+                        <w14:textFill>
+                          <w14:solidFill>
+                            <w14:srgbClr w14:val="C0C0C0">
+                              <w14:alpha w14:val="50000"/>
+                            </w14:srgbClr>
+                          </w14:solidFill>
+                        </w14:textFill>
+                      </w:rPr>
+                      <w:t>Draft and not for further dissemination until approved</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="margin" anchory="margin"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3A7472A1" w14:textId="40502F58" w:rsidR="00AD7138" w:rsidRDefault="00FD36F3" w:rsidP="00663830">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3A7472A1" w14:textId="57148A41" w:rsidR="00AD7138" w:rsidRDefault="007301C0" w:rsidP="00663830">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:pict w14:anchorId="714A92DB">
-[...29 lines deleted...]
-      </w:pict>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251682816" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A08C48B" wp14:editId="34CFEC79">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="161136967" name="Text Box 7" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4BF5D8E0" w14:textId="318DE503" w:rsidR="007301C0" w:rsidRPr="007301C0" w:rsidRDefault="007301C0" w:rsidP="007301C0">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="007301C0">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4A08C48B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 7" o:spid="_x0000_s1029" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251682816;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwYIjbDQIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oi2QDj0rshQbsERBYmJnXz9KjpOt22nYRaZJ6pF8fFre9qZlR+VDA7bk00nOmbISqsbuS/79ZfPh&#10;E2cBha1EC1aV/KQCv129f7fsXKFmUENbKc8IxIaicyWvEV2RZUHWyogwAacsBTV4I5B+/T6rvOgI&#10;3bTZLM8XWQe+ch6kCoG890OQrxK+1krik9ZBIWtLTr1hOn06d/HMVktR7L1wdSPPbYh/6MKIxlLR&#10;C9S9QMEOvvkDyjTSQwCNEwkmA60bqdIMNM00fzPNthZOpVmInOAuNIX/Bysfj1v37Bn2X6CnBUZC&#10;OheKQM44T6+9iV/qlFGcKDxdaFM9MknOxWx2k1NEUujm42I+n0eU7HrZ+YBfFRgWjZJ72koiSxwf&#10;Ag6pY0qsZWHTtG3aTGt/cxBm9GTXDqOF/a5nTVXy2dj9DqoTDeVh2HdwctNQ6QcR8Fl4WjB1S6LF&#10;Jzp0C13J4WxxVoP/8Td/zCfeKcpZR4IpuSVFc9Z+s7SPqK1kTD/n80iGH9270bAHcwckwym9CCeT&#10;GfOwHU3twbySnNexEIWElVSu5Diadzgol56DVOt1SiIZOYEPdutkhI50RS5f+lfh3ZlwpE09wqgm&#10;UbzhfciNN4NbH5DYT0uJ1A5EnhknCaa1np9L1Piv/ynr+qhXPwEAAP//AwBQSwMEFAAGAAgAAAAh&#10;AIp7B7DZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj81uwjAQhO+VeAdrkXorTlqlgjQOQkgc&#10;uFH6c17ibZISr6PYQMrTd9tLexlpNKuZb4vl6Dp1piG0ng2kswQUceVty7WB15fN3RxUiMgWO89k&#10;4IsCLMvJTYG59Rd+pvM+1kpKOORooImxz7UOVUMOw8z3xJJ9+MFhFDvU2g54kXLX6fskedQOW5aF&#10;BntaN1Qd9ydnoM1WPqb0tt18vrvUp9fdNrvujLmdjqsnUJHG+HcMP/iCDqUwHfyJbVCdAXkk/qpk&#10;i7m4g4Fs8QC6LPR/9vIbAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMGCI2w0CAAAcBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAinsHsNkAAAAD&#10;AQAADwAAAAAAAAAAAAAAAABnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="4BF5D8E0" w14:textId="318DE503" w:rsidR="007301C0" w:rsidRPr="007301C0" w:rsidRDefault="007301C0" w:rsidP="007301C0">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="007301C0">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00D70EBE">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="714A92DB" wp14:editId="44A179F5">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="margin">
+                <wp:align>center</wp:align>
+              </wp:positionV>
+              <wp:extent cx="7900670" cy="315595"/>
+              <wp:effectExtent l="0" t="2714625" r="0" b="2684780"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1442049147" name="Text Box 4"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm rot="18900000">
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="7900670" cy="315595"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:extLst>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2B557FE1" w14:textId="77777777" w:rsidR="00D70EBE" w:rsidRDefault="00D70EBE" w:rsidP="00D70EBE">
+                          <w:pPr>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:cs="Arial"/>
+                              <w:color w:val="C0C0C0"/>
+                              <w:sz w:val="2"/>
+                              <w:szCs w:val="2"/>
+                              <w14:textFill>
+                                <w14:solidFill>
+                                  <w14:srgbClr w14:val="C0C0C0">
+                                    <w14:alpha w14:val="50000"/>
+                                  </w14:srgbClr>
+                                </w14:solidFill>
+                              </w14:textFill>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:cs="Arial"/>
+                              <w:color w:val="C0C0C0"/>
+                              <w:sz w:val="2"/>
+                              <w:szCs w:val="2"/>
+                              <w14:textFill>
+                                <w14:solidFill>
+                                  <w14:srgbClr w14:val="C0C0C0">
+                                    <w14:alpha w14:val="50000"/>
+                                  </w14:srgbClr>
+                                </w14:solidFill>
+                              </w14:textFill>
+                            </w:rPr>
+                            <w:t>Draft and not for further dissemination until approved</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" numCol="1" fromWordArt="1">
+                      <a:prstTxWarp prst="textPlain">
+                        <a:avLst>
+                          <a:gd name="adj" fmla="val 50000"/>
+                        </a:avLst>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="714A92DB" id="Text Box 4" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:-45;z-index:-251638784;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFd06d9QEAAMsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadpF3Y+o6arsslwW&#10;WGmL9jy1nSYQe8zYbdJ/z9jNtghuiBysZGy/ee/Ny+J2sJ3YGwotukrOJlMpjFOoW7et5Lf1w7tr&#10;KUIEp6FDZyp5MEHeLt++WfS+NBfYYKcNCQZxoex9JZsYfVkUQTXGQpigN443ayQLkT9pW2iCntFt&#10;V1xMp5dFj6Q9oTIhcPX+uCmXGb+ujYpf6zqYKLpKMreYV8rrJq3FcgHllsA3rRppwD+wsNA6bnqC&#10;uocIYkftX1C2VYQB6zhRaAus61aZrIHVzKZ/qHluwJushc0J/mRT+H+w6sv+2T+RiMMHHHiAWUTw&#10;j6h+BOHwrgG3NSsi7BsDmhvP5Kmc6a0Pnseaq2szxI+6ZY9nydei96Ec8dM8QhlSp03/GTVfgV3E&#10;3G2oyQrCdO36ZpqeXGZvBDPioR1Og+IGQnHxis9dXvGW4r33s/n8Zp47QpnA0hw8hfjJoBXppZLE&#10;QciosH8MMZE7HxmZJnJHmnHYDKLVjJxAE/EN6gNT7zknlQw/d0CGbdjZO+RYsfaa0L5wEFeUxb8S&#10;WA8vQH6kEJn8U/eak8wjB0YLBzb5ob8zkO04fnvoxDwbcWQ6Hh45H1HT3eBXbOJDmwWdeY6CODFZ&#10;55juFMnfv/Op8z+4/AUAAP//AwBQSwMEFAAGAAgAAAAhAEyfWubbAAAABQEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj81OwzAQhO9IvIO1SNyoQ4j4CdlUiIhDj20RZzfeJgF7HWKnSXl6XC7lstJoRjPf&#10;FsvZGnGgwXeOEW4XCQji2umOG4T37dvNIwgfFGtlHBPCkTwsy8uLQuXaTbymwyY0IpawzxVCG0Kf&#10;S+nrlqzyC9cTR2/vBqtClEMj9aCmWG6NTJPkXlrVcVxoVU+vLdVfm9Ei6J/9sb+bpu1qta7Gb9NV&#10;FX18Il5fzS/PIALN4RyGE35EhzIy7dzI2guDEB8Jf/fkpVmWgtghZE8PIMtC/qcvfwEAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQAFd06d9QEAAMsDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBMn1rm2wAAAAUBAAAPAAAAAAAAAAAAAAAAAE8EAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVwUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f">
+              <v:stroke joinstyle="round"/>
+              <o:lock v:ext="edit" shapetype="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="2B557FE1" w14:textId="77777777" w:rsidR="00D70EBE" w:rsidRDefault="00D70EBE" w:rsidP="00D70EBE">
+                    <w:pPr>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:rFonts w:cs="Arial"/>
+                        <w:color w:val="C0C0C0"/>
+                        <w:sz w:val="2"/>
+                        <w:szCs w:val="2"/>
+                        <w14:textFill>
+                          <w14:solidFill>
+                            <w14:srgbClr w14:val="C0C0C0">
+                              <w14:alpha w14:val="50000"/>
+                            </w14:srgbClr>
+                          </w14:solidFill>
+                        </w14:textFill>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:cs="Arial"/>
+                        <w:color w:val="C0C0C0"/>
+                        <w:sz w:val="2"/>
+                        <w:szCs w:val="2"/>
+                        <w14:textFill>
+                          <w14:solidFill>
+                            <w14:srgbClr w14:val="C0C0C0">
+                              <w14:alpha w14:val="50000"/>
+                            </w14:srgbClr>
+                          </w14:solidFill>
+                        </w14:textFill>
+                      </w:rPr>
+                      <w:t>Draft and not for further dissemination until approved</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="margin" anchory="margin"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00AD7138">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00AD7138">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="00AD7138">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="004E25C7">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>COPP 10.7 Separate Confinement</w:t>
     </w:r>
     <w:r w:rsidR="00AD7138">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00AD7138">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> v0.3</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="205E6D8C" w14:textId="77777777" w:rsidR="00AD7138" w:rsidRDefault="00AD7138">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="74A6AC69" w14:textId="77777777" w:rsidR="00AD7138" w:rsidRDefault="00AD7138">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="74A6AC69" w14:textId="4391E939" w:rsidR="00AD7138" w:rsidRDefault="007301C0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r w:rsidRPr="008114B3">
+    <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="54F0DCE2" wp14:editId="3756B7B9">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251680768" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4FACF8B0" wp14:editId="164114D5">
+              <wp:simplePos x="828675" y="361950"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1401118143" name="Text Box 5" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5AC64A25" w14:textId="04175239" w:rsidR="007301C0" w:rsidRPr="008F7BC8" w:rsidRDefault="007301C0" w:rsidP="007301C0">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:noProof/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="008F7BC8">
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:noProof/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4FACF8B0" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 5" o:spid="_x0000_s1031" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251680768;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBe4ydWDQIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3bSJeuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOt22nYRaZJ6pF8fFredVqRk3C+AVPS6SSnRBgOVWMOJf3+svlw&#10;S4kPzFRMgRElPQtP71bv3y1bW4gZ1KAq4QiCGF+0tqR1CLbIMs9roZmfgBUGgxKcZgF/3SGrHGsR&#10;XatslueLrAVXWQdceI/ehz5IVwlfSsHDk5ReBKJKir2FdLp07uOZrZasODhm64YPbbB/6EKzxmDR&#10;C9QDC4wcXfMHlG64Aw8yTDjoDKRsuEgz4DTT/M00u5pZkWZBcry90OT/Hyx/PO3ssyOh+wIdLjAS&#10;0lpfeHTGeTrpdPxipwTjSOH5QpvoAuHoXMxmNzlGOIZuPi3m83lEya6XrfPhqwBNolFSh1tJZLHT&#10;1oc+dUyJtQxsGqXSZpT5zYGY0ZNdO4xW6PYdaaqSfhy730N1xqEc9Pv2lm8aLL1lPjwzhwvGblG0&#10;4QkPqaAtKQwWJTW4H3/zx3zkHaOUtCiYkhpUNCXqm8F9RG0lY/o5n0cy3Ojej4Y56ntAGU7xRVie&#10;zJgX1GhKB/oV5byOhTDEDMdyJQ2jeR965eJz4GK9TkkoI8vC1uwsj9CRrsjlS/fKnB0ID7ipRxjV&#10;xIo3vPe58aa362NA9tNSIrU9kQPjKMG01uG5RI3/+p+yro969RMAAP//AwBQSwMEFAAGAAgAAAAh&#10;AIp7B7DZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj81uwjAQhO+VeAdrkXorTlqlgjQOQkgc&#10;uFH6c17ibZISr6PYQMrTd9tLexlpNKuZb4vl6Dp1piG0ng2kswQUceVty7WB15fN3RxUiMgWO89k&#10;4IsCLMvJTYG59Rd+pvM+1kpKOORooImxz7UOVUMOw8z3xJJ9+MFhFDvU2g54kXLX6fskedQOW5aF&#10;BntaN1Qd9ydnoM1WPqb0tt18vrvUp9fdNrvujLmdjqsnUJHG+HcMP/iCDqUwHfyJbVCdAXkk/qpk&#10;i7m4g4Fs8QC6LPR/9vIbAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAXuMnVg0CAAAcBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAinsHsNkAAAAD&#10;AQAADwAAAAAAAAAAAAAAAABnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="5AC64A25" w14:textId="04175239" w:rsidR="007301C0" w:rsidRPr="008F7BC8" w:rsidRDefault="007301C0" w:rsidP="007301C0">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:noProof/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="008F7BC8">
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:noProof/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00C44CA4" w:rsidRPr="008114B3">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:noProof/>
+        <w:sz w:val="56"/>
+        <w:szCs w:val="56"/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="54F0DCE2" wp14:editId="76AFD87B">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
-                <wp:posOffset>181610</wp:posOffset>
+                <wp:posOffset>667385</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>220980</wp:posOffset>
+                <wp:posOffset>440055</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1647825" cy="296545"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Text Box 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1647825" cy="296545"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="9525">
                         <a:noFill/>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:sdt>
                           <w:sdtPr>
                             <w:rPr>
-                              <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold"/>
+                              <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                               <w:b/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             </w:rPr>
                             <w:id w:val="-1483379727"/>
                           </w:sdtPr>
                           <w:sdtEndPr>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:sdtEndPr>
                           <w:sdtContent>
                             <w:p w14:paraId="26BD8D53" w14:textId="77777777" w:rsidR="00AD7138" w:rsidRPr="00464E72" w:rsidRDefault="00AD7138" w:rsidP="008D51C1">
                               <w:pPr>
                                 <w:rPr>
-                                  <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold"/>
+                                  <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                                   <w:b/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
-                                  <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold"/>
+                                  <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                                   <w:b/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t>Corrective Services</w:t>
                               </w:r>
                             </w:p>
                           </w:sdtContent>
                         </w:sdt>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="54F0DCE2" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-            <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:14.3pt;margin-top:17.4pt;width:129.75pt;height:23.35pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5V1Wo9gEAAM0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817IN27EFy0GaNEWB&#10;9AGk/YA1RVlESS5L0pbcr++SchwjuQXVgeBqydmd2eH6ujeaHaQPCm3FJ6MxZ9IKrJXdVfzXz/sP&#10;S85CBFuDRisrfpSBX2/ev1t3rpRTbFHX0jMCsaHsXMXbGF1ZFEG00kAYoZOWkg16A5FCvytqDx2h&#10;G11Mx+NF0aGvnUchQ6C/d0OSbzJ+00gRvzdNkJHpilNvMa8+r9u0Fps1lDsPrlXi1Aa8oQsDylLR&#10;M9QdRGB7r15BGSU8BmziSKApsGmUkJkDsZmMX7B5bMHJzIXECe4sU/h/sOLb4dH98Cz2H7GnAWYS&#10;wT2g+B2YxdsW7E7eeI9dK6GmwpMkWdG5UJ6uJqlDGRLItvuKNQ0Z9hEzUN94k1QhnozQaQDHs+iy&#10;j0ykkovZ1XI650xQbrpazGfzXALKp9vOh/hZomFpU3FPQ83ocHgIMXUD5dORVMzivdI6D1Zb1lV8&#10;NSf4FxmjIvlOK1Px5Th9gxMSyU+2zpcjKD3sqYC2J9aJ6EA59tueDib2W6yPxN/j4C96D7Rp0f/l&#10;rCNvVTz82YOXnOkvljRcTWazZMYczOZXUwr8ZWZ7mQErCKrikbNhexuzgQdGN6R1o7IMz52ceiXP&#10;ZHVO/k6mvIzzqedXuPkHAAD//wMAUEsDBBQABgAIAAAAIQAgdZVd3AAAAAgBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/BTsMwEETvSPyDtUjcqJ3QViZkUyEQVxAFKvXmxm4SEa+j2G3C37Oc4Dia0cyb&#10;cjP7XpzdGLtACNlCgXBUB9tRg/Dx/nyjQcRkyJo+kEP4dhE21eVFaQobJnpz521qBJdQLAxCm9JQ&#10;SBnr1nkTF2FwxN4xjN4klmMj7WgmLve9zJVaS2864oXWDO6xdfXX9uQRPl+O+91SvTZPfjVMYVaS&#10;/J1EvL6aH+5BJDenvzD84jM6VMx0CCeyUfQIuV5zEuF2yQ/Yz7XOQBwQdLYCWZXy/4HqBwAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADlXVaj2AQAAzQMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACB1lV3cAAAACAEAAA8AAAAAAAAAAAAAAAAAUAQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABZBQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="54F0DCE2" id="Text Box 1" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:52.55pt;margin-top:34.65pt;width:129.75pt;height:23.35pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB56BJm+gEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X5xYSZpYIVXXrtOk&#10;7kPq9gMwxjEacBmQ2Nmv3wWnadS+VfMD4vrCufece9hcD0aTg/RBgWV0NplSIq2ARtkdo79+3n9Y&#10;URIitw3XYCWjRxno9fb9u03vKllCB7qRniCIDVXvGO1idFVRBNFJw8MEnLSYbMEbHjH0u6LxvEd0&#10;o4tyOl0WPfjGeRAyBPx7NybpNuO3rRTxe9sGGYlmFHuLefV5rdNabDe82nnuOiVObfA3dGG4slj0&#10;DHXHIyd7r15BGSU8BGjjRIApoG2VkJkDsplNX7B57LiTmQuKE9xZpvD/YMW3w6P74UkcPsKAA8wk&#10;gnsA8TsQC7cdtzt54z30neQNFp4lyYrehep0NUkdqpBA6v4rNDhkvo+QgYbWm6QK8iSIjgM4nkWX&#10;QyQilVzOr1blghKBuXK9XMwXuQSvnm47H+JnCYakDaMeh5rR+eEhxNQNr56OpGIW7pXWebDakp7R&#10;9QLhX2SMiug7rQyjq2n6Rickkp9sky9HrvS4xwLanlgnoiPlONQDUQ2jud8kQg3NEWXwMNoMnwVu&#10;OvB/KenRYoyGP3vuJSX6i0Up17P5PHkyB/PFVYmBv8zUlxluBUIxGikZt7cx+3gkdoOStyqr8dzJ&#10;qWW0ThbpZPPkzcs4n3p+jNt/AAAA//8DAFBLAwQUAAYACAAAACEAGv8/F90AAAAKAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPy07DMBBF90j9B2uQ2FE7tLVoiFNVILZUlIfEzo2nSUQ8jmK3CX/PdAXL&#10;q3t050yxmXwnzjjENpCBbK5AIFXBtVQbeH97vr0HEZMlZ7tAaOAHI2zK2VVhcxdGesXzPtWCRyjm&#10;1kCTUp9LGasGvY3z0CNxdwyDt4njUEs32JHHfSfvlNLS25b4QmN7fGyw+t6fvIGPl+PX51Lt6ie/&#10;6scwKUl+LY25uZ62DyASTukPhos+q0PJTodwIhdFx1mtMkYN6PUCBAMLvdQgDtxkWoEsC/n/hfIX&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAeegSZvoBAADUAwAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAGv8/F90AAAAKAQAADwAAAAAAAAAAAAAA&#10;AABUBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAF4FAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox>
                 <w:txbxContent>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                         <w:b/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
                       <w:id w:val="-1483379727"/>
                     </w:sdtPr>
                     <w:sdtEndPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:sdtEndPr>
                     <w:sdtContent>
                       <w:p w14:paraId="26BD8D53" w14:textId="77777777" w:rsidR="00AD7138" w:rsidRPr="00464E72" w:rsidRDefault="00AD7138" w:rsidP="008D51C1">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                             <w:b/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                             <w:b/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>Corrective Services</w:t>
                         </w:r>
                       </w:p>
                     </w:sdtContent>
                   </w:sdt>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00C44CA4" w:rsidRPr="00257330">
       <w:rPr>
+        <w:rFonts w:eastAsia="Arial"/>
         <w:noProof/>
-        <w:lang w:eastAsia="en-AU"/>
-[...102 lines deleted...]
-        <w:lang w:eastAsia="en-AU"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6D486CD6" wp14:editId="0E8436DF">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4E264585" wp14:editId="56A5F316">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
-            <wp:posOffset>-29210</wp:posOffset>
+            <wp:posOffset>-635</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
-            <wp:posOffset>-59055</wp:posOffset>
+            <wp:align>top</wp:align>
           </wp:positionV>
-          <wp:extent cx="7580630" cy="10719435"/>
-          <wp:effectExtent l="0" t="0" r="1270" b="5715"/>
+          <wp:extent cx="7553325" cy="10689590"/>
+          <wp:effectExtent l="0" t="0" r="9525" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="3" name="Picture 3"/>
+          <wp:docPr id="478551939" name="Picture 2" descr="A black screen with colorful circles and dots&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="govOfWA_DOJ_222.eps"/>
+                  <pic:cNvPr id="1968693442" name="Picture 2" descr="A black screen with colorful circles and dots&#10;&#10;AI-generated content may be incorrect."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1" cstate="print">
+                  <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7580630" cy="10719435"/>
+                    <a:ext cx="7553325" cy="10689590"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
+          <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
-          <wp14:sizeRelV relativeFrom="page">
+          <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2DB93DC5" w14:textId="77777777" w:rsidR="00AD7138" w:rsidRDefault="00AD7138">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2DB93DC5" w14:textId="18CF9E6F" w:rsidR="00AD7138" w:rsidRDefault="007301C0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251684864" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6FFDD6B2" wp14:editId="14C02437">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="124319876" name="Text Box 9" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="46D86758" w14:textId="77016B4A" w:rsidR="007301C0" w:rsidRPr="007301C0" w:rsidRDefault="007301C0" w:rsidP="007301C0">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="007301C0">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6FFDD6B2" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 9" o:spid="_x0000_s1033" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251684864;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCEnUItDAIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oi2QDj0rshQbkEVBYmJnXz9KjpOt22nYRaZJ6pF8fFre9q1hR+VDA7bk00nOmbISqsbuS/79ZfPh&#10;E2cBha2EAatKflKB367ev1t2rlAzqMFUyjMCsaHoXMlrRFdkWZC1akWYgFOWghp8K5B+/T6rvOgI&#10;vTXZLM8XWQe+ch6kCoG890OQrxK+1krik9ZBITMlp94wnT6du3hmq6Uo9l64upHnNsQ/dNGKxlLR&#10;C9S9QMEOvvkDqm2khwAaJxLaDLRupEoz0DTT/M0021o4lWYhcoK70BT+H6x8PG7ds2fYf4GeFhgJ&#10;6VwoAjnjPL32bfxSp4ziROHpQpvqkUlyLmazm5wikkI3Hxfz+TyiZNfLzgf8qqBl0Si5p60kssTx&#10;IeCQOqbEWhY2jTFpM8b+5iDM6MmuHUYL+13PmooaGbvfQXWioTwM+w5Obhoq/SACPgtPC6ZuSbT4&#10;RIc20JUczhZnNfgff/PHfOKdopx1JJiSW1I0Z+abpX1EbSVj+jmfRzL86N6Nhj20d0AynNKLcDKZ&#10;MQ/NaGoP7SvJeR0LUUhYSeVKjqN5h4Ny6TlItV6nJJKRE/hgt05G6EhX5PKlfxXenQlH2tQjjGoS&#10;xRveh9x4M7j1AYn9tJRI7UDkmXGSYFrr+blEjf/6n7Kuj3r1EwAA//8DAFBLAwQUAAYACAAAACEA&#10;insHsNkAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW7CMBCE75V4B2uReitOWqWCNA5CSBy4&#10;UfpzXuJtkhKvo9hAytN320t7GWk0q5lvi+XoOnWmIbSeDaSzBBRx5W3LtYHXl83dHFSIyBY7z2Tg&#10;iwIsy8lNgbn1F36m8z7WSko45GigibHPtQ5VQw7DzPfEkn34wWEUO9TaDniRctfp+yR51A5bloUG&#10;e1o3VB33J2egzVY+pvS23Xy+u9Sn1902u+6MuZ2OqydQkcb4dww/+IIOpTAd/IltUJ0BeST+qmSL&#10;ubiDgWzxALos9H/28hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCEnUItDAIAABwEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCKewew2QAAAAMB&#10;AAAPAAAAAAAAAAAAAAAAAGYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="46D86758" w14:textId="77016B4A" w:rsidR="007301C0" w:rsidRPr="007301C0" w:rsidRDefault="007301C0" w:rsidP="007301C0">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="007301C0">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1EC7C929" w14:textId="4D2DB70F" w:rsidR="00AD7138" w:rsidRDefault="00AD7138" w:rsidP="00D41125">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1EC7C929" w14:textId="7AE18492" w:rsidR="00AD7138" w:rsidRDefault="007301C0" w:rsidP="00D41125">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251685888" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5F59824B" wp14:editId="203A08D6">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="855764568" name="Text Box 10" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="116F41DA" w14:textId="743E1166" w:rsidR="007301C0" w:rsidRPr="008F7BC8" w:rsidRDefault="007301C0" w:rsidP="007301C0">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:color w:val="B40A00"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="008F7BC8">
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:color w:val="B40A00"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="5F59824B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 10" o:spid="_x0000_s1034" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251685888;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDpIvAQDQIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJF2NOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOt22nYRaZJ6pF8fFred1qRk3C+AVPS6SSnRBgOVWMOJf3+uvn0&#10;mRIfmKmYAiNKehae3q8+fli2thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQL+ukNWOdYi&#10;ulbZLM8XWQuusg648B69j32QrhK+lIKHZym9CESVFHsL6XTp3MczWy1ZcXDM1g0f2mD/0IVmjcGi&#10;F6hHFhg5uuYPKN1wBx5kmHDQGUjZcJFmwGmm+btpdjWzIs2C5Hh7ocn/P1j+dNrZF0dC9wU6XGAk&#10;pLW+8OiM83TS6fjFTgnGkcLzhTbRBcLRuZjNbnKMcAzd3C7m83lEya6XrfPhqwBNolFSh1tJZLHT&#10;1oc+dUyJtQxsGqXSZpT5zYGY0ZNdO4xW6PYdaaqS3o7d76E641AO+n17yzcNlt4yH16YwwVjtyja&#10;8IyHVNCWFAaLkhrcj7/5Yz7yjlFKWhRMSQ0qmhL1zeA+oraSMb3L55EMN7r3o2GO+gFQhlN8EZYn&#10;M+YFNZrSgX5DOa9jIQwxw7FcScNoPoReufgcuFivUxLKyLKwNTvLI3SkK3L52r0xZwfCA27qCUY1&#10;seId731uvOnt+hiQ/bSUSG1P5MA4SjCtdXguUeO//qes66Ne/QQAAP//AwBQSwMEFAAGAAgAAAAh&#10;AIp7B7DZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj81uwjAQhO+VeAdrkXorTlqlgjQOQkgc&#10;uFH6c17ibZISr6PYQMrTd9tLexlpNKuZb4vl6Dp1piG0ng2kswQUceVty7WB15fN3RxUiMgWO89k&#10;4IsCLMvJTYG59Rd+pvM+1kpKOORooImxz7UOVUMOw8z3xJJ9+MFhFDvU2g54kXLX6fskedQOW5aF&#10;BntaN1Qd9ydnoM1WPqb0tt18vrvUp9fdNrvujLmdjqsnUJHG+HcMP/iCDqUwHfyJbVCdAXkk/qpk&#10;i7m4g4Fs8QC6LPR/9vIbAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA6SLwEA0CAAAcBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAinsHsNkAAAAD&#10;AQAADwAAAAAAAAAAAAAAAABnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="116F41DA" w14:textId="743E1166" w:rsidR="007301C0" w:rsidRPr="008F7BC8" w:rsidRDefault="007301C0" w:rsidP="007301C0">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="B40A00"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="008F7BC8">
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="B40A00"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00AD7138">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00AD7138">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00AD7138">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00FD36F3">
+    <w:r w:rsidR="008F7BC8">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>COPP 10.7 Separate Confinement</w:t>
+      <w:t>Prison COPP 10.7– Separate Confinement</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00AD7138">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00AD7138">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00541E34">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>v5.</w:t>
+      <w:t>v</w:t>
+    </w:r>
+    <w:r w:rsidR="00805670">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidR="00541E34">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+    <w:r w:rsidR="00AF2522">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>0</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="6ECCF2AF" w14:textId="77777777" w:rsidR="00AD7138" w:rsidRPr="00B2652A" w:rsidRDefault="00AD7138" w:rsidP="00CA2453"/>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="24945090" w14:textId="77777777" w:rsidR="00AD7138" w:rsidRDefault="00AD7138">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="24945090" w14:textId="1C5E70F2" w:rsidR="00AD7138" w:rsidRDefault="007301C0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251683840" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E1FBA58" wp14:editId="3F283B83">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1944098964" name="Text Box 8" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="216BC3BA" w14:textId="3E4075BC" w:rsidR="007301C0" w:rsidRPr="008F7BC8" w:rsidRDefault="007301C0" w:rsidP="007301C0">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:color w:val="B40A00"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="008F7BC8">
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:color w:val="B40A00"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6E1FBA58" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 8" o:spid="_x0000_s1035" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251683840;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDD4wmWDQIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJGuNOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOt22nYRaZJ6pF8fFred1qRk3C+AVPS6SSnRBgOVWMOJf3+uvl0&#10;S4kPzFRMgRElPQtP71cfPyxbW4gZ1KAq4QiCGF+0tqR1CLbIMs9roZmfgBUGgxKcZgF/3SGrHGsR&#10;XatslueLrAVXWQdceI/exz5IVwlfSsHDs5ReBKJKir2FdLp07uOZrZasODhm64YPbbB/6EKzxmDR&#10;C9QjC4wcXfMHlG64Aw8yTDjoDKRsuEgz4DTT/N00u5pZkWZBcry90OT/Hyx/Ou3siyOh+wIdLjAS&#10;0lpfeHTGeTrpdPxipwTjSOH5QpvoAuHoXMxmNzlGOIZuPi/m83lEya6XrfPhqwBNolFSh1tJZLHT&#10;1oc+dUyJtQxsGqXSZpT5zYGY0ZNdO4xW6PYdaaqS3o7d76E641AO+n17yzcNlt4yH16YwwVjtyja&#10;8IyHVNCWFAaLkhrcj7/5Yz7yjlFKWhRMSQ0qmhL1zeA+oraSMb3L55EMN7r3o2GO+gFQhlN8EZYn&#10;M+YFNZrSgX5DOa9jIQwxw7FcScNoPoReufgcuFivUxLKyLKwNTvLI3SkK3L52r0xZwfCA27qCUY1&#10;seId731uvOnt+hiQ/bSUSG1P5MA4SjCtdXguUeO//qes66Ne/QQAAP//AwBQSwMEFAAGAAgAAAAh&#10;AIp7B7DZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj81uwjAQhO+VeAdrkXorTlqlgjQOQkgc&#10;uFH6c17ibZISr6PYQMrTd9tLexlpNKuZb4vl6Dp1piG0ng2kswQUceVty7WB15fN3RxUiMgWO89k&#10;4IsCLMvJTYG59Rd+pvM+1kpKOORooImxz7UOVUMOw8z3xJJ9+MFhFDvU2g54kXLX6fskedQOW5aF&#10;BntaN1Qd9ydnoM1WPqb0tt18vrvUp9fdNrvujLmdjqsnUJHG+HcMP/iCDqUwHfyJbVCdAXkk/qpk&#10;i7m4g4Fs8QC6LPR/9vIbAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAw+MJlg0CAAAcBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAinsHsNkAAAAD&#10;AQAADwAAAAAAAAAAAAAAAABnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="216BC3BA" w14:textId="3E4075BC" w:rsidR="007301C0" w:rsidRPr="008F7BC8" w:rsidRDefault="007301C0" w:rsidP="007301C0">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="B40A00"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="008F7BC8">
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="B40A00"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A90A52AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="95A09AA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -16229,51 +16051,51 @@
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="7FD0EFEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05B8113D"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="782CC408"/>
+    <w:tmpl w:val="3DDECAA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading3"/>
       <w:lvlText w:val="%1.%2.%3"/>
@@ -16548,50 +16370,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16A03763"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0788613C"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18C62180"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8AFE9F78"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -16633,51 +16568,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="215C026A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7480BC3E"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16746,51 +16681,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="256015D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="40347C16"/>
     <w:lvl w:ilvl="0" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -16832,51 +16767,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="319259CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E862926C"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -16918,51 +16853,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="375201C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7C007EDE"/>
     <w:lvl w:ilvl="0" w:tplc="94FCF188">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -17032,51 +16967,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37CB3782"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7AC2CFBE"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17145,51 +17080,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42807744"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6EA41420"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17258,51 +17193,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4328132F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="60E469C2"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -17344,51 +17279,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="448B3FCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8CE48B5C"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17457,51 +17392,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4571454C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8988CF72"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -17543,69 +17478,69 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C5F1835"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2F985AA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="StyleHeading112ptLeft0cmBefore0pt1"/>
       <w:isLgl/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold" w:hint="default"/>
+        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:shadow w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="28"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
@@ -17709,51 +17644,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1584"/>
         </w:tabs>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CDC50DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EC4E2B78"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -17802,51 +17737,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56181B2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="45A64074"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -17888,51 +17823,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5689177C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4DB0DE84"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18001,51 +17936,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5BA35314"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E2BCF788"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18141,51 +18076,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D711115"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="17848A4C"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18254,51 +18189,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62EC33FF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A5542CFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="720"/>
@@ -18367,51 +18302,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66EB1CCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9A08B08E"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -18453,51 +18388,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75FD4723"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0D222CBA"/>
     <w:lvl w:ilvl="0" w:tplc="312E38C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -18546,51 +18481,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78E82E69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="740C8190"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -18632,51 +18567,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7AB95524"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="10863DD2"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E734E09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E4542D2C"/>
     <w:lvl w:ilvl="0" w:tplc="0F24561C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -18733,571 +18781,577 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1774861195">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="317155278">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1215435179">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="673343544">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1663511164">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="484971959">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="35280891">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="625741371">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="10106017">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="673343544">
+  <w:num w:numId="10" w16cid:durableId="555626797">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="948394038">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="422072801">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="565148948">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1845977261">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1576889420">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1663511164">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="16" w16cid:durableId="637959143">
+    <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="484971959">
-    <w:abstractNumId w:val="31"/>
+  <w:num w:numId="17" w16cid:durableId="183329234">
+    <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="35280891">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="18" w16cid:durableId="1416437394">
+    <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="625741371">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="19" w16cid:durableId="52118110">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="10106017">
+  <w:num w:numId="20" w16cid:durableId="79833351">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="555626797">
-[...31 lines deleted...]
-  </w:num>
   <w:num w:numId="21" w16cid:durableId="67190683">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="906305431">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="563296328">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="2100717240">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1536113992">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="215314018">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="2110078949">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="591593602">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1847013098">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="751580927">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1316494281">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1256356473">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="33963976">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1652371267">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1907760650">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="301153226">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1476071217">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="721052289">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1103766874">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1357851785">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="698163069">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="1543012192">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="1754203164">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="136606349">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="288122941">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="648091573">
     <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="223562009">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="48" w16cid:durableId="1033504487">
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="19"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1728" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="XLW7tWGTmmfPIjhH68yvimKyvr7eedcjiF4Q+q6ZjFDbvrprqsFn4BhKvqNDOZ4KY5asCSZ5c0est5hi7BRBWA==" w:salt="CkqgW+/ZJhowX+u5knNVUg=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="A21p1IrUhagb86sw/2XyJBQ8g8ilQted3qDqPV6ca2C6wf5PDFrAq7HYNXS4L6YDvviAKxt+MUB6NOWJ5Bq7+A==" w:salt="1J5885NIsKhVD024xXlONA=="/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2058"/>
-[...2 lines deleted...]
-    </o:shapelayout>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="ManualSave" w:val="Y"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="0039365C"/>
     <w:rsid w:val="00002F32"/>
+    <w:rsid w:val="000036C4"/>
     <w:rsid w:val="00004378"/>
+    <w:rsid w:val="00004986"/>
     <w:rsid w:val="00005337"/>
     <w:rsid w:val="000066CF"/>
     <w:rsid w:val="00010C5F"/>
     <w:rsid w:val="000120CE"/>
     <w:rsid w:val="0001385A"/>
     <w:rsid w:val="00014070"/>
     <w:rsid w:val="00014506"/>
     <w:rsid w:val="00017053"/>
     <w:rsid w:val="000171B1"/>
     <w:rsid w:val="000179EA"/>
     <w:rsid w:val="00020325"/>
     <w:rsid w:val="00020B57"/>
     <w:rsid w:val="00021266"/>
     <w:rsid w:val="00021885"/>
     <w:rsid w:val="00025E92"/>
     <w:rsid w:val="000260C8"/>
     <w:rsid w:val="00026F6A"/>
     <w:rsid w:val="00031019"/>
     <w:rsid w:val="00031AEE"/>
     <w:rsid w:val="00032C3F"/>
     <w:rsid w:val="0003329B"/>
     <w:rsid w:val="00034E0A"/>
+    <w:rsid w:val="0003523A"/>
     <w:rsid w:val="000362F3"/>
     <w:rsid w:val="00041ADF"/>
     <w:rsid w:val="00041F96"/>
     <w:rsid w:val="00042A0A"/>
     <w:rsid w:val="000432EC"/>
     <w:rsid w:val="0004354E"/>
     <w:rsid w:val="00044B21"/>
     <w:rsid w:val="000456A5"/>
     <w:rsid w:val="00045F51"/>
     <w:rsid w:val="00050F43"/>
     <w:rsid w:val="000545D3"/>
     <w:rsid w:val="000548B8"/>
     <w:rsid w:val="00054B75"/>
     <w:rsid w:val="0005519B"/>
     <w:rsid w:val="00056098"/>
     <w:rsid w:val="000579B3"/>
     <w:rsid w:val="00057D4A"/>
     <w:rsid w:val="00060649"/>
     <w:rsid w:val="00070544"/>
     <w:rsid w:val="00070F84"/>
     <w:rsid w:val="0007135A"/>
     <w:rsid w:val="00071BE7"/>
     <w:rsid w:val="00073425"/>
     <w:rsid w:val="000755EE"/>
     <w:rsid w:val="00077239"/>
@@ -19305,819 +19359,876 @@
     <w:rsid w:val="000807B7"/>
     <w:rsid w:val="000808A2"/>
     <w:rsid w:val="00084B2B"/>
     <w:rsid w:val="000902E7"/>
     <w:rsid w:val="00090F30"/>
     <w:rsid w:val="00091C97"/>
     <w:rsid w:val="00092012"/>
     <w:rsid w:val="000925A5"/>
     <w:rsid w:val="00092709"/>
     <w:rsid w:val="00094104"/>
     <w:rsid w:val="00094F5E"/>
     <w:rsid w:val="00097F90"/>
     <w:rsid w:val="000A013B"/>
     <w:rsid w:val="000A02D7"/>
     <w:rsid w:val="000A0DFC"/>
     <w:rsid w:val="000A1B6F"/>
     <w:rsid w:val="000A63D5"/>
     <w:rsid w:val="000A6969"/>
     <w:rsid w:val="000A6C10"/>
     <w:rsid w:val="000A74BC"/>
     <w:rsid w:val="000B0946"/>
     <w:rsid w:val="000B160C"/>
     <w:rsid w:val="000B1D62"/>
     <w:rsid w:val="000B5431"/>
     <w:rsid w:val="000B6320"/>
+    <w:rsid w:val="000B7F93"/>
     <w:rsid w:val="000C0A74"/>
     <w:rsid w:val="000C328C"/>
     <w:rsid w:val="000C4075"/>
     <w:rsid w:val="000C55D6"/>
     <w:rsid w:val="000C5A95"/>
     <w:rsid w:val="000D008C"/>
     <w:rsid w:val="000D118D"/>
     <w:rsid w:val="000D1431"/>
     <w:rsid w:val="000D4BFA"/>
     <w:rsid w:val="000D69A3"/>
     <w:rsid w:val="000D7E04"/>
     <w:rsid w:val="000D7E1B"/>
     <w:rsid w:val="000E070B"/>
     <w:rsid w:val="000E4E46"/>
     <w:rsid w:val="000E7155"/>
     <w:rsid w:val="000E7936"/>
     <w:rsid w:val="000F0479"/>
     <w:rsid w:val="000F102F"/>
     <w:rsid w:val="000F14AB"/>
     <w:rsid w:val="000F17B7"/>
     <w:rsid w:val="000F238B"/>
     <w:rsid w:val="000F2D1F"/>
     <w:rsid w:val="000F432D"/>
     <w:rsid w:val="000F63F2"/>
     <w:rsid w:val="000F7531"/>
     <w:rsid w:val="000F7EFE"/>
     <w:rsid w:val="00100A56"/>
     <w:rsid w:val="00103024"/>
+    <w:rsid w:val="001030D4"/>
     <w:rsid w:val="001035D6"/>
     <w:rsid w:val="00104612"/>
     <w:rsid w:val="001052C6"/>
     <w:rsid w:val="00105E80"/>
     <w:rsid w:val="00110928"/>
     <w:rsid w:val="00110A2B"/>
     <w:rsid w:val="001115F1"/>
     <w:rsid w:val="001158E9"/>
     <w:rsid w:val="00116AC7"/>
     <w:rsid w:val="00120458"/>
     <w:rsid w:val="00120AD0"/>
     <w:rsid w:val="00121576"/>
     <w:rsid w:val="001246C7"/>
     <w:rsid w:val="0012620D"/>
     <w:rsid w:val="001264FA"/>
     <w:rsid w:val="00126611"/>
     <w:rsid w:val="00127EEB"/>
     <w:rsid w:val="00131037"/>
     <w:rsid w:val="00133674"/>
     <w:rsid w:val="00133D9D"/>
     <w:rsid w:val="00134DE0"/>
     <w:rsid w:val="00135E4A"/>
     <w:rsid w:val="00137275"/>
     <w:rsid w:val="00137E02"/>
     <w:rsid w:val="00137E8C"/>
     <w:rsid w:val="00140555"/>
     <w:rsid w:val="00141824"/>
     <w:rsid w:val="00142173"/>
     <w:rsid w:val="00144A1B"/>
     <w:rsid w:val="00146739"/>
     <w:rsid w:val="00150099"/>
     <w:rsid w:val="001517B0"/>
     <w:rsid w:val="001524E7"/>
     <w:rsid w:val="00152DA8"/>
     <w:rsid w:val="00153AC1"/>
     <w:rsid w:val="00155864"/>
     <w:rsid w:val="001622D5"/>
     <w:rsid w:val="0016252A"/>
+    <w:rsid w:val="00162D26"/>
     <w:rsid w:val="00162E6B"/>
     <w:rsid w:val="001640F7"/>
     <w:rsid w:val="00164B85"/>
     <w:rsid w:val="0016560F"/>
     <w:rsid w:val="0016593D"/>
     <w:rsid w:val="00166FEA"/>
     <w:rsid w:val="0017072A"/>
     <w:rsid w:val="00173EE9"/>
     <w:rsid w:val="00173FAF"/>
     <w:rsid w:val="0017457B"/>
     <w:rsid w:val="001757E8"/>
     <w:rsid w:val="001818E8"/>
     <w:rsid w:val="00181AA4"/>
     <w:rsid w:val="00183069"/>
+    <w:rsid w:val="00192B53"/>
     <w:rsid w:val="00193880"/>
     <w:rsid w:val="00193BBC"/>
     <w:rsid w:val="00196A6E"/>
     <w:rsid w:val="0019739E"/>
     <w:rsid w:val="001A3042"/>
     <w:rsid w:val="001A34F8"/>
     <w:rsid w:val="001A3EE9"/>
     <w:rsid w:val="001A4A4F"/>
     <w:rsid w:val="001A4D0E"/>
     <w:rsid w:val="001A521F"/>
     <w:rsid w:val="001A5628"/>
     <w:rsid w:val="001A701D"/>
     <w:rsid w:val="001A7743"/>
     <w:rsid w:val="001B0510"/>
     <w:rsid w:val="001B21EC"/>
     <w:rsid w:val="001B3327"/>
     <w:rsid w:val="001B5B95"/>
     <w:rsid w:val="001C1E66"/>
     <w:rsid w:val="001C32D8"/>
     <w:rsid w:val="001C4C89"/>
     <w:rsid w:val="001C692C"/>
     <w:rsid w:val="001C7C93"/>
     <w:rsid w:val="001D006E"/>
     <w:rsid w:val="001D3B4F"/>
     <w:rsid w:val="001D7C75"/>
     <w:rsid w:val="001E0E48"/>
     <w:rsid w:val="001E0F3A"/>
     <w:rsid w:val="001E1D31"/>
     <w:rsid w:val="001E5672"/>
     <w:rsid w:val="001E5A7C"/>
     <w:rsid w:val="001E6B54"/>
+    <w:rsid w:val="001F2191"/>
     <w:rsid w:val="001F253D"/>
     <w:rsid w:val="001F2594"/>
     <w:rsid w:val="001F446C"/>
     <w:rsid w:val="001F522A"/>
     <w:rsid w:val="001F5413"/>
     <w:rsid w:val="001F5953"/>
     <w:rsid w:val="001F6417"/>
     <w:rsid w:val="001F70BE"/>
     <w:rsid w:val="002004F7"/>
     <w:rsid w:val="00200E8D"/>
+    <w:rsid w:val="00201797"/>
+    <w:rsid w:val="00202619"/>
     <w:rsid w:val="00204021"/>
     <w:rsid w:val="00206884"/>
+    <w:rsid w:val="002107E4"/>
     <w:rsid w:val="002115D2"/>
     <w:rsid w:val="00212FEF"/>
     <w:rsid w:val="002141B1"/>
     <w:rsid w:val="00214F88"/>
     <w:rsid w:val="00215F19"/>
     <w:rsid w:val="002178FA"/>
     <w:rsid w:val="00226C87"/>
     <w:rsid w:val="002271FE"/>
     <w:rsid w:val="002314B6"/>
     <w:rsid w:val="00231C3C"/>
     <w:rsid w:val="00232864"/>
     <w:rsid w:val="002329C5"/>
     <w:rsid w:val="00233984"/>
     <w:rsid w:val="002342DD"/>
     <w:rsid w:val="0023495F"/>
     <w:rsid w:val="00234999"/>
     <w:rsid w:val="00235197"/>
     <w:rsid w:val="00235C80"/>
     <w:rsid w:val="002378B8"/>
     <w:rsid w:val="002401EE"/>
     <w:rsid w:val="00240635"/>
     <w:rsid w:val="002447B3"/>
     <w:rsid w:val="002457AA"/>
     <w:rsid w:val="00245869"/>
     <w:rsid w:val="00245B8A"/>
     <w:rsid w:val="002479E2"/>
     <w:rsid w:val="00247ACC"/>
     <w:rsid w:val="00250916"/>
     <w:rsid w:val="00250C62"/>
     <w:rsid w:val="00254316"/>
     <w:rsid w:val="00255548"/>
     <w:rsid w:val="00255B7C"/>
     <w:rsid w:val="0026050C"/>
     <w:rsid w:val="00260732"/>
     <w:rsid w:val="00260864"/>
+    <w:rsid w:val="002608A7"/>
+    <w:rsid w:val="002631AD"/>
     <w:rsid w:val="002636EE"/>
     <w:rsid w:val="00263886"/>
     <w:rsid w:val="00263AF6"/>
     <w:rsid w:val="00263EA5"/>
     <w:rsid w:val="00264238"/>
     <w:rsid w:val="00265597"/>
     <w:rsid w:val="00272DC8"/>
     <w:rsid w:val="0027609B"/>
     <w:rsid w:val="002763C6"/>
     <w:rsid w:val="00276816"/>
     <w:rsid w:val="00277AD7"/>
     <w:rsid w:val="00280A1F"/>
     <w:rsid w:val="002823B7"/>
     <w:rsid w:val="002823BE"/>
     <w:rsid w:val="00282630"/>
+    <w:rsid w:val="00283C75"/>
     <w:rsid w:val="00285795"/>
     <w:rsid w:val="0029067F"/>
     <w:rsid w:val="002936E7"/>
     <w:rsid w:val="00293AE5"/>
     <w:rsid w:val="002940EA"/>
     <w:rsid w:val="002959FB"/>
     <w:rsid w:val="00296207"/>
     <w:rsid w:val="002A065B"/>
     <w:rsid w:val="002A08D9"/>
     <w:rsid w:val="002A1B52"/>
     <w:rsid w:val="002A27B6"/>
     <w:rsid w:val="002A3C1C"/>
     <w:rsid w:val="002A5ECF"/>
     <w:rsid w:val="002B1398"/>
     <w:rsid w:val="002B4F20"/>
     <w:rsid w:val="002B74A4"/>
     <w:rsid w:val="002B750B"/>
     <w:rsid w:val="002B7E99"/>
     <w:rsid w:val="002C0239"/>
     <w:rsid w:val="002C1668"/>
     <w:rsid w:val="002C207D"/>
     <w:rsid w:val="002C253D"/>
     <w:rsid w:val="002C2F8B"/>
     <w:rsid w:val="002C3F19"/>
     <w:rsid w:val="002C6B04"/>
     <w:rsid w:val="002C742B"/>
     <w:rsid w:val="002D5F4D"/>
     <w:rsid w:val="002D67E2"/>
     <w:rsid w:val="002D68DB"/>
     <w:rsid w:val="002D6ABF"/>
     <w:rsid w:val="002D6FE8"/>
     <w:rsid w:val="002E2D35"/>
     <w:rsid w:val="002E46E8"/>
     <w:rsid w:val="002E5756"/>
     <w:rsid w:val="002E6397"/>
+    <w:rsid w:val="002E63DF"/>
     <w:rsid w:val="002E670F"/>
     <w:rsid w:val="002E6F7B"/>
+    <w:rsid w:val="002E769E"/>
     <w:rsid w:val="002E7F75"/>
     <w:rsid w:val="002F0E27"/>
     <w:rsid w:val="002F15EA"/>
     <w:rsid w:val="002F22DE"/>
     <w:rsid w:val="002F42F9"/>
     <w:rsid w:val="002F4640"/>
     <w:rsid w:val="002F685F"/>
     <w:rsid w:val="002F70E8"/>
     <w:rsid w:val="003002A7"/>
     <w:rsid w:val="003004D4"/>
     <w:rsid w:val="00302144"/>
     <w:rsid w:val="0030238E"/>
     <w:rsid w:val="00302DB9"/>
+    <w:rsid w:val="003036A5"/>
     <w:rsid w:val="00303BEE"/>
     <w:rsid w:val="00307197"/>
     <w:rsid w:val="00307964"/>
     <w:rsid w:val="00311A61"/>
     <w:rsid w:val="0031296C"/>
     <w:rsid w:val="00323BE1"/>
+    <w:rsid w:val="003256E5"/>
     <w:rsid w:val="00325D6C"/>
     <w:rsid w:val="003271C6"/>
     <w:rsid w:val="0032796F"/>
     <w:rsid w:val="00331AF0"/>
+    <w:rsid w:val="00333E58"/>
     <w:rsid w:val="0033448F"/>
     <w:rsid w:val="003350B2"/>
     <w:rsid w:val="003351EE"/>
     <w:rsid w:val="003407FE"/>
     <w:rsid w:val="00341B93"/>
     <w:rsid w:val="003423EF"/>
     <w:rsid w:val="003425FA"/>
     <w:rsid w:val="003456EE"/>
     <w:rsid w:val="00350231"/>
     <w:rsid w:val="0035048D"/>
+    <w:rsid w:val="003505BC"/>
     <w:rsid w:val="0035105B"/>
     <w:rsid w:val="0035175D"/>
     <w:rsid w:val="003550AF"/>
     <w:rsid w:val="00355E22"/>
     <w:rsid w:val="0035614B"/>
     <w:rsid w:val="003576B7"/>
     <w:rsid w:val="00361018"/>
     <w:rsid w:val="0036313A"/>
     <w:rsid w:val="003647BE"/>
     <w:rsid w:val="003653BD"/>
     <w:rsid w:val="003658D7"/>
     <w:rsid w:val="00366161"/>
     <w:rsid w:val="003722B8"/>
     <w:rsid w:val="00372870"/>
     <w:rsid w:val="003767AF"/>
     <w:rsid w:val="00380258"/>
     <w:rsid w:val="003853F3"/>
     <w:rsid w:val="00385E05"/>
     <w:rsid w:val="00386850"/>
     <w:rsid w:val="003913EC"/>
     <w:rsid w:val="0039365C"/>
     <w:rsid w:val="00393833"/>
     <w:rsid w:val="003953DD"/>
     <w:rsid w:val="00395E95"/>
     <w:rsid w:val="00396F7C"/>
     <w:rsid w:val="00397075"/>
     <w:rsid w:val="00397B23"/>
     <w:rsid w:val="003A01D2"/>
     <w:rsid w:val="003A0748"/>
     <w:rsid w:val="003A0841"/>
     <w:rsid w:val="003A1FFF"/>
     <w:rsid w:val="003A2A62"/>
     <w:rsid w:val="003A3FD3"/>
     <w:rsid w:val="003A4197"/>
     <w:rsid w:val="003A53C3"/>
     <w:rsid w:val="003A6325"/>
+    <w:rsid w:val="003A750A"/>
     <w:rsid w:val="003B09DF"/>
     <w:rsid w:val="003B1524"/>
     <w:rsid w:val="003B1794"/>
     <w:rsid w:val="003B209E"/>
     <w:rsid w:val="003B320A"/>
     <w:rsid w:val="003B3F87"/>
     <w:rsid w:val="003B4B4A"/>
     <w:rsid w:val="003B5812"/>
+    <w:rsid w:val="003B77C8"/>
     <w:rsid w:val="003C1B90"/>
     <w:rsid w:val="003C36A2"/>
     <w:rsid w:val="003C3B02"/>
     <w:rsid w:val="003C437E"/>
     <w:rsid w:val="003C54F9"/>
     <w:rsid w:val="003C74AE"/>
     <w:rsid w:val="003C767E"/>
     <w:rsid w:val="003C7BB6"/>
     <w:rsid w:val="003C7DB4"/>
     <w:rsid w:val="003D1D02"/>
     <w:rsid w:val="003D51D7"/>
     <w:rsid w:val="003D6B86"/>
     <w:rsid w:val="003D708E"/>
     <w:rsid w:val="003E196C"/>
     <w:rsid w:val="003E1AB0"/>
+    <w:rsid w:val="003E1B34"/>
     <w:rsid w:val="003E1EFE"/>
     <w:rsid w:val="003E27FB"/>
     <w:rsid w:val="003E6BD7"/>
     <w:rsid w:val="003E6CE1"/>
     <w:rsid w:val="003E719E"/>
     <w:rsid w:val="003F1118"/>
     <w:rsid w:val="003F1EE6"/>
     <w:rsid w:val="003F2631"/>
     <w:rsid w:val="003F289E"/>
     <w:rsid w:val="003F3737"/>
     <w:rsid w:val="003F388C"/>
+    <w:rsid w:val="003F7A4E"/>
     <w:rsid w:val="003F7CFB"/>
     <w:rsid w:val="00400DF5"/>
     <w:rsid w:val="00401EB1"/>
     <w:rsid w:val="0040290C"/>
+    <w:rsid w:val="0040387B"/>
     <w:rsid w:val="004041ED"/>
     <w:rsid w:val="00405694"/>
     <w:rsid w:val="0040796F"/>
     <w:rsid w:val="0041044F"/>
     <w:rsid w:val="004112D6"/>
     <w:rsid w:val="00411C7B"/>
     <w:rsid w:val="00416122"/>
     <w:rsid w:val="00416BA1"/>
     <w:rsid w:val="00417BFF"/>
     <w:rsid w:val="0042022A"/>
     <w:rsid w:val="00420685"/>
     <w:rsid w:val="00425E36"/>
     <w:rsid w:val="00425FB1"/>
     <w:rsid w:val="004303CC"/>
     <w:rsid w:val="00430E72"/>
     <w:rsid w:val="00430F96"/>
     <w:rsid w:val="004317EC"/>
     <w:rsid w:val="004318AA"/>
     <w:rsid w:val="004328BC"/>
     <w:rsid w:val="004342CD"/>
     <w:rsid w:val="0043625A"/>
     <w:rsid w:val="00436688"/>
     <w:rsid w:val="00443804"/>
     <w:rsid w:val="00444961"/>
+    <w:rsid w:val="00444F7A"/>
     <w:rsid w:val="00445605"/>
     <w:rsid w:val="00445F5F"/>
     <w:rsid w:val="004463D8"/>
     <w:rsid w:val="0044687C"/>
     <w:rsid w:val="00450A81"/>
     <w:rsid w:val="0045152B"/>
     <w:rsid w:val="0045417B"/>
     <w:rsid w:val="0045537A"/>
     <w:rsid w:val="00455710"/>
     <w:rsid w:val="004566A1"/>
     <w:rsid w:val="00457598"/>
     <w:rsid w:val="004575D4"/>
     <w:rsid w:val="00460441"/>
     <w:rsid w:val="004614C2"/>
     <w:rsid w:val="00461CC1"/>
     <w:rsid w:val="004623C6"/>
     <w:rsid w:val="00462418"/>
     <w:rsid w:val="00464331"/>
+    <w:rsid w:val="004644CD"/>
     <w:rsid w:val="00464E72"/>
     <w:rsid w:val="0046581B"/>
     <w:rsid w:val="00465B7B"/>
     <w:rsid w:val="00465D25"/>
     <w:rsid w:val="004748D4"/>
     <w:rsid w:val="00474EC5"/>
     <w:rsid w:val="00475A33"/>
     <w:rsid w:val="00475F23"/>
+    <w:rsid w:val="004803B5"/>
     <w:rsid w:val="00480E36"/>
     <w:rsid w:val="00481DE4"/>
     <w:rsid w:val="00482344"/>
     <w:rsid w:val="004823E8"/>
     <w:rsid w:val="00482E47"/>
     <w:rsid w:val="00484411"/>
     <w:rsid w:val="004851C7"/>
+    <w:rsid w:val="00485565"/>
     <w:rsid w:val="004860F3"/>
     <w:rsid w:val="00486653"/>
     <w:rsid w:val="00486EA1"/>
+    <w:rsid w:val="00487F96"/>
     <w:rsid w:val="00490500"/>
     <w:rsid w:val="00490B12"/>
     <w:rsid w:val="00491F09"/>
     <w:rsid w:val="00492F90"/>
     <w:rsid w:val="00494D31"/>
     <w:rsid w:val="004965D0"/>
+    <w:rsid w:val="00496FD0"/>
     <w:rsid w:val="004A19F5"/>
     <w:rsid w:val="004A21C2"/>
     <w:rsid w:val="004A410E"/>
     <w:rsid w:val="004A5529"/>
     <w:rsid w:val="004A62E7"/>
     <w:rsid w:val="004A6D28"/>
     <w:rsid w:val="004A7BC2"/>
     <w:rsid w:val="004B1308"/>
     <w:rsid w:val="004B307A"/>
+    <w:rsid w:val="004B3A37"/>
     <w:rsid w:val="004B41F9"/>
     <w:rsid w:val="004B52C0"/>
     <w:rsid w:val="004B6106"/>
     <w:rsid w:val="004C040F"/>
     <w:rsid w:val="004C1834"/>
     <w:rsid w:val="004C1F63"/>
     <w:rsid w:val="004C2B72"/>
     <w:rsid w:val="004C36D8"/>
     <w:rsid w:val="004C5994"/>
     <w:rsid w:val="004C5D2F"/>
     <w:rsid w:val="004D040B"/>
     <w:rsid w:val="004D0B1D"/>
     <w:rsid w:val="004D2312"/>
     <w:rsid w:val="004D2891"/>
+    <w:rsid w:val="004D310B"/>
     <w:rsid w:val="004D5228"/>
     <w:rsid w:val="004D577E"/>
     <w:rsid w:val="004D63AB"/>
     <w:rsid w:val="004D6C41"/>
     <w:rsid w:val="004D725E"/>
     <w:rsid w:val="004D7700"/>
     <w:rsid w:val="004E01B6"/>
     <w:rsid w:val="004E25C7"/>
     <w:rsid w:val="004E2799"/>
     <w:rsid w:val="004E571B"/>
+    <w:rsid w:val="004E613F"/>
     <w:rsid w:val="004E6DB0"/>
     <w:rsid w:val="004F10CB"/>
     <w:rsid w:val="004F65D6"/>
     <w:rsid w:val="004F6CFE"/>
     <w:rsid w:val="004F7453"/>
     <w:rsid w:val="004F762A"/>
     <w:rsid w:val="004F7B8A"/>
     <w:rsid w:val="004F7E23"/>
     <w:rsid w:val="0050538C"/>
     <w:rsid w:val="00507C2A"/>
     <w:rsid w:val="005119D1"/>
     <w:rsid w:val="0051396C"/>
     <w:rsid w:val="00515486"/>
+    <w:rsid w:val="005154CD"/>
+    <w:rsid w:val="00515EE4"/>
     <w:rsid w:val="00516995"/>
     <w:rsid w:val="00516C05"/>
     <w:rsid w:val="00516D99"/>
     <w:rsid w:val="005204CC"/>
+    <w:rsid w:val="00521431"/>
     <w:rsid w:val="00521570"/>
     <w:rsid w:val="00521AF0"/>
     <w:rsid w:val="0052240F"/>
     <w:rsid w:val="0052254F"/>
     <w:rsid w:val="00523A0B"/>
     <w:rsid w:val="00524F25"/>
     <w:rsid w:val="00525462"/>
     <w:rsid w:val="00525E93"/>
     <w:rsid w:val="00530A2D"/>
     <w:rsid w:val="0053124A"/>
     <w:rsid w:val="00531C83"/>
     <w:rsid w:val="00532C78"/>
     <w:rsid w:val="005352D3"/>
     <w:rsid w:val="00541E34"/>
     <w:rsid w:val="00543F7A"/>
     <w:rsid w:val="00544582"/>
     <w:rsid w:val="00545735"/>
     <w:rsid w:val="005458C5"/>
     <w:rsid w:val="00551A6B"/>
     <w:rsid w:val="00553023"/>
     <w:rsid w:val="0055344D"/>
     <w:rsid w:val="00553BBF"/>
     <w:rsid w:val="00554385"/>
     <w:rsid w:val="00554AEC"/>
     <w:rsid w:val="005550D8"/>
     <w:rsid w:val="005557AD"/>
+    <w:rsid w:val="005569E0"/>
+    <w:rsid w:val="005574BB"/>
     <w:rsid w:val="00557856"/>
     <w:rsid w:val="00561FF1"/>
     <w:rsid w:val="00562D25"/>
     <w:rsid w:val="00563815"/>
     <w:rsid w:val="005640AE"/>
     <w:rsid w:val="005652E0"/>
     <w:rsid w:val="0056562F"/>
     <w:rsid w:val="005657AE"/>
     <w:rsid w:val="00565C60"/>
     <w:rsid w:val="00567029"/>
     <w:rsid w:val="00567DC2"/>
     <w:rsid w:val="0057133A"/>
     <w:rsid w:val="0057176B"/>
     <w:rsid w:val="00571A68"/>
     <w:rsid w:val="00574F67"/>
     <w:rsid w:val="00575F50"/>
     <w:rsid w:val="0057635E"/>
     <w:rsid w:val="00576EFF"/>
     <w:rsid w:val="00582C6C"/>
     <w:rsid w:val="005835EE"/>
     <w:rsid w:val="005857C5"/>
     <w:rsid w:val="00592112"/>
     <w:rsid w:val="00593F5C"/>
     <w:rsid w:val="00596464"/>
     <w:rsid w:val="00596777"/>
     <w:rsid w:val="00596BA1"/>
     <w:rsid w:val="005A188E"/>
     <w:rsid w:val="005A348E"/>
     <w:rsid w:val="005A3EA6"/>
     <w:rsid w:val="005A787E"/>
     <w:rsid w:val="005B198A"/>
     <w:rsid w:val="005B2373"/>
     <w:rsid w:val="005B31F5"/>
     <w:rsid w:val="005B32BA"/>
     <w:rsid w:val="005B5056"/>
     <w:rsid w:val="005B57BA"/>
     <w:rsid w:val="005B629F"/>
     <w:rsid w:val="005C023F"/>
     <w:rsid w:val="005C19AD"/>
     <w:rsid w:val="005C4874"/>
     <w:rsid w:val="005C4D77"/>
     <w:rsid w:val="005C5F06"/>
     <w:rsid w:val="005C6E66"/>
     <w:rsid w:val="005D1548"/>
     <w:rsid w:val="005D1FDD"/>
     <w:rsid w:val="005D2284"/>
     <w:rsid w:val="005D23E4"/>
+    <w:rsid w:val="005D4055"/>
     <w:rsid w:val="005D57FA"/>
     <w:rsid w:val="005D646A"/>
     <w:rsid w:val="005E4A35"/>
     <w:rsid w:val="005E566A"/>
     <w:rsid w:val="005E79D1"/>
     <w:rsid w:val="005F6436"/>
     <w:rsid w:val="005F73E4"/>
     <w:rsid w:val="00600E9E"/>
     <w:rsid w:val="00601C3C"/>
     <w:rsid w:val="006020CE"/>
+    <w:rsid w:val="0060358B"/>
     <w:rsid w:val="00606398"/>
     <w:rsid w:val="00606640"/>
     <w:rsid w:val="00606C02"/>
     <w:rsid w:val="00606E93"/>
     <w:rsid w:val="00613643"/>
     <w:rsid w:val="00615920"/>
+    <w:rsid w:val="00615C89"/>
     <w:rsid w:val="0061679B"/>
     <w:rsid w:val="00616C40"/>
     <w:rsid w:val="00617D16"/>
     <w:rsid w:val="00620C6A"/>
     <w:rsid w:val="0062285B"/>
     <w:rsid w:val="00623998"/>
     <w:rsid w:val="0062477D"/>
     <w:rsid w:val="00626593"/>
     <w:rsid w:val="00627741"/>
     <w:rsid w:val="00627992"/>
     <w:rsid w:val="006317C0"/>
     <w:rsid w:val="006335A4"/>
     <w:rsid w:val="00633E47"/>
     <w:rsid w:val="00634C54"/>
     <w:rsid w:val="00636393"/>
     <w:rsid w:val="006426FD"/>
     <w:rsid w:val="00642E5B"/>
     <w:rsid w:val="006444FB"/>
     <w:rsid w:val="00644A2D"/>
+    <w:rsid w:val="00646A5E"/>
     <w:rsid w:val="00647BD5"/>
     <w:rsid w:val="0065220B"/>
     <w:rsid w:val="006542A2"/>
     <w:rsid w:val="00655DD1"/>
     <w:rsid w:val="00656F4A"/>
     <w:rsid w:val="00660429"/>
     <w:rsid w:val="00660618"/>
     <w:rsid w:val="00661467"/>
     <w:rsid w:val="00662B83"/>
     <w:rsid w:val="00662DE0"/>
     <w:rsid w:val="00663830"/>
     <w:rsid w:val="006642FB"/>
     <w:rsid w:val="00664DA2"/>
     <w:rsid w:val="00665D2A"/>
     <w:rsid w:val="00667E87"/>
     <w:rsid w:val="00671327"/>
     <w:rsid w:val="00671D80"/>
     <w:rsid w:val="00672071"/>
     <w:rsid w:val="0067296C"/>
+    <w:rsid w:val="00675B5D"/>
     <w:rsid w:val="0068037D"/>
     <w:rsid w:val="00681B36"/>
     <w:rsid w:val="0068202A"/>
     <w:rsid w:val="006915E1"/>
     <w:rsid w:val="006954D3"/>
     <w:rsid w:val="00696771"/>
     <w:rsid w:val="00696ED5"/>
     <w:rsid w:val="00696FF9"/>
     <w:rsid w:val="00697F4C"/>
     <w:rsid w:val="006A101B"/>
     <w:rsid w:val="006A2612"/>
     <w:rsid w:val="006A49F0"/>
     <w:rsid w:val="006A54DD"/>
     <w:rsid w:val="006A5583"/>
     <w:rsid w:val="006A5FCD"/>
     <w:rsid w:val="006A6B7F"/>
     <w:rsid w:val="006B2ABD"/>
     <w:rsid w:val="006B3601"/>
     <w:rsid w:val="006B670E"/>
     <w:rsid w:val="006B6FBA"/>
     <w:rsid w:val="006B7353"/>
     <w:rsid w:val="006C1804"/>
     <w:rsid w:val="006C37F5"/>
     <w:rsid w:val="006C5200"/>
     <w:rsid w:val="006C6A80"/>
     <w:rsid w:val="006C6CB4"/>
     <w:rsid w:val="006C6D83"/>
     <w:rsid w:val="006C7215"/>
     <w:rsid w:val="006D07A3"/>
+    <w:rsid w:val="006D45A1"/>
     <w:rsid w:val="006D47A4"/>
     <w:rsid w:val="006D4AAD"/>
     <w:rsid w:val="006E0C6D"/>
     <w:rsid w:val="006E2B9D"/>
     <w:rsid w:val="006E39E4"/>
     <w:rsid w:val="006E51C5"/>
     <w:rsid w:val="006E6BA2"/>
     <w:rsid w:val="006E7F2B"/>
     <w:rsid w:val="006F1EAC"/>
     <w:rsid w:val="006F20D4"/>
     <w:rsid w:val="006F265A"/>
     <w:rsid w:val="006F406E"/>
     <w:rsid w:val="0070084D"/>
     <w:rsid w:val="00700C65"/>
     <w:rsid w:val="0070106E"/>
     <w:rsid w:val="00701905"/>
     <w:rsid w:val="007029E4"/>
     <w:rsid w:val="00702C9F"/>
     <w:rsid w:val="007038E0"/>
     <w:rsid w:val="00705D4B"/>
     <w:rsid w:val="007067F4"/>
     <w:rsid w:val="00707811"/>
     <w:rsid w:val="00711C79"/>
     <w:rsid w:val="00714A50"/>
     <w:rsid w:val="00715265"/>
     <w:rsid w:val="00715711"/>
     <w:rsid w:val="00715807"/>
     <w:rsid w:val="00717C67"/>
     <w:rsid w:val="0072302B"/>
     <w:rsid w:val="00725309"/>
     <w:rsid w:val="00725442"/>
     <w:rsid w:val="007256D1"/>
     <w:rsid w:val="00725823"/>
     <w:rsid w:val="007262EC"/>
     <w:rsid w:val="00727441"/>
+    <w:rsid w:val="007301C0"/>
     <w:rsid w:val="0073132C"/>
     <w:rsid w:val="007313CF"/>
     <w:rsid w:val="00732446"/>
     <w:rsid w:val="007351C7"/>
     <w:rsid w:val="00736DEE"/>
     <w:rsid w:val="0073772F"/>
     <w:rsid w:val="00743C0A"/>
     <w:rsid w:val="007444AC"/>
+    <w:rsid w:val="00745435"/>
     <w:rsid w:val="00747F19"/>
     <w:rsid w:val="0075040A"/>
     <w:rsid w:val="00752A9E"/>
     <w:rsid w:val="00753207"/>
     <w:rsid w:val="00754B5A"/>
     <w:rsid w:val="007553D7"/>
     <w:rsid w:val="00755BD0"/>
     <w:rsid w:val="00755F7F"/>
     <w:rsid w:val="007579A9"/>
     <w:rsid w:val="00757A73"/>
     <w:rsid w:val="00760ED0"/>
     <w:rsid w:val="00764954"/>
     <w:rsid w:val="00765DED"/>
     <w:rsid w:val="007730B2"/>
     <w:rsid w:val="007735C6"/>
     <w:rsid w:val="007736DC"/>
     <w:rsid w:val="0077442F"/>
     <w:rsid w:val="00774484"/>
     <w:rsid w:val="00774DB3"/>
     <w:rsid w:val="00775238"/>
     <w:rsid w:val="007771E4"/>
     <w:rsid w:val="007807B2"/>
     <w:rsid w:val="0078119E"/>
     <w:rsid w:val="00783488"/>
     <w:rsid w:val="00786428"/>
     <w:rsid w:val="00786B05"/>
     <w:rsid w:val="00787BB8"/>
     <w:rsid w:val="007908EC"/>
     <w:rsid w:val="007947C0"/>
     <w:rsid w:val="007A1AA8"/>
     <w:rsid w:val="007A21A6"/>
     <w:rsid w:val="007A2847"/>
     <w:rsid w:val="007A2E7E"/>
     <w:rsid w:val="007A3384"/>
     <w:rsid w:val="007A387F"/>
     <w:rsid w:val="007A4C45"/>
     <w:rsid w:val="007A71CB"/>
     <w:rsid w:val="007B2E74"/>
     <w:rsid w:val="007B63D7"/>
     <w:rsid w:val="007B6F5B"/>
     <w:rsid w:val="007C0CD2"/>
     <w:rsid w:val="007C270A"/>
+    <w:rsid w:val="007C3370"/>
     <w:rsid w:val="007C7B1B"/>
     <w:rsid w:val="007D231B"/>
+    <w:rsid w:val="007D2D16"/>
     <w:rsid w:val="007D3BD5"/>
     <w:rsid w:val="007D3C6F"/>
     <w:rsid w:val="007D3EC3"/>
     <w:rsid w:val="007D621B"/>
     <w:rsid w:val="007E1B00"/>
     <w:rsid w:val="007E3E3E"/>
     <w:rsid w:val="007E67F4"/>
+    <w:rsid w:val="007E6F66"/>
     <w:rsid w:val="007F0857"/>
     <w:rsid w:val="007F3BCF"/>
+    <w:rsid w:val="007F4872"/>
     <w:rsid w:val="007F5587"/>
     <w:rsid w:val="008000C6"/>
     <w:rsid w:val="00803710"/>
     <w:rsid w:val="00804C10"/>
+    <w:rsid w:val="00805670"/>
     <w:rsid w:val="00806059"/>
     <w:rsid w:val="00806ABC"/>
     <w:rsid w:val="0081138A"/>
     <w:rsid w:val="008114B3"/>
     <w:rsid w:val="00813E18"/>
     <w:rsid w:val="00814D6C"/>
     <w:rsid w:val="00817759"/>
+    <w:rsid w:val="0081796A"/>
     <w:rsid w:val="00821D0E"/>
     <w:rsid w:val="00823C6E"/>
     <w:rsid w:val="008240AE"/>
     <w:rsid w:val="00825CEA"/>
     <w:rsid w:val="008271C9"/>
     <w:rsid w:val="00827C5C"/>
+    <w:rsid w:val="00831E24"/>
     <w:rsid w:val="008355DC"/>
     <w:rsid w:val="00836AD4"/>
     <w:rsid w:val="0083735C"/>
     <w:rsid w:val="008402AB"/>
     <w:rsid w:val="00841E08"/>
     <w:rsid w:val="008436BC"/>
     <w:rsid w:val="00844223"/>
     <w:rsid w:val="00844429"/>
     <w:rsid w:val="00844BA1"/>
+    <w:rsid w:val="00847998"/>
     <w:rsid w:val="00850798"/>
     <w:rsid w:val="008548A6"/>
     <w:rsid w:val="0085688F"/>
     <w:rsid w:val="00856AD8"/>
     <w:rsid w:val="008579A4"/>
     <w:rsid w:val="00857A48"/>
     <w:rsid w:val="0086067A"/>
     <w:rsid w:val="00863999"/>
     <w:rsid w:val="0086568B"/>
     <w:rsid w:val="00870321"/>
     <w:rsid w:val="00871BD4"/>
     <w:rsid w:val="0087494B"/>
     <w:rsid w:val="00874E31"/>
     <w:rsid w:val="00877B81"/>
     <w:rsid w:val="00880429"/>
     <w:rsid w:val="00880711"/>
     <w:rsid w:val="0088354F"/>
     <w:rsid w:val="008840E7"/>
     <w:rsid w:val="00884453"/>
     <w:rsid w:val="00886902"/>
     <w:rsid w:val="0088756B"/>
     <w:rsid w:val="00891E9E"/>
     <w:rsid w:val="0089340F"/>
     <w:rsid w:val="0089354B"/>
     <w:rsid w:val="00894543"/>
     <w:rsid w:val="00896AE8"/>
     <w:rsid w:val="008976B1"/>
     <w:rsid w:val="00897E69"/>
     <w:rsid w:val="008A344B"/>
     <w:rsid w:val="008A5005"/>
     <w:rsid w:val="008A7B1A"/>
     <w:rsid w:val="008B3D2A"/>
     <w:rsid w:val="008B54C4"/>
     <w:rsid w:val="008B5E88"/>
+    <w:rsid w:val="008B6748"/>
     <w:rsid w:val="008B771E"/>
     <w:rsid w:val="008C34A8"/>
     <w:rsid w:val="008C6176"/>
+    <w:rsid w:val="008C743A"/>
     <w:rsid w:val="008D0B1C"/>
     <w:rsid w:val="008D3DE0"/>
     <w:rsid w:val="008D51C1"/>
     <w:rsid w:val="008D55FA"/>
     <w:rsid w:val="008D5E20"/>
     <w:rsid w:val="008D7224"/>
     <w:rsid w:val="008E12AA"/>
     <w:rsid w:val="008E2367"/>
     <w:rsid w:val="008E4CA9"/>
     <w:rsid w:val="008E4F94"/>
     <w:rsid w:val="008E7207"/>
     <w:rsid w:val="008E769E"/>
     <w:rsid w:val="008E76D6"/>
     <w:rsid w:val="008F0EB9"/>
+    <w:rsid w:val="008F127D"/>
     <w:rsid w:val="008F1594"/>
+    <w:rsid w:val="008F1AFF"/>
     <w:rsid w:val="008F1B47"/>
     <w:rsid w:val="008F3DE2"/>
     <w:rsid w:val="008F4BAA"/>
     <w:rsid w:val="008F61D6"/>
     <w:rsid w:val="008F6D87"/>
     <w:rsid w:val="008F6F35"/>
+    <w:rsid w:val="008F7BC8"/>
     <w:rsid w:val="009035B3"/>
     <w:rsid w:val="00903667"/>
     <w:rsid w:val="00905225"/>
     <w:rsid w:val="00905DAA"/>
     <w:rsid w:val="00905E77"/>
     <w:rsid w:val="00906E8F"/>
     <w:rsid w:val="0091065E"/>
     <w:rsid w:val="0091070D"/>
     <w:rsid w:val="00910961"/>
     <w:rsid w:val="00912610"/>
     <w:rsid w:val="00913BF9"/>
     <w:rsid w:val="0091425D"/>
     <w:rsid w:val="00914AF6"/>
     <w:rsid w:val="00920AA2"/>
     <w:rsid w:val="00922BDA"/>
     <w:rsid w:val="00923BC0"/>
     <w:rsid w:val="00924147"/>
     <w:rsid w:val="0092505E"/>
     <w:rsid w:val="009254CD"/>
     <w:rsid w:val="00926C08"/>
     <w:rsid w:val="00926CD5"/>
     <w:rsid w:val="00930B45"/>
     <w:rsid w:val="00930CB9"/>
     <w:rsid w:val="00931D9B"/>
     <w:rsid w:val="00933260"/>
@@ -20141,195 +20252,207 @@
     <w:rsid w:val="0096091F"/>
     <w:rsid w:val="00964495"/>
     <w:rsid w:val="00965A7A"/>
     <w:rsid w:val="00966149"/>
     <w:rsid w:val="00966C3E"/>
     <w:rsid w:val="00967956"/>
     <w:rsid w:val="009714D1"/>
     <w:rsid w:val="0097192A"/>
     <w:rsid w:val="00973583"/>
     <w:rsid w:val="00974BFE"/>
     <w:rsid w:val="009750C1"/>
     <w:rsid w:val="00976376"/>
     <w:rsid w:val="00976FA0"/>
     <w:rsid w:val="00977977"/>
     <w:rsid w:val="00980CC1"/>
     <w:rsid w:val="00981412"/>
     <w:rsid w:val="009814BD"/>
     <w:rsid w:val="00981563"/>
     <w:rsid w:val="009858F4"/>
     <w:rsid w:val="009861D2"/>
     <w:rsid w:val="009931E3"/>
     <w:rsid w:val="00993F8D"/>
     <w:rsid w:val="009962C0"/>
     <w:rsid w:val="009969CD"/>
     <w:rsid w:val="0099759B"/>
+    <w:rsid w:val="00997C91"/>
     <w:rsid w:val="009A08B0"/>
     <w:rsid w:val="009A185A"/>
     <w:rsid w:val="009A19E1"/>
     <w:rsid w:val="009A2997"/>
     <w:rsid w:val="009A32AC"/>
     <w:rsid w:val="009A38B8"/>
     <w:rsid w:val="009A3F7A"/>
     <w:rsid w:val="009A6D3B"/>
     <w:rsid w:val="009B22E4"/>
     <w:rsid w:val="009B3DBD"/>
     <w:rsid w:val="009B4003"/>
     <w:rsid w:val="009B6157"/>
     <w:rsid w:val="009B72F3"/>
     <w:rsid w:val="009B751B"/>
     <w:rsid w:val="009C0F70"/>
     <w:rsid w:val="009C1E8E"/>
     <w:rsid w:val="009C4D8B"/>
     <w:rsid w:val="009C6ABC"/>
     <w:rsid w:val="009C70E1"/>
     <w:rsid w:val="009D1087"/>
     <w:rsid w:val="009D119A"/>
     <w:rsid w:val="009D13A5"/>
     <w:rsid w:val="009D1C7A"/>
     <w:rsid w:val="009D24F6"/>
     <w:rsid w:val="009D278A"/>
     <w:rsid w:val="009D36CD"/>
     <w:rsid w:val="009D3C8A"/>
     <w:rsid w:val="009D4444"/>
+    <w:rsid w:val="009D4448"/>
     <w:rsid w:val="009D4CC9"/>
     <w:rsid w:val="009D4E98"/>
     <w:rsid w:val="009D5A1D"/>
     <w:rsid w:val="009D6810"/>
     <w:rsid w:val="009D68E8"/>
     <w:rsid w:val="009D6F20"/>
     <w:rsid w:val="009E099D"/>
     <w:rsid w:val="009E162E"/>
     <w:rsid w:val="009E197D"/>
     <w:rsid w:val="009E1D41"/>
     <w:rsid w:val="009E4CF1"/>
     <w:rsid w:val="009E6117"/>
+    <w:rsid w:val="009E6AE4"/>
     <w:rsid w:val="009E71FA"/>
     <w:rsid w:val="009E7381"/>
     <w:rsid w:val="009F12AB"/>
     <w:rsid w:val="009F1FD9"/>
     <w:rsid w:val="009F70F2"/>
     <w:rsid w:val="00A006AA"/>
     <w:rsid w:val="00A010E8"/>
     <w:rsid w:val="00A02778"/>
     <w:rsid w:val="00A02CB8"/>
     <w:rsid w:val="00A03068"/>
     <w:rsid w:val="00A03401"/>
+    <w:rsid w:val="00A05738"/>
     <w:rsid w:val="00A06AA4"/>
     <w:rsid w:val="00A11642"/>
+    <w:rsid w:val="00A11FD8"/>
     <w:rsid w:val="00A1244D"/>
     <w:rsid w:val="00A15708"/>
     <w:rsid w:val="00A15CB7"/>
     <w:rsid w:val="00A16164"/>
     <w:rsid w:val="00A1660E"/>
     <w:rsid w:val="00A1766A"/>
     <w:rsid w:val="00A17EFE"/>
     <w:rsid w:val="00A20B82"/>
     <w:rsid w:val="00A22181"/>
     <w:rsid w:val="00A2229A"/>
     <w:rsid w:val="00A22322"/>
     <w:rsid w:val="00A22EA8"/>
     <w:rsid w:val="00A240AF"/>
     <w:rsid w:val="00A248EA"/>
     <w:rsid w:val="00A2524B"/>
     <w:rsid w:val="00A268FA"/>
     <w:rsid w:val="00A27046"/>
+    <w:rsid w:val="00A275E8"/>
     <w:rsid w:val="00A304F5"/>
     <w:rsid w:val="00A310E3"/>
     <w:rsid w:val="00A327C9"/>
     <w:rsid w:val="00A329C3"/>
     <w:rsid w:val="00A336A1"/>
     <w:rsid w:val="00A34066"/>
     <w:rsid w:val="00A34FAD"/>
     <w:rsid w:val="00A37664"/>
     <w:rsid w:val="00A40332"/>
     <w:rsid w:val="00A42A4D"/>
     <w:rsid w:val="00A42B09"/>
     <w:rsid w:val="00A43D05"/>
     <w:rsid w:val="00A44BD8"/>
     <w:rsid w:val="00A4564B"/>
     <w:rsid w:val="00A52C13"/>
     <w:rsid w:val="00A545D7"/>
     <w:rsid w:val="00A547EA"/>
     <w:rsid w:val="00A55326"/>
     <w:rsid w:val="00A5537B"/>
     <w:rsid w:val="00A55EFA"/>
     <w:rsid w:val="00A56560"/>
     <w:rsid w:val="00A64850"/>
     <w:rsid w:val="00A704AF"/>
     <w:rsid w:val="00A70E60"/>
     <w:rsid w:val="00A76772"/>
     <w:rsid w:val="00A76E13"/>
     <w:rsid w:val="00A77161"/>
     <w:rsid w:val="00A77295"/>
     <w:rsid w:val="00A820CD"/>
     <w:rsid w:val="00A83676"/>
     <w:rsid w:val="00A86394"/>
     <w:rsid w:val="00A963B6"/>
     <w:rsid w:val="00A96815"/>
     <w:rsid w:val="00AA28B3"/>
     <w:rsid w:val="00AA2EAA"/>
     <w:rsid w:val="00AA404A"/>
     <w:rsid w:val="00AA79E4"/>
     <w:rsid w:val="00AB1F1C"/>
     <w:rsid w:val="00AB382C"/>
     <w:rsid w:val="00AB3EE5"/>
     <w:rsid w:val="00AB5D03"/>
     <w:rsid w:val="00AB6EF2"/>
     <w:rsid w:val="00AC0BC2"/>
     <w:rsid w:val="00AC4CA2"/>
     <w:rsid w:val="00AC4E89"/>
     <w:rsid w:val="00AC5EAE"/>
     <w:rsid w:val="00AC6747"/>
     <w:rsid w:val="00AD0682"/>
     <w:rsid w:val="00AD2789"/>
+    <w:rsid w:val="00AD436B"/>
     <w:rsid w:val="00AD4FAD"/>
     <w:rsid w:val="00AD5079"/>
     <w:rsid w:val="00AD58BE"/>
     <w:rsid w:val="00AD7138"/>
     <w:rsid w:val="00AD7421"/>
     <w:rsid w:val="00AD7DEC"/>
     <w:rsid w:val="00AE29F6"/>
     <w:rsid w:val="00AE3362"/>
+    <w:rsid w:val="00AE3CE9"/>
     <w:rsid w:val="00AE457E"/>
     <w:rsid w:val="00AE4E4B"/>
     <w:rsid w:val="00AE5A22"/>
     <w:rsid w:val="00AE7771"/>
+    <w:rsid w:val="00AF2522"/>
     <w:rsid w:val="00AF383D"/>
     <w:rsid w:val="00AF40F2"/>
     <w:rsid w:val="00AF4C82"/>
     <w:rsid w:val="00AF577F"/>
     <w:rsid w:val="00AF7DDC"/>
+    <w:rsid w:val="00B002E5"/>
     <w:rsid w:val="00B014A2"/>
     <w:rsid w:val="00B02132"/>
     <w:rsid w:val="00B02B08"/>
     <w:rsid w:val="00B030BE"/>
     <w:rsid w:val="00B03472"/>
+    <w:rsid w:val="00B102BB"/>
     <w:rsid w:val="00B107C8"/>
     <w:rsid w:val="00B11338"/>
     <w:rsid w:val="00B12017"/>
     <w:rsid w:val="00B16F28"/>
+    <w:rsid w:val="00B17A03"/>
     <w:rsid w:val="00B2036F"/>
     <w:rsid w:val="00B22288"/>
     <w:rsid w:val="00B23AE7"/>
     <w:rsid w:val="00B263C6"/>
     <w:rsid w:val="00B267A0"/>
     <w:rsid w:val="00B2681B"/>
     <w:rsid w:val="00B27468"/>
     <w:rsid w:val="00B3024F"/>
     <w:rsid w:val="00B3201B"/>
     <w:rsid w:val="00B35AAC"/>
     <w:rsid w:val="00B367CA"/>
     <w:rsid w:val="00B36E3F"/>
     <w:rsid w:val="00B4059D"/>
     <w:rsid w:val="00B408A1"/>
     <w:rsid w:val="00B42C45"/>
     <w:rsid w:val="00B432EE"/>
     <w:rsid w:val="00B4362A"/>
     <w:rsid w:val="00B4366A"/>
     <w:rsid w:val="00B439A9"/>
     <w:rsid w:val="00B44C5F"/>
     <w:rsid w:val="00B45365"/>
     <w:rsid w:val="00B477FF"/>
     <w:rsid w:val="00B52DEB"/>
     <w:rsid w:val="00B53C49"/>
     <w:rsid w:val="00B55A4C"/>
@@ -20345,96 +20468,103 @@
     <w:rsid w:val="00B753B1"/>
     <w:rsid w:val="00B76A42"/>
     <w:rsid w:val="00B778D8"/>
     <w:rsid w:val="00B77A92"/>
     <w:rsid w:val="00B84594"/>
     <w:rsid w:val="00B85860"/>
     <w:rsid w:val="00B8653C"/>
     <w:rsid w:val="00B87EA8"/>
     <w:rsid w:val="00B90060"/>
     <w:rsid w:val="00B91350"/>
     <w:rsid w:val="00B937D8"/>
     <w:rsid w:val="00B93A92"/>
     <w:rsid w:val="00B94183"/>
     <w:rsid w:val="00B94BC5"/>
     <w:rsid w:val="00B9620B"/>
     <w:rsid w:val="00B9671C"/>
     <w:rsid w:val="00B974CC"/>
     <w:rsid w:val="00BA0082"/>
     <w:rsid w:val="00BA0FA0"/>
     <w:rsid w:val="00BA1BE2"/>
     <w:rsid w:val="00BA63BE"/>
     <w:rsid w:val="00BB2C8A"/>
     <w:rsid w:val="00BB3A2B"/>
     <w:rsid w:val="00BB6BF6"/>
     <w:rsid w:val="00BC0989"/>
+    <w:rsid w:val="00BC20A3"/>
     <w:rsid w:val="00BC2316"/>
     <w:rsid w:val="00BC394E"/>
     <w:rsid w:val="00BC3953"/>
+    <w:rsid w:val="00BC39B1"/>
     <w:rsid w:val="00BC4214"/>
     <w:rsid w:val="00BC4359"/>
     <w:rsid w:val="00BC6C1B"/>
     <w:rsid w:val="00BC7043"/>
     <w:rsid w:val="00BD514A"/>
     <w:rsid w:val="00BE0115"/>
     <w:rsid w:val="00BE1459"/>
     <w:rsid w:val="00BE1A41"/>
     <w:rsid w:val="00BE3B13"/>
     <w:rsid w:val="00BE4A0F"/>
     <w:rsid w:val="00BE673A"/>
     <w:rsid w:val="00BF0970"/>
     <w:rsid w:val="00BF0EE7"/>
     <w:rsid w:val="00BF313D"/>
+    <w:rsid w:val="00BF52CD"/>
     <w:rsid w:val="00BF5E6D"/>
+    <w:rsid w:val="00BF6260"/>
     <w:rsid w:val="00BF6AD3"/>
     <w:rsid w:val="00C0154A"/>
     <w:rsid w:val="00C02F32"/>
     <w:rsid w:val="00C05090"/>
     <w:rsid w:val="00C06A93"/>
     <w:rsid w:val="00C07223"/>
     <w:rsid w:val="00C0767A"/>
     <w:rsid w:val="00C10B87"/>
     <w:rsid w:val="00C11C3C"/>
     <w:rsid w:val="00C12A38"/>
     <w:rsid w:val="00C15484"/>
     <w:rsid w:val="00C1797D"/>
     <w:rsid w:val="00C2101E"/>
     <w:rsid w:val="00C21A32"/>
     <w:rsid w:val="00C21D90"/>
     <w:rsid w:val="00C23119"/>
     <w:rsid w:val="00C231E9"/>
     <w:rsid w:val="00C23AEB"/>
+    <w:rsid w:val="00C240FF"/>
     <w:rsid w:val="00C264A2"/>
     <w:rsid w:val="00C32D87"/>
     <w:rsid w:val="00C34111"/>
     <w:rsid w:val="00C34CD4"/>
     <w:rsid w:val="00C35803"/>
     <w:rsid w:val="00C35BEF"/>
     <w:rsid w:val="00C35C62"/>
     <w:rsid w:val="00C36806"/>
     <w:rsid w:val="00C41F24"/>
     <w:rsid w:val="00C43EBC"/>
+    <w:rsid w:val="00C44360"/>
+    <w:rsid w:val="00C44CA4"/>
     <w:rsid w:val="00C45193"/>
     <w:rsid w:val="00C45BC7"/>
     <w:rsid w:val="00C45BD5"/>
     <w:rsid w:val="00C467D9"/>
     <w:rsid w:val="00C508D7"/>
     <w:rsid w:val="00C50A1B"/>
     <w:rsid w:val="00C52054"/>
     <w:rsid w:val="00C53A0B"/>
     <w:rsid w:val="00C55A77"/>
     <w:rsid w:val="00C55DBD"/>
     <w:rsid w:val="00C5652A"/>
     <w:rsid w:val="00C61019"/>
     <w:rsid w:val="00C6584F"/>
     <w:rsid w:val="00C66E7F"/>
     <w:rsid w:val="00C67EF4"/>
     <w:rsid w:val="00C67F06"/>
     <w:rsid w:val="00C75247"/>
     <w:rsid w:val="00C779CE"/>
     <w:rsid w:val="00C77A67"/>
     <w:rsid w:val="00C80692"/>
     <w:rsid w:val="00C8272F"/>
     <w:rsid w:val="00C82CFE"/>
     <w:rsid w:val="00C8334D"/>
     <w:rsid w:val="00C8446E"/>
     <w:rsid w:val="00C863FA"/>
@@ -20468,98 +20598,102 @@
     <w:rsid w:val="00CC77A7"/>
     <w:rsid w:val="00CC7979"/>
     <w:rsid w:val="00CD148D"/>
     <w:rsid w:val="00CD164C"/>
     <w:rsid w:val="00CD307C"/>
     <w:rsid w:val="00CD3150"/>
     <w:rsid w:val="00CD657B"/>
     <w:rsid w:val="00CD659F"/>
     <w:rsid w:val="00CD70B1"/>
     <w:rsid w:val="00CD71CD"/>
     <w:rsid w:val="00CD7384"/>
     <w:rsid w:val="00CE06B3"/>
     <w:rsid w:val="00CE0CED"/>
     <w:rsid w:val="00CE1601"/>
     <w:rsid w:val="00CE1752"/>
     <w:rsid w:val="00CE1A06"/>
     <w:rsid w:val="00CE3534"/>
     <w:rsid w:val="00CE39F9"/>
     <w:rsid w:val="00CE3A5C"/>
     <w:rsid w:val="00CE4724"/>
     <w:rsid w:val="00CE4CCA"/>
     <w:rsid w:val="00CE6B05"/>
     <w:rsid w:val="00CE7615"/>
     <w:rsid w:val="00CE7677"/>
     <w:rsid w:val="00CF01BA"/>
+    <w:rsid w:val="00CF5414"/>
     <w:rsid w:val="00CF57C8"/>
     <w:rsid w:val="00D008E4"/>
     <w:rsid w:val="00D00E00"/>
     <w:rsid w:val="00D016FF"/>
     <w:rsid w:val="00D01BDB"/>
     <w:rsid w:val="00D0238C"/>
     <w:rsid w:val="00D032FC"/>
     <w:rsid w:val="00D05B49"/>
     <w:rsid w:val="00D05BDE"/>
     <w:rsid w:val="00D061C0"/>
     <w:rsid w:val="00D06E53"/>
     <w:rsid w:val="00D06E62"/>
     <w:rsid w:val="00D073B3"/>
     <w:rsid w:val="00D07BAC"/>
     <w:rsid w:val="00D116BB"/>
     <w:rsid w:val="00D13D80"/>
     <w:rsid w:val="00D14CD5"/>
     <w:rsid w:val="00D15654"/>
+    <w:rsid w:val="00D15E88"/>
     <w:rsid w:val="00D15EA3"/>
     <w:rsid w:val="00D17DBE"/>
     <w:rsid w:val="00D20E41"/>
     <w:rsid w:val="00D22509"/>
     <w:rsid w:val="00D23D58"/>
     <w:rsid w:val="00D256CA"/>
     <w:rsid w:val="00D262DD"/>
     <w:rsid w:val="00D30DC6"/>
     <w:rsid w:val="00D32582"/>
     <w:rsid w:val="00D34AAA"/>
     <w:rsid w:val="00D35116"/>
     <w:rsid w:val="00D365FD"/>
     <w:rsid w:val="00D36F72"/>
     <w:rsid w:val="00D37CA2"/>
     <w:rsid w:val="00D41125"/>
     <w:rsid w:val="00D417EB"/>
     <w:rsid w:val="00D42C8B"/>
     <w:rsid w:val="00D433AF"/>
     <w:rsid w:val="00D44644"/>
     <w:rsid w:val="00D47ABE"/>
     <w:rsid w:val="00D50783"/>
     <w:rsid w:val="00D50C34"/>
+    <w:rsid w:val="00D50E4A"/>
     <w:rsid w:val="00D51323"/>
     <w:rsid w:val="00D51987"/>
     <w:rsid w:val="00D52373"/>
     <w:rsid w:val="00D52A38"/>
     <w:rsid w:val="00D5400E"/>
     <w:rsid w:val="00D5668B"/>
     <w:rsid w:val="00D60986"/>
     <w:rsid w:val="00D63C6B"/>
+    <w:rsid w:val="00D70EBE"/>
     <w:rsid w:val="00D72A93"/>
     <w:rsid w:val="00D753FB"/>
     <w:rsid w:val="00D80E0A"/>
     <w:rsid w:val="00D81037"/>
     <w:rsid w:val="00D82043"/>
     <w:rsid w:val="00D87C38"/>
     <w:rsid w:val="00D9330E"/>
     <w:rsid w:val="00D9422E"/>
     <w:rsid w:val="00D9466C"/>
     <w:rsid w:val="00D97F75"/>
     <w:rsid w:val="00DA43D6"/>
     <w:rsid w:val="00DA47D2"/>
     <w:rsid w:val="00DA4B43"/>
     <w:rsid w:val="00DA6E52"/>
     <w:rsid w:val="00DA79FF"/>
     <w:rsid w:val="00DB248A"/>
     <w:rsid w:val="00DB3666"/>
     <w:rsid w:val="00DB6D6B"/>
     <w:rsid w:val="00DC10AC"/>
     <w:rsid w:val="00DC2D72"/>
     <w:rsid w:val="00DC5890"/>
     <w:rsid w:val="00DC7169"/>
     <w:rsid w:val="00DD12B4"/>
     <w:rsid w:val="00DD1DBA"/>
     <w:rsid w:val="00DD29B1"/>
@@ -20597,239 +20731,252 @@
     <w:rsid w:val="00E32211"/>
     <w:rsid w:val="00E3442E"/>
     <w:rsid w:val="00E34839"/>
     <w:rsid w:val="00E35040"/>
     <w:rsid w:val="00E36D60"/>
     <w:rsid w:val="00E4024E"/>
     <w:rsid w:val="00E41F13"/>
     <w:rsid w:val="00E42E2D"/>
     <w:rsid w:val="00E4377E"/>
     <w:rsid w:val="00E44D50"/>
     <w:rsid w:val="00E466A3"/>
     <w:rsid w:val="00E46AC1"/>
     <w:rsid w:val="00E5019C"/>
     <w:rsid w:val="00E50A2F"/>
     <w:rsid w:val="00E5172F"/>
     <w:rsid w:val="00E521CF"/>
     <w:rsid w:val="00E5555A"/>
     <w:rsid w:val="00E57E2A"/>
     <w:rsid w:val="00E61D98"/>
     <w:rsid w:val="00E625AA"/>
     <w:rsid w:val="00E632AF"/>
     <w:rsid w:val="00E649B7"/>
     <w:rsid w:val="00E653E4"/>
     <w:rsid w:val="00E6597F"/>
     <w:rsid w:val="00E65DC5"/>
+    <w:rsid w:val="00E65F41"/>
     <w:rsid w:val="00E663D2"/>
     <w:rsid w:val="00E66BE7"/>
     <w:rsid w:val="00E70349"/>
+    <w:rsid w:val="00E70984"/>
     <w:rsid w:val="00E717D5"/>
     <w:rsid w:val="00E73447"/>
     <w:rsid w:val="00E73504"/>
     <w:rsid w:val="00E761B6"/>
     <w:rsid w:val="00E82BB1"/>
     <w:rsid w:val="00E8382A"/>
     <w:rsid w:val="00E84190"/>
     <w:rsid w:val="00E84978"/>
     <w:rsid w:val="00E84D53"/>
     <w:rsid w:val="00E84D9D"/>
     <w:rsid w:val="00E85282"/>
     <w:rsid w:val="00E85A91"/>
     <w:rsid w:val="00E906C4"/>
     <w:rsid w:val="00E9425B"/>
     <w:rsid w:val="00E9483C"/>
     <w:rsid w:val="00E94A5F"/>
     <w:rsid w:val="00E94B7D"/>
     <w:rsid w:val="00E97E44"/>
     <w:rsid w:val="00EA0F6D"/>
     <w:rsid w:val="00EA0FA1"/>
     <w:rsid w:val="00EA27C3"/>
     <w:rsid w:val="00EA2F74"/>
+    <w:rsid w:val="00EA6305"/>
     <w:rsid w:val="00EA6531"/>
     <w:rsid w:val="00EA760E"/>
     <w:rsid w:val="00EA7EAC"/>
     <w:rsid w:val="00EB50C0"/>
     <w:rsid w:val="00EB6AF2"/>
     <w:rsid w:val="00EC11D3"/>
     <w:rsid w:val="00EC2113"/>
     <w:rsid w:val="00EC2756"/>
     <w:rsid w:val="00EC2AE5"/>
     <w:rsid w:val="00EC3C02"/>
     <w:rsid w:val="00EC4370"/>
     <w:rsid w:val="00EC4BC6"/>
     <w:rsid w:val="00EC4BD1"/>
     <w:rsid w:val="00EC57B3"/>
     <w:rsid w:val="00EC5AF1"/>
     <w:rsid w:val="00EC61E5"/>
     <w:rsid w:val="00EC7AB2"/>
+    <w:rsid w:val="00ED0060"/>
     <w:rsid w:val="00ED0B2E"/>
     <w:rsid w:val="00ED1BA7"/>
+    <w:rsid w:val="00ED1C96"/>
     <w:rsid w:val="00ED44E1"/>
     <w:rsid w:val="00ED516B"/>
     <w:rsid w:val="00ED5A51"/>
     <w:rsid w:val="00ED6431"/>
     <w:rsid w:val="00ED6466"/>
     <w:rsid w:val="00ED6CBF"/>
     <w:rsid w:val="00ED6EBB"/>
     <w:rsid w:val="00ED74D6"/>
     <w:rsid w:val="00ED77D8"/>
     <w:rsid w:val="00EE0B70"/>
     <w:rsid w:val="00EE0D10"/>
     <w:rsid w:val="00EE3D32"/>
     <w:rsid w:val="00EE5FA8"/>
     <w:rsid w:val="00EE7E5C"/>
     <w:rsid w:val="00EE7ECE"/>
     <w:rsid w:val="00EF1CBD"/>
     <w:rsid w:val="00EF2200"/>
     <w:rsid w:val="00EF3604"/>
     <w:rsid w:val="00EF3F32"/>
     <w:rsid w:val="00EF5CC7"/>
     <w:rsid w:val="00EF726E"/>
     <w:rsid w:val="00EF7F38"/>
     <w:rsid w:val="00F00804"/>
     <w:rsid w:val="00F01B3C"/>
+    <w:rsid w:val="00F029A4"/>
     <w:rsid w:val="00F036E1"/>
     <w:rsid w:val="00F05B23"/>
     <w:rsid w:val="00F064B2"/>
     <w:rsid w:val="00F10F4A"/>
     <w:rsid w:val="00F1369B"/>
+    <w:rsid w:val="00F14C75"/>
     <w:rsid w:val="00F17383"/>
     <w:rsid w:val="00F20D98"/>
     <w:rsid w:val="00F21B7B"/>
     <w:rsid w:val="00F22092"/>
     <w:rsid w:val="00F263D8"/>
     <w:rsid w:val="00F26925"/>
     <w:rsid w:val="00F32284"/>
     <w:rsid w:val="00F3330F"/>
     <w:rsid w:val="00F36F31"/>
     <w:rsid w:val="00F37FEC"/>
     <w:rsid w:val="00F409AE"/>
     <w:rsid w:val="00F40BFE"/>
     <w:rsid w:val="00F41EB0"/>
     <w:rsid w:val="00F43E36"/>
     <w:rsid w:val="00F44F5B"/>
     <w:rsid w:val="00F45148"/>
     <w:rsid w:val="00F451FB"/>
     <w:rsid w:val="00F45492"/>
     <w:rsid w:val="00F45792"/>
     <w:rsid w:val="00F47EF9"/>
     <w:rsid w:val="00F518E9"/>
     <w:rsid w:val="00F53F19"/>
     <w:rsid w:val="00F54A5B"/>
     <w:rsid w:val="00F577E6"/>
     <w:rsid w:val="00F578C4"/>
     <w:rsid w:val="00F60389"/>
     <w:rsid w:val="00F60768"/>
     <w:rsid w:val="00F62671"/>
     <w:rsid w:val="00F63C0F"/>
     <w:rsid w:val="00F6461C"/>
     <w:rsid w:val="00F64BCD"/>
     <w:rsid w:val="00F659C5"/>
     <w:rsid w:val="00F6756F"/>
     <w:rsid w:val="00F73A50"/>
     <w:rsid w:val="00F75F8F"/>
     <w:rsid w:val="00F767D6"/>
     <w:rsid w:val="00F77CF8"/>
+    <w:rsid w:val="00F8196F"/>
+    <w:rsid w:val="00F81A63"/>
     <w:rsid w:val="00F81E5B"/>
     <w:rsid w:val="00F84D89"/>
     <w:rsid w:val="00F86587"/>
     <w:rsid w:val="00F90388"/>
     <w:rsid w:val="00F933CE"/>
     <w:rsid w:val="00F94388"/>
     <w:rsid w:val="00F948E8"/>
     <w:rsid w:val="00F94CC8"/>
     <w:rsid w:val="00F95887"/>
     <w:rsid w:val="00F96CA5"/>
     <w:rsid w:val="00FA0363"/>
     <w:rsid w:val="00FA10CE"/>
     <w:rsid w:val="00FA1243"/>
     <w:rsid w:val="00FA14F3"/>
     <w:rsid w:val="00FA1D8B"/>
     <w:rsid w:val="00FA3CCA"/>
     <w:rsid w:val="00FA430D"/>
     <w:rsid w:val="00FA4812"/>
     <w:rsid w:val="00FA7111"/>
     <w:rsid w:val="00FB24FB"/>
     <w:rsid w:val="00FB4269"/>
     <w:rsid w:val="00FB50CA"/>
     <w:rsid w:val="00FC1AD6"/>
     <w:rsid w:val="00FC4081"/>
     <w:rsid w:val="00FC5226"/>
     <w:rsid w:val="00FD2C9E"/>
     <w:rsid w:val="00FD36F3"/>
     <w:rsid w:val="00FD3884"/>
     <w:rsid w:val="00FD7C89"/>
     <w:rsid w:val="00FE0604"/>
     <w:rsid w:val="00FE1513"/>
     <w:rsid w:val="00FE207C"/>
     <w:rsid w:val="00FE2C5F"/>
     <w:rsid w:val="00FE2C8B"/>
+    <w:rsid w:val="00FE42C4"/>
     <w:rsid w:val="00FE6810"/>
     <w:rsid w:val="00FE6A44"/>
     <w:rsid w:val="00FE75BD"/>
     <w:rsid w:val="00FE7DB0"/>
     <w:rsid w:val="00FF042C"/>
     <w:rsid w:val="00FF0619"/>
     <w:rsid w:val="00FF0B0B"/>
     <w:rsid w:val="00FF14A5"/>
     <w:rsid w:val="00FF26C7"/>
     <w:rsid w:val="00FF2A84"/>
     <w:rsid w:val="00FF3671"/>
     <w:rsid w:val="00FF42F3"/>
+    <w:rsid w:val="00FF4AE4"/>
     <w:rsid w:val="00FF5D80"/>
+    <w:rsid w:val="0106238B"/>
+    <w:rsid w:val="6214CE3D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2058"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="39191E97"/>
   <w15:docId w15:val="{12ED0FFB-B270-4F25-BC85-DBD47EF5A48D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -21176,124 +21323,125 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00974BFE"/>
+    <w:rsid w:val="00AE3CE9"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="006444FB"/>
+    <w:rsid w:val="00AE3CE9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:color w:val="305497"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Heading2"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00C34111"/>
+    <w:rsid w:val="00AE3CE9"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:bCs/>
+      <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00A27046"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="567"/>
         <w:tab w:val="left" w:pos="851"/>
         <w:tab w:val="left" w:pos="1134"/>
       </w:tabs>
       <w:spacing w:after="120"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
@@ -21443,84 +21591,83 @@
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="006444FB"/>
+    <w:rsid w:val="00AE3CE9"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:color w:val="305497"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="000755EE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00C34111"/>
+    <w:rsid w:val="00AE3CE9"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
       <w:bCs/>
-      <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00A27046"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="000755EE"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
@@ -21719,146 +21866,150 @@
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FA1D8B"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:spacing w:before="480" w:after="0" w:line="276" w:lineRule="auto"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:color w:val="365F91"/>
       <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A55326"/>
+    <w:rsid w:val="007301C0"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="193" w:firstLine="238"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:color w:val="305497"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007D231B"/>
+    <w:rsid w:val="007301C0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1022"/>
         <w:tab w:val="right" w:leader="dot" w:pos="10204"/>
       </w:tabs>
       <w:spacing w:after="100"/>
       <w:ind w:left="193" w:firstLine="233"/>
       <w:jc w:val="both"/>
     </w:pPr>
+    <w:rPr>
+      <w:color w:val="305497"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007444AC"/>
+    <w:rsid w:val="00AE3CE9"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:color w:val="0000FF"/>
+      <w:color w:val="467886"/>
       <w:sz w:val="24"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:qFormat/>
     <w:rsid w:val="00A547EA"/>
     <w:pPr>
       <w:spacing w:before="2280" w:after="240"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold"/>
+      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
       <w:b/>
       <w:color w:val="6A1A41"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:link w:val="Title"/>
     <w:rsid w:val="00A547EA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold"/>
+      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
       <w:b/>
       <w:color w:val="6A1A41"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="56"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00126611"/>
     <w:pPr>
       <w:spacing w:after="200"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold"/>
+      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
       <w:b/>
       <w:color w:val="565A5C"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00126611"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold"/>
+      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
       <w:b/>
       <w:color w:val="565A5C"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="40"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00193880"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Classification">
     <w:name w:val="Classification"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00193880"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
@@ -22043,50 +22194,51 @@
           <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="003D708E"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabledata">
     <w:name w:val="Table data"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00EA7EAC"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tableheading">
     <w:name w:val="Table heading"/>
     <w:basedOn w:val="Tabledata"/>
     <w:qFormat/>
     <w:rsid w:val="00EA7EAC"/>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
@@ -22557,55 +22709,68 @@
   <w:style w:type="paragraph" w:styleId="ListNumber2">
     <w:name w:val="List Number 2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00974BFE"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1134"/>
       </w:tabs>
       <w:spacing w:before="60" w:after="60"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004D577E"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
+    <w:name w:val="List Paragraph Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="ListParagraph"/>
+    <w:uiPriority w:val="34"/>
+    <w:rsid w:val="00D70EBE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="494884340">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="863596967">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -22648,55 +22813,55 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2017608118">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/communities/security-intelligence/security-response/SOGPublications/Guiding%20principles%20for%20corrections%20in%20Australia%202018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/Pages/pris.aspx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.wa.gov.au%2Forganisation%2Fdepartment-of-justice%2Finformation-privacy-statement-department-of-justice&amp;data=05%7C02%7CClaire.Byrne%40justice.wa.gov.au%7C6a9e5e83a74047dc648508dea68c1167%7Caa5122b801884f14a483166b490071d0%7C0%7C0%7C639131317743363078%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=FH3YJXTbMId9tiuGejVsiFC4RYBou2Rz3ZTxJut1Sxk%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/Pages/pris.aspx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.wa.gov.au%2Forganisation%2Fdepartment-of-justice%2Finformation-privacy-statement-department-of-justice&amp;data=05%7C02%7CClaire.Byrne%40justice.wa.gov.au%7C6a9e5e83a74047dc648508dea68c1167%7Caa5122b801884f14a483166b490071d0%7C0%7C0%7C639131317743363078%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=FH3YJXTbMId9tiuGejVsiFC4RYBou2Rz3ZTxJut1Sxk%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -22970,118 +23135,59 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...63 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="15230902-a580-4ba6-8738-a56353c9ac26" ContentTypeId="0x010100C5D63A055CE82242A2E4B837C82D470C" PreviousValue="false"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="DCS Document" ma:contentTypeID="0x010100C5D63A055CE82242A2E4B837C82D470C00F0D83A50F2144C42ACB5D0D7865205AD" ma:contentTypeVersion="3" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="42bbab49f36ed8fec9b3c3a5d5a50fb9">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="87620643-678a-4ec4-b8d1-35ea5295a2f1" xmlns:ns3="http://schemas.microsoft.com/sharepoint.v3" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v3/fields" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5803bea382f296392a5d9361e4ac8430" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint.v3"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:CategoryDescription"/>
                 <xsd:element ref="ns4:_ResourceType" minOccurs="0"/>
                 <xsd:element ref="ns4:_Publisher" minOccurs="0"/>
                 <xsd:element ref="ns2:Published_x0020_Year" minOccurs="0"/>
                 <xsd:element ref="ns2:Contributor_x0020_Name"/>
                 <xsd:element ref="ns2:Contributor_x0020_Email"/>
                 <xsd:element ref="ns2:Position" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x0020_Valid_x0020_From" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x0020_Valid_x0020_To" minOccurs="0"/>
                 <xsd:element ref="ns4:_DCDateCreated" minOccurs="0"/>
                 <xsd:element ref="ns4:_DCDateModified" minOccurs="0"/>
                 <xsd:element ref="ns2:n398ab4bf91e43a0a550736abedc299f" minOccurs="0"/>
@@ -23331,247 +23437,257 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="15230902-a580-4ba6-8738-a56353c9ac26" ContentTypeId="0x010100C5D63A055CE82242A2E4B837C82D470C" PreviousValue="false"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <pa8a0a93780a4945b3173f20d8e45055 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Templates</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">d73d990e-b5bb-4bad-9fd6-d25e3a2f8bb9</TermId>
+        </TermInfo>
+      </Terms>
+    </pa8a0a93780a4945b3173f20d8e45055>
+    <Contributor_x0020_Name xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <UserInfo>
+        <DisplayName>Nageswaran, Nimilandra</DisplayName>
+        <AccountId>20</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </Contributor_x0020_Name>
+    <Published_x0020_Year xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
+    <_DCDateModified xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
+    <_Publisher xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Department of Justice</_Publisher>
+    <Date_x0020_Valid_x0020_To xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
+    <Position xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">Senior Project Officer</Position>
+    <n398ab4bf91e43a0a550736abedc299f xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Advisory Services</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">8cc1496a-6584-483e-8dcd-3e26a031bf44</TermId>
+        </TermInfo>
+      </Terms>
+    </n398ab4bf91e43a0a550736abedc299f>
+    <TaxCatchAll xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Value>10</Value>
+      <Value>9</Value>
+      <Value>8</Value>
+      <Value>7</Value>
+    </TaxCatchAll>
+    <kf620cb349b946fa81ca1074c0b3c5af xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Strategic Communications</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">f79bcab4-4348-403e-ad4c-9761a12bb89b</TermId>
+        </TermInfo>
+      </Terms>
+    </kf620cb349b946fa81ca1074c0b3c5af>
+    <CategoryDescription xmlns="http://schemas.microsoft.com/sharepoint.v3">COPP 10.7 Separate Confinement </CategoryDescription>
+    <_ResourceType xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Documents</_ResourceType>
+    <g2cdfbdd30c849e9bbb5c12aa747ff35 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Community Relations</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">ffba8bc2-640c-4bfe-8f63-b1fc456e246a</TermId>
+        </TermInfo>
+      </Terms>
+    </g2cdfbdd30c849e9bbb5c12aa747ff35>
+    <Contributor_x0020_Email xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <UserInfo>
+        <DisplayName>Nageswaran, Nimilandra</DisplayName>
+        <AccountId>20</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </Contributor_x0020_Email>
+    <Date_x0020_Valid_x0020_From xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
+    <_DCDateCreated xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FB0FFF2-7B4A-4717-AA7C-B8857DAA5CD4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37D31270-8447-466A-B9FE-DA2C0C9A5A75}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E171D0D4-FBD3-4076-A952-B1BC63707D36}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...9 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DECEEF04-5DD1-4819-8EC3-B016C5509302}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{734891CD-0402-4469-9D8D-E9985E0D0EEA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DECEEF04-5DD1-4819-8EC3-B016C5509302}">
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37D31270-8447-466A-B9FE-DA2C0C9A5A75}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>19</Pages>
-[...1 lines deleted...]
-  <Characters>29632</Characters>
+  <Pages>1</Pages>
+  <Words>4886</Words>
+  <Characters>27852</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
-  <Lines>246</Lines>
-  <Paragraphs>69</Paragraphs>
+  <Lines>232</Lines>
+  <Paragraphs>65</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>COPP 10.7 Separate Confinement</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>David.Hughes@justice.wa.gov.au</Manager>
   <Company>Department of Justice</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>34761</CharactersWithSpaces>
+  <CharactersWithSpaces>32673</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...74 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>COPP 10.7 Separate Confinement</dc:title>
   <dc:subject>Rules</dc:subject>
   <dc:creator>Davies, Richard</dc:creator>
   <cp:keywords>Commissioner's Operating Policy and Procedure (COPP); Prison Operations; Adult Custodial; Procedures; Policies.</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C5D63A055CE82242A2E4B837C82D470C00F0D83A50F2144C42ACB5D0D7865205AD</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>10;#Advisory Services|8cc1496a-6584-483e-8dcd-3e26a031bf44</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Document Type">
     <vt:lpwstr>9;#Templates|d73d990e-b5bb-4bad-9fd6-d25e3a2f8bb9</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Function">
     <vt:lpwstr>8;#Community Relations|ffba8bc2-640c-4bfe-8f63-b1fc456e246a</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Business Area">
     <vt:lpwstr>7;#Strategic Communications|f79bcab4-4348-403e-ad4c-9761a12bb89b</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Base Target">
     <vt:lpwstr>_blank</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ClassificationContentMarkingHeaderShapeIds">
+    <vt:lpwstr>53835dbf,5f32351f,99ac147,73e09894,768f884,3301ee58</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ClassificationContentMarkingHeaderFontProps">
+    <vt:lpwstr>#ff0000,12,Aptos</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ClassificationContentMarkingHeaderText">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SetDate">
+    <vt:lpwstr>2026-08-03T04:11:22Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Name">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SiteId">
+    <vt:lpwstr>aa5122b8-0188-4f14-a483-166b490071d0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ActionId">
+    <vt:lpwstr>9bfb64f3-0cd7-471e-9694-5a815845325c</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ContentBits">
+    <vt:lpwstr>1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
 </Properties>
 </file>