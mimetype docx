--- v0 (2025-12-10)
+++ v1 (2026-04-02)
@@ -14,51 +14,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="01C9AD5C" w14:textId="77777777" w:rsidR="00FF20B8" w:rsidRPr="00DB6606" w:rsidRDefault="00FF20B8" w:rsidP="00DB6606">
       <w:bookmarkStart w:id="0" w:name="_top"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="03B32F42" w14:textId="57B66571" w:rsidR="00537200" w:rsidRPr="002E5756" w:rsidRDefault="00537200" w:rsidP="00537200">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>COPP 11.6 Vehicle Management</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55AD6B8F" w14:textId="77777777" w:rsidR="000D69A3" w:rsidRPr="00DB6606" w:rsidRDefault="007C7440" w:rsidP="00DB6606">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB6606">
         <w:t>P</w:t>
@@ -89,1938 +89,1952 @@
         <w:gridCol w:w="9010"/>
       </w:tblGrid>
       <w:tr w:rsidR="007C7440" w14:paraId="4274AA97" w14:textId="77777777" w:rsidTr="00A21A24">
         <w:trPr>
           <w:trHeight w:val="3689"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9010" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FCFCFA"/>
           </w:tcPr>
           <w:p w14:paraId="79041EC5" w14:textId="77777777" w:rsidR="007C7440" w:rsidRPr="00365E34" w:rsidRDefault="007C7440" w:rsidP="00972C21">
             <w:pPr>
               <w:pStyle w:val="Heading"/>
               <w:spacing w:before="240"/>
             </w:pPr>
             <w:r>
               <w:t>Principles</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E1D52E5" w14:textId="2C0850C4" w:rsidR="006867F7" w:rsidRDefault="006867F7" w:rsidP="008418DE">
+          <w:p w14:paraId="2E1D52E5" w14:textId="592BDD1D" w:rsidR="006867F7" w:rsidRDefault="006867F7" w:rsidP="008418DE">
             <w:r w:rsidRPr="00A95E1C">
               <w:t>As referenced in the</w:t>
             </w:r>
             <w:r w:rsidRPr="007666B1">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r w:rsidRPr="00CA3E33">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t>Guiding Principles for Corrections in Australia, 2018</w:t>
+                <w:t xml:space="preserve">Guiding Principles for Corrections in Australia, </w:t>
+              </w:r>
+              <w:r w:rsidR="00B85648">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2025 </w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="008418DE">
-              <w:t>:</w:t>
+          </w:p>
+          <w:p w14:paraId="7B680E1B" w14:textId="77777777" w:rsidR="006D622C" w:rsidRDefault="006D622C" w:rsidP="00040E10"/>
+          <w:p w14:paraId="03D6A3CD" w14:textId="6AA5F2FF" w:rsidR="00040E10" w:rsidRDefault="00040E10" w:rsidP="00040E10">
+            <w:r>
+              <w:t xml:space="preserve">2.1.1 Correctional practices identify, </w:t>
+            </w:r>
+            <w:r w:rsidR="00D06183">
+              <w:t>minimise,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> and manage any risks to staff, the </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F852F4F" w14:textId="77777777" w:rsidR="008418DE" w:rsidRPr="008418DE" w:rsidRDefault="008418DE" w:rsidP="008418DE"/>
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="5C569C81" w14:textId="1AA0A1F6" w:rsidR="00040E10" w:rsidRDefault="00040E10" w:rsidP="00040E10">
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t>3</w:t>
+              <w:t xml:space="preserve">community, visitors, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C1598E">
-[...3 lines deleted...]
-              <w:t>.2.1 Comprehensive strategies, systems and procedures to detect, deter and prevent incidents that impact on the safety or security of correctional services, staff, the community or prisoners/offenders are developed and implemented.</w:t>
+            <w:r w:rsidR="00D06183">
+              <w:t>prisoners,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> and offenders. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7374B500" w14:textId="77777777" w:rsidR="008418DE" w:rsidRPr="008418DE" w:rsidRDefault="008418DE" w:rsidP="008418DE"/>
-[...10 lines deleted...]
-              <w:t>3.2.3 Dynamic security practices support and optimise prisoner safety and the good order and management of the prison</w:t>
+          <w:p w14:paraId="1B68C949" w14:textId="77777777" w:rsidR="00040E10" w:rsidRDefault="00040E10" w:rsidP="00040E10"/>
+          <w:p w14:paraId="01BEE113" w14:textId="7E6A3373" w:rsidR="00040E10" w:rsidRDefault="00040E10" w:rsidP="00040E10">
+            <w:r>
+              <w:t xml:space="preserve">2,1.2 Prisoners/offenders are effectively managed, supervised and suitably </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F50AFE4" w14:textId="77777777" w:rsidR="008418DE" w:rsidRPr="00C1598E" w:rsidRDefault="008418DE" w:rsidP="008418DE">
-[...11 lines deleted...]
-              <w:t>3.2.6 Local procedures are appropriate for the operating environment.</w:t>
+          <w:p w14:paraId="3F852F4F" w14:textId="12CD5213" w:rsidR="008418DE" w:rsidRDefault="00040E10" w:rsidP="00040E10">
+            <w:r>
+              <w:t>placed to maintain the safety of all people.</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="070396FF" w14:textId="77777777" w:rsidR="00040E10" w:rsidRDefault="00040E10" w:rsidP="00040E10"/>
+          <w:p w14:paraId="65842C51" w14:textId="0ECEB1E5" w:rsidR="00040E10" w:rsidRDefault="00040E10" w:rsidP="00040E10">
+            <w:r>
+              <w:t xml:space="preserve">2.1.5 All appropriate measures are taken to ensure no injuries or unnatural </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="484DE47D" w14:textId="04D79E09" w:rsidR="00040E10" w:rsidRPr="008418DE" w:rsidRDefault="00040E10" w:rsidP="008418DE">
+            <w:r>
+              <w:t xml:space="preserve">deaths occur to staff, </w:t>
+            </w:r>
+            <w:r w:rsidR="00D06183">
+              <w:t>visitors,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> or prisoners/offenders.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F38006A" w14:textId="0D302A14" w:rsidR="003A0C98" w:rsidRPr="00126611" w:rsidRDefault="003A0C98" w:rsidP="008418DE"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="10C132A8" w14:textId="77777777" w:rsidR="00803710" w:rsidRPr="00803710" w:rsidRDefault="00803710" w:rsidP="00803710">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5EC11BAA" w14:textId="77777777" w:rsidR="00803710" w:rsidRDefault="00803710" w:rsidP="00803710">
       <w:pPr>
         <w:sectPr w:rsidR="00803710" w:rsidSect="008D51C1">
           <w:headerReference w:type="even" r:id="rId13"/>
           <w:headerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="-2410" w:right="1418" w:bottom="1440" w:left="1304" w:header="567" w:footer="706" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="314F3149" w14:textId="77777777" w:rsidR="00FA1D8B" w:rsidRPr="00AF7DDC" w:rsidRDefault="00FA1D8B" w:rsidP="00AF7DDC">
       <w:pPr>
         <w:pStyle w:val="Heading"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF7DDC">
         <w:lastRenderedPageBreak/>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40EC345E" w14:textId="65924F9E" w:rsidR="00BA6FF9" w:rsidRDefault="00866B3A">
+    <w:p w14:paraId="50FBA102" w14:textId="12DC89D9" w:rsidR="00D06183" w:rsidRDefault="00866B3A">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00055FF4">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00055FF4">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-2" \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00055FF4">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc107408576" w:history="1">
-        <w:r w:rsidR="00BA6FF9" w:rsidRPr="00392476">
+      <w:hyperlink w:anchor="_Toc223435022" w:history="1">
+        <w:r w:rsidR="00D06183" w:rsidRPr="00F33DA7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r w:rsidR="00D06183">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA6FF9" w:rsidRPr="00392476">
+        <w:r w:rsidR="00D06183" w:rsidRPr="00F33DA7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Scope</w:t>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r w:rsidR="00D06183">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r w:rsidR="00D06183">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r w:rsidR="00D06183">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc107408576 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00BA6FF9">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223435022 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00D06183">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r w:rsidR="00D06183">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r w:rsidR="00D06183">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00BA6FF9">
+          <w:t>4</w:t>
+        </w:r>
+        <w:r w:rsidR="00D06183">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="40A1CF31" w14:textId="053B965C" w:rsidR="00BA6FF9" w:rsidRDefault="001E5D54">
+    <w:p w14:paraId="605CB16D" w14:textId="0AB7B3A1" w:rsidR="00D06183" w:rsidRDefault="00D06183">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00BA6FF9" w:rsidRPr="00392476">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc223435023" w:history="1">
+        <w:r w:rsidRPr="00F33DA7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA6FF9" w:rsidRPr="00392476">
+        <w:r w:rsidRPr="00F33DA7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Policy</w:t>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc107408577 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00BA6FF9">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223435023 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00BA6FF9">
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1A966ADD" w14:textId="403A27DF" w:rsidR="00BA6FF9" w:rsidRDefault="001E5D54">
+    <w:p w14:paraId="5F0F8B6C" w14:textId="06E4F4C8" w:rsidR="00D06183" w:rsidRDefault="00D06183">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00BA6FF9" w:rsidRPr="00392476">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc223435024" w:history="1">
+        <w:r w:rsidRPr="00F33DA7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA6FF9" w:rsidRPr="00392476">
+        <w:r w:rsidRPr="00F33DA7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Standing Orders</w:t>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc107408578 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00BA6FF9">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223435024 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00BA6FF9">
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="178E4E85" w14:textId="17A85DCE" w:rsidR="00BA6FF9" w:rsidRDefault="001E5D54">
+    <w:p w14:paraId="72648C7E" w14:textId="4FFE979F" w:rsidR="00D06183" w:rsidRDefault="00D06183">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00BA6FF9" w:rsidRPr="00392476">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc223435025" w:history="1">
+        <w:r w:rsidRPr="00F33DA7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA6FF9" w:rsidRPr="00392476">
+        <w:r w:rsidRPr="00F33DA7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>General Requirements</w:t>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc107408579 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00BA6FF9">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223435025 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00BA6FF9">
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4966FA90" w14:textId="00808DDF" w:rsidR="00BA6FF9" w:rsidRDefault="001E5D54">
+    <w:p w14:paraId="166EAAF2" w14:textId="58E5B233" w:rsidR="00D06183" w:rsidRDefault="00D06183">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00BA6FF9" w:rsidRPr="00392476">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc223435026" w:history="1">
+        <w:r w:rsidRPr="00F33DA7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA6FF9" w:rsidRPr="00392476">
+        <w:r w:rsidRPr="00F33DA7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Vehicle Control, including the Sally Port</w:t>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc107408580 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00BA6FF9">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223435026 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00BA6FF9">
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0EA753A3" w14:textId="59483C52" w:rsidR="00BA6FF9" w:rsidRDefault="001E5D54">
+    <w:p w14:paraId="2EA0D26B" w14:textId="2C456156" w:rsidR="00D06183" w:rsidRDefault="00D06183">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00BA6FF9" w:rsidRPr="00392476">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc223435027" w:history="1">
+        <w:r w:rsidRPr="00F33DA7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5.1</w:t>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA6FF9" w:rsidRPr="00392476">
+        <w:r w:rsidRPr="00F33DA7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Dash cameras or similar vehicle mounted cameras</w:t>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc107408581 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00BA6FF9">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223435027 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00BA6FF9">
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="44404837" w14:textId="4873D136" w:rsidR="00BA6FF9" w:rsidRDefault="001E5D54">
+    <w:p w14:paraId="6AB517CE" w14:textId="1F544BE4" w:rsidR="00D06183" w:rsidRDefault="00D06183">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00BA6FF9" w:rsidRPr="00392476">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc223435028" w:history="1">
+        <w:r w:rsidRPr="00F33DA7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5.2</w:t>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA6FF9" w:rsidRPr="00392476">
+        <w:r w:rsidRPr="00F33DA7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Prison entry and exit</w:t>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc107408582 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00BA6FF9">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223435028 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00BA6FF9">
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="711F4211" w14:textId="2514ADB6" w:rsidR="00BA6FF9" w:rsidRDefault="001E5D54">
+    <w:p w14:paraId="405F17DF" w14:textId="3A7001B2" w:rsidR="00D06183" w:rsidRDefault="00D06183">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00BA6FF9" w:rsidRPr="00392476">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc223435029" w:history="1">
+        <w:r w:rsidRPr="00F33DA7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA6FF9" w:rsidRPr="00392476">
+        <w:r w:rsidRPr="00F33DA7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Non-prison Vehicles</w:t>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc107408583 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00BA6FF9">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223435029 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00BA6FF9">
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="57366914" w14:textId="0F00B2CF" w:rsidR="00BA6FF9" w:rsidRDefault="001E5D54">
+    <w:p w14:paraId="1B239E48" w14:textId="29890C77" w:rsidR="00D06183" w:rsidRDefault="00D06183">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00BA6FF9" w:rsidRPr="00392476">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc223435030" w:history="1">
+        <w:r w:rsidRPr="00F33DA7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA6FF9" w:rsidRPr="00392476">
+        <w:r w:rsidRPr="00F33DA7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Prison Vehicles</w:t>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc107408584 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00BA6FF9">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223435030 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00BA6FF9">
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5D6A1B7A" w14:textId="58EDF2D4" w:rsidR="00BA6FF9" w:rsidRDefault="001E5D54">
+    <w:p w14:paraId="407BE295" w14:textId="40918FA0" w:rsidR="00D06183" w:rsidRDefault="00D06183">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00BA6FF9" w:rsidRPr="00392476">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc223435031" w:history="1">
+        <w:r w:rsidRPr="00F33DA7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>7.1</w:t>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA6FF9" w:rsidRPr="00392476">
+        <w:r w:rsidRPr="00F33DA7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Maintenance of vehicles</w:t>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc107408585 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00BA6FF9">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223435031 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00BA6FF9">
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4AACF0C9" w14:textId="72F8D5B8" w:rsidR="00BA6FF9" w:rsidRDefault="001E5D54">
+    <w:p w14:paraId="6BB05155" w14:textId="4A7B6F7C" w:rsidR="00D06183" w:rsidRDefault="00D06183">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00BA6FF9" w:rsidRPr="00392476">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc223435032" w:history="1">
+        <w:r w:rsidRPr="00F33DA7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>7.2</w:t>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA6FF9" w:rsidRPr="00392476">
+        <w:r w:rsidRPr="00F33DA7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Prisoner use of vehicles (prison farms and work camps)</w:t>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc107408586 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00BA6FF9">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223435032 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00BA6FF9">
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="679E2436" w14:textId="26B00CDF" w:rsidR="00BA6FF9" w:rsidRDefault="001E5D54">
+    <w:p w14:paraId="662D1699" w14:textId="0F5A55A7" w:rsidR="00D06183" w:rsidRDefault="00D06183">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00BA6FF9" w:rsidRPr="00392476">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc223435033" w:history="1">
+        <w:r w:rsidRPr="00F33DA7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>7.3</w:t>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA6FF9" w:rsidRPr="00392476">
+        <w:r w:rsidRPr="00F33DA7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Prisoners operating mobile machinery</w:t>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc107408587 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00BA6FF9">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223435033 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00BA6FF9">
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="38E0199D" w14:textId="55C8E308" w:rsidR="00BA6FF9" w:rsidRDefault="001E5D54">
+    <w:p w14:paraId="6AC8DB00" w14:textId="3DF08B02" w:rsidR="00D06183" w:rsidRDefault="00D06183">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00BA6FF9" w:rsidRPr="00392476">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc223435034" w:history="1">
+        <w:r w:rsidRPr="00F33DA7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA6FF9" w:rsidRPr="00392476">
+        <w:r w:rsidRPr="00F33DA7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Annexures</w:t>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc107408588 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00BA6FF9">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223435034 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00BA6FF9">
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="08436864" w14:textId="7C5E1CD3" w:rsidR="00BA6FF9" w:rsidRDefault="001E5D54">
+    <w:p w14:paraId="36866CA9" w14:textId="4D185F3B" w:rsidR="00D06183" w:rsidRDefault="00D06183">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00BA6FF9" w:rsidRPr="00392476">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc223435035" w:history="1">
+        <w:r w:rsidRPr="00F33DA7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>8.1</w:t>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA6FF9" w:rsidRPr="00392476">
+        <w:r w:rsidRPr="00F33DA7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Related COPPs and documents</w:t>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc107408589 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00BA6FF9">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223435035 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00BA6FF9">
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1D087B54" w14:textId="3E402ED4" w:rsidR="00BA6FF9" w:rsidRDefault="001E5D54">
+    <w:p w14:paraId="5E036B54" w14:textId="1247AA4F" w:rsidR="00D06183" w:rsidRDefault="00D06183">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00BA6FF9" w:rsidRPr="00392476">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc223435036" w:history="1">
+        <w:r w:rsidRPr="00F33DA7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>8.2</w:t>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA6FF9" w:rsidRPr="00392476">
+        <w:r w:rsidRPr="00F33DA7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Definitions and acronyms</w:t>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc107408590 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00BA6FF9">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223435036 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00BA6FF9">
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6970056D" w14:textId="3FD48221" w:rsidR="00BA6FF9" w:rsidRDefault="001E5D54">
+    <w:p w14:paraId="443970D9" w14:textId="342E3EC2" w:rsidR="00D06183" w:rsidRDefault="00D06183">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00BA6FF9" w:rsidRPr="00392476">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc223435037" w:history="1">
+        <w:r w:rsidRPr="00F33DA7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>8.3</w:t>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA6FF9" w:rsidRPr="00392476">
+        <w:r w:rsidRPr="00F33DA7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Related legislation</w:t>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc107408591 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00BA6FF9">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223435037 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00BA6FF9">
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="098D247B" w14:textId="3973441A" w:rsidR="00BA6FF9" w:rsidRDefault="001E5D54">
+    <w:p w14:paraId="6AAB0DEB" w14:textId="0CEF8773" w:rsidR="00D06183" w:rsidRDefault="00D06183">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00BA6FF9" w:rsidRPr="00392476">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc223435038" w:history="1">
+        <w:r w:rsidRPr="00F33DA7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA6FF9" w:rsidRPr="00392476">
+        <w:r w:rsidRPr="00F33DA7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Assurance</w:t>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc107408592 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00BA6FF9">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223435038 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00BA6FF9">
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="06BD3C28" w14:textId="601B2589" w:rsidR="00BA6FF9" w:rsidRDefault="001E5D54">
+    <w:p w14:paraId="3F41EF73" w14:textId="2117BFAA" w:rsidR="00D06183" w:rsidRDefault="00D06183">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00BA6FF9" w:rsidRPr="00392476">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc223435039" w:history="1">
+        <w:r w:rsidRPr="00F33DA7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA6FF9" w:rsidRPr="00392476">
+        <w:r w:rsidRPr="00F33DA7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Document Information</w:t>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc107408593 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00BA6FF9">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223435039 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00BA6FF9">
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="24B98A39" w14:textId="063D044F" w:rsidR="00BA6FF9" w:rsidRDefault="001E5D54">
+    <w:p w14:paraId="5F8BEB03" w14:textId="27A05B97" w:rsidR="00D06183" w:rsidRDefault="00D06183">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00BA6FF9" w:rsidRPr="00392476">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc223435040" w:history="1">
+        <w:r w:rsidRPr="00F33DA7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>10.1</w:t>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA6FF9" w:rsidRPr="00392476">
+        <w:r w:rsidRPr="00F33DA7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Document version history</w:t>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc107408594 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00BA6FF9">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc223435040 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BA6FF9">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00BA6FF9">
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="092A3C5A" w14:textId="7CF86F51" w:rsidR="00634C54" w:rsidRDefault="00866B3A" w:rsidP="004E571B">
       <w:r w:rsidRPr="00055FF4">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="345A05EA" w14:textId="54CE2AD1" w:rsidR="00634C54" w:rsidRDefault="00634C54">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CA1A4D7" w14:textId="007DCE1B" w:rsidR="00C8272F" w:rsidRPr="006444FB" w:rsidRDefault="00C8272F" w:rsidP="00DB6606">
+    <w:p w14:paraId="7CA1A4D7" w14:textId="007DCE1B" w:rsidR="00C8272F" w:rsidRPr="006444FB" w:rsidRDefault="00C8272F" w:rsidP="006D622C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc107408576"/>
+        <w:spacing w:before="360" w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc223435022"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Scope</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="3DF642E5" w14:textId="78E2E706" w:rsidR="00335823" w:rsidRDefault="00335823" w:rsidP="00DB6606">
+    <w:p w14:paraId="3DF642E5" w14:textId="78E2E706" w:rsidR="00335823" w:rsidRDefault="00335823" w:rsidP="006D622C">
+      <w:pPr>
+        <w:spacing w:before="360" w:after="240"/>
+      </w:pPr>
       <w:r w:rsidRPr="00C1598E">
         <w:t xml:space="preserve">This Commissioners Operating Policy and Procedure (COPP) </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">applies to all prisons with regard to the control and security of vehicles entering and exiting prisons. This includes the access and use of vehicles by prisoners in specified circumstances. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3312C4AF" w14:textId="5071DDB4" w:rsidR="002D1C44" w:rsidRDefault="00335823" w:rsidP="00DB6606">
       <w:r>
         <w:t xml:space="preserve">It also applies to </w:t>
       </w:r>
       <w:r w:rsidR="003944C5">
         <w:t xml:space="preserve">the management of </w:t>
       </w:r>
       <w:r w:rsidR="003D6014">
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="00D34E8B">
         <w:t xml:space="preserve">estern </w:t>
       </w:r>
       <w:r w:rsidR="003D6014">
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00D34E8B">
         <w:t>ustralia (WA)</w:t>
       </w:r>
       <w:r w:rsidR="003D6014">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003944C5">
         <w:t xml:space="preserve">State Government fleet vehicles </w:t>
       </w:r>
       <w:r w:rsidR="00B41068">
         <w:t xml:space="preserve">by </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">public prisons. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DF71D78" w14:textId="3B531B68" w:rsidR="00EC5AF1" w:rsidRDefault="00EC5AF1" w:rsidP="00DB6606">
+    <w:p w14:paraId="2DF71D78" w14:textId="3B531B68" w:rsidR="00EC5AF1" w:rsidRDefault="00EC5AF1" w:rsidP="006D622C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc107408577"/>
+        <w:spacing w:before="360" w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc223435023"/>
       <w:r>
         <w:t>Policy</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="700E6DA2" w14:textId="77777777" w:rsidR="00F746A7" w:rsidRDefault="00335823" w:rsidP="00DB6606">
+    <w:p w14:paraId="700E6DA2" w14:textId="77777777" w:rsidR="00F746A7" w:rsidRDefault="00335823" w:rsidP="006D622C">
+      <w:pPr>
+        <w:spacing w:before="360" w:after="240"/>
+      </w:pPr>
       <w:r w:rsidRPr="00335823">
         <w:t xml:space="preserve">The use of any vehicle or mobile machinery entering and exiting a prison is a risk to prison security and the safety of staff and prisoners, but necessary for prison operations. </w:t>
       </w:r>
       <w:r w:rsidR="00F746A7" w:rsidRPr="00335823">
         <w:t xml:space="preserve">Authorised vehicle access to prisons shall be for specified purposes and localised to each prison, dependent on the prison’s security level. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E4670CB" w14:textId="77777777" w:rsidR="00E579A8" w:rsidRDefault="00E579A8" w:rsidP="00DB6606">
       <w:r w:rsidRPr="00335823">
         <w:t>In all cases, the use of any vehicle or mobile machinery on a road, accessible to the public, including gazetted boundaries of the prison site shall be compliant with road traffic laws</w:t>
       </w:r>
       <w:r w:rsidRPr="00335823">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidRPr="00335823">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56A19D84" w14:textId="4DEFBAAE" w:rsidR="004B3803" w:rsidRDefault="004B3803" w:rsidP="00DB6606">
       <w:r>
         <w:t xml:space="preserve">All prisons shall have in place a Traffic Management Plan for the safe movement of vehicles </w:t>
       </w:r>
@@ -2053,65 +2067,67 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006F7A12">
         <w:t>maintain</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:r w:rsidRPr="00866B3A">
         <w:t>operational readiness</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of all prison vehicles </w:t>
       </w:r>
       <w:r w:rsidR="00EE245A">
         <w:t xml:space="preserve">and mobile machinery </w:t>
       </w:r>
       <w:r>
         <w:t>nec</w:t>
       </w:r>
       <w:r w:rsidR="00DB6606">
         <w:t>essary for prison operations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="413B8AB2" w14:textId="6386968C" w:rsidR="00335823" w:rsidRPr="00335823" w:rsidRDefault="00335823" w:rsidP="00DB6606">
+    <w:p w14:paraId="413B8AB2" w14:textId="6386968C" w:rsidR="00335823" w:rsidRPr="00335823" w:rsidRDefault="00335823" w:rsidP="006D622C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc536015227"/>
-      <w:bookmarkStart w:id="4" w:name="_Toc107408578"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc223435024"/>
       <w:r w:rsidRPr="00335823">
         <w:t>Standing Orders</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="2444B7F1" w14:textId="66F2535B" w:rsidR="00335823" w:rsidRPr="00606760" w:rsidRDefault="00E94C90" w:rsidP="00DB6606">
+    <w:p w14:paraId="2444B7F1" w14:textId="66F2535B" w:rsidR="00335823" w:rsidRPr="00606760" w:rsidRDefault="00E94C90" w:rsidP="006D622C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00606760">
         <w:t>Superintendents</w:t>
       </w:r>
       <w:r w:rsidR="00335823" w:rsidRPr="00606760">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00444B9A">
         <w:t>may</w:t>
       </w:r>
       <w:r w:rsidR="00335823" w:rsidRPr="00606760">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00606760">
         <w:t>make and issue</w:t>
       </w:r>
       <w:r w:rsidR="00335823" w:rsidRPr="00606760">
         <w:t xml:space="preserve"> a </w:t>
       </w:r>
       <w:r w:rsidR="003D6014" w:rsidRPr="00606760">
         <w:t xml:space="preserve">written </w:t>
       </w:r>
       <w:r w:rsidR="00335823" w:rsidRPr="00606760">
         <w:t>Standing Order</w:t>
       </w:r>
@@ -2352,89 +2368,102 @@
       <w:r w:rsidRPr="005538BC">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">maintenance and inspection of </w:t>
       </w:r>
       <w:r w:rsidR="009A0344">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>prison</w:t>
       </w:r>
       <w:r w:rsidRPr="005538BC">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> vehicles</w:t>
       </w:r>
       <w:r w:rsidR="009A0344">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52BAA6C1" w14:textId="77777777" w:rsidR="00335823" w:rsidRPr="005538BC" w:rsidRDefault="00335823" w:rsidP="00E22B94">
+    <w:p w14:paraId="52BAA6C1" w14:textId="0DA2D3AE" w:rsidR="00335823" w:rsidRPr="005538BC" w:rsidRDefault="00335823" w:rsidP="00E22B94">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005538BC">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">recording and maintenance of vehicle log books </w:t>
+        <w:t xml:space="preserve">recording and maintenance of vehicle </w:t>
+      </w:r>
+      <w:r w:rsidR="00D06183" w:rsidRPr="005538BC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>logbooks</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005538BC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D9C1CB8" w14:textId="5B53D807" w:rsidR="00335823" w:rsidRDefault="00335823" w:rsidP="002D1C44">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005538BC">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">control </w:t>
       </w:r>
       <w:r w:rsidR="001D54E2" w:rsidRPr="005538BC">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="001D54E2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>security</w:t>
       </w:r>
       <w:r w:rsidR="001D54E2" w:rsidRPr="005538BC">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005538BC">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>of non-</w:t>
@@ -2502,114 +2531,115 @@
       <w:r w:rsidR="00E94C90">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5522BF85" w14:textId="04D1C471" w:rsidR="0076339F" w:rsidRDefault="00335823" w:rsidP="00DB6606">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005538BC">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>prisoner use of vehicles</w:t>
       </w:r>
       <w:r w:rsidR="009B67F9">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> and mobile machinery</w:t>
       </w:r>
       <w:r w:rsidR="005538BC" w:rsidRPr="005538BC">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>, where applicable</w:t>
       </w:r>
       <w:r w:rsidRPr="005538BC">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="318B967A" w14:textId="77777777" w:rsidR="000C5292" w:rsidRPr="00DB6606" w:rsidRDefault="000C5292" w:rsidP="000C5292">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>management and storage of any related records</w:t>
       </w:r>
       <w:r w:rsidRPr="005538BC">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E870D26" w14:textId="77777777" w:rsidR="00335823" w:rsidRDefault="00335823" w:rsidP="00DB6606">
+    <w:p w14:paraId="2E870D26" w14:textId="77777777" w:rsidR="00335823" w:rsidRDefault="00335823" w:rsidP="006D622C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc536015228"/>
-      <w:bookmarkStart w:id="6" w:name="_Toc107408579"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc223435025"/>
       <w:r w:rsidRPr="00335823">
         <w:t>General Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="4337C04E" w14:textId="77777777" w:rsidR="006377BC" w:rsidRPr="00606760" w:rsidRDefault="00335823" w:rsidP="00DB6606">
+    <w:p w14:paraId="4337C04E" w14:textId="77777777" w:rsidR="006377BC" w:rsidRPr="00606760" w:rsidRDefault="00335823" w:rsidP="006D622C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00606760">
         <w:t>Staff are responsible for the care and control of the vehicle they are operating.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20E64A0C" w14:textId="4FD70910" w:rsidR="006377BC" w:rsidRPr="00606760" w:rsidRDefault="006377BC" w:rsidP="00DB6606">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00606760">
         <w:t xml:space="preserve">The use of </w:t>
       </w:r>
       <w:r w:rsidR="00B41068" w:rsidRPr="00606760">
         <w:t xml:space="preserve">all </w:t>
       </w:r>
       <w:r w:rsidRPr="00606760">
         <w:t xml:space="preserve">prison vehicles </w:t>
       </w:r>
       <w:r w:rsidR="00B41068" w:rsidRPr="00606760">
         <w:t xml:space="preserve">managed by the Department </w:t>
       </w:r>
       <w:r w:rsidRPr="00606760">
         <w:t xml:space="preserve">in public prisons </w:t>
       </w:r>
       <w:r w:rsidR="00C106F1" w:rsidRPr="00606760">
@@ -3054,90 +3084,98 @@
       <w:r w:rsidR="004B4485">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">their </w:t>
       </w:r>
       <w:r w:rsidR="002A4392">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>understanding of all procedures and responsibilities for the vehicle</w:t>
       </w:r>
       <w:r w:rsidR="009B67F9">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> or mobile machinery</w:t>
       </w:r>
       <w:r w:rsidR="00335823" w:rsidRPr="004B5698">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25775CD1" w14:textId="77777777" w:rsidR="00B64A9B" w:rsidRDefault="00B64A9B" w:rsidP="00DB6606">
+    <w:p w14:paraId="25775CD1" w14:textId="1D7AA805" w:rsidR="00B64A9B" w:rsidRDefault="00B64A9B" w:rsidP="006D622C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc413567301"/>
       <w:bookmarkStart w:id="8" w:name="_Toc5282613"/>
       <w:bookmarkStart w:id="9" w:name="_Toc5370278"/>
-      <w:bookmarkStart w:id="10" w:name="_Toc107408580"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc223435026"/>
       <w:bookmarkStart w:id="11" w:name="_Toc407012935"/>
       <w:bookmarkStart w:id="12" w:name="_Toc536015236"/>
       <w:bookmarkStart w:id="13" w:name="_Toc536015229"/>
       <w:r>
         <w:t>Vehicle Control</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:r>
-        <w:t>, including the Sally Port</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006D622C">
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ncluding the Sally Port</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="19DACA9B" w14:textId="799B62D0" w:rsidR="00181DE7" w:rsidRDefault="00181DE7" w:rsidP="00DB6606">
+    <w:p w14:paraId="19DACA9B" w14:textId="799B62D0" w:rsidR="00181DE7" w:rsidRDefault="00181DE7" w:rsidP="006D622C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Dash_cameras_or"/>
-      <w:bookmarkStart w:id="15" w:name="_Toc107408581"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc223435027"/>
       <w:bookmarkStart w:id="16" w:name="_Toc413567302"/>
       <w:bookmarkStart w:id="17" w:name="_Toc5282614"/>
       <w:bookmarkStart w:id="18" w:name="_Toc5370279"/>
       <w:bookmarkEnd w:id="14"/>
       <w:r>
         <w:t>Dash cameras or similar vehicle mounted cameras</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w14:paraId="443FB31C" w14:textId="4D042478" w:rsidR="00181DE7" w:rsidRDefault="00181DE7" w:rsidP="00DB6606">
+    <w:p w14:paraId="443FB31C" w14:textId="4D042478" w:rsidR="00181DE7" w:rsidRDefault="00181DE7" w:rsidP="006D622C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="240"/>
         <w:ind w:left="742" w:hanging="742"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where a vehicle has a recording device, for example, a dash camera or other vehicle mounted camera the </w:t>
       </w:r>
       <w:r w:rsidRPr="00606760">
         <w:t>Senior Officer (SO) Gatehouse</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> shall:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59C3222C" w14:textId="3578B770" w:rsidR="00181DE7" w:rsidRDefault="003D6E7D" w:rsidP="00282B8D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="1134" w:hanging="425"/>
       </w:pPr>
       <w:r>
@@ -3168,261 +3206,300 @@
     <w:p w14:paraId="241D235A" w14:textId="732215F5" w:rsidR="00306CF2" w:rsidRPr="00306CF2" w:rsidRDefault="00181DE7" w:rsidP="00306CF2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="1134" w:hanging="425"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">request the vehicle driver to remove </w:t>
       </w:r>
       <w:r w:rsidR="00282B8D">
         <w:t xml:space="preserve">or cover </w:t>
       </w:r>
       <w:r>
         <w:t>the camera</w:t>
       </w:r>
       <w:r w:rsidR="00306CF2">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43FD67A2" w14:textId="2876A8F8" w:rsidR="00BB385B" w:rsidRDefault="00067F85" w:rsidP="00DB6606">
+    <w:p w14:paraId="43FD67A2" w14:textId="3A9F7900" w:rsidR="00BB385B" w:rsidRDefault="00067F85" w:rsidP="00DB6606">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Emergency vehicles, </w:t>
       </w:r>
       <w:r w:rsidR="00A854BE">
         <w:t>contracted prisoner escort vehicle</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or Department owned vehicles shall be exempt to the requirements</w:t>
       </w:r>
       <w:r w:rsidR="00306CF2">
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
-      <w:hyperlink w:anchor="_Dash_cameras_or" w:history="1">
-[...6 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="00040E10" w:rsidRPr="00F70112">
+        <w:t>5.1</w:t>
+      </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="223DB3E5" w14:textId="7E1F288F" w:rsidR="00306CF2" w:rsidRDefault="00306CF2" w:rsidP="00DB6606">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>The SO Gatehouse shall record in the occurrence book where a vehicle enters the prison with a dash cam or vehicle mounted camera.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45C8CA50" w14:textId="26961DAF" w:rsidR="00BB385B" w:rsidRPr="00BB385B" w:rsidRDefault="00BB385B" w:rsidP="00DB6606">
+    <w:p w14:paraId="45C8CA50" w14:textId="2522488C" w:rsidR="00BB385B" w:rsidRPr="00BB385B" w:rsidRDefault="00BB385B" w:rsidP="00DB6606">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Where a dash camera or vehicle camer</w:t>
       </w:r>
       <w:r w:rsidR="00CB39DF">
         <w:t>a is lost on prison grounds the Prison Officer receiving notification</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> shall report</w:t>
       </w:r>
       <w:r w:rsidR="00CB39DF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004B297E">
         <w:t>to security and report</w:t>
       </w:r>
       <w:r w:rsidR="00CB39DF">
         <w:t xml:space="preserve"> the incident in</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> accordance with </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidRPr="00BB385B">
+        <w:r w:rsidRPr="006D622C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:iCs/>
           </w:rPr>
-          <w:t>COPP 13.1 – Incident notifications, reporting and communications</w:t>
+          <w:t xml:space="preserve">COPP 13.1 – Incident </w:t>
+        </w:r>
+        <w:r w:rsidR="00415858" w:rsidRPr="006D622C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>N</w:t>
+        </w:r>
+        <w:r w:rsidRPr="006D622C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t xml:space="preserve">otifications, </w:t>
+        </w:r>
+        <w:r w:rsidR="00415858" w:rsidRPr="006D622C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>R</w:t>
+        </w:r>
+        <w:r w:rsidRPr="006D622C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t xml:space="preserve">eporting and </w:t>
+        </w:r>
+        <w:r w:rsidR="00415858" w:rsidRPr="006D622C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>C</w:t>
+        </w:r>
+        <w:r w:rsidRPr="006D622C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>ommunications</w:t>
+        </w:r>
+        <w:r w:rsidR="00306CF2" w:rsidRPr="006D622C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00306CF2">
-[...8 lines deleted...]
-    <w:p w14:paraId="39CBA6D1" w14:textId="1A0F09A3" w:rsidR="00181DE7" w:rsidRPr="00181DE7" w:rsidRDefault="00B64A9B" w:rsidP="00DB6606">
+    </w:p>
+    <w:p w14:paraId="39CBA6D1" w14:textId="1A0F09A3" w:rsidR="00181DE7" w:rsidRPr="00181DE7" w:rsidRDefault="00B64A9B" w:rsidP="006D622C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc107408582"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc223435028"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Prison entry and exit</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
-    <w:p w14:paraId="353297C6" w14:textId="01A223AF" w:rsidR="00B64A9B" w:rsidRPr="00606760" w:rsidRDefault="00B64A9B" w:rsidP="00DB6606">
+    <w:p w14:paraId="353297C6" w14:textId="01A223AF" w:rsidR="00B64A9B" w:rsidRPr="00606760" w:rsidRDefault="00B64A9B" w:rsidP="006D622C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00606760">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00181DE7">
         <w:t>SO</w:t>
       </w:r>
       <w:r w:rsidR="00252390" w:rsidRPr="00606760">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00606760">
         <w:t>Gatehouse shall ensure:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70F55BF8" w14:textId="3BFAFA1D" w:rsidR="00B64A9B" w:rsidRDefault="00B64A9B" w:rsidP="00E22B94">
+    <w:p w14:paraId="70F55BF8" w14:textId="385B01D1" w:rsidR="00B64A9B" w:rsidRDefault="00B64A9B" w:rsidP="00E22B94">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t>entry for vehicles into the prison are pre-arranged and have the appropriate security approval</w:t>
       </w:r>
       <w:r w:rsidR="00A34B9F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A34B9F" w:rsidRPr="00C106F1">
         <w:t xml:space="preserve">(procedures and approvals may vary in specified circumstances for </w:t>
       </w:r>
+      <w:r w:rsidR="007F4AE0">
+        <w:t xml:space="preserve">example, </w:t>
+      </w:r>
       <w:r w:rsidRPr="00C106F1">
         <w:t xml:space="preserve">emergency </w:t>
       </w:r>
       <w:r w:rsidR="00A34B9F" w:rsidRPr="00C106F1">
         <w:t xml:space="preserve">services </w:t>
       </w:r>
       <w:r w:rsidRPr="00C106F1">
         <w:t>and the</w:t>
       </w:r>
       <w:r w:rsidR="00A34B9F" w:rsidRPr="00C106F1">
         <w:t xml:space="preserve"> Special Operations Group (SOG) vehicle entry)</w:t>
       </w:r>
       <w:r w:rsidR="00A34B9F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FD63F85" w14:textId="0ACFAF80" w:rsidR="00B64A9B" w:rsidRPr="001A7D75" w:rsidRDefault="00B64A9B" w:rsidP="00E22B94">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="001A7D75">
         <w:t xml:space="preserve">the identity of </w:t>
       </w:r>
       <w:r>
         <w:t>all occupants of the vehicle are checked/confirmed</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="294F7FB3" w14:textId="05979A22" w:rsidR="00B64A9B" w:rsidRDefault="00B64A9B" w:rsidP="00E22B94">
+    <w:p w14:paraId="294F7FB3" w14:textId="15CB178E" w:rsidR="00B64A9B" w:rsidRDefault="00B64A9B" w:rsidP="00E22B94">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
       </w:pPr>
       <w:r>
         <w:t>vehicles entering and leaving the prison are searched</w:t>
       </w:r>
       <w:r w:rsidRPr="00B356C4" w:rsidDel="004C220F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">in accordance with </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidRPr="00A95E1C">
+        <w:r w:rsidRPr="00621EAD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:iCs/>
           </w:rPr>
           <w:t xml:space="preserve">COPP </w:t>
         </w:r>
-        <w:r w:rsidR="00A95E1C" w:rsidRPr="00A95E1C">
+        <w:r w:rsidR="00A95E1C" w:rsidRPr="00621EAD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:iCs/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidRPr="00A95E1C">
+        <w:r w:rsidRPr="00621EAD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:iCs/>
           </w:rPr>
           <w:t>1.2</w:t>
         </w:r>
-        <w:r w:rsidR="00A95E1C" w:rsidRPr="00A95E1C">
+        <w:r w:rsidR="00A95E1C" w:rsidRPr="00621EAD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:iCs/>
           </w:rPr>
           <w:t xml:space="preserve"> –</w:t>
         </w:r>
-        <w:r w:rsidRPr="00A95E1C">
+        <w:r w:rsidRPr="00621EAD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:iCs/>
           </w:rPr>
           <w:t xml:space="preserve"> Searching</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B356C4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F37DD65" w14:textId="75E4EB32" w:rsidR="00AE70E8" w:rsidRPr="00823E1B" w:rsidRDefault="00B64A9B" w:rsidP="00AE70E8">
       <w:pPr>
         <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
       </w:pPr>
       <w:r w:rsidRPr="00823E1B">
         <w:t>prohibited items</w:t>
       </w:r>
       <w:r w:rsidR="00C106F1">
@@ -3550,81 +3627,89 @@
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23D1D327" w14:textId="145B9FFE" w:rsidR="0076339F" w:rsidRPr="00AE70E8" w:rsidRDefault="00B64A9B" w:rsidP="00DB6606">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00606760">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00252390" w:rsidRPr="00606760">
         <w:t xml:space="preserve">SO </w:t>
       </w:r>
       <w:r w:rsidRPr="00606760">
         <w:t xml:space="preserve">Gatehouse shall ensure vehicle movements into </w:t>
       </w:r>
       <w:r w:rsidR="004B4485" w:rsidRPr="00606760">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00606760">
         <w:t>prison are recorded in the Gatehouse occurrence book.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w14:paraId="134F334E" w14:textId="0E96DBE6" w:rsidR="00B64A9B" w:rsidRPr="00535C94" w:rsidRDefault="00CB27A8" w:rsidP="00DB6606">
+    <w:p w14:paraId="134F334E" w14:textId="0E96DBE6" w:rsidR="00B64A9B" w:rsidRPr="00535C94" w:rsidRDefault="00CB27A8" w:rsidP="006D622C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Toc536015237"/>
-      <w:bookmarkStart w:id="21" w:name="_Toc107408583"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc223435029"/>
       <w:r>
         <w:t>Non-prison V</w:t>
       </w:r>
       <w:r w:rsidR="00B64A9B" w:rsidRPr="00566493">
         <w:t>ehicles</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
       <w:r w:rsidR="00B64A9B" w:rsidRPr="00566493">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="606FE591" w14:textId="690E3CDF" w:rsidR="00B64A9B" w:rsidRPr="00606760" w:rsidRDefault="00B64A9B" w:rsidP="00DB6606">
+    <w:p w14:paraId="606FE591" w14:textId="187DB41B" w:rsidR="00B64A9B" w:rsidRPr="00606760" w:rsidRDefault="00B64A9B" w:rsidP="006D622C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Hlk106362615"/>
       <w:r w:rsidRPr="00606760">
         <w:t>Except for use in prisoner movements, non-</w:t>
       </w:r>
       <w:r w:rsidR="00CB27A8" w:rsidRPr="00606760">
         <w:t>prison</w:t>
       </w:r>
       <w:r w:rsidRPr="00606760">
-        <w:t xml:space="preserve"> vehicles can only be brought into the secure perimeter when the contents of the vehicle cannot be feasibly, safely or securely conveyed by other means, or when required equipment is permanently fixed to the vehicle</w:t>
+        <w:t xml:space="preserve"> vehicles can only be brought into the secure perimeter when the contents of the vehicle cannot be feasibly, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D06183" w:rsidRPr="00606760">
+        <w:t>safely,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606760">
+        <w:t xml:space="preserve"> or securely conveyed by other means, or when required equipment is permanently fixed to the vehicle</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
       <w:r w:rsidRPr="00606760">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FC6C84A" w14:textId="46D937C2" w:rsidR="00B64A9B" w:rsidRPr="00606760" w:rsidRDefault="00B64A9B" w:rsidP="00DB6606">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00606760">
         <w:t>Where non-</w:t>
       </w:r>
       <w:r w:rsidR="00CB27A8" w:rsidRPr="00606760">
         <w:t>prison</w:t>
       </w:r>
       <w:r w:rsidRPr="00606760">
         <w:t xml:space="preserve"> vehicles are authorised to enter the secure perimeter:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="625031CB" w14:textId="0B3CD70D" w:rsidR="00811348" w:rsidRPr="00811348" w:rsidRDefault="00B64A9B" w:rsidP="00811348">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -3691,209 +3776,214 @@
       <w:r w:rsidRPr="00CB27A8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C914B9">
         <w:t>the escorting Prison Officer(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB27A8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EC64DC">
         <w:t>at all times</w:t>
       </w:r>
       <w:r w:rsidR="00EA19D3">
         <w:t>, where applicable</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79957EA6" w14:textId="029A1810" w:rsidR="00DB51DC" w:rsidRPr="00DB51DC" w:rsidRDefault="00B64A9B" w:rsidP="00DB6606">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">parked vehicles must be locked and immobilised by an approved immobiliser </w:t>
       </w:r>
       <w:r w:rsidR="00D72856">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidR="00737D08">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="00131716">
         <w:t xml:space="preserve">vehicle </w:t>
       </w:r>
       <w:r w:rsidR="00737D08">
         <w:t xml:space="preserve">keys managed by the </w:t>
       </w:r>
       <w:r w:rsidR="00131716">
         <w:t xml:space="preserve">escorting </w:t>
       </w:r>
       <w:r w:rsidR="00C914B9">
         <w:t>Prison Officer</w:t>
       </w:r>
       <w:r w:rsidR="00EA19D3">
         <w:t>, where applicable</w:t>
       </w:r>
       <w:r w:rsidR="00EC64DC">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00737D08">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16ECCA06" w14:textId="77777777" w:rsidR="00B74EA3" w:rsidRDefault="00B74EA3" w:rsidP="00DB6606">
+    <w:p w14:paraId="16ECCA06" w14:textId="77777777" w:rsidR="00B74EA3" w:rsidRDefault="00B74EA3" w:rsidP="006D622C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc107408584"/>
+        <w:spacing w:before="360" w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc223435030"/>
       <w:r w:rsidRPr="008703AC">
-        <w:lastRenderedPageBreak/>
         <w:t>Prison Vehicles</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
       <w:r w:rsidRPr="008703AC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54542AA8" w14:textId="47F97751" w:rsidR="00AE70E8" w:rsidRDefault="00AE70E8" w:rsidP="00DB6606">
+    <w:p w14:paraId="54542AA8" w14:textId="47F97751" w:rsidR="00AE70E8" w:rsidRDefault="00AE70E8" w:rsidP="006D622C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="32"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc107408585"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc223435031"/>
       <w:r w:rsidRPr="00032815">
         <w:t>Maintenance</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00032815">
         <w:t>of vehicles</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
-    <w:p w14:paraId="150F0F4A" w14:textId="61632E99" w:rsidR="00B74EA3" w:rsidRPr="00606760" w:rsidRDefault="00B74EA3" w:rsidP="00DB6606">
+    <w:p w14:paraId="150F0F4A" w14:textId="61632E99" w:rsidR="00B74EA3" w:rsidRPr="00606760" w:rsidRDefault="00B74EA3" w:rsidP="006D622C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00606760">
         <w:t>Prison vehicles shall be stored outside the secure perimeter (where one exists) when not in use. Security and control procedures shall be in place for any vehicle stored inside the secure perimeter, as authorised by the Superintendent, because of its necessary operational function (</w:t>
       </w:r>
       <w:r w:rsidR="00DB6606">
         <w:t>eg</w:t>
       </w:r>
       <w:r w:rsidRPr="00606760">
         <w:t xml:space="preserve"> response/recovery vehicles). </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:p w14:paraId="3CC20062" w14:textId="231FE261" w:rsidR="00DB51DC" w:rsidRPr="00DB51DC" w:rsidRDefault="00CB27A8" w:rsidP="00DB6606">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00606760">
         <w:t>When not in use, t</w:t>
       </w:r>
       <w:r w:rsidR="00335823" w:rsidRPr="00606760">
         <w:t>he vehicle operator must secure the v</w:t>
       </w:r>
       <w:r w:rsidR="00594836" w:rsidRPr="00606760">
         <w:t>ehicle keys to their key chain.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3452CF7B" w14:textId="3DC81249" w:rsidR="00335823" w:rsidRDefault="00335823" w:rsidP="00DB6606">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00606760">
         <w:t xml:space="preserve">The location of </w:t>
       </w:r>
       <w:r w:rsidR="002D47B1" w:rsidRPr="00606760">
         <w:t xml:space="preserve">prison </w:t>
       </w:r>
       <w:r w:rsidRPr="00606760">
         <w:t xml:space="preserve">vehicles and keys within a prison must be known by prison staff and where practical, </w:t>
       </w:r>
       <w:r w:rsidR="00CF5170" w:rsidRPr="00606760">
         <w:t xml:space="preserve">keys </w:t>
       </w:r>
       <w:r w:rsidRPr="00606760">
         <w:t xml:space="preserve">stored in the Gatehouse/Reception area. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A6B1D94" w14:textId="28035F75" w:rsidR="00B74EA3" w:rsidRDefault="002A2E31" w:rsidP="00DB6606">
+    <w:p w14:paraId="6A6B1D94" w14:textId="5E6931E5" w:rsidR="00B74EA3" w:rsidRDefault="002A2E31" w:rsidP="00DB6606">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00606760">
-        <w:t>All vehicles are required to be checked prior to the commencement of any journey, by way of a visual inspection of the vehicle exterior, interior, gauges and warning lights to ensure general safety and roadworthiness of the vehicle.</w:t>
+        <w:t xml:space="preserve">All vehicles are required to be checked prior to the commencement of any journey, by way of a visual inspection of the vehicle exterior, interior, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D06183" w:rsidRPr="00606760">
+        <w:t>gauges,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00606760">
+        <w:t xml:space="preserve"> and warning lights to ensure general safety and roadworthiness of the vehicle.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BF900F0" w14:textId="292FA327" w:rsidR="00335823" w:rsidRPr="00606760" w:rsidRDefault="00CE04A9" w:rsidP="00DB6606">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00606760">
         <w:t>At the completion of a journey, staff are responsible to ensure vehicles have a minimum of 50% fuel remaining.</w:t>
       </w:r>
       <w:r w:rsidR="00594836" w:rsidRPr="00606760">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AA5F033" w14:textId="30C9306C" w:rsidR="00594836" w:rsidRPr="00606760" w:rsidRDefault="00335823" w:rsidP="00DB6606">
+    <w:p w14:paraId="1AA5F033" w14:textId="038E5907" w:rsidR="00594836" w:rsidRPr="00606760" w:rsidRDefault="00335823" w:rsidP="00DB6606">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00606760">
         <w:t>Prisoner transport vehicles with a secure POD shall be checked daily to ensure operational readin</w:t>
       </w:r>
       <w:r w:rsidR="00A87EC9" w:rsidRPr="00606760">
         <w:t>ess of the vehicle in accordance with the</w:t>
       </w:r>
       <w:r w:rsidR="00527AFB" w:rsidRPr="00606760">
         <w:t xml:space="preserve"> Department’s </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidR="00A87EC9" w:rsidRPr="00301AC2">
+        <w:r w:rsidR="00A87EC9" w:rsidRPr="007F4AE0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Minimum Standards for Secure Escort Vehicles</w:t>
+          <w:t>Minimum Standards for Secure Escort Vehicles.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00A87EC9" w:rsidRPr="00606760">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="7FAE9EC2" w14:textId="3930E09D" w:rsidR="00BF3FD8" w:rsidRPr="00606760" w:rsidRDefault="00BF3FD8" w:rsidP="00DB6606">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00606760">
         <w:t xml:space="preserve">In the event of a prison vehicle breakdown during a journey, all efforts shall be made to contact the </w:t>
       </w:r>
       <w:r w:rsidR="00F07AE4">
         <w:t>OIC</w:t>
       </w:r>
       <w:r w:rsidRPr="00606760">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B27961">
         <w:t xml:space="preserve">by </w:t>
       </w:r>
       <w:r w:rsidRPr="00606760">
         <w:t>radio or phone as soon as possible; the Superintendent shall authorise the necessary repairs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="690D7395" w14:textId="77777777" w:rsidR="00BF3FD8" w:rsidRPr="00606760" w:rsidRDefault="00BF3FD8" w:rsidP="00DB6606">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
@@ -3921,107 +4011,115 @@
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="68A182CB" w14:textId="06635048" w:rsidR="00BF3FD8" w:rsidRDefault="00BF3FD8" w:rsidP="00AE70E8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="1083" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">contact the </w:t>
       </w:r>
       <w:r w:rsidR="0056604A">
         <w:t xml:space="preserve">OIC </w:t>
       </w:r>
       <w:r>
         <w:t>as soon as possible</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1760AF4F" w14:textId="4CA8B9CC" w:rsidR="00BF3FD8" w:rsidRDefault="00BF3FD8" w:rsidP="00AE70E8">
+    <w:p w14:paraId="1760AF4F" w14:textId="54235EE8" w:rsidR="00BF3FD8" w:rsidRDefault="00BF3FD8" w:rsidP="00AE70E8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="1083" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>if the vehicle is immobilised, remove any prison equipment (</w:t>
       </w:r>
-      <w:r w:rsidR="00DB6606">
-        <w:t>eg</w:t>
+      <w:r w:rsidR="00D06183">
+        <w:t>e.g.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 2 way radio) before the vehicle is transported for repair</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D06183">
+        <w:t>2-way</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> radio) before the vehicle is transported for repair</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13FF7E31" w14:textId="39EBE305" w:rsidR="00BF3FD8" w:rsidRPr="00BF3FD8" w:rsidRDefault="00BF3FD8" w:rsidP="00AE70E8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="1083" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">complete all relevant accident/incident reporting in accordance with </w:t>
       </w:r>
       <w:r w:rsidR="00E22B94">
         <w:t xml:space="preserve">Departmental </w:t>
       </w:r>
       <w:r>
         <w:t>vehicle management requirements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15186774" w14:textId="77777777" w:rsidR="00335823" w:rsidRPr="00566493" w:rsidRDefault="00335823" w:rsidP="00DB6606">
+    <w:p w14:paraId="15186774" w14:textId="77777777" w:rsidR="00335823" w:rsidRPr="00566493" w:rsidRDefault="00335823" w:rsidP="006D622C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="25" w:name="_Toc536015234"/>
-      <w:bookmarkStart w:id="26" w:name="_Toc107408586"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc223435032"/>
       <w:r w:rsidRPr="00566493">
+        <w:lastRenderedPageBreak/>
         <w:t>Prisoner use of vehicles (prison farms and work camps)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
-    <w:p w14:paraId="6445821D" w14:textId="12DB8B38" w:rsidR="000D684A" w:rsidRPr="00606760" w:rsidRDefault="000D684A" w:rsidP="00DB6606">
+    <w:p w14:paraId="6445821D" w14:textId="12DB8B38" w:rsidR="000D684A" w:rsidRPr="00606760" w:rsidRDefault="000D684A" w:rsidP="006D622C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00606760">
         <w:t>Prisoner</w:t>
       </w:r>
       <w:r w:rsidR="002A26A7" w:rsidRPr="00606760">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00606760">
         <w:t xml:space="preserve"> must be </w:t>
       </w:r>
       <w:r w:rsidR="002A26A7" w:rsidRPr="00606760">
         <w:t xml:space="preserve">authorised </w:t>
       </w:r>
       <w:r w:rsidRPr="00606760">
         <w:t xml:space="preserve">by the Security </w:t>
       </w:r>
       <w:r w:rsidR="00CE0629" w:rsidRPr="00606760">
         <w:t xml:space="preserve">Manager </w:t>
       </w:r>
       <w:r w:rsidRPr="00606760">
         <w:t xml:space="preserve">and Assistant Superintendent Operations before </w:t>
       </w:r>
       <w:r w:rsidR="00CE0629" w:rsidRPr="00606760">
         <w:t xml:space="preserve">being </w:t>
       </w:r>
@@ -4054,51 +4152,50 @@
       <w:r w:rsidR="002669B8" w:rsidRPr="00606760">
         <w:t xml:space="preserve">prison </w:t>
       </w:r>
       <w:r w:rsidR="00335823" w:rsidRPr="00606760">
         <w:t xml:space="preserve">vehicle </w:t>
       </w:r>
       <w:r w:rsidRPr="00606760">
         <w:t>it shall be confirmed that they:</w:t>
       </w:r>
       <w:r w:rsidR="002A26A7" w:rsidRPr="00606760">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40769F02" w14:textId="77777777" w:rsidR="00261774" w:rsidRDefault="002A26A7" w:rsidP="00E22B94">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00566493">
-        <w:lastRenderedPageBreak/>
         <w:t>hold a valid and current driver’s licence</w:t>
       </w:r>
       <w:r>
         <w:t>, where the vehicle is expect</w:t>
       </w:r>
       <w:r w:rsidR="00FF2E90">
         <w:t>ed to travel on a ‘public road’</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09BD74BF" w14:textId="29711A3F" w:rsidR="00335823" w:rsidRDefault="00261774" w:rsidP="00E22B94">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">have </w:t>
       </w:r>
       <w:r w:rsidR="00111B90">
         <w:t>had appropriate</w:t>
@@ -4109,51 +4206,51 @@
       <w:r w:rsidR="00FF05AA">
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00523054">
         <w:t>induction</w:t>
       </w:r>
       <w:r w:rsidR="00111B90">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="007A390C">
         <w:t xml:space="preserve">have </w:t>
       </w:r>
       <w:r w:rsidR="00111B90">
         <w:t>access to</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the Traffic Management Plan</w:t>
       </w:r>
       <w:r w:rsidR="00111B90">
         <w:t xml:space="preserve"> procedures </w:t>
       </w:r>
       <w:r>
         <w:t>for that prison</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10A199C8" w14:textId="2B0B931A" w:rsidR="008A5DCC" w:rsidRDefault="00261774" w:rsidP="00E22B94">
+    <w:p w14:paraId="10A199C8" w14:textId="7BF3793F" w:rsidR="008A5DCC" w:rsidRDefault="00261774" w:rsidP="00E22B94">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="1134" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>have had</w:t>
       </w:r>
       <w:r w:rsidR="008A5DCC" w:rsidRPr="00A63C5E">
         <w:t xml:space="preserve"> appropriate training or have the necessary certification</w:t>
       </w:r>
       <w:r w:rsidR="008A5DCC">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="008A5DCC" w:rsidRPr="00A63C5E">
         <w:t>to be assessed and logged</w:t>
       </w:r>
       <w:r w:rsidR="008A5DCC">
         <w:t>)</w:t>
       </w:r>
@@ -4232,181 +4329,189 @@
       <w:r w:rsidR="002B06C5">
         <w:t xml:space="preserve">ffender </w:t>
       </w:r>
       <w:r w:rsidR="004B4485">
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="002B06C5">
         <w:t xml:space="preserve">anagement </w:t>
       </w:r>
       <w:r w:rsidR="004B4485">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="002B06C5">
         <w:t>olution (TOMS)</w:t>
       </w:r>
       <w:r w:rsidR="004B4485" w:rsidRPr="001807CF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004B00EC">
         <w:t>endorsed accordingly</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D894968" w14:textId="4151CF4A" w:rsidR="00335823" w:rsidRPr="00566493" w:rsidRDefault="00335823" w:rsidP="00DB6606">
+    <w:p w14:paraId="6D894968" w14:textId="4151CF4A" w:rsidR="00335823" w:rsidRPr="00566493" w:rsidRDefault="00335823" w:rsidP="006D622C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc536015235"/>
-      <w:bookmarkStart w:id="28" w:name="_Toc107408587"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc223435033"/>
       <w:r w:rsidRPr="00566493">
         <w:t>Prisoners operating mobile machinery</w:t>
       </w:r>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
-    <w:p w14:paraId="36EC5682" w14:textId="4E69D9F7" w:rsidR="00407AD8" w:rsidRDefault="00407AD8" w:rsidP="00DB6606">
+    <w:p w14:paraId="36EC5682" w14:textId="4E69D9F7" w:rsidR="00407AD8" w:rsidRDefault="00407AD8" w:rsidP="006D622C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00606760">
         <w:t>Prisoners shall hold the relevant licence or ‘ticket’ before authorised to operate mobile machine</w:t>
       </w:r>
       <w:r w:rsidR="004B4485" w:rsidRPr="00606760">
         <w:t>ry</w:t>
       </w:r>
       <w:r w:rsidRPr="00606760">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46D1FAC4" w14:textId="3B05E8E9" w:rsidR="00335823" w:rsidRPr="00606760" w:rsidRDefault="008C190E" w:rsidP="00DB6606">
+    <w:p w14:paraId="728B01C8" w14:textId="77777777" w:rsidR="002F0151" w:rsidRDefault="008C190E" w:rsidP="00DB6606">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00606760">
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00335823" w:rsidRPr="00606760">
         <w:t>risoner</w:t>
       </w:r>
       <w:r w:rsidRPr="00606760">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00335823" w:rsidRPr="00606760">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00407AD8" w:rsidRPr="00606760">
         <w:t>are to receive training in the use of the mobile machinery they</w:t>
       </w:r>
       <w:r w:rsidR="00763E13" w:rsidRPr="00606760">
         <w:t xml:space="preserve"> are authorised to operate, to a</w:t>
       </w:r>
       <w:r w:rsidR="00407AD8" w:rsidRPr="00606760">
         <w:t xml:space="preserve"> level and standard </w:t>
       </w:r>
       <w:r w:rsidR="00763E13" w:rsidRPr="00606760">
         <w:t>that</w:t>
       </w:r>
       <w:r w:rsidR="00335823" w:rsidRPr="00606760">
         <w:t xml:space="preserve"> ensure</w:t>
       </w:r>
       <w:r w:rsidR="00763E13" w:rsidRPr="00606760">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00335823" w:rsidRPr="00606760">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00763E13" w:rsidRPr="00606760">
         <w:t xml:space="preserve">its </w:t>
       </w:r>
       <w:r w:rsidR="00335823" w:rsidRPr="00606760">
         <w:t>safe</w:t>
       </w:r>
       <w:r w:rsidR="00763E13" w:rsidRPr="00606760">
-        <w:t xml:space="preserve"> operation. This </w:t>
+        <w:t xml:space="preserve"> operation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46D1FAC4" w14:textId="0B9BC96D" w:rsidR="00335823" w:rsidRPr="00606760" w:rsidRDefault="00763E13" w:rsidP="00F70112">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00606760">
+        <w:t xml:space="preserve">This </w:t>
       </w:r>
       <w:r w:rsidR="00E732C6" w:rsidRPr="00606760">
         <w:t xml:space="preserve">shall </w:t>
       </w:r>
-      <w:r w:rsidR="00763E13" w:rsidRPr="00606760">
+      <w:r w:rsidRPr="00606760">
         <w:t xml:space="preserve">include: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6278CB9E" w14:textId="20951686" w:rsidR="00335823" w:rsidRDefault="00763E13" w:rsidP="00E22B94">
+    <w:p w14:paraId="6278CB9E" w14:textId="2B7EC3C0" w:rsidR="00335823" w:rsidRDefault="00763E13" w:rsidP="00E22B94">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">relevant </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
-[...6 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="001428AB" w:rsidRPr="006D622C">
+        <w:t>Safe Operating Procedures</w:t>
+      </w:r>
       <w:r w:rsidR="001428AB" w:rsidRPr="004B00EC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F285539" w14:textId="7C19E742" w:rsidR="00335823" w:rsidRPr="004B00EC" w:rsidRDefault="00763E13" w:rsidP="00E22B94">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="004B00EC">
         <w:t>Occupational Safety and Health requirements</w:t>
       </w:r>
       <w:r w:rsidR="00335823" w:rsidRPr="004B00EC">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="595A556E" w14:textId="76172814" w:rsidR="00335823" w:rsidRPr="00606760" w:rsidRDefault="00335823" w:rsidP="00DB6606">
+    <w:p w14:paraId="595A556E" w14:textId="111AF12E" w:rsidR="00335823" w:rsidRPr="00606760" w:rsidRDefault="00335823" w:rsidP="00DB6606">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00606760">
         <w:t xml:space="preserve">It is mandatory that all ‘authorised’ prisoners, have their individual </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="0099593F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">C002 Prisoner </w:t>
         </w:r>
         <w:r w:rsidR="001B4168" w:rsidRPr="0099593F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Safety &amp; </w:t>
         </w:r>
         <w:r w:rsidRPr="0099593F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Training Form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E732C6" w:rsidRPr="00606760">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
         </w:rPr>
@@ -4494,51 +4599,51 @@
       <w:bookmarkStart w:id="61" w:name="_Toc383596096"/>
       <w:bookmarkStart w:id="62" w:name="_Toc383596097"/>
       <w:bookmarkStart w:id="63" w:name="_Toc383596098"/>
       <w:bookmarkStart w:id="64" w:name="_Prohibited_items_and"/>
       <w:bookmarkStart w:id="65" w:name="_Toc383596100"/>
       <w:bookmarkStart w:id="66" w:name="_Toc383596101"/>
       <w:bookmarkStart w:id="67" w:name="_Toc383596102"/>
       <w:bookmarkStart w:id="68" w:name="_Toc383596104"/>
       <w:bookmarkStart w:id="69" w:name="_Toc383596108"/>
       <w:bookmarkStart w:id="70" w:name="_Toc383596109"/>
       <w:bookmarkStart w:id="71" w:name="_Toc383596110"/>
       <w:bookmarkStart w:id="72" w:name="_Toc383596111"/>
       <w:bookmarkStart w:id="73" w:name="_Toc383596112"/>
       <w:bookmarkStart w:id="74" w:name="_Toc383596113"/>
       <w:bookmarkStart w:id="75" w:name="_Toc383596120"/>
       <w:bookmarkStart w:id="76" w:name="_Toc383596121"/>
       <w:bookmarkStart w:id="77" w:name="_Toc383596124"/>
       <w:bookmarkStart w:id="78" w:name="_Toc383596125"/>
       <w:bookmarkStart w:id="79" w:name="_Toc383596126"/>
       <w:bookmarkStart w:id="80" w:name="_Toc383596127"/>
       <w:bookmarkStart w:id="81" w:name="_Toc383596128"/>
       <w:bookmarkStart w:id="82" w:name="_Toc383596130"/>
       <w:bookmarkStart w:id="83" w:name="_Contraband_finds_1"/>
       <w:bookmarkStart w:id="84" w:name="_Contraband_finds"/>
       <w:bookmarkStart w:id="85" w:name="_Toc536015239"/>
-      <w:bookmarkStart w:id="86" w:name="_Toc107408588"/>
+      <w:bookmarkStart w:id="86" w:name="_Toc223435034"/>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="37"/>
       <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
       <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
       <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
       <w:bookmarkEnd w:id="45"/>
       <w:bookmarkEnd w:id="46"/>
       <w:bookmarkEnd w:id="47"/>
       <w:bookmarkEnd w:id="48"/>
       <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="50"/>
       <w:bookmarkEnd w:id="51"/>
       <w:bookmarkEnd w:id="52"/>
       <w:bookmarkEnd w:id="53"/>
       <w:bookmarkEnd w:id="54"/>
@@ -4563,187 +4668,306 @@
       <w:bookmarkEnd w:id="73"/>
       <w:bookmarkEnd w:id="74"/>
       <w:bookmarkEnd w:id="75"/>
       <w:bookmarkEnd w:id="76"/>
       <w:bookmarkEnd w:id="77"/>
       <w:bookmarkEnd w:id="78"/>
       <w:bookmarkEnd w:id="79"/>
       <w:bookmarkEnd w:id="80"/>
       <w:bookmarkEnd w:id="81"/>
       <w:bookmarkEnd w:id="82"/>
       <w:bookmarkEnd w:id="83"/>
       <w:bookmarkEnd w:id="84"/>
       <w:r w:rsidRPr="00535C94">
         <w:lastRenderedPageBreak/>
         <w:t>Annexures</w:t>
       </w:r>
       <w:bookmarkEnd w:id="85"/>
       <w:bookmarkEnd w:id="86"/>
     </w:p>
     <w:p w14:paraId="605D03F0" w14:textId="64106D61" w:rsidR="00335823" w:rsidRDefault="00335823" w:rsidP="00DB6606">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="87" w:name="_Related_COPPS_and"/>
       <w:bookmarkStart w:id="88" w:name="_Toc536015241"/>
-      <w:bookmarkStart w:id="89" w:name="_Toc107408589"/>
+      <w:bookmarkStart w:id="89" w:name="_Toc223435035"/>
       <w:bookmarkEnd w:id="87"/>
       <w:r w:rsidRPr="00535C94">
         <w:t>Related COPP</w:t>
       </w:r>
       <w:r w:rsidR="001E67B2">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00535C94">
         <w:t xml:space="preserve"> and documents</w:t>
       </w:r>
       <w:bookmarkEnd w:id="88"/>
       <w:bookmarkEnd w:id="89"/>
     </w:p>
     <w:p w14:paraId="594978E7" w14:textId="72B0293B" w:rsidR="00AA6BC9" w:rsidRPr="008418DE" w:rsidRDefault="00AA6BC9" w:rsidP="00E22B94">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008418DE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Related COPPs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AF94BAD" w14:textId="339CE22E" w:rsidR="00BB385B" w:rsidRPr="008418DE" w:rsidRDefault="001E5D54" w:rsidP="008418DE">
+    <w:p w14:paraId="6AF94BAD" w14:textId="3BBAF075" w:rsidR="00BB385B" w:rsidRPr="00621EAD" w:rsidRDefault="00621EAD" w:rsidP="008418DE">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
-      </w:pPr>
-[...27 lines deleted...]
-    <w:p w14:paraId="220B2A80" w14:textId="134CDC2E" w:rsidR="00904390" w:rsidRPr="008418DE" w:rsidRDefault="001E5D54" w:rsidP="008418DE">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00B356C4" w:rsidRPr="00621EAD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">COPP 11.2 </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF20B8" w:rsidRPr="00621EAD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidR="00B356C4" w:rsidRPr="00621EAD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Searching</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="220B2A80" w14:textId="49168C28" w:rsidR="00904390" w:rsidRPr="00621EAD" w:rsidRDefault="00621EAD" w:rsidP="008418DE">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
-      </w:pPr>
-[...11 lines deleted...]
-    <w:p w14:paraId="39E1357E" w14:textId="77777777" w:rsidR="00BB385B" w:rsidRPr="008418DE" w:rsidRDefault="00BB385B" w:rsidP="008418DE"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00BB385B" w:rsidRPr="00621EAD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">COPP 13.1 – Incident </w:t>
+      </w:r>
+      <w:r w:rsidR="002F0151" w:rsidRPr="00621EAD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB385B" w:rsidRPr="00621EAD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">otifications, </w:t>
+      </w:r>
+      <w:r w:rsidR="002F0151" w:rsidRPr="00621EAD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00D06183" w:rsidRPr="00621EAD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>eporting,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB385B" w:rsidRPr="00621EAD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="002F0151" w:rsidRPr="00621EAD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB385B" w:rsidRPr="00621EAD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ommunications</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39E1357E" w14:textId="2B99709D" w:rsidR="00BB385B" w:rsidRPr="008418DE" w:rsidRDefault="00621EAD" w:rsidP="008418DE">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="2E7353E9" w14:textId="216A398F" w:rsidR="00AA6BC9" w:rsidRPr="008418DE" w:rsidRDefault="00AA6BC9" w:rsidP="008418DE">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008418DE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Related Documents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AE7CF41" w14:textId="1B8D8C7F" w:rsidR="00A87EC9" w:rsidRPr="008418DE" w:rsidRDefault="001E5D54" w:rsidP="008418DE">
+    <w:p w14:paraId="6AE7CF41" w14:textId="388D6728" w:rsidR="00A87EC9" w:rsidRPr="008418DE" w:rsidRDefault="00A87EC9" w:rsidP="008418DE">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
-      <w:hyperlink r:id="rId25" w:history="1">
-        <w:r w:rsidR="00A87EC9" w:rsidRPr="00D139F9">
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="00B85648">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Minimum Standards for Secure Escort Vehicles (updated July 2015)</w:t>
+          <w:t>Minimum Standards for Secure Escort Vehicles</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="64ACD60E" w14:textId="47DCEAD8" w:rsidR="001428AB" w:rsidRPr="008418DE" w:rsidRDefault="001E5D54" w:rsidP="008418DE">
+      <w:r w:rsidRPr="00B85648">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F7D0A55" w14:textId="4B64122D" w:rsidR="00323D15" w:rsidRDefault="00323D15" w:rsidP="008418DE">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
-      <w:hyperlink r:id="rId26" w:history="1">
-        <w:r w:rsidR="001428AB" w:rsidRPr="001428AB">
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="00323D15">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Safe Operating Procedures</w:t>
+          <w:t>WA Government Fleet Policy and Guidelines (Effective 8 September 2017)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0F7D0A55" w14:textId="205393F0" w:rsidR="00323D15" w:rsidRDefault="001E5D54" w:rsidP="008418DE">
-[...11 lines deleted...]
-    </w:p>
     <w:p w14:paraId="5A06CEB9" w14:textId="77777777" w:rsidR="00335823" w:rsidRPr="00535C94" w:rsidRDefault="00335823" w:rsidP="00DB6606">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="90" w:name="_Toc536015242"/>
-      <w:bookmarkStart w:id="91" w:name="_Toc107408590"/>
+      <w:bookmarkStart w:id="91" w:name="_Toc223435036"/>
       <w:r w:rsidRPr="00535C94">
         <w:t>Definitions and acronyms</w:t>
       </w:r>
       <w:bookmarkEnd w:id="90"/>
       <w:bookmarkEnd w:id="91"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="9204" w:type="dxa"/>
         <w:tblInd w:w="5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2087"/>
         <w:gridCol w:w="7117"/>
       </w:tblGrid>
       <w:tr w:rsidR="00335823" w:rsidRPr="000E6F0A" w14:paraId="7013AB6C" w14:textId="77777777" w:rsidTr="00DB6606">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2087" w:type="dxa"/>
@@ -5119,51 +5343,50 @@
                 <w:t>Road Traffic Act 1974</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00FF20B8">
               <w:t>. This applies to any road used by the public, even if within the gazetted boundaries of the prison site.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00622EBE" w14:paraId="5DF22D95" w14:textId="77777777" w:rsidTr="00DB6606">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2087" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="79749355" w14:textId="77777777" w:rsidR="00622EBE" w:rsidRPr="00567D77" w:rsidRDefault="00622EBE" w:rsidP="00DB6606">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00567D77">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Senior Officer (SO)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7117" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0845198F" w14:textId="36CBBD34" w:rsidR="00622EBE" w:rsidRPr="00FF20B8" w:rsidRDefault="00622EBE" w:rsidP="00DB6606">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00FF20B8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>A prison officer under s</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="00FF20B8">
@@ -5183,51 +5406,59 @@
             </w:hyperlink>
             <w:r w:rsidRPr="00FF20B8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> and a person appointed or deemed to have been appointed under s</w:t>
             </w:r>
             <w:r w:rsidR="008418DE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FF20B8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">6 </w:t>
             </w:r>
             <w:hyperlink w:anchor="_top" w:history="1">
               <w:r w:rsidR="008418DE" w:rsidRPr="008418DE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:i/>
                 </w:rPr>
-                <w:t>Prisons Act 1981</w:t>
+                <w:t xml:space="preserve">Prisons </w:t>
+              </w:r>
+              <w:r w:rsidR="008418DE" w:rsidRPr="008418DE">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:i/>
+                </w:rPr>
+                <w:lastRenderedPageBreak/>
+                <w:t>Act 1981</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00FF20B8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> to an office designated by rules for the purposes only of this definition, who has successfully completed the </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Department’s Prison Officer Entry Level Training Program (</w:t>
             </w:r>
             <w:r w:rsidRPr="00FF20B8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>ELTP</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>)</w:t>
@@ -5235,108 +5466,121 @@
             <w:r w:rsidRPr="00FF20B8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> and Senior Officer promotional process.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00622EBE" w14:paraId="59177BCD" w14:textId="77777777" w:rsidTr="00DB6606">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2087" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2ECB9488" w14:textId="77777777" w:rsidR="00622EBE" w:rsidRPr="00567D77" w:rsidRDefault="00622EBE" w:rsidP="00DB6606">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00567D77">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Special Operations Group (SOG)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7117" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="530DF25B" w14:textId="77777777" w:rsidR="00622EBE" w:rsidRPr="00FF20B8" w:rsidRDefault="00622EBE" w:rsidP="00DB6606">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00FF20B8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Provides specialist emergency response and security support services for all correctional facilities within the State.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00622EBE" w14:paraId="5AC13A80" w14:textId="77777777" w:rsidTr="00DB6606">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2087" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3210A9C0" w14:textId="580FF95B" w:rsidR="00622EBE" w:rsidRPr="00D60169" w:rsidRDefault="00622EBE" w:rsidP="00DB6606">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D60169">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Staff</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7117" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="444D0B8F" w14:textId="77DDF8CA" w:rsidR="00622EBE" w:rsidRPr="00EE3398" w:rsidRDefault="00622EBE" w:rsidP="00DB6606">
+          <w:p w14:paraId="444D0B8F" w14:textId="591A3598" w:rsidR="00622EBE" w:rsidRPr="00EE3398" w:rsidRDefault="00622EBE" w:rsidP="00DB6606">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE3398">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>Any person in the paid or unpaid employment of the Department of Justice, Corrective Services, including contractors, subcontractors and volunteers.</w:t>
+              <w:t xml:space="preserve">Any person in the paid or unpaid employment of the Department of Justice, Corrective Services, including contractors, </w:t>
+            </w:r>
+            <w:r w:rsidR="00D06183" w:rsidRPr="00EE3398">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>subcontractors,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE3398">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and volunteers.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D37646" w14:paraId="3BAF30B5" w14:textId="77777777" w:rsidTr="00DB6606">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2087" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="342C1442" w14:textId="5EE1B7E4" w:rsidR="00D37646" w:rsidRPr="00D60169" w:rsidRDefault="00D37646" w:rsidP="00DB6606">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00567D77">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Superinten</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -5385,63 +5629,75 @@
               <w:t xml:space="preserve">includes any reference to the position responsible for the management of a private prison under Part IIIA </w:t>
             </w:r>
             <w:hyperlink w:anchor="_top" w:history="1">
               <w:r w:rsidR="008418DE" w:rsidRPr="008418DE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:i/>
                 </w:rPr>
                 <w:t>Prisons Act 1981</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00D37646">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D37646" w14:paraId="7C7CCC32" w14:textId="77777777" w:rsidTr="00DB6606">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2087" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40A9EC10" w14:textId="09EB270E" w:rsidR="00D37646" w:rsidRPr="00D37646" w:rsidRDefault="00D37646" w:rsidP="00DB6606">
+          <w:p w14:paraId="40A9EC10" w14:textId="5D86E714" w:rsidR="00D37646" w:rsidRPr="00D37646" w:rsidRDefault="00D37646" w:rsidP="00DB6606">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D37646">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>Total Offender Management Solution  (TOMS)</w:t>
+              <w:t xml:space="preserve">Total Offender Management </w:t>
+            </w:r>
+            <w:r w:rsidR="00D06183" w:rsidRPr="00D37646">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Solution (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37646">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>TOMS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7117" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="51D1E64C" w14:textId="71698D16" w:rsidR="00D37646" w:rsidRPr="00EE3398" w:rsidRDefault="00D37646" w:rsidP="00DB6606">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A76013">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">An electronic database used by the Department of </w:t>
             </w:r>
             <w:r w:rsidR="002A1150">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice </w:t>
@@ -5464,83 +5720,95 @@
       <w:tr w:rsidR="00622EBE" w14:paraId="2E7DD72A" w14:textId="77777777" w:rsidTr="00DB6606">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2087" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="78854A04" w14:textId="2CB42EA4" w:rsidR="00622EBE" w:rsidRPr="00567D77" w:rsidRDefault="00622EBE" w:rsidP="00DB6606">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Vehicle</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7117" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C7563AE" w14:textId="4FC60450" w:rsidR="00622EBE" w:rsidRPr="00FF20B8" w:rsidRDefault="00622EBE" w:rsidP="008418DE">
+          <w:p w14:paraId="2C7563AE" w14:textId="1B5BC275" w:rsidR="00622EBE" w:rsidRPr="00FF20B8" w:rsidRDefault="00622EBE" w:rsidP="008418DE">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00C914B9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>A vehicle propelled by any means, other than</w:t>
             </w:r>
             <w:r w:rsidR="008418DE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C914B9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>animal or human power, and includes an aircraft and a vessel,</w:t>
             </w:r>
             <w:r w:rsidR="008418DE">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C914B9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
-              <w:t>but does not include a vehicle used on a railway. This includes but not limited to a car, van, truck or utility, including escort vehicles.</w:t>
+              <w:t xml:space="preserve">but does not include a vehicle used on a railway. This includes but not limited to a car, van, </w:t>
+            </w:r>
+            <w:r w:rsidR="00D06183" w:rsidRPr="00C914B9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>truck,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C914B9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or utility, including escort vehicles.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008A6202" w14:paraId="3015D26C" w14:textId="77777777" w:rsidTr="00DB6606">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2087" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="76E8C949" w14:textId="50364177" w:rsidR="008A6202" w:rsidRPr="008A6202" w:rsidRDefault="008A6202" w:rsidP="00DB6606">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A6202">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>WA</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -5548,244 +5816,251 @@
           <w:tcPr>
             <w:tcW w:w="7117" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5B7EF1F9" w14:textId="58B36694" w:rsidR="008A6202" w:rsidRPr="00C914B9" w:rsidRDefault="008A6202" w:rsidP="00DB6606">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Western Australia</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5FE0926C" w14:textId="7AA04714" w:rsidR="00335823" w:rsidRPr="00535C94" w:rsidRDefault="00335823" w:rsidP="00DB6606">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="92" w:name="_Toc536015243"/>
-      <w:bookmarkStart w:id="93" w:name="_Toc107408591"/>
+      <w:bookmarkStart w:id="93" w:name="_Toc223435037"/>
       <w:r w:rsidRPr="00535C94">
         <w:t>Related legislation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="92"/>
       <w:bookmarkEnd w:id="93"/>
     </w:p>
     <w:p w14:paraId="68429790" w14:textId="5DBD5956" w:rsidR="00E732C6" w:rsidRPr="008418DE" w:rsidRDefault="00E732C6" w:rsidP="008418DE">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008418DE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Prisons Act 1981</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="455E21D3" w14:textId="23BAC5ED" w:rsidR="00335823" w:rsidRPr="008418DE" w:rsidRDefault="001E5D54" w:rsidP="008418DE">
+    <w:p w14:paraId="455E21D3" w14:textId="23BAC5ED" w:rsidR="00335823" w:rsidRPr="008418DE" w:rsidRDefault="00335823" w:rsidP="008418DE">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:hyperlink w:anchor="_top" w:history="1">
-        <w:r w:rsidR="00335823" w:rsidRPr="00013280">
+        <w:r w:rsidRPr="00013280">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Road Traffic Act 1974</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6C17338A" w14:textId="3063C04D" w:rsidR="00C6068D" w:rsidRPr="008418DE" w:rsidRDefault="001E5D54" w:rsidP="008418DE">
+    <w:p w14:paraId="6C17338A" w14:textId="3063C04D" w:rsidR="00C6068D" w:rsidRPr="008418DE" w:rsidRDefault="00335823" w:rsidP="008418DE">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:hyperlink w:anchor="_top" w:history="1">
-        <w:r w:rsidR="00335823" w:rsidRPr="008418DE">
+        <w:r w:rsidRPr="008418DE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:iCs/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Road Traffic (Vehicles) Regulations 2014</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="29592911" w14:textId="77777777" w:rsidR="008C6ED7" w:rsidRPr="009D516D" w:rsidRDefault="008C6ED7" w:rsidP="00DB6606">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="94" w:name="_Toc107408592"/>
+      <w:bookmarkStart w:id="94" w:name="_Toc223435038"/>
       <w:r w:rsidRPr="009D516D">
         <w:t>Assurance</w:t>
       </w:r>
       <w:bookmarkEnd w:id="94"/>
     </w:p>
     <w:p w14:paraId="63D4D359" w14:textId="4C009E10" w:rsidR="00CA3E33" w:rsidRPr="00606FAA" w:rsidRDefault="00CA3E33" w:rsidP="00DB6606">
       <w:r w:rsidRPr="00606FAA">
         <w:t>It is expected that:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76BCD991" w14:textId="77777777" w:rsidR="00CA3E33" w:rsidRPr="00606FAA" w:rsidRDefault="00CA3E33" w:rsidP="00DB6606">
+    <w:p w14:paraId="76BCD991" w14:textId="16C14D7D" w:rsidR="00CA3E33" w:rsidRPr="00606FAA" w:rsidRDefault="00CA3E33" w:rsidP="00DB6606">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00606FAA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Prisons will undertake local compliance in accordance with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
-        <w:r w:rsidRPr="00DB6606">
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidR="00D1719A" w:rsidRPr="00D1719A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri"/>
           </w:rPr>
+          <w:t xml:space="preserve">Prison </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00D1719A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Calibri"/>
+          </w:rPr>
           <w:t>Compliance Manual</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00606FAA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45F38085" w14:textId="77777777" w:rsidR="00CA3E33" w:rsidRPr="00606FAA" w:rsidRDefault="00CA3E33" w:rsidP="00DB6606">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00606FAA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The relevant Deputy Commissioner will undertake management oversight as required. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29963713" w14:textId="79566EB6" w:rsidR="00CA3E33" w:rsidRPr="00606FAA" w:rsidRDefault="00CA3E33" w:rsidP="00DB6606">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Operational </w:t>
       </w:r>
       <w:r w:rsidRPr="00606FAA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Compliance Branch will undertake checks in accordance with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidR="006C3BAA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri"/>
           </w:rPr>
           <w:t>Operational</w:t>
         </w:r>
         <w:r w:rsidR="006C3BAA" w:rsidRPr="00DB6606">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri"/>
           </w:rPr>
           <w:t xml:space="preserve"> Compliance Framework</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00606FAA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02CB95B2" w14:textId="77777777" w:rsidR="00CA3E33" w:rsidRPr="00606FAA" w:rsidRDefault="00CA3E33" w:rsidP="00DB6606">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00606FAA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Independent oversight will be undertaken as required. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4616F268" w14:textId="2185A04C" w:rsidR="00FF20B8" w:rsidRPr="00AD660E" w:rsidRDefault="00AD660E">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D3323FA" w14:textId="215146D4" w:rsidR="00AE1F47" w:rsidRDefault="00AE1F47" w:rsidP="00DB6606">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="95" w:name="_Toc107408593"/>
+      <w:bookmarkStart w:id="95" w:name="_Toc223435039"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Document Information</w:t>
       </w:r>
       <w:bookmarkEnd w:id="95"/>
     </w:p>
     <w:p w14:paraId="7DF7F6E0" w14:textId="77777777" w:rsidR="00245869" w:rsidRDefault="00245869" w:rsidP="00DB6606">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="96" w:name="_Toc107408594"/>
+      <w:bookmarkStart w:id="96" w:name="_Toc223435040"/>
       <w:r>
         <w:t>Document version history</w:t>
       </w:r>
       <w:bookmarkEnd w:id="96"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="9121" w:type="dxa"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1051"/>
         <w:gridCol w:w="1531"/>
         <w:gridCol w:w="3175"/>
         <w:gridCol w:w="1690"/>
         <w:gridCol w:w="1674"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AE5934" w:rsidRPr="007D3C6F" w14:paraId="0A1C7AE9" w14:textId="0936BC2E" w:rsidTr="001E5D54">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="603"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5831,540 +6106,50 @@
             <w:tcW w:w="1690" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="00D1C26D" w14:textId="77777777" w:rsidR="00AE5934" w:rsidRPr="007D3C6F" w:rsidRDefault="00AE5934" w:rsidP="008418DE">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r w:rsidRPr="007D3C6F">
               <w:t>Date completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1674" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="13DDF905" w14:textId="5DCBC3E3" w:rsidR="00AE5934" w:rsidRPr="007D3C6F" w:rsidRDefault="00AE5934" w:rsidP="008418DE">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
             <w:r>
               <w:t>Effective date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE5934" w:rsidRPr="007D3C6F" w14:paraId="7C5E1810" w14:textId="45A6F328" w:rsidTr="001E5D54">
-[...488 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="00AE5934" w:rsidRPr="007D3C6F" w14:paraId="2F71F5E9" w14:textId="7CFDE4B6" w:rsidTr="001E5D54">
         <w:trPr>
           <w:trHeight w:val="868"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1051" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7280F3B4" w14:textId="41F3A916" w:rsidR="00AE5934" w:rsidRDefault="00AE5934" w:rsidP="00AE5934">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>1.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1531" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="58122458" w14:textId="5EC996D0" w:rsidR="00AE5934" w:rsidRDefault="00AE5934" w:rsidP="00AE5934">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
@@ -6387,120 +6172,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1690" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="39954B2E" w14:textId="08AA30B0" w:rsidR="00AE5934" w:rsidRDefault="00AE5934" w:rsidP="00AE5934">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>21 August 2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1674" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="333C14A0" w14:textId="1CAB65EC" w:rsidR="00AE5934" w:rsidRDefault="00CC2067" w:rsidP="00AE5934">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>28 September 2020</w:t>
-            </w:r>
-[...68 lines deleted...]
-              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE5934" w:rsidRPr="007D3C6F" w14:paraId="0BF0CF1A" w14:textId="481E69AF" w:rsidTr="001E5D54">
         <w:trPr>
           <w:trHeight w:val="883"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1051" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="51DC1F2F" w14:textId="3045C135" w:rsidR="00AE5934" w:rsidRDefault="00AE5934" w:rsidP="008418DE">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>2.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1531" w:type="dxa"/>
           </w:tcPr>
@@ -6601,87 +6316,199 @@
             <w:tcW w:w="1690" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1695C00F" w14:textId="756A191F" w:rsidR="002A1150" w:rsidRDefault="001C5EEF" w:rsidP="008418DE">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>28 June 2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1674" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="09F5CD27" w14:textId="1A4A1788" w:rsidR="002A1150" w:rsidRDefault="001C5EEF" w:rsidP="008418DE">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>6 July 2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="000E0A76" w:rsidRPr="007D3C6F" w14:paraId="6A705125" w14:textId="77777777" w:rsidTr="001E5D54">
+        <w:trPr>
+          <w:trHeight w:val="624"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52A080C8" w14:textId="30A35533" w:rsidR="000E0A76" w:rsidRDefault="000E0A76" w:rsidP="008418DE">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>4.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1531" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72796B72" w14:textId="62D75E9C" w:rsidR="000E0A76" w:rsidRPr="002A1150" w:rsidRDefault="000E0A76" w:rsidP="008418DE">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Operational Policy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3175" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="119DC6AA" w14:textId="77777777" w:rsidR="000E0A76" w:rsidRDefault="000E0A76" w:rsidP="008418DE">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Scheduled Review </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30615B9A" w14:textId="77777777" w:rsidR="000E0A76" w:rsidRDefault="000E0A76" w:rsidP="008418DE">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>CM Ref: S26/17303</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="371BD8BE" w14:textId="678D94BB" w:rsidR="002A776F" w:rsidRPr="002A776F" w:rsidRDefault="002A776F" w:rsidP="002A776F">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A776F">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">*Note broadcast not sent as </w:t>
+            </w:r>
+            <w:r w:rsidR="00F97329">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">no operational changes, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A776F">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>only hyperlinks and guiding principles updated.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1690" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4256D341" w14:textId="277944F9" w:rsidR="000E0A76" w:rsidRDefault="00181D99" w:rsidP="008418DE">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>03 March 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1674" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17F3437A" w14:textId="5285F45E" w:rsidR="000E0A76" w:rsidRDefault="002A776F" w:rsidP="008418DE">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>10 March 2026*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p w14:paraId="32AEA70D" w14:textId="77777777" w:rsidR="00245869" w:rsidRPr="00D05B49" w:rsidRDefault="00245869" w:rsidP="00D05B49"/>
     <w:sectPr w:rsidR="00245869" w:rsidRPr="00D05B49" w:rsidSect="00656F4A">
-      <w:headerReference w:type="even" r:id="rId30"/>
-[...2 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId33"/>
+      <w:headerReference w:type="even" r:id="rId26"/>
+      <w:headerReference w:type="default" r:id="rId27"/>
+      <w:footerReference w:type="default" r:id="rId28"/>
+      <w:headerReference w:type="first" r:id="rId29"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1134" w:left="1304" w:header="709" w:footer="590" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="15251564" w14:textId="77777777" w:rsidR="00C914B9" w:rsidRDefault="00C914B9" w:rsidP="00D06E62">
+    <w:p w14:paraId="559EDAE5" w14:textId="77777777" w:rsidR="00243E72" w:rsidRDefault="00243E72" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3873623F" w14:textId="77777777" w:rsidR="00C914B9" w:rsidRDefault="00C914B9" w:rsidP="00D06E62">
+    <w:p w14:paraId="242397B9" w14:textId="77777777" w:rsidR="00243E72" w:rsidRDefault="00243E72" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -6715,64 +6542,64 @@
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="641EBC3D" w14:textId="6B8D5B74" w:rsidR="00C914B9" w:rsidRDefault="00C914B9" w:rsidP="008418DE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="1095"/>
         <w:tab w:val="left" w:pos="8080"/>
       </w:tabs>
       <w:ind w:right="-178"/>
     </w:pPr>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t xml:space="preserve">The current version of this document is maintained on </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t>the Custodial Ops</w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
@@ -6819,60 +6646,60 @@
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00090D58">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>10</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="18B76CF9" w14:textId="77777777" w:rsidR="00C914B9" w:rsidRDefault="00C914B9" w:rsidP="00D06E62">
+    <w:p w14:paraId="511C74F1" w14:textId="77777777" w:rsidR="00243E72" w:rsidRDefault="00243E72" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5419B11E" w14:textId="77777777" w:rsidR="00C914B9" w:rsidRDefault="00C914B9" w:rsidP="00D06E62">
+    <w:p w14:paraId="008CFA58" w14:textId="77777777" w:rsidR="00243E72" w:rsidRDefault="00243E72" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="28AC6D9F" w14:textId="77777777" w:rsidR="00C914B9" w:rsidRDefault="00C914B9" w:rsidP="00E579A8">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00032815">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Road Traffic Act 1974</w:t>
       </w:r>
@@ -6944,135 +6771,135 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008B5021">
         <w:t xml:space="preserve">  r. 64(1) </w:t>
       </w:r>
       <w:r w:rsidRPr="00B27961">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>Road Traffic (Vehicles) Regulations 2014</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="60550F12" w14:textId="77777777" w:rsidR="00C914B9" w:rsidRDefault="001E5D54">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="60550F12" w14:textId="54465CCA" w:rsidR="00C914B9" w:rsidRDefault="00E66AE7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="6E645C74">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
-        <v:shape id="_x0000_s2050" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:315;z-index:-251640832;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
+        <v:shape id="_x0000_s1026" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:315;z-index:-251640832;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Arial&quot;;font-size:1pt" string="Draft and not for further dissemination until approved"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="5F4533D2" w14:textId="77777777" w:rsidR="00C914B9" w:rsidRPr="00C15CE3" w:rsidRDefault="001E5D54" w:rsidP="00EA7EAC">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5F4533D2" w14:textId="2A629FC1" w:rsidR="00C914B9" w:rsidRPr="00C15CE3" w:rsidRDefault="00E66AE7" w:rsidP="00EA7EAC">
     <w:pPr>
       <w:pStyle w:val="Subtitle"/>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="1B3BBEEA">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
-        <v:shape id="_x0000_s2051" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:315;z-index:-251638784;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
+        <v:shape id="_x0000_s1027" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:315;z-index:-251638784;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Arial&quot;;font-size:1pt" string="Draft and not for further dissemination until approved"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
     <w:r w:rsidR="00C914B9" w:rsidRPr="00C15CE3">
       <w:t xml:space="preserve">Commissioner’s Operating </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="7CE1F081" w14:textId="77777777" w:rsidR="00C914B9" w:rsidRPr="00C15CE3" w:rsidRDefault="00C914B9" w:rsidP="00EA7EAC">
     <w:pPr>
       <w:pStyle w:val="Subtitle"/>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008114B3">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
@@ -7158,51 +6985,51 @@
                           </w:sdtContent>
                         </w:sdt>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="5E17C948" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:8.25pt;margin-top:2.2pt;width:207.85pt;height:23.35pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzzXpFCwIAAPIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N07cOF1bIavtbreq&#10;tL1Iu/0AgnGMCgwFEjv9+g44m43at6o8IGBmzsw5M6yvR6PJQfqgwDK6mM0pkVZAq+yO0e9P92+u&#10;KAmR25ZrsJLRowz0evP61XpwjSyhB91KTxDEhmZwjPYxuqYoguil4WEGTlo0duANj3j1u6L1fEB0&#10;o4tyPl8VA/jWeRAyBHy9m4x0k/G7Tor4teuCjEQzirXFvPu8b9NebNa82XnueiVOZfB/qMJwZTHp&#10;GeqOR072Xv0FZZTwEKCLMwGmgK5TQmYOyGYx/4PNY8+dzFxQnODOMoX/Byu+HL55olpGS0osN9ii&#10;JzlG8h5GUiZ1BhcadHp06BZHfMYuZ6bBPYD4EYiF257bnbzxHoZe8harW6TI4iJ0wgkJZDt8hhbT&#10;8H2EDDR23iTpUAyC6Nil47kzqRSBj+Xqbb2qK0oE2sp6VS2rnII3z9HOh/hRgiHpwKjHzmd0fngI&#10;MVXDm2eXlMzCvdI6d19bMjBaV2WVAy4sRkUcTq0Mo1fztKZxSSQ/2DYHR670dMYE2p5YJ6IT5Thu&#10;R3RMUmyhPSJ/D9MQ4qfBQw/+FyUDDiCj4eeee0mJ/mRRw3qxXKaJzZdl9a7Ei7+0bC8t3AqEYjRS&#10;Mh1vY57yiesNat2pLMNLJadacbCyOqdPkCb38p69Xr7q5jcAAAD//wMAUEsDBBQABgAIAAAAIQCp&#10;+DFW2wAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI5NT8MwEETvSP0P1iJxo3ZCUkGIU1UgrlSU&#10;D4mbG2+TiHgdxW4T/j3bEz2OZvTmlevZ9eKEY+g8aUiWCgRS7W1HjYaP95fbexAhGrKm94QafjHA&#10;ulpclaawfqI3PO1iIxhCoTAa2hiHQspQt+hMWPoBibuDH52JHMdG2tFMDHe9TJVaSWc64ofWDPjU&#10;Yv2zOzoNn6+H769MbZtnlw+Tn5Uk9yC1vrmeN48gIs7xfwxnfVaHip32/kg2iJ7zKuelhiwDwXV2&#10;l6Yg9hryJAFZlfLSv/oDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAs816RQsCAADyAwAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAqfgxVtsAAAAH&#10;AQAADwAAAAAAAAAAAAAAAABlBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:8.25pt;margin-top:2.2pt;width:207.85pt;height:23.35pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBgE7Vi+QEAAM0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3bcOF1bcVbb3W5V&#10;aXuRtv0AjHGMCgwFEjv9+h1wNhu1b1X9gBgPnJlz5rC5nrQiB+G8BNPQ5SKnRBgOnTS7hv74fv/m&#10;ihIfmOmYAiMaehSeXm9fv9qMthYFDKA64QiCGF+PtqFDCLbOMs8HoZlfgBUGkz04zQKGbpd1jo2I&#10;rlVW5Pk6G8F11gEX3uPfuzlJtwm/7wUPX/vei0BUQ7G3kFaX1jau2XbD6p1jdpD81Ab7hy40kwaL&#10;nqHuWGBk7+RfUFpyBx76sOCgM+h7yUXigGyW+R9sHgdmReKC4nh7lsn/P1j+5fBovzkSpvcw4QAT&#10;CW8fgP/0xMDtwMxO3DgH4yBYh4WXUbJstL4+XY1S+9pHkHb8DB0Ome0DJKCpdzqqgjwJouMAjmfR&#10;xRQIx5/F+m21rkpKOOaKal2uylSC1c+3rfPhowBN4qahDoea0NnhwYfYDaufj8RiBu6lUmmwypCx&#10;oVVZlOnCRUbLgL5TUjf0Ko/f7IRI8oPp0uXApJr3WECZE+tIdKYcpnbCg5F9C90R+TuY/YXvATcD&#10;uN+UjOithvpfe+YEJeqTQQ2r5WoVzZiCVfmuwMBdZtrLDDMcoRoaKJm3tyEZeOZ6g1r3Msnw0smp&#10;V/RMUufk72jKyzidenmF2ycAAAD//wMAUEsDBBQABgAIAAAAIQCp+DFW2wAAAAcBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI5NT8MwEETvSP0P1iJxo3ZCUkGIU1UgrlSUD4mbG2+TiHgdxW4T/j3bEz2O&#10;ZvTmlevZ9eKEY+g8aUiWCgRS7W1HjYaP95fbexAhGrKm94QafjHAulpclaawfqI3PO1iIxhCoTAa&#10;2hiHQspQt+hMWPoBibuDH52JHMdG2tFMDHe9TJVaSWc64ofWDPjUYv2zOzoNn6+H769MbZtnlw+T&#10;n5Uk9yC1vrmeN48gIs7xfwxnfVaHip32/kg2iJ7zKuelhiwDwXV2l6Yg9hryJAFZlfLSv/oDAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAYBO1YvkBAADNAwAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAqfgxVtsAAAAHAQAADwAAAAAAAAAAAAAAAABT&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFsFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox>
                 <w:txbxContent>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                         <w:b/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
                       <w:id w:val="-1515910683"/>
                     </w:sdtPr>
                     <w:sdtEndPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:sdtEndPr>
                     <w:sdtContent>
                       <w:p w14:paraId="29C9FD4A" w14:textId="77777777" w:rsidR="00C914B9" w:rsidRPr="00464E72" w:rsidRDefault="00C914B9" w:rsidP="00857A48">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:hint="eastAsia"/>
                             <w:b/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:sz w:val="20"/>
@@ -7226,52 +7053,52 @@
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00C15CE3">
       <w:t>Policy and Procedure</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="02D47051" w14:textId="77777777" w:rsidR="00C914B9" w:rsidRDefault="00C914B9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="3F72C040" w14:textId="11CD40DD" w:rsidR="00C914B9" w:rsidRDefault="00C914B9">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3F72C040" w14:textId="66688F17" w:rsidR="00C914B9" w:rsidRDefault="00C914B9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="008114B3">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="42440CC7" wp14:editId="47AB0C07">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>181610</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>287655</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1647825" cy="296545"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
@@ -7343,51 +7170,51 @@
                           </w:sdtContent>
                         </w:sdt>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="42440CC7" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 1" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:14.3pt;margin-top:22.65pt;width:129.75pt;height:23.35pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCYwMKJCgIAAPkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L06CJE2MOEXXrsOA&#10;rhvQ7gMYWY6FSaImKbGzrx8lp2nQ3Yb5IIgm9fTeI7W+7o1mB+mDQlvxyWjMmbQCa2V3Ff/xfP9h&#10;yVmIYGvQaGXFjzLw6837d+vOlXKKLepaekYgNpSdq3gboyuLIohWGggjdNJSskFvIFLod0XtoSN0&#10;o4vpeLwoOvS18yhkCPT3bkjyTcZvGinit6YJMjJdceIW8+rzuk1rsVlDufPgWiVONOAfWBhQli49&#10;Q91BBLb36i8oo4THgE0cCTQFNo0SMmsgNZPxGzVPLTiZtZA5wZ1tCv8PVjwevnumauodZxYMtehZ&#10;9pF9xJ5NkjudCyUVPTkqiz39TpVJaXAPKH4GZvG2BbuTN95j10qoiV0+WVwcHXBCAtl2X7Gma2Af&#10;MQP1jTcJkMxghE5dOp47k6iIdOVidrWczjkTlJuuFvPZPJEroHw57XyInyUaljYV99T5jA6HhxCH&#10;0peSdJnFe6V17r62rKv4ak7wbzJGRRpOrUzFl+P0DeOSRH6ydT4cQelhT1y0JUpJdRI6SI79tj/Z&#10;S/Upt8X6SDZ4HGaR3g5tWvS/OetoDisefu3BS870F0tWriazWRrcHMzmV1MK/GVme5kBKwiq4pGz&#10;YXsb87APwm7I8kZlN16ZnCjTfGU/T28hDfBlnKteX+zmDwAAAP//AwBQSwMEFAAGAAgAAAAhAC0W&#10;hNHdAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwkAUhO8m/IfNM/Emu1QgpfSVEI1XjYAm&#10;3Jbuo23svm26C63/3vUkx8lMZr7JN6NtxZV63zhGmE0VCOLSmYYrhMP+9TEF4YNmo1vHhPBDHjbF&#10;5C7XmXEDf9B1FyoRS9hnGqEOocuk9GVNVvup64ijd3a91SHKvpKm10Mst61MlFpKqxuOC7Xu6Lmm&#10;8nt3sQifb+fj11y9Vy920Q1uVJLtSiI+3I/bNYhAY/gPwx9+RIciMp3chY0XLUKSLmMSYb54AhH9&#10;JE1nIE4Iq0SBLHJ5e6D4BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJjAwokKAgAA+QMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAC0WhNHdAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAAZAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 1" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:14.3pt;margin-top:22.65pt;width:129.75pt;height:23.35pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzO0oJ+QEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817IN24kFy0GaNEWB&#10;9AGk/QCaoiyiJJdd0pbcr++SUhwjvRXVgeBqydmd2eHmpreGHRUGDa7is8mUM+Uk1NrtK/7j+8O7&#10;a85CFK4WBpyq+EkFfrN9+2bT+VLNoQVTK2QE4kLZ+Yq3MfqyKIJslRVhAl45SjaAVkQKcV/UKDpC&#10;t6aYT6erogOsPYJUIdDf+yHJtxm/aZSMX5smqMhMxam3mFfM6y6txXYjyj0K32o5tiH+oQsrtKOi&#10;Z6h7EQU7oP4LymqJEKCJEwm2gKbRUmUOxGY2fcXmqRVeZS4kTvBnmcL/g5Vfjk/+G7LYv4eeBphJ&#10;BP8I8mdgDu5a4fbqFhG6VomaCs+SZEXnQzleTVKHMiSQXfcZahqyOETIQH2DNqlCPBmh0wBOZ9FV&#10;H5lMJVeLq+v5kjNJufl6tVwscwlRPt/2GOJHBZalTcWRhprRxfExxNSNKJ+PpGIOHrQxebDGsa7i&#10;6yXBv8pYHcl3RtuKX0/TNzghkfzg6nw5Cm2GPRUwbmSdiA6UY7/rma5HSZIIO6hPJAPCYDN6FrRp&#10;AX9z1pHFKh5+HQQqzswnR1KuZ4tF8mQOFsurOQV4mdldZoSTBFXxyNmwvYvZxwOxW5K80VmNl07G&#10;lsk6WaTR5smbl3E+9fIYt38AAAD//wMAUEsDBBQABgAIAAAAIQAtFoTR3QAAAAgBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT8JAFITvJvyHzTPxJrtUIKX0lRCNV42AJtyW7qNt7L5tugut/971JMfJ&#10;TGa+yTejbcWVet84RphNFQji0pmGK4TD/vUxBeGDZqNbx4TwQx42xeQu15lxA3/QdRcqEUvYZxqh&#10;DqHLpPRlTVb7qeuIo3d2vdUhyr6SptdDLLetTJRaSqsbjgu17ui5pvJ7d7EIn2/n49dcvVcvdtEN&#10;blSS7UoiPtyP2zWIQGP4D8MffkSHIjKd3IWNFy1Cki5jEmG+eAIR/SRNZyBOCKtEgSxyeXug+AUA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCzO0oJ+QEAANQDAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAtFoTR3QAAAAgBAAAPAAAAAAAAAAAAAAAA&#10;AFMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAXQUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox>
                 <w:txbxContent>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                         <w:b/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
                       <w:id w:val="2013338137"/>
                     </w:sdtPr>
                     <w:sdtEndPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:sdtEndPr>
                     <w:sdtContent>
                       <w:p w14:paraId="3290A33E" w14:textId="77777777" w:rsidR="00C914B9" w:rsidRPr="00464E72" w:rsidRDefault="00C914B9" w:rsidP="008D51C1">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:hint="eastAsia"/>
                             <w:b/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:sz w:val="20"/>
@@ -7542,206 +7369,200 @@
                             <w:t>Commissioner’s Operating Policy and Procedure (COPP)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="52653ECF" id="Text Box 21" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:201.8pt;margin-top:3.15pt;width:312.75pt;height:42.75pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA6lRcegAIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0hbWhgVKepATJMQ&#10;oMHEs+vYNJrt8+xrk+6v5+wkpWJ7YdpLcr777nw/vvP5RWsN26oQa3AlHx+NOFNOQlW755L/eLz+&#10;9JmziMJVwoBTJd+pyC8WHz+cN36uJrAGU6nAKIiL88aXfI3o50UR5VpZEY/AK0dGDcEKpGN4Lqog&#10;GopuTTEZjU6KBkLlA0gVI2mvOiNf5PhaK4l3WkeFzJSccsP8Dfm7St9icS7mz0H4dS37NMQ/ZGFF&#10;7ejSfagrgYJtQv1HKFvLABE0HkmwBWhdS5VroGrGozfVPKyFV7kWak70+zbF/xdW3m7vA6urkk/G&#10;nDlhaUaPqkX2BVpGKupP4+OcYA+egNiSnuY86CMpU9mtDjb9qSBGdur0bt/dFE2S8vjsdHw2mXEm&#10;yTabTpJM4YtXbx8iflVgWRJKHmh6ualiexOxgw6QdJmD69qYPEHjWFPyk+PZKDvsLRTcuIRVmQt9&#10;mFRRl3mWcGdUwhj3XWnqRS4gKTIL1aUJbCuIP0JK5TDXnuMSOqE0JfEexx7/mtV7nLs6hpvB4d7Z&#10;1g5Crv5N2tXPIWXd4annB3UnEdtV25FgGOwKqh3NO0C3MdHL65qGciMi3otAK0IjprXHO/poA9R8&#10;6CXO1hB+/02f8MRcsnLW0MqVPP7aiKA4M98ccfpsPJ2mHc2H6ex0QodwaFkdWtzGXgJNhWhL2WUx&#10;4dEMog5gn+h1WKZbySScpLtLjoN4id1DQK+LVMtlBtFWeoE37sHLFDoNKVHusX0Swfe8RGL0LQzL&#10;KeZv6Nlhk6eD5QZB15m7qc9dV/v+00Zn9vevT3oyDs8Z9fpGLl4AAAD//wMAUEsDBBQABgAIAAAA&#10;IQDasia24QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI8xT8MwFIR3JP6D9SqxUTspRGmIU1WR&#10;KiQEQ0sXNid+TaLGzyF228Cvx53KeLrT3Xf5ajI9O+PoOksSorkAhlRb3VEjYf+5eUyBOa9Iq94S&#10;SvhBB6vi/i5XmbYX2uJ55xsWSshlSkLr/ZBx7uoWjXJzOyAF72BHo3yQY8P1qC6h3PQ8FiLhRnUU&#10;Flo1YNlifdydjIS3cvOhtlVs0t++fH0/rIfv/dezlA+zaf0CzOPkb2G44gd0KAJTZU+kHeslPIlF&#10;EqISkgWwqy/iZQSskrCMUuBFzv8/KP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOpUX&#10;HoACAABrBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;2rImtuEAAAAJAQAADwAAAAAAAAAAAAAAAADaBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAOgFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape w14:anchorId="52653ECF" id="Text Box 21" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:201.8pt;margin-top:3.15pt;width:312.75pt;height:42.75pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCWU6MIbQIAAEQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X52kSbsEcYqsRYcB&#10;RVusHXpWZCkxJouaxMTOfn0p2U6CbpcOu0iU+Ejx8UPzq6YybKd8KMHmfHg24ExZCUVp1zn/8Xz7&#10;6TNnAYUthAGrcr5XgV8tPn6Y126mRrABUyjPyIkNs9rlfIPoZlkW5EZVIpyBU5aUGnwlkI5+nRVe&#10;1OS9MtloMLjIavCF8yBVCHR70yr5IvnXWkl80DooZCbnFBum1ad1FddsMReztRduU8ouDPEPUVSi&#10;tPTowdWNQMG2vvzDVVVKDwE0nkmoMtC6lCpxIDbDwRs2TxvhVOJCyQnukKbw/9zK+92Te/QMmy/Q&#10;UAFjQmoXZoEuI59G+yruFCkjPaVwf0ibapBJujyfXg6nowlnknST8SjK5CY7Wjsf8KuCikUh557K&#10;krIldncBW2gPiY9ZuC2NSaUxltU5vzifDJLBQUPOjY1YlYrcuTlGniTcGxUxxn5XmpVFIhAvUnup&#10;a+PZTlBjCCmVxcQ9+SV0RGkK4j2GHf4Y1XuMWx79y2DxYFyVFnxi/ybs4mcfsm7xlPMT3lHEZtUQ&#10;8ZyP+sKuoNhTvT20oxCcvC2pKHci4KPw1PtUYppnfKBFG6DkQydxtgH/+2/3EU8tSVrOapqlnIdf&#10;W+EVZ+abpWadDsfjOHzpMJ5cjujgTzWrU43dVtdAVRnSz+FkEiMeTS9qD9ULjf0yvkoqYSW9nXPs&#10;xWtsJ5y+DamWywSicXMC7+yTk9F1LFJsuefmRXjX9SVSR99DP3Vi9qY9W2y0tLDcIugy9W7Mc5vV&#10;Lv80qqn7u28l/gWn54Q6fn6LVwAAAP//AwBQSwMEFAAGAAgAAAAhANqyJrbhAAAACQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMjzFPwzAUhHck/oP1KrFROylEaYhTVZEqJARDSxc2J35NosbPIXbbwK/H&#10;ncp4utPdd/lqMj074+g6SxKiuQCGVFvdUSNh/7l5TIE5r0ir3hJK+EEHq+L+LleZthfa4nnnGxZK&#10;yGVKQuv9kHHu6haNcnM7IAXvYEejfJBjw/WoLqHc9DwWIuFGdRQWWjVg2WJ93J2MhLdy86G2VWzS&#10;3758fT+sh+/917OUD7Np/QLM4+RvYbjiB3QoAlNlT6Qd6yU8iUUSohKSBbCrL+JlBKySsIxS4EXO&#10;/z8o/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCWU6MIbQIAAEQFAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDasia24QAAAAkBAAAPAAAAAAAA&#10;AAAAAAAAAMcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA1QUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="5322DEF1" w14:textId="77777777" w:rsidR="00C914B9" w:rsidRDefault="00C914B9" w:rsidP="00B937D8">
                     <w:pPr>
                       <w:pStyle w:val="Publicationtitle"/>
                       <w:rPr>
                         <w:rFonts w:hint="eastAsia"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:t>Commissioner’s Operating Policy and Procedure (COPP)</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="1200D812" w14:textId="77777777" w:rsidR="00C914B9" w:rsidRDefault="001E5D54">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1200D812" w14:textId="61E147AB" w:rsidR="00C914B9" w:rsidRDefault="00E66AE7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="2E8D229F">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
-        <v:shape id="_x0000_s2053" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:315;z-index:-251634688;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
+        <v:shape id="_x0000_s1029" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:315;z-index:-251634688;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Arial&quot;;font-size:1pt" string="Draft and not for further dissemination until approved"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="2463A02F" w14:textId="4F719627" w:rsidR="00C914B9" w:rsidRDefault="00C914B9" w:rsidP="004D040B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2463A02F" w14:textId="1A875346" w:rsidR="00C914B9" w:rsidRDefault="00C914B9" w:rsidP="004D040B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve">COPP 11.6 Vehicle Management </w:t>
     </w:r>
     <w:r w:rsidR="00A2486C">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>v</w:t>
     </w:r>
-    <w:r w:rsidR="00957CFE">
+    <w:r w:rsidR="00F70112">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>3</w:t>
-[...5 lines deleted...]
-      <w:t>.0</w:t>
+      <w:t>4.0</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="4A29AB74" w14:textId="77777777" w:rsidR="00C914B9" w:rsidRDefault="001E5D54">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4A29AB74" w14:textId="249777F2" w:rsidR="00C914B9" w:rsidRDefault="00E66AE7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="031A72A2">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
-        <v:shape id="_x0000_s2052" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:315;z-index:-251636736;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
+        <v:shape id="_x0000_s1028" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:315;z-index:-251636736;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Arial&quot;;font-size:1pt" string="Draft and not for further dissemination until approved"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="E2FDC84B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8B766FCA"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
@@ -10597,476 +10418,497 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="275211101">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="2081444263">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="117336914">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="286159841">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="880675915">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="363603907">
     <w:abstractNumId w:val="3"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1688479900">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="437137449">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="855197337">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="294992811">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="2138445521">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1213082043">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="887451382">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1668829643">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1198011394">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="852260918">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="563494292">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="835536166">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="19861756">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="1008796908">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="467089710">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="725103736">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="917177606">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="444889474">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="760024948">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="1928266236">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="222720025">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="1715033379">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="1706295959">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="205945943">
     <w:abstractNumId w:val="3"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="1212233574">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="2009476743">
     <w:abstractNumId w:val="3"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="1086725568">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="658928511">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1728" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="DPTPBdL5nXfqXxtOnpcejaacHq9OaFggW3LtQTn0rsT/J59gt1v9Kup89xXLpRsYa/LVKGRvL8CiEgwQSF6W0g==" w:salt="ba2ztU8KUytsfi+NnElm3w=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="ym2KzTLZksna14Hda+Zaa0W/JLSMiFmg4X3tY91vvk9f7bXonrPy2MxsYWbN/laSB7f0/J6O4CCSFMJQpR+RRg==" w:salt="ODRtMNhBvcbJC9nLrZzMuw=="/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2054"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="ManualSave" w:val="Y"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="003A0C98"/>
     <w:rsid w:val="00013212"/>
     <w:rsid w:val="00013280"/>
     <w:rsid w:val="000203FF"/>
     <w:rsid w:val="000278F6"/>
+    <w:rsid w:val="00040E10"/>
     <w:rsid w:val="00045F51"/>
     <w:rsid w:val="00055FF4"/>
     <w:rsid w:val="000633AB"/>
     <w:rsid w:val="00067F85"/>
+    <w:rsid w:val="00072156"/>
     <w:rsid w:val="000755EE"/>
     <w:rsid w:val="0007604D"/>
     <w:rsid w:val="00085F41"/>
     <w:rsid w:val="00090D58"/>
     <w:rsid w:val="000925A5"/>
     <w:rsid w:val="00095339"/>
     <w:rsid w:val="00097511"/>
     <w:rsid w:val="000A013B"/>
     <w:rsid w:val="000A259B"/>
     <w:rsid w:val="000B5307"/>
     <w:rsid w:val="000B6320"/>
+    <w:rsid w:val="000C3B54"/>
     <w:rsid w:val="000C5292"/>
     <w:rsid w:val="000D008C"/>
     <w:rsid w:val="000D3683"/>
     <w:rsid w:val="000D63AB"/>
     <w:rsid w:val="000D684A"/>
     <w:rsid w:val="000D69A3"/>
     <w:rsid w:val="000D6E80"/>
+    <w:rsid w:val="000E0A76"/>
     <w:rsid w:val="000F7531"/>
     <w:rsid w:val="00101452"/>
     <w:rsid w:val="001035D6"/>
     <w:rsid w:val="00111B90"/>
     <w:rsid w:val="00113519"/>
     <w:rsid w:val="001158E9"/>
     <w:rsid w:val="00126611"/>
     <w:rsid w:val="00131037"/>
     <w:rsid w:val="00131716"/>
     <w:rsid w:val="001428AB"/>
     <w:rsid w:val="00144A1B"/>
     <w:rsid w:val="00146739"/>
     <w:rsid w:val="00150099"/>
     <w:rsid w:val="00150F94"/>
     <w:rsid w:val="00155864"/>
     <w:rsid w:val="00160BA4"/>
     <w:rsid w:val="00163A78"/>
     <w:rsid w:val="001757E8"/>
     <w:rsid w:val="001807CF"/>
+    <w:rsid w:val="00181D99"/>
     <w:rsid w:val="00181DE7"/>
     <w:rsid w:val="00193880"/>
     <w:rsid w:val="001B4168"/>
     <w:rsid w:val="001C5EEF"/>
     <w:rsid w:val="001D24A4"/>
     <w:rsid w:val="001D2E43"/>
     <w:rsid w:val="001D5329"/>
     <w:rsid w:val="001D54E2"/>
     <w:rsid w:val="001E5D54"/>
     <w:rsid w:val="001E67B2"/>
     <w:rsid w:val="001F44D0"/>
     <w:rsid w:val="001F76D1"/>
     <w:rsid w:val="002175CD"/>
     <w:rsid w:val="002178FA"/>
+    <w:rsid w:val="00243E72"/>
     <w:rsid w:val="002457AA"/>
     <w:rsid w:val="00245869"/>
     <w:rsid w:val="00250C62"/>
     <w:rsid w:val="00252390"/>
     <w:rsid w:val="00254316"/>
     <w:rsid w:val="00256544"/>
     <w:rsid w:val="00261774"/>
     <w:rsid w:val="00261F23"/>
     <w:rsid w:val="00262FA4"/>
     <w:rsid w:val="00265971"/>
     <w:rsid w:val="002669B8"/>
     <w:rsid w:val="00272E7F"/>
     <w:rsid w:val="0027609B"/>
     <w:rsid w:val="00282642"/>
     <w:rsid w:val="00282B8D"/>
     <w:rsid w:val="00285795"/>
     <w:rsid w:val="00286245"/>
     <w:rsid w:val="002A1150"/>
     <w:rsid w:val="002A26A7"/>
     <w:rsid w:val="002A2E31"/>
     <w:rsid w:val="002A3862"/>
     <w:rsid w:val="002A4392"/>
+    <w:rsid w:val="002A776F"/>
     <w:rsid w:val="002B06C5"/>
     <w:rsid w:val="002D1C44"/>
     <w:rsid w:val="002D31A0"/>
     <w:rsid w:val="002D47B1"/>
     <w:rsid w:val="002D6497"/>
     <w:rsid w:val="002E447F"/>
     <w:rsid w:val="002E6F7B"/>
+    <w:rsid w:val="002F0151"/>
     <w:rsid w:val="00301AC2"/>
     <w:rsid w:val="00302144"/>
     <w:rsid w:val="00306CF2"/>
     <w:rsid w:val="00307964"/>
+    <w:rsid w:val="0031660B"/>
+    <w:rsid w:val="00322EA2"/>
     <w:rsid w:val="00323D15"/>
+    <w:rsid w:val="003356CA"/>
     <w:rsid w:val="00335823"/>
     <w:rsid w:val="0034232F"/>
     <w:rsid w:val="00357EA7"/>
     <w:rsid w:val="00380258"/>
     <w:rsid w:val="00380AB3"/>
     <w:rsid w:val="00384D75"/>
     <w:rsid w:val="003944C5"/>
     <w:rsid w:val="003A0C98"/>
+    <w:rsid w:val="003A34E0"/>
     <w:rsid w:val="003A477F"/>
     <w:rsid w:val="003B15F6"/>
+    <w:rsid w:val="003B1EC8"/>
     <w:rsid w:val="003C1B90"/>
     <w:rsid w:val="003D6014"/>
     <w:rsid w:val="003D6E7D"/>
     <w:rsid w:val="003D708E"/>
     <w:rsid w:val="003E3552"/>
     <w:rsid w:val="003E6CE1"/>
     <w:rsid w:val="00400DF5"/>
+    <w:rsid w:val="0040182D"/>
     <w:rsid w:val="004018A5"/>
     <w:rsid w:val="0040796F"/>
     <w:rsid w:val="00407AD8"/>
     <w:rsid w:val="004126C8"/>
+    <w:rsid w:val="00415858"/>
     <w:rsid w:val="00420FE2"/>
     <w:rsid w:val="00422620"/>
     <w:rsid w:val="004239C5"/>
     <w:rsid w:val="00425B29"/>
     <w:rsid w:val="0043439E"/>
     <w:rsid w:val="00443A63"/>
     <w:rsid w:val="00444B9A"/>
     <w:rsid w:val="00457598"/>
     <w:rsid w:val="00464E72"/>
+    <w:rsid w:val="004837DC"/>
     <w:rsid w:val="00490500"/>
     <w:rsid w:val="00493A9A"/>
     <w:rsid w:val="004B297E"/>
     <w:rsid w:val="004B307A"/>
     <w:rsid w:val="004B3803"/>
     <w:rsid w:val="004B4485"/>
     <w:rsid w:val="004B6106"/>
     <w:rsid w:val="004C040F"/>
     <w:rsid w:val="004C220F"/>
     <w:rsid w:val="004C3213"/>
     <w:rsid w:val="004C72AA"/>
     <w:rsid w:val="004D040B"/>
     <w:rsid w:val="004D76C6"/>
     <w:rsid w:val="004E571B"/>
     <w:rsid w:val="00517318"/>
     <w:rsid w:val="00521AF0"/>
     <w:rsid w:val="00523054"/>
     <w:rsid w:val="00527AFB"/>
     <w:rsid w:val="00537200"/>
+    <w:rsid w:val="00540808"/>
     <w:rsid w:val="00543BAD"/>
     <w:rsid w:val="00551AC8"/>
     <w:rsid w:val="005538BC"/>
     <w:rsid w:val="00554385"/>
     <w:rsid w:val="005657AE"/>
     <w:rsid w:val="0056604A"/>
     <w:rsid w:val="00567D77"/>
     <w:rsid w:val="00576EFF"/>
     <w:rsid w:val="00580572"/>
     <w:rsid w:val="00592112"/>
     <w:rsid w:val="00594836"/>
     <w:rsid w:val="005A07DC"/>
     <w:rsid w:val="005A3EA6"/>
     <w:rsid w:val="005C36F8"/>
     <w:rsid w:val="005C3D4E"/>
     <w:rsid w:val="005D5570"/>
     <w:rsid w:val="005E566A"/>
     <w:rsid w:val="005E6A02"/>
     <w:rsid w:val="005F2BCE"/>
     <w:rsid w:val="005F3A77"/>
     <w:rsid w:val="00606760"/>
     <w:rsid w:val="006123AC"/>
     <w:rsid w:val="006126DF"/>
+    <w:rsid w:val="00621EAD"/>
     <w:rsid w:val="00622EBE"/>
     <w:rsid w:val="00627992"/>
     <w:rsid w:val="006335A4"/>
     <w:rsid w:val="00634C54"/>
     <w:rsid w:val="006377BC"/>
     <w:rsid w:val="00642BF6"/>
     <w:rsid w:val="006444FB"/>
     <w:rsid w:val="00644A2D"/>
     <w:rsid w:val="00647C64"/>
     <w:rsid w:val="00651D27"/>
     <w:rsid w:val="00656F4A"/>
     <w:rsid w:val="006867F7"/>
     <w:rsid w:val="00690255"/>
     <w:rsid w:val="00690567"/>
     <w:rsid w:val="006B3601"/>
     <w:rsid w:val="006B60C0"/>
     <w:rsid w:val="006C3BAA"/>
     <w:rsid w:val="006D5780"/>
+    <w:rsid w:val="006D622C"/>
     <w:rsid w:val="006F7A12"/>
     <w:rsid w:val="00700318"/>
     <w:rsid w:val="007117F2"/>
     <w:rsid w:val="00711C79"/>
     <w:rsid w:val="00715807"/>
+    <w:rsid w:val="00727801"/>
     <w:rsid w:val="0073517E"/>
     <w:rsid w:val="0073738C"/>
     <w:rsid w:val="00737D08"/>
     <w:rsid w:val="007444AC"/>
     <w:rsid w:val="00752A9E"/>
     <w:rsid w:val="0076339F"/>
     <w:rsid w:val="00763E13"/>
     <w:rsid w:val="007666B1"/>
     <w:rsid w:val="00775238"/>
     <w:rsid w:val="007A390C"/>
     <w:rsid w:val="007A6969"/>
     <w:rsid w:val="007C7440"/>
     <w:rsid w:val="007D3C6F"/>
     <w:rsid w:val="007E67F4"/>
+    <w:rsid w:val="007F4AE0"/>
     <w:rsid w:val="008000C6"/>
     <w:rsid w:val="00803710"/>
     <w:rsid w:val="00805272"/>
     <w:rsid w:val="00811348"/>
     <w:rsid w:val="008114B3"/>
     <w:rsid w:val="0082541A"/>
     <w:rsid w:val="008418DE"/>
     <w:rsid w:val="00844223"/>
     <w:rsid w:val="00852BD0"/>
     <w:rsid w:val="00857A48"/>
     <w:rsid w:val="0086067A"/>
     <w:rsid w:val="00866B3A"/>
     <w:rsid w:val="008703AC"/>
     <w:rsid w:val="00880E3E"/>
     <w:rsid w:val="008976B1"/>
     <w:rsid w:val="008A5DCC"/>
     <w:rsid w:val="008A6202"/>
     <w:rsid w:val="008A747B"/>
     <w:rsid w:val="008B35D2"/>
     <w:rsid w:val="008B5021"/>
     <w:rsid w:val="008B5E88"/>
     <w:rsid w:val="008C1064"/>
     <w:rsid w:val="008C190E"/>
     <w:rsid w:val="008C6ED7"/>
     <w:rsid w:val="008D3DE0"/>
@@ -11089,209 +10931,225 @@
     <w:rsid w:val="009962C0"/>
     <w:rsid w:val="00996318"/>
     <w:rsid w:val="009A0344"/>
     <w:rsid w:val="009A19E1"/>
     <w:rsid w:val="009B03FE"/>
     <w:rsid w:val="009B67F9"/>
     <w:rsid w:val="009B751B"/>
     <w:rsid w:val="009E1ED3"/>
     <w:rsid w:val="009F70E8"/>
     <w:rsid w:val="00A05FA6"/>
     <w:rsid w:val="00A07D58"/>
     <w:rsid w:val="00A11A60"/>
     <w:rsid w:val="00A21A24"/>
     <w:rsid w:val="00A2486C"/>
     <w:rsid w:val="00A261BD"/>
     <w:rsid w:val="00A26A99"/>
     <w:rsid w:val="00A31894"/>
     <w:rsid w:val="00A34B9F"/>
     <w:rsid w:val="00A37664"/>
     <w:rsid w:val="00A43D05"/>
     <w:rsid w:val="00A65D50"/>
     <w:rsid w:val="00A820CD"/>
     <w:rsid w:val="00A854BE"/>
     <w:rsid w:val="00A87EC9"/>
     <w:rsid w:val="00A95E1C"/>
+    <w:rsid w:val="00AA2710"/>
     <w:rsid w:val="00AA6BC9"/>
     <w:rsid w:val="00AC5A1F"/>
     <w:rsid w:val="00AC5EAE"/>
     <w:rsid w:val="00AC6F7A"/>
     <w:rsid w:val="00AD660E"/>
     <w:rsid w:val="00AE1F47"/>
     <w:rsid w:val="00AE3362"/>
     <w:rsid w:val="00AE5934"/>
     <w:rsid w:val="00AE70E8"/>
     <w:rsid w:val="00AF4C82"/>
     <w:rsid w:val="00AF7DDC"/>
     <w:rsid w:val="00B01F53"/>
     <w:rsid w:val="00B02B08"/>
     <w:rsid w:val="00B27961"/>
     <w:rsid w:val="00B30FFD"/>
     <w:rsid w:val="00B356C4"/>
     <w:rsid w:val="00B41068"/>
     <w:rsid w:val="00B62A38"/>
     <w:rsid w:val="00B64A9B"/>
     <w:rsid w:val="00B66D61"/>
     <w:rsid w:val="00B74EA3"/>
+    <w:rsid w:val="00B848F7"/>
+    <w:rsid w:val="00B85648"/>
     <w:rsid w:val="00B937D8"/>
     <w:rsid w:val="00B949C8"/>
     <w:rsid w:val="00B97D8F"/>
     <w:rsid w:val="00BA2293"/>
     <w:rsid w:val="00BA6FF9"/>
     <w:rsid w:val="00BB04E9"/>
     <w:rsid w:val="00BB385B"/>
     <w:rsid w:val="00BB7672"/>
     <w:rsid w:val="00BD56E0"/>
     <w:rsid w:val="00BF3FD8"/>
     <w:rsid w:val="00C06A93"/>
     <w:rsid w:val="00C0767A"/>
     <w:rsid w:val="00C106F1"/>
     <w:rsid w:val="00C11C3C"/>
     <w:rsid w:val="00C15484"/>
     <w:rsid w:val="00C2101E"/>
     <w:rsid w:val="00C21B00"/>
     <w:rsid w:val="00C32588"/>
     <w:rsid w:val="00C34111"/>
     <w:rsid w:val="00C444C5"/>
     <w:rsid w:val="00C6068D"/>
     <w:rsid w:val="00C8272F"/>
     <w:rsid w:val="00C914B9"/>
     <w:rsid w:val="00CA3E33"/>
+    <w:rsid w:val="00CA54C3"/>
     <w:rsid w:val="00CB27A8"/>
     <w:rsid w:val="00CB39DF"/>
     <w:rsid w:val="00CC2067"/>
     <w:rsid w:val="00CC25CD"/>
     <w:rsid w:val="00CE04A9"/>
     <w:rsid w:val="00CE0629"/>
     <w:rsid w:val="00CE1A06"/>
     <w:rsid w:val="00CF0568"/>
     <w:rsid w:val="00CF5170"/>
     <w:rsid w:val="00D05B49"/>
+    <w:rsid w:val="00D06183"/>
     <w:rsid w:val="00D06E62"/>
     <w:rsid w:val="00D10226"/>
     <w:rsid w:val="00D139F9"/>
+    <w:rsid w:val="00D1719A"/>
     <w:rsid w:val="00D20E41"/>
     <w:rsid w:val="00D215E6"/>
     <w:rsid w:val="00D2443A"/>
     <w:rsid w:val="00D26E5D"/>
     <w:rsid w:val="00D34E8B"/>
     <w:rsid w:val="00D37646"/>
+    <w:rsid w:val="00D4185B"/>
     <w:rsid w:val="00D45C09"/>
     <w:rsid w:val="00D52373"/>
     <w:rsid w:val="00D60169"/>
     <w:rsid w:val="00D60A5A"/>
     <w:rsid w:val="00D637FF"/>
     <w:rsid w:val="00D65015"/>
     <w:rsid w:val="00D72856"/>
     <w:rsid w:val="00D73875"/>
     <w:rsid w:val="00D8355A"/>
     <w:rsid w:val="00D85573"/>
     <w:rsid w:val="00D9330E"/>
     <w:rsid w:val="00DA47D5"/>
+    <w:rsid w:val="00DA683F"/>
     <w:rsid w:val="00DB0237"/>
     <w:rsid w:val="00DB51DC"/>
     <w:rsid w:val="00DB6606"/>
     <w:rsid w:val="00DC127D"/>
     <w:rsid w:val="00DC4D1B"/>
     <w:rsid w:val="00DD0C3D"/>
     <w:rsid w:val="00DE6259"/>
     <w:rsid w:val="00DF778C"/>
     <w:rsid w:val="00E02096"/>
     <w:rsid w:val="00E102E9"/>
     <w:rsid w:val="00E22B94"/>
+    <w:rsid w:val="00E2616E"/>
     <w:rsid w:val="00E37318"/>
     <w:rsid w:val="00E579A8"/>
+    <w:rsid w:val="00E66AE7"/>
     <w:rsid w:val="00E732C6"/>
     <w:rsid w:val="00E84D53"/>
     <w:rsid w:val="00E94C90"/>
     <w:rsid w:val="00EA143A"/>
     <w:rsid w:val="00EA19D3"/>
     <w:rsid w:val="00EA2F74"/>
     <w:rsid w:val="00EA6531"/>
     <w:rsid w:val="00EA7EAC"/>
     <w:rsid w:val="00EC11D3"/>
     <w:rsid w:val="00EC2113"/>
     <w:rsid w:val="00EC5AF1"/>
     <w:rsid w:val="00EC64DC"/>
     <w:rsid w:val="00EC7AB2"/>
     <w:rsid w:val="00ED52D0"/>
     <w:rsid w:val="00EE245A"/>
     <w:rsid w:val="00EE3398"/>
+    <w:rsid w:val="00EE45BF"/>
     <w:rsid w:val="00EF1CBD"/>
     <w:rsid w:val="00EF2200"/>
     <w:rsid w:val="00F07AE4"/>
     <w:rsid w:val="00F07C62"/>
     <w:rsid w:val="00F126EA"/>
+    <w:rsid w:val="00F34087"/>
     <w:rsid w:val="00F42C08"/>
     <w:rsid w:val="00F45492"/>
     <w:rsid w:val="00F60389"/>
+    <w:rsid w:val="00F70112"/>
     <w:rsid w:val="00F746A7"/>
     <w:rsid w:val="00F75AF5"/>
     <w:rsid w:val="00F933CE"/>
     <w:rsid w:val="00F948E8"/>
+    <w:rsid w:val="00F97329"/>
     <w:rsid w:val="00FA06E2"/>
     <w:rsid w:val="00FA1D8B"/>
     <w:rsid w:val="00FA430D"/>
+    <w:rsid w:val="00FC0127"/>
+    <w:rsid w:val="00FD1F5D"/>
     <w:rsid w:val="00FD4E72"/>
     <w:rsid w:val="00FE207C"/>
     <w:rsid w:val="00FE62C1"/>
     <w:rsid w:val="00FF05AA"/>
     <w:rsid w:val="00FF20B8"/>
     <w:rsid w:val="00FF2E90"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2054"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0536F0BB"/>
   <w14:defaultImageDpi w14:val="300"/>
   <w15:docId w15:val="{268C0751-9D4C-4107-A8E5-94899AE00FAE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -12788,62 +12646,87 @@
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008703AC"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D1719A"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B85648"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/human-resources/safety-health/Pages/sop.aspx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/human-resources/safety-health/Pages/sop.aspx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/department/standards/Pages/ops-standards.aspx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/contracts-purchasing/Documents/vehicle-standards-prisoner-escort.docx?web=1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/government/publications/wa-government-fleet-policy-and-guidelines" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/department/standards/Documents/monitoring-compliance-framework.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/contracts-purchasing/Documents/vehicle-standards-prisoner-escort.docx?web=1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/government/publications/wa-government-fleet-policy-and-guidelines" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/:w:/r/sites/intranet/prison-operations/_layouts/15/Doc.aspx?sourcedoc=%7BA4ED7623-B741-4B0F-BCAC-6C0203DCBE13%7D&amp;file=Prisoner%20Safety%20Induction%20and%20Training%20Form%20(C002).docx&amp;action=default&amp;mobileredirect=true&amp;DefaultItemOpen=1" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/department/standards/Pages/ops-standards.aspx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/department/standards/Documents/monitoring-compliance-framework.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/government/publications/wa-government-fleet-policy-and-guidelines" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/:w:/r/sites/intranet/prison-operations/_layouts/15/Doc.aspx?sourcedoc=%7BA4ED7623-B741-4B0F-BCAC-6C0203DCBE13%7D&amp;file=Prisoner%20Safety%20Induction%20and%20Training%20Form%20(C002).docx&amp;action=default&amp;mobileredirect=true&amp;DefaultItemOpen=1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/:w:/r/sites/intranet/department/standards/_layouts/15/Doc.aspx?sourcedoc=%7B7217F508-63E4-416D-8BB6-F595C94B154D%7D&amp;file=prison-compliance-manual-adult-prisons.docx&amp;action=default&amp;mobileredirect=true&amp;DefaultItemOpen=1" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/government/publications/wa-government-fleet-policy-and-guidelines" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/:w:/r/sites/intranet/contracts-purchasing/_layouts/15/Doc.aspx?sourcedoc=%7B7E98219A-8244-4946-8027-87A83B3FF8EF%7D&amp;file=vehicle-standards-prisoner-escort.docx&amp;action=default&amp;mobileredirect=true&amp;DefaultItemOpen=1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/:w:/r/sites/intranet/contracts-purchasing/_layouts/15/Doc.aspx?sourcedoc=%7B7E98219A-8244-4946-8027-87A83B3FF8EF%7D&amp;file=vehicle-standards-prisoner-escort.docx&amp;action=default&amp;mobileredirect=true&amp;DefaultItemOpen=1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -13112,131 +12995,50 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...79 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="DCS Document" ma:contentTypeID="0x010100C5D63A055CE82242A2E4B837C82D470C00F0D83A50F2144C42ACB5D0D7865205AD" ma:contentTypeVersion="3" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="42bbab49f36ed8fec9b3c3a5d5a50fb9">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="87620643-678a-4ec4-b8d1-35ea5295a2f1" xmlns:ns3="http://schemas.microsoft.com/sharepoint.v3" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v3/fields" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5803bea382f296392a5d9361e4ac8430" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint.v3"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:CategoryDescription"/>
                 <xsd:element ref="ns4:_ResourceType" minOccurs="0"/>
                 <xsd:element ref="ns4:_Publisher" minOccurs="0"/>
                 <xsd:element ref="ns2:Published_x0020_Year" minOccurs="0"/>
                 <xsd:element ref="ns2:Contributor_x0020_Name"/>
                 <xsd:element ref="ns2:Contributor_x0020_Email"/>
                 <xsd:element ref="ns2:Position" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x0020_Valid_x0020_From" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x0020_Valid_x0020_To" minOccurs="0"/>
                 <xsd:element ref="ns4:_DCDateCreated" minOccurs="0"/>
                 <xsd:element ref="ns4:_DCDateModified" minOccurs="0"/>
                 <xsd:element ref="ns2:n398ab4bf91e43a0a550736abedc299f" minOccurs="0"/>
@@ -13486,148 +13288,223 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="15230902-a580-4ba6-8738-a56353c9ac26" ContentTypeId="0x010100C5D63A055CE82242A2E4B837C82D470C" PreviousValue="false"/>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <pa8a0a93780a4945b3173f20d8e45055 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Adult Custodial Rules</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">8c30193b-5862-40d3-b22f-a5f0b3dcbefd</TermId>
+        </TermInfo>
+      </Terms>
+    </pa8a0a93780a4945b3173f20d8e45055>
+    <Contributor_x0020_Name xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <UserInfo>
+        <DisplayName>Nageswaran, Nimilandra</DisplayName>
+        <AccountId>20</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </Contributor_x0020_Name>
+    <Published_x0020_Year xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
+    <_DCDateModified xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
+    <_Publisher xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Department of Justice</_Publisher>
+    <Date_x0020_Valid_x0020_To xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
+    <Position xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">Senior Project Officer</Position>
+    <n398ab4bf91e43a0a550736abedc299f xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Corrective Services</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">ce9ba758-ea71-457b-9a14-44db9922bfb4</TermId>
+        </TermInfo>
+      </Terms>
+    </n398ab4bf91e43a0a550736abedc299f>
+    <TaxCatchAll xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Value>10</Value>
+      <Value>9</Value>
+      <Value>8</Value>
+      <Value>7</Value>
+    </TaxCatchAll>
+    <kf620cb349b946fa81ca1074c0b3c5af xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Adult Custodial Operations</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">748d3b9d-85b9-4c93-b36c-da437a8ebecd</TermId>
+        </TermInfo>
+      </Terms>
+    </kf620cb349b946fa81ca1074c0b3c5af>
+    <CategoryDescription xmlns="http://schemas.microsoft.com/sharepoint.v3">COPP 11.6 Vehicle Management</CategoryDescription>
+    <_ResourceType xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Documents</_ResourceType>
+    <g2cdfbdd30c849e9bbb5c12aa747ff35 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Custodial Management Adults</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">60d2f251-dc34-41a1-bf8e-c8689923972e</TermId>
+        </TermInfo>
+      </Terms>
+    </g2cdfbdd30c849e9bbb5c12aa747ff35>
+    <Contributor_x0020_Email xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <UserInfo>
+        <DisplayName>Nageswaran, Nimilandra</DisplayName>
+        <AccountId>20</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </Contributor_x0020_Email>
+    <Date_x0020_Valid_x0020_From xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
+    <_DCDateCreated xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{734891CD-0402-4469-9D8D-E9985E0D0EEA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E171D0D4-FBD3-4076-A952-B1BC63707D36}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FB0FFF2-7B4A-4717-AA7C-B8857DAA5CD4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37D31270-8447-466A-B9FE-DA2C0C9A5A75}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8FE4A649-A63B-462A-8BC6-D7E6B7DDA851}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>2760</Words>
-  <Characters>15733</Characters>
+  <Words>2790</Words>
+  <Characters>15903</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
-  <Lines>131</Lines>
-  <Paragraphs>36</Paragraphs>
+  <Lines>132</Lines>
+  <Paragraphs>37</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>COPP 11.6 Vehicle Management</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>Nimilandra.Nageswaran@correctiveservices.wa.gov.au</Manager>
   <Company>Department of Justice</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18457</CharactersWithSpaces>
+  <CharactersWithSpaces>18656</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>20</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc358819794</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>